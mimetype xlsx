--- v0 (2026-02-06)
+++ v1 (2026-05-15)
@@ -10,682 +10,5090 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="390" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3402" uniqueCount="1550">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10227</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10227/indicacao_001-2026_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10227/indicacao_001-2026_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que está subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Chefe do Poder Executivo sugerindo providências do órgão competente, que seja realizada o recapeamento asfáltico, na Rua Japim bairro Gralha Azul.</t>
   </si>
   <si>
     <t>10228</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Déia Teodoro</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10228/indicacao_002-2026_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10228/indicacao_002-2026_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a secretaria municipal competente para que seja feito a sinalização horizontal e vertical em ambos os lados, em frente ao número 1780, na rua Irati no Bairro Green Maria, Estados.</t>
   </si>
   <si>
     <t>10234</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10234/indicacao_003-2026_vera._thauana.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10234/indicacao_003-2026_vera._thauana.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para a implantação de uma travessia elevada em frente à Escola Municipal Professora Marille Rua Tangará n° 708 no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>10229</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10229/indicacao_004-2026_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10229/indicacao_004-2026_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar que realizem as trocas das lâmpadas na Avenida Paraná, na extensão do nº 4193 até o Parque Verde.</t>
   </si>
   <si>
     <t>10237</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10237/indicacao_005-2026_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10237/indicacao_005-2026_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize o asfalto no seguinte endereço: Rua Rio Elba, continuação da Rua Rio Piraí e Rua Rio Vístula – Bairro Iguaçu.</t>
   </si>
   <si>
     <t>10236</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Joéliton Leal</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10236/indicacao_006-2026_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10236/indicacao_006-2026_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja realizada a reciclagem asfáltica nas seguintes vias: Rua Tangerineira, Rua Umbuzeiro, Travessa Mogno, Travessa Caramboleiro e Travessa Palmiteiro, localizadas no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>10248</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10248/indicacao_007-2026_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10248/indicacao_007-2026_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, Luiz Sérgio Claudino, sugerindo providências do órgão competente, visando a construção de uma travessia elevada na Rua Pau Brasil ou na AV. Brasil próxima ao CMEI Professora Luiza Tomchak.</t>
   </si>
   <si>
     <t>10242</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Laco</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10242/indicacao_008-2026_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10242/indicacao_008-2026_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, solicitando espaço com cobertura no Estádio Municipal Pedro Roberto, para uso da Guarda Municipal e das equipes de segurança durante a realização de jogos e eventos esportivos.</t>
   </si>
   <si>
     <t>10240</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Gilmar José Petry</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10240/indicacao_009-2026_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10240/indicacao_009-2026_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize pavimentação asfáltica, através dos serviços de reciclagem, com a utilização da recicladora, especificamente na Rua Coqueiro, localizada no Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>10245</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Esiquiel Franco</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10245/indicacao_011-2026_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10245/indicacao_011-2026_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a implantação de um redutor de velocidade (lombada ou outro dispositivo adequado) na Rua Alemanha, nas proximidades do número 111.</t>
   </si>
   <si>
     <t>10251</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Fernandinho</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10251/indicacao_012-2026_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10251/indicacao_012-2026_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que sejam realizadas melhorias na Avenida Rio Amazonas, no Bairro Estados,  com a execução de roçada e limpeza ao longo da via,melhorias e manutenção na iluminação pública, bem como construção, manutenção e adequação das calçadas</t>
   </si>
   <si>
     <t>10258</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10258/indicacao_013-2026_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10258/indicacao_013-2026_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através do Faztrans, realize a pintura, sinalização horizontal e vertical de lombada, existente na Rua El Salvador próximo ao numeral 249, no Bairro Nações, Fazenda Rio Grande</t>
   </si>
   <si>
+    <t>10281</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10281/indicacao_014-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja realizada a implantação de travessia elevada em frente ao Colégio Valdivino Parolin Acordes, situado na Avenida Paraná, nº 5484, no bairro Estados.</t>
+  </si>
+  <si>
     <t>10265</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10265/indicacao_015-2026_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10265/indicacao_015-2026_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado troca das grelhas do Bueiros da Avenida paineiras em frente ao Supermercado Boza.</t>
   </si>
   <si>
+    <t>10279</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10279/indicacao_016-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a secretaria municipal competente para que seja providenciada a instalação de placas a sinalização com os dizeres “Proibido jogar lixo” na área aberta de vegetação localizada na Rua Pernambuco, nas proximidades do número 1432, no Bairro Estados.</t>
+  </si>
+  <si>
     <t>10271</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10271/indicacao_017-2026_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10271/indicacao_017-2026_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Defesa Social – Departamento FAZTRANS, para que realize a instalação do semáforo de 3 tempos nos seguintes endereços: Avenida Brasil cruzamento com a Rua Itália.</t>
   </si>
   <si>
     <t>10269</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>Caio Szadskoski</t>
-[...2 lines deleted...]
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10269/indicacao_018-2026_ver._caio_szadkoski.pdf</t>
+    <t>Caio Szadkoski</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10269/indicacao_018-2026_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>O vereador Caio Szadkoski que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente, para que faça a limpeza e manutenção do rio Boa Esperança.</t>
   </si>
   <si>
     <t>10270</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>Caio Szadskoski, Laco</t>
-[...2 lines deleted...]
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10270/indicacao_019-2026_varios_vereadores.pdf</t>
+    <t>Caio Szadkoski, Laco</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10270/indicacao_019-2026_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores Caio Szadkoski e Laco, que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, Luiz Sérgio Claudino, para que através da secretaria competente providencie pintura de faixas de pedestre na Av. Brasil esquina com a Av. Venezuela.</t>
   </si>
   <si>
     <t>10263</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10263/indicacao_020-2026_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10263/indicacao_020-2026_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, por meio da secretaria competente, a implantação de uma travessia elevada para pedestres na Avenida Áustria, nº 140, bairro Gralha Azul, no referido local há uma unidade escolar, com grande circulação diária de alunos, pais e professores.</t>
   </si>
   <si>
     <t>10267</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10267/indicacao_021-2026_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10267/indicacao_021-2026_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a ampliação de área de lazer no Parque Verde, com a disposição bancos de descanso e bebedouros em torno da pista de caminhada.</t>
   </si>
   <si>
     <t>10273</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Michel Batata</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10273/indicacao_022-2026_ver._michel_batata.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10273/indicacao_022-2026_ver._michel_batata.pdf</t>
   </si>
   <si>
     <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências junto às Secretarias competentes para a realização de: canalização do córrego localizado na Rua Rio de Janeiro, na altura do nº 1039, além de limpeza e manutenção das vias pluviais, visando prevenir os alagamentos que ocorrem atualmente no local.</t>
   </si>
   <si>
+    <t>10287</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10287/indicacao_023-2026_ver._prof._fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal de Obras Públicas, realize a recuperação das guias de meio-fio na Rua Manoel Claudino Barbosa, frente ao numeral 676 no Bairro Pioneiros em Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10283</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10283/indicacao_024-2025_ver._gilmar_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a pavimentação asfáltica juntamente com a implantação de calçadas com acesso as residências tangenciais da Estrada Rural da Samambaia, neste Município.</t>
+  </si>
+  <si>
     <t>10272</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10272/indicacao_025-2026_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10272/indicacao_025-2026_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar que seja instalado um redutor de velocidade na rua Caraúna em frente ao nº 233, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>10275</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10275/indicacao_026-2026_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10275/indicacao_026-2026_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a realização de estudo técnico e, sendo viável, a implantação de um redutor de velocidade (lombada ou outro dispositivo adequado) na Rua João Quirino Leal, nas proximidades do número 1203.</t>
   </si>
   <si>
+    <t>10285</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10285/indicacao_027-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que, por meio da secretaria competente, seja realizada a limpeza das canaletas de meio-fio localizadas na Avenida Nossa Senhora Aparecida, compreendendo o trecho desde a esquina com a Rua Nossa Senhora do Rocio até a esquina com a Rua Nossa Senhora de Fátima, em ambos os lados da via, com prioridade no perímetro em frente à Escola Municipal Carlos Eduardo Nichele, no Bairro Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>10300</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10300/indicacao_028-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a execução dos serviços de manutenção e reparos necessários nos banheiros localizados no Parque Verde.</t>
+  </si>
+  <si>
+    <t>10314</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10314/indicacao_029-2026_ver._prof._fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal de Educação, sejam adotadas as providências necessárias junto à Itaipu Binacional para viabilizar a vinda da Expedição do Conhecimento – Carreta Itinerante ao nosso município.</t>
+  </si>
+  <si>
+    <t>10295</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10295/indicacao_030-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Maciél que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a implantação de um sistema de captação de águas pluviais eficaz, na Avenida Carlos Eduardo Nichele, Fazenda Rio Grande, em frente ao Hiper mercado Max Atacadista.</t>
+  </si>
+  <si>
+    <t>10296</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10296/indicacao_031-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras Públicas, para que realize a continuação da calçada na Rua Manoel Claudino Barbosa esquina com a Rua João Gregório Barbosa – Bairro Pioneiros.</t>
+  </si>
+  <si>
+    <t>10291</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10291/inidicacao_032-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar que seja realizada, com a máxima urgência, a substituição da tampa do bueiro localizado na Avenida Carvalho, em frente ao nº 449.</t>
+  </si>
+  <si>
+    <t>10317</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10317/indicacao_033-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a secretaria municipal competente que seja realizado um estudo técnico para implantação de uma travessia elevada na rua Rio Santana em frente ao número 319 no bairro Iguaçu I.</t>
+  </si>
+  <si>
+    <t>10303</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10303/indicacao_034-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto às Secretarias competentes para a instalação de bancos no Centro Multi Eventos, ao lado dos brinquedos, visando oferecer mais conforto e comodidade aos usuários do espaço público.</t>
+  </si>
+  <si>
+    <t>10302</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10302/indicacao_035-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam adotadas providências a Secretaria de Obras visando a manutenção do asfalto, na Rua Paineiras com Rua Seringueira.</t>
+  </si>
+  <si>
+    <t>10297</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10297/indicacao_036-2026_ver._gilmar_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a construção de calçadas de pedestres com acesso as residências tangenciais na Rua Jatobá, Bairro Eucaliptos, neste Município.</t>
+  </si>
+  <si>
+    <t>10311</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10311/indicacao_037-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a construção de calçada em toda a extensão da Rua Jatobá, no Bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>10305</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10305/indicacao_038-2026_vera._thauana_padilha.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizada a troca do ponto de ônibus da Rua Lucenir Franco da Rocha em frente ao N°2384 – localizado no Bairro Veneza.</t>
+  </si>
+  <si>
+    <t>10307</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10307/indicacao_039-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja feita a sinalização viária com pintura termoplástica na Travessa Pien, localizada no bairro Estados.</t>
+  </si>
+  <si>
+    <t>10309</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10309/indicacao_040-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador FERNANDINHO que esta subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que, por intermédio da Secretaria Municipal competente, sejam realizadas as seguintes melhorias de sinalização viária:_x000D_
+Rua Groelândia até a esquina com a Avenida Paineiras:_x000D_
+- Implantação de sinalização vertical e horizontal;_x000D_
+- Pintura de faixas de pedestres;_x000D_
+- Demarcação de vagas de estacionamento;_x000D_
+- Implantação de sinalização de parada obrigatória (PARE) e demais dispositivos necessários para organização e segurança do trânsito._x000D_
+Avenida Paineiras, próximo ao nº 1110: _x000D_
+- Repintura da faixa amarela de sinalização viária._x000D_
+Rua Paulo Leminski, próximo ao número nº 729:_x000D_
+-Pintura de faixa amarela de sinalização viária.</t>
+  </si>
+  <si>
+    <t>10326</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10326/indicacao_041-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a secretaria municipal competente que seja realizado a limpeza e desobstrução de dois Bueiros localizados na Avenida Santa Mônica, Nº 354 no Bairro Estados.</t>
+  </si>
+  <si>
+    <t>10322</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10322/indicacao_042-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar à Secretaria Municipal de Obras a substituição do bueiro localizado na Rua Clevelândia, nº 184, neste Município.</t>
+  </si>
+  <si>
+    <t>10344</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10344/indicacao_043-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, solicitando a execução de calçadas com acessibilidade na Rua Juazeiro, no bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>10320</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10320/indicacao_044-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Maciél, que subscreve, no uso de suas atribuições regimentais, solicita o envio de expediente ao Chefe do Poder Executivo Municipal, sugerindo a adoção de providências junto ao órgão competente visando à implantação de posto fixo e/ou rondas permanentes da Guarda Municipal no Terminal Rodoviário de Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10321</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10321/indicacao_045-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando para a implantação de uma travessia elevada na Avenida Brasil, na interseção com a Rua Flamboyant, bem como a pintura das demais faixas de pedestres existentes no referido cruzamento.</t>
+  </si>
+  <si>
+    <t>10347</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10347/indicacao_046-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto ao órgão competente para a implantação de lombada (redutor de velocidade) na Rua São Cristóvão, próximo ao nº 174, no trecho compreendido entre a Rua São Lucas e a Rua São Matheus.</t>
+  </si>
+  <si>
+    <t>10329</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10329/indicacao_047-2026_ver._professor_fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Fabiano Fubá, que esta subscreve, na forma regimental, indica ao Poder Executivo para que, por meio da Secretaria competente, realize a desobstrução dos bueiros (caixas de captação de águas pluviais), em toda a extensão da Avenida das Araucárias, no bairro Eucaliptos, em Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10328</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10328/indicacao_048-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto às Secretarias competentes para a manutenção da Praça Gralha Azul, localizada na Avenida Portugal, esquina com a Rua Juruviaria, no bairro Gralha Azul, visando à conservação do espaço público e à melhoria das condições de uso pela população.</t>
+  </si>
+  <si>
+    <t>10324</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10324/indicacao_049-2026_vera._thauana_padilha.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizada realizado o rebaixamento da guia / meio fio, nas faixas de pedestres próximas ao colégio Escola Municipal Professora Anete Franco da Cruz Leal Rua Corticeira, 556, bairro Eucaliptos (Greenfield) gerando assim acessibilidade aos moradores e alunos da escola.</t>
+  </si>
+  <si>
+    <t>10342</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Déia Teodoro, Thauana Padilha</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10342/indicacao_050-2026_varias_vereadoras.pdf</t>
+  </si>
+  <si>
+    <t>AS VEREADORAS THAUANA PADILHA e DÉIA TEODORO que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja instalada um Trocador de fraldas no Ginásio de Esporte Gurizão, localizado na R. São João, 1042 - Santa Terezinha para maior acolhimento e conforto das mães, puérperas e crianças que lá frequentam.</t>
+  </si>
+  <si>
+    <t>10336</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10336/requerimento_051-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam adotadas providências, por meio do órgão competente, para que seja realiza uma nova sinalização de pintura de faixa amarela na Rua Biguá, bairro Gralha Azul.</t>
+  </si>
+  <si>
+    <t>10333</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10333/indicacao_052-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras Públicas, para que realize a Limpeza e Desentupimento de Manilhas, na seguinte localidade: Rua Irerê, ao lado do n° 195 e em frente ao n° 350 – Bairro Gralha Azul.</t>
+  </si>
+  <si>
+    <t>10337</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10337/indicacao_053-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador FERNANDINHO, que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que através da Secretaria Municipal competente, realize serviço de hidrojateamento e limpeza da rede de drenagem pluvial, nos seguintes locais:_x000D_
+_x000D_
+•	Travessa Rio Betara, nº 338 – Bairro Iguaçu;_x000D_
+•	Travessa Porto, nº 76 – Bairro Nações;_x000D_
+•	Rua Rio Guarani, nº 386 – Bairro Iguaçu;_x000D_
+•	Avenida Rio Amazonas, esquina com a Rua Pernambuco – Bairro Estados;_x000D_
+•	Rua Rio Miringuava, esquina com a Rua Rio Tanguá – Bairro Iguaçu._x000D_
+•	Rua Morretes N° 290 Bairro Estados</t>
+  </si>
+  <si>
+    <t>10338</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10338/indicacao_054-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente realize a implantação de uma travessia elevada para pedestres na Avenida das Araucárias, em frente ao numeral 264, Bairro Eucaliptos, neste Município</t>
+  </si>
+  <si>
+    <t>10339</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>Esiquiel Franco, Fernandinho, Joéliton Leal, Michel Batata</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10339/indicacao_055-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que esta subscrevem, na forma regimental, indicam ao Chefe do Poder Executivo Municipal que, através da Secretaria Municipal competente, promova a realização da Feira do Peixe Vivo durante a Semana Santa no município de Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10360</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10360/indicacao_056-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer envio de expediente ao Chefe do Poder Executivo, solicitando a realização de serviços de limpeza e roçada no Bairro Pioneiros.</t>
+  </si>
+  <si>
+    <t>10372</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10372/indicacao_057-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a secretaria municipal competente, solicitando a construção de calçada e limpeza da vegetação na Rua Nelson Claudino dos Santos, em frente ao número 410, no Bairro Pioneiros.</t>
+  </si>
+  <si>
+    <t>10362</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10362/indicacao_058-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto à Secretaria Municipal competente para a pintura de faixa amarela de sinalização viária nas proximidades do CMEI Zilda Arns, localizado na Av. Estados Unidos, nº 956, bairro Nações, visando à melhoria da segurança no trânsito e à organização do fluxo de veículos na região.</t>
+  </si>
+  <si>
+    <t>10353</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10353/indicacao_059-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria Municipal competente, a realização de estudos técnicos detalhados e a posterior execução de recapeamento asfáltico na Rua Tridi, no trecho compreendido entre o número 53 até o número 327.</t>
+  </si>
+  <si>
+    <t>10364</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Esiquiel Franco, Michel Batata</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10364/indicacao_060-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que este subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto à Secretaria Municipal competente para a implantação de uma travessia elevada na Rua Madagascar, 645 no Bairro Nações, visando à melhoria da segurança viária e à proteção de pedestres que utilizam a via diariamente.</t>
+  </si>
+  <si>
+    <t>10358</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10358/indicacao_061-2026_vera._thauana_padilha.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja feita aquisição de camisolas hospitalares para o Hospital e Maternidade Nossa Sra. Aparecida para o uso em exames e procedimentos cirúrgicos.</t>
+  </si>
+  <si>
+    <t>10369</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10369/indicacao_062-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste solicitar à Secretaria Municipal de Obras a realização de uma operação tapa-buracos na Rua Morretes, em frente ao nº 255.</t>
+  </si>
+  <si>
+    <t>10365</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10365/indicacao_063-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras Públicas, para que realize o asfaltamento e também o calçamento da Rua João de Barro entre a Rua Canários e a Avenida Perdizes – bairro Gralha Azul.</t>
+  </si>
+  <si>
+    <t>10376</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10376/indicacao_064.2026_fabiano.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, junto ao órgão competente, seja realizada a renovação da sinalização de trânsito vertical e horizontal em toda a extensão da Rua Castanheira, no bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>10375</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10375/indicacao_065-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente realize a pintura de faixas amarelas nas esquinas do cruzamento entre a Avenida Cedro e Rua Ipê, no Bairro Eucaliptos neste Município.</t>
+  </si>
+  <si>
+    <t>10367</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10367/indicacao_066-2026_ver._fernandinho.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que, através da Secretaria Municipal competente, seja feita a instalação de pontos de ônibus nos seguintes endereços_x000D_
+•	Rua África do Sul Esquina Paris_x000D_
+•	Rua São clemente próximo ao N° 325_x000D_
+•	Rua Macapá Próximo ao N° 89_x000D_
+•	Av Portugal, em frente ao Residencial RECANTO PORTUGAL</t>
+  </si>
+  <si>
+    <t>10370</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10370/indicacao_067-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando à implantação de redutor de velocidade, do tipo lombada ou outro dispositivo de moderação de tráfego adequado, na Rua Paraíba, nas proximidades do nº 336.</t>
+  </si>
+  <si>
+    <t>10379</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10379/indicacao_068-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto ao órgão competente para a realização de manutenção e melhoria da iluminação pública na Rua Porto Barreiro, próximo ao nº 221.</t>
+  </si>
+  <si>
+    <t>10408</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10408/indicacao_069-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja realizada a sinalização viária horizontal no entroncamento da rua Curitiba, Avenida Mato Grosso e Br-116, na entrada do Santa Maria, Bairro Estados.</t>
+  </si>
+  <si>
+    <t>10386</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>Prof. Fabiano Fubá, Maciél</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10386/indicacao_070-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores Fabiano Fubá e Maciél, abaixo assinados, no uso de suas atribuições regimentais, solicitam que seja encaminhado expediente ao Excelentíssimo Senhor Chefe do Poder Executivo, sugerindo que o órgão municipal competente realize a instalação de redutores de velocidade (lombadas) na Rua Arapongas, situada no bairro Gralha Azul._x000D_
+A execução da referida melhoria é solicitada nos seguintes pontos:_x000D_
+•	Defronte aos números 322 e 348;_x000D_
+•	No trecho compreendido entre os números 309 e 466</t>
+  </si>
+  <si>
+    <t>10403</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10403/indicacao_071-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a secretaria municipal competente para que seja feito sinalização da lombada já existente, bem como a implantação de sinalização lateral em um dos lados da rua, na Avenida Mato Grosso, 1557 no Bairro Estados.</t>
+  </si>
+  <si>
+    <t>10399</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10399/indicacao_072-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto à Secretaria Municipal competente para a disponibilização e reposição de areia no playground do CMEI Zilda Arns, localizado na Av. Estados Unidos, nº 956 - bairro Nações, visando garantir melhores condições de uso e segurança para as crianças que frequentam a instituição.</t>
+  </si>
+  <si>
+    <t>10391</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10391/indicacao_073-2026_vera._thauana_padilha.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado o calçamento em toda a extensão da Rua Pau Brasil, Bairro Eucaliptos, bem como pontos de rebaixos e via de acessibilidade.</t>
+  </si>
+  <si>
+    <t>10388</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10388/indicacao_074-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Meio Ambiente, para que realize a instalação de lixeiras na Praça 1° de Maio – Bairro Gralha Azul.</t>
+  </si>
+  <si>
+    <t>10387</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10387/indicacao_075-2026_ver._prof._fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, junto ao órgão competente, seja realizada a implantação de redutor de velocidade (lombada) na Avenida Paraguai, no trecho compreendido entre as Ruas El Salvador e Guatemala, no Bairro Nações, Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10389</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10389/indicacao_076-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste solicitar à Secretaria Municipal de Obras a realização de asfaltamento em toda extensão da rua Antônio Bertolino da Cruz.</t>
+  </si>
+  <si>
+    <t>10394</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10394/indicacao_077-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Poder Executivo Municipal, por meio da Secretaria de Planejamento Urbano, que seja realizada a manutenção e revitalização do espaço para a quadra de areia localizada em na Av. Venezuela em frente ao Cmei Professora Marcia Claudino.</t>
+  </si>
+  <si>
+    <t>10397</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10397/indicacao_078-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando à implantação de um redutor de velocidade, do tipo lombada ou outro dispositivo de moderação de tráfego adequado, na Rua Lucenir Franco da Rocha, nas proximidades do nº 482.</t>
+  </si>
+  <si>
+    <t>10395</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10395/indicacao_079-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente realize o serviço de Hidrojateamento na galeria e tubulações de águas pluviais situada na Rua Maringá esquina com a Rua Maranhão, Bairro Estados neste Município.</t>
+  </si>
+  <si>
+    <t>10405</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10405/indicacao_080-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que, através da Secretaria Municipal de Cultura, seja realizado o programa “Cultura nos Bairros” no Parque Verde e na Praça CÉU, no município de Fazenda Rio Grande/PR.</t>
+  </si>
+  <si>
+    <t>10409</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10409/indicacao_081-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, na forma regimental, solicita o envio de expediente à Sanepar, sugerindo providências junto ao órgão competente para a realização do conserto de um buraco ao lado da tubulação da companhia, localizado na esquina da Rua São Nicolau com a Rua Santa Ágata, próximo à Escola Municipal Isabel Cristina, no Bairro Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>10437</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10437/indicacao_082-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja realizada a pavimentação asfáltica, no trecho compreendido entre a Avenida Mato Grosso e o ponto onde já há pavimentação existente na referida via, na Rua Amapá, Bairro Estados.</t>
+  </si>
+  <si>
+    <t>10423</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10423/indicacao_083-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da secretaria competente, que seja feito a substituição completa do piso sintético da quadra de futebol da Praça Pelezinho, e alguns buracos nos arames laterais, tendo em vista as condições precárias em que o mesmo se encontra. Tal situação representa risco iminente de acidentes, principalmente envolvendo crianças e adolescente que utilizam o espaço para lazer e prática esportiva.</t>
+  </si>
+  <si>
+    <t>10422</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10422/indicacao_084-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal Competente, para viabilizar a implantação de Ecoponto(s) em locais estratégicos do município, destinados ao recebimento de entulhos de pequenas obras, móveis inservíveis, resíduos recicláveis e outros materiais volumosos.</t>
+  </si>
+  <si>
+    <t>10418</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10418/indicacao_085-2026_vera._thauana_padilha.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizada realizado o Rebaixamento de Calçada (Rampa de Acesso) Intervenção no meio-fio para permitir a transição entre o nível da calçada e o leito da via na Av. das Américas, 1953 - Eucaliptos, Fazenda Rio em Frente ao Estabelecimento Comercial McDonald’s.</t>
+  </si>
+  <si>
+    <t>10424</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10424/indicacao_086-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto à Secretaria de Obras, visando ao hidrojateamento de bueiro, localizado na Rua Canela, nº 181, Bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>10425</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10425/indicacao_087-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste solicitar à Secretaria Municipal de Obras a instalação de um redutor de velocidade na Travessa Cuba, nº76.</t>
+  </si>
+  <si>
+    <t>10426</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10426/indicacao_088-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria Municipal competente, a instalação de luminárias e hastes em 6 (seis) postes já existentes, localizados na Rua Guilherme Lang, nas proximidades do número 65, no bairro Veneza.</t>
+  </si>
+  <si>
+    <t>10430</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10430/indicacao_089-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto à Secretaria Municipal competente para a instalação de bebedouros na Praça Brasil, em quatro pontos estratégicos, visando atender às necessidades da população e dos feirantes da Feira Brasil.</t>
+  </si>
+  <si>
+    <t>10420</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10420/indicacao_090-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, na forma regimental, solicita o envio de expediente ao órgão competente da Prefeitura Municipal para que sejam realizadas as seguintes providências: _x000D_
+•	Implantação de travessia elevada para pedestres na Avenida Brasil, em frente à Escola CAIC;_x000D_
+•	Implantação de travessia elevada para pedestres na Rua Manoel Claudino Barbosa, em frente à Escola Baby Kids;_x000D_
+•	Melhorias na sinalização de trânsito vertical e horizontal em toda a extensão da Rua João Quirino Leal.</t>
+  </si>
+  <si>
+    <t>10427</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10427/indicacao_091-2026_ver._gilmar_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a revitalização da pavimentação asfáltica, através da utilização da recicladora, bem como das calçadas e sinalização horizontal e vertical, especificamente na Rua Rio Ivaí, localizada no Bairro Iguaçu, neste Município.</t>
+  </si>
+  <si>
+    <t>10433</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10433/indicacao_092-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a pintura de faixa de pedestres na Avenida Paineiras, no cruzamento com a Rua Oiti, no bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>10435</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10435/indicacao_093-2026_ver._prof._fabiano.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria competente, seja realizada a manutenção das ruas localizadas nas Chácaras D'Itália, no Bairro Eucaliptos, com a execução dos seguintes serviços:_x000D_
+Colocação de saibro;_x000D_
+Patrolamento;_x000D_
+Aplicação de rolo compactador.</t>
+  </si>
+  <si>
+    <t>10441</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10441/indicacao_094-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho, que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que, por intermédio da secretaria competente, seja realizado o serviço de pavimentação em todo espaço externo do Ginásio Gurizão com prioridade no estacionamento.</t>
+  </si>
+  <si>
+    <t>10466</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10466/indicacao_095-2026_ver._prof._fabiano.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria competente, seja realizada a implantação de sinalização de trânsito vertical e horizontal no trecho pavimentado da Rua Amapá, no Bairro Estados, com a execução dos seguintes serviços:_x000D_
+•	Pintura de faixas de pedestres e sinalização de solo (sinalização horizontal);_x000D_
+•	Instalação de placas de regulamentação e advertência (sinalização vertical);_x000D_
+•	Demarcação de limites de velocidade e preferenciais.</t>
+  </si>
+  <si>
+    <t>10448</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10448/indicacao_096-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja realizada a manutenção e o conserto da iluminação pública no estacionamento do Parque Verde, bairro Estados.</t>
+  </si>
+  <si>
+    <t>10449</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10449/indicacao_097-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente realize a implantação de uma travessia elevada para pedestres em frente ao Colégio Estadual Valdivino Parolin Acordes, na Rua Curitiba, numeral 654, Bairro Estados, neste Município.</t>
+  </si>
+  <si>
+    <t>10462</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10462/indicacao_098-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, na forma regimental, solicita o envio de expediente ao órgão competente da Prefeitura Municipal para que seja realizada a seguinte providência: _x000D_
+•	Implantação de travessia elevada para pedestres em frente ao Colégio Estadual Susi Cristine da Silva Silva.</t>
+  </si>
+  <si>
+    <t>10451</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10451/indicacao_099-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Educação, que seja denominado o CMEI localizado no bairro Sol Nascente como Professora Sonia Maria Bueno de Mattos.</t>
+  </si>
+  <si>
+    <t>10470</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10470/indicacao_100-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto à Secretaria Municipal competente, em especial à Secretaria Municipal de Meio Ambiente, para a realização de poda de duas árvores localizadas na Rua Namíbia, próximo ao nº 319, bairro Nações, no município de Fazenda Rio Grande/PR, visando à prevenção de riscos à rede elétrica e à segurança dos moradores da região, conforme imagens anexas do local.</t>
+  </si>
+  <si>
+    <t>10468</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10468/indicacao_101-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a secretaria municipal competente, que seja realizado, um recuo para embarque e desembarque de alunos em frente à escola Acesso, localizada na Avenida Paraná, n0 1352, no local muitos veículos particulares acabam estacionando em fila dupla, o que compromete significativamente a fluidez do trânsito, gerando congestionamento e aumentando o risco de acidentes, tanto para motoristas quanto para pedestres, especialmente crianças.</t>
+  </si>
+  <si>
+    <t>10458</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10458/indicacao_102-2026_vera._thauana_padilha.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado a revitalização da sinalização viária em toda a extensão da Avenida Nossa Sra. Aparecida, Bairro Sta. Terezinha, bem como seus cruzamentos e rotatórias.</t>
+  </si>
+  <si>
+    <t>10459</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10459/indicacao_103-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, bem como à Secretaria competente, vem indicar a necessidade de implantação de lombada (redutor de velocidade) na Rua Colibri, nº 2020, no município de Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10456</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>Maciél, Professor Léo</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10456/indicacao_104-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores Professor Léo e Maciél, que esta subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Meio Ambiente, para que realize a roçada nos seguintes endereços no bairro Gralha Azul: _x000D_
+•	Av. Portugal, em toda sua extensão passando o posto de combustível RodOil,_x000D_
+•	Rua Maguari Cruzamento com a Juruviara_x000D_
+•	Avenida Condor em frente ao número 1013_x000D_
+•	Avenida Condor em frente ao número 825_x000D_
+•	Avenida Condor cruzamento com a Rua Beija Flor_x000D_
+•	Rua Inhambu próximo ao número 450</t>
+  </si>
+  <si>
+    <t>10461</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10461/indicacao_105-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, bem como à COPEL, sugerindo providências do órgão competente visando à realização de poda das árvores que estão em contato ou próximas à rede elétrica na região do Passo Amarelo.</t>
+  </si>
+  <si>
+    <t>10464</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10464/indicacao_106-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro Zé Carlos, no uso de suas atribuições legais e na forma regimental, vem por meio deste indicar à Secretaria Municipal de Obras que seja realizada uma operação tapa-buracos na Rua Groenlândia, nº 1835.</t>
+  </si>
+  <si>
+    <t>10472</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10472/indicacao_107-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho, que este subscreve na forma regimental indica ao Chefe do Poder Executivo Municipal que, através da Secretaria Municipal competente, sejam adotadas as providências necessárias para o atendimento dos protocolos já abertos, referentes à repintura de sinalização horizontal e à revitalização da sinalização viária nos seguintes locais:_x000D_
+_x000D_
+•	Av. Paineiras, nº 1110 – repintura da faixa amarela, conforme protocolos nº 16825/2025 e nº 21453/2026; _x000D_
+•	Rua Groelândia até a Av. Paineiras – revitalização da sinalização viária apagada, conforme protocolos nº 9702/2025 e nº 53497/2025.</t>
+  </si>
+  <si>
+    <t>10477</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10477/indicacao_108-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a secretaria municipal competente, solicitando a construção de calçada para pedestres na Avenida Santa Mônica, e frente ao nº 738, no bairro Santa Terezinha, destacando-se que em dias de chuva, o trecho sofre com alagamentos frequentes, formando poças de água.</t>
+  </si>
+  <si>
+    <t>10495</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>Déia Teodoro, Professor Léo</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10495/indicacao_109-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores Déia Teodoro e Professor Léo, que subscrevem, na forma regimental, solicitam o envio de expediente a Secretaria Municipal competente, solicitando a implantação de uma lombada (redutor de velocidade) na Rua Irerê, em frente ao número 272, no bairro Gralha Azul. A ausência de um redutor de velocidade tem contribuído para situações de perigos constantes aumentando significativamente o risco de acidentes.</t>
+  </si>
+  <si>
+    <t>10483</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10483/indicacao_110-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria Municipal competente, a realização de recapeamento asfáltico em toda a extensão da Rua África do Sul, localizada no bairro Nações.</t>
+  </si>
+  <si>
+    <t>10478</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10478/indicacao_111-2026_vera._thauana_padilha.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado solicitação para manutenção melhoria e/ou implantação de um serviço de internet de maior qualidade na Unidade Básica de Saúde (UBS) Santa Maria, enfrenta sérias dificuldades em razão da baixa qualidade da internet disponível no local.</t>
+  </si>
+  <si>
+    <t>10481</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10481/indicacao_112-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, na forma regimental, solicita o envio de expediente ao órgão competente da Prefeitura Municipal para que sejam realizadas as seguintes providências:_x000D_
+• Implantação de sinalização de trânsito vertical e horizontal em toda a extensão da Rua Perdizes; _x000D_
+• Reforço da sinalização nos cruzamentos da referida via, com a devida pintura de faixas, placas de parada obrigatória e demais dispositivos de segurança viária necessários.</t>
+  </si>
+  <si>
+    <t>10499</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10499/indicacao_113-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto à Secretaria Municipal competente para a instalação de câmeras de monitoramento na Praça do Santarém, localizada na Avenida Polônia, visando reforçar a segurança no local.</t>
+  </si>
+  <si>
+    <t>10493</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10493/indicacao_114-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a pavimentação asfáltica com a implantação de calçadas na Rua Rio Taquari, no trecho entre as Ruas Rio Formoso e Rio Sena, localizada no Bairro Iguaçu, neste Município.</t>
+  </si>
+  <si>
+    <t>10476</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10476/indicacao_115-2026_ver._enfermeir_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro Zé Carlos, no uso de suas atribuições legais e na forma regimental, vem por meio deste indicar à Secretaria Municipal de Obras que seja realizado um asfaltamento na rua Travessa Rio Mekong, Travessa Rio Melo e Travessa rio Guaporé.</t>
+  </si>
+  <si>
+    <t>10501</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10501/indicacao_116-2026_ver._prof._fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Fabiano Fubá, que esta subscreve, na forma regimental, indica ao Poder Executivo para que, por meio da Secretaria competente,  seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal e à Secretaria Municipal da Educação, solicitando providências necessárias visando à implantação de espaços de regulação emocional nas unidades escolares da rede pública municipal, especialmente para atendimento de estudantes com Transtorno do Espectro Autista (TEA) e outras condições que demandem suporte sensorial e emocional.</t>
+  </si>
+  <si>
+    <t>10485</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10485/indicacao_117-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto à Secretaria de Obras, que sejam realizados estudos e providências para a construção de calçada na Rua Cerejeira, no trecho compreendido entre os números 669 até 876</t>
+  </si>
+  <si>
+    <t>10479</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10479/indicacao_118-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências do órgão competente visando à criação de uma cancha de areia para a prática de vôlei, com sistema de iluminação, na Rua Tridi, nº 53, em área localizada nos fundos da quadra de futsal já existente.</t>
+  </si>
+  <si>
+    <t>10487</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10487/indicacao_119-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Defesa Social - FAZTRANS, para que realize a instalação do semáforo foco de pedestre no cruzamento da Av. César Careli com a Rua Rio Ivaí – Bairro Iguaçu.</t>
+  </si>
+  <si>
+    <t>10489</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10489/indicacao_120-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja realizada a implantação de um redutor de velocidade na Rua Uberaba, nº 432, em frente à Igreja Assembleia de Deus, no Santa Maria, localizada no bairro Estados.</t>
+  </si>
+  <si>
+    <t>10491</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10491/indicacao_121-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que, através da Secretaria Municipal competente, em articulação com a COPEL, sejam realizadas vistorias e podas preventivas de árvores que estejam em contato, ou com risco de contato, com a rede elétrica em toda a área industrial no Município de Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10503</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>Déia Teodoro, Maciél</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10503/indicacao_122-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores Déia Teodoro e Maciel que subscrevem na forma regimental, solicitam o envio de expediente a Secretaria Municipal competente a implantação de uma lombada (redutor de velocidade) na Rua Morretes próximo ao número 293, no bairro Estados, a ausência de um redutor de velocidade, tem contribuído para situações de perigos constantes aumentando significativamente o risco de acidentes.</t>
+  </si>
+  <si>
+    <t>10517</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10517/indicacao_123-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando a realização de roçada e limpeza, na área de passeio, na Rua Natal, no trecho entre a Avenida Mato Grosso e a Rua Caxias do Sul, bem como posteriormente, a construção de calçadas no mesmo trecho, no bairro Estados.</t>
+  </si>
+  <si>
+    <t>10504</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10504/indicacao_124-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria Municipal competente, a realização de recapeamento asfáltico em toda a extensão da Rua Sérvia, localizada no bairro Nações.</t>
+  </si>
+  <si>
+    <t>10522</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10522/indicacao_125-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, na forma regimental, solicita o envio de expediente ao órgão competente da Prefeitura Municipal, por meio da FAZTRANS, para que seja realizada fiscalização de trânsito na Rua Rio Tejo._x000D_
+Solicita-se intensificação da fiscalização no local, tendo em vista o tráfego irregular de caminhões que, mesmo diante da existência de sinalização proibitiva, vêm desviando seu trajeto pela via, descumprindo as normas estabelecidas, inclusive evitando o percurso obrigatório pela balança.</t>
+  </si>
+  <si>
+    <t>10508</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10508/indicacao_126-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria Municipal competente, solicitando limpeza/manutenção da calçada localizada na Avenida Rio Amazonas, no Bairro Estados, no trecho compreendido em frente ao número 3845 (Condomínio Residencial Village Amazonas) até o número 3845 B, tal situação tem causado risco à segurança dos pedestres, especialmente idosos, crianças e pessoas com mobilidade reduzida, que enfrentam dificuldades para transitar pelo local.</t>
+  </si>
+  <si>
+    <t>10510</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10510/indicacao_127-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto às Secretarias competentes para a manutenção da academia ao ar livre e a instalação de câmera de segurança na Praça Nações, localizada na Avenida Polônia, s/n, visando garantir mais segurança, conservação e qualidade no uso do espaço público.</t>
+  </si>
+  <si>
+    <t>10519</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10519/indicacao_128-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo que, através da Secretaria competente, sejam intensificadas as ações de segurança pública preventiva em toda a região leste do município, contemplando os bairros Iguaçu, Santa Terezinha e Estados, com maior ênfase em pontos de maior circulação de munícipes, especialmente nas proximidades da Praça Pelezinho, Colégio Abílio, do Conselho Tutelar, do CMEI Vovô Juca, bem como nas Ruas Rio Piquiri, Rio Guarani e Rio Paranaíba, locais onde há recorrentes relatos de concentração de usuários, além de registros de furtos, roubos e ocorrências nas residências, fatos que têm gerado preocupação e insegurança aos moradores da região.</t>
+  </si>
+  <si>
+    <t>10525</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10525/indicacao_129-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR GILMAR JOSÉ PETRY que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso às residências tangenciais da Rua Palmital, Bairro Iguaçu, neste Município.</t>
+  </si>
+  <si>
+    <t>10515</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10515/indicacao_-_130.2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Enfermeiro Zé Carlos, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Obras, seja realizada a limpeza e roçada do córrego existente na Travessa Nigéria.</t>
+  </si>
+  <si>
+    <t>10521</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10521/indicacao_131-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Planejamento Urbano, para que realiza a instalação de iluminação na Praça Canários – Bairro Gralha Azul.</t>
+  </si>
+  <si>
+    <t>10513</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10513/indicacao_132-2026_ver._prof._fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Fabiano Fubá, que esta subscreve, na forma regimental, indica ao Poder Executivo para que, por meio da Secretaria competente, solicite a substituição completa do conjunto semafórico, incluindo poste e base de sustentação, bem como a instalação de visor (foco) para pedestres, no cruzamento da Rua Manoel Claudino Barbosa com a Francisco Claudino dos Santos, onde atualmente há apenas sinalização veicular, conforme imagem anexa.</t>
+  </si>
+  <si>
+    <t>10527</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10527/indicacao_133-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, bem como à COPEL, visando à realização de poda das árvores que se encontram próximas ou em contato com os cabos de energia elétrica na Rua Joaquim do Rosário.</t>
+  </si>
+  <si>
+    <t>10534</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>Professor Léo, Maciél</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10534/indicacao_134-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores Professor Léo e Máciel, que esta subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal do Meio Ambiente, para que realize a roçada no bairro Green Portugal.</t>
+  </si>
+  <si>
+    <t>10561</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>GM Celso Lubke</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10561/indicacao_135-2026_ver._gm_celso_lubke.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR GM CELSO LUBKE, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja feita a reposição da tampa do Bueiro localizado na Rua Rio Ipiranga na praça Localizada atrás do CMEI Vovô Juca Rosa no Bairro Iguaçu I.</t>
+  </si>
+  <si>
+    <t>10535</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10535/indicacao_136-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Planejamento Urbano, para que realize a instalação de iluminação no Mural de aproximadamente 1.000 metros quadrados em nosso município, localizado na marginal da Br 116.</t>
+  </si>
+  <si>
+    <t>10536</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10536/indicacao_137-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a secretaria municipal competente, solicitando a implantação de uma lombada (redutor de velocidade) na Rua Irati número 1780, no bairro Green Maria/Estados. A ausência de um redutor de velocidade tem contribuído para situações de perigos constantes aumentando significativamente o risco de acidentes.</t>
+  </si>
+  <si>
+    <t>10550</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10550/indicacao_138-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que sejam tomadas providências, por meio das Secretarias competentes, para a realização de roçada e limpeza na Rua Nossa Senhora do Carmo, esquina com a Rua Santa Brígida, no bairro Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>10537</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10537/indicacao_139-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria Municipal competente, a realização de recapeamento asfáltico em toda a extensão da Rua Austrália, localizada no bairro Nações.</t>
+  </si>
+  <si>
+    <t>10538</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10538/indicacao_140-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente realize a construção de calçadas na Rua Jatobá, no trecho entre a Rua Copaíba e a Avenida Brasil, localizada no Bairro Eucaliptos, neste Município.</t>
+  </si>
+  <si>
+    <t>10566</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10566/indicacao_141-2026_ver._professor_fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Fabiano Fubá, que esta subscreve, na forma regimental, à presença de Vossa Excelência, indicar ao Poder Executivo Municipal que, por meio da secretaria competente, seja realizada a renovação da pintura das faixas de pedestres localizadas:_x000D_
+	Rua Itália, em frente ao Fórum e esquina com a rua Inglaterra._x000D_
+	Rua Fortaleza, esquina com a Rua Curitiba, em frente ao Posto de Saúde e à Escola Municipal Santa Maria.</t>
+  </si>
+  <si>
+    <t>10542</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10542/indicacao_142-2025_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro Zé Carlos, no uso de suas atribuições legais e na forma regimental, vem por meio deste indicar à Secretaria Municipal de Obras que seja realizado um asfaltamento na rua Jaguariaíva por toda sua extensão.</t>
+  </si>
+  <si>
+    <t>10543</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10543/indicacao_143-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando que seja realizado estudo e adotadas as providências necessárias para que o ônibus escolar passe a realizar o embarque e desembarque dos alunos em um ponto estratégico dentro do Condomínio Vital Wosniak.</t>
+  </si>
+  <si>
+    <t>10551</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10551/indicacao_144-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, na forma regimental, solicita o envio de expediente ao órgão competente da Prefeitura Municipal, por meio da Secretaria de Obras Públicas, para que seja realizada a pavimentação asfáltica da Rua Amapá, no trecho que liga o bairro Green Maria à Rua Mato Grosso, no município de Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10545</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10545/indicacao_145-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja realizada a notificação do proprietário do terreno localizado no bairro Iguaçu, compreendido entre as vias Rua Rio Palmeirinha, Rua Rio Timbu, Rua Rio Nhundiaquara e Avenida Rio Amazonas, para que proceda com a limpeza e roçada do referido imóvel.</t>
+  </si>
+  <si>
+    <t>10554</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10554/indicacao_146-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, bem como à Secretaria competente, vem indicar a necessidade de implantação de lombada (redutor de velocidade) nas Ruas Rio Amazonas, próximo ao n° 5964 e Rua Morretes próximo ao °n 350 e, no município de Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10547</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10547/indicacao_147-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho que este subscreve, na forma regimental, requer ao Chefe do Poder Executivo Municipal, através da Secretaria Municipal competente, que seja realizado um estudo de viabilidade para adoção de medidas de controle e redução de velocidade na Rua da Fazenda, visando o aumento da segurança viária no local.</t>
+  </si>
+  <si>
+    <t>10578</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10578/indicacao_148-2026_ver._gilmar_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a construção de calçadas de pedestres com acesso as residências tangenciais na Rua Rio Taquari, Bairro Iguaçu, neste Municipio.</t>
+  </si>
+  <si>
+    <t>10570</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10570/indicacao_149-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria competente, para que seja realizada a troca do ponto de ônibus existente por um novo e mais adequado, localizado na Rua Rio Piraí, ao lado do número 998, no Bairro Iguaçu II, Ponto atual está em situação precária para uso da população.</t>
+  </si>
+  <si>
+    <t>10568</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10568/indicacao_150-2026_ver._gm_celso_lubke.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR GM CELSO LÜBKE, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente, seja realizado estudo técnico visando à possível implementação de iluminação pública na Avenida Rio Amazonas, localizada no bairro Estados – Fazenda Rio Grande, PR.</t>
+  </si>
+  <si>
+    <t>10574</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10574/indicacao_151-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria Municipal competente, a realização de recapeamento asfáltico em toda a extensão da Rua Londres, localizada no bairro Nações.</t>
+  </si>
+  <si>
+    <t>10576</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10576/indicacao_152-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, indicar ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizada a pintura de faixa amarela em um dos lados da Rua Jatobá, nas intermediações Rua Copaíba com Rua Marmeleiro, com a finalidade de restringir o estacionamento de veículos.</t>
+  </si>
+  <si>
+    <t>10590</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10590/indicacao_154-2026_ver._professor_fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Fabiano Fubá, que esta subscreve, na forma regimental, indica ao Poder Executivo para que, por meio da Secretaria competente realize a limpeza, desobstrução e manutenção do córrego localizado na Avenida Paraguai, no cruzamento com a Rua Buenos Aires.</t>
+  </si>
+  <si>
+    <t>10580</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10580/indicacao_155-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro Zé Carlos, no uso de suas atribuições legais e na forma regimental, vem por meio deste indicar à Secretaria Municipal de Obras que seja realizado um recapeamento asfáltico na Avenida das Américas do nº 591 até 1321.</t>
+  </si>
+  <si>
+    <t>10577</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10577/indicacao_156-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize a continuação do asfalto da Av. Portugal até a Estada do Passo Amarelo com o Cruzamento Rua Guilherme Lang.</t>
+  </si>
+  <si>
+    <t>10586</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10586/indicacao_157-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, na forma regimental, solicita o envio de expediente ao órgão competente da Prefeitura Municipal, por meio da Secretaria de Obras Públicas, para que seja realizada a limpeza e desobstrução das manilhas na Rua Mato Grosso, no bairro Estados, em toda a sua extensão, com atenção especial ao cruzamento com a Rua Assis Chateaubriand.</t>
+  </si>
+  <si>
+    <t>10583</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10583/indicacao_158-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja implantado redutor de velocidade na Rua Nossa Senhora Aparecida, nº 4691, em frente à Igreja Nossa Senhora de Fátima, no bairro Santa Terezinha.</t>
+  </si>
+  <si>
+    <t>10587</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10587/indicacao_159-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que sejam tomadas providências, por meio das Secretarias competentes, para a realização de manutenção de um bueiro localizado na Rua César Carelli, nº 335, em frente aos Correios, no bairro Pioneiros.</t>
+  </si>
+  <si>
+    <t>10593</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10593/indicacao_160-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências do órgão competente visando à construção de cobertura na área de circulação da Escola Municipal Santa Cecília, especialmente nos trajetos entre os espaços que não são interligados às salas de aula por cobertura, bem como a instalação de cobertura no parquinho da instituição.</t>
+  </si>
+  <si>
+    <t>10591</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10591/indicacao_161-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, para que, através da Secretaria Municipal de Assistência Social, sejam realizados estudos e ações visando à implantação de oficinas de corte e costura destinadas às mães atípicas do município.</t>
+  </si>
+  <si>
+    <t>10604</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10604/indicacao_162-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria Municipal competente, solicitando manutenção da calçada localizada na Avenida Brasil nº 1967, no Bairro Nações, no trecho compreendido em frente ao CAIC, tal situação tem causado risco à segurança dos pedestres, especialmente idosos, crianças e pessoas com mobilidade reduzida, que enfrentam dificuldades para transitar pelo local.</t>
+  </si>
+  <si>
+    <t>10601</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10601/indicacao_163-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria Municipal competente, a realização de recapeamento asfáltico em toda a extensão da Rua Paris, localizada no bairro Nações.</t>
+  </si>
+  <si>
+    <t>10603</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10603/indicacao_164-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, na forma regimental, solicita o envio de expediente ao órgão competente da Prefeitura Municipal, por meio da Faztrans, para que seja realizada a implantação de sinalização vertical e horizontal na Travessa Caviúna, no bairro Eucaliptos, em toda a sua extensão.</t>
+  </si>
+  <si>
+    <t>10610</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10610/indicacao_165-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja realizada a implantação de uma travessia elevada na Avenida Paraná, esquina com a Rua Professor Alfredo Gonchorovski, proximidades da Escola Municipal Marlene Barbosa, no bairro Pioneiros</t>
+  </si>
+  <si>
+    <t>10606</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10606/indicacao_166-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam adotadas providências, por meio do órgão competente, para a recuperação da pavimentação/asfaltamento na Tv Framboeseira prox. ao nº 68, uma vez que o local encontra-se com diversos buracos, ocasionando transtornos aos moradores e motoristas que por ali transitam.</t>
+  </si>
+  <si>
+    <t>10608</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10608/indicacao_167-2026_ver._gm_celso_lubke.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR GM CELSO LUBKE, que esta subscreve, no uso de suas atribuições regimentais, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente, sejam realizados o asfaltamento e a melhoria da iluminação pública no trecho da Rua Jaguariaíva compreendido entre a Rua Pernambuco e a Avenida Santa Mônica, localizado no Bairro Estados.</t>
+  </si>
+  <si>
+    <t>10611</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10611/indicacao_168-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências do órgão competente visando à instalação de redutor de velocidade (lombada ou outro dispositivo adequado) na Rua Tuiuiu, nas proximidades do número 2240.</t>
+  </si>
+  <si>
+    <t>10613</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>Esiquiel Franco, Fernandinho</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10613/indicacao_169-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que este subscreve, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo, sugerindo que seja denominada uma via pública em homenagem ao saudoso Senhor Emílio Campos Duarte, em reconhecimento à sua história de vida, ao carinho dedicado à comunidade e aos relevantes serviços prestados ao município.</t>
+  </si>
+  <si>
+    <t>10620</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10620/indicacao_170-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que sejam tomadas providências, por meio das Secretarias competentes, para a implantação de lombadas na Rua Guaçatunga, no bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>10627</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10627/indicacao_171-2026_ver._professor_fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Fabiano Fubá, que esta subscreve, na forma regimental, indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizada a pavimentação e revitalização na rua São Romão, bairro Santa Terezinha, visando melhorar as condições de trafegabilidade, segurança e qualidade de vida da população.</t>
+  </si>
+  <si>
+    <t>10616</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10616/indicacao_172-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro Zé Carlos, no uso de suas atribuições legais e na forma regimental, vem por meio deste indicar à Secretaria Municipal de Obras que seja realizada uma pavimentação asfáltica na rua Pernambuco nº1432 até av. Nossa Senhora do Guadalupe nº1229 .</t>
+  </si>
+  <si>
+    <t>10617</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10617/indicacao_173-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que, através da Secretaria municipal competente, seja realizada a instalação de um ponto de água potável no Estádio Municipal Pedro Roberto, localizado no Centro Multieventos, visando suprir as necessidades dos treinamentos e atividades do projeto “Esportes nos Bairros”.</t>
+  </si>
+  <si>
+    <t>10625</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10625/indicacao_174-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a construção de calçadas de pedestres com acesso as residências tangenciais na Rua Rio Juruá esquina com Rio Tapajós, Bairro Iguaçu, neste Municipio.</t>
+  </si>
+  <si>
+    <t>10621</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10621/indicacao_175-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Meio Ambiente, para que realize a instalação de lixeiras na Praça CEU da Artes -  Rua São Nicolau, 2450 – Iguaçu.</t>
+  </si>
+  <si>
+    <t>10631</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10631/indicacao_176-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Municipal, para que, por meio da secretaria competente, que seja feito a caçada localizada no entorno do ponto de ônibus na rua Rio Ivaí, em frente ao número 1504 atualmente encontra-se em condições precárias de uso, onde comprometem a acessibilidade e aumentam a possibilidade de acidentes com pedestres.</t>
+  </si>
+  <si>
+    <t>10633</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10633/indicacao_177-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da secretaria competente realize a conclusão da pavimentação asfáltica juntamente com a implantação de calçadas com acesso as residências tangenciais no trecho faltante da Avenida Portugal, Bairro Gralha Azul, neste município.</t>
+  </si>
+  <si>
+    <t>10636</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10636/indicacao_179-2026_ver._professor_leo.docx</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Fabiano Fubá, que esta subscreve, na forma regimental, indica ao Poder Executivo Municipal, por meio da Secretaria competente a realização de melhorias no ponto de ônibus localizado na Avenida Aurora nº 719, Green Field bairro Eucaliptos com a execução de piso em concreto no local de embarque e desembarque dos usuários e escolar.</t>
+  </si>
+  <si>
+    <t>10637</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10637/indicacao_179-2026_ver._professor_leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Meio Ambiente, para que realize a manutenções na Praça Tridi – Bairro Gralha Azul, tais como:_x000D_
+•	Instalação de um bebedouro;_x000D_
+•	Instalação da iluminação;_x000D_
+•	Manutenção do alambrado;_x000D_
+•	Manutenção da quadra.</t>
+  </si>
+  <si>
+    <t>10639</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10639/indicacao_180-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria Municipal competente, a realização de recapeamento asfáltico em toda a extensão da Rua Lisboa, localizada no bairro Nações.</t>
+  </si>
+  <si>
+    <t>10635</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10635/indicacao_181-2026_ver._gm_celso_lubke.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR CELSO LUBKE, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente, sejam realizadas melhorias e reformas na Praça Izautino Salvador de Souza (Praça Tapajós), situada na Rua Rio Tapajós, esquina com a Rua Rio Japurá, s/nº, bairro Iguaçu; na Praça Pelezinho, situada na Rua Rio Iguaçu, em frente ao nº 944; e na praça situada na Rua Rio Tietê, na altura do nº 769, ao lado do CMEI Vovô Juca Rocha, contemplando a manutenção e substituição dos equipamentos das academias ao ar livre, recuperação dos brinquedos infantis danificados, reposição de areia na área recreativa, reparos nas telas das quadras esportivas e substituição dos bancos quebrados, visando garantir melhores condições de segurança, lazer e utilização dos espaços públicos pela comunidade.</t>
+  </si>
+  <si>
+    <t>10640</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10640/indicacao_182-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências do órgão competente visando à construção de uma cobertura no trajeto compreendido entre o portão de entrada e as salas de aula da Escola Municipal Alô Guimarães, localizada no Passo Amarelo.</t>
+  </si>
+  <si>
+    <t>10641</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10641/indicacao_183-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam adotadas providências, por meio do órgão competente, para que seja realiza uma nova sinalização de pintura de faixa amarela na Rua Inglaterra, entre a Avenida Cedro e a Rua Guaritá.</t>
+  </si>
+  <si>
+    <t>10646</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10646/indicacao_184-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que sejam tomadas providências, por meio das Secretarias competentes, para a implantação de placa de sinalização de “PARE” e a devida pintura de solo nas Ruas Baraúna e Castanheira, no cruzamento com a Rua Vinheiro.</t>
+  </si>
+  <si>
+    <t>10645</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10645/indicacao_185-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja realizado o calçamento com acessibilidade na Rua Colômbia, no bairro Nações.</t>
+  </si>
+  <si>
+    <t>10648</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10648/indicacao_186-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro Zé Carlos, no uso de suas atribuições legais e na forma regimental, vem por meio deste indicar à Secretaria Municipal de Obras que seja realizada uma operação tapa-buracos na Av Santa Mônica por toda sua extensão.</t>
+  </si>
+  <si>
+    <t>10652</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10652/indicacao_187-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que, através da Secretaria Municipal competente, seja realizada a continuação e implantação de calçadas na Rua Rio Piquiri, esquina com a Rua São Luiz, até a Avenida Nossa Senhora Aparecida, no bairro Iguaçu, em Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10443</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Fernandinho, Caio Szadkoski, Déia Teodoro, Enfermeiro Zé Carlos, Esiquiel Franco, Gilmar José Petry, Joéliton Leal, Laco, Michel Batata, Thauana Padilha</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10443/mocao_de_aplausos_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE APLAUSOS, vem parabenizar através do Vereador FERNANDINHO aos PMS Jean George Ribeiro e David Mendes de Novaes em reconhecimento pela brilhante ocorrência realizada no dia 18 de janeiro de 2026._x000D_
+JUSTIFICATIVA_x000D_
+_x000D_
+Durante patrulhamento preventivo em via pública, a equipe policial composta pelo Soldado George e Soldado Novaes foi abordada por um transeunte que informou que, nas dependências do Supermercado Boza, havia um indivíduo apresentando sintomas compatíveis com um possível infarto. O comunicante relatou ainda que não estava conseguindo contato com o Serviço de Atendimento Móvel de Urgência – SAMU._x000D_
+_x000D_
+Diante da gravidade da situação, os policiais deslocaram-se imediatamente até o local indicado. Ao chegarem, localizaram o Sr. Everton Ribas de Alencar, que relatava fortes dores no peito e informou que já havia sido medicado anteriormente naquela mesma data._x000D_
+_x000D_
+Considerando o estado clínico apresentado e os sintomas nar</t>
+  </si>
+  <si>
+    <t>10564</t>
+  </si>
+  <si>
+    <t>Caio Szadkoski, Déia Teodoro, Enfermeiro Zé Carlos, Esiquiel Franco, Fernandinho, Gilmar José Petry, GM Celso Lubke, Joéliton Leal, Laco, Maciél, Michel Batata, Professor Léo, Prof. Fabiano Fubá</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10564/mocao_002-2026_aplausos.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE _x000D_
+APLAUSOS, vem parabenizar, através dos Vereadores MICHEL BATATA e CELSO LUBKE, os Guardas Municipais Daniele Cristina Vieira, Elizeu de Oliveira Junior, José Soares da Silva, Lucas Guebara Ramos e Ovenhath Hitzfeld Almeida de Aquino, em reconhecimento pela relevante ocorrência atendida no dia 03 de abril de 2026, por volta das 23h30._x000D_
+JUSTIFICATIVA_x000D_
+_x000D_
+No exercício da missão em prol da Segurança Pública, situações extremas exigem não apenas preparo técnico, mas também empatia, sensibilidade e coragem. A ocorrência em questão envolveu uma tentativa de autoextermínio, evidenciando o compromisso e a dedicação da equipe diante de um cenário de grande vulnerabilidade humana e risco iminente._x000D_
+Ao chegarem ao local, os Guardas Municipais se depararam com uma situação crítica, sendo necessária uma intervenção rápida e precisa, inclusive com entrada forçada, a fim de preservar a vida de uma pessoa que se encontrava em estado de</t>
+  </si>
+  <si>
+    <t>10654</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10654/mocao_04-2026_-_mocao_de_aplausos.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE APLAUSOS, vem parabenizar através do Vereador FERNANDINHO a Associação AFAPE – Associação de Familiares e Amigos de Pessoas com Esquizofrenia em reconhecimento pelo relevante trabalho social desenvolvido em nosso município, em prol das pessoas neurodivergentes e de suas famílias._x000D_
+_x000D_
+JUSTIFICATIVA_x000D_
+_x000D_
+Hoje é dia de reconhecer e aplaudir uma iniciativa que transforma desafios em acolhimento, cuidado e esperança._x000D_
+A Associação AFAPE – Associação de Familiares e Amigos de Pessoas com Esquizofrenia – é uma entidade sem fins lucrativos que surgiu a partir da união de famílias que decidiram caminhar juntas, criando uma rede de apoio essencial para pessoas neurodivergentes._x000D_
+A AFAPE vai muito além do acolhimento. Ela promove encontros de convivência, rodas de conversa, fortalece vínculos e cria um ambiente no qual as famílias encontram apoio, orientação e, principalmente, pertencimento._x000D_
+Por meio de sua Clínica Social, formada por</t>
+  </si>
+  <si>
+    <t>10446</t>
+  </si>
+  <si>
+    <t>PLCE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Executivo</t>
+  </si>
+  <si>
+    <t>Luiz Sergio Claudino</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10446/projeto_de_lei_complementar_001-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Altera e inclui dispositivos legais junto a Lei Municipal n. 195, de 23 de dezembro de 2003, conforme especifica e confere outras providências”.</t>
+  </si>
+  <si>
+    <t>10316</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10316/projeto_de_lei_complementar_002-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Altera dispositivos legais constantes na Lei Complementar n.º 47, de 1º de dezembro de 2011 e da Lei Complementar n.º 92, de 29 de abril de 2014, conforme especifica e confere outras providências”.</t>
+  </si>
+  <si>
+    <t>10352</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10352/projeto_de_lei_complementar_003-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>10383</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10383/projeto_de_lei_complementar_004-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>“Altera dispositivos legais constantes da Lei Complementar nº 168, de 08 de junho de 2018, conforme especifica.”</t>
+  </si>
+  <si>
+    <t>10412</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10412/projeto_de_lei_complementar_005-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Altera a redação da descrição detalhada do cargo de Professor de Educação Física, constante no anexo IX da Lei Complementar n. 47, de 1º de dezembro de 2011, com redação dada pela Lei Complementar n. 60, de 28 de fevereiro de 2013, conforme especifica”.</t>
+  </si>
+  <si>
+    <t>10475</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10475/projeto_de_lei_complementar_007-2026_com_emendas.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Altera a redação de dispositivos legais constantes na Lei Complementar n. 266, de 15 de maio de 2025, conforme especifica”.</t>
+  </si>
+  <si>
+    <t>10529</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10529/projeto_de_lei_complementar_008-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Altera a redação de dispositivos legais constantes no bojo da Lei Municipal n. 195, de 23 de dezembro de 2003, conforme especifica”.</t>
+  </si>
+  <si>
+    <t>10599</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10599/projeto_de_lei_complementar_009-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Altera a redação do inciso IV, do artigo 1º da Lei Complementar n. 272, de 03 de junho de 2025, conforme especifica”.</t>
+  </si>
+  <si>
+    <t>10655</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10655/projeto_de_lei_complementar_010-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Altera a redação de dispositivos legais junto a Lei Complementar n. 47, de 1º de dezembro de 2011, conforme especifica”.</t>
+  </si>
+  <si>
+    <t>10629</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10629/projeto_de_lei_complementar_011-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Altera a estrutura remuneratória dos cargos públicos que percebem Gratificação Estatutária Especial, promove sua incorporação aos vencimentos, extingue as referidas gratificações e confere outras providências”.</t>
+  </si>
+  <si>
+    <t>10290</t>
+  </si>
+  <si>
+    <t>PLCL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10290/projeto_de_lei_complementar_001-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Dispõe sobre a criação do Programa de Incentivo à Denúncia de Infrações Ambientais Urbanas no Município de Fazenda Rio Grande – PR, estabelece recompensa ao denunciante e acrescenta dispositivo à legislação municipal sobre descarte irregular de resíduos sólidos urbanos e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10315</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10315/projeto_de_lei_001-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Autoriza o Poder Executivo Municipal a delegar, mediante concessão comum, a prestação dos serviços públicos de coleta e manejo de resíduos sólidos urbanos no Município de Fazenda Rio Grande, e confere outras providências.</t>
+  </si>
+  <si>
+    <t>10377</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10377/projeto_de_lei_002-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Altera a redação de dispositivos legais constantes na Lei Municipal n. 1.805, de 13 de novembro de 2024, conforme especifica”.</t>
+  </si>
+  <si>
+    <t>10351</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10351/projeto_de_lei_003-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2026, no valor de R$ 37.000,00(trinta e sete mil reais).</t>
+  </si>
+  <si>
+    <t>10413</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10413/projeto_de_lei_005-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>“Abertura de crédito adicional especial no Orçamento Geral do Município para o exercício de 2026, no valor de R$45.866,33 (quarenta e cinco mil, oitocentos e sessenta e seis reais e trinta e três centavos).”</t>
+  </si>
+  <si>
+    <t>10414</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10414/projeto_de_lei_006-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Institui o Programa Laços que Acolhem no âmbito da Secretaria Municipal de Educação e confere outras providências”.</t>
+  </si>
+  <si>
+    <t>10411</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10411/projeto_de_lei_007-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Abertura de crédito adicional especial no Orçamento Geral do Município para o exercício de 2026, no valor de R$1.951.220,00(um milhão, novecentos e cinquenta e um mil, duzentos e vinte reais).</t>
+  </si>
+  <si>
+    <t>10445</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10445/projeto_de_lei_008-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Ratifica a Consolidação do Protocolo de Intenções do Consórcio Intermunicipal das Guardas Municipais da Região Metropolitana de Curitiba, nos termos da Lei Federal n. 11.107, de 06 de abril de 2005 e Decreto Federal n. 6.017, de 17 de janeiro de 2007, conforme especifica”.</t>
+  </si>
+  <si>
+    <t>10447</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10447/projeto_de_lei_009-2026_-_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Autoriza o Poder Executivo Municipal a doar imóvel de propriedade do Município de Fazenda Rio Grande à Companhia de Habitação do  Paraná - COHAPAR, para implantação de empreendimento habitacional destinado a pessoas idosas no âmbito do Programa Viver Mais, e confere outras providências”.</t>
+  </si>
+  <si>
+    <t>10474</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10474/projeto_de_lei_010-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: Altera e acrescenta dispositivos na Lei Municipal n. 282, de 08 de julho de 2005, conforme especifica e confere outras providências.</t>
+  </si>
+  <si>
+    <t>10528</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10528/projeto_de_lei_011-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>“Abertura de crédito adicional especial no Orçamento Geral do Município para o exercício de 2026, no valor de R$ 6.258.160,74 (seis milhões, duzentos e cinquenta e oito mil, cento e sessenta reais e setenta e quatro centavos)”.</t>
+  </si>
+  <si>
+    <t>10594</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10594/projeto_de_lei_012-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Regulamenta o artigo 70 da Lei Complementar n. 269/2025 e institui no âmbito do Município de Fazenda Rio Grande o Programa de Regularização das Edificações Clandestinas ou Irregulares Mediante Compensação Pecuniária, conforme especifica.”</t>
+  </si>
+  <si>
+    <t>10530</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10530/projeto_de_lei_013-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>“Abertura de crédito adicional suplementar no Orçamento Geral do Município para o exercício de 2026, no valor de R$136,640,00 (cento e trinta e seis mil, seiscentos e quarenta reais)”.</t>
+  </si>
+  <si>
+    <t>10567</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10567/projeto_de_lei_014-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2026, no valor de R$114.889,39(cento e quatorze mil, oitocentos e oitenta e nove reais e trinta e nove centavos).</t>
+  </si>
+  <si>
+    <t>10595</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10595/projeto_de_lei_015-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Abertura de crédito adicional suplementar no Orçamento Geral do Município para o exercício de 2026, no valor de R$376.868,30(trezentos e setenta e seis mil, oitocentos e sessenta e oito reais e trinta centavos).</t>
+  </si>
+  <si>
+    <t>10656</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10656/projeto_de_lei_016-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Abertura de crédito adicional especial no Orçamento Geral do Município para o exercício de 2026, no valor de R$ 85.476,66 (oitenta e cinco mil, quatrocentos e setenta e seis reais e sessenta e seis centavos).”</t>
+  </si>
+  <si>
     <t>10233</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10233/projeto_de_lei_001-2026_thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10233/projeto_de_lei_001-2026_thauana_padilha.pdf</t>
   </si>
   <si>
     <t>"Declara de utilidade pública o ITEA Instituto Tecendo Afetos de Fazenda Rio Grande Conforme especifica".</t>
   </si>
   <si>
     <t>10244</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10244/projeto_de_lei_002-2026_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10244/projeto_de_lei_002-2026_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Monitorização de Alunos com Diabetes Mellitus tipo 1 nas unidades da rede pública municipal de educação e ensino.</t>
   </si>
   <si>
+    <t>10334</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10334/projeto_de_lei_004-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>Declara de utilidade pública a Associação Construindo um Mundo Melhor - ACMM, no âmbito deste município, conforme especifica”.</t>
+  </si>
+  <si>
+    <t>10356</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10356/projeto_de_lei_005-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Institui a prioridade na matrícula e transferência escolar para filhos e dependentes de mulheres vítimas de violência doméstica e familiar no Município de Fazenda Rio Grande, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10498</t>
+  </si>
+  <si>
+    <t>Déia Teodoro, Fernandinho, Thauana Padilha</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10498/projeto_de_lei_007-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: "Institui o Programa Mulheres nos Bairros no Município de Fazenda Rio Grande, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>10548</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10548/projeto_de_lei_008-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Estufas para a Agricultura Familiar no Município de Fazenda Rio Grande e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>10557</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10557/projeto_de_lei_009-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: Institui o Programa Municipal de Atenção Integral à Prevenção e Combate ao Câncer, estabelece diretrizes para as ações de conscientização e consolida o Calendário Unificado de Campanhas Temáticas no âmbito do Município de Fazenda Rio Grande, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10623</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10623/projeto_de_lei_010-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>Súmula: "Declara de Utilidade Pública o Centro de Tradições Amigos da Fazenda Rio Grande no âmbito do Município de Fazenda Rio Grande/PR."</t>
+  </si>
+  <si>
+    <t>10563</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10563/projeto_de_resolucao_001-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: “Altera dispositivos da Resolução no 027, de 22 de dezembro de 2023, e dá outras providências”.</t>
+  </si>
+  <si>
     <t>10259</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10259/requerimento_001-2026_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10259/requerimento_001-2026_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sérgio Claudino para que analise o anteprojeto de lei anexo, que “Dispõe sobre a consolidação da Rede Municipal de Atenção Materno-Infantil de Fazenda Rio Grande e institui o benefício do Enxoval de Natalidade como estratégia de adesão às ações de saúde.</t>
   </si>
   <si>
     <t>10238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10238/requerimento_003-2026_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10238/requerimento_003-2026_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, bem como à concessionária Arteris Planalto Sul, solicitando informações técnicas e providências quanto às melhorias da vazão de drenagem de água pluvial a partir da caixa de encontro situada às margens da Rodovia BR-116 até o ponto de deságue no Rio Iguaçu.</t>
   </si>
   <si>
     <t>10230</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10230/requerimento_004-2026_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10230/requerimento_004-2026_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio da secretaria competente, seja realizado estudo de viabilidade técnica para a implantação de um programa de descentralização completa dos insumos destinados aos pacientes diabéticos.</t>
   </si>
   <si>
     <t>10231</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10231/requerimento_005-2026_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10231/requerimento_005-2026_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer que seja encaminhado expediente à Secretaria Municipal de Saúde, solicitando informações e providências quanto à implantação de metodologia ou instrumento que permita dar publicidade à posição dos usuários nas filas de espera para consultas e procedimentos com médicos especialistas no âmbito da rede municipal de saúde.</t>
   </si>
   <si>
     <t>10232</t>
   </si>
   <si>
-    <t>Déia Teodoro, Thauana Padilha</t>
-[...2 lines deleted...]
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10232/requerimento_006-2026_varias_vereadoras.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10232/requerimento_006-2026_varias_vereadoras.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS DÉIA TEODORO, THAUANA PADILHA que este subscreve na forma regimental vêm respeitosamente requerer à Secretaria Municipal competente a deliberação e posterior aprovação do anexo Anteprojeto de Lei, que: "Autoriza o Poder Executivo a criar e implementar o Programa Municipal "Centro dia de referência para pessoas idosas" e dá outras providências.</t>
   </si>
   <si>
     <t>10235</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10235/requerimento_007-2026_vera._thauana.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10235/requerimento_007-2026_vera._thauana.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Saúde seja cumprida a Lei 1.868/2025 bem como sejam elaborados programas de treinamentos para atendentes das UBSs Municipais para que possam informar, orientar e dar o devido cumprimento da Lei supracitada.</t>
   </si>
   <si>
     <t>10247</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10247/requerimento_008-2026_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10247/requerimento_008-2026_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, para que por meio da Secretaria Competente no informe se está ocorrendo a retirada/ recolhimento dos fios de internet sem uso dos postes da cidade.</t>
   </si>
   <si>
     <t>10239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10239/requerimento_009-2026_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10239/requerimento_009-2026_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo e à Secretaria competente para que informem à esta Casa de Leis, sobre a possibilidade da criação e implementação do Programa Municipal de Incentivo à Transferência do Título de Eleitor e do Registro de Veículos para o Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>10243</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10243/requerimento_010-2026_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10243/requerimento_010-2026_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, juntamente da secretaria responsável, para que seja realizado um estudo e posteriormente a instalação de câmeras de segurança nas praças do município.</t>
   </si>
   <si>
     <t>10241</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10241/requerimento_011-2026_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10241/requerimento_011-2026_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco que o presente subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer, que seja encaminhado expediente ao Poder Executivo Municipal, por meio da Secretaria competente, solicitando informações sobre a existência de estudos técnicos, análises ou projetos referentes à:_x000D_
 1.	Pavimentação das ruas Bem-te-vi e Flamingos, localizadas neste Município;_x000D_
 2.	Canalização do Rio Mascate nas proximidades das referidas vias.</t>
   </si>
   <si>
     <t>10257</t>
   </si>
   <si>
     <t>Esiquiel Franco, Fernandinho, Joéliton Leal</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10257/requerimento_012-2026_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10257/requerimento_012-2026_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, na forma regimental, requerem ao Chefe do Poder Executivo informações e parecer técnico acerca do planejamento do Município para o exercício de 2026, no que se refere à manutenção das praças, parques e demais espaços públicos de esporte e lazer.</t>
   </si>
   <si>
     <t>10246</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10246/requerimento_013-2026_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10246/requerimento_013-2026_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, solicitando que, após avaliação de conveniência e oportunidade por parte da Secretaria Municipal de Planejamento Urbano, seja realizada avaliação de viabilidade técnica e operacional para a modernização da iluminação pública, mediante a substituição por lâmpadas de LED, na Estrada Rural de acesso à Comunidade Consagrados Filhos de Maria, no trecho compreendido entre o início da referida estrada e a Comunidade, bem como no entorno do barracão comunitário da referida Comunidade e na vila residencial situada nas imediações da comunidade, contemplando os pontos atualmente atendidos por luminárias convencionais, e também pontos onde não existe iluminação.</t>
   </si>
   <si>
     <t>10249</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10249/requerimento_014-2026_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10249/requerimento_014-2026_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador FERNANDINHO que este subscreve, na forma regimental, solicita ao Chefe do Poder Executivo Municipal, a análise do Anteprojeto de Lei em anexo, na qual Institui o Programa Municipal de Convivência Pet e Bem-Estar Animal – “PARCÃO” no Município de Fazenda Rio Grande e da outras providências.</t>
   </si>
   <si>
     <t>10250</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10250/requerimento_015-2026_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10250/requerimento_015-2026_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer-se que seja expedido ofício à Secretaria de Estado da Inovação e Inteligência Artificial para que a secretaria, realize estudo de viabilidade técnica e operacional com a finalidade de avaliar a possibilidade de o Município de Fazenda Rio Grande ser contemplado pelo Programa Conectividade Rural, promovido pelo Governo do Estado.</t>
   </si>
   <si>
     <t>10266</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10266/requerimento_016-2026_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10266/requerimento_016-2026_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal da Mulher seja realizado estudo técnico para a realização de treinamentos e ou capacitação para atendentes do UPA e unidades Básicas de Saúde para o 1° atendimento a mulheres que se encontram em situação de violência.</t>
   </si>
   <si>
+    <t>10280</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10280/requerimento_017-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer que seja encaminhado ao Excelentíssimo Senhor Prefeito Municipal o presente ANTEPROJETO DE LEI, que visa instituir o programa de apoio à mobilidade sustentável através da instalação de totens de manutenção de bicicletas.</t>
+  </si>
+  <si>
     <t>10264</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10264/requerimento_019-2026_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10264/requerimento_019-2026_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco que o presente subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer, que seja encaminhado expediente ao Poder Executivo Municipal, solicitar esclarecimentos acerca da atual situação da Banda Escola Municipal, bem como obter informações sobre:_x000D_
 _x000D_
  1  Quais foram os fatores que levaram à não realização das atividades da Banda Escola Municipal no ano de 2025?_x000D_
 2 Quais motivos explicam a permanência da paralisação, mesmo com a existência de recursos financeiros, estrutura material e legislação específica?_x000D_
 3  Quais medidas estão sendo avaliadas ou adotadas para a retomada das atividades da Banda Escola Municipal?_x000D_
 4  Há previsão para o retorno das aulas e ensaios? Em caso negativo, quais são os principais impedimentos?</t>
   </si>
   <si>
     <t>10268</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10268/requerimento_020-2026_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10268/requerimento_020-2026_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador Maciel que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio da secretaria competente, seja realizado estudo de viabilidade técnica para implantação de rede de captação de águas pluviais na Avenida Aurora próximo ao número 95, bairro Eucaliptos – Fazenda Rio grande/ PR.</t>
   </si>
   <si>
+    <t>10282</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10282/requerimento_021-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a possibilidade de transformar a lombada já existente na Avenida Brasil, entre as ruas Pau Brasil e a Flamboiã, bairro Eucaliptos, em uma travessia elevada.</t>
+  </si>
+  <si>
     <t>10274</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10274/requerimento_022-2026_ver._michel_batata.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10274/requerimento_022-2026_ver._michel_batata.pdf</t>
   </si>
   <si>
     <t>O Vereador Michel Batata, no uso de suas atribuições legais e regimentais, requer o envio de expediente ao Executivo Municipal para que, por meio da Secretaria competente, informe sobre a existência de estudos técnicos, projetos ou cronogramas voltados à implantação de Pontos de Apoio para motoboys e entregadores em nosso município.</t>
   </si>
   <si>
+    <t>10288</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10288/requerimento_023-2026_ver._prof._fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, no uso de suas atribuições legais e regimentais, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria competente, oficie com urgência à SANEPAR, solicitando inspeção técnica e desobstrução do Poço de Visita (PV) localizado na Rua Alecrim, em frente ao nº 367, Bairro Eucaliptos, em virtude dos constantes transbordamentos ocorridos em períodos pluviais.</t>
+  </si>
+  <si>
+    <t>10284</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10284/requerimento_024-2026_ver._gilmar_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria de Saúde, viabilize junto ao Hospital e Maternidade Municipal Nossa Senhora Aparecida, a destinação de, no mínimo, duas vagas de estacionamento exclusivas para pessoas idosas e/ou com mobilidade reduzida no interior do estacionamento do referido hospital, permitindo o ingresso e permanência temporária de veículos que transportem tais pacientes e seus acompanhantes, e promovendo a devida sinalização horizontal e vertical dessas vagas.</t>
+  </si>
+  <si>
+    <t>10286</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10286/requerimento_025-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho, que este subscreve, na forma regimental, requer ao Chefe do Poder Executivo Municipal que, por intermédio da Secretaria Municipal competente, sejam realizados estudos técnicos visando à verificação da viabilidade e definição de um local adequado para a implantação de uma Praça Esportiva no loteamento Green Portugal, localizado no Bairro Nações.</t>
+  </si>
+  <si>
     <t>10276</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10276/requerimento_026-2026_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10276/requerimento_026-2026_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, solicitando à Secretaria competente a possibilidade da realização de serviços com caminhão hidrojato para a limpeza, desobstrução e manutenção dos bueiros ao longo de toda a Rua Maranhão.</t>
   </si>
   <si>
+    <t>10289</t>
+  </si>
+  <si>
+    <t>Fernandinho, Esiquiel Franco, Joéliton Leal, Michel Batata</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10289/requerimento_027-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que este subscrevem, na forma regimental, requerem ao Chefe do Poder Executivo que, por meio da secretaria competente, informe se há possibilidade de que o time campeão do Campeonato Amador de Futebol da série A do Município de Fazenda Rio Grande obtenha vaga para disputar a Taça Paraná, bem como, em caso positivo, quais são os critérios e procedimentos necessários para a efetivação dessa participação.</t>
+  </si>
+  <si>
     <t>10278</t>
   </si>
   <si>
-    <t>28</t>
-[...2 lines deleted...]
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10278/requerimento_028-2026_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10278/requerimento_028-2026_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro José Carlos que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria de Defesa Social e Mobilidade Urbana seja realizado estudo de viabilidade técnica, com a finalidade de avaliar a implementação de uma travessia elevada na Avenida Paraguai, no trecho compreendido entre as ruas El Salvador e Buenos Aires.</t>
   </si>
   <si>
     <t>10277</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10277/requerimento_029-2026_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10277/requerimento_029-2026_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, juntamente da Secretaria Municipal de Esporte, Lazer e Juventude, para que realize um estudo para a participação de pessoas com deficiência (PCD) nas corridas do município, bem como a isenção das taxas de inscrição para esses participantes.</t>
   </si>
   <si>
+    <t>10294</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10294/requerimento_030-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Maciel, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal de Educação e da Secretaria de Planejamento/Finanças, seja formalizado o impedimento técnico de execução da emenda impositiva de sua autoria à LDO 2026, com o consequente envio de Projeto de Lei para a devida regularização, conforme os fatos expostos a seguir:	_x000D_
+_x000D_
+DO IMPEDIMENTO TÉCNICO E DA NECESSIDADE DE ALTERAÇÃO_x000D_
+Verificou-se que a emenda impositiva destinada à rede municipal de ensino, no valor de R$ 80.000,00 (oitenta mil reais), apresenta óbices que inviabilizam sua execução nos termos atuais da lei, sendo necessária a intervenção do Poder Executivo para saná-los:_x000D_
+1. Da Inadequação da Natureza da Despesa A emenda foi classificada sob a "Ação 1.051 – Construção e Ampliação" (Despesa de Capital/Investimento). Todavia, o montante de R$ 80.000,00 é tecnicamente insuficiente para custear obras de engenharia civil de grande porte, ...</t>
+  </si>
+  <si>
+    <t>10293</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10293/requerimento_031-2026_ver._professor_leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, juntamente da Secretaria Municipal de Obras Públicas, para que realize um estudo para implementação de calçadas e uma ciclovia na Av. das Industrias.</t>
+  </si>
+  <si>
+    <t>10319</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10319/requerimento_032-2026_ver._prof._fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sérgio Claudino para que analise o anteprojeto de lei anexo, que “Institui o Programa Laços que Acolhem no Município de Fazenda Rio Grande e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>10313</t>
+  </si>
+  <si>
+    <t>Caio Szadkoski, Enfermeiro Zé Carlos, Fernandinho, Laco</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10313/requerimento_033-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que abaixo subscrevem, no uso de suas atribuições legais e regimentais, vêm respeitosamente à presença de Vossa Excelência, requerer, que seja expedido ofício ao Poder Executivo Municipal, solicitando as seguintes informações e providências:_x000D_
+Que a Prefeitura Municipal, por meio da Secretaria de Administração no setor de Controle Interno, encaminhe a esta Casa de Leis cópia integral do processo licitatório que resultou no edital de contratação da empresa AGP Saúde Ltda, contendo:_x000D_
+•	Cópia do edital de licitação;_x000D_
+•	Termo de referência e/ou projeto básico;_x000D_
+•	Pareceres jurídicos;_x000D_
+•	Ata (s) da sessão de julgamento;_x000D_
+•	Propostas apresentadas pelas empresas participantes;_x000D_
+•	Contrato firmado e eventuais aditivos;_x000D_
+•	Empenhos, ordens de pagamento e relatórios de execução contratual;_x000D_
+•	Demais documentos que compõem o referido processo administrativo.</t>
+  </si>
+  <si>
+    <t>10292</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10292/requerimento_034-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro José Carlos, no uso de suas atribuições regimentais, requer que seja enviado expediente ao Chefe do Poder Executivo para que, por intermédio das Secretarias Municipais de Governo, de Finanças e de Administração, sejam prestadas informações detalhadas acerca da execução das Emendas Impositivas de autoria deste parlamentar, conforme discriminado por ano de indicação:_x000D_
+1. INDICAÇÕES DO EXERCÍCIO DE 2024 (Ofício 10/2023)_x000D_
+•	R$ 234.000,00 – Contratação de serviços para equipe multidisciplinar (TEA/Autismo);_x000D_
+•	R$ 125.000,00 – Locação de veículos para a saúde;_x000D_
+•	R$ 16.000,00 – Contratação de serviços para equipe multidisciplinar (TEA/Autismo);_x000D_
+•	R$ 93.615,38 – Medicamentos para a farmácia 24h da UPA e outros setores._x000D_
+2. INDICAÇÕES DO EXERCÍCIO DE 2025 (Ofício 03/2024)_x000D_
+•	R$ 130.000,00 – Locação de veículo (Kombi/Van) para o setor de fisioterapia;_x000D_
+•	R$ 150.000,00 – Uniformes para motoristas, agentes de saúde, endemias e equipe de enfermagem;_x000D_
+•	R$ 100.000,00 – Contratação....</t>
+  </si>
+  <si>
+    <t>10318</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10318/requerimento_035-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, requer o envio de expediente, a Secretaria Municipal competente solicitando a construção de calçadas na Rua São Cristóvão, em toda sua extensão, em ambos os lados da via.</t>
+  </si>
+  <si>
+    <t>10304</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10304/requerimento_036-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto às Secretarias competentes para a realização de pintura termoplástica na Rua Madagascar e em suas vias transversais, visando à melhoria da sinalização viária e da segurança no trânsito local.</t>
+  </si>
+  <si>
+    <t>10301</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10301/requerimento_037-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco que o presente subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer, que seja encaminhado expediente ao Poder Executivo Municipal, por meio da Secretaria competente, Venho, por meio deste, com fundamento no direito de acesso à informação e no princípio da acessibilidade previsto na Lei Brasileira de Inclusão da Pessoa com Deficiência, requerer informações e providências acerca do elevador do prédio público onde funcionam os setores de Fisioterapia, Arrecadação e Habitação. O referido elevador é atualmente o único meio de acesso para cadeirantes, entretanto apresenta inadequações que comprometem a acessibilidade, segurança e autonomia das pessoas com deficiência ou mobilidade reduzida, contrariando as normas técnicas vigentes e a legislação aplicável._x000D_
+Diante disso, requer-se:_x000D_
+1.	Informações sobre a regularidade do elevador quanto às normas de acessibilidade;_x000D_
+2.	Esclarecimentos sobre eventual laudo técnico que ateste suas condições ...</t>
+  </si>
+  <si>
+    <t>10298</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10298/requerimento_038-2026_ver._gilmar_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que, por intermédio da Secretaria competente, preste as seguintes informações a esta Casa de Leis acerca da revitalização da Praça da Vitória e do seu ginásio:_x000D_
+1.	Se a reforma do ginásio localizado na Praça da Vitória encontra-se mantido e em qual fase administrativa se encontra (elaboração de projeto, captação de recursos, processo licitatório, empenho ou outro estágio);_x000D_
+2.	Qual a justificativa para o fato de que, até o presente momento, as obras não foram iniciadas;_x000D_
+3.	Se o projeto contempla a revitalização integral da praça, incluindo paisagismo, iluminação, acessibilidade e, especialmente, a substituição do playground atualmente danificado;_x000D_
+4.	Se as obras serão executadas exclusivamente pela Secretaria de Esportes ou em conjunto com a Secretaria de Planejamento Urbano (ou outra Pasta);_x000D_
+5.	Qual o novo prazo estimado para o início e conclusão da obra.</t>
+  </si>
+  <si>
+    <t>10306</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10306/requerimento_039-2026_vera._thauana_padilha.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja verificado a possibilidade de implantação de Trocadores de Fraldas nas 13 Unidades Básicas de Saúde do nosso município.</t>
+  </si>
+  <si>
+    <t>10308</t>
+  </si>
+  <si>
+    <t>Joéliton Leal, Thauana Padilha</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10308/requerimento_040-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal juntamente com a Vereadora Thauana Padilha, que este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo, solicitando informações detalhadas sobre o projeto técnico e prazo de execução da melhoria na cobertura do Terminal Rodoviário de Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10299</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10299/requerimento_041-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a realização de análise técnica e estudo de viabilidade visando à implantação de um Módulo da Guarda Municipal, especificamente destinado ao Agrupamento Rural Ambiental com estrutura de Canil para cães de faro, no bairro Jardim Veneza.</t>
+  </si>
+  <si>
+    <t>10310</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10310/requerimento_042-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, na forma regimental, requer ao Chefe do Poder Executivo municipal que, através da Secretaria Municipal de Defesa Social, promova:_x000D_
+_x000D_
+•	Intensificação das rondas da Guarda Municipal no entorno dos colégios do município, especialmente nos horários de entrada e saída dos alunos._x000D_
+_x000D_
+•	Ações práticas e campanha educativa de conscientização para inibir a prática de “rabeira”._x000D_
+_x000D_
+Tal solicitação se faz necessária em razão do início do ano letivo e do aumento dessa prática no município, considerando as diversas denúncias recebidas acerca da prática de “rabeira” e de atos de vandalismo, situações que colocam em risco a integridade física dos estudantes, motoristas e demais munícipes. A medida visa assegurar o efetivo cumprimento da Lei Municipal nº 1.852/2025 (Lei Anti-Rabeira), reforçando a segurança no trânsito e a proteção à vida.</t>
+  </si>
+  <si>
+    <t>10312</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10312/requerimento_043-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença de Vossa Excelência, requerer que seja expedido ofício à Companhia de Saneamento do Paraná – SANEPAR, solicitando as seguintes informações e providências:_x000D_
+Que a SANEPAR encaminhe à esta Casa de Leis informações detalhadas acerca do andamento do início da construção da estação elevatória para coleta de esgoto no bairro Green Maria, contendo:_x000D_
+•	Previsão atualizada para o início da obra;_x000D_
+•	Cronograma estimado de execução;_x000D_
+•	Eventuais pendências técnicas, ambientais ou administrativas que estejam impactando o início dos trabalhos;_x000D_
+•	Prazo previsto para conclusão da obra.</t>
+  </si>
+  <si>
+    <t>10323</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10323/requerimento_044-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, requer o envio de expediente a Leblon e AMEP (agencia de assuntos Metropolitanos do Paraná) que seja realizado um estudo técnico para alteração do itinerário da linha de ônibus que atende o Residencial Green Maria, no Bairro Estados, para que passe a contemplar a Rua Parintins.</t>
+  </si>
+  <si>
+    <t>10325</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10325/requerimento_045-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal competente, sejam prestados esclarecimentos detalhados acerca do andamento do processo de alteração do projeto dos pontos de ônibus, referente à Emenda Orçamentária no valor de R$ 500.000,00 (quinhentos mil reais), destinada à implantação de novos abrigos de passageiros no Município._x000D_
+Diante do exposto, solicitam-se as seguintes informações:_x000D_
+1.	Já houve alteração no projeto inicial? Em caso negativo, qual é a situação atual do processo?_x000D_
+2.	Há previsão de data para o início da implantação dos novos pontos de ônibus?_x000D_
+3.	Qual é o valor estimado de cada unidade de ponto de ônibus?_x000D_
+4.	Quantos pontos poderão ser adquiridos com o valor disponibilizado pela emenda?</t>
+  </si>
+  <si>
+    <t>10345</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10345/requerimento_046-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer que seja formalizado e encaminhado ao Egrégio Tribunal de Contas do Estado do Paraná o Requerimento de Vistas referente ao Processo nº 675890/25, a ser protocolado junto ao Tribunal de Contas do Estado do Paraná, conforme documento anexo, o qual passa a fazer parte integrante do presente expediente.</t>
+  </si>
+  <si>
+    <t>10348</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10348/requerimento_047-2026_ver._professor_fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sérgio Claudino para que realize estudo técnico e adotando as providências necessárias para promover melhorias na Rua Rio Nhundiaquara, no trecho compreendido entre a Avenida Rio Amazonas e a Rua Rio Japurá, no Bairro Iguaçu, em Fazenda Rio Grande – PR, especialmente por se tratar de via sem pavimentação.</t>
+  </si>
+  <si>
+    <t>10327</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10327/requerimento_048-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto às Secretarias competentes para a disponibilização e atuação de profissionais da saúde — tais como técnicos de enfermagem, enfermeiros, psicólogos e assistentes sociais — nas unidades da rede municipal de ensino, visando à promoção da saúde, do bem-estar e do desenvolvimento integral dos estudantes.</t>
+  </si>
+  <si>
+    <t>10330</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10330/requerimento_049-2026_vera._thauana_padilha.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA THAUANA PADILHA, que este subscreve, nos usos das suas atribuições legais e na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Saúde seja fornecido os seguintes esclarecimentos em relação ao atendimento pediátrico em nosso município._x000D_
+1-	Qual é o protocolo de atendimento pediátrico em nosso município?_x000D_
+2-	Quantas crianças foram atendidas dentro do protocolo pediátrico em nosso município em 2025?_x000D_
+3-	Quantos pediatras atuam hoje em nosso município, quantos são concursados e quantos são contratados de maneira terceirizada?_x000D_
+4-	O município possui uma fila de espera desses profissionais a serem chamados via concurso Público?_x000D_
+5-	Há hoje uma viabilidade para contratações de mais profissionais de pediatria?_x000D_
+6-	Qual praticabilidade técnica e orçamentária de ser feito um rodízio desses profissionais em UBSs para que possa ser ampliado o atendimento pediátrico em nosso município?</t>
+  </si>
+  <si>
+    <t>10332</t>
+  </si>
+  <si>
+    <t>Esiquiel Franco, Joéliton Leal, Michel Batata, Thauana Padilha</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10332/requerimento_050-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores Thauana Padilha, Joéliton Leal, Michel Batata e Esiquiel Franco que este subscrevem, no uso de suas atribuições legais e na forma regimental, requererem o envio de expediente ao Chefe do Poder Executivo Municipal para que, por meio da Secretaria Municipal competente, sejam prestadas as seguintes informações:_x000D_
+_x000D_
+_x000D_
+1 - Existe estudo ou planejamento em andamento visando à ampliação da equipe do setor de sinalização viária do município?_x000D_
+_x000D_
+2 - Há viabilidade técnica, operacional e orçamentária para a criação de nova frente de trabalho no setor de sinalização, possibilitando a formação de uma segunda equipe com atuação simultânea em diferentes pontos do município?_x000D_
+_x000D_
+3 - Em caso positivo, qual o cronograma previsto para implementação? Em caso negativo, quais os impedimentos técnicos e/ou orçamentários existentes?</t>
+  </si>
+  <si>
+    <t>10335</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10335/requerimento_051-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Laco, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sérgio Claudino para que analise o anteprojeto de lei anexo, que “Institui a assistência espiritual através da capelania, em instituições no Município de Fazenda Rio Grande e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>10346</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10346/requerimento_052-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo subscreve, no uso de suas atribuições legais e regimentais, vêm, respeitosamente, à presença de Vossa Excelência, requerer que seja formalizado e encaminhado ao Departamento de Controle Interno do Município de Fazenda Rio Grande pedido para fornecimento dos seguintes documentos:_x000D_
+●	Cópia da Ata de Aprovação da Aplicação de Recursos referente ao contrato firmado entre o Município de Fazenda Rio Grande e a empresa AGP, decorrente do Processo Licitatório nº 675890/2025;_x000D_
+_x000D_
+●	Cópia da Ata de Aprovação da Aplicação de Recursos referente ao exercício financeiro de 2024, relacionada ao referido processo licitatório e respectivo contrato;_x000D_
+_x000D_
+●	Cópia da Ata de Aprovação da Aplicação de Recursos referente ao exercício financeiro de 2025, igualmente vinculada ao Processo Licitatório nº 675890/2025 e ao contrato celebrado com a empresa AGP;_x000D_
+_x000D_
+Requer-se, ainda, que os documentos solicitados sejam encaminhados a esta Casa de Leis no prazo legal, em meio físico ou digital, para aná</t>
+  </si>
+  <si>
+    <t>10331</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10331/requerimento_053-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a realização de estudo técnico e a posterior implantação de sinalização horizontal e vertical, bem como a instalação de redutores de velocidade (lombadas ou outros dispositivos adequados) nas seguintes vias públicas:_x000D_
+•	Rua Getúlio Vargas;_x000D_
+•	Rua Ariano Suassuna;_x000D_
+•	Rua Lygia Fagundes Telles;_x000D_
+•	Rua Manuel Bandeira.</t>
+  </si>
+  <si>
+    <t>10343</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10343/requerimento_054-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal e à Faztrans, solicitando informações técnicas e providências quanto à possibilidade de adequação da circulação viária na Rua Francisco Claudino dos Santos, no trecho entre a Rua Ephigênio Pereira da Cruz e Av. Carlos Eduardo Nichele, dividindo o perímetro em três faixas de circulação, duas faixas exclusivas para conversão à esquerda e uma faixa exclusiva para conversão à direita.</t>
+  </si>
+  <si>
+    <t>10341</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10341/requerimento_055-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Sr. Luiz Sergio Claudino para que analise o anteprojeto de lei em anexo, o qual institui diretrizes para a utilização de recursos de acessibilidade sensorial e pedagógica destinados a estudantes da educação inclusiva na rede municipal de ensino de Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10340</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10340/requerimento_056-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, e à empresa Arteris Planalto Sul, para que informem à esta Casa de Leis, qual é a área limítrofe de domínio da concessão nas laterais da Rodovia Régis Bitencourt no trecho urbano do Município de Fazenda Rio Grande/PR. Informem ainda, qual o motivo da interdição da passarela localizada na trincheira da rua César Carelli e o prazo para a sua liberação. Por fim, informem se a manutenção da passarela, das calçadas e da pista de caminhada está sob a responsabilidade da Arteris Planalto Sul ou da Prefeitura Municipal de Fazenda Rio Grande/PR.</t>
+  </si>
+  <si>
+    <t>10349</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10349/requerimento_057-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro José Carlos que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por intermédio da Secretaria Municipal de Saúde, sejam encaminhadas as seguintes informações referentes exclusivamente aos moradores de Fazenda Rio Grande, acerca dos procedimentos cirúrgicos realizados no hospital municipal:_x000D_
+1.	Relação completa de todos os procedimentos cirúrgicos realizados no último quadrimestre;_x000D_
+2.	Quantitativo mensal discriminado por tipo de cirurgia;_x000D_
+3.	Informação sobre eventuais cirurgias eletivas e de urgência/emergência realizadas no período;</t>
+  </si>
+  <si>
+    <t>10350</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10350/requerimento_058-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, juntamente da Arteris, realize um estudo para a troca da ponte de madeira por uma com estrutura metálica, na Rua Canário próximo ao CMEI Eronildes Camargo – Bairro Gralha Azul.</t>
+  </si>
+  <si>
+    <t>10381</t>
+  </si>
+  <si>
+    <t>Déia Teodoro, Esiquiel Franco, Gilmar José Petry, Joéliton Leal, Maciél, Michel Batata, Professor Léo, Prof. Fabiano Fubá, Thauana Padilha</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10381/requerimento_059-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições legais e regimentais, bem como, com fundamento nos princípios da LEGALIDADE, IMPESSOALIDADE, MORALIDADE na Administração Pública, submetem ao Plenário o seguinte_x000D_
+_x000D_
+_x000D_
+REQUERIMENTO DE INSTITUIÇÃO DE COMISSÃO ESPECIAL DE INQUÉRITO - CEI_x000D_
+_x000D_
+_x000D_
+Requer nos termos do que dispõe o capítulo III do Regimento Interno, que seja instituída uma COMISSÃO ESPECIAL DE INQUÉRITO – CEI, com poderes de investigação próprios das autoridades judiciais, a fim de apurar os seguintes fatos determinados:_x000D_
+_x000D_
+1.	DESVIO DE FUNÇÃO NA ÁREA DE CARDIOLOGIA CLÍNICA E DEMAIS ESPECIALIDADES NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE; _x000D_
+_x000D_
+2.	SUPOSTO ILÍCITO ÉTICO DE MÉDICO SERVIDOR MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>10382</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10382/requerimento_060-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições legais e regimentais, bem como, com fundamento nos princípios da LEGALIDADE, IMPESSOALIDADE, MORALIDADE na Administração Pública, submetem ao Plenário o seguinte_x000D_
+_x000D_
+_x000D_
+REQUERIMENTO DE INSTITUIÇÃO DE COMISSÃO ESPECIAL DE INQUÉRITO - CEI_x000D_
+_x000D_
+_x000D_
+Requer nos termos do que dispõe o capítulo III do Regimento Interno, que seja instituída uma COMISSÃO ESPECIAL DE INQUÉRITO – CEI, com poderes de investigação próprios das autoridades judiciais, a fim de apurar os seguintes fatos determinados:_x000D_
+_x000D_
+1.	SUPOSTO PARTO DESASSISTIDO;_x000D_
+_x000D_
+2.	A REGULARIDADE DA APLICAÇÃO DE RECURSOS DO FUNDO NACIONAL DE SAÚDE, E, RECURSOS PRÓPRIOS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>10373</t>
+  </si>
+  <si>
+    <t>Déia Teodoro, Esiquiel Franco, Gilmar José Petry, Joéliton Leal, Michel Batata, Professor Léo, Prof. Fabiano Fubá, Thauana Padilha</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10373/requerimento_061-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que estes subscrevem na forma regimental, solicitam o envio de expediente ao Poder Executivo Municipal, solicitando a realização de estudo de viabilidade orçamentária, financeira e impacto fiscal visando á adequação da estrutura remuneratória dos Auditores Fiscais de Tributos Municipais. _x000D_
+A presente solicitação fundamenta-se na Nota Técnica referente ao Processo Administrativo nº 77201/2025, que trata da reestruturação da carreira de Auditor Fiscal no Município de Fazenda Rio Grande, considerando: _x000D_
+A Reforma Tributária Nacional (Emenda Constitucional nº 132/2023) e seus impactos na administração tributária municipal; _x000D_
+O disposto no art. 37, inciso XXII, da Constituição Federal, que reconhece a Administração Tributária como função essencial ao funcionamento do Estado; _x000D_
+A Recomendação Administrativa nº 01/2025 do Ministério Público de Contas do Estado do Paraná (MPC/PR), que alerta sobre a necessidade de coerência entre atribuições constitucionais e estrutura remuneratória</t>
+  </si>
+  <si>
+    <t>10361</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10361/requerimento_062-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, juntamente da Secretaria Municipal de Obras, para que realize um estudo técnico destinado a possibilidade da ligação viária entre as entre a Rua Rio Itaqui e a Rua Santa Felicidade - bairro Iguaçu, e realize a manutenção das manilhas no córrego localizado na referida localidade.</t>
+  </si>
+  <si>
+    <t>10363</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10363/requerimento_063-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Deputado Federal Paulo Litro, requerendo a destinação de recursos financeiros, por meio de emenda parlamentar, para o Município, com as seguintes finalidades:_x000D_
+1.	Verba para a revitalização e implantação de playground na Praça do Santarém, proporcionando um espaço adequado, seguro e estruturado para lazer e convivência das crianças e famílias da comunidade;_x000D_
+2.	Verba para investimentos na área da saúde, visando o fortalecimento dos atendimentos na rede pública municipal, aquisição de equipamentos, custeio de serviços e melhoria da infraestrutura das unidades de saúde.</t>
+  </si>
+  <si>
+    <t>10359</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10359/requerimento_064-2026_vera._thauana_padilha.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA THAUANA PADILHA que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado uma campanha ampla e permanente em sites, cartilhas, cartazes e veículos de informações municipais sobre datas, horários e protocolos de aplicação da Vacina BCG. (Bacilo de Calmette-Guérin) em Todas as Unidades Básicas de Saúde.</t>
+  </si>
+  <si>
+    <t>10354</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10354/requerimento_065-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo de viabilidade técnica junto aos órgãos competentes, que sejam prestadas informações detalhadas e atualizadas sobre o cronograma e o andamento da sinalização viária (vertical e horizontal) em todo o território municipal, respondendo especificamente aos seguintes pontos:_x000D_
+_x000D_
+1.	Projetos de Melhoria: Existe algum projeto ou plano de intervenção em andamento para a revitalização da sinalização das vias principais e secundárias do município?_x000D_
+2.	Cronograma de Execução: Qual o prazo estimado para a implantação de novas placas de sinalização e pintura de faixas de pedestres nos pontos identificados como críticos?_x000D_
+3.	Dados de Segurança: Há um estudo técnico correlacionando a atual ineficiência da sinalização com o índice de acidentes registrados recentemente na cidade?</t>
+  </si>
+  <si>
+    <t>10357</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10357/requerimento_066-2026_varias_vereadoras.pdf</t>
+  </si>
+  <si>
+    <t>As VEREADORAS THAUANA PADILHA e DEIA TEODORO que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal da Mulher seja realizado estudo técnico para implementação de programas permanentes de formação e conscientização voltados ao público masculino sobre prevenção e enfrentamento à violência doméstica e familiar contra a mulher, no âmbito do município._x000D_
+É imprescindível reconhecer que muitos casos de violência doméstica têm origem em construções culturais que reforçam a ideia de posse, controle e dominação sobre a mulher. Portanto, torna-se essencial que o poder público promova espaços de diálogo e formação voltados aos homens, abordando temas como:_x000D_
+	•	responsabilidade afetiva e emocional;_x000D_
+	•	masculinidades e resolução pacífica de conflitos;_x000D_
+	•	consequências jurídicas da violência doméstica;</t>
+  </si>
+  <si>
+    <t>10380</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10380/requerimento_067-2026_ver._professor_fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sérgio Claudino, para que sejam realizados estudos técnicos sobre a possibilidade de adequação do piso salarial das categorias profissionais contempladas no Projeto de Lei nº 2531/2021, recentemente aprovado na Câmara dos Deputados que seguirá para apreciação do Senado Federal.</t>
+  </si>
+  <si>
+    <t>10355</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10355/requerimento_068-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro José Carlos, no uso de suas atribuições regimentais, requer que seja enviado expediente ao Chefe do Poder Executivo para que, por intermédio das Secretarias Municipais de Saúde, e de Finanças, sejam prestadas informações detalhadas acerca da nota fiscal paga no 3º quadrimestre à empresa AGP, solicitando os seguintes esclarecimentos e documentos:_x000D_
+1.	Informar a data exata em que os serviços foram efetivamente prestados, referentes à nota paga no 3º quadrimestre._x000D_
+2.	Encaminhar relação detalhada dos procedimentos realizados, devendo, para resguardar o sigilo e a proteção dos pacientes, constar apenas as iniciais ou abreviaturas dos nomes._x000D_
+3.	Informar os nomes completos dos servidores/profissionais da AGP4 que prestaram os serviços relacionados à referida nota._x000D_
+4.	Encaminhar cópia do contrato de trabalho ou vínculo formal da AGP4 com os profissionais que executaram os serviços._x000D_
+5.	Informar e comprovar a formação profissional dos servidores/profissionais da AGP4 que atu</t>
+  </si>
+  <si>
+    <t>10366</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10366/requerimento_069-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações detalhadas se há previsão de reativação ou retirada dos postes de iluminação pública do tipo ornamental (estilo colonial/republicano) instalados na Rua João Gregório Barbosa, no bairro Pioneiros.</t>
+  </si>
+  <si>
+    <t>10374</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10374/requerimento_070-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, informe a esta Casa de Leis em fase se encontra o processo para atendimento de crianças com Transtorno do Espectro Autista (TEA), e também:_x000D_
+_x000D_
+1.	Qual órgão ou departamento ficou responsável pela avaliação da matéria;_x000D_
+2.	Se foi instaurado procedimento administrativo, estudo técnico ou grupo de trabalho para avaliar a possibilidade de formalização de parcerias entre o Município e clínicas particulares ou instituições especializadas no atendimento de crianças com Transtorno do Espectro Autista (TEA), informando o número do processo administrativo, caso existente;_x000D_
+3.	Quais providências administrativas já foram adotadas pelo Poder Executivo em decorrência do referido requerimento;_x000D_
+4.	Se o Município possui levantamento atualizado da demanda por atendimento especializado de crianças diagnosticadas com TEA, informando, se poss</t>
+  </si>
+  <si>
+    <t>10368</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10368/requerimento_071-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho que este subscreve, na forma regimental, requer ao Chefe do Poder Executivo Municipal que, através da Secretaria competente, informe:_x000D_
+1.	Qual é a atual situação dos candidatos aprovados no último Concurso Público Municipal para os cargos de:_x000D_
+o	Engenheiro;_x000D_
+o	Professor 20 horas;_x000D_
+o	Professor 40 horas._x000D_
+o	Psicólogo_x000D_
+o	Documentador Escolar_x000D_
+2.	Informar, se o referido concurso se encontra vigente, qual a data de homologação, o prazo final de validade, se houve prorrogação do certame, quantos candidatos já foram nomeados e quantos ainda aguardam convocação?_x000D_
+3.	Há previsão de chamamento dos candidatos aprovados para os referidos cargos?_x000D_
+Em caso positivo, informar o cronograma estimado para convocação._x000D_
+4.	Existe estudo técnico, planejamento ou previsão para a realização de novo Concurso Público no Município?_x000D_
+Caso haja previsão, informar para quais cargos/áreas e a estimativa de publicação de edital._x000D_
+5.	Qual é o atual índice de comprometimento da Receita Corrente Líq</t>
+  </si>
+  <si>
+    <t>10371</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10371/requerimento_072-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a possibilidade de realização de limpeza com hidro jato nas redes de drenagem e galerias pluviais localizadas nas Ruas Itajaí, Pernambuco e Paraná.</t>
+  </si>
+  <si>
+    <t>10378</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10378/requerimento_073-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença de Vossa Excelência, requerer, que seja expedido ofício ao Poder Executivo Municipal, solicitando as seguintes informações referentes à empresa AGP LTDA, que prestou serviços ao Município de Fazenda Rio Grande:_x000D_
+• Quantos funcionários foram contratados pela empresa AGP LTDA e prestaram serviços ao Município de Fazenda Rio Grande, especificando a quantidade total;_x000D_
+• Relação nominal dos profissionais que atuaram no município por intermédio da empresa;_x000D_
+• Formação acadêmica e qualificações profissionais de cada um dos colaboradores vinculados à empresa;_x000D_
+• Funções ou cargos exercidos por esses profissionais durante a prestação de serviços;_x000D_
+• Período de atuação de cada profissional, informando as datas de início e término das atividades;_x000D_
+• Valor pago pelo Município à empresa AGP LTDA referente aos serviços prestados, discriminado por período;_x000D_
+• Valor da remuneração individual dos p</t>
+  </si>
+  <si>
+    <t>10393</t>
+  </si>
+  <si>
+    <t>Maciél, Caio Szadkoski, Déia Teodoro, Enfermeiro Zé Carlos, Esiquiel Franco, Fernandinho, Gilmar José Petry, Joéliton Leal, Laco, Michel Batata, Professor Léo, Prof. Fabiano Fubá, Thauana Padilha</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10393/requerimento_074-2026_todos_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores estes subscrevem, ao cumprimentá-los cordialmente, por meio deste, no uso das atribuições que lhes são conferidas, solicitam a presença de representantes técnicos e diretivos desta Companhia de Saneamento do Paraná (SANEPAR) para uma reunião de caráter urgente junto a esta Câmara Municipal._x000D_
+O objetivo deste requerimento é obter esclarecimentos detalhados e a apresentação formal de projetos destinados ao aumento da rede de esgoto de saneamento básico no município de Fazenda Rio Grande._x000D_
+É notório que o município de Fazenda Rio Grande tem experimentado um crescimento demográfico e urbano acelerado nos últimos anos. No entanto, o acompanhamento da infraestrutura de saneamento não tem ocorrido na mesma proporção.</t>
+  </si>
+  <si>
+    <t>10398</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10398/requerimento_075-2026_ver._prof._fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sergio Claudino para que analise o anteprojeto de lei em anexo que “Cria o Centro de Convivência e Centro-Dia para Pessoas com Deficiência na fase adulta, no Município de Fazenda Rio Grande e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>10415</t>
+  </si>
+  <si>
+    <t>Fernandinho, Joéliton Leal</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10415/requerimento_076-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores Joéliton Leal e Fernandinho, que este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a possibilidade de realização de um evento esportivo de corrida de rua entre os parques do município, denominado “Corrida entre Parques”, com percurso interligando o Parque Verde ao Parque Multi-Eventos, no Município de Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10400</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10400/requerimento_077-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sérgio Claudino para que analise o anteprojeto de lei anexo, que “Institui o Ponto de apoio aos Motoboys no Município de Fazenda Rio Grande e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>10390</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10390/requerimento_078-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que determine ao setor competente a realização de um estudo de viabilidade técnica para a implantação de uma travessia elevada na Avenida Carlos Eduardo Nichele, no trecho compreendido entre a trincheira da Rua César Carelli e o antigo terminal rodoviário.</t>
+  </si>
+  <si>
+    <t>10392</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10392/requerimento_079-2026_vera._thauana_padilha.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA THAUANA PADILHA, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Saúde, sejam fornecidas as seguintes informações sobre o Mapeamento de Endometriose:_x000D_
+Existe hoje no município um protocolo para mapeamento de Endometriose conforme recomendação da PORTARIA Nº 879, DE 12 DE JULHO DE 2016 Art. 3°_x000D_
+Em caso afirmativo quais são os dados quantitativos de 2024/2025?_x000D_
+Sabendo que são necessários exames como:_x000D_
+a)	Ultrassonografia Vaginal_x000D_
+b)	Ressonância magnética _x000D_
+c)	Laparoscopia_x000D_
+Qual é a cota que o município destina exclusivamente a essas pacientes através do COMESP.</t>
+  </si>
+  <si>
+    <t>10401</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10401/requerimento_080-2026_varias_vereadoras.pdf</t>
+  </si>
+  <si>
+    <t>As Vereadoras Déia Teodoro e Thauna Padilha que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria Municipal competente, informações sobre o atendimento oferecido às mulheres vítimas de violência no município de Fazenda Rio Grande._x000D_
+_x000D_
+Diante disso, solicita-se que sejam prestadas as seguintes informações:_x000D_
+_x000D_
+1.O município dispõe atualmente de atendimento psicológico e acompanhamento de assistência Social específico para mulheres vítimas de violência?_x000D_
+_x000D_
+2.Em caso positivo, em quais locais esses atendimentos são realizados e como as mulheres podem ter acesso a esse serviço?_x000D_
+_x000D_
+3.Caso o município não disponha desses atendimentos de forma específica, existe algum projeto, planejamento ou previsão para implantação de acompanhamento psicológico e social para as mulheres vítimas de agressão?_x000D_
+_x000D_
+4.Havendo previsão, qual o prazo estimado para implantação desses serviços?</t>
+  </si>
+  <si>
+    <t>10410</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10410/requerimento_081-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores abaixo assinados, no uso de suas atribuições legais e regimentais, com fundamento no art. 31 da Constituição Federal, na Lei Orgânica do Município de Fazenda Rio Grande, bem como nos arts. 89, 90, 91, 92 e seguintes da Resolução nº 027/2023 (Regimento Interno da Câmara Municipal), requerem a criação de COMISSÃO ESPECIAL DE INQUÉRITO – CEI, destinada à apuração de fato determinado de relevante interesse público municipal, nos termos que seguem. _x000D_
+1. FATO DETERMINADO_x000D_
+Apuração da legalidade, regularidade administrativa, contratual e financeira das contratações realizadas pelo Município de Fazenda Rio Grande com a empresa AGP SAÚDE LTDA, inscrita no CNPJ nº 42.686.331/0001-77, destinadas à prestação de serviços de testagem domiciliar de doenças pré-existentes com levantamento e análise estatística na área da saúde, mediante realização de exames sanguíneos, de urina e físicos, consistente na análise específica dos procedimentos administrativos que resultaram nas Inexigibili....</t>
+  </si>
+  <si>
+    <t>10407</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10407/requerimento_082-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando à análise técnica e operacional para a implantação da rede de esgoto no Residencial Madrid, localizado no bairro Jardim Veneza.</t>
+  </si>
+  <si>
+    <t>10396</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10396/requerimento_083-2026_ver._gilmar_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, informe a esta Casa de Leis sobre a viabilidade técnica, administrativa e econômica para implementação de uma Feira Municipal semanal, fixa ou itinerante, destinada à comercialização de produtos agrícolas, artesanais e alimentícios produzidos no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>10402</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10402/requerimento_084-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, requer o envio de expediente a Secretaria municipal competente, solicitando que seja realizado um estudo para o recapeamento das ruas Rio Tietê, Rio Cerne ambas no Bairro Iguaçu e na rua Santa Mônica no Bairro Santa Terezinha. O presente requerimento tem como objetivo avaliar a necessidade de melhorias nessas vias, contemplando, manutenção da pavimentação, melhorias na sinalização visando proporcionar mais segurança, mobilidade e qualidade de vida aos moradores da região.</t>
+  </si>
+  <si>
+    <t>10404</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10404/requerimento_085-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho, que este subscreve, na forma regimental, requer ao chefe do poder executivo municipal que seja expedido ofício ao Deputado Estadual Alisson Wandscheer e ao Deputado Federal Toninho Wandscheer, solicitando a destinação de um caminhão varredor mecanizado para o município de fazenda rio grande, a fim de atender as demandas relacionadas aos serviços de limpeza urbana.</t>
+  </si>
+  <si>
+    <t>10406</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10406/requerimento_086-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro José Carlos que este subscreve, na forma regimental, requer o envio de expediente ao Diretor de Meio Ambiente e Ação Social da Companhia de Saneamento do Paraná – Sanepar, para que seja realizado estudo técnico de viabilidade para a expansão do Projeto “Jardins de Água e Mel” para além do Parque Verde, contemplando também as escolas municipais de Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10438</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10438/requerimento_087-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando um estudo técnico para identificar os pontos que necessitam de revitalização asfáltica (calçadas, recape, drenagem) nas ruas Rio Madeira, rua Nelson Claudino dos Santos e rua Rio Ivaí, bairro Iguaçu.</t>
+  </si>
+  <si>
+    <t>10440</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10440/requerimento_088-2026_ver._professor_leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo através da Secretaria Municipal competente, para que aprecie o ANTEPROJETO DE LEI que “Institui a Campanha Alerta Mulher de prevenção a doenças e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>10444</t>
+  </si>
+  <si>
+    <t>Déia Teodoro, Gilmar José Petry, Joéliton Leal, Maciél, Michel Batata, Professor Léo, Prof. Fabiano Fubá, Thauana Padilha</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10444/requerimento_089-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que subscrevem na forma regimental, requer o envio de expediente a Secretaria municipal competente, solicitando a disponibilização de guardas ou agentes de segurança nas Unidades de Saúde Municipais do Município de Fazenda Rio Grande. A presença dos guardas ou agentes de segurança nas unidades de saúde contribuirá significativamente para prevenir situações de risco, manter a ordem, proteger os profissionais da saúde e garantir maior tranquilidade aos pacientes e seus acompanhantes.</t>
+  </si>
+  <si>
+    <t>10436</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10436/requerimento_090-2026_ver._prof._fabiano.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, seja encaminhado à Secretaria Municipal de Saúde, solicitando informações referentes ao Programa “Bons Olhos Paraná”, do Governo do Estado, nos seguintes termos:_x000D_
+•	O município de Fazenda Rio Grande aderiu ao Programa “Bons Olhos Paraná”, do Governo do Estado?_x000D_
+•	Em caso positivo, há atendimentos previstos?_x000D_
+•	Em caso negativo, há previsão ou interesse na adesão ao referido programa?</t>
+  </si>
+  <si>
+    <t>10419</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10419/requerimento_091-2026_vera._thauana_padilha.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA THAUANA PADILHA, que este subscreve, nos usos das suas atribuições legais e na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja fornecido as seguintes informações sobre a aquisição de dietas especiais / Fórmulas adulto e infantil:_x000D_
+Existe um processo licitatório em andamento para a compra desses itens?_x000D_
+Quais são os dados quantitativos de compra?_x000D_
+Existindo o processo qual é a fase de tramitação que ele se encontra?_x000D_
+Qual a previsão de entrega desses itens ao município E o repasse para a população que faz o uso dessas dietas?</t>
+  </si>
+  <si>
+    <t>10442</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10442/requerimento_093-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador FERNANDINHO que este subscreve, na forma regimental, solicita envio  ao Chefe do Poder Executivo Municipal, a análise do Anteprojeto de Lei em anexo, na qual Institui no âmbito do Município de Fazenda Rio Grande, o Programa “Prefeitura nos Bairros”, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10421</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10421/requerimento_094-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Caio Szadkoski, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sérgio Claudino, para que analise o anteprojeto de lei complementar anexo, que “Concede remissão de créditos tributários incidentes sobre glebas alcançadas por Regularização Fundiária Urbana – REURB, dispõe sobre o cancelamento de lançamentos tributários anteriores à individualização registral das unidades imobiliárias, nos termos da Lei Federal nº 13.465/2017, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>10431</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10431/requerimento_095-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Municipal, bem como à Secretaria Municipal competente, requerendo informações acerca da manutenção da Estrada da Samambaia, especialmente no que se refere à existência de cronograma de serviços e planejamento de melhorias para a referida via._x000D_
+Dessa forma, requer-se:_x000D_
+1.	Informações sobre a existência de cronograma de manutenção periódica da Estrada da Samambaia;_x000D_
+2.	Caso exista, que seja encaminhada cópia do cronograma, com a indicação das datas previstas para execução dos serviços;_x000D_
+3.	Caso não exista, que sejam informadas quais medidas estão sendo adotadas pelo Poder Executivo para garantir a conservação e trafegabilidade da via;</t>
+  </si>
+  <si>
+    <t>10428</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10428/requerimento_096-2026_ver._gilmar_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente informe à esta Casa de Leis, se o terreno localizado Rua Guarapuava (entre as Ruas Toledo e Castro) pertence a Prefeitura Municipal de Fazenda Rio Grande. Em caso afirmativo, informe sobre a possibilidade da implantação de uma horta comunitária no referido local.</t>
+  </si>
+  <si>
+    <t>10429</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10429/requerimento_097-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que determine ao setor competente a realização de um estudo de viabilidade técnica para a implantação de uma travessia elevada na Rua Jatobá. O presente Requerimento tem por objetivo garantir a segurança e a integridade física de centenas de crianças e adolescentes que transitam diariamente pela Rua Jatobá, especificamente nas proximidades do número 911, onde está localizado o Colégio Estadual Cívico-Militar João Hoinatz.</t>
+  </si>
+  <si>
+    <t>10432</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10432/requerimento_098-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro José Carlos, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, para que, por meio da Secretaria competente, sejam prestadas informações acerca do cronograma para o início das obras na Rua Lucinir Franco da Rocha.</t>
+  </si>
+  <si>
+    <t>10434</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10434/requerimento_099-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, requer o envio de expediente à AMEP (Agência de Assuntos Metropolitanos do Paraná) e à empresa Leblon Transportes, solicitando a realização de estudo de viabilidade técnica e operacional para a implantação de uma linha de transporte coletivo que atenda o Residencial Vó Adahir, localizado na Avenida Portugal, no bairro Gralha Azul.</t>
+  </si>
+  <si>
+    <t>10439</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10439/requerimento_100-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria Municipal competente solicitando estudo de viabilidade para a construção de calçadas na rua Rio Paraná, aos fundos do Colégio Estadual Dr. Bayard Osna, em frente à igreja Congregação Cristã no Brasil, no bairro Iguaçu I.</t>
+  </si>
+  <si>
+    <t>10450</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10450/requerimento_101-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a possibilidade de realização de estudo técnico e a adoção de providências quanto à possibilidade de inibir o estacionamento de veículos na área pavimentada interna, ao lado da arquibancada do campo municipal, no Parque Multi Eventos.</t>
+  </si>
+  <si>
+    <t>10453</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10453/requerimento_102-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que, através da Secretaria competente, informe a esta Casa de Leis qual é o atual estágio de andamento das obras de pavimentação asfáltica, por meio do sistema de reciclagem, na Rua Nogueira, localizada no Bairro Eucaliptos, neste Município. Esclarecendo, ainda, em qual fase se encontra o respectivo projeto, bem como eventual cronograma previsto para sua execução ou conclusão, incluindo, também, informações acerca da previsão de revitalização completa da referida via, com a implantação ou recuperação de calçadas e a execução de sinalização horizontal e vertical, visando garantir melhores condições de segurança e mobilidade aos usuários.</t>
+  </si>
+  <si>
+    <t>10452</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10452/requerimento_103-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que este subscreve, no uso de suas atribuições legais e na forma regimental, requererem ao Poder Executivo Municipal a revisão do valor do Vale-Refeição concedido mensalmente aos servidores públicos municipais, benefício instituído pela Lei Municipal nº 184/2019, com o objetivo de adequar o valor atualmente praticado à realidade econômica vigente e ao significativo aumento do custo de vida._x000D_
+A medida visa assegurar melhores condições de alimentação aos servidores públicos municipais, contribuindo para a preservação de seu poder de compra e para a valorização daqueles que desempenham atividades essenciais à manutenção e ao funcionamento da Administração Pública._x000D_
+Diante disso, propõe-se a atualização do valor do Vale-Refeição para o equivalente a 8 (oito) UFM’s no valor R$ 1.106,96, de modo a tornar o benefício mais compatível com a realidade econômica atual._x000D_
+Informe ainda sobre a possibilidade da transformação do Vale Refeição em Vale Alimentação.</t>
+  </si>
+  <si>
+    <t>10454</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10454/requerimento_104-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco que o presente subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer que seja encaminhado expediente ao Chefe do Poder Executivo Municipal, bem como à Secretaria competente (Trânsito/Urbanismo), solicitando fiscalização e providências quanto à reserva irregular de vagas em via pública por parte de comerciantes e moradores. Tal prática é considerada irregular e infringe o disposto no Artigo 246 do Código de Trânsito Brasileiro (CTB). Diante disso, questiona-se:_x000D_
+1.	Há previsão para a realização de fiscalização nos locais onde existem denúncias de reserva irregular de vagas em via pública? _x000D_
+2.	Quais medidas estão sendo adotadas para a retirada de obstáculos colocados irregularmente nesses espaços? _x000D_
+3.	Quais são as providências e penalidades aplicadas aos responsáveis por essa prática irregular? _x000D_
+4.	Existe ação de orientação ou campanha informativa direcionada aos comerciantes quanto à proibição da reserva de vagas públicas sem autorização</t>
+  </si>
+  <si>
+    <t>10467</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10467/requerimento_105-2026_ver._prof._fabiano.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Planejamento Urbano, sejam fornecidas informações sobre a viabilização de equipamentos de exercícios físicos para a Praça Pública na esquina da Rua Caxias do Sul com a Rua Natal, no Bairro Estados, nos seguintes termos:_x000D_
+1.	Considerando a relevância da prática esportiva para a saúde pública, existe estudo de viabilidade para a instalação de uma "Academia ao Ar Livre" neste local específico? _x000D_
+2.	Quais são as etapas necessárias para que o Poder Público contemple esta praça com equipamentos que promovam o bem-estar e a integração dos moradores da região? _x000D_
+3.	Há dotação orçamentária ou parcerias previstas para a expansão desses equipamentos de lazer no Bairro Estados ainda no decorrer deste ano?</t>
+  </si>
+  <si>
+    <t>10469</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10469/requerimento_106-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, solicitando, com a máxima urgência, que a Secretaria Municipal competente realize avaliação de viabilidade técnica e operacional para a execução de obras de calçamento nos seguintes pontos:_x000D_
+•	Avenida Girassol com a Rua Tapia; _x000D_
+•	Rua Flamboiã, nas proximidades do CMEI, com a Rua Pau Brasil. _x000D_
+Destaca-se que os referidos trechos possuem intensa circulação de pedestres e veículos, por estarem localizados próximos a ponto de ônibus, empresas e ao Mercado Recanto, configurando-se como vias de grande relevância para a mobilidade urbana. Ressalta-se, ainda, que seguem em anexo imagens dos locais, evidenciando a atual situação e a necessidade urgente de intervenção do Poder Público.</t>
+  </si>
+  <si>
+    <t>10455</t>
+  </si>
+  <si>
+    <t>Déia Teodoro, Maciél, Professor Léo</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10455/requerimento_107-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores  Maciél, Déia Teodoro e Professor Léo que este subscrevem, nos termos regimentais, requerem o envio de expediente ao Chefe do Poder Executivo Municipal, Sr. Luiz Sergio Claudino, para que analise o ANTEPROJETO DE LEI, que “SÚMULA: Dispõe sobre a criação e implantação de Ecopontos no Município de Fazenda Rio Grande, destinados ao recebimento e à destinação adequada de resíduos sólidos recicláveis, entulhos e materiais inservíveis, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>10457</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10457/requerimento_108-2026_vera._thauana_padilha.pdf</t>
+  </si>
+  <si>
+    <t>A VEREADORA THAUANA PADILHA, que este subscreve, nos usos das suas atribuições legais e na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizada manutenção e possível troca dos equipamentos de ginástica ao ar livre (academia popular) da praça localizada na rua Mandirituba, esquina com a rua Jaguariaíva, ao lado da Escola Municipal Joaquim Katsuki Matsumoto, no bairro Estados.</t>
+  </si>
+  <si>
+    <t>10463</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10463/requerimento_109-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer que seja formalizado e encaminhado ao órgão competente do Poder Executivo Municipal o presente pedido de informações acerca da liberação de funcionamento da madeireira Extrado San Indústria de Madeireira Ltda, situada na Rua Francisco da Conceição Machado, nº 455.Solicita-se, de forma objetiva:_x000D_
+1.	Informar se a serraria possui alvará de funcionamento e licença ambiental vigentes; _x000D_
+2.	Informar quais os horários autorizados para funcionamento; _x000D_
+3.	Informar se houve fiscalização recente e eventuais providências adotadas.</t>
+  </si>
+  <si>
+    <t>10460</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10460/requerimento_110-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a realização de estudo técnico e análise de viabilidade para execução de recapeamento asfáltico nas vias que necessitam de melhorias no bairro Jardim Veneza.</t>
+  </si>
+  <si>
+    <t>10471</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10471/requerimento_111-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho, que este subscreve, na forma regimental, requer ao Chefe do Poder Executivo Municipal que sejam prestadas informações acerca do andamento do processo de regularização fundiária da Vila União, especificamente na planta que contempla as ruas Rio Mascate, Rio Paranaíba, Rio Guarani e Rio Tejo, localizadas no bairro Iguaçu II._x000D_
+_x000D_
+Requer ainda que sejam esclarecidos os seguintes pontos:_x000D_
+_x000D_
+•	Qual o estágio atual do processo de regularização fundiária da referida localidade?_x000D_
+•	Quais eventuais pendências ainda impedem a conclusão do processo?_x000D_
+•	Qual o cronograma previsto pela Administração Municipal para a finalização da regularização dos lotes?</t>
+  </si>
+  <si>
+    <t>10465</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10465/requerimento_112-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro José Carlos, que adiante subscreve, no uso de suas atribuições legais e regimentais, requer, o envio de expediente ao Deputado Estadual Alisson Wandscheer, solicitando a destinação de emenda parlamentar junto à Secretaria de Estado da Saúde do Paraná, a ser operacionalizada pelo Secretário de Estado da Saúde Beto Preto, com a finalidade de viabilizar a aquisição de mobiliário e equipamentos médicos para o novo Pronto Atendimento Municipal (PAM) deste município._x000D_
+Equipamentos médicos essenciais para sala de emergência:_x000D_
+•	Monitor multiparamétrico (ECG, SpO2, PNI, temperatura); _x000D_
+•	Desfibrilador/cardioversor com monitor; _x000D_
+•	Ventilador pulmonar mecânico; _x000D_
+•	Aspirador cirúrgico elétrico; _x000D_
+•	Bomba de infusão (múltiplas unidades); _x000D_
+•	Oxímetro de pulso portátil; _x000D_
+•	Eletrocardiógrafo; _x000D_
+•	Carro de emergência completo (com gavetas e suporte para desfibrilador); _x000D_
+•	Laringoscópio completo com lâminas; _x000D_
+•	Kit de intubação (tubos, cânulas, guias); _x000D_
+•	Ressuscitador manual (Ambu);</t>
+  </si>
+  <si>
+    <t>10555</t>
+  </si>
+  <si>
+    <t>Caio Szadkoski, Déia Teodoro, Enfermeiro Zé Carlos, Esiquiel Franco, Fernandinho, Gilmar José Petry, Joéliton Leal, Laco, Maciél, Michel Batata, Professor Léo, Prof. Fabiano Fubá</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10555/requerimento_113-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que estes subscrevem, na forma regimental, requerem ao Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias para a instalação de iluminação em LED no Estádio Municipal Pedro Roberto, localizado no Centro Multieventos.</t>
+  </si>
+  <si>
+    <t>10496</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10496/requerimento_114-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>As Vereadora Déia Teodoro e Thauna Padilha que subscrevem na forma regimental, requer o envio de expediente a Secretaria municipal competente, informe a esta Casa de Leis acerca do cumprimento das ações previstas na Lei Municipal n°956 de 10 de maio de 2013, que institui no Município de Fazenda Rio Grande a Semana de Combate à pedofilia, a ser realizado no mês de maio, Dia Nacional de Combate ao abuso e á Exploração Sexual de Crianças e adolescentes._x000D_
+Diante disso, solicita-se as seguintes informações:_x000D_
+1. Se estão previstas ações educativas e de conscientização nas escolas da rede municipal e estadual;_x000D_
+2. Se haverá atividades e orientações nas unidades de saúde;_x000D_
+3.Quais as Secretarias Municipais estarão envolvidas na organização e execução das ações,_x000D_
+4. de que forma será realizada a divulgação das campanhas de conscientização para a população.</t>
+  </si>
+  <si>
+    <t>10497</t>
+  </si>
+  <si>
+    <t>Professor Léo, Déia Teodoro, Thauana Padilha</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10497/requerimento_115-2026_vrios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores Professor Léo, Déia Teodoro e Thauana Padilha que este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo, juntamente da Secretaria Municipal de Esporte, Lazer e Juventude, para que realize um estudo para implantação de um Programa Municipal de Defesa Pessoal para Mulheres, a ser desenvolvido no âmbito das políticas públicas esportivas e sociais do município.</t>
+  </si>
+  <si>
+    <t>10484</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10484/requerimento_116-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Maciél que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que determine ao setor competente que sejam prestadas informações detalhadas acerca da inexistência de pontos de abastecimento de Gás Natural Veicular (GNV) nos postos de combustíveis do Município de Fazenda Rio Grande — PR, esclarecendo, especialmente:_x000D_
+_x000D_
+1. Se há rede de gás natural canalizado disponível no município apta ao abastecimento de GNV;_x000D_
+2. Se existem estudos técnicos, projetos ou tratativas para implantação de postos com GNV na cidade;_x000D_
+3. Se há impedimentos técnicos, legais, ambientais ou urbanísticos que inviabilizem a instalação desse tipo de serviço;_x000D_
+4. Se houve solicitação formal de empresários do setor para implantação de GNV e qual foi o posicionamento do Poder Público;_x000D_
+5. Se há planejamento municipal, em parceria com órgãos estaduais ou concessionárias, visando viabilizar a oferta de GNV à população.</t>
+  </si>
+  <si>
+    <t>10482</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10482/requerimento_117-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Caio Szadkoski, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sérgio Claudino, para que analise o anteprojeto de lei anexo, que “Dispõe sobre a criação do Programa de Incentivo à Denúncia de Infrações Ambientais Urbanas no Município de Fazenda Rio Grande – PR, estabelece recompensa ao denunciante e acrescenta dispositivo à legislação municipal sobre descarte irregular de resíduos sólidos urbanos e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>10500</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10500/requerimento_118-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, solicitando, com a máxima urgência, que a Secretaria Municipal competente realize avaliação de viabilidade técnica e operacional para a revitalização das seguintes vias:_x000D_
+•	Avenida Estados Unidos_x000D_
+•	Avenida Polônia_x000D_
+•	Avenida Islândia_x000D_
+•	Rua El Salvador_x000D_
+As vias mencionadas possuem grande circulação de pedestres e veículos, sendo fundamentais para a mobilidade urbana e o deslocamento diário da população, o que reforça a necessidade de intervenção do Poder Público.</t>
+  </si>
+  <si>
+    <t>10494</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10494/requerimento_119-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício, a Empresa Leblon Transporte de Passageiros e a AMEP (Agência de Assuntos Metropolitanos do Paraná) para que viabilizem o desmembramento do Multilinhas,  realizado aos sábados entre as linhas F12 ( Bairros Iguaçu 1) e F17 ( Eucaliptos 1), diante das recorrentes reclamações dos usuários do transporte coletivo, especialmente quanto ao intervalo elevado entre os ônibus, verificando-se a ocorrência de tempo de espera nos pontos de embarque e desembarque que varia, em média, de 50 minutos a 1 hora. Também, solicito que seja viabilizado o desmembramento do Multilinhas, realizado aos domingos entre as linhas F12 (Bairros Iguaçu 1) e F21 ( Iguaçu 2), visando atender à necessidade de ampliação de linhas de transporte coletivo aos domingos, considerando a crescente demanda de trabalhadores que exercem suas atividades neste dia da semana.</t>
+  </si>
+  <si>
+    <t>10502</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10502/requerimento_120-2026_ver._prof._fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo e para SANEPAR - Companhia de Saneamento do Paraná – reiterando o teor  do Requerimento nº 179/2025 Número do processo 000040310/2025, onde solicita  a realização de vistorias técnico-operacionais na Rua Videira, com a finalidade de identificar possíveis irregularidades no sistema de esgotamento sanitário, especialmente quanto à existência de lançamentos indevidos nas galerias de águas pluviais, e adotar as medidas cabíveis para a devida regularização.</t>
+  </si>
+  <si>
+    <t>10488</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10488/requerimento_121-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro Zé Carlos que este subscreve, na forma regimental, requer o envio de expediente ao Diretor-Presidente da Agência de Assuntos Metropolitanos do Paraná – AMEP, Gilson Santos, para que esta, na qualidade de órgão gestor e fiscalizador do transporte metropolitano, solicite à Associação Metrocard informações detalhadas acerca da viabilidade do benefício de Passe Escolar (Meia-Tarifa) para o Município de Fazenda Rio Grande._x000D_
+REQUER-SE ESPECIFICAMENTE:_x000D_
+1.	Compatibilidade Tecnológica: Informar se o atual sistema de bilhetagem eletrônica e de biometria facial gerido pela Metrocard possui suporte técnico para a criação de uma nova categoria de usuário denominada "Estudante Municipal - Fazenda Rio Grande", com desconto de 50% na tarifa;_x000D_
+2.	Operacionalização de Cotas: Qual a viabilidade de configurar no sistema o limite de até 400 (quatrocentos) passes anuais por estudante, conforme os parâmetros de 200 dias letivos previstos na Lei Federal nº 9.394;_x000D_
+3.	Custos de Emissão: ....</t>
+  </si>
+  <si>
+    <t>10480</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10480/requerimento_122-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando à possibilidade de reforma ou a substituição dos equipamentos da academia ao ar livre, localizada na praça situada na Avenida Portugal, próximo a Escola Social Marista, no bairro Gralha Azul.</t>
+  </si>
+  <si>
+    <t>10492</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10492/requerimento_123-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, para que, através da Secretaria Municipal competente, sejam realizados levantamento técnico, cultural e territorial, bem como estudos administrativos, visando à identificação, catalogação e organização dos espaços religiosos, capelas, igrejas, comunidades de fé e locais de tradição religiosa existentes no Município de Fazenda Rio Grande, especialmente situados em áreas rurais, comunidades tradicionais e regiões de formação histórica do município, com vistas à futura estruturação de um roteiro ou circuito municipal de turismo religioso.</t>
+  </si>
+  <si>
+    <t>10490</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10490/requerimento_124-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o _x000D_
+envio de expediente à empresa Arteris Planalto Sul, solicitando informações sobre a possibilidade de realização de estudo técnico e a adoção de providências quanto à possibilidade de alargamento da pista de caminhada que margeia toda a extensão da Av. Carlos Eduardo Nichele, com a devida sinalização horizontal de divisão de faixas incluindo uma ciclofaixa.</t>
+  </si>
+  <si>
+    <t>10486</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10486/reuqerimento_125-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador Laco, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sérgio Claudino para que analise o anteprojeto de lei anexo, que Institui no Município de Fazenda Rio Grande a homenagem Mulheres que Fazem e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10505</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10505/requerimento_126-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco, que o presente subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença de Vossa Excelência requerer que seja encaminhado expediente ao Poder Executivo Municipal, solicitando a implantação de sinalização horizontal do tipo yellow box no cruzamento da Avenida das Araucárias com as Ruas Copaíba e Castanheira, no Município de Fazenda Rio Grande._x000D_
+Considerando a referida solicitação, requer-se que o Poder Executivo informe:_x000D_
+1.	Existe estudo técnico de tráfego referente ao cruzamento citado? _x000D_
+2.	Existe previsão, no planejamento municipal de trânsito, para melhorias na sinalização desse ponto?</t>
+  </si>
+  <si>
+    <t>10506</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10506/requerimento_127-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal competente, sejam prestadas informações detalhadas e atualizadas acerca do calçamento e da padronização das calçadas na Rua Rio Oiapoque, localizada no Bairro Iguaçu, neste Município, respondendo especificamente aos seguintes pontos:_x000D_
+Situação Atual: Existe levantamento técnico sobre as condições do calçamento (pavimentação e calçadas) da Rua Rio Oiapoque?_x000D_
+Padronização das Calçadas: Há projeto ou planejamento para a construção, adequação ou padronização das calçadas existentes, conforme as normas de acessibilidade vigentes?_x000D_
+Acessibilidade: Quais medidas estão previstas para garantir acessibilidade universal aos pedestres, especialmente pessoas com deficiência, mobilidade reduzida, idosos e crianças?</t>
+  </si>
+  <si>
+    <t>10507</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10507/requerimento_128-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, requer o envio de expediente, a Secretaria Municipal competente, solicitando a implantação de rampa de acessibilidade na Rua Corticeira, em frente à Escola Municipal Professora Anete Franco da Cruz Leal. Ressalta-se que atualmente há rampa de acessibilidade apenas em um dos lados da via, na Rua das Manduiranas, o que obriga os usuários a realizarem deslocamentos inadequados e inseguros para conseguir atravessar a via.</t>
+  </si>
+  <si>
+    <t>10514</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10514/requerimento_129-2026_ver._prof._fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria competente (Obras/Infraestrutura), solicitando vistoria técnica e providências urgentes na Travessa da Rua Rio Padilha em frente a Escola Municipal Santa Fé, tais como:_x000D_
+-Avaliação técnica imediata da área;_x000D_
+-Execução urgente dos reparos estruturais necessários;_x000D_
+-Verificação de possível comprometimento da base e do sistema de drenagem da via;</t>
+  </si>
+  <si>
+    <t>10509</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10509/requerimento_130-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que este subscreve, na forma regimental, requere o envio de expediente ao Chefe do Poder Executivo, juntamente da Secretaria Municipal de Saúde, para que realize um estudo, para que a clínica de fisioterapia que está localizada atualmente na R. Macedônia, 315, 2º andar, para um local com mais acessibilidade.</t>
+  </si>
+  <si>
+    <t>10524</t>
+  </si>
+  <si>
+    <t>Caio Szadkoski, Fernandinho</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10524/requerimento_131-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições legais e regimentais, vêm, respeitosamente, à presença de Vossa Excelência, requerer que seja formalizado e encaminhado ao Planejamento Urbano e à Copel o presente pedido para instalação de rede de baixa tensão, postes e iluminação pública na Avenida Nossa Senhora Aparecida, no trecho que liga os municípios de Fazenda Rio Grande e Araucária, bem como na Rua Gerivá, localizada no Bairro Eucaliptos._x000D_
+Solicita-se a instalação de postes, rede de energia elétrica de baixa tensão e iluminação pública nos locais mencionados, com a devida execução das providências necessárias para atendimento da demanda.</t>
+  </si>
+  <si>
+    <t>10523</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10523/requerimento_132-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer que seja formalizado e encaminhado ao órgão competente do Poder Executivo Municipal o presente pedido de informações acerca do sistema de vagas em creches públicas no município de Fazenda Rio Grande._x000D_
+Solicita-se:_x000D_
+•	Informações detalhadas sobre os critérios de classificação, reclassificação e priorização na fila de espera por vagas em creches; _x000D_
+•	Esclarecimentos sobre os fatores que podem ocasionar alteração na ordem dos inscritos; _x000D_
+•	Informações acerca da existência de lista única ou múltiplas listas por unidade; _x000D_
+•	Esclarecimentos sobre a forma de atualização das posições e a periodicidade dessa atualização; _x000D_
+•	Informações sobre os mecanismos de transparência e acesso dos munícipes às suas respectivas posições na fila; _x000D_
+•	Informações sobre a quantidade atual de crianças na fila de espera; _x000D_
+•	Informações sobre o número de vagas disponíveis....</t>
+  </si>
+  <si>
+    <t>10511</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10511/requerimento_133-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sérgio Claudino, para que analise o anteprojeto de lei anexo, que “Dispõe sobre a disponibilização de profissionais da área da saúde nas unidades da rede municipal de ensino no Município de Fazenda Rio Grande/PR e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>10526</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10526/requerimento_134-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício à Secretaria de Saúde, para que informe a esta Casa de Leis quais, medidas estão sendo tomadas para ampliar a oferta de médicos nas Unidades Básicas de Saúde. Informe também, como está sendo feito a escala para recompor a equipe médica da UBS Iguaçu e UBS Canaã, tendo em vista que um dos médicos se encontra afastado por tempo indeterminado por motivos de saúde. Ainda, qual o prazo previsto para disponibilizar dentistas nas UBS Vila Marli, Estados e Santa Terezinha. Por fim, informe quantos médicos estão previstos para atuarem em nosso Município através do “Programa Mais Médicos Para o Brasil”, e, a previsão para começarem a atuar no atendimento à população.</t>
+  </si>
+  <si>
+    <t>10518</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10518/requerimento_135-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Deputado Federal Paulo Litro, formalizando a solicitação de implantação de um espaço esportivo do programa “Meu Campinho” na futura praça que será localizada na Rua Abacateiro, no bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>10512</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10512/reuqerimento_136-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores Esiquiel Franco e Michel Batata que este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo solicitando a realização de análise técnica e operacional visando à pavimentação asfáltica dos trechos ainda sem pavimentação nas seguintes vias:_x000D_
+•	Rua Etiópia_x000D_
+•	Rua Madagascar_x000D_
+•	Rua Eritréia</t>
+  </si>
+  <si>
+    <t>10516</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10516/requerimento_137-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro José Carlos que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer o envio de expediente ao Deputado Estadual Alisson Wandscheer, solicitando a destinação de emenda parlamentar à Secretaria de Estado das Cidades do Paraná, visando à implantação e ampliação de equipamentos esportivos por meio do Programa Meu Campinho no município de Fazenda Rio Grande/PR.</t>
+  </si>
+  <si>
+    <t>10520</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10520/requerimento_138-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador FERNANDINHO que este subscreve, na forma regimental, solicita ao Chefe do Poder Executivo Municipal, a análise do Anteprojeto de Lei em anexo, na qual Institui o Programa Municipal “Calçada Segura” no Município de Fazenda Rio Grande e da outras providências.</t>
+  </si>
+  <si>
+    <t>10539</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10539/requerimento_139-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, juntamente da Agência Nacional de Transportes Terrestres (ANTT) e da ARTERIS, para que seja realizado de alteração da balança que hoje se encontra km 130 – Sul – Paraná.</t>
+  </si>
+  <si>
+    <t>10560</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10560/requerimento_140-2026_ver._gm_celso_lubke.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR GM CELSO LUBKE, que este subscreve, nos usos das suas atribuições legais e na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Educação seja solicitado estudo técnico para a instalação de Botões de Pânico para um contato direto entre os vigilantes das escolas municipais e CMEIS com a Guarda Municipal, com o intuito de garantir a eficácia da segurança para estes estabelecimentos.</t>
+  </si>
+  <si>
+    <t>10540</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10540/requerimento_141-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, requer o envio de expediente, a Secretaria Municipal competente, solicitando a melhoria na sinalização viária no trecho da Avenida Mato Grosso, em frente ao Agro Guzzi, no cruzamento com a Rua Curitiba e acesso á BR116. Dessa forma, é essencial a implantação e reforço da sinalização vertical e horizontal, incluindo placas de advertência, pintura de solo, faixas de retenção e, se necessário, redutores de velocidade ou outros dispositivos que garantam maior segurança no local evitando acidentes.</t>
+  </si>
+  <si>
+    <t>10549</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10549/requerimento_142-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências junto às Secretarias competentes para a análise da possibilidade de construção de uma quadra de cimento para a prática de vôlei na Praça Tridi, localizada no bairro Gralha Azul.</t>
+  </si>
+  <si>
+    <t>10553</t>
+  </si>
+  <si>
+    <t>Fernandinho, Joéliton Leal, Michel Batata</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10553/requerimento_143-2026_varios_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores Michel Batata, Joéliton Leal e Fernandinho, que este subscrevem, na forma regimental, requerem ao Chefe do Poder Executivo informações e parecer técnico acerca da possibilidade de disponibilização de uma ambulância durante os jogos dos campeonatos municipais.</t>
+  </si>
+  <si>
+    <t>10541</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10541/requerimento_144-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Gilmar José Petry, que esta subscreve, na forma regimental, requer que seja expedido ofício ao Chefe do Poder Executivo, para que, através da Secretaria competente, informe se há projeto em andamento para a realização de obras no entroncamento da Rua Jatobá com Avenida Brasil, visando a melhoria do fluxo de veículos e da segurança viária no referido local, considerando a possibilidade de implantação de rotatória, sinal semafórico, sinalização horizontal e vertical,  ou outra medida que se mostre adequada.</t>
+  </si>
+  <si>
+    <t>10565</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10565/requerimento_145-2026_ver._prof._fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria competente, solicitando a realização de estudo de viabilidade técnica para implantação de travessia elevada em frente à Escola Municipal Santa Maria, localizada na rua Fortaleza, 651 bairro Estados, Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10559</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10559/requerimento_146-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco, que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer o envio de expediente ao Chefe do Poder Executivo Municipal, solicitando que seja formalizado e encaminhado ao setor de Planejamento Urbano e à COPEL o presente pedido para a instalação de rede de baixa tensão, postes e iluminação pública. A solicitação abrange a Avenida Portugal, no trecho compreendido entre o nº 4052 até a Rua Osvaldo Falat, bem como a Rua Abílio Fragoso, em toda a sua extensão, incluindo o trecho de esquina com a Avenida Portugal e a Rua Divanir Barbosa Corol._x000D_
+Dessa forma, requer-se a instalação de postes, rede de energia elétrica de baixa tensão e iluminação pública nos locais mencionados, com a adoção de todas as providências necessárias para o atendimento da demanda.</t>
+  </si>
+  <si>
+    <t>10544</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10544/requerimento_147-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a instalação de iluminação pública na Avenida Portugal, nas proximidades do loteamento Vital Wosniak, principalmente no trecho localizado em frente ao referido loteamento e o trecho que dá acesso ao mesmo.</t>
+  </si>
+  <si>
+    <t>10552</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10552/requerimento_148-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer _x000D_
+que seja formalizado e encaminhado ao órgão competente do Poder Executivo Municipal o presente pedido de informações acerca das notificações emitidas pela Secretaria Municipal de Meio Ambiente aos proprietários de terrenos abandonados que acumulam lixo e resíduos no município de Fazenda Rio Grande._x000D_
+Solicita-se:_x000D_
+• Informações detalhadas sobre o procedimento adotado para identificação, fiscalização e notificação de proprietários de terrenos baldios ou abandonados em situação irregular;_x000D_
+• Esclarecimentos sobre os critérios utilizados para emissão das notificações e prazos concedidos para regularização;_x000D_
+• Informações sobre a efetividade das notificações emitidas, incluindo dados sobre quantos proprietários cumprem as determinações dentro do prazo estabelecido;_x000D_
+• Informações sobre o número total de notificações emitidas nos últimos 12 meses;_x000D_
+• Inf</t>
+  </si>
+  <si>
+    <t>10546</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10546/requerimento_149-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando a realização de estudo técnico para a implantação de sentido único na Rua Salgueiro, no trecho compreendido entre a Avenida Paineiras até a Avenida das Araucárias, no bairro Eucaliptos.</t>
+  </si>
+  <si>
+    <t>10556</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10556/requerimento_150-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro José Carlos que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer o envio de expediente ao Chefe do Poder Executivo Municipal para que, por meio das Secretarias competentes, em especial as de Meio Ambiente e Planejamento Urbano, seja feito a realização de estudo de viabilidade técnica e estratégica visando à implantação de um Parque Urbano Ecológico, com foco especial no enquadramento do projeto em programas federais de sustentabilidade, e que sejam adotadas as seguintes providências:_x000D_
+1. Diagnóstico e Viabilidade Técnica_x000D_
+•	Identificação de Áreas Estratégicas: Realização de estudo técnico para identificação de áreas públicas aptas à implantação de um Parque Urbano Ecológico. O estudo deve priorizar regiões com déficit de áreas verdes, presença de corpos hídricos ou áreas com potencial de recuperação ecossistêmica e proteção de nascentes._x000D_
+•	Diretrizes de Sustentabilidade: O diagnóstico dev</t>
+  </si>
+  <si>
+    <t>10558</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10558/requerimento_151-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, para que notifique a concessionária Arteris, a fim de que adote as medidas cabíveis para a realização de vistoria técnica e intervenção na trincheira localizada acima da Rua César Carelli, ao lado do Terminal de Fazenda Rio Grande, tendo em vista o processo de erosão verificado no local.</t>
+  </si>
+  <si>
+    <t>10579</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10579/requerimento_152-2026_ver._gilmar_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que informe à esta Casa de Leis, qual o prazo previsto para a realização dos reparos necessários e liberação da passarela localizada na trincheira da Rua César Carelli, os quais foram identificados pela empresa Arteris Planalto Sul S.A. Informe também, qual o setor da Prefeitura recebeu as notificações da concessionária a respeito da responsabilidade sobre a manutenção da referida passarela. Por fim, requer seja enviado a esta Casa de Leis, as cópias das notificações supracitadas.</t>
+  </si>
+  <si>
+    <t>10571</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10571/requerimento_153-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria Municipal competente solicitando estudo de viabilidade para a construção de calçadas na rua Perdizes em toda sua extensão ambos os lados da via no bairro Gralha Azul.</t>
+  </si>
+  <si>
+    <t>10572</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10572/requerimento_154-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Fernandinho, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, para que, por meio da secretaria competente, seja realizado estudos visando à criação de um Programa Municipal de Zeladoria Urbana, com a participação de Microempreendedores Individuais (MEIs), destinado à execução de serviços de manutenção, conservação e limpeza urbana em toda a extensão territorial do Município de Fazenda Rio Grande, abrangendo vias públicas, logradouros, bairros e demais áreas urbanas.</t>
+  </si>
+  <si>
+    <t>10569</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10569/requerimento_155-2026_ver._gm_celso_lubke.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR GM CELSO LÜBKE, que este subscreve, nos usos das suas atribuições legais e na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Assistência Social seja solicitado estudo técnico para a criação durante o sábado de uma feira dos produtores rurais de Fazenda Rio Grande na parte externa do Armazém da Família, com o objetivo de fomentar o comercio local e estimular os agricultores familiares de nosso município.</t>
+  </si>
+  <si>
+    <t>10573</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10573/requerimento_156-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que determine ao setor competente que sejam prestadas informações detalhadas, referente a previsão de pavimentação asfáltica na Rua Joinville, localizada no Bairro Estados, no município de Fazenda Rio Grande – PR._x000D_
+Requer, ainda, que sejam esclarecidos os seguintes pontos:_x000D_
+•	Se há projeto em andamento para a pavimentação da referida via;_x000D_
+•	Em caso positivo, qual o prazo estimado para execução da obra;_x000D_
+•	Caso negativo, se há previsão de inclusão da referida rua no cronograma de obras do município.</t>
+  </si>
+  <si>
+    <t>10575</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10575/requerimento_157-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco, que o presente subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer que seja encaminhado expediente ao Poder Executivo Municipal, por meio da secretaria competente, para que seja realizado estudo técnico de análise do fluxo de veículos no entroncamento entre a Avenida Brasil, Avenida Venezuela e Travessa Bélgica.</t>
+  </si>
+  <si>
+    <t>10581</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10581/requerimento_158-2026_ver._professor_fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sérgio Claudino para que analise o anteprojeto de lei anexo, “Dispõe sobre a implantação de sistemas de captação de água subterrânea por meio de poços artesianos nas escolas públicas da rede municipal de Fazenda Rio Grande, e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>10585</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10585/requerimento_159-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer que seja encaminhado ao órgão competente do Poder Executivo Municipal o presente pedido de informações, bem como a adoção de providências, acerca da realização de estudo técnico de trânsito na Rua João Quirino Leal, especialmente na esquina com a Rua Francisco da Conceição Machado._x000D_
+Diante disso, solicita-se:_x000D_
+1.	Informações sobre a existência de estudo técnico de trânsito já realizado ou em andamento para a referida localidade;_x000D_
+2.	Caso não haja estudo, que seja realizada, com urgência, a devida análise técnica;_x000D_
+3.	A implantação de travessias elevadas para pedestres, especialmente no cruzamento mencionado, visando reduzir a velocidade dos veículos e aumentar a segurança dos transeuntes;_x000D_
+4.	A instalação e/ou reforço da sinalização vertical e horizontal;_x000D_
+5.	A implantação de redutores de velocidade, lombadas ou outros dispositivos adequados;_x000D_
+6.	A i</t>
+  </si>
+  <si>
+    <t>10584</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10584/requerimento_160-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo e à Sanepar, solicitando a realização de estudo técnico e a adoção de providências quanto à possibilidade de extensão da rede de água para a via ramificada da Rua José Custódio dos Santos, bairro Eucaliptos. (Local exato e abaixo assinado em anexo).</t>
+  </si>
+  <si>
+    <t>10588</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10588/requerimento_161-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo informações junto às Secretarias competentes acerca da possibilidade de implantação de um Centro Municipal de Educação Infantil (CMEI) no bairro Santarém.</t>
+  </si>
+  <si>
+    <t>10592</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10592/requerimento_165-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações acerca da possibilidade de disponibilização de um terreno de propriedade do Município, localizado no Loteamento Vital Wosniak, para a criação de uma área de lazer destinada à comunidade.</t>
+  </si>
+  <si>
+    <t>10589</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10589/requerimento_166-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro José Carlos que este subscreve, no uso de suas atribuições legais e regimentais, requerer o envio de expediente ao Chefe do Poder Executivo Municipal para que seja realizado a elaboração de projeto e posterior execução de obras de canalização, drenagem urbana, desassoreamento e requalificação ambiental do Rio Ana Luiza, em todos os seus trechos inseridos na área urbana do município, para que, por meio das Secretarias competentes, promova:_x000D_
+1. ELABORAÇÃO DE PROJETO TÉCNICO COMPLETO: A realização de estudo técnico e projeto de engenharia visando a canalização integral dos trechos urbanos do Rio Ana Luiza, contemplando soluções modernas de infraestrutura urbana, saneamento e recuperação ambiental._x000D_
+2. IMPLANTAÇÃO DE SISTEMA DE DRENAGEM URBANA: Execução de obras estruturantes que incluam a implantação e ampliação de galerias pluviais, canalização adequada dos trechos críticos e sistemas de controle de enchentes, visando reduzir alagamentos, evitar processos erosivos e m</t>
+  </si>
+  <si>
+    <t>10615</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10615/requerimento_167-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, requer o envio de expediente, a Secretaria Municipal competente, solicitando a realização de estudo de viabilidade técnica, para implantação de Yellow Box (caixa amarela). Na saída da Travessa Angelim com a Avenida das Araucárias, considerando sua alta demanda de tráfego e recorrentes congestionamentos.</t>
+  </si>
+  <si>
+    <t>10609</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10609/requerimento_168-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a possibilidade de recape asfáltico na Rua Professor Alfredo Gonchorovski, no trecho  compreendido entre as ruas Ephigênio Pereira da Cruz e Manoel Claudino Barbosa (conforme anexo), no bairro Pioneiros.</t>
+  </si>
+  <si>
+    <t>10600</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10600/requerimento_169-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal competente, sejam prestadas informações detalhadas e atualizadas acerca da previsão de pavimentação asfáltica da Rua São Jeremias, localizada no Bairro Santa Terezinha, neste Município, respondendo especificamente aos seguintes pontos:_x000D_
+_x000D_
+1. Existe projeto técnico elaborado para a pavimentação asfáltica da referida via?_x000D_
+_x000D_
+2. Há previsão orçamentária e cronograma estimado para início e conclusão das obras?_x000D_
+_x000D_
+3. Caso ainda não haja previsão imediata, quais medidas paliativas estão sendo adotadas para melhoria das condições de trafegabilidade no local?</t>
+  </si>
+  <si>
+    <t>10605</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10605/requerimento_170-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Laco, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, por meio da Secretaria competente, solicitando a Análise  e estudos para reforma do Centro de Referência de Assistência Social (CRAS) localizado no bairro Gralha Azul, tendo em vista que o referido espaço público encontra-se atualmente em estado de abandono e desuso, apresentando condições inadequadas para o atendimento da população.</t>
+  </si>
+  <si>
+    <t>10628</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10628/requerimento_171-2026_ver._prof._fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que seja encaminhado ao órgão competente, a solicitação de um estudo técnico para melhorias na sinalização e segurança viária no cruzamento da Rua Ephigênio Pereira da Cruz com a Rua João Gregório Barbosa, bairro Pioneiros.</t>
+  </si>
+  <si>
+    <t>10602</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10602/requerimento_172-2026_ver._caio_szadkoski.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que abaixo subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer que seja encaminhado ao órgão competente do Poder Executivo Municipal o presente pedido de informações acerca dos gastos realizados com propaganda e comunicação institucional pela Secretaria Municipal de Comunicação ao longo dos últimos 1(doze) meses._x000D_
+Diante disso, solicita-se:_x000D_
+1.	Informações detalhadas sobre o valor total gasto com propaganda e comunicação institucional no período mencionado; _x000D_
+2.	A discriminação dos gastos por mês, contendo os respectivos valores empenhados, liquidados e pagos; _x000D_
+3.	A relação completa das empresas contratadas para prestação de serviços de propaganda e comunicação no referido período; _x000D_
+4.	Os valores individuais pagos a cada empresa contratada; _x000D_
+5.	A descrição dos serviços prestados por cada empresa, incluindo campanhas, mídias utilizadas e objetivos das ações; _x000D_
+6.	Informações sobre os processos licitatórios rea</t>
+  </si>
+  <si>
+    <t>10607</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10607/requerimento_173-2026_ver._gm_celso_lubke.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer que seja encaminhado ao órgão competente do Poder Executivo Municipal o presente pedido de informações acerca do quadro de profissionais, mais especificamente dos médicos pediatras que atuam no Hospital e Maternidade Nossa Senhora Aparecida localizado em nosso município._x000D_
+_x000D_
+Diante disso, solicita-se:_x000D_
+1.	Informações detalhadas sobre a quantidade de médicos pediatras que atualmente atendem na maternidade; _x000D_
+2.	Existe pediatra específico designado para os atendimentos de urgência e emergência? Em caso positivo, informar a quantidade de profissionais disponíveis para essa finalidade; _x000D_
+3.	Quantos pediatras realizam o atendimento das consultas eletivas de recém-nascidos;_x000D_
+4.	Por quantos dias os bebês nascidos na maternidade recebem acompanhamento e assistência médica após o nascimento;_x000D_
+5.	A discriminação dos gastos mensais relacionados a esses profissiona</t>
+  </si>
+  <si>
+    <t>10612</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10612/requerimento_174-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando a possibilidade de substituição do toldo da área externa da Unidade Básica de Saúde São Sebastião, considerando que o atual se encontra deteriorada.</t>
+  </si>
+  <si>
+    <t>10622</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10622/requerimento_175-2026_ver._prof._leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo – Prefeito Municipal, para que juntamente da Secretaria Municipal de Saúde, apresente respostas aos seguintes questionamentos:_x000D_
+•	Por qual motivo foi suspenso o sistema de teleagendamento de consultas e exames na rede pública de saúde municipal?_x000D_
+•	Quais foram os critérios utilizados para descontinuar o teleagendamento?_x000D_
+•	Existe previsão de retomada do sistema de teleagendamento? Se sim, qual o prazo estimado?_x000D_
+•	Quais medidas estão sendo adotadas para minimizar os impactos causados aos usuários do SUS municipal, que atualmente se veem obrigados a comparecer presencialmente às unidades de saúde no período da madrugada para obter senha e garantir atendimento?</t>
+  </si>
+  <si>
+    <t>10614</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10614/requerimento_176-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, na forma regimental, requer ao Chefe do Poder Executivo Municipal que, através da secretaria competente, sejam promovidas ações educativas e preventivas de conscientização no trânsito acerca da prática conhecida como “rabeira”, considerando o início da campanha Maio Amarelo, bem como a aplicação da Lei Municipal nº 1852/2025, que dispõe sobre medidas de combate à referida prática no município._x000D_
+Requer ainda a intensificação de rondas e ações de fiscalização com o objetivo de prevenir e coibir tal prática, bem como o levantamento e monitoramento dos pontos com maior incidência, especialmente nos bairros Santa Terezinha, Greenfield, Nações e Iguaçu.</t>
+  </si>
+  <si>
+    <t>10619</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10619/requerimento_177-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença de Vossa Excelência, requerer o envio de expediente ao Chefe do Poder Executivo Municipal, solicitando informações junto à Secretaria competente acerca da implantação de bolsões exclusivos para motocicletas em todos os semáforos do município de Fazenda Rio Grande.</t>
+  </si>
+  <si>
+    <t>10618</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10618/requerimento_178-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro José Carlos que este subscreve, no uso de suas atribuições legais e regimentais, requerer o envio de expediente ao Chefe do Poder Executivo Municipal para que o município de Fazenda Rio Grande realize, junto à Secretaria de Estado das Cidades (SECID) e à Secretaria de Estado da Educação do Paraná (SEED-PR), um estudo de viabilidade técnica, estrutural, financeira e orçamentária visando à inclusão de Fazenda Rio Grande no Projeto Piloto das Novas APAEs, programa estadual destinado à construção de novas unidades de Escolas de Educação Especial com estrutura moderna, acessível e adequada às necessidades de atendimento especializado</t>
+  </si>
+  <si>
+    <t>10624</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10624/requerimento_179-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que, através da Secretaria competente, informe sobre a viabilidade da implantação de áreas de embarque/desembarque exclusivos para motoristas de transporte por aplicativos no Município de Fazenda Rio Grande, em locais estratégicos de grande fluxo, como Terminal Rodoviário, Prefeitura e Hospital.</t>
+  </si>
+  <si>
+    <t>10630</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10630/requerimento_180-2026_vera._deia_teodoro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, requer o envio de expediente, a Secretaria Municipal competente solicitando a realização de um estudo de viabilidade para a reforma geral da quadra de Esportes da Escola Municipal Marlene Barbosa, localizada na Rua Alfredo Gonchorovski, 337- Bairro Pioneiros.</t>
+  </si>
+  <si>
+    <t>10632</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10632/requerimento_181-2026_ver._gilmar_jose_petry.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente informe à esta Casa de Leis, se está em andamento o projeto para a construção de um CENTRO DE CONVIVÊNCIA PARA IDOSOS, incluindo áreas para lazer, atividades físicas e aquáticas. Informe também, o custo aproximado para a realização desta obra. Por fim, informe a localização do terreno pretendido para esta construção, e o prazo previsto para início e conclusão desta obra.</t>
+  </si>
+  <si>
+    <t>10638</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10638/requerimento_182-2026_ver._maciel.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal competente, sejam prestadas informações detalhadas e atualizadas acerca da ausência de iluminação pública na Avenida Nossa Senhora de Aparecida, no Bairro Santa Terezinha, especificamente no trecho compreendido entre a empresa Estre Ambiental e o Rio Maurício (divisa com o município de Araucária), respondendo aos seguintes pontos:_x000D_
+1.	Existe levantamento técnico ou mapeamento atualizado sobre a deficiência de iluminação pública no referido trecho da Avenida Nossa Senhora de Aparecida?_x000D_
+2.	Há projeto ou planejamento orçamentário previsto para a instalação de postes e luminárias no local supracitado ainda no exercício de 2026?_x000D_
+3.	Caso haja projeto em trâmite, está prevista a instalação de luminárias com tecnologia LED, visando maior eficiência energética e segurança aos usuários da via?_x000D_
+4.	Considerando que o trecho faz divisa com</t>
+  </si>
+  <si>
+    <t>10634</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10634/requerimento_183-2026_ver._gm_celso_lubke.pdf</t>
+  </si>
+  <si>
+    <t>O VEREADOR GM CELSO LUBKE, no uso de suas atribuições legais e regimentais, na forma prevista na Lei Orgânica Municipal e no Regimento Interno desta Casa de Leis, requer o envio de expediente ao Chefe do Poder Executivo Municipal, para que o Município de Fazenda Rio Grande solicite, junto à Agência de Assuntos Metropolitanos do Paraná - AMEP, informações e providências acerca do transporte coletivo metropolitano no Município de Fazenda Rio Grande, especialmente quanto à ampliação de horários, renovação da frota, manutenção preventiva e fiscalização dos ônibus disponibilizados à população._x000D_
+Diante disso, requer-se à COMEC e ao Governo do Estado do Paraná informações e providências acerca dos seguintes pontos._x000D_
+1. Ônibus novos disponibilizados ao Município._x000D_
+a)	Quantos ônibus novos foram destinados recentemente para atendimento das linhas metropolitanas que atendem o Município de Fazenda Rio Grande;_x000D_
+b)	Quais linhas receberam os novos veículos;_x000D_
+c)	Qual o cronograma de renovação da frota prev</t>
+  </si>
+  <si>
+    <t>10649</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10649/requerimento_184-2026_ver._prof._fabiano_fuba.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que que seja encaminhado expediente à secretaria competente, a realização de estudo técnico quanto à possibilidade de relocação da lombada existente na Avenida Polônia esquina com a Travessa Curaçao bairro Nações I, tendo em vista o acúmulo de água em dias de chuva, ocasionando transtornos aos moradores e risco de invasão nas residências próximas, bem como em razão da existência de rio nas proximidades, o que pode agravar a situação de alagamento.</t>
+  </si>
+  <si>
+    <t>10647</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10647/requerimento_185-2026_ver._michel_batata.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Michel Batata que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente à presença de Vossa Excelência, requerer, após ouvido o Plenário, o envio de expediente ao Chefe do Poder Executivo Municipal, solicitando informações junto à Secretaria competente acerca da viabilidade de pavimentação asfáltica nas seguintes vias do município de Fazenda Rio Grande:_x000D_
+•	Rua Sérvia _x000D_
+•	Rua Jardim Santarém</t>
+  </si>
+  <si>
+    <t>10644</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10644/requerimento_186-2026_ver._joeliton_leal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações atualizadas acerca do andamento do processo de implantação do estacionamento rotativo na região central do município de Fazenda Rio Grande. Considerando que este vereador já apresentou o Requerimento nº 004/2025 sobre o tema, e que em resposta encaminhada pela FAZTRANS foi informado que o estacionamento rotativo encontrava-se contemplado no Plano de Mobilidade em fase de finalização, requer-se:_x000D_
+1. Qual o atual estágio do processo de implantação do estacionamento rotativo no município, informando se existe empresa contratada ou processo licitatório em andamento para operacionalização do sistema;_x000D_
+2. Se já existe previsão oficial para início do funcionamento;_x000D_
+3. Quais regiões da cidade serão inicialmente contempladas;_x000D_
+4. Qual será o modelo de estacionamento rotativo adotado pelo município, especificando se haverá utilização de aplicativo, parq</t>
+  </si>
+  <si>
+    <t>10642</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10642/requerimento_187-2026_ver._laco.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando ao Sr. Alexandre Tramontina, Secretário de Defesa Social, informações acerca da implantação de travessia elevada na Rua Jatobá, em frente ao Colégio Cívico Militar._x000D_
+Considerando que já foi protocolada anteriormente a solicitação por meio do Requerimento nº 141/2025, em abril do ano passado, e que, na ocasião, foram realizadas apenas melhorias na sinalização viária, sem a execução da travessia elevada solicitada, requer-se:_x000D_
+_x000D_
+1.	Qual o motivo da não execução da travessia elevada solicitada por meio do Requerimento nº 141/2025?_x000D_
+2.	Existe estudo técnico realizado pelo setor de trânsito sobre a necessidade de implantação de travessia elevada na Rua Jatobá, em frente ao Colégio Cívico Militar?_x000D_
+3.	Há previsão para execução da obra solicitada?</t>
+  </si>
+  <si>
+    <t>10643</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10643/requerimento_188-2026_ver._esiquiel_franco.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, para que juntamente com a Secretaria Competente seja realizado melhorias e serviços de manutenção na praça localizada no Bairro Jardim Veneza, em frente ao Colégio Cívico Militar Prof. Anderson Rangel</t>
+  </si>
+  <si>
+    <t>10651</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10651/requerimento_189-2026_ver._fernandinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador FERNANDINHO que este subscreve, na forma regimental, solicita ao Chefe do Poder Executivo Municipal, a análise do Anteprojeto de Lei em anexo, na qual Institui o Institui o Selo “Conexão Azul” no Município de Fazenda Rio Grande e dá outras providências.</t>
+  </si>
+  <si>
+    <t>10650</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10650/requerimento_190-2026_ver._enfermeiro_ze_carlos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Enfermeiro José Carlos que este subscreve, no uso de suas atribuições legais e regimentais, requer o encaminhamento de expediente ao Poder Executivo Municipal para realização de estudo de viabilidade técnica, operacional, administrativa e orçamentária visando à implantação de Salas Sensoriais nas Secretarias Municipais que realizam atendimento direto ao público, com foco no acolhimento de pais e responsáveis que necessitam comparecer aos órgãos públicos acompanhados de crianças com Transtorno do Espectro Autista (TEA), TDAH, Síndrome de Down e demais condições sensoriais e neurodivergentes.</t>
+  </si>
+  <si>
+    <t>10653</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10653/requerimento_191-2026_ver._professor_leo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Professor Léo, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, juntamente da Secretaria Municipal de Obras, para que apresente resposta ao seguinte questionamento:_x000D_
+1.	Existe algum plano, cronograma ou previsão por parte da Secretaria de Obras para a construção de calçadas nos bairros que tiveram o asfalto pago/isento? E em caso positivo, qual o prazo estimado para início e conclusão das obras?_x000D_
+2.	O calçamento será acessível para pessoas com deficiência física?</t>
+  </si>
+  <si>
     <t>10226</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>Luiz Sergio Claudino</t>
-[...2 lines deleted...]
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10226/mensagem_de_veto_001-2026_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10226/mensagem_de_veto_001-2026_executivo.pdf</t>
   </si>
   <si>
     <t>Comunico à Vossa Excelência que, nos termos do artigo 49 da Lei Orgânica do Município, decidi vetar integralmente o Projeto de Lei n. 046/2025, de autoria do Legislativo – Mesa Diretiva do 1º Biênio da 9º Legislatura - , que “Altera a Lei n. 1175, de 08 de julho de 2024, a qual institui a EXPOFAZENDA como evento oficial do Município de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>10262</t>
   </si>
   <si>
     <t>MSE</t>
   </si>
   <si>
     <t>Mensagem Substitutiva - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10262/mensagem_substitutiva_001-2026_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10262/mensagem_substitutiva_001-2026_executivo.pdf</t>
   </si>
   <si>
     <t>O PREFEITO DO MUNICÍPIO DE FAZENDA RIO GRANDE, Paraná, no uso das atribuições legais e constitucionais, que lhe são conferidas, vem por meio da presente mensagem substitutiva alterar o Projeto de Lei Complementar n. 022/2025, nos seguintes termos:</t>
   </si>
   <si>
+    <t>10582</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10582/mensagem_substitutiva_002-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>O PREFEITO DO MUNICÍPIO DE FAZENDA RIO GRANDE, Paraná, no uso das atribuições legais e constitucionais, que lhe são conferidas, vem por meio da presente mensagem substitutiva parcial alterar o conteúdo do artigo 5º do Projeto de Lei Complementar n. 001/2026, nos seguintes termos:</t>
+  </si>
+  <si>
+    <t>10562</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Projeto de Emenda à Lei Orgânica Municipal</t>
+  </si>
+  <si>
+    <t>Mesa Diretiva</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10562/projeto_de_emenda_a_lei_organica_001-2026_mesa_diretiva.pdf</t>
+  </si>
+  <si>
+    <t>SÚMULA: "Altera a licença maternidade para Vereadora, na Lei Orgânica de Fazenda Rio Grande, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>10384</t>
+  </si>
+  <si>
+    <t>ASO</t>
+  </si>
+  <si>
+    <t>Ata de Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10384/ata_da_01a_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 01ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>10385</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10385/ata_da_02a_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 02ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>10416</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10416/ata_da_03a_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA da 03ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>10417</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10417/ata_da_04a_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA da 04ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>10473</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10473/ata_da_05a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>ATA da 05ª Sessão Ordinária</t>
+  </si>
+  <si>
+    <t>10531</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10531/ata_da_06a_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA da 06ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>10532</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10532/ata_da_07a_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA da 07ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>10533</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10533/ata_da_08a_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA da 08ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>10596</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10596/ata_da_09a_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 09ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>10597</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10597/ata_da_10a_sessao_ordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 10ª Sessão Ordinária de 2026</t>
+  </si>
+  <si>
+    <t>10598</t>
+  </si>
+  <si>
+    <t>ASE</t>
+  </si>
+  <si>
+    <t>Ata de Sessão Extraordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10598/ata_da_01a_sessao_extraordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 01ª Sessão Extraordinária de 2026</t>
+  </si>
+  <si>
+    <t>10626</t>
+  </si>
+  <si>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10626/ata_da_02a_sessao_extraordinaria_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Ata da 02ª Sessão Extraordinária de 2026</t>
+  </si>
+  <si>
     <t>10260</t>
   </si>
   <si>
     <t>DEN</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10260/denuncia_01.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10260/denuncia_01.pdf</t>
   </si>
   <si>
     <t>Denúncia por infração político-administrativa em face do Prefeito Municipal, nos termos do Decreto-Lei nº 201/1967_x000D_
 Anexos: https://drive.google.com/drive/folders/1TC-Up_aG4niU8zTihLKJ4nYVJ_J1-KGg?usp=drive_link</t>
   </si>
   <si>
     <t>10261</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10261/denuncia_02.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10261/denuncia_02.pdf</t>
   </si>
   <si>
     <t>Denúncia por infração político-administrativa em face do Prefeito Municipal, nos termos do Decreto-Lei nº 201/1967_x000D_
 Anexos: https://drive.google.com/drive/folders/13U3fzQj7T2I72Q6unU3MUw1hJB5ItXpT?usp=drive_link</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -993,68 +5401,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10227/indicacao_001-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10228/indicacao_002-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10234/indicacao_003-2026_vera._thauana.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10229/indicacao_004-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10237/indicacao_005-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10236/indicacao_006-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10248/indicacao_007-2026_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10242/indicacao_008-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10240/indicacao_009-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10245/indicacao_011-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10251/indicacao_012-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10258/indicacao_013-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10265/indicacao_015-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10271/indicacao_017-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10269/indicacao_018-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10270/indicacao_019-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10263/indicacao_020-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10267/indicacao_021-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10273/indicacao_022-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10272/indicacao_025-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10275/indicacao_026-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10233/projeto_de_lei_001-2026_thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10244/projeto_de_lei_002-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10259/requerimento_001-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10238/requerimento_003-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10230/requerimento_004-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10231/requerimento_005-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10232/requerimento_006-2026_varias_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10235/requerimento_007-2026_vera._thauana.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10247/requerimento_008-2026_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10239/requerimento_009-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10243/requerimento_010-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10241/requerimento_011-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10257/requerimento_012-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10246/requerimento_013-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10249/requerimento_014-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10250/requerimento_015-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10266/requerimento_016-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10264/requerimento_019-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10268/requerimento_020-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10274/requerimento_022-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10276/requerimento_026-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10278/requerimento_028-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10277/requerimento_029-2026_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10226/mensagem_de_veto_001-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10262/mensagem_substitutiva_001-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10260/denuncia_01.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10261/denuncia_02.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10227/indicacao_001-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10228/indicacao_002-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10234/indicacao_003-2026_vera._thauana.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10229/indicacao_004-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10237/indicacao_005-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10236/indicacao_006-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10248/indicacao_007-2026_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10242/indicacao_008-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10240/indicacao_009-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10245/indicacao_011-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10251/indicacao_012-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10258/indicacao_013-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10281/indicacao_014-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10265/indicacao_015-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10279/indicacao_016-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10271/indicacao_017-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10269/indicacao_018-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10270/indicacao_019-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10263/indicacao_020-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10267/indicacao_021-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10273/indicacao_022-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10287/indicacao_023-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10283/indicacao_024-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10272/indicacao_025-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10275/indicacao_026-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10285/indicacao_027-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10300/indicacao_028-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10314/indicacao_029-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10295/indicacao_030-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10296/indicacao_031-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10291/inidicacao_032-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10317/indicacao_033-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10303/indicacao_034-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10302/indicacao_035-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10297/indicacao_036-2026_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10311/indicacao_037-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10305/indicacao_038-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10307/indicacao_039-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10309/indicacao_040-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10326/indicacao_041-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10322/indicacao_042-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10344/indicacao_043-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10320/indicacao_044-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10321/indicacao_045-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10347/indicacao_046-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10329/indicacao_047-2026_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10328/indicacao_048-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10324/indicacao_049-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10342/indicacao_050-2026_varias_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10336/requerimento_051-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10333/indicacao_052-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10337/indicacao_053-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10338/indicacao_054-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10339/indicacao_055-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10360/indicacao_056-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10372/indicacao_057-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10362/indicacao_058-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10353/indicacao_059-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10364/indicacao_060-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10358/indicacao_061-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10369/indicacao_062-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10365/indicacao_063-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10376/indicacao_064.2026_fabiano.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10375/indicacao_065-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10367/indicacao_066-2026_ver._fernandinho.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10370/indicacao_067-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10379/indicacao_068-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10408/indicacao_069-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10386/indicacao_070-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10403/indicacao_071-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10399/indicacao_072-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10391/indicacao_073-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10388/indicacao_074-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10387/indicacao_075-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10389/indicacao_076-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10394/indicacao_077-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10397/indicacao_078-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10395/indicacao_079-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10405/indicacao_080-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10409/indicacao_081-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10437/indicacao_082-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10423/indicacao_083-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10422/indicacao_084-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10418/indicacao_085-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10424/indicacao_086-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10425/indicacao_087-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10426/indicacao_088-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10430/indicacao_089-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10420/indicacao_090-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10427/indicacao_091-2026_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10433/indicacao_092-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10435/indicacao_093-2026_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10441/indicacao_094-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10466/indicacao_095-2026_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10448/indicacao_096-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10449/indicacao_097-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10462/indicacao_098-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10451/indicacao_099-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10470/indicacao_100-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10468/indicacao_101-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10458/indicacao_102-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10459/indicacao_103-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10456/indicacao_104-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10461/indicacao_105-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10464/indicacao_106-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10472/indicacao_107-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10477/indicacao_108-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10495/indicacao_109-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10483/indicacao_110-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10478/indicacao_111-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10481/indicacao_112-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10499/indicacao_113-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10493/indicacao_114-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10476/indicacao_115-2026_ver._enfermeir_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10501/indicacao_116-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10485/indicacao_117-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10479/indicacao_118-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10487/indicacao_119-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10489/indicacao_120-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10491/indicacao_121-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10503/indicacao_122-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10517/indicacao_123-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10504/indicacao_124-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10522/indicacao_125-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10508/indicacao_126-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10510/indicacao_127-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10519/indicacao_128-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10525/indicacao_129-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10515/indicacao_-_130.2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10521/indicacao_131-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10513/indicacao_132-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10527/indicacao_133-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10534/indicacao_134-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10561/indicacao_135-2026_ver._gm_celso_lubke.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10535/indicacao_136-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10536/indicacao_137-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10550/indicacao_138-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10537/indicacao_139-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10538/indicacao_140-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10566/indicacao_141-2026_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10542/indicacao_142-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10543/indicacao_143-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10551/indicacao_144-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10545/indicacao_145-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10554/indicacao_146-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10547/indicacao_147-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10578/indicacao_148-2026_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10570/indicacao_149-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10568/indicacao_150-2026_ver._gm_celso_lubke.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10574/indicacao_151-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10576/indicacao_152-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10590/indicacao_154-2026_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10580/indicacao_155-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10577/indicacao_156-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10586/indicacao_157-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10583/indicacao_158-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10587/indicacao_159-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10593/indicacao_160-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10591/indicacao_161-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10604/indicacao_162-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10601/indicacao_163-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10603/indicacao_164-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10610/indicacao_165-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10606/indicacao_166-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10608/indicacao_167-2026_ver._gm_celso_lubke.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10611/indicacao_168-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10613/indicacao_169-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10620/indicacao_170-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10627/indicacao_171-2026_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10616/indicacao_172-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10617/indicacao_173-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10625/indicacao_174-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10621/indicacao_175-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10631/indicacao_176-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10633/indicacao_177-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10636/indicacao_179-2026_ver._professor_leo.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10637/indicacao_179-2026_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10639/indicacao_180-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10635/indicacao_181-2026_ver._gm_celso_lubke.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10640/indicacao_182-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10641/indicacao_183-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10646/indicacao_184-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10645/indicacao_185-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10648/indicacao_186-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10652/indicacao_187-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10443/mocao_de_aplausos_01-2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10564/mocao_002-2026_aplausos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10654/mocao_04-2026_-_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10446/projeto_de_lei_complementar_001-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10316/projeto_de_lei_complementar_002-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10352/projeto_de_lei_complementar_003-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10383/projeto_de_lei_complementar_004-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10412/projeto_de_lei_complementar_005-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10475/projeto_de_lei_complementar_007-2026_com_emendas.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10529/projeto_de_lei_complementar_008-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10599/projeto_de_lei_complementar_009-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10655/projeto_de_lei_complementar_010-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10629/projeto_de_lei_complementar_011-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10290/projeto_de_lei_complementar_001-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10315/projeto_de_lei_001-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10377/projeto_de_lei_002-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10351/projeto_de_lei_003-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10413/projeto_de_lei_005-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10414/projeto_de_lei_006-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10411/projeto_de_lei_007-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10445/projeto_de_lei_008-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10447/projeto_de_lei_009-2026_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10474/projeto_de_lei_010-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10528/projeto_de_lei_011-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10594/projeto_de_lei_012-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10530/projeto_de_lei_013-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10567/projeto_de_lei_014-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10595/projeto_de_lei_015-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10656/projeto_de_lei_016-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10233/projeto_de_lei_001-2026_thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10244/projeto_de_lei_002-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10334/projeto_de_lei_004-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10356/projeto_de_lei_005-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10498/projeto_de_lei_007-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10548/projeto_de_lei_008-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10557/projeto_de_lei_009-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10623/projeto_de_lei_010-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10563/projeto_de_resolucao_001-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10259/requerimento_001-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10238/requerimento_003-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10230/requerimento_004-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10231/requerimento_005-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10232/requerimento_006-2026_varias_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10235/requerimento_007-2026_vera._thauana.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10247/requerimento_008-2026_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10239/requerimento_009-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10243/requerimento_010-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10241/requerimento_011-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10257/requerimento_012-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10246/requerimento_013-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10249/requerimento_014-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10250/requerimento_015-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10266/requerimento_016-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10280/requerimento_017-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10264/requerimento_019-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10268/requerimento_020-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10282/requerimento_021-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10274/requerimento_022-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10288/requerimento_023-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10284/requerimento_024-2026_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10286/requerimento_025-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10276/requerimento_026-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10289/requerimento_027-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10278/requerimento_028-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10277/requerimento_029-2026_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10294/requerimento_030-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10293/requerimento_031-2026_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10319/requerimento_032-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10313/requerimento_033-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10292/requerimento_034-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10318/requerimento_035-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10304/requerimento_036-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10301/requerimento_037-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10298/requerimento_038-2026_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10306/requerimento_039-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10308/requerimento_040-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10299/requerimento_041-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10310/requerimento_042-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10312/requerimento_043-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10323/requerimento_044-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10325/requerimento_045-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10345/requerimento_046-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10348/requerimento_047-2026_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10327/requerimento_048-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10330/requerimento_049-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10332/requerimento_050-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10335/requerimento_051-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10346/requerimento_052-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10331/requerimento_053-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10343/requerimento_054-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10341/requerimento_055-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10340/requerimento_056-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10349/requerimento_057-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10350/requerimento_058-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10381/requerimento_059-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10382/requerimento_060-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10373/requerimento_061-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10361/requerimento_062-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10363/requerimento_063-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10359/requerimento_064-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10354/requerimento_065-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10357/requerimento_066-2026_varias_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10380/requerimento_067-2026_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10355/requerimento_068-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10366/requerimento_069-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10374/requerimento_070-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10368/requerimento_071-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10371/requerimento_072-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10378/requerimento_073-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10393/requerimento_074-2026_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10398/requerimento_075-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10415/requerimento_076-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10400/requerimento_077-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10390/requerimento_078-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10392/requerimento_079-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10401/requerimento_080-2026_varias_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10410/requerimento_081-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10407/requerimento_082-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10396/requerimento_083-2026_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10402/requerimento_084-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10404/requerimento_085-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10406/requerimento_086-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10438/requerimento_087-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10440/requerimento_088-2026_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10444/requerimento_089-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10436/requerimento_090-2026_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10419/requerimento_091-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10442/requerimento_093-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10421/requerimento_094-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10431/requerimento_095-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10428/requerimento_096-2026_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10429/requerimento_097-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10432/requerimento_098-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10434/requerimento_099-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10439/requerimento_100-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10450/requerimento_101-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10453/requerimento_102-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10452/requerimento_103-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10454/requerimento_104-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10467/requerimento_105-2026_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10469/requerimento_106-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10455/requerimento_107-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10457/requerimento_108-2026_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10463/requerimento_109-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10460/requerimento_110-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10471/requerimento_111-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10465/requerimento_112-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10555/requerimento_113-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10496/requerimento_114-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10497/requerimento_115-2026_vrios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10484/requerimento_116-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10482/requerimento_117-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10500/requerimento_118-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10494/requerimento_119-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10502/requerimento_120-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10488/requerimento_121-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10480/requerimento_122-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10492/requerimento_123-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10490/requerimento_124-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10486/reuqerimento_125-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10505/requerimento_126-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10506/requerimento_127-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10507/requerimento_128-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10514/requerimento_129-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10509/requerimento_130-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10524/requerimento_131-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10523/requerimento_132-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10511/requerimento_133-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10526/requerimento_134-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10518/requerimento_135-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10512/reuqerimento_136-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10516/requerimento_137-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10520/requerimento_138-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10539/requerimento_139-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10560/requerimento_140-2026_ver._gm_celso_lubke.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10540/requerimento_141-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10549/requerimento_142-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10553/requerimento_143-2026_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10541/requerimento_144-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10565/requerimento_145-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10559/requerimento_146-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10544/requerimento_147-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10552/requerimento_148-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10546/requerimento_149-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10556/requerimento_150-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10558/requerimento_151-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10579/requerimento_152-2026_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10571/requerimento_153-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10572/requerimento_154-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10569/requerimento_155-2026_ver._gm_celso_lubke.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10573/requerimento_156-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10575/requerimento_157-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10581/requerimento_158-2026_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10585/requerimento_159-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10584/requerimento_160-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10588/requerimento_161-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10592/requerimento_165-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10589/requerimento_166-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10615/requerimento_167-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10609/requerimento_168-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10600/requerimento_169-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10605/requerimento_170-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10628/requerimento_171-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10602/requerimento_172-2026_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10607/requerimento_173-2026_ver._gm_celso_lubke.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10612/requerimento_174-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10622/requerimento_175-2026_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10614/requerimento_176-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10619/requerimento_177-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10618/requerimento_178-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10624/requerimento_179-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10630/requerimento_180-2026_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10632/requerimento_181-2026_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10638/requerimento_182-2026_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10634/requerimento_183-2026_ver._gm_celso_lubke.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10649/requerimento_184-2026_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10647/requerimento_185-2026_ver._michel_batata.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10644/requerimento_186-2026_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10642/requerimento_187-2026_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10643/requerimento_188-2026_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10651/requerimento_189-2026_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10650/requerimento_190-2026_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10653/requerimento_191-2026_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10226/mensagem_de_veto_001-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10262/mensagem_substitutiva_001-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10582/mensagem_substitutiva_002-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10562/projeto_de_emenda_a_lei_organica_001-2026_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10384/ata_da_01a_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10385/ata_da_02a_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10416/ata_da_03a_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10417/ata_da_04a_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10473/ata_da_05a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10531/ata_da_06a_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10532/ata_da_07a_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10533/ata_da_08a_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10596/ata_da_09a_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10597/ata_da_10a_sessao_ordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10598/ata_da_01a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10626/ata_da_02a_sessao_extraordinaria_de_2026.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10260/denuncia_01.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10261/denuncia_02.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H49"/>
+  <dimension ref="A1:H427"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="171.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1369,961 +5777,10753 @@
       </c>
       <c r="G13" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H13" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>71</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>72</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H14" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>75</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>76</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>77</v>
       </c>
       <c r="H15" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>79</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
         <v>80</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>81</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>83</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>84</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" t="s">
+      <c r="H17" t="s">
         <v>86</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>88</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
         <v>89</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="G18" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="D18" t="s">
-[...8 lines deleted...]
-      <c r="G18" s="1" t="s">
+      <c r="H18" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>92</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
         <v>93</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
         <v>94</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H19" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>97</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>98</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
+        <v>48</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>101</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>102</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>105</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>106</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>108</v>
       </c>
       <c r="H22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>110</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>111</v>
       </c>
       <c r="D23" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>68</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="F23" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>114</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>115</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>111</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>33</v>
+        <v>53</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>116</v>
       </c>
       <c r="H24" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>118</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>119</v>
       </c>
       <c r="D25" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>28</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="F25" t="s">
-[...2 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>122</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>123</v>
       </c>
-      <c r="B26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D26" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>124</v>
       </c>
       <c r="H26" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>126</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>27</v>
+        <v>127</v>
       </c>
       <c r="D27" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>32</v>
+        <v>131</v>
       </c>
       <c r="D28" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>18</v>
+        <v>58</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="H28" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>37</v>
+        <v>135</v>
       </c>
       <c r="D29" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>133</v>
+        <v>68</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H29" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>42</v>
+        <v>139</v>
       </c>
       <c r="D30" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H30" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>47</v>
+        <v>143</v>
       </c>
       <c r="D31" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="H31" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>52</v>
+        <v>147</v>
       </c>
       <c r="D32" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>53</v>
+        <v>28</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="H32" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="D33" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="H33" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>57</v>
+        <v>155</v>
       </c>
       <c r="D34" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>48</v>
+        <v>107</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="H34" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>62</v>
+        <v>159</v>
       </c>
       <c r="D35" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>153</v>
+        <v>48</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="H35" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>67</v>
+        <v>163</v>
       </c>
       <c r="D36" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="H36" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>160</v>
+        <v>167</v>
       </c>
       <c r="D37" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>63</v>
+        <v>89</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="H37" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>72</v>
+        <v>171</v>
       </c>
       <c r="D38" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="H38" t="s">
-        <v>165</v>
+        <v>173</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="D39" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>23</v>
+        <v>38</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>168</v>
+        <v>176</v>
       </c>
       <c r="H39" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>85</v>
+        <v>179</v>
       </c>
       <c r="D40" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="H40" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>90</v>
+        <v>183</v>
       </c>
       <c r="D41" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>174</v>
+        <v>184</v>
       </c>
       <c r="H41" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>98</v>
+        <v>187</v>
       </c>
       <c r="D42" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>99</v>
+        <v>28</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="H42" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>107</v>
+        <v>191</v>
       </c>
       <c r="D43" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="H43" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="D44" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="H44" t="s">
-        <v>185</v>
+        <v>197</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="D45" t="s">
-        <v>119</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>33</v>
+        <v>58</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>188</v>
+        <v>200</v>
       </c>
       <c r="H45" t="s">
-        <v>189</v>
+        <v>201</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>190</v>
+        <v>202</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>203</v>
       </c>
       <c r="D46" t="s">
-        <v>191</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>192</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>193</v>
+        <v>89</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="H46" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>207</v>
       </c>
       <c r="D47" t="s">
-        <v>197</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>198</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>193</v>
+        <v>68</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="H47" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>10</v>
+        <v>211</v>
       </c>
       <c r="D48" t="s">
-        <v>202</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>203</v>
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>107</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="H48" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
+        <v>215</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H49" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>218</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>219</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>220</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H50" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>223</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>224</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>48</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H51" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>227</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>228</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>33</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H52" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>231</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>232</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>63</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H53" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>235</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>236</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>53</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H54" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>239</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>240</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>241</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H55" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>244</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>245</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>38</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H56" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>248</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>249</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>18</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H57" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>252</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>253</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>107</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="H58" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>256</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>257</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H59" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>260</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>261</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>262</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H60" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>265</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>266</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>23</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H61" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>269</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>270</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>28</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H62" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>273</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>274</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>33</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H63" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>277</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>278</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>68</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H64" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>281</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>282</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>53</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H65" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>285</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>286</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>63</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H66" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>289</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>290</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>58</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H67" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>293</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>294</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>89</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H68" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>297</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>298</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>38</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H69" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>301</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>302</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>303</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H70" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>306</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>307</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>18</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H71" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>310</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>311</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>107</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="H72" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>314</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>315</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>23</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H73" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>318</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>319</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>33</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="H74" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>322</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>323</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>68</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H75" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>326</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>327</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>28</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H76" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>330</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>331</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>48</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="H77" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>334</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>335</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>58</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H78" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>338</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>339</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>53</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H79" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>342</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>343</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>63</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="H80" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>346</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>347</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>89</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H81" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>350</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>351</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>38</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H82" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>354</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>355</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>18</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="H83" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>358</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>359</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>33</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H84" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>362</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>363</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H85" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>366</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>367</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>48</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H86" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>370</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>371</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>28</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H87" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>374</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>375</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H88" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>378</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>379</v>
+      </c>
+      <c r="D89" t="s">
+        <v>11</v>
+      </c>
+      <c r="E89" t="s">
+        <v>12</v>
+      </c>
+      <c r="F89" t="s">
+        <v>107</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H89" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>382</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>383</v>
+      </c>
+      <c r="D90" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" t="s">
+        <v>12</v>
+      </c>
+      <c r="F90" t="s">
+        <v>89</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H90" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>386</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>387</v>
+      </c>
+      <c r="D91" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" t="s">
+        <v>12</v>
+      </c>
+      <c r="F91" t="s">
+        <v>53</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H91" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>390</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>391</v>
+      </c>
+      <c r="D92" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" t="s">
+        <v>12</v>
+      </c>
+      <c r="F92" t="s">
+        <v>58</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H92" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>394</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>395</v>
+      </c>
+      <c r="D93" t="s">
+        <v>11</v>
+      </c>
+      <c r="E93" t="s">
+        <v>12</v>
+      </c>
+      <c r="F93" t="s">
+        <v>68</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H93" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>398</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>399</v>
+      </c>
+      <c r="D94" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" t="s">
+        <v>12</v>
+      </c>
+      <c r="F94" t="s">
+        <v>63</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H94" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>402</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>403</v>
+      </c>
+      <c r="D95" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" t="s">
+        <v>12</v>
+      </c>
+      <c r="F95" t="s">
+        <v>68</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H95" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>406</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>407</v>
+      </c>
+      <c r="D96" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" t="s">
+        <v>12</v>
+      </c>
+      <c r="F96" t="s">
+        <v>38</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="H96" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>410</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>411</v>
+      </c>
+      <c r="D97" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" t="s">
+        <v>12</v>
+      </c>
+      <c r="F97" t="s">
+        <v>53</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H97" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>414</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>415</v>
+      </c>
+      <c r="D98" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" t="s">
+        <v>12</v>
+      </c>
+      <c r="F98" t="s">
+        <v>89</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H98" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>418</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>419</v>
+      </c>
+      <c r="D99" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" t="s">
+        <v>12</v>
+      </c>
+      <c r="F99" t="s">
+        <v>33</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="H99" t="s">
+        <v>421</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>422</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>423</v>
+      </c>
+      <c r="D100" t="s">
+        <v>11</v>
+      </c>
+      <c r="E100" t="s">
+        <v>12</v>
+      </c>
+      <c r="F100" t="s">
+        <v>107</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H100" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>426</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>427</v>
+      </c>
+      <c r="D101" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" t="s">
+        <v>12</v>
+      </c>
+      <c r="F101" t="s">
+        <v>18</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H101" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>430</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>431</v>
+      </c>
+      <c r="D102" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" t="s">
+        <v>12</v>
+      </c>
+      <c r="F102" t="s">
+        <v>23</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H102" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>434</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>435</v>
+      </c>
+      <c r="D103" t="s">
+        <v>11</v>
+      </c>
+      <c r="E103" t="s">
+        <v>12</v>
+      </c>
+      <c r="F103" t="s">
+        <v>48</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H103" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>438</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>439</v>
+      </c>
+      <c r="D104" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" t="s">
+        <v>12</v>
+      </c>
+      <c r="F104" t="s">
+        <v>440</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="H104" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>443</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>444</v>
+      </c>
+      <c r="D105" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" t="s">
+        <v>12</v>
+      </c>
+      <c r="F105" t="s">
+        <v>58</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H105" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>447</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>448</v>
+      </c>
+      <c r="D106" t="s">
+        <v>11</v>
+      </c>
+      <c r="E106" t="s">
+        <v>12</v>
+      </c>
+      <c r="F106" t="s">
+        <v>28</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="H106" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>451</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>452</v>
+      </c>
+      <c r="D107" t="s">
+        <v>11</v>
+      </c>
+      <c r="E107" t="s">
+        <v>12</v>
+      </c>
+      <c r="F107" t="s">
+        <v>63</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H107" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>455</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>456</v>
+      </c>
+      <c r="D108" t="s">
+        <v>11</v>
+      </c>
+      <c r="E108" t="s">
+        <v>12</v>
+      </c>
+      <c r="F108" t="s">
+        <v>18</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H108" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>459</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>460</v>
+      </c>
+      <c r="D109" t="s">
+        <v>11</v>
+      </c>
+      <c r="E109" t="s">
+        <v>12</v>
+      </c>
+      <c r="F109" t="s">
+        <v>461</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H109" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>464</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>465</v>
+      </c>
+      <c r="D110" t="s">
+        <v>11</v>
+      </c>
+      <c r="E110" t="s">
+        <v>12</v>
+      </c>
+      <c r="F110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H110" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>468</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>469</v>
+      </c>
+      <c r="D111" t="s">
+        <v>11</v>
+      </c>
+      <c r="E111" t="s">
+        <v>12</v>
+      </c>
+      <c r="F111" t="s">
+        <v>23</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H111" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>472</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>473</v>
+      </c>
+      <c r="D112" t="s">
+        <v>11</v>
+      </c>
+      <c r="E112" t="s">
+        <v>12</v>
+      </c>
+      <c r="F112" t="s">
+        <v>89</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H112" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>476</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>477</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
+        <v>107</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H113" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>480</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>481</v>
+      </c>
+      <c r="D114" t="s">
+        <v>11</v>
+      </c>
+      <c r="E114" t="s">
+        <v>12</v>
+      </c>
+      <c r="F114" t="s">
+        <v>53</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H114" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>484</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>485</v>
+      </c>
+      <c r="D115" t="s">
+        <v>11</v>
+      </c>
+      <c r="E115" t="s">
+        <v>12</v>
+      </c>
+      <c r="F115" t="s">
+        <v>28</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H115" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>488</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>489</v>
+      </c>
+      <c r="D116" t="s">
+        <v>11</v>
+      </c>
+      <c r="E116" t="s">
+        <v>12</v>
+      </c>
+      <c r="F116" t="s">
+        <v>68</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H116" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>492</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>493</v>
+      </c>
+      <c r="D117" t="s">
+        <v>11</v>
+      </c>
+      <c r="E117" t="s">
+        <v>12</v>
+      </c>
+      <c r="F117" t="s">
+        <v>48</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H117" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>496</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>497</v>
+      </c>
+      <c r="D118" t="s">
+        <v>11</v>
+      </c>
+      <c r="E118" t="s">
+        <v>12</v>
+      </c>
+      <c r="F118" t="s">
+        <v>58</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H118" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>500</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>501</v>
+      </c>
+      <c r="D119" t="s">
+        <v>11</v>
+      </c>
+      <c r="E119" t="s">
+        <v>12</v>
+      </c>
+      <c r="F119" t="s">
+        <v>33</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H119" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>504</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>505</v>
+      </c>
+      <c r="D120" t="s">
+        <v>11</v>
+      </c>
+      <c r="E120" t="s">
+        <v>12</v>
+      </c>
+      <c r="F120" t="s">
+        <v>38</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H120" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>508</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>509</v>
+      </c>
+      <c r="D121" t="s">
+        <v>11</v>
+      </c>
+      <c r="E121" t="s">
+        <v>12</v>
+      </c>
+      <c r="F121" t="s">
+        <v>63</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H121" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>512</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>513</v>
+      </c>
+      <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>514</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H122" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>517</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>518</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>38</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H123" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>521</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>522</v>
+      </c>
+      <c r="D124" t="s">
+        <v>11</v>
+      </c>
+      <c r="E124" t="s">
+        <v>12</v>
+      </c>
+      <c r="F124" t="s">
+        <v>13</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H124" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>525</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>526</v>
+      </c>
+      <c r="D125" t="s">
+        <v>11</v>
+      </c>
+      <c r="E125" t="s">
+        <v>12</v>
+      </c>
+      <c r="F125" t="s">
+        <v>89</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H125" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>529</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>530</v>
+      </c>
+      <c r="D126" t="s">
+        <v>11</v>
+      </c>
+      <c r="E126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F126" t="s">
+        <v>18</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H126" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>533</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>534</v>
+      </c>
+      <c r="D127" t="s">
+        <v>11</v>
+      </c>
+      <c r="E127" t="s">
+        <v>12</v>
+      </c>
+      <c r="F127" t="s">
+        <v>107</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="H127" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>537</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>538</v>
+      </c>
+      <c r="D128" t="s">
+        <v>11</v>
+      </c>
+      <c r="E128" t="s">
+        <v>12</v>
+      </c>
+      <c r="F128" t="s">
+        <v>63</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H128" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>541</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>542</v>
+      </c>
+      <c r="D129" t="s">
+        <v>11</v>
+      </c>
+      <c r="E129" t="s">
+        <v>12</v>
+      </c>
+      <c r="F129" t="s">
+        <v>53</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H129" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>545</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>546</v>
+      </c>
+      <c r="D130" t="s">
+        <v>11</v>
+      </c>
+      <c r="E130" t="s">
+        <v>12</v>
+      </c>
+      <c r="F130" t="s">
+        <v>28</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>547</v>
+      </c>
+      <c r="H130" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>549</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>550</v>
+      </c>
+      <c r="D131" t="s">
+        <v>11</v>
+      </c>
+      <c r="E131" t="s">
+        <v>12</v>
+      </c>
+      <c r="F131" t="s">
+        <v>33</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H131" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>553</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>554</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>12</v>
+      </c>
+      <c r="F132" t="s">
+        <v>68</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H132" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>557</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>558</v>
+      </c>
+      <c r="D133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>58</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H133" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>561</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>562</v>
+      </c>
+      <c r="D134" t="s">
+        <v>11</v>
+      </c>
+      <c r="E134" t="s">
+        <v>12</v>
+      </c>
+      <c r="F134" t="s">
+        <v>563</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H134" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>566</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>567</v>
+      </c>
+      <c r="D135" t="s">
+        <v>11</v>
+      </c>
+      <c r="E135" t="s">
+        <v>12</v>
+      </c>
+      <c r="F135" t="s">
+        <v>568</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H135" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>571</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>572</v>
+      </c>
+      <c r="D136" t="s">
+        <v>11</v>
+      </c>
+      <c r="E136" t="s">
+        <v>12</v>
+      </c>
+      <c r="F136" t="s">
+        <v>33</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H136" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>575</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>576</v>
+      </c>
+      <c r="D137" t="s">
+        <v>11</v>
+      </c>
+      <c r="E137" t="s">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>18</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H137" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>579</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>580</v>
+      </c>
+      <c r="D138" t="s">
+        <v>11</v>
+      </c>
+      <c r="E138" t="s">
+        <v>12</v>
+      </c>
+      <c r="F138" t="s">
+        <v>107</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H138" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>583</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>584</v>
+      </c>
+      <c r="D139" t="s">
+        <v>11</v>
+      </c>
+      <c r="E139" t="s">
+        <v>12</v>
+      </c>
+      <c r="F139" t="s">
+        <v>13</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H139" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>587</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>588</v>
+      </c>
+      <c r="D140" t="s">
+        <v>11</v>
+      </c>
+      <c r="E140" t="s">
+        <v>12</v>
+      </c>
+      <c r="F140" t="s">
+        <v>53</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H140" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>591</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>592</v>
+      </c>
+      <c r="D141" t="s">
+        <v>11</v>
+      </c>
+      <c r="E141" t="s">
+        <v>12</v>
+      </c>
+      <c r="F141" t="s">
+        <v>68</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H141" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>595</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>596</v>
+      </c>
+      <c r="D142" t="s">
+        <v>11</v>
+      </c>
+      <c r="E142" t="s">
+        <v>12</v>
+      </c>
+      <c r="F142" t="s">
+        <v>28</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H142" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>599</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>600</v>
+      </c>
+      <c r="D143" t="s">
+        <v>11</v>
+      </c>
+      <c r="E143" t="s">
+        <v>12</v>
+      </c>
+      <c r="F143" t="s">
+        <v>58</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H143" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>603</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>604</v>
+      </c>
+      <c r="D144" t="s">
+        <v>11</v>
+      </c>
+      <c r="E144" t="s">
+        <v>12</v>
+      </c>
+      <c r="F144" t="s">
+        <v>89</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H144" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>607</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>608</v>
+      </c>
+      <c r="D145" t="s">
+        <v>11</v>
+      </c>
+      <c r="E145" t="s">
+        <v>12</v>
+      </c>
+      <c r="F145" t="s">
+        <v>38</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H145" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>611</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>612</v>
+      </c>
+      <c r="D146" t="s">
+        <v>11</v>
+      </c>
+      <c r="E146" t="s">
+        <v>12</v>
+      </c>
+      <c r="F146" t="s">
+        <v>48</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H146" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>615</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>616</v>
+      </c>
+      <c r="D147" t="s">
+        <v>11</v>
+      </c>
+      <c r="E147" t="s">
+        <v>12</v>
+      </c>
+      <c r="F147" t="s">
+        <v>63</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H147" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>619</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>620</v>
+      </c>
+      <c r="D148" t="s">
+        <v>11</v>
+      </c>
+      <c r="E148" t="s">
+        <v>12</v>
+      </c>
+      <c r="F148" t="s">
+        <v>53</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H148" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>623</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>624</v>
+      </c>
+      <c r="D149" t="s">
+        <v>11</v>
+      </c>
+      <c r="E149" t="s">
+        <v>12</v>
+      </c>
+      <c r="F149" t="s">
+        <v>18</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H149" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>627</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>628</v>
+      </c>
+      <c r="D150" t="s">
+        <v>11</v>
+      </c>
+      <c r="E150" t="s">
+        <v>12</v>
+      </c>
+      <c r="F150" t="s">
+        <v>568</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H150" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>631</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>632</v>
+      </c>
+      <c r="D151" t="s">
+        <v>11</v>
+      </c>
+      <c r="E151" t="s">
+        <v>12</v>
+      </c>
+      <c r="F151" t="s">
+        <v>13</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H151" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>635</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>636</v>
+      </c>
+      <c r="D152" t="s">
+        <v>11</v>
+      </c>
+      <c r="E152" t="s">
+        <v>12</v>
+      </c>
+      <c r="F152" t="s">
+        <v>48</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H152" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>639</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>640</v>
+      </c>
+      <c r="D153" t="s">
+        <v>11</v>
+      </c>
+      <c r="E153" t="s">
+        <v>12</v>
+      </c>
+      <c r="F153" t="s">
+        <v>68</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>641</v>
+      </c>
+      <c r="H153" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>643</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>644</v>
+      </c>
+      <c r="D154" t="s">
+        <v>11</v>
+      </c>
+      <c r="E154" t="s">
+        <v>12</v>
+      </c>
+      <c r="F154" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H154" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>647</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>648</v>
+      </c>
+      <c r="D155" t="s">
+        <v>11</v>
+      </c>
+      <c r="E155" t="s">
+        <v>12</v>
+      </c>
+      <c r="F155" t="s">
+        <v>33</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H155" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>651</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>652</v>
+      </c>
+      <c r="D156" t="s">
+        <v>11</v>
+      </c>
+      <c r="E156" t="s">
+        <v>12</v>
+      </c>
+      <c r="F156" t="s">
+        <v>89</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="H156" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>655</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>656</v>
+      </c>
+      <c r="D157" t="s">
+        <v>11</v>
+      </c>
+      <c r="E157" t="s">
+        <v>12</v>
+      </c>
+      <c r="F157" t="s">
+        <v>38</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="H157" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>659</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>660</v>
+      </c>
+      <c r="D158" t="s">
+        <v>11</v>
+      </c>
+      <c r="E158" t="s">
+        <v>12</v>
+      </c>
+      <c r="F158" t="s">
+        <v>107</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H158" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>663</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>664</v>
+      </c>
+      <c r="D159" t="s">
+        <v>11</v>
+      </c>
+      <c r="E159" t="s">
+        <v>12</v>
+      </c>
+      <c r="F159" t="s">
+        <v>58</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H159" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>667</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>668</v>
+      </c>
+      <c r="D160" t="s">
+        <v>11</v>
+      </c>
+      <c r="E160" t="s">
+        <v>12</v>
+      </c>
+      <c r="F160" t="s">
+        <v>63</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H160" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>671</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>672</v>
+      </c>
+      <c r="D161" t="s">
+        <v>11</v>
+      </c>
+      <c r="E161" t="s">
+        <v>12</v>
+      </c>
+      <c r="F161" t="s">
+        <v>18</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H161" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>675</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>676</v>
+      </c>
+      <c r="D162" t="s">
+        <v>11</v>
+      </c>
+      <c r="E162" t="s">
+        <v>12</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="H162" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>679</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>680</v>
+      </c>
+      <c r="D163" t="s">
+        <v>11</v>
+      </c>
+      <c r="E163" t="s">
+        <v>12</v>
+      </c>
+      <c r="F163" t="s">
+        <v>89</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H163" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>683</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>684</v>
+      </c>
+      <c r="D164" t="s">
+        <v>11</v>
+      </c>
+      <c r="E164" t="s">
+        <v>12</v>
+      </c>
+      <c r="F164" t="s">
+        <v>38</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H164" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>687</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>688</v>
+      </c>
+      <c r="D165" t="s">
+        <v>11</v>
+      </c>
+      <c r="E165" t="s">
+        <v>12</v>
+      </c>
+      <c r="F165" t="s">
+        <v>48</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="H165" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>691</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>692</v>
+      </c>
+      <c r="D166" t="s">
+        <v>11</v>
+      </c>
+      <c r="E166" t="s">
+        <v>12</v>
+      </c>
+      <c r="F166" t="s">
+        <v>568</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H166" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>695</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>696</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>58</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H167" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>699</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>700</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>701</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H168" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>704</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>705</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>107</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H169" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>708</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>709</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>68</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H170" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>712</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>713</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>28</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H171" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>716</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>717</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>63</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H172" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>720</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>721</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>53</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H173" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>724</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>725</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>33</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H174" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>728</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>729</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>18</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H175" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>732</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>733</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>53</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H176" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>736</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>737</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>68</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H177" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>740</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>741</v>
+      </c>
+      <c r="D178" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" t="s">
+        <v>12</v>
+      </c>
+      <c r="F178" t="s">
+        <v>33</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H178" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>744</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>745</v>
+      </c>
+      <c r="D179" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H179" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>748</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>749</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" t="s">
+        <v>12</v>
+      </c>
+      <c r="F180" t="s">
+        <v>568</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H180" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>752</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>753</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" t="s">
+        <v>58</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H181" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>756</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>757</v>
+      </c>
+      <c r="D182" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" t="s">
+        <v>12</v>
+      </c>
+      <c r="F182" t="s">
+        <v>48</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H182" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>760</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>761</v>
+      </c>
+      <c r="D183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" t="s">
+        <v>12</v>
+      </c>
+      <c r="F183" t="s">
+        <v>107</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H183" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>764</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>765</v>
+      </c>
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>38</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H184" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>768</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>769</v>
+      </c>
+      <c r="D185" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>28</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H185" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>772</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>773</v>
+      </c>
+      <c r="D186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" t="s">
+        <v>12</v>
+      </c>
+      <c r="F186" t="s">
+        <v>63</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H186" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>776</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>10</v>
+      </c>
+      <c r="D187" t="s">
+        <v>777</v>
+      </c>
+      <c r="E187" t="s">
+        <v>778</v>
+      </c>
+      <c r="F187" t="s">
+        <v>779</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H187" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>782</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
         <v>17</v>
       </c>
-      <c r="D49" t="s">
-[...2 lines deleted...]
-      <c r="E49" t="s">
+      <c r="D188" t="s">
+        <v>777</v>
+      </c>
+      <c r="E188" t="s">
+        <v>778</v>
+      </c>
+      <c r="F188" t="s">
+        <v>783</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H188" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>786</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>27</v>
+      </c>
+      <c r="D189" t="s">
+        <v>777</v>
+      </c>
+      <c r="E189" t="s">
+        <v>778</v>
+      </c>
+      <c r="F189" t="s">
+        <v>783</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H189" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>789</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>10</v>
+      </c>
+      <c r="D190" t="s">
+        <v>790</v>
+      </c>
+      <c r="E190" t="s">
+        <v>791</v>
+      </c>
+      <c r="F190" t="s">
+        <v>792</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H190" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>795</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>17</v>
+      </c>
+      <c r="D191" t="s">
+        <v>790</v>
+      </c>
+      <c r="E191" t="s">
+        <v>791</v>
+      </c>
+      <c r="F191" t="s">
+        <v>792</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H191" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>798</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>22</v>
+      </c>
+      <c r="D192" t="s">
+        <v>790</v>
+      </c>
+      <c r="E192" t="s">
+        <v>791</v>
+      </c>
+      <c r="F192" t="s">
+        <v>792</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H192" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>800</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>27</v>
+      </c>
+      <c r="D193" t="s">
+        <v>790</v>
+      </c>
+      <c r="E193" t="s">
+        <v>791</v>
+      </c>
+      <c r="F193" t="s">
+        <v>792</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H193" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>803</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>32</v>
+      </c>
+      <c r="D194" t="s">
+        <v>790</v>
+      </c>
+      <c r="E194" t="s">
+        <v>791</v>
+      </c>
+      <c r="F194" t="s">
+        <v>792</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H194" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>806</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>42</v>
+      </c>
+      <c r="D195" t="s">
+        <v>790</v>
+      </c>
+      <c r="E195" t="s">
+        <v>791</v>
+      </c>
+      <c r="F195" t="s">
+        <v>792</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H195" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>809</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>47</v>
+      </c>
+      <c r="D196" t="s">
+        <v>790</v>
+      </c>
+      <c r="E196" t="s">
+        <v>791</v>
+      </c>
+      <c r="F196" t="s">
+        <v>792</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H196" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>812</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>52</v>
+      </c>
+      <c r="D197" t="s">
+        <v>790</v>
+      </c>
+      <c r="E197" t="s">
+        <v>791</v>
+      </c>
+      <c r="F197" t="s">
+        <v>792</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H197" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>815</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>816</v>
+      </c>
+      <c r="D198" t="s">
+        <v>790</v>
+      </c>
+      <c r="E198" t="s">
+        <v>791</v>
+      </c>
+      <c r="F198" t="s">
+        <v>792</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H198" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>819</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>57</v>
+      </c>
+      <c r="D199" t="s">
+        <v>790</v>
+      </c>
+      <c r="E199" t="s">
+        <v>791</v>
+      </c>
+      <c r="F199" t="s">
+        <v>792</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H199" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>822</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>10</v>
+      </c>
+      <c r="D200" t="s">
+        <v>823</v>
+      </c>
+      <c r="E200" t="s">
+        <v>824</v>
+      </c>
+      <c r="F200" t="s">
+        <v>89</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H200" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>827</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>10</v>
+      </c>
+      <c r="D201" t="s">
+        <v>828</v>
+      </c>
+      <c r="E201" t="s">
+        <v>829</v>
+      </c>
+      <c r="F201" t="s">
+        <v>792</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H201" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>832</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>17</v>
+      </c>
+      <c r="D202" t="s">
+        <v>828</v>
+      </c>
+      <c r="E202" t="s">
+        <v>829</v>
+      </c>
+      <c r="F202" t="s">
+        <v>792</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H202" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>835</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>22</v>
+      </c>
+      <c r="D203" t="s">
+        <v>828</v>
+      </c>
+      <c r="E203" t="s">
+        <v>829</v>
+      </c>
+      <c r="F203" t="s">
+        <v>792</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="H203" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>838</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>32</v>
+      </c>
+      <c r="D204" t="s">
+        <v>828</v>
+      </c>
+      <c r="E204" t="s">
+        <v>829</v>
+      </c>
+      <c r="F204" t="s">
+        <v>792</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H204" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>841</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>37</v>
+      </c>
+      <c r="D205" t="s">
+        <v>828</v>
+      </c>
+      <c r="E205" t="s">
+        <v>829</v>
+      </c>
+      <c r="F205" t="s">
+        <v>792</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>842</v>
+      </c>
+      <c r="H205" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>844</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>42</v>
+      </c>
+      <c r="D206" t="s">
+        <v>828</v>
+      </c>
+      <c r="E206" t="s">
+        <v>829</v>
+      </c>
+      <c r="F206" t="s">
+        <v>792</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H206" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>847</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>47</v>
+      </c>
+      <c r="D207" t="s">
+        <v>828</v>
+      </c>
+      <c r="E207" t="s">
+        <v>829</v>
+      </c>
+      <c r="F207" t="s">
+        <v>792</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>848</v>
+      </c>
+      <c r="H207" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>850</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>52</v>
+      </c>
+      <c r="D208" t="s">
+        <v>828</v>
+      </c>
+      <c r="E208" t="s">
+        <v>829</v>
+      </c>
+      <c r="F208" t="s">
+        <v>792</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H208" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>853</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>816</v>
+      </c>
+      <c r="D209" t="s">
+        <v>828</v>
+      </c>
+      <c r="E209" t="s">
+        <v>829</v>
+      </c>
+      <c r="F209" t="s">
+        <v>792</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>854</v>
+      </c>
+      <c r="H209" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>856</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>57</v>
+      </c>
+      <c r="D210" t="s">
+        <v>828</v>
+      </c>
+      <c r="E210" t="s">
+        <v>829</v>
+      </c>
+      <c r="F210" t="s">
+        <v>792</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H210" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>859</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>62</v>
+      </c>
+      <c r="D211" t="s">
+        <v>828</v>
+      </c>
+      <c r="E211" t="s">
+        <v>829</v>
+      </c>
+      <c r="F211" t="s">
+        <v>792</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>860</v>
+      </c>
+      <c r="H211" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>862</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>67</v>
+      </c>
+      <c r="D212" t="s">
+        <v>828</v>
+      </c>
+      <c r="E212" t="s">
+        <v>829</v>
+      </c>
+      <c r="F212" t="s">
+        <v>792</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H212" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>865</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>72</v>
+      </c>
+      <c r="D213" t="s">
+        <v>828</v>
+      </c>
+      <c r="E213" t="s">
+        <v>829</v>
+      </c>
+      <c r="F213" t="s">
+        <v>792</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="H213" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>868</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>76</v>
+      </c>
+      <c r="D214" t="s">
+        <v>828</v>
+      </c>
+      <c r="E214" t="s">
+        <v>829</v>
+      </c>
+      <c r="F214" t="s">
+        <v>792</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H214" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>871</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>80</v>
+      </c>
+      <c r="D215" t="s">
+        <v>828</v>
+      </c>
+      <c r="E215" t="s">
+        <v>829</v>
+      </c>
+      <c r="F215" t="s">
+        <v>792</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H215" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>874</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>10</v>
+      </c>
+      <c r="D216" t="s">
+        <v>875</v>
+      </c>
+      <c r="E216" t="s">
+        <v>876</v>
+      </c>
+      <c r="F216" t="s">
+        <v>23</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H216" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>879</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>17</v>
+      </c>
+      <c r="D217" t="s">
+        <v>875</v>
+      </c>
+      <c r="E217" t="s">
+        <v>876</v>
+      </c>
+      <c r="F217" t="s">
+        <v>33</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H217" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>882</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>27</v>
+      </c>
+      <c r="D218" t="s">
+        <v>875</v>
+      </c>
+      <c r="E218" t="s">
+        <v>876</v>
+      </c>
+      <c r="F218" t="s">
+        <v>48</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H218" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>885</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>32</v>
+      </c>
+      <c r="D219" t="s">
+        <v>875</v>
+      </c>
+      <c r="E219" t="s">
+        <v>876</v>
+      </c>
+      <c r="F219" t="s">
+        <v>28</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>886</v>
+      </c>
+      <c r="H219" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>888</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>42</v>
+      </c>
+      <c r="D220" t="s">
+        <v>875</v>
+      </c>
+      <c r="E220" t="s">
+        <v>876</v>
+      </c>
+      <c r="F220" t="s">
+        <v>889</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H220" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>892</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>47</v>
+      </c>
+      <c r="D221" t="s">
+        <v>875</v>
+      </c>
+      <c r="E221" t="s">
+        <v>876</v>
+      </c>
+      <c r="F221" t="s">
+        <v>701</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H221" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>895</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>52</v>
+      </c>
+      <c r="D222" t="s">
+        <v>875</v>
+      </c>
+      <c r="E222" t="s">
+        <v>876</v>
+      </c>
+      <c r="F222" t="s">
+        <v>28</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H222" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>898</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>816</v>
+      </c>
+      <c r="D223" t="s">
+        <v>875</v>
+      </c>
+      <c r="E223" t="s">
+        <v>876</v>
+      </c>
+      <c r="F223" t="s">
+        <v>53</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H223" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>901</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>10</v>
+      </c>
+      <c r="D224" t="s">
+        <v>902</v>
+      </c>
+      <c r="E224" t="s">
+        <v>903</v>
+      </c>
+      <c r="F224" t="s">
+        <v>783</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H224" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>906</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>10</v>
+      </c>
+      <c r="D225" t="s">
+        <v>907</v>
+      </c>
+      <c r="E225" t="s">
+        <v>908</v>
+      </c>
+      <c r="F225" t="s">
+        <v>68</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H225" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>911</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>22</v>
+      </c>
+      <c r="D226" t="s">
+        <v>907</v>
+      </c>
+      <c r="E226" t="s">
+        <v>908</v>
+      </c>
+      <c r="F226" t="s">
+        <v>38</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H226" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>914</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>27</v>
+      </c>
+      <c r="D227" t="s">
+        <v>907</v>
+      </c>
+      <c r="E227" t="s">
+        <v>908</v>
+      </c>
+      <c r="F227" t="s">
+        <v>13</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H227" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>917</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>32</v>
+      </c>
+      <c r="D228" t="s">
+        <v>907</v>
+      </c>
+      <c r="E228" t="s">
+        <v>908</v>
+      </c>
+      <c r="F228" t="s">
+        <v>18</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H228" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>920</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>37</v>
+      </c>
+      <c r="D229" t="s">
+        <v>907</v>
+      </c>
+      <c r="E229" t="s">
+        <v>908</v>
+      </c>
+      <c r="F229" t="s">
+        <v>220</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H229" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>923</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>42</v>
+      </c>
+      <c r="D230" t="s">
+        <v>907</v>
+      </c>
+      <c r="E230" t="s">
+        <v>908</v>
+      </c>
+      <c r="F230" t="s">
+        <v>23</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H230" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>926</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>47</v>
+      </c>
+      <c r="D231" t="s">
+        <v>907</v>
+      </c>
+      <c r="E231" t="s">
+        <v>908</v>
+      </c>
+      <c r="F231" t="s">
+        <v>43</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H231" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>929</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>52</v>
+      </c>
+      <c r="D232" t="s">
+        <v>907</v>
+      </c>
+      <c r="E232" t="s">
+        <v>908</v>
+      </c>
+      <c r="F232" t="s">
+        <v>53</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H232" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>932</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>816</v>
+      </c>
+      <c r="D233" t="s">
+        <v>907</v>
+      </c>
+      <c r="E233" t="s">
+        <v>908</v>
+      </c>
+      <c r="F233" t="s">
+        <v>33</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H233" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>935</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>57</v>
+      </c>
+      <c r="D234" t="s">
+        <v>907</v>
+      </c>
+      <c r="E234" t="s">
+        <v>908</v>
+      </c>
+      <c r="F234" t="s">
+        <v>48</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H234" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>938</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>62</v>
+      </c>
+      <c r="D235" t="s">
+        <v>907</v>
+      </c>
+      <c r="E235" t="s">
+        <v>908</v>
+      </c>
+      <c r="F235" t="s">
+        <v>939</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H235" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>942</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>67</v>
+      </c>
+      <c r="D236" t="s">
+        <v>907</v>
+      </c>
+      <c r="E236" t="s">
+        <v>908</v>
+      </c>
+      <c r="F236" t="s">
+        <v>58</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>943</v>
+      </c>
+      <c r="H236" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>945</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>72</v>
+      </c>
+      <c r="D237" t="s">
+        <v>907</v>
+      </c>
+      <c r="E237" t="s">
+        <v>908</v>
+      </c>
+      <c r="F237" t="s">
+        <v>63</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H237" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>948</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>76</v>
+      </c>
+      <c r="D238" t="s">
+        <v>907</v>
+      </c>
+      <c r="E238" t="s">
+        <v>908</v>
+      </c>
+      <c r="F238" t="s">
+        <v>28</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H238" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>951</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>80</v>
+      </c>
+      <c r="D239" t="s">
+        <v>907</v>
+      </c>
+      <c r="E239" t="s">
+        <v>908</v>
+      </c>
+      <c r="F239" t="s">
+        <v>23</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>952</v>
+      </c>
+      <c r="H239" t="s">
+        <v>953</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>954</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>84</v>
+      </c>
+      <c r="D240" t="s">
+        <v>907</v>
+      </c>
+      <c r="E240" t="s">
+        <v>908</v>
+      </c>
+      <c r="F240" t="s">
+        <v>18</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>955</v>
+      </c>
+      <c r="H240" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>957</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>93</v>
+      </c>
+      <c r="D241" t="s">
+        <v>907</v>
+      </c>
+      <c r="E241" t="s">
+        <v>908</v>
+      </c>
+      <c r="F241" t="s">
+        <v>48</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="H241" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>960</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>98</v>
+      </c>
+      <c r="D242" t="s">
+        <v>907</v>
+      </c>
+      <c r="E242" t="s">
+        <v>908</v>
+      </c>
+      <c r="F242" t="s">
+        <v>13</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H242" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>963</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>102</v>
+      </c>
+      <c r="D243" t="s">
+        <v>907</v>
+      </c>
+      <c r="E243" t="s">
+        <v>908</v>
+      </c>
+      <c r="F243" t="s">
+        <v>38</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H243" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>966</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>106</v>
+      </c>
+      <c r="D244" t="s">
+        <v>907</v>
+      </c>
+      <c r="E244" t="s">
+        <v>908</v>
+      </c>
+      <c r="F244" t="s">
+        <v>107</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H244" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>969</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>111</v>
+      </c>
+      <c r="D245" t="s">
+        <v>907</v>
+      </c>
+      <c r="E245" t="s">
+        <v>908</v>
+      </c>
+      <c r="F245" t="s">
+        <v>68</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H245" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>972</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>115</v>
+      </c>
+      <c r="D246" t="s">
+        <v>907</v>
+      </c>
+      <c r="E246" t="s">
+        <v>908</v>
+      </c>
+      <c r="F246" t="s">
+        <v>53</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H246" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>975</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>119</v>
+      </c>
+      <c r="D247" t="s">
+        <v>907</v>
+      </c>
+      <c r="E247" t="s">
+        <v>908</v>
+      </c>
+      <c r="F247" t="s">
+        <v>63</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H247" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>978</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>123</v>
+      </c>
+      <c r="D248" t="s">
+        <v>907</v>
+      </c>
+      <c r="E248" t="s">
+        <v>908</v>
+      </c>
+      <c r="F248" t="s">
+        <v>58</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H248" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>981</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>127</v>
+      </c>
+      <c r="D249" t="s">
+        <v>907</v>
+      </c>
+      <c r="E249" t="s">
+        <v>908</v>
+      </c>
+      <c r="F249" t="s">
+        <v>982</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>983</v>
+      </c>
+      <c r="H249" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>985</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>131</v>
+      </c>
+      <c r="D250" t="s">
+        <v>907</v>
+      </c>
+      <c r="E250" t="s">
+        <v>908</v>
+      </c>
+      <c r="F250" t="s">
+        <v>28</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="H250" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>988</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>135</v>
+      </c>
+      <c r="D251" t="s">
+        <v>907</v>
+      </c>
+      <c r="E251" t="s">
+        <v>908</v>
+      </c>
+      <c r="F251" t="s">
+        <v>33</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H251" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>991</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>139</v>
+      </c>
+      <c r="D252" t="s">
+        <v>907</v>
+      </c>
+      <c r="E252" t="s">
+        <v>908</v>
+      </c>
+      <c r="F252" t="s">
+        <v>13</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>992</v>
+      </c>
+      <c r="H252" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>994</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>143</v>
+      </c>
+      <c r="D253" t="s">
+        <v>907</v>
+      </c>
+      <c r="E253" t="s">
+        <v>908</v>
+      </c>
+      <c r="F253" t="s">
+        <v>33</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>995</v>
+      </c>
+      <c r="H253" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>997</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>147</v>
+      </c>
+      <c r="D254" t="s">
+        <v>907</v>
+      </c>
+      <c r="E254" t="s">
+        <v>908</v>
+      </c>
+      <c r="F254" t="s">
+        <v>68</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>998</v>
+      </c>
+      <c r="H254" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>151</v>
+      </c>
+      <c r="D255" t="s">
+        <v>907</v>
+      </c>
+      <c r="E255" t="s">
+        <v>908</v>
+      </c>
+      <c r="F255" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>155</v>
+      </c>
+      <c r="D256" t="s">
+        <v>907</v>
+      </c>
+      <c r="E256" t="s">
+        <v>908</v>
+      </c>
+      <c r="F256" t="s">
+        <v>28</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>159</v>
+      </c>
+      <c r="D257" t="s">
+        <v>907</v>
+      </c>
+      <c r="E257" t="s">
+        <v>908</v>
+      </c>
+      <c r="F257" t="s">
+        <v>18</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>163</v>
+      </c>
+      <c r="D258" t="s">
+        <v>907</v>
+      </c>
+      <c r="E258" t="s">
+        <v>908</v>
+      </c>
+      <c r="F258" t="s">
+        <v>107</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>167</v>
+      </c>
+      <c r="D259" t="s">
+        <v>907</v>
+      </c>
+      <c r="E259" t="s">
+        <v>908</v>
+      </c>
+      <c r="F259" t="s">
+        <v>48</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>171</v>
+      </c>
+      <c r="D260" t="s">
+        <v>907</v>
+      </c>
+      <c r="E260" t="s">
+        <v>908</v>
+      </c>
+      <c r="F260" t="s">
+        <v>53</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>175</v>
+      </c>
+      <c r="D261" t="s">
+        <v>907</v>
+      </c>
+      <c r="E261" t="s">
+        <v>908</v>
+      </c>
+      <c r="F261" t="s">
+        <v>23</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>179</v>
+      </c>
+      <c r="D262" t="s">
+        <v>907</v>
+      </c>
+      <c r="E262" t="s">
+        <v>908</v>
+      </c>
+      <c r="F262" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1024</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>183</v>
+      </c>
+      <c r="D263" t="s">
+        <v>907</v>
+      </c>
+      <c r="E263" t="s">
+        <v>908</v>
+      </c>
+      <c r="F263" t="s">
+        <v>58</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>187</v>
+      </c>
+      <c r="D264" t="s">
+        <v>907</v>
+      </c>
+      <c r="E264" t="s">
+        <v>908</v>
+      </c>
+      <c r="F264" t="s">
+        <v>63</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>191</v>
+      </c>
+      <c r="D265" t="s">
+        <v>907</v>
+      </c>
+      <c r="E265" t="s">
+        <v>908</v>
+      </c>
+      <c r="F265" t="s">
+        <v>89</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>195</v>
+      </c>
+      <c r="D266" t="s">
+        <v>907</v>
+      </c>
+      <c r="E266" t="s">
+        <v>908</v>
+      </c>
+      <c r="F266" t="s">
+        <v>18</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>199</v>
+      </c>
+      <c r="D267" t="s">
+        <v>907</v>
+      </c>
+      <c r="E267" t="s">
+        <v>908</v>
+      </c>
+      <c r="F267" t="s">
+        <v>13</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
         <v>203</v>
       </c>
-      <c r="G49" s="1" t="s">
+      <c r="D268" t="s">
+        <v>907</v>
+      </c>
+      <c r="E268" t="s">
+        <v>908</v>
+      </c>
+      <c r="F268" t="s">
+        <v>89</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
         <v>207</v>
       </c>
-      <c r="H49" t="s">
-        <v>208</v>
+      <c r="D269" t="s">
+        <v>907</v>
+      </c>
+      <c r="E269" t="s">
+        <v>908</v>
+      </c>
+      <c r="F269" t="s">
+        <v>68</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>211</v>
+      </c>
+      <c r="D270" t="s">
+        <v>907</v>
+      </c>
+      <c r="E270" t="s">
+        <v>908</v>
+      </c>
+      <c r="F270" t="s">
+        <v>107</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>215</v>
+      </c>
+      <c r="D271" t="s">
+        <v>907</v>
+      </c>
+      <c r="E271" t="s">
+        <v>908</v>
+      </c>
+      <c r="F271" t="s">
+        <v>23</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>219</v>
+      </c>
+      <c r="D272" t="s">
+        <v>907</v>
+      </c>
+      <c r="E272" t="s">
+        <v>908</v>
+      </c>
+      <c r="F272" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>224</v>
+      </c>
+      <c r="D273" t="s">
+        <v>907</v>
+      </c>
+      <c r="E273" t="s">
+        <v>908</v>
+      </c>
+      <c r="F273" t="s">
+        <v>48</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1058</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>228</v>
+      </c>
+      <c r="D274" t="s">
+        <v>907</v>
+      </c>
+      <c r="E274" t="s">
+        <v>908</v>
+      </c>
+      <c r="F274" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>232</v>
+      </c>
+      <c r="D275" t="s">
+        <v>907</v>
+      </c>
+      <c r="E275" t="s">
+        <v>908</v>
+      </c>
+      <c r="F275" t="s">
+        <v>58</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>236</v>
+      </c>
+      <c r="D276" t="s">
+        <v>907</v>
+      </c>
+      <c r="E276" t="s">
+        <v>908</v>
+      </c>
+      <c r="F276" t="s">
+        <v>38</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>240</v>
+      </c>
+      <c r="D277" t="s">
+        <v>907</v>
+      </c>
+      <c r="E277" t="s">
+        <v>908</v>
+      </c>
+      <c r="F277" t="s">
+        <v>63</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>245</v>
+      </c>
+      <c r="D278" t="s">
+        <v>907</v>
+      </c>
+      <c r="E278" t="s">
+        <v>908</v>
+      </c>
+      <c r="F278" t="s">
+        <v>53</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>249</v>
+      </c>
+      <c r="D279" t="s">
+        <v>907</v>
+      </c>
+      <c r="E279" t="s">
+        <v>908</v>
+      </c>
+      <c r="F279" t="s">
+        <v>28</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>253</v>
+      </c>
+      <c r="D280" t="s">
+        <v>907</v>
+      </c>
+      <c r="E280" t="s">
+        <v>908</v>
+      </c>
+      <c r="F280" t="s">
+        <v>33</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>257</v>
+      </c>
+      <c r="D281" t="s">
+        <v>907</v>
+      </c>
+      <c r="E281" t="s">
+        <v>908</v>
+      </c>
+      <c r="F281" t="s">
+        <v>1082</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>261</v>
+      </c>
+      <c r="D282" t="s">
+        <v>907</v>
+      </c>
+      <c r="E282" t="s">
+        <v>908</v>
+      </c>
+      <c r="F282" t="s">
+        <v>1082</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>266</v>
+      </c>
+      <c r="D283" t="s">
+        <v>907</v>
+      </c>
+      <c r="E283" t="s">
+        <v>908</v>
+      </c>
+      <c r="F283" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1092</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>270</v>
+      </c>
+      <c r="D284" t="s">
+        <v>907</v>
+      </c>
+      <c r="E284" t="s">
+        <v>908</v>
+      </c>
+      <c r="F284" t="s">
+        <v>33</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>274</v>
+      </c>
+      <c r="D285" t="s">
+        <v>907</v>
+      </c>
+      <c r="E285" t="s">
+        <v>908</v>
+      </c>
+      <c r="F285" t="s">
+        <v>107</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>278</v>
+      </c>
+      <c r="D286" t="s">
+        <v>907</v>
+      </c>
+      <c r="E286" t="s">
+        <v>908</v>
+      </c>
+      <c r="F286" t="s">
+        <v>23</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>282</v>
+      </c>
+      <c r="D287" t="s">
+        <v>907</v>
+      </c>
+      <c r="E287" t="s">
+        <v>908</v>
+      </c>
+      <c r="F287" t="s">
+        <v>13</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>286</v>
+      </c>
+      <c r="D288" t="s">
+        <v>907</v>
+      </c>
+      <c r="E288" t="s">
+        <v>908</v>
+      </c>
+      <c r="F288" t="s">
+        <v>220</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>290</v>
+      </c>
+      <c r="D289" t="s">
+        <v>907</v>
+      </c>
+      <c r="E289" t="s">
+        <v>908</v>
+      </c>
+      <c r="F289" t="s">
+        <v>68</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>294</v>
+      </c>
+      <c r="D290" t="s">
+        <v>907</v>
+      </c>
+      <c r="E290" t="s">
+        <v>908</v>
+      </c>
+      <c r="F290" t="s">
+        <v>28</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>298</v>
+      </c>
+      <c r="D291" t="s">
+        <v>907</v>
+      </c>
+      <c r="E291" t="s">
+        <v>908</v>
+      </c>
+      <c r="F291" t="s">
+        <v>38</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>302</v>
+      </c>
+      <c r="D292" t="s">
+        <v>907</v>
+      </c>
+      <c r="E292" t="s">
+        <v>908</v>
+      </c>
+      <c r="F292" t="s">
+        <v>53</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>307</v>
+      </c>
+      <c r="D293" t="s">
+        <v>907</v>
+      </c>
+      <c r="E293" t="s">
+        <v>908</v>
+      </c>
+      <c r="F293" t="s">
+        <v>63</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>311</v>
+      </c>
+      <c r="D294" t="s">
+        <v>907</v>
+      </c>
+      <c r="E294" t="s">
+        <v>908</v>
+      </c>
+      <c r="F294" t="s">
+        <v>58</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>315</v>
+      </c>
+      <c r="D295" t="s">
+        <v>907</v>
+      </c>
+      <c r="E295" t="s">
+        <v>908</v>
+      </c>
+      <c r="F295" t="s">
+        <v>89</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>319</v>
+      </c>
+      <c r="D296" t="s">
+        <v>907</v>
+      </c>
+      <c r="E296" t="s">
+        <v>908</v>
+      </c>
+      <c r="F296" t="s">
+        <v>1129</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>323</v>
+      </c>
+      <c r="D297" t="s">
+        <v>907</v>
+      </c>
+      <c r="E297" t="s">
+        <v>908</v>
+      </c>
+      <c r="F297" t="s">
+        <v>68</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>327</v>
+      </c>
+      <c r="D298" t="s">
+        <v>907</v>
+      </c>
+      <c r="E298" t="s">
+        <v>908</v>
+      </c>
+      <c r="F298" t="s">
+        <v>1136</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>331</v>
+      </c>
+      <c r="D299" t="s">
+        <v>907</v>
+      </c>
+      <c r="E299" t="s">
+        <v>908</v>
+      </c>
+      <c r="F299" t="s">
+        <v>107</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>335</v>
+      </c>
+      <c r="D300" t="s">
+        <v>907</v>
+      </c>
+      <c r="E300" t="s">
+        <v>908</v>
+      </c>
+      <c r="F300" t="s">
+        <v>13</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>339</v>
+      </c>
+      <c r="D301" t="s">
+        <v>907</v>
+      </c>
+      <c r="E301" t="s">
+        <v>908</v>
+      </c>
+      <c r="F301" t="s">
+        <v>23</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>343</v>
+      </c>
+      <c r="D302" t="s">
+        <v>907</v>
+      </c>
+      <c r="E302" t="s">
+        <v>908</v>
+      </c>
+      <c r="F302" t="s">
+        <v>220</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>347</v>
+      </c>
+      <c r="D303" t="s">
+        <v>907</v>
+      </c>
+      <c r="E303" t="s">
+        <v>908</v>
+      </c>
+      <c r="F303" t="s">
+        <v>1001</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>351</v>
+      </c>
+      <c r="D304" t="s">
+        <v>907</v>
+      </c>
+      <c r="E304" t="s">
+        <v>908</v>
+      </c>
+      <c r="F304" t="s">
+        <v>58</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>355</v>
+      </c>
+      <c r="D305" t="s">
+        <v>907</v>
+      </c>
+      <c r="E305" t="s">
+        <v>908</v>
+      </c>
+      <c r="F305" t="s">
+        <v>53</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>359</v>
+      </c>
+      <c r="D306" t="s">
+        <v>907</v>
+      </c>
+      <c r="E306" t="s">
+        <v>908</v>
+      </c>
+      <c r="F306" t="s">
+        <v>18</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>363</v>
+      </c>
+      <c r="D307" t="s">
+        <v>907</v>
+      </c>
+      <c r="E307" t="s">
+        <v>908</v>
+      </c>
+      <c r="F307" t="s">
+        <v>63</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>367</v>
+      </c>
+      <c r="D308" t="s">
+        <v>907</v>
+      </c>
+      <c r="E308" t="s">
+        <v>908</v>
+      </c>
+      <c r="F308" t="s">
+        <v>28</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>371</v>
+      </c>
+      <c r="D309" t="s">
+        <v>907</v>
+      </c>
+      <c r="E309" t="s">
+        <v>908</v>
+      </c>
+      <c r="F309" t="s">
+        <v>38</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>375</v>
+      </c>
+      <c r="D310" t="s">
+        <v>907</v>
+      </c>
+      <c r="E310" t="s">
+        <v>908</v>
+      </c>
+      <c r="F310" t="s">
+        <v>33</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>379</v>
+      </c>
+      <c r="D311" t="s">
+        <v>907</v>
+      </c>
+      <c r="E311" t="s">
+        <v>908</v>
+      </c>
+      <c r="F311" t="s">
+        <v>1176</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>383</v>
+      </c>
+      <c r="D312" t="s">
+        <v>907</v>
+      </c>
+      <c r="E312" t="s">
+        <v>908</v>
+      </c>
+      <c r="F312" t="s">
+        <v>68</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>387</v>
+      </c>
+      <c r="D313" t="s">
+        <v>907</v>
+      </c>
+      <c r="E313" t="s">
+        <v>908</v>
+      </c>
+      <c r="F313" t="s">
+        <v>23</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>395</v>
+      </c>
+      <c r="D314" t="s">
+        <v>907</v>
+      </c>
+      <c r="E314" t="s">
+        <v>908</v>
+      </c>
+      <c r="F314" t="s">
+        <v>63</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>399</v>
+      </c>
+      <c r="D315" t="s">
+        <v>907</v>
+      </c>
+      <c r="E315" t="s">
+        <v>908</v>
+      </c>
+      <c r="F315" t="s">
+        <v>89</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>403</v>
+      </c>
+      <c r="D316" t="s">
+        <v>907</v>
+      </c>
+      <c r="E316" t="s">
+        <v>908</v>
+      </c>
+      <c r="F316" t="s">
+        <v>107</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>407</v>
+      </c>
+      <c r="D317" t="s">
+        <v>907</v>
+      </c>
+      <c r="E317" t="s">
+        <v>908</v>
+      </c>
+      <c r="F317" t="s">
+        <v>53</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>411</v>
+      </c>
+      <c r="D318" t="s">
+        <v>907</v>
+      </c>
+      <c r="E318" t="s">
+        <v>908</v>
+      </c>
+      <c r="F318" t="s">
+        <v>13</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>415</v>
+      </c>
+      <c r="D319" t="s">
+        <v>907</v>
+      </c>
+      <c r="E319" t="s">
+        <v>908</v>
+      </c>
+      <c r="F319" t="s">
+        <v>28</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>419</v>
+      </c>
+      <c r="D320" t="s">
+        <v>907</v>
+      </c>
+      <c r="E320" t="s">
+        <v>908</v>
+      </c>
+      <c r="F320" t="s">
+        <v>58</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>423</v>
+      </c>
+      <c r="D321" t="s">
+        <v>907</v>
+      </c>
+      <c r="E321" t="s">
+        <v>908</v>
+      </c>
+      <c r="F321" t="s">
+        <v>18</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>427</v>
+      </c>
+      <c r="D322" t="s">
+        <v>907</v>
+      </c>
+      <c r="E322" t="s">
+        <v>908</v>
+      </c>
+      <c r="F322" t="s">
+        <v>38</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>431</v>
+      </c>
+      <c r="D323" t="s">
+        <v>907</v>
+      </c>
+      <c r="E323" t="s">
+        <v>908</v>
+      </c>
+      <c r="F323" t="s">
+        <v>53</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>435</v>
+      </c>
+      <c r="D324" t="s">
+        <v>907</v>
+      </c>
+      <c r="E324" t="s">
+        <v>908</v>
+      </c>
+      <c r="F324" t="s">
+        <v>1082</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>439</v>
+      </c>
+      <c r="D325" t="s">
+        <v>907</v>
+      </c>
+      <c r="E325" t="s">
+        <v>908</v>
+      </c>
+      <c r="F325" t="s">
+        <v>48</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>444</v>
+      </c>
+      <c r="D326" t="s">
+        <v>907</v>
+      </c>
+      <c r="E326" t="s">
+        <v>908</v>
+      </c>
+      <c r="F326" t="s">
+        <v>68</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>448</v>
+      </c>
+      <c r="D327" t="s">
+        <v>907</v>
+      </c>
+      <c r="E327" t="s">
+        <v>908</v>
+      </c>
+      <c r="F327" t="s">
+        <v>107</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>452</v>
+      </c>
+      <c r="D328" t="s">
+        <v>907</v>
+      </c>
+      <c r="E328" t="s">
+        <v>908</v>
+      </c>
+      <c r="F328" t="s">
+        <v>1228</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>456</v>
+      </c>
+      <c r="D329" t="s">
+        <v>907</v>
+      </c>
+      <c r="E329" t="s">
+        <v>908</v>
+      </c>
+      <c r="F329" t="s">
+        <v>23</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>460</v>
+      </c>
+      <c r="D330" t="s">
+        <v>907</v>
+      </c>
+      <c r="E330" t="s">
+        <v>908</v>
+      </c>
+      <c r="F330" t="s">
+        <v>89</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1235</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>465</v>
+      </c>
+      <c r="D331" t="s">
+        <v>907</v>
+      </c>
+      <c r="E331" t="s">
+        <v>908</v>
+      </c>
+      <c r="F331" t="s">
+        <v>58</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>469</v>
+      </c>
+      <c r="D332" t="s">
+        <v>907</v>
+      </c>
+      <c r="E332" t="s">
+        <v>908</v>
+      </c>
+      <c r="F332" t="s">
+        <v>63</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1241</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>473</v>
+      </c>
+      <c r="D333" t="s">
+        <v>907</v>
+      </c>
+      <c r="E333" t="s">
+        <v>908</v>
+      </c>
+      <c r="F333" t="s">
+        <v>28</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1246</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>477</v>
+      </c>
+      <c r="D334" t="s">
+        <v>907</v>
+      </c>
+      <c r="E334" t="s">
+        <v>908</v>
+      </c>
+      <c r="F334" t="s">
+        <v>1247</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1248</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>481</v>
+      </c>
+      <c r="D335" t="s">
+        <v>907</v>
+      </c>
+      <c r="E335" t="s">
+        <v>908</v>
+      </c>
+      <c r="F335" t="s">
+        <v>220</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1251</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>485</v>
+      </c>
+      <c r="D336" t="s">
+        <v>907</v>
+      </c>
+      <c r="E336" t="s">
+        <v>908</v>
+      </c>
+      <c r="F336" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>489</v>
+      </c>
+      <c r="D337" t="s">
+        <v>907</v>
+      </c>
+      <c r="E337" t="s">
+        <v>908</v>
+      </c>
+      <c r="F337" t="s">
+        <v>13</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>493</v>
+      </c>
+      <c r="D338" t="s">
+        <v>907</v>
+      </c>
+      <c r="E338" t="s">
+        <v>908</v>
+      </c>
+      <c r="F338" t="s">
+        <v>89</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>497</v>
+      </c>
+      <c r="D339" t="s">
+        <v>907</v>
+      </c>
+      <c r="E339" t="s">
+        <v>908</v>
+      </c>
+      <c r="F339" t="s">
+        <v>107</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>501</v>
+      </c>
+      <c r="D340" t="s">
+        <v>907</v>
+      </c>
+      <c r="E340" t="s">
+        <v>908</v>
+      </c>
+      <c r="F340" t="s">
+        <v>53</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>505</v>
+      </c>
+      <c r="D341" t="s">
+        <v>907</v>
+      </c>
+      <c r="E341" t="s">
+        <v>908</v>
+      </c>
+      <c r="F341" t="s">
+        <v>68</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>509</v>
+      </c>
+      <c r="D342" t="s">
+        <v>907</v>
+      </c>
+      <c r="E342" t="s">
+        <v>908</v>
+      </c>
+      <c r="F342" t="s">
+        <v>28</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>513</v>
+      </c>
+      <c r="D343" t="s">
+        <v>907</v>
+      </c>
+      <c r="E343" t="s">
+        <v>908</v>
+      </c>
+      <c r="F343" t="s">
+        <v>58</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>518</v>
+      </c>
+      <c r="D344" t="s">
+        <v>907</v>
+      </c>
+      <c r="E344" t="s">
+        <v>908</v>
+      </c>
+      <c r="F344" t="s">
+        <v>63</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>522</v>
+      </c>
+      <c r="D345" t="s">
+        <v>907</v>
+      </c>
+      <c r="E345" t="s">
+        <v>908</v>
+      </c>
+      <c r="F345" t="s">
+        <v>38</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>526</v>
+      </c>
+      <c r="D346" t="s">
+        <v>907</v>
+      </c>
+      <c r="E346" t="s">
+        <v>908</v>
+      </c>
+      <c r="F346" t="s">
+        <v>48</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>530</v>
+      </c>
+      <c r="D347" t="s">
+        <v>907</v>
+      </c>
+      <c r="E347" t="s">
+        <v>908</v>
+      </c>
+      <c r="F347" t="s">
+        <v>48</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>534</v>
+      </c>
+      <c r="D348" t="s">
+        <v>907</v>
+      </c>
+      <c r="E348" t="s">
+        <v>908</v>
+      </c>
+      <c r="F348" t="s">
+        <v>13</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>538</v>
+      </c>
+      <c r="D349" t="s">
+        <v>907</v>
+      </c>
+      <c r="E349" t="s">
+        <v>908</v>
+      </c>
+      <c r="F349" t="s">
+        <v>18</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>542</v>
+      </c>
+      <c r="D350" t="s">
+        <v>907</v>
+      </c>
+      <c r="E350" t="s">
+        <v>908</v>
+      </c>
+      <c r="F350" t="s">
+        <v>68</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>546</v>
+      </c>
+      <c r="D351" t="s">
+        <v>907</v>
+      </c>
+      <c r="E351" t="s">
+        <v>908</v>
+      </c>
+      <c r="F351" t="s">
+        <v>33</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>550</v>
+      </c>
+      <c r="D352" t="s">
+        <v>907</v>
+      </c>
+      <c r="E352" t="s">
+        <v>908</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1303</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1304</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>554</v>
+      </c>
+      <c r="D353" t="s">
+        <v>907</v>
+      </c>
+      <c r="E353" t="s">
+        <v>908</v>
+      </c>
+      <c r="F353" t="s">
+        <v>89</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1307</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>558</v>
+      </c>
+      <c r="D354" t="s">
+        <v>907</v>
+      </c>
+      <c r="E354" t="s">
+        <v>908</v>
+      </c>
+      <c r="F354" t="s">
+        <v>107</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>562</v>
+      </c>
+      <c r="D355" t="s">
+        <v>907</v>
+      </c>
+      <c r="E355" t="s">
+        <v>908</v>
+      </c>
+      <c r="F355" t="s">
+        <v>53</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>567</v>
+      </c>
+      <c r="D356" t="s">
+        <v>907</v>
+      </c>
+      <c r="E356" t="s">
+        <v>908</v>
+      </c>
+      <c r="F356" t="s">
+        <v>38</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1316</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>572</v>
+      </c>
+      <c r="D357" t="s">
+        <v>907</v>
+      </c>
+      <c r="E357" t="s">
+        <v>908</v>
+      </c>
+      <c r="F357" t="s">
+        <v>58</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1319</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>576</v>
+      </c>
+      <c r="D358" t="s">
+        <v>907</v>
+      </c>
+      <c r="E358" t="s">
+        <v>908</v>
+      </c>
+      <c r="F358" t="s">
+        <v>28</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>580</v>
+      </c>
+      <c r="D359" t="s">
+        <v>907</v>
+      </c>
+      <c r="E359" t="s">
+        <v>908</v>
+      </c>
+      <c r="F359" t="s">
+        <v>63</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>584</v>
+      </c>
+      <c r="D360" t="s">
+        <v>907</v>
+      </c>
+      <c r="E360" t="s">
+        <v>908</v>
+      </c>
+      <c r="F360" t="s">
+        <v>33</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1328</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>588</v>
+      </c>
+      <c r="D361" t="s">
+        <v>907</v>
+      </c>
+      <c r="E361" t="s">
+        <v>908</v>
+      </c>
+      <c r="F361" t="s">
+        <v>568</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1331</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>592</v>
+      </c>
+      <c r="D362" t="s">
+        <v>907</v>
+      </c>
+      <c r="E362" t="s">
+        <v>908</v>
+      </c>
+      <c r="F362" t="s">
+        <v>18</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>596</v>
+      </c>
+      <c r="D363" t="s">
+        <v>907</v>
+      </c>
+      <c r="E363" t="s">
+        <v>908</v>
+      </c>
+      <c r="F363" t="s">
+        <v>107</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>600</v>
+      </c>
+      <c r="D364" t="s">
+        <v>907</v>
+      </c>
+      <c r="E364" t="s">
+        <v>908</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1340</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>604</v>
+      </c>
+      <c r="D365" t="s">
+        <v>907</v>
+      </c>
+      <c r="E365" t="s">
+        <v>908</v>
+      </c>
+      <c r="F365" t="s">
+        <v>53</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>608</v>
+      </c>
+      <c r="D366" t="s">
+        <v>907</v>
+      </c>
+      <c r="E366" t="s">
+        <v>908</v>
+      </c>
+      <c r="F366" t="s">
+        <v>68</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>612</v>
+      </c>
+      <c r="D367" t="s">
+        <v>907</v>
+      </c>
+      <c r="E367" t="s">
+        <v>908</v>
+      </c>
+      <c r="F367" t="s">
+        <v>48</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>616</v>
+      </c>
+      <c r="D368" t="s">
+        <v>907</v>
+      </c>
+      <c r="E368" t="s">
+        <v>908</v>
+      </c>
+      <c r="F368" t="s">
+        <v>58</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>620</v>
+      </c>
+      <c r="D369" t="s">
+        <v>907</v>
+      </c>
+      <c r="E369" t="s">
+        <v>908</v>
+      </c>
+      <c r="F369" t="s">
+        <v>89</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>624</v>
+      </c>
+      <c r="D370" t="s">
+        <v>907</v>
+      </c>
+      <c r="E370" t="s">
+        <v>908</v>
+      </c>
+      <c r="F370" t="s">
+        <v>38</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>628</v>
+      </c>
+      <c r="D371" t="s">
+        <v>907</v>
+      </c>
+      <c r="E371" t="s">
+        <v>908</v>
+      </c>
+      <c r="F371" t="s">
+        <v>28</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>632</v>
+      </c>
+      <c r="D372" t="s">
+        <v>907</v>
+      </c>
+      <c r="E372" t="s">
+        <v>908</v>
+      </c>
+      <c r="F372" t="s">
+        <v>63</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>636</v>
+      </c>
+      <c r="D373" t="s">
+        <v>907</v>
+      </c>
+      <c r="E373" t="s">
+        <v>908</v>
+      </c>
+      <c r="F373" t="s">
+        <v>53</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D374" t="s">
+        <v>907</v>
+      </c>
+      <c r="E374" t="s">
+        <v>908</v>
+      </c>
+      <c r="F374" t="s">
+        <v>18</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1372</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>640</v>
+      </c>
+      <c r="D375" t="s">
+        <v>907</v>
+      </c>
+      <c r="E375" t="s">
+        <v>908</v>
+      </c>
+      <c r="F375" t="s">
+        <v>63</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1375</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1377</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>644</v>
+      </c>
+      <c r="D376" t="s">
+        <v>907</v>
+      </c>
+      <c r="E376" t="s">
+        <v>908</v>
+      </c>
+      <c r="F376" t="s">
+        <v>568</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1378</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>648</v>
+      </c>
+      <c r="D377" t="s">
+        <v>907</v>
+      </c>
+      <c r="E377" t="s">
+        <v>908</v>
+      </c>
+      <c r="F377" t="s">
+        <v>13</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>652</v>
+      </c>
+      <c r="D378" t="s">
+        <v>907</v>
+      </c>
+      <c r="E378" t="s">
+        <v>908</v>
+      </c>
+      <c r="F378" t="s">
+        <v>48</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1384</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>656</v>
+      </c>
+      <c r="D379" t="s">
+        <v>907</v>
+      </c>
+      <c r="E379" t="s">
+        <v>908</v>
+      </c>
+      <c r="F379" t="s">
+        <v>68</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1387</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>660</v>
+      </c>
+      <c r="D380" t="s">
+        <v>907</v>
+      </c>
+      <c r="E380" t="s">
+        <v>908</v>
+      </c>
+      <c r="F380" t="s">
+        <v>89</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1390</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>664</v>
+      </c>
+      <c r="D381" t="s">
+        <v>907</v>
+      </c>
+      <c r="E381" t="s">
+        <v>908</v>
+      </c>
+      <c r="F381" t="s">
+        <v>38</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>668</v>
+      </c>
+      <c r="D382" t="s">
+        <v>907</v>
+      </c>
+      <c r="E382" t="s">
+        <v>908</v>
+      </c>
+      <c r="F382" t="s">
+        <v>107</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1396</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>684</v>
+      </c>
+      <c r="D383" t="s">
+        <v>907</v>
+      </c>
+      <c r="E383" t="s">
+        <v>908</v>
+      </c>
+      <c r="F383" t="s">
+        <v>58</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>688</v>
+      </c>
+      <c r="D384" t="s">
+        <v>907</v>
+      </c>
+      <c r="E384" t="s">
+        <v>908</v>
+      </c>
+      <c r="F384" t="s">
+        <v>28</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>692</v>
+      </c>
+      <c r="D385" t="s">
+        <v>907</v>
+      </c>
+      <c r="E385" t="s">
+        <v>908</v>
+      </c>
+      <c r="F385" t="s">
+        <v>18</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>696</v>
+      </c>
+      <c r="D386" t="s">
+        <v>907</v>
+      </c>
+      <c r="E386" t="s">
+        <v>908</v>
+      </c>
+      <c r="F386" t="s">
+        <v>38</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1408</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>700</v>
+      </c>
+      <c r="D387" t="s">
+        <v>907</v>
+      </c>
+      <c r="E387" t="s">
+        <v>908</v>
+      </c>
+      <c r="F387" t="s">
+        <v>13</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>705</v>
+      </c>
+      <c r="D388" t="s">
+        <v>907</v>
+      </c>
+      <c r="E388" t="s">
+        <v>908</v>
+      </c>
+      <c r="F388" t="s">
+        <v>48</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1416</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>709</v>
+      </c>
+      <c r="D389" t="s">
+        <v>907</v>
+      </c>
+      <c r="E389" t="s">
+        <v>908</v>
+      </c>
+      <c r="F389" t="s">
+        <v>68</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>713</v>
+      </c>
+      <c r="D390" t="s">
+        <v>907</v>
+      </c>
+      <c r="E390" t="s">
+        <v>908</v>
+      </c>
+      <c r="F390" t="s">
+        <v>89</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1420</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>717</v>
+      </c>
+      <c r="D391" t="s">
+        <v>907</v>
+      </c>
+      <c r="E391" t="s">
+        <v>908</v>
+      </c>
+      <c r="F391" t="s">
+        <v>568</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>721</v>
+      </c>
+      <c r="D392" t="s">
+        <v>907</v>
+      </c>
+      <c r="E392" t="s">
+        <v>908</v>
+      </c>
+      <c r="F392" t="s">
+        <v>58</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>725</v>
+      </c>
+      <c r="D393" t="s">
+        <v>907</v>
+      </c>
+      <c r="E393" t="s">
+        <v>908</v>
+      </c>
+      <c r="F393" t="s">
+        <v>33</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>729</v>
+      </c>
+      <c r="D394" t="s">
+        <v>907</v>
+      </c>
+      <c r="E394" t="s">
+        <v>908</v>
+      </c>
+      <c r="F394" t="s">
+        <v>63</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>733</v>
+      </c>
+      <c r="D395" t="s">
+        <v>907</v>
+      </c>
+      <c r="E395" t="s">
+        <v>908</v>
+      </c>
+      <c r="F395" t="s">
+        <v>107</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>737</v>
+      </c>
+      <c r="D396" t="s">
+        <v>907</v>
+      </c>
+      <c r="E396" t="s">
+        <v>908</v>
+      </c>
+      <c r="F396" t="s">
+        <v>28</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>741</v>
+      </c>
+      <c r="D397" t="s">
+        <v>907</v>
+      </c>
+      <c r="E397" t="s">
+        <v>908</v>
+      </c>
+      <c r="F397" t="s">
+        <v>53</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>745</v>
+      </c>
+      <c r="D398" t="s">
+        <v>907</v>
+      </c>
+      <c r="E398" t="s">
+        <v>908</v>
+      </c>
+      <c r="F398" t="s">
+        <v>18</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>749</v>
+      </c>
+      <c r="D399" t="s">
+        <v>907</v>
+      </c>
+      <c r="E399" t="s">
+        <v>908</v>
+      </c>
+      <c r="F399" t="s">
+        <v>53</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>753</v>
+      </c>
+      <c r="D400" t="s">
+        <v>907</v>
+      </c>
+      <c r="E400" t="s">
+        <v>908</v>
+      </c>
+      <c r="F400" t="s">
+        <v>13</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>757</v>
+      </c>
+      <c r="D401" t="s">
+        <v>907</v>
+      </c>
+      <c r="E401" t="s">
+        <v>908</v>
+      </c>
+      <c r="F401" t="s">
+        <v>568</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>761</v>
+      </c>
+      <c r="D402" t="s">
+        <v>907</v>
+      </c>
+      <c r="E402" t="s">
+        <v>908</v>
+      </c>
+      <c r="F402" t="s">
+        <v>68</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>765</v>
+      </c>
+      <c r="D403" t="s">
+        <v>907</v>
+      </c>
+      <c r="E403" t="s">
+        <v>908</v>
+      </c>
+      <c r="F403" t="s">
+        <v>107</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1459</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>769</v>
+      </c>
+      <c r="D404" t="s">
+        <v>907</v>
+      </c>
+      <c r="E404" t="s">
+        <v>908</v>
+      </c>
+      <c r="F404" t="s">
+        <v>38</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>773</v>
+      </c>
+      <c r="D405" t="s">
+        <v>907</v>
+      </c>
+      <c r="E405" t="s">
+        <v>908</v>
+      </c>
+      <c r="F405" t="s">
+        <v>48</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D406" t="s">
+        <v>907</v>
+      </c>
+      <c r="E406" t="s">
+        <v>908</v>
+      </c>
+      <c r="F406" t="s">
+        <v>58</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D407" t="s">
+        <v>907</v>
+      </c>
+      <c r="E407" t="s">
+        <v>908</v>
+      </c>
+      <c r="F407" t="s">
+        <v>63</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D408" t="s">
+        <v>907</v>
+      </c>
+      <c r="E408" t="s">
+        <v>908</v>
+      </c>
+      <c r="F408" t="s">
+        <v>28</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D409" t="s">
+        <v>907</v>
+      </c>
+      <c r="E409" t="s">
+        <v>908</v>
+      </c>
+      <c r="F409" t="s">
+        <v>33</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>10</v>
+      </c>
+      <c r="D410" t="s">
+        <v>1484</v>
+      </c>
+      <c r="E410" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F410" t="s">
+        <v>792</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>10</v>
+      </c>
+      <c r="D411" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E411" t="s">
+        <v>1490</v>
+      </c>
+      <c r="F411" t="s">
+        <v>792</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1491</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>17</v>
+      </c>
+      <c r="D412" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E412" t="s">
+        <v>1490</v>
+      </c>
+      <c r="F412" t="s">
+        <v>792</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1496</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>10</v>
+      </c>
+      <c r="D413" t="s">
+        <v>1497</v>
+      </c>
+      <c r="E413" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F413" t="s">
+        <v>1499</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1500</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>10</v>
+      </c>
+      <c r="D414" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E414" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>17</v>
+      </c>
+      <c r="D415" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E415" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1508</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>22</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>27</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>32</v>
+      </c>
+      <c r="D418" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E418" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>37</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1520</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>42</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>47</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>52</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1529</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>816</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1503</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1504</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>10</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1536</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>17</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1536</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>10</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1545</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>17</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1544</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1548</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1549</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2332,50 +16532,428 @@
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>