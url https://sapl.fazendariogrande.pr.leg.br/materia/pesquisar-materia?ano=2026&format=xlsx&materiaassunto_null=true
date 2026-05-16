--- v1 (2026-05-15)
+++ v2 (2026-05-16)
@@ -2252,51 +2252,51 @@
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a construção de calçadas de pedestres com acesso as residências tangenciais na Rua Rio Juruá esquina com Rio Tapajós, Bairro Iguaçu, neste Municipio.</t>
   </si>
   <si>
     <t>10621</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10621/indicacao_175-2026_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Meio Ambiente, para que realize a instalação de lixeiras na Praça CEU da Artes -  Rua São Nicolau, 2450 – Iguaçu.</t>
   </si>
   <si>
     <t>10631</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10631/indicacao_176-2026_vera._deia_teodoro.pdf</t>
   </si>
   <si>
-    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Municipal, para que, por meio da secretaria competente, que seja feito a caçada localizada no entorno do ponto de ônibus na rua Rio Ivaí, em frente ao número 1504 atualmente encontra-se em condições precárias de uso, onde comprometem a acessibilidade e aumentam a possibilidade de acidentes com pedestres.</t>
+    <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Municipal, para que, por meio da secretaria competente, que seja feito a calçada localizada no entorno do ponto de ônibus na rua Rio Ivaí, em frente ao número 1504 atualmente encontra-se em condições precárias de uso, onde comprometem a acessibilidade e aumentam a possibilidade de acidentes com pedestres.</t>
   </si>
   <si>
     <t>10633</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10633/indicacao_177-2026_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da secretaria competente realize a conclusão da pavimentação asfáltica juntamente com a implantação de calçadas com acesso as residências tangenciais no trecho faltante da Avenida Portugal, Bairro Gralha Azul, neste município.</t>
   </si>
   <si>
     <t>10636</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2026/10636/indicacao_179-2026_ver._professor_leo.docx</t>
   </si>
   <si>
     <t>O Vereador Professor Fabiano Fubá, que esta subscreve, na forma regimental, indica ao Poder Executivo Municipal, por meio da Secretaria competente a realização de melhorias no ponto de ônibus localizado na Avenida Aurora nº 719, Green Field bairro Eucaliptos com a execução de piso em concreto no local de embarque e desembarque dos usuários e escolar.</t>
   </si>