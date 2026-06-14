--- v1 (2026-02-06)
+++ v2 (2026-06-14)
@@ -54,13977 +54,13977 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9000</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9000/indicacao_001-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9000/indicacao_001-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, abaixo assinado e na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, Marco Marcondes, para que seja implantada uma travessia elevada em frente à Farmácia Especial do município, localizada na Rua Manoel Claudino Barbosa, 1722, no bairro Pioneiros.</t>
   </si>
   <si>
     <t>8969</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8969/indicacao_002-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8969/indicacao_002-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize a instalação e manutenção do piso tátil direcional em todos os bairros do município.</t>
   </si>
   <si>
     <t>8971</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Fernandinho</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8971/indicacao_003-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8971/indicacao_003-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal competente, para a instalação de um Parquinho Comunitário na Praça Pelezinho, parquinho localizado na Rua Rio Iguaçu,389 Bairro Iguaçu 2, próximo a Escola Municipal Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>8993</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Déia Teodoro</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8993/indicacao_004-2025_vera._andreia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8993/indicacao_004-2025_vera._andreia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da secretaria competente._x000D_
 Que seja feita a retirada de entulhos na Rua: Rio Iguaçu, N°511 Iguaçu II.</t>
   </si>
   <si>
     <t>9010</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Joéliton Leal</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9010/indicacao_005-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9010/indicacao_005-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que sejam tomadas providências afim de regulamentar o embarque e desembarque na Rua Jequitibá no trecho entre a Av. das Araucárias e Rua vinheiro.</t>
   </si>
   <si>
     <t>8991</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Marilda Garcia</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8991/indicacao_006-2025_ver._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8991/indicacao_006-2025_ver._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente, visando a manutenção e continuação da calçada nas esquinas da rua Jatobá com a avenida Brasil, em frente ao Colégio Cívico Militar Prof. João Hoinatz de Andrade, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8989</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8989/indicacao_007-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8989/indicacao_007-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a roçada/limpeza em torno das escolas municipais e colégios estaduais de nosso município.</t>
   </si>
   <si>
     <t>8996</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Esiquiel Franco</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8996/indicacao_008-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8996/indicacao_008-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que esta subscreve, na forma regimental, indica que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, seja realizada uma travessia elevada na Rua Paineira n°539 em frente a Paroquia Nossa Senhora de Fatima.</t>
   </si>
   <si>
     <t>8997</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8997/indicacao_009-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8997/indicacao_009-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a implantação de pintura de faixa amarela-LPP, sito a Rua Pitangueira entre as Rua Av. Cedro e Rua Guaritá no Bairro Nações.</t>
   </si>
   <si>
     <t>9001</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Gilmar José Petry</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9001/indicacao_010-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9001/indicacao_010-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo solicitando urgentemente a implantação de travessia elevada na Avenida Araucária esquina com a Rua Mangueira em frente ao numeral 720, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>9008</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9008/indicacao_011-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9008/indicacao_011-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a formalização de parceria entre as Secretarias de Educação e da Mulher para a realização de campanhas periódicas de conscientização e combate à violência doméstica nas unidades escolares deste município.</t>
   </si>
   <si>
     <t>9029</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9029/doc05495120250206154732.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9029/doc05495120250206154732.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências referente a instalação de iluminação eficiente na Praça do Santa Maria no Bairro estados.</t>
   </si>
   <si>
     <t>9020</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9020/indicacao_013-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9020/indicacao_013-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Deia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do Órgão competente, uma Travessia Elevada na frente do Cmei Vovô Juca na Rua Tietê número 769 Iguaçu.</t>
   </si>
   <si>
     <t>9030</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Laco</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9030/indicacao_014-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9030/indicacao_014-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Secretaria de obras visando a manutenção do leito da Av. Cedro com Rua Butiá, Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9032</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9032/indicacao_015-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9032/indicacao_015-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando adoção de medidas para melhorar a segurança no Cemitério Municipal, com o objetivo de prevenir atos de vandalismo e outros crimes.</t>
   </si>
   <si>
     <t>9022</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9022/indicacao_016-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9022/indicacao_016-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a implantação da Guarda Municipal no terminal rodoviário de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9034</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9034/indicacao_017-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9034/indicacao_017-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Hélio que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a troca de boca de lobo na Avenida Portugal em toda sua extensão.</t>
   </si>
   <si>
     <t>9024</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9024/indicacao_018-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9024/indicacao_018-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos que esta subscreve, na forma regimental, vem por meio deste solicitar uma travessia elevada na rua Pernambuco em frente à igreja assembleia de Deus.</t>
   </si>
   <si>
     <t>9026</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9026/indicacao_019-2025_ver._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9026/indicacao_019-2025_ver._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da secretaria competente, seja criado um botão de acesso dentro do aplicativo eOUVE, direcionado a mulheres do nosso município, com abas destinadas aos seguintes temas:_x000D_
 •	Violência doméstica;_x000D_
 •	Advogado/a dativo;_x000D_
 •	Cursos e palestras.</t>
   </si>
   <si>
     <t>9036</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9036/indicacao_020-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9036/indicacao_020-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por intermédio da secretaria competente, a realização da limpeza de um lote localizado na Rua Mário de Andrade, em frente a Unidade Básica de Saúde São Sebastião, que se encontra em estado de abandono e acúmulo de sujeira.</t>
   </si>
   <si>
     <t>9039</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9039/indicacao_021-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9039/indicacao_021-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria competente realize urgentemente a implantação de uma travessia elevada para pedestres na Av. Araucárias, em frente ao numeral 264, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>9037</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9037/indicacao_022-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9037/indicacao_022-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize o asfalto nas Ruas A e B situada no Bairro Veneza – Jardim Colonial.</t>
   </si>
   <si>
     <t>9041</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9041/indicacao_023-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9041/indicacao_023-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria de Obras realize a desobstrução das valetas de escoamento de águas pluviais localizadas no entorno do Cemitério Municipal, no Bairro Iguaçu, na Cidade de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>9065</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9065/indicacao_024-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9065/indicacao_024-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo a construção de calçada para pedestres na Rua Pau Brasil, no trecho entre a Av. Brasil e Rua Não Me Toque no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9049</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9049/indicacao_025-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9049/indicacao_025-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências, por meio da secretária competente FAZTRANS – para que realize uma fiscalização nas escolas municipais e estaduais, com ênfase no Colégio Jorge Andriguetto, localizado em nossa cidade.</t>
   </si>
   <si>
     <t>9053</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9053/indicacao_026-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9053/indicacao_026-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria Municipal competente seja analisada a possibilidade de aumentar a quantidade de autorizações para Vans Escolares Particulares no Município.</t>
   </si>
   <si>
     <t>9067</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9067/indicacao_027-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9067/indicacao_027-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da secretaria competente, que seja feito a manutenção da boca de lobo que fica na calçada localizada na Rua Rio Paranapanema n°1144 esquina com a Rua Rio Paranaíba, no Bairro Iguaçu II.</t>
   </si>
   <si>
     <t>9055</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9055/indicacao_028-2025_ver._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9055/indicacao_028-2025_ver._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Saúde, seja enviado uma equipe do programa: CHECK-UP PREVENTIVO RESIDENCIAL, para o atendimento dos moradores residentes do Condomínio Nações Unidas; localizado no endereço: Rua Namíbia n°289 Condomínio Nações Unidas</t>
   </si>
   <si>
     <t>9069</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9069/indicacao_029-2025_ver._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9069/indicacao_029-2025_ver._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente, a utilização ao terreno localizado na esquina da tv. Aroeira com a av. Venezuela em frente ao número 642, que atualmente encontra-se abandonado, com mato alto e sem utilização, sugiro que seja feita uma limpeza e o referido espaço seja transformado em uma pracinha e aparelhos de ginastica ao ar livre para a população.</t>
   </si>
   <si>
     <t>9057</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9057/indicacao_030-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9057/indicacao_030-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a construção de uma travessia elevada na rua Cesar Carelli, em frente ao Colégio Andriguetto.</t>
   </si>
   <si>
     <t>9060</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9060/indicacao_031-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9060/indicacao_031-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize reparo asfáltico e arrume a calçada no seguinte endereço: Rua Cerejeira com a Rua Videira – Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9064</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9064/indicacao_032-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9064/indicacao_032-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Secretaria de obras visando a manutenção de calçada e hidrojateamento de bueiro, na Av. Brasil n°2472, Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9062</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9062/indicacao_033-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9062/indicacao_033-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, vem por meio deste solicitar uma travessia elevada na rua Sergipe em frente ao nº 402.</t>
   </si>
   <si>
     <t>9059</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9059/indicacao_034-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9059/indicacao_034-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente a empresa Leblon Transportes, sugerindo a ampliação dos horários de circulação de ônibus no Passo Amarelo tendo em vista as dificuldades enfrentadas pelos moradores devido à baixa frequência do transporte público.</t>
   </si>
   <si>
     <t>9077</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9077/indicacao_035-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9077/indicacao_035-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize urgentemente a pavimentação asfáltica e paisagismo com implantação de calçadas e acesso às empresas tangenciais da Rua Magnólia, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>9086</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9086/indicacao_036-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9086/indicacao_036-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que seja sinalizado com faixa amarela um dos lados da Av. das Araucárias no trecho entre a Av. Brasil e Rua Butiá, bem como, todas as áreas de giro dos cruzamentos existentes neste trecho.</t>
   </si>
   <si>
     <t>9081</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9081/indicacao_037-2025_ver._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9081/indicacao_037-2025_ver._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da secretaria competente, seja verificado a possibilidade da criação de um protocolo único de atendimento padronizado ao idoso nas Unidades Básicas de Saúde do município.</t>
   </si>
   <si>
     <t>9076</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9076/indicacao_038-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9076/indicacao_038-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente, para que envie notificação, sobre limpeza de terrenos baldio a seus proprietários, visando a roçada/limpeza em terrenos localizados na rua Coruja, esquina com a rua Guará em frente ao numeral 2035 e também na esquina com avenida Portugal, no bairro Gralha Azul de nosso município.</t>
   </si>
   <si>
     <t>9079</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9079/indicacao_039-2025_ver._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9079/indicacao_039-2025_ver._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que seja instalado um ponto de ônibus em frente a UPA na rua Rio Tejo, 515 – Pioneiros.</t>
   </si>
   <si>
     <t>9085</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9085/indicacao_040-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9085/indicacao_040-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo Instalação de iluminação pública no projeto Meu campinho na Praça Tridi localizada na Rua Tridi número 53 no bairro gralha azul.</t>
   </si>
   <si>
     <t>9083</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9083/indicacao_041-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9083/indicacao_041-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, vem por meio deste solicitar um recapeamento asfáltico por toda extensão da travessa São Romão.</t>
   </si>
   <si>
     <t>9091</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9091/indicacao_042-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9091/indicacao_042-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O vereador Profº Fabiano Fubá que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal competente, seja analisada a possibilidade de realizar o conserto da pavimentação em piso paver que apresenta afundamento na divisa das Ruas Marabú e Albatroz, no entorno da Escola Municipal Antônio Baldan, no bairro Gralha Azul</t>
   </si>
   <si>
     <t>9088</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9088/indicacao_043-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9088/indicacao_043-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente a Companhia de Saneamento do Paraná (Sanepar) solicitando a reparação na rede de esgoto na esquina da Rua João Quirino leal com a Travessa Pedro Franco que encontra se danificada e com vazamento.</t>
   </si>
   <si>
     <t>9093</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9093/indicacao_044-2025_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9093/indicacao_044-2025_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Agência de Assuntos Metropolitanos do Paraná –AMEP, para que seja realizado o aumento de um ponto de parada maior no seguinte endereço: Rua Boa Vista, em frente ao nº 217 – Bairro Estados.</t>
   </si>
   <si>
     <t>9090</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9090/indicacao_045-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9090/indicacao_045-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretária competente, que seja feita a colocação de lixeiras na Praça Angico localizada na Rua Jaguariaíva esquina com a Travessa Mandirituba, s/n° no Bairro Estados.</t>
   </si>
   <si>
     <t>9096</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9096/indicacao_046-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9096/indicacao_046-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Secretaria de obras visando a manutenção do leito da Av Brasil esquina com a Av. Cedro, Bairro Eucaliptos,</t>
   </si>
   <si>
     <t>9119</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9119/indicacao_047-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9119/indicacao_047-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O vereador Profº Fabiano Fubá que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal competente, seja verificada a possibilidade de implantação de um fraldário no Ginásio de Esportes Gurizão, localizado no bairro Santa Terezinha, na cidade de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9130</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9130/indicacao_048-2025_ver._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9130/indicacao_048-2025_ver._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria competente, para realização de Manutenção do ponto de ônibus na rua Rio Piquiri 1293 no Bairro Iguaçu II, onde encontra-se o maior número de usuários de Transporte Público.</t>
   </si>
   <si>
     <t>9101</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9101/indicacao_049-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9101/indicacao_049-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria municipal de Obras, para que realize a LIMPEZA E DESENTUPIMENTO DE MANILHAS, na seguinte localidade: Rua Irerê, ao lado do nº195 e em frente ao nº 350 – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9106</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Déia Teodoro, Marilda Garcia, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9106/indicacao_051-2025_varios_vereadores..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9106/indicacao_051-2025_varios_vereadores..pdf</t>
   </si>
   <si>
     <t>As VEREADORAS THAUANA PADILHA, ANDREIA TEODORO e MARILDA GARCIA que estas subscrevem, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria competente, seja enviado aos eventos Prefeituras nos bairros o ônibus consultório móvel para atendimento específico para as mulheres realizando os serviços completos de troca e inserção de DIU e coleta de exames Preventivos.</t>
   </si>
   <si>
     <t>9107</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Joéliton Leal, Marilda Garcia</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9107/indicacao_051-2025_varios_vereadores..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9107/indicacao_051-2025_varios_vereadores..pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia e o Vereador Joéliton Leal que esta subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente, Secretaria Municipal de Obras públicas, sobre a viabilidade de realizar o rebaixamento de guia, na saída e entrada da passagem sob a raia do Jockey Club (túnel) localizada na rua Silvano José Baldan em frente ao nº 745, no bairro Pioneiros.</t>
   </si>
   <si>
     <t>9112</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9112/indicacao_052-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9112/indicacao_052-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, indica ao Executivo Municipal a realização de manutenção e troca das lâmpadas da iluminação pública da Praça Pelezinho, localizada na Rua Rio Iguaçu,389 Bairro Iguaçu 2.</t>
   </si>
   <si>
     <t>9108</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9108/indicacao_053-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9108/indicacao_053-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências do órgão competente indicar a necessidade de pintura de sinalização horizontal (faixa de pedestres), na esquina das ruas Pau Brasil e Avenida Brasil, nas proximidades do CEMEI Professora Luzia Tomchak. Além disso, solicito a instalação de placas de aviso de escola na referida localidade.</t>
   </si>
   <si>
     <t>9116</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9116/indicacao_054-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9116/indicacao_054-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo estudo de viabilidade para implantação de mão única na Rua Colômbia, em frente à escola Participação - no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9113</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9113/indicacao_055-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9113/indicacao_055-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja prestado esclarecimentos sobre a data de início para realização dos procedimentos de laqueadura e vasectomia no Hospital Municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9121</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9121/indicacao_056-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9121/indicacao_056-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, que subscreve este documento, na forma regimental, requer o envio de expediente ao responsável pelo Departamento de Obras e Infraestrutura, solicitando a revitalização do calçamento na Av. Carlos Eduardo Nichelle, abrangendo o trecho desde a Havan até o nº 3054.</t>
   </si>
   <si>
     <t>9122</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9122/indicacao_057-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9122/indicacao_057-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo solicitando providências do órgão competente visando a realização de serviços de roçada e limpeza em toda a extensão da Rua João Quirino Leal, Jardim Veneza.</t>
   </si>
   <si>
     <t>9125</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9125/indicacao_058-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9125/indicacao_058-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo seja feita a conclusão da pavimentação asfáltica na Rua Abacateiro, no trecho entre a Rua Ameixeira e a Rua Oliveira, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9126</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Laco</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9126/indicacao_059-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9126/indicacao_059-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Secretaria de obras visando a manutenção da manta asfáltica da Tv. Bracatinga frente ao número nº 53, Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9127</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9127/indicacao_060-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9127/indicacao_060-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Secretaria de meio ambiente visando a poda de árvore na Rua Mangueira n. 531</t>
   </si>
   <si>
     <t>9128</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9128/indicacao_061-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9128/indicacao_061-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize urgentemente a pavimentação asfáltica e paisagismo com implantação de calçadas e acesso às empresas tangenciais da Rua Magnólia, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9144/indicacao_062-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9144/indicacao_062-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Deia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do Órgão competente, uma Travessia Elevada na frente da Escola Nossa Senhora de Fátima na  rua   Guarani  número 365 , Bairro Iguaçu II.</t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9145/indicacao_063-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9145/indicacao_063-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente, visando a instalação de banheiros acessíveis e adequados no Parque Verde.</t>
   </si>
   <si>
     <t>9146</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Fernandinho, Joéliton Leal</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9146/indicacao_064-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9146/indicacao_064-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores que estes subscrevem, na forma regimental, indicam ao Executivo Municipal que seja realizado um estudo técnico visando à melhoria da mobilidade urbana na Rua Rio Tejo (Esquina com a rio Piquiri até a esquina com a rua rio Ivaí). O objetivo do estudo é avaliar a viabilidade de implementar alterações na infraestrutura viária da Rua Rio Tejo, com o objetivo de melhorar a acessibilidade e a segurança dos usuários da via, o estudo técnico deve avaliar a viabilidade de retirar a faixa amarela de estacionamento proibido de um lado da via e implementar uma faixa branca de estacionamento permitido. A implementação dessas alterações permitirá que os moradores e clientes do comércio local possam estacionar seus veículos de forma segura e ordenada, melhorando a acessibilidade.</t>
   </si>
   <si>
     <t>9147</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9147/indicacao_065-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9147/indicacao_065-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para a construção de um parquinho na praça da Vitória para crianças com brinquedos e ambiente adequado para lazer das crianças residentes em torno desta praça</t>
   </si>
   <si>
     <t>9148</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9148/indicacao_066-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9148/indicacao_066-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Secretaria de obras visando a manutenção do leito da Av. Cedro com Av. Brasil, Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9149</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9149/indicacao_067-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9149/indicacao_067-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, junto ao órgão competente, realize a instalação de um playground na praça localizada na Rua Antonina, Residencial Nitta, no Bairro Estados em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9150</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9150/indicacao_068-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9150/indicacao_068-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam tomadas as devidas providências pelo órgão competente, Secretaria de Obras._x000D_
 A sugestão é de que seja construída drenagem em três pontos da calçada da passarela, localizada sob a trincheira da BR 116, ao lado do terminal rodoviário, a fim de melhorar a infraestrutura e garantir maior segurança e conforto para os pedestres.</t>
   </si>
   <si>
     <t>9151</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9151/indicacao_069-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9151/indicacao_069-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize urgentemente a implantação de uma lombada física próximo ao numeral 766 da Avenida Cedro, Bairro Eucaliptos, neste Município</t>
   </si>
   <si>
     <t>9152</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9152/indicacao_070-2025_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9152/indicacao_070-2025_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que seja efetuada operação tapa buracos, em nossa cidade, principalmente na travessa Londrina esquina com a rua Viermond - bairro Estados.</t>
   </si>
   <si>
     <t>9158</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9158/indicacao_071-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9158/indicacao_071-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que seja realizada a pavimentação asfáltica das seguintes ruas do bairro Estados:_x000D_
 •	Rua Ponta Grossa_x000D_
 •	Rua Assis Chateaubriand_x000D_
 Rua Mandirituba (conclusão do trecho não pavimentado)</t>
   </si>
   <si>
     <t>9159</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9159/indicacao_072-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9159/indicacao_072-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, que esta subscreve, na forma regimental, vem por meio deste solicitar, com fundamento na segurança viária e no bem-estar da comunidade, a instalação de um redutor de velocidade na Rua Paraíba, em frente ao nº 284.</t>
   </si>
   <si>
     <t>9153</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9153/indicacao_073-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9153/indicacao_073-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo um estudo para a instalação de um redutor de velocidade na Rua Rio Xingu, próximo ao Número 765.</t>
   </si>
   <si>
     <t>9154</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9154/indicacao_074-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9154/indicacao_074-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria municipal de Obras, para que realize o calçamento na Rua Nossa Senhora da Conceição, nas proximidades da Igreja Capela Santa Terezinha do Menino Jesus – Santa Terezinha.</t>
   </si>
   <si>
     <t>9155</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9155/indicacao_075-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9155/indicacao_075-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a implementação de uma faixa de pedestres na Rua João Quirino Leal, 95 – Jardim Veneza, em frente ao Supermercado Recanto e a pintura de todas as lombadas localizada na mesma rua.</t>
   </si>
   <si>
     <t>9177</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9177/indicacao_076-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9177/indicacao_076-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo sejam feitas as devidas manutenções, das redes que se encontram rasgadas e soltas, e também o reforço na estrutura metálica de sustentação das mesmas, na quadra esportiva localizada na rua Antonina, Jardim Nitta, no Bairro Estados.</t>
   </si>
   <si>
     <t>9167</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9167/indicacao_077-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9167/indicacao_077-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da secretaria competente, que seja feito a manutenção da calçada que fica localizada na Travessa Guabiroba 110 no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9164</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9164/indicacao_078-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9164/indicacao_078-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria municipal de Obras, para que realize a travessia elevada no seguinte endereço R. Nossa Sra. do Rocio, 114 - Santa Terezinha, em frente à Escola Municipal Carlos Eduardo Nichele.</t>
   </si>
   <si>
     <t>9184</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9184/indicacao_079-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9184/indicacao_079-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências por meio da Secretaria Municipal para que seja feito a implementação de faixas de estacionamento proibido, em um dos lados das ruas que possuem comércios.</t>
   </si>
   <si>
     <t>9163</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9163/indicacao_080-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9163/indicacao_080-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, afim de que tome providências junto ao órgão competente, visando a urgência na implementação das notificações aos proprietários de imóveis, que se encontram em estado de abandono ou com vegetação excessiva, que podem representar riscos à saúde pública e à segurança da população.</t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9166/indicacao_081-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9166/indicacao_081-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a construção do calçamento em ambos os sentidos na Rua João Quirino leal, após a rotaria.</t>
   </si>
   <si>
     <t>9173</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9173/indicacao_082-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9173/indicacao_082-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo melhorias no loteamento Green Portugal no bairro nações, sendo elas:_x000D_
 ●	Melhoria de sinalização Viária_x000D_
 ●	Limpeza e roçadas nas calçadas das vias principais_x000D_
 ●	Limpeza em terrenos públicos da prefeitura municipal_x000D_
 ●	Manutenção da Iluminação Publica</t>
   </si>
   <si>
     <t>9186</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9186/indicacao_083-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9186/indicacao_083-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, junto ao órgão competente, realize a instalação de pontos de ônibus na Avenida Portugal, nos seguintes números 1554, 1535, 1269,1246 e 1039, no Bairro Nações na Cidade de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>9169</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9169/indicacao_084-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9169/indicacao_084-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, que esta subscreve, na forma regimental, vem, por meio desta, solicitar, com fundamento na segurança viária e no bem-estar da comunidade, a pavimentação asfáltica da Rua Jaguariaíva, em toda a sua extensão.</t>
   </si>
   <si>
     <t>9180</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9180/indicacao_085-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9180/indicacao_085-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para nos informar se há data prevista para início da pavimentação asfáltica na rua Piauí - Bairro Estados.</t>
   </si>
   <si>
     <t>9175</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9175/indicacao_086-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9175/indicacao_086-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize urgentemente a implantação de duas lombadas físicas ou faixas elevadas para travessias de pedestres, próximas a Escola Municipal Joaquim Katsuki Matsumoto, situada a Rua Mandirituba, nº 179, Bairro Estados, neste Município</t>
   </si>
   <si>
     <t>9182</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9182/indicacao_087-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9182/indicacao_087-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Faztrans que realize urgentemente a implantação de sinalização de faixa amarela na Travessa Suriname n°23, esquina com Av. Venezuela, Bairro Nações, neste município.</t>
   </si>
   <si>
     <t>9183</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Laco, Marilda Garcia</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9183/indicacao_088-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9183/indicacao_088-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo solicitando a troca de 4 lâmpadas na Rua Peru n°1071.</t>
   </si>
   <si>
     <t>9217</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9217/indicacao_089-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9217/indicacao_089-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, indica ao executivo Municipal que sejam realizadas ações para a plantação de árvores em toda a extensão do rio Mascate, com ênfase especial na região compreendida entre a rua Rio Tietê e a rua Rio Tejo.</t>
   </si>
   <si>
     <t>9192</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9192/indicacao_090-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9192/indicacao_090-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências por meio de órgão competente, a instalação de redutores de velocidade (lombada convencional ou radar) na Rua Groelândia, nas proximidades do número 306 e avenida Luxemburgo, nas proximidades do número 542 ou em outros pontos estratégicos da rua, de acordo com a avaliação técnica.</t>
   </si>
   <si>
     <t>9199</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9199/indicacao_091-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9199/indicacao_091-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria competente, para a Instalação de um Ponto de ônibus na Rua São Nicolau, do outro lado da rua do nº2177 no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>9205</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9205/indicacao_092-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9205/indicacao_092-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que seja sinalizado com faixa amarela um dos lados da Rua Rio Santana, bem como, todas as áreas de giro dos cruzamentos existentes neste trecho.</t>
   </si>
   <si>
     <t>9212</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9212/indicacao_093-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9212/indicacao_093-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da secretaria competente, disponibilize o estacionamento do Armazém da Família para a realização da Feira de Agricultura Familiar aos sábados.</t>
   </si>
   <si>
     <t>9198</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9198/indicacao_094-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9198/indicacao_094-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que sejam refeitas as calçadas para pedestres na rua Cesar Carelli – entre o Hospital Nossa Senhora aparecida até a Rua Rio Ivaí – Bairro Iguaçu.</t>
   </si>
   <si>
     <t>9196</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9196/indicacao_095-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9196/indicacao_095-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando indicar a necessidade de instalação de um ponto de ônibus modelo "Chapéu Chinês" na Rua Pau Brasil, próximo ao nº 161 - no Bairro Eucaliptos, visando proporcionar mais conforto e segurança aos usuários do transporte público.</t>
   </si>
   <si>
     <t>9202</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9202/indicacao_096-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9202/indicacao_096-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria responsável seja criado um Canal direto de atendimento via telefone fixo e ou WhatsApp dos munícipes para com a Academia da Saúde.</t>
   </si>
   <si>
     <t>9210</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9210/indicacao_097-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9210/indicacao_097-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Secretaria de Meio ambiente visando a retirada de árvore na Escola Municipal Professora Valdinéia dos Santos, localizada na Av. Holanda, nº110, Nações.</t>
   </si>
   <si>
     <t>9203</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9203/indicacao_098-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9203/indicacao_098-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo a implementação de uma lombada na Rua Antônio Bertolino da Cruz, número 13.</t>
   </si>
   <si>
     <t>9207</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9207/indicacao_099-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9207/indicacao_099-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, que esta subscreve, na forma regimental, vem, por meio desta, solicitar, com fundamento na necessidade de garantir maior segurança viária e promover o bem-estar da comunidade, realizar a pintura das faixas de pedestre na esquina da Rua Colômbia com a Rua Uruguai, visando à proteção dos transeuntes e à melhoria do tráfego na localidade.</t>
   </si>
   <si>
     <t>9218</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9218/indicacao_100-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9218/indicacao_100-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, Secretaria Municipal de Meio Ambiente e Secretaria Municipal de Planejamento Urbano – Departamento de Iluminação, para que realize as seguintes melhorias na Rua João de Barro entre as Ruas Canários e Perdizes no Bairro Gralha Azul._x000D_
 •	Realização do asfalto;_x000D_
 •	Realização da Iluminação; e_x000D_
 •	Limpeza da área.</t>
   </si>
   <si>
     <t>9214</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9214/indicacao_101-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9214/indicacao_101-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize a instalação de pavers sobre a passagem do gasoduto nas Ruas Ipê e Salgueiro, ambas travessas entre as Ruas Gerivá e Cerejeira (horta comunitária), localizadas no Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>9222</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9222/indicacao_102-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9222/indicacao_102-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador Fernandinho que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que solicite à Secretaria Municipal de Obras a possibilidade de estudos técnicos para o manilhamento ou revestimento da valeta localizada na Rua Equador, nº 1222, no Bairro Nações.</t>
   </si>
   <si>
     <t>9221</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9221/indicacao_103-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9221/indicacao_103-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente, Secretaria Municipal de Defesa Social por meio da Faztrans a providência urgente para a sinalização das rotatórias do Loteamento Green Portugal, localizado no bairro Nações.</t>
   </si>
   <si>
     <t>9226</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9226/indicacao_104-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9226/indicacao_104-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo a instalação de redutores de velocidade nas ruas Manoel Claudino Barbosa e Avenida Paraná, localizadas no bairro Pioneiros, a fim de melhorar a segurança viária da região.</t>
   </si>
   <si>
     <t>9224</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9224/indicacao_105-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9224/indicacao_105-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria competente seja autorizado o envio de uma equipe do Programa Check Up Preventivo nos seguintes condomínios:_x000D_
 Condomínio Belle Vielle._x000D_
 Localizado no endereço: Rua Santo Agostinho N° 419 Bairro Santa Terezinha - e conta com 300 casas._x000D_
 _x000D_
 Condomínio Residencial Jardim Alegre_x000D_
  Localizado no endereço: Travessa Bracatinga N° 377 Bairro Eucaliptos- Pátria Minha e conta com 66 casas</t>
   </si>
   <si>
     <t>9219</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9219/indicacao_106-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9219/indicacao_106-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a Indicação para Colocação de Pontos de Ônibus em diversas localidades de nossa cidade, conforme listado abaixo: _x000D_
 •	Suzuki – Sto. Hilário de Pontiers 866_x000D_
 •	Sta. Terezinha - Av. Nossa Sra. de Fátima 188_x000D_
 •	Estados - Rua Rio de Janeiro 1218_x000D_
 •	Estados – Rua Sergipe 226_x000D_
 •	Iguaçu – Rua Rio Tietê 337_x000D_
 •	Iguaçu – Rua Rio Oiapoque 1172_x000D_
 •	Iguaçu – Rua Rio Iguaçu 1172_x000D_
 •	Iguaçu – Rua Rio Piraí, 489_x000D_
 •	Gralha Azul – Av. Portugal 2274_x000D_
 •	Gralha Azul – Av. Albatroz (Rotatória Colégio Badan)_x000D_
 •	Gralha Azul – Av. Albatroz 640_x000D_
 •	Gralha Azul – Rua Chopim 335_x000D_
 •	Gralha Azul – Av. Portugal (em frente ao posto de gasolina Rodo Oil)_x000D_
 •	Gralha Azul – Rua Chopim 703_x000D_
 •	Gralha Azul – Rua Pintassilgo 221</t>
   </si>
   <si>
     <t>9229</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9229/indicacao_107-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9229/indicacao_107-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Secretaria de obras visando a manutenção do asfalto, na Rua João de Barro, próximo ao n° 260, Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9234</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9234/indicacao_108-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9234/indicacao_108-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretária competente, que seja Feita a Reforma na Praça Santa Fé, 802 ao lado do CMEI Vovô Juca no Bairro Iguaçu I.</t>
   </si>
   <si>
     <t>9228</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9228/indicacao_109-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9228/indicacao_109-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O VEREADOR GILMAR JOSÉ PETRY que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize urgentemente a implantação de uma lombada física na Rua Lucinir Franco da Rocha, nº 285, Bairro Gralha Azul, neste Município</t>
   </si>
   <si>
     <t>9236</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9236/indicacao_110-2025_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9236/indicacao_110-2025_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, na forma regimental e em consonância com as demandas da comunidade, vem, por meio deste, solicitar a realização de medidas urgentes visando à melhoria das condições de infraestrutura e segurança na área urbana: Troca de bueiro – Rua São Mateus, nº 905 e Roçada na Rua das Centáureas, nº 902.</t>
   </si>
   <si>
     <t>9232</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9232/indicacao_111-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9232/indicacao_111-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a troca de sentido de faixa de estacionamento na Rua São Tomás de Aquino do número 35 ao 165.</t>
   </si>
   <si>
     <t>9235</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9235/indicacao_112-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9235/indicacao_112-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria municipal de Obras, para que realize a manutenção das calçadas ao redor do CMEI Estados – Av. Paraná S/N – Estados.</t>
   </si>
   <si>
     <t>9240</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9240/indicacao_113-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9240/indicacao_113-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador prof. Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a troca de lâmpadas na rua Rio Timbu esquina com a rua Rio Passaúna.</t>
   </si>
   <si>
     <t>9242</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9242/indicacao_114-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9242/indicacao_114-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, junto ao órgão competente, para que realize a pavimentação da Rua Palmital, no bairro Iguaçu, na cidade de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9248</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9248/indicacao_115-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9248/indicacao_115-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretária competente, que seja feita a instalação de um Playground na Praça Angico localizada no Bairro Estados.</t>
   </si>
   <si>
     <t>9254</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9254/indicacao_116-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9254/indicacao_116-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo a manutenção da iluminação pública na praça localizada ao lado da Escola Municipal Joaquim Matsumoto, na Rua Jaguariaíva, bairro Estados.</t>
   </si>
   <si>
     <t>9250</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9250/indicacao_117-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9250/indicacao_117-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a limpeza e roçada nas calçadas da Rua Franscisco da Conceição Machado, após a Quirinosports Futsal e Society.</t>
   </si>
   <si>
     <t>9257</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9257/indicacao_118-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9257/indicacao_118-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Secretaria de meio ambiente  visando a limpeza de via pública, na Rua Rio Ivaí esquina com a rua Rio Sena, Bairro Iguaçu.</t>
   </si>
   <si>
     <t>9252</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9252/indicacao_119-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9252/indicacao_119-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize a melhoria na sinalização horizontal e vertical, da Rua Jatobá, principalmente no trecho entre as empresas Gióca e Bonardi e o Colégio Estadual Cívico-Militar Prof. João Hoinatz De Andrade, Bairro Eucaliptos, neste Município, inclusive, implantando a pintura de terceira faixa de acesso para a Av. Brasil aos veículos que se dirigem sentido à Av. das Araucárias.</t>
   </si>
   <si>
     <t>9270</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9270/indicacao_120-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9270/indicacao_120-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo para que sejam atendidos os protocolos em aberto das sinalizações viárias em nosso município conforme abaixo:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 RUA GROELANDIA/PAINEIRAS Bairro EUCALIPTOS_x000D_
 Protocolo 9702/2025 DATA 11/02	_x000D_
 _x000D_
 Rua Paulo Leminski 729 Bairro Veneza_x000D_
 Protocolo 12843/2025 DATA 19/02_x000D_
 _x000D_
 Rua Pelicano 76 Bairro Gralha Azul _x000D_
 Protocolo 14832/2025 DATA 25/02_x000D_
 _x000D_
 Av. Paineiras 1110, Bairro Eucaliptos_x000D_
 Protocolo 16825/2025 DATA 20/01_x000D_
 _x000D_
 Rua Rio Guarani 830 Bairro Iguaçu _x000D_
 Protocolo 20140/2025 DATA 17/03_x000D_
 _x000D_
 Rua Rio Cerne 355 Bairro Iguaçu_x000D_
 Protocolo 21034/2025 DATA 19/03_x000D_
 _x000D_
 Rua Rio Santana 459 Bairro Iguaçu_x000D_
 Protocolo 21133/2025 DATA  19/03_x000D_
 _x000D_
 Rio Tejo Bairro Bairro Iguaçu_x000D_
 Protocolo 25664/2025 28/03_x000D_
 _x000D_
 Rua Jaguariaíva 923 Bairro Santa Terezinha_x000D_
 Protocolo 28861/2025 DATA 08/04_x000D_
 _x000D_
 Rua Itajaí Bairro Estados	_x000D_
 Protocolo 28943/2025 DATA 08/04</t>
   </si>
   <si>
     <t>9256</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9256/indicacao_121-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9256/indicacao_121-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a troca do ponto de ônibus, na Avenida Portugal, em frente ao número 2496 B, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9264</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9264/indicacao_122-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9264/indicacao_122-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através do órgão competente seja enviado agentes de trânsito para fiscalização na Escola Municipal Valdineia dos Santos nos horários de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>9262</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9262/indicacao_123-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9262/indicacao_123-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a canalização do córrego, ao lado da rua Pinheiros próximo ao número 193 - bairro - Eucaliptos.</t>
   </si>
   <si>
     <t>9266</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9266/indicacao_124-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9266/indicacao_124-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que esta subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente indicar ao Senhor Prefeito Municipal, por intermédio da Secretaria competente, que seja realizada a operação tapa-buraco no trecho localizado na Rua Santo Agostinho, nº 777, esquina com a Rua Santa Mônica.</t>
   </si>
   <si>
     <t>9267</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9267/indicacao_125-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9267/indicacao_125-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, junto ao órgão competente, realize a restauração da calçada e o rebaixamento da guia de meio-fio na Avenida Portugal, nº 791, Bairro Gralha Azul, Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>9271</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9271/indicacao_126-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9271/indicacao_126-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam tomadas providências, por meio do órgão competente, a Secretaria Municipal de Educação, para a alteração nos horários de funcionamento dos Centros Municipais de Educação Infantil (CMEIs), propondo que o horário de entrada seja antecipado das 7h30 para as 7h, e o horário de saída estendido das 17h para as 17h:30.</t>
   </si>
   <si>
     <t>9274</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9274/indicacao_127-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9274/indicacao_127-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal Competente, para que realize as seguintes manutenções na quadra de futebol da praça brasil: Gol quebrado, grama sintética que está faltando em alguns pontos.</t>
   </si>
   <si>
     <t>9277</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9277/indicacao_128-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9277/indicacao_128-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente, Secretaria Municipal da saúde, sugerindo a implantação de consultas por teleatendimento.</t>
   </si>
   <si>
     <t>9279</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9279/indicacao_129-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9279/indicacao_129-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente, para que notifique os donos dos terrenos situados no final da rua Romênia, para que rocem/limpem os mesmos.</t>
   </si>
   <si>
     <t>9285</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9285/indicacao_130-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9285/indicacao_130-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize a recuperação da pavimentação asfáltica na entrada da Paróquia São Gabriel da Virgem Dolorosa, situada na Rua Farid Stephens, nº 20, Pioneiros, neste Município.</t>
   </si>
   <si>
     <t>9284</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9284/indicacao_131-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9284/indicacao_131-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretária competente, que seja feita a implantação de faixa de sinalização em frente á Escola  Municipal Professora Isabel Cristina Schwalbe Borges localizada na Rua São Nicolau 2420, Bairro Iguaçu.</t>
   </si>
   <si>
     <t>9280</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9280/indicacao_132-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9280/indicacao_132-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria municipal de Obras, para que realize a continuidade do calçamento no seguinte endereço: Rua São Vicente do n° 461 até o n° 570 – Santa Terezinha.</t>
   </si>
   <si>
     <t>9305</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9305/indicacao_133-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9305/indicacao_133-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam tomadas providências, por meio do órgão competente, a Secretaria Municipal de Saúde, para a instalação de trocadores em todas as Unidades Básicas de Saúde (UBS) do município.</t>
   </si>
   <si>
     <t>9282</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9282/indicacao_134-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9282/indicacao_134-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através do órgão competente sejam implantadas lixeiras na Praça Suzuki localizada na Travessa Planalto n° 30, Bairro Estados/Suzuki que foi revitalizada a pouco tempo e no entanto está sem lixeiras.</t>
   </si>
   <si>
     <t>9291</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9291/indicacao_135-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9291/indicacao_135-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Planejamento urbano  visando, a troca de lâmpadas na rua Peru 363, Bairro Nações.</t>
   </si>
   <si>
     <t>9287</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9287/indicacao_136-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9287/indicacao_136-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a Indicação para resolução de problemas relacionados à tampa de galeria rompida, que está com vazamento, agravado por conta de estar contaminando uma Fluente do Rio Iguaçu. Localizado na Rua Rio Juruá próximo ao número 169 – Bairro Iguaçu.</t>
   </si>
   <si>
     <t>9290</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9290/indicacao_137-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9290/indicacao_137-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a pintura das faixas de pedestres e sinalização da Avenida Paineiras com interseção com a Rua Peroba.</t>
   </si>
   <si>
     <t>9299</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9299/indicacao_138-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9299/indicacao_138-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, junto a Secretaria Municipal de Obras Públicas, realize o recapeamento asfáltico na Rua Coqueiros no Bairro Eucaliptos, no trecho entre as Ruas Cedro e Paineiras, na cidade de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9293</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9293/indicacao_139-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9293/indicacao_139-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo as seguintes melhorias na esquina da Avenida Brasil com a Rua Pau Brasil, nas proximidades do CMEI Professora Luzia Tomchak:_x000D_
 1 - A instalação de um ponto de ônibus coberto no referido local;_x000D_
 2 - A implantação de uma travessia elevada para pedestres entre a Avenida Brasil e a Rua Pau Brasil.</t>
   </si>
   <si>
     <t>9295</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9295/indicacao_140-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9295/indicacao_140-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo a instalação de câmeras de monitoramento nas praças públicas e esportivas de nosso município, visando aumentar a segurança e prevenir incidentes nesses locais</t>
   </si>
   <si>
     <t>9297</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9297/indicacao_141-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9297/indicacao_141-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, Enfermeiro Zé Carlos, no uso de suas atribuições legais e regimentais, vem indicar a urgente necessidade de execução de serviços de pintura de faixas de pedestres na Rua Rio Ivaí, nas imediações dos números 1573 e 1700, nesta cidade.</t>
   </si>
   <si>
     <t>9329</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9329/indicacao_142-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9329/indicacao_142-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo a implantação de calçamento para pedestres com acessibilidade na Rua Manoel Claudino Barbosa, no trecho entre Travessa São Patrício e Avenida Nossa Senhora Aparecida, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9308</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9308/indicacao_143-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9308/indicacao_143-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O VEREADOR GILMAR JOSÉ PETRY que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso às residências tangenciais da Rua Rio Orinoco, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>9310</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9310/indicacao_144-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9310/indicacao_144-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da secretaria competente, que seja feito a manutenção da boca de lobo que fica na calçada localizada na Rua Rio Paranapanema n°1124, no Bairro Iguaçu II.</t>
   </si>
   <si>
     <t>9328</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9328/indicacao_145-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9328/indicacao_145-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através do Faztrans, realize a instalação de sinalização vertical (placas de "Proibido Parar/Estacionar") na Travessa Piên, no Bairro Estados, nos trechos que contenham faixas amarelas.</t>
   </si>
   <si>
     <t>9312</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9312/indicacao_146-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9312/indicacao_146-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente para a realização de estudos técnicos detalhados sobre a necessidade de melhoria na sinalização da Rua Pintassilgo, localizada no Bairro Gralha Azul, neste município.</t>
   </si>
   <si>
     <t>9313</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9313/indicacao_147-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9313/indicacao_147-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando instalação de um redutor de velocidade, especificamente a instalação de tachões na Rua Alemanha – Nações, nas proximidades do número 111.</t>
   </si>
   <si>
     <t>9317</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9317/indicacao_148-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9317/indicacao_148-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Secretaria de Obras, o hidrojateamento de bueiro, na Av. Paineiras nº 82, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9318</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9318/indicacao_149-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9318/indicacao_149-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Defesa Social - FazTrans, para que realize a realocação da placa de PARE, que está em um ponto onde não tem visibilidade e causando muitos acidentes, na Rua Seriema com a Rua Tucanos – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9322</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9322/indicacao_150-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9322/indicacao_150-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, que subscreve este documento, na forma regimental, requer o envio de expediente ao responsável pelo Departamento de Obras, solicitando a realização de manutenção asfáltica, pintura de sinalização viária (horizontal e vertical), e a instalação de um redutor de velocidade na Rua Rio Santana.</t>
   </si>
   <si>
     <t>9321</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9321/indicacao_151-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9321/indicacao_151-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria municipal competente seja realizada uma vistoria e manutenção e limpeza dos Bueiros localizados na Rua; João Quirino Leal entre os números 392 e 904</t>
   </si>
   <si>
     <t>9324</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9324/indicacao_152-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9324/indicacao_152-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a implantação de equipamentos sonoros nos semáforos.</t>
   </si>
   <si>
     <t>9326</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9326/indicacao_153-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9326/indicacao_153-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que seja realizada a manutenção e reposição da trave na Praça Pelezinho, a qual foi quebrada e furtada, visando restaurar a integridade e segurança do espaço público para uso da comunidade.</t>
   </si>
   <si>
     <t>9336</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9336/indicacao_154-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9336/indicacao_154-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo a implantação de sinalização viária, incluindo faixa de pedestre, na Rua Santa Mônica, nº 400, no endereço do Ginásio de Esportes Gurizão, no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9346</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9346/indicacao_155-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9346/indicacao_155-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam adotadas as providências necessárias, por meio do órgão competente, a Secretaria Municipal de Saúde, no sentido de viabilizar atendimento odontológico na UPA do município de Fazenda Rio Grande. Ressalta-se que já há uma sala disponível nas dependências da unidade, o que possibilita a implementação desse importante serviço à população, contribuindo para a ampliação e qualificação da assistência em saúde bucal.</t>
   </si>
   <si>
     <t>9332</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9332/indicacao_156-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9332/indicacao_156-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências do órgão competente para a realização de estudos técnicos detalhados sobre a necessidade de pavimentação asfáltica na Rua Irerê, próximo a Escola Municipal Maryle Aparecida S. Ferri, localizada no Bairro Gralha Azul, neste município.</t>
   </si>
   <si>
     <t>9335</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9335/indicacao_157-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9335/indicacao_157-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da secretaria competente, que seja feito a limpeza e roçada na calçada localizada na rua Pernambuco, 657 no Bairro Estados.</t>
   </si>
   <si>
     <t>9343</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9343/indicacao_158-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9343/indicacao_158-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a construção de calçadas com acesso às residências tangenciais na Rua Coqueiro, entre as Avenidas Cedro e Paineiras, localizada no Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>9341</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9341/indicacao_159-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9341/indicacao_159-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que a Secretaria de Obras realize a passagem de patrola e a aplicação de saibro na Rua Rio Palmeirinha/Rio Mauricio, localizada no Bairro Iguaçu, visando melhorar as condições de trafegabilidade e segurança da via</t>
   </si>
   <si>
     <t>9339</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9339/indicacao_160-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9339/indicacao_160-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente a AMEP, Agência de Assuntos metropolitanos do Paraná e ao Grupo Leblon Transportes sugerindo providências necessárias para reinstalação da cobertura nos seguintes pontos de ônibus, Rua Carlos Drumund de Andrade, n°1976 e na Rua Sergipe com interseção com a Rua Fernando de Noronha.</t>
   </si>
   <si>
     <t>9358</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9358/indicacao_161-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9358/indicacao_161-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal de Obras Públicas, realize a limpeza de uma vala situada em terreno desocupado, paralelo à Rua Videira, ao lado do Colégio Estadual Lucy Requião, no bairro Eucaliptos, em Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>9350</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9350/indicacao_162-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9350/indicacao_162-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria municipal competente seja realizada uma intensificação de ronda da Guarda Municipal nas proximidades da Praça Valdomiro Francisco da Silva, para inibir o furto de fiações elétricas dos postes ao entorno.</t>
   </si>
   <si>
     <t>9348</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9348/indicacao_163-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9348/indicacao_163-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Secretaria de obras visando a manutenção do asfalto na Rua Butiá esquina com Rua Goiabeira, Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9355</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9355/indicacao_164-2025_ver._professor_leo.docx</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9355/indicacao_164-2025_ver._professor_leo.docx</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Defesa Social - FazTrans, para que realize a sinalização horizontal e vertical das lombadas que foram instaladas na Av. Nossa Senhora Aparecida, próximo ao numeral 3552.</t>
   </si>
   <si>
     <t>9363</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9363/indicacao_165-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9363/indicacao_165-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam tomadas providências, por meio do órgão competente, a Secretaria Municipal de Obras, no sentido de realizar a reforma da camada de asfalto na Avenida das Américas, no trecho que compreende desde a empresa Plastilit até a passarela do Pátria Minha.</t>
   </si>
   <si>
     <t>9354</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9354/indicacao_166-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9354/indicacao_166-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a roçada/limpeza no entorno do Colégio Estadual Professor Anderson Rangel, situado na rua Carlos Drummond de Andrade e Paulo Leminski – Bairro Veneza.</t>
   </si>
   <si>
     <t>9359</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9359/indicacao_167-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9359/indicacao_167-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar o recapeamento asfáltico em toda a extensão da Travessa São Romão.</t>
   </si>
   <si>
     <t>9382</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9382/indicacao_168-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9382/indicacao_168-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a Indicação para resolução de problemas relacionados a falta de bocas de lobo na Rua Rio Goioerê, localizada no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>9369</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9369/indicacao_169-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9369/indicacao_169-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretária competente, solicita a revitalização da sinalização da faixa de pedestre e solicito também a construção da rampa de acessibilidade na Rua Corticeira em frente ao n° 455 Casa 02 Bairro Greenfield.</t>
   </si>
   <si>
     <t>9367</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9367/indicacao_170-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9367/indicacao_170-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Marco Marcondes sugerindo providências do órgão competente visando a construção de uma travessia elevada na avenida das Araucárias, em frente ao centro comercial Guimarães.</t>
   </si>
   <si>
     <t>9370</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9370/indicacao_171-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9370/indicacao_171-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria municipal competente seja finalizado o calçamento na Escola Municipal Carlos Eduardo Nichelle no trecho da rua São Vicente.</t>
   </si>
   <si>
     <t>9379</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9379/indicacao_172-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9379/indicacao_172-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo a ampliação da pintura de faixa amarela proibitiva de estacionamento no restante do trecho da Rua Copaíba até o encontro com a Rua Jatobá, prolongando-a a partir da empresa de ônibus J. Marcondes até o final da via.</t>
   </si>
   <si>
     <t>9377</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9377/indicacao_173-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9377/indicacao_173-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal do Meio Ambiente, realize os serviços de roçada de vegetação alta e limpeza de meios-fios as margens da Rua Jaguariaiva no perímetro entre a Rua Matinhos até a Trav. Londrina no Bairro Estados na Cidade de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>9381</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9381/indicacao_174-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9381/indicacao_174-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador Laco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo da Defesa Social Alexandre Tramontina visando a Pintura e sinalização da na extensão da Av. Brasil com a Rua Limeira até Av. Brasil com a Av. Francisco Ferreira da Cruz.</t>
   </si>
   <si>
     <t>9372</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9372/indicacao_175-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9372/indicacao_175-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a conclusão das obras de pavimentação asfáltica da Rua Rio de Janeiro, situada no bairro Estados.</t>
   </si>
   <si>
     <t>9375</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9375/indicacao_176-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9375/indicacao_176-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo a Secretaria municipal de esportes que realize a Manutenção da trave na praça Kokubo no bairro santa Terezinha e também a manutenção das grades em torno da quadra na praça tapajós no bairro Iguaçu.</t>
   </si>
   <si>
     <t>9387</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9387/indicacao_177-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9387/indicacao_177-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente realize a substituição do atual ponto de ônibus localizado na Rua Videira, nas proximidades do numeral 274, Bairro Eucaliptos, neste Município, por um ponto de ônibus com estrutura maior e mais adequada às condições climáticas, especialmente em períodos de chuva.</t>
   </si>
   <si>
     <t>9386</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9386/indicacao_178-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9386/indicacao_178-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize a manutenção da rede pluvial e o asfalto nas seguintes ruas: Sálvia e Babosa – Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9384</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9384/indicacao_179-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9384/indicacao_179-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar o recapeamento asfáltico em toda a extensão da Rua rio amazonas.</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9405/indicacao_180-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9405/indicacao_180-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo a realização da pintura horizontal de faixas laterais e central no bairro Eucaliptos, especificamente no loteamento Pátria Minha desde a marginal da BR116 até o Jardim Sidon.</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9420/indicacao_181-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9420/indicacao_181-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize o asfalto no seguinte endereço: Rua São Jeremias – Bairro Santa Teresinha.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9397/indicacao_182-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9397/indicacao_182-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Marco Marcondes sugerindo providências do órgão competente visando a pintura de faixas amarelas na rua sucupira entre as ruas Araucária e Paineiras</t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9401/indicacao_183-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9401/indicacao_183-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria municipal competente seja realizado o calçamento na Coqueiro esquina com Avenida das Araucárias.</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9400/indicacao_184-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9400/indicacao_184-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria competente, solicitando a implantação de sistema de drenagem pluvial com o uso de manilhas de concreto armado ao final da Rua Santo Inácio no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9413/indicacao_185-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9413/indicacao_185-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador FERNANDINHO que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo a limpeza de valeta no final da rua Rio Iraí no bairro iguaçu em frente ao numeral 155,bem em frente ao tratamento de esgoto da sanepar .</t>
   </si>
   <si>
     <t>9410</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9410/indicacao_186-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9410/indicacao_186-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador Laco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Secretaria de meio ambiente visando a limpeza de via pública, na extensão da Rua Jardim Santarém paralelo com a rua Servia, Bairro Nações (Jd Santarém).</t>
   </si>
   <si>
     <t>9407</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9407/indicacao_187-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9407/indicacao_187-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo sejam feitas novas calçadas com acessibilidade no bairro Pioneiros.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9404/indicacao_188-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9404/indicacao_188-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar o recapeamento asfáltico em toda a extensão da Avenida Santa Mônica.</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9412/indicacao_189-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9412/indicacao_189-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a pintura das faixas de pedestres na Avenida Paineiras com interseção com a Rua Groelândia localizadas no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9415</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9415/indicacao_190-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9415/indicacao_190-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através do Faztrans, realize a sinalização de trânsito vertical e horizontal na Rua Jorge Amado, em toda a sua extensão, incluindo sinalização específica nas proximidades de instituições de ensino ou outras de interesse público localizadas no entorno, no Bairro Veneza, em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9418/indicacao_191-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9418/indicacao_191-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente realize a construção das calçadas de pedestres com acesso às residências tangenciais da Rua Sucupira, no trecho entre a Av. das Araucárias e Av. Cedro, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>9433</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9433/indicacao_192-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9433/indicacao_192-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize urgentemente a implantação de travessia elevada para pedestres na Rua Santo Agostinho, em frente ao Condomínio Belle Ville, numeral 419, Bairro Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9431/indicacao_193-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9431/indicacao_193-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam realizadas melhorias nos pés das cadeiras das escolas da rede municipal, com a instalação de dispositivos antirruído, a fim de proporcionar um ambiente mais silencioso e adequado para o aprendizado.</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9438/indicacao_194-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9438/indicacao_194-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo a implantação de sinalização horizontal e vertical nas ruas do Jardim Brasil, localizado no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9429</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9429/indicacao_195-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9429/indicacao_195-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Prof. Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Marco Marcondes sugerindo providências do órgão competente visando a limpeza de bueiro na rua Tucano no Nº477 onde está alagando durante dias de chuva.</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9453/indicacao_196-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9453/indicacao_196-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal de Obras Públicas, realize a implantação de galeria pluvial com caixas de captação na Rua Peroba, no trecho compreeendido entre as Avenidas Venezuela e Cedro no Bairro Eucaliptos em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9439</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9439/indicacao_197-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9439/indicacao_197-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria municipal competente seja realizado visita técnica para limpeza e implantação de manilhas no córrego localizados na extensão da rua Tangará até a rua Irerê; no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9437</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9437/indicacao_198-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9437/indicacao_198-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar a substituição do bueiro localizado na rua São Marcos em frente ao nº 1074.</t>
   </si>
   <si>
     <t>9442</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9442/indicacao_199-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9442/indicacao_199-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a necessidade de implantação de redutor de velocidade (como lombada, faixa elevada ou outro dispositivo adequado) na Avenida Cedro nas proximidades da Rua Cambara.</t>
   </si>
   <si>
     <t>9444</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9444/indicacao_200-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9444/indicacao_200-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretária competente, que seja feita a revitalização da pintura da faixa de pedestre na Rua Faxinal número 139 esquina com a Rua Rio Santana, e também a implantação de Tartaruga.</t>
   </si>
   <si>
     <t>9447</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9447/indicacao_201-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9447/indicacao_201-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Faztrans para que realize a mudança dos tachões de sinalização da Rua Rio Ivaí esquina com Rua Francisco Claudino dos Santos.</t>
   </si>
   <si>
     <t>9446</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9446/indicacao_202-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9446/indicacao_202-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador FERNANDINHO que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo a Arteris para que verifique a causa dos alagamentos em frente ao posto 22 Na Av. Das Américas.</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9450/indicacao_203-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9450/indicacao_203-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize a limpeza do córrego localizado em frente ao Colégio Estadual Liria Micheleto Nichele, localizado na Avenida Estados Unidos da América, 1818 – Nações.</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9467/indicacao_204-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9467/indicacao_204-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Planejamento Urbano e Secretaria Municipal de Esporte e Lazer, para que realize a instalação do piso modular na Praça dos Guris – Av. Estados Unidos em frente ao Nº 818 – Bairro Nações.</t>
   </si>
   <si>
     <t>9511</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9511/indicacao_205-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9511/indicacao_205-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente, Secretaria Municipal de Defesa Social por meio da Faztrans, para a pintura de faixa amarela proibindo o estacionamento no lado oposto ao CMEI ERONILDES CAMARGO, localizado na Rua Canários 69, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9461</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9461/indicacao_206-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9461/indicacao_206-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo a instalação de um portal de boas-vindas nas principais entradas do município de Fazenda Rio Grande, nos moldes do que já é adotado em diversas cidades.</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Maciél, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9478/indicacao_207-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9478/indicacao_207-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Professor Léo e Antonio Maciel, que esta subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Defesa Social – Departamento da FAZTRANS, para que realize as melhorias na Av. Estados Unidos nº 956, em frente ai CMEI Zilda Arns – Bairro Nações._x000D_
 a)	Colocação de placa de proibido estacionar;_x000D_
 b)	Pintura de faixas laterais e da lombada;_x000D_
 c)	Uma placa de travessia elevada.</t>
   </si>
   <si>
     <t>9466</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9466/indicacao_209-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9466/indicacao_209-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que seja realizado no Hospital Municipal de Fazenda Rio Grande os exames de Endoscopia e Colonoscopia.</t>
   </si>
   <si>
     <t>9464</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9464/indicacao_210-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9464/indicacao_210-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que está subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria Municipal de Urbanismo e Transportes, que seja realizada a devida sinalização viária da Rua Santo Antônio, no Bairro Santa Terezinha, neste Município. A presente proposição é fruto de diversas solicitações encaminhadas por moradores da região, preocupados com o número elevado de acidentes de trânsito registrados na referida via.</t>
   </si>
   <si>
     <t>9459</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9459/indicacao_211-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9459/indicacao_211-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente a Empresa Inova, transportadora de Lixo, responsável pela coleta de resíduos no município, para que sejam tomados os devidos cuidados quanto à separação do lixo comum e do lixo reciclável durante a coleta domiciliar no bairro Jardim Veneza._x000D_
 Conforme relatos de diversos moradores do referido bairro, o caminhão responsável pela coleta tem realizado o recolhimento sem distinção entre os resíduos recicláveis e os resíduos comuns, o que compromete gestão adequada dos resíduos sólidos no município.</t>
   </si>
   <si>
     <t>9473</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9473/indicacao_212-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9473/indicacao_212-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretária competente, que seja feita a colocação de lixeiras na Praça Pelezinho localizada na Rua Rio Iguaçu esquina com a rua Rio Tejo no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>9463</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9463/indicacao_213-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9463/indicacao_213-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo a pintura de sinalização de proibição de estacionamento em um dos lados da Rua Sucupira, situada no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9457/indicacao_214-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9457/indicacao_214-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que seja feita calçadas na rua são Pedro em frente ao numeral 700 próximo a praça Kokubo no bairro santa Terezinha.</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9469/indicacao_215-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9469/indicacao_215-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize urgentemente a implantação de travessia elevada para pedestres na Rua Rio Pinhão, numeral 94, Bairro Iguaçu, em frente ao Centro Estadual de Educação Profissional Erotídes Ângelo Nichele, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>9481</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Esiquiel Franco, Fernandinho, Joéliton Leal</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9481/indicacao_216-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9481/indicacao_216-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo sugerindo que seja nomeado o nome de uma rua em homenagem ao saudoso Seu Euclides Godoy, em reconhecimento aos seus relevantes serviços prestados à comunidade e ao município.</t>
   </si>
   <si>
     <t>9474</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9474/indicacao_217-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9474/indicacao_217-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, Prefeito Marco Marcondes, sugerindo que sejam adotadas providências, por meio do órgão competente, para que seja realizada uma análise na Avenida Portugal, nas proximidades da Rua Demétrio Zanão, onde ocorre um estreitamento da via.</t>
   </si>
   <si>
     <t>9483</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9483/indicacao_218-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9483/indicacao_218-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal de Obras Públicas, realize a limpeza das grelhas das caixas de capitação de águas pluviais com aplicação de hidrojateamento nas tubulações na Avenida Mato Grosso, esquina com a Rua Santa Rita de Cássia no Bairro Estados em Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>9480</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9480/indicacao_219-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9480/indicacao_219-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Marco Marcondes para que seja efetuada operação tapa buracos, em nossa cidade, principalmente na Rua Rio Ivaí em frente ao cemitério municipal - bairro Iguaçu.</t>
   </si>
   <si>
     <t>9482</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9482/indicacao_220-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9482/indicacao_220-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar o reparo do buraco na rua são paulo esquina com a pernambuco.</t>
   </si>
   <si>
     <t>9498</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9498/indicacao_221-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9498/indicacao_221-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam feitas novas calçadas com acessibilidade no bairro Iguaçu, nas seguintes ruas:_x000D_
 •	Rua Nelson Claudino dos Santos_x000D_
 •	Rua Rio Turvo_x000D_
 •	Rua Rio Várzea _x000D_
 •	Rua Rio Taquarí_x000D_
 •	Rua Rio Ivai_x000D_
 •	Rua Rio Timbu_x000D_
 •	Avenida Rio Amazonas _x000D_
 •	Rua Rio Sena_x000D_
 •	Rua Rio Formoso_x000D_
 •	Rua Rio Mourão_x000D_
 •	Rua Rio Pinhão _x000D_
 •	Rua Rio Pitanga_x000D_
 •	Rua Rio Pequeno_x000D_
 •	Rua Rio Nhundiaquara_x000D_
 •	Rua Rio Palmeirinha_x000D_
 •	Rua Rio Passaúna_x000D_
 •	Rua Rio Madeira</t>
   </si>
   <si>
     <t>9489</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9489/indicacao_222-2025_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9489/indicacao_222-2025_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a construção de uma travessia elevada na rua Cesar Carelli, em frente ao Colégio Andriguetto.</t>
   </si>
   <si>
     <t>9519</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9519/indicacao_223-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9519/indicacao_223-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal de Meio Ambiente, realize a limpeza de vegetação nas guias das calçadas (meio-fio) na Rua Natal, em toda sua extensão – entre a Av. Mato Grosso e Rua Caxias do Sul, no Bairro Estados em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9503</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9503/indicacao_224-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9503/indicacao_224-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que seja realizado asfalto na extensão da Avenida Venezuela a partir do número 1827 até a Av. Engenheiro Tavares.</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9494/indicacao_225-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9494/indicacao_225-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da secretaria competente realize a pavimentação asfáltica juntamente com a implantação de calçadas com acesso as residências tangenciais da Travessa São Jeremias, Bairro Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>9492</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9492/indicacao_226-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9492/indicacao_226-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao chefe do poder executivo da secretaria Municipal de Obras Senhor Alesandro Bordignon Weiss Venho através do presente solicitar, a realização de manutenção do asfalto na Rua Laranjeira esquina com Av. Cedro, Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9502/indicacao_227-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9502/indicacao_227-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que está subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Chefe do Poder Executivo sugerindo providências do órgão competente, que seja realizada a construção de calçadas na Rua Rio Amazonas, a partir do número 1612, no bairro Iguaçu, neste Município. A presente proposição é fruto de solicitações encaminhadas por moradores da localidade, preocupados com as dificuldades enfrentadas para transitar com segurança no trecho, especialmente em dias de chuva.</t>
   </si>
   <si>
     <t>9506</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9506/indicacao_228-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9506/indicacao_228-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências urgentes quanto à implementação de um redutor de velocidade (como lombada, faixa elevada ou outro dispositivo adequado) na Avenida Cedro nas proximidades do N° 1312 e à melhoria da sinalização viária na mesma rua mencionada.</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9496/indicacao_229-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9496/indicacao_229-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que seja feita calçada na rua rio Paraná ao lado do colégio estadual DR. Bayard Osna no bairro Iguaçu.</t>
   </si>
   <si>
     <t>9517</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9517/indicacao_230-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9517/indicacao_230-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que seja fornecido um kit de computadores e equipamentos de informática para o Conselho Tutelar, visando melhorar a eficiência e a eficácia dos serviços prestados por essa importante instituição.</t>
   </si>
   <si>
     <t>9515</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9515/indicacao_231-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9515/indicacao_231-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria competente, para solicitar a avaliação e possível troca do ponto de ônibus na rua Rio Tiête número 380 em frente a 1°Igreja Batista FRG no Bairro Iguaçu I, onde encontra-se o maior número de usuários de Transporte Público.</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9501/indicacao_232-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9501/indicacao_232-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências por parte da Secretaria Municipal de Planejamento Urbano para que realize a troca do gol que está quebrado e a substituição das telas de tecido para as telas de alambrado da quadra da Praça 1° de Maio, localizada na Rua Luiz Carlos Prestes, nº 176 – Gralha Azul.</t>
   </si>
   <si>
     <t>9510</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9510/indicacao_233-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9510/indicacao_233-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar um recapeamento asfáltico na rua Sapucaia por toda sua extensão.</t>
   </si>
   <si>
     <t>9542</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9542/indicacao_234-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9542/indicacao_234-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal de Obras Públicas, realize a restauração  da pavimentação asfáltica na Rua Madri nas proximidades do número 295 (Green Portugal) no Bairro Gralha Azul em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9524</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9524/indicacao_235-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9524/indicacao_235-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo a Secretaria de Planejamento Urbano a instalação de um ponto de ônibus na Av. das Industrias 1496, prox. a Rua Pau Brasil.</t>
   </si>
   <si>
     <t>9525</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9525/indicacao_236-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9525/indicacao_236-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente realize a construção de calçadas na Rua Jatobá, no trecho entre a Rua Copaíba e a Avenida Brasil, localizada no Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>9532</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9532/indicacao_237-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9532/indicacao_237-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria competente, que promova campanhas permanentes de Educação Ambiental nas Escolas da Rede Municipal.</t>
   </si>
   <si>
     <t>9527</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9527/indicacao_238-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9527/indicacao_238-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador Maciél que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Municipal, sugerindo a realização de obra de pavimentação asfáltica na Rua Mandirituba esquina com a Rua Ponta Grossa localizada no Bairro Estados, neste município. A presente indicação visa atender uma solicitação recorrente dos moradores da Rua Mandirituba e Rua Ponta Grossa, que enfrentam diversas dificuldades em razão da atual situação da via, que se encontra sem pavimentação adequada.</t>
   </si>
   <si>
     <t>9529</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9529/indicacao_239-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9529/indicacao_239-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a construção de uma travessia elevada na Rua Jatobá, número 911 -  em frente ao Colégio Cívico Militar JOAO HOINATZ DE ANDRADE.</t>
   </si>
   <si>
     <t>9536</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9536/indicacao_240-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9536/indicacao_240-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a realização de patrolamento e ensaibramento na Rua das Camélias, localizada no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9534</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9534/indicacao_241-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9534/indicacao_241-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo a instalação de redutor de velocidade na Avenida Brasil, nas proximidades do número 1853, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9540</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9540/indicacao_242-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9540/indicacao_242-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por meio da Secretaria Municipal de Trânsito, sugerindo a realização da pintura de uma Yellow Box (caixa amarela) no cruzamento semafórico da Avenida Portugal com a Avenida Austrália, tendo em vista o recorrente bloqueio da via por motoristas, o que tem causado transtornos à fluidez do tráfego.</t>
   </si>
   <si>
     <t>9538</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9538/indicacao_243-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9538/indicacao_243-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria Municipal competente FazTrans, seja reforçada o patrulhamento de transito, especialmente em horários de entrada e saída de aulas na Associação de Pais e Amigos dos excepcionais de Fazenda Rio Grande, APAE._x000D_
 Localizada na Av: Brasil 1618 no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9533</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9533/indicacao_244-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9533/indicacao_244-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar um recapeamento asfáltico na rua Irerê por toda sua extensão.</t>
   </si>
   <si>
     <t>9544</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9544/indicacao_245-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9544/indicacao_245-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador Fernandinho que esta subscreve, na forma regimental, indica ao Chefe do Poder Executivo a necessidade de realizar reparos no asfalto na Rua São Joaquim, nº 672, em frente à Mercearia Bom Jesus, no bairro Santa Terezinha,na localidade em questão o asfalto está rebaixando causando alagamentos nas residências em dias de chuva.</t>
   </si>
   <si>
     <t>9545</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9545/indicacao_246-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9545/indicacao_246-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências por parte da Secretaria Municipal de Obras, para que realize a continuidade da calçada na Rua Castanheira em frente ao nº 40 – Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9553</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9553/indicacao_247-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9553/indicacao_247-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente ao Poder Executivo e a Secretaria Municipal competente para realizar um estudo sobre a viabilidade de implantação de câmeras de vigilância em pontos estratégicos na nossa cidade, especialmente nas áreas com maior índice de criminalidade.</t>
   </si>
   <si>
     <t>9572</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9572/indicacao_248-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9572/indicacao_248-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que sejam adotadas providências no sentido de promover melhorias na sinalização viária e implantação de possíveis redutores de velocidade na Avenida Paraguai, localizada no bairro Nações, visando prioritariamente a segurança dos pedestres, ciclistas e motoristas que transitam pela referida avenida, com o objetivo de reduzir o risco de acidentes e melhorar a qualidade de vida dos moradores da região.</t>
   </si>
   <si>
     <t>9561</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9561/indicacao_249-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9561/indicacao_249-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, indicando a necessidade de pintura de faixa no asfalto da Avenida Nossa Senhora Aparecida no bairro Santa Teresinha, no trecho compreendido entre o Supermercado Max Atacadista e a Avenida Mato Grosso.</t>
   </si>
   <si>
     <t>9551</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9551/indicacao_250-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9551/indicacao_250-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador que está subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando recapeamento asfáltico na extensão da Rua Lisboa, no Bairro Nações.</t>
   </si>
   <si>
     <t>9552</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Maciél, Esiquiel Franco</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9552/indicacao_251-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9552/indicacao_251-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores Esiquiel e Maciél que subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a implantação de área de lazer no Bairro Veneza, na Rua Lygia Fagundes Teles esquina com a Rua Manoel Bandeira, contendo._x000D_
 •	Academia ao Ar Livre: Composta por equipamentos de baixo impacto e fácil utilização, a academia ao ar livre permitirá que moradores de todas as idades pratiquem exercícios físicos, contribuindo para a melhoria da qualidade de vida e prevenção de doenças._x000D_
 •	Cancha de Areia para Prática de Esportes: Um espaço multiuso que poderá ser utilizado para a prática de vôlei de praia, futevôlei, beach tennis, entre outras modalidades. Além de incentivar a atividade física, a cancha de areia se tornará um ponto de encontro e integração para os amantes de esportes._x000D_
 •	Parquinho com Brinquedos para Crianças: Um ambiente seguro e divertido com brinquedos adequados para diferentes faixas etárias, como ba</t>
   </si>
   <si>
     <t>9556</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9556/indicacao_252-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9556/indicacao_252-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria municipal de Obras, para que realize a continuidade da calçada nos seguintes endereços:_x000D_
 •	Av. Nossa Senhora Aparecida,_x000D_
 •	Rua Manoel Claudino Barbosa. (Fotos em anexo)</t>
   </si>
   <si>
     <t>9557</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9557/indicacao_253-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9557/indicacao_253-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente realize urgentemente a implantação de uma travessia elevada para pedestres na Avenida das Araucárias, próximo as esquinas com as Ruas Copaíba e Castanheira, Bairro Eucaliptos, neste Município</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9559/indicacao_254-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9559/indicacao_254-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo através da Secretaria competente, para que seja realizado a Instalação um ponto de ônibus na rua Carlos Drumont de Andrade 1976 esquina com Rui Barbosa no Bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>9573</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9573/indicacao_255-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9573/indicacao_255-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Planejamento Urbano, seja executada a instalação de uma cobertura que ofereça abrigo aos estudantes que se concentram no ponto de parada do transporte escolar localizado na Avenida Portugal, nas imediações do número 6785, sentido Centro/Jardim Veneza, no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9569</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9569/indicacao_256-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9569/indicacao_256-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo o reparo do alambrado da quadra esportiva, que seja instalado um ponto de água potável para hidratação e que seja feito uma quadra com areia e postes para rede de vôlei na praça do Santa Maria no bairro Estados.</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9563/indicacao_257-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9563/indicacao_257-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Marco Marcondes para que seja efetuada operação tapa buracos, na Avenida Paraná, esquina com a Rua Rio Tejo – Bairro Iguaçu.</t>
   </si>
   <si>
     <t>9571</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9571/indicacao_258-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9571/indicacao_258-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências a Secretaria de obras visando a manutenção do leito da Rua Castanheira entre a R. Jacarandá e Av. Cedro, Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9565/indicacao_259-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9565/indicacao_259-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente, visando à instalação de um módulo da Guarda Municipal nas proximidades da Escola Municipal Generoso Salustiano Barbosa.</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9567/indicacao_260-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9567/indicacao_260-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar a realização do serviço de tapa-buraco na rua Rio Eufrates e instalação de um bueiro na Rua São Matheus, em frente ao número 905.</t>
   </si>
   <si>
     <t>9595</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9595/indicacao_261-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9595/indicacao_261-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria competente, a realização da calçada na rua Bruno Luís Veronese, número 61 bairro Pioneiros, em frente à Escola Municipal Marlene Barbosa</t>
   </si>
   <si>
     <t>9588</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9588/indicacao_262-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9588/indicacao_262-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que está subscreve, no uso de suas atribuições legais e regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, Considerando as crescentes dificuldades enfrentadas por pedestres e motoristas que transitam pela Avenida Condor, localizada no bairro Gralha Azul, venho por meio desta apresentar uma indicação formal para a implantação de pavimentação asfáltica próximo ao número 765, no final da rua, da referida avenida._x000D_
 Atualmente, a Avenida Condor apresenta severas irregularidades em seu leito, com grande quantidade de buracos, poeira em períodos de seca e lama nos períodos chuvosos</t>
   </si>
   <si>
     <t>9589</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9589/indicacao_263-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9589/indicacao_263-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que está subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de estudos técnicos detalhados e a posterior execução de um plano de manutenção e substituição das placas de nomenclatura de ruas do bairro Iguaçu.</t>
   </si>
   <si>
     <t>9615</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9615/indicacao_264-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9615/indicacao_264-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo a realização de pavimentação asfáltica na Rua Rio Maurício, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>9622</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9622/indicacao_265-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9622/indicacao_265-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da secretaria competente, que sejam tomadas as devidas providências para a realização de limpeza e manutenção em área verde localizada às margens do Rio Mascate nas imediações das ruas Rio Miringuava, Rio Prata e Rio Jaú, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>9594</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9594/indicacao_266-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9594/indicacao_266-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, Prefeito Marco Marcondes, sugerindo que sejam adotadas providências, por meio do órgão competente, para que seja realizada a sinalização horizontal na rua Vinheiro entre a Av. Brasil e Rua Angelin.</t>
   </si>
   <si>
     <t>9592</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9592/indicacao_267-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9592/indicacao_267-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franaco que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo que sejam tomadas as devidas providências visando à instalação de lâmpadas de LED nas seguintes vias:_x000D_
 •	Rua João Cubis_x000D_
 •	Rua Julio de Souza Santos_x000D_
 •	Rua Rangel Machado_x000D_
 •	Rua Yasuo Asano_x000D_
 •	Rua Araci Cubis Machado_x000D_
 •	Rua Francisca Cubis_x000D_
 •	Rua Joaquim do Rosario_x000D_
 •	Rua Antonio Bertulino_x000D_
 •	Travessa Pedro Franco_x000D_
 •	Rua Flavio Machado_x000D_
 •	Rua Aluísio Azevedo_x000D_
 •	Rua Carlos Gomes_x000D_
 •	Rua Rui Barbosa_x000D_
 •	Rua Guimarães rose e as Ruas A e B que fazem interseção com a mesma rua_x000D_
 •	Travessa José de Alencar</t>
   </si>
   <si>
     <t>9596</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9596/indicacao_268-2025_ver._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9596/indicacao_268-2025_ver._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A vereadora THAUANA PADILHA que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria competente seja solicitado a repintura da faixa de pedestres bem como a sinalização de PARE nos seguintes locais:_x000D_
 Rua: Das Manduiranas esquina com Rua Corticeira_x000D_
 Rua: Rua Corticeiras esquina com Avenida Tomas Edson _x000D_
 Ambas localizadas no bairro Green Field próximas a Escola Municipal Professora Anete Franco da Luz Leal.</t>
   </si>
   <si>
     <t>9599</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9599/indicacao_269-2025_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9599/indicacao_269-2025_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a construção de uma travessia elevada na rua Pessegueiro, em frente ao Colégio Estadual Lucy Requião de Melo e Silva.</t>
   </si>
   <si>
     <t>9606</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9606/indicacao_270-2025_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9606/indicacao_270-2025_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal Defesa Social – Órgão Responsável pela fiscalização FAZTRANS, para que realize a realocação da placa que está no estacionamento localizado no seguinte endereço: Av. Islândia – em frente ao Colégio Estadual Anita Canet, Bairro Nações.</t>
   </si>
   <si>
     <t>9609</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9609/indicacao_271-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9609/indicacao_271-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria competente realize a pavimentação asfáltica com a implantação de calçadas com acesso às residências tangenciais da Rua São Jeremias, Bairro Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>9611</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9611/indicacao_272-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9611/indicacao_272-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar a realização de um recapeamento asfáltico por toda extensão da rua Jaguariaíva.</t>
   </si>
   <si>
     <t>9613</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9613/indicacao_273-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9613/indicacao_273-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Municipal, para que, por meio da secretaria competente, seja estudada a viabilidade de implantação do projeto “Esportes nos Bairros” na modalidade de voleibol nas dependências do Colégio Estadual Bayard Osna, localizado na rua R. Rio Santana,459 no bairro Iguaçu.</t>
   </si>
   <si>
     <t>9624</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9624/indicacao_274-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9624/indicacao_274-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>9619</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9619/indicacao_275-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9619/indicacao_275-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que estes subscrevem, na forma regimental indicam ao poder executivo para que seja regulamentada e inserida, no Calendário Oficial de Eventos do Município, a Feira do Peixe Vivo, a ser realizada anualmente na segunda semana do mês de abril.</t>
   </si>
   <si>
     <t>9636</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9636/indicacao_276-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9636/indicacao_276-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo seja feita sinalização horizontal e vertical, com divisão de pista sentido Av. Brasil permitindo exclusividade para conversão a esquerda e a direita, na rua Jatobá, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9650</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9650/indicacao_277-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9650/indicacao_277-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretária competente, que seja feito um estudo técnico para a instalação de uma nova Unidade do Centro de referência de Assistência Social (CRAS) na Avenida Santa Mônica esquina com Nossa Senhora Aparecida, no Bairro Santa Terezinha do município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9632</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9632/indicacao_278-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9632/indicacao_278-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da secretaria competente realize o serviço de recapagem asfáltica na Av. Francisco Ferreira da Cruz entre a rotatória próxima a empresa Mate Leão até a ponte do Rio Iguaçu, divisa com o Município de Curitiba.</t>
   </si>
   <si>
     <t>9626</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9626/indicacao_279-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9626/indicacao_279-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que seja efetuada operação tapa buracos, em nossa cidade, principalmente na Rua Tucano em frente ao numeral 525 - bairro Gralha azul.</t>
   </si>
   <si>
     <t>9631</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9631/indicacao_280-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9631/indicacao_280-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, Prefeito Marco Marcondes, sugerindo ao órgão competente, para que seja realizado o reparo da calçada na Rua Rio Taquari esquina com a Rua Rio Madeira e reparo asfáltico na Rua Castanheira próximo ao número 289</t>
   </si>
   <si>
     <t>9635</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9635/indicacao_281-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9635/indicacao_281-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize o calçamento localizado no seguinte endereço: Rua Baraúna cruzamento com a Rua Guapeva, bairro: Eucaliptos.</t>
   </si>
   <si>
     <t>9634</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9634/indicacao_282-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9634/indicacao_282-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, no uso de suas atribuições legais e regimentais, vem, por meio desta, indicar ao Poder Executivo Municipal a necessidade de realização de serviço de tapa-buraco na via localizada em frente ao número 1466.</t>
   </si>
   <si>
     <t>9643</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9643/indicacao_283-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9643/indicacao_283-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por meio da Secretaria Municipal de Defesa Social, através da FAZTRANS, indicando a necessidade de alteração do sentido viário da Avenida Nossa Senhora Aparecida, no trecho compreendido entre a Rua Rio Piquiri e a trincheira da BR-116, conforme descrito a seguir:_x000D_
 Estabelecer sentido único de circulação na Avenida Nossa Senhora Aparecida, no sentido Max Atacadista, no trecho compreendido entre a Rua Rio Piquiri e a rotatória da trincheira na BR-116;_x000D_
 Determinar que a Rua Rio Tejo seja utilizada, no sentido oposto ao fluxo da Avenida Nossa Senhora Aparecida, ou seja, no sentido da marginal BR-116 em direção à rua Rio Piquiri, promovendo assim, maior fluidez no trânsito e melhor organização viária na região.</t>
   </si>
   <si>
     <t>9651</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9651/requerimento_274-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9651/requerimento_274-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através do FazTrans, realize a implantação de sinalização vertical e horizontal adequada, bem como demais medidas que o órgão julgar pertinentes para a promoção de um trânsito mais seguro no entorno da Escola Rural Municipal João Quirino Leal, localizada na Rua João Quirino Leal, no 392 - São Sebastião, em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>9641</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9641/indicacao_285-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9641/indicacao_285-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria Municipal competente, seja enviado para a Escola Municipal Anete Franco os Pavilhões Municipal, Estadual e Nacional.</t>
   </si>
   <si>
     <t>9646</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9646/indicacao_286-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9646/indicacao_286-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a construção de calçamento na Avenida Paraná entre os números 1875 e 1935.</t>
   </si>
   <si>
     <t>9647</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9647/indicacao_287-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9647/indicacao_287-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO que este subscreve, na forma regimental, indica ao Poder Executivo Municipal que sejam realizados reparos e manutenção na calçada localizada na Rua Santo Agostinho, próximo ao Numeral nº 145, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9683</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9683/indicacao_288-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9683/indicacao_288-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretária competente, que seja feita a instalação de Tachões (Tartarugas) na rua Pernambuco em frente ao supermercado Recanto no Bairro Estados e também em frente ao número 1020, localizado no outro lado da via.</t>
   </si>
   <si>
     <t>9665</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Déia Teodoro, Fernandinho</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9665/indicacao_289-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9665/indicacao_289-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, na forma regimental, indicam ao Poder Executivo Municipal que sejam realizadas melhorias na sinalização da Rua Rio Piquiri, no Bairro Iguaçu, incluindo:_x000D_
 •	Reforço e repintura em material termoplástico das faixas de sinalização viária e de travessia de pedestres, garantindo maior visibilidade, especialmente em períodos noturnos e dias chuvosos;_x000D_
 •	Substituição e instalação de novas placas de sinalização, para orientar condutores e pedestres de forma clara e segura;_x000D_
 •	Adequação e sinalização do estacionamento em apenas um lado da via, mantendo a prática já existente, de forma organizada e segura para todos os usuários da via, mantendo a fluidez do trânsito.</t>
   </si>
   <si>
     <t>9659</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9659/indicacao_290-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9659/indicacao_290-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que está subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Chefe do Poder Executivo sugerindo providências do órgão competente, que seja realizada a construção de calçadas, em toda a extensão da Avenida Santa Mônica, no bairro Santa Terezinha, situada neste Município. A presente proposição é fruto de solicitações encaminhadas por moradores da localidade, preocupados com as dificuldades enfrentadas para transitar com segurança no trecho, especialmente em dias de chuva e na parte da noite.</t>
   </si>
   <si>
     <t>9663</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9663/indicacao_291-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9663/indicacao_291-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Prof. Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Marco Marcondes sugerindo providências do órgão competente visando a limpeza e/ou troca da boca de lobo na rua Seringueira, em frente ao numeral 34, em frente ao ponto de ônibus.</t>
   </si>
   <si>
     <t>9662</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9662/indicacao_292-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9662/indicacao_292-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo seja feito calçamento com acessibilidade na Avenida Paraguai, no bairro Nações.</t>
   </si>
   <si>
     <t>9673</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9673/indicacao_293-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9673/indicacao_293-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências ao órgão competente, para que sejam implantadas identificações visuais por meio de símbolos reconhecidos nos painéis eletrônicos de chamada nas unidades de saúde do município, como UPAs, UBSs e o PAM, com o objetivo de garantir visibilidade e respeito ao atendimento prioritário de pessoas com deficiência (PCD), Transtorno do Espectro Autista (TEA) e outras condições previstas em lei.</t>
   </si>
   <si>
     <t>9689</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9689/indicacao_294-2025_ver._prof._fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9689/indicacao_294-2025_ver._prof._fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal de Obras Públicas, realize a manutenção da pavimentação com serviços de tapa-buracos, no cruzamento da Avenida Paraná com a rua Rio Tejo no bairro Santa Terezinha em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9669</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9669/indicacao_295-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9669/indicacao_295-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado uma pintura de faixa na Rua Rio Amazonas cruzamento com Travessa São Romão em frente ao número, 2206 no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9671</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9671/indicacao_296-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9671/indicacao_296-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam adotadas providências a Secretaria de Obras visando a manutenção do asfalto, na Cerejeira esquina com Av. Brasil.</t>
   </si>
   <si>
     <t>9681</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9681/indicacao_297-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9681/indicacao_297-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras juntamente com a Arteris Planalto Sul, para que realize o recapeamento de toda extensão da marginal da BR sentido Curitiba.</t>
   </si>
   <si>
     <t>9666</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9666/indicacao_298-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9666/indicacao_298-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a implantação de sinalização vertical e horizontal na Rua Rio Preto, no ponto onde está via faz intersecção com a Rua Rio Guaporé, neste município.</t>
   </si>
   <si>
     <t>9675</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9675/indicacao_299-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9675/indicacao_299-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO que esta subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal para que viabilize a instalação de Bebedouros nas praças públicas e praças esportivas do município de Fazenda Rio Grande, Principalmente:_x000D_
 _x000D_
 •	Centro Multieventos_x000D_
 •	Parque Verde_x000D_
 •	Praça Angico_x000D_
 •	Praça Pelezinho_x000D_
 •	Praça Boa Esperança_x000D_
 •	Praça Brasil_x000D_
 •	Praça Canarios_x000D_
 •	Praça Gralha Azul _x000D_
 •	Praça Greenfield_x000D_
 •	Praça Kokubo_x000D_
 •	Praça Nações_x000D_
 •	Praça Santa Maria_x000D_
 •	Praça Santa Fé_x000D_
 •	Praça Santarém_x000D_
 •	Praça Sidon_x000D_
 •	Praça Tapajós_x000D_
 •	Praça Tridi_x000D_
 •	Praça Veneza_x000D_
 •	Praça Vitoria_x000D_
 •	Praça 1° de Maio</t>
   </si>
   <si>
     <t>9677</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9677/indicacao_300-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9677/indicacao_300-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da FAZTRANS realize melhorias e adequações necessárias na sinalização horizontal e vertical no cruzamento da Rua Ipê e Avenida Cedro, para garantir maior segurança aos motoristas e pedestres que necessitam utilizar o cruzamento supracitado.</t>
   </si>
   <si>
     <t>9680</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9680/indicacao_301-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9680/indicacao_301-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar o recapeamento asfáltico em toda a extensão da Rua Rio Pernambuco e Av. Nossa Senhora de Guadalupe.</t>
   </si>
   <si>
     <t>9701</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9701/indicacao_302-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9701/indicacao_302-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, Prefeito Marco Marcondes, sugerindo que sejam adotadas providências, por meio do órgão competente, para que seja realiza uma nova sinalização horizontal e vertical em toda extensão na Av. Das Industrias.</t>
   </si>
   <si>
     <t>9699</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9699/indicacao_303-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9699/indicacao_303-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente, adote medidas e melhorias na sinalização horizontal e vertical, visando a redução de acidentes no trecho da Rua Manoel Claudino Barbosa, principalmente na esquina com a Rua Benito Antônio Baldan, Bairro Pioneiros.</t>
   </si>
   <si>
     <t>9726</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9726/indicacao_304-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9726/indicacao_304-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo seja realizada sinalização horizontal termoplástica na Rua Rio Ivaí, bairro Iguaçu.</t>
   </si>
   <si>
     <t>9697</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9697/indicacao_305-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9697/indicacao_305-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que está subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Chefe do Poder Executivo sugerindo providências do órgão competente, que seja realizada a construção de calçadas, na Rua São Joaquim, começando na esquina até ao número 701, no bairro Santa Terezinha, situada neste Município. Solicitações encaminhadas por moradores da localidade, preocupados com as dificuldades enfrentadas para transitar com segurança no trecho, tendo que dividir espaço com veículos na pista de rolamento.</t>
   </si>
   <si>
     <t>9704</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9704/indicacao_306-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9704/indicacao_306-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que seja providenciada a implantação de faixa amarela e placas de sinalização na Rua Pitangueira, do número 109 até o número 226.</t>
   </si>
   <si>
     <t>9707</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9707/indicacao_307-2025_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9707/indicacao_307-2025_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize a limpeza do córrego, localizado na Av. Estados Unidos, em frente ao Colégio Estadual Liria Micheleto Nichele - Bairro Nações.</t>
   </si>
   <si>
     <t>9729</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9729/indicacao_308-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9729/indicacao_308-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretária competente, que seja feita a colocação de lixeiras na Praça Kokubo, localizada na Rua Santa Sofia número 776, 874 no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9712</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9712/indicacao_309-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9712/indicacao_309-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado calçamento em toda a extensão da Rua Gavião no Bairro Gralha azul.</t>
   </si>
   <si>
     <t>9718</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9718/indicacao_310-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9718/indicacao_310-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através do Faztrans, realize estudo para implantação de sinalização vertical e horizontal adequada para perimetro escolar, inclusive com instalação de travessia elevada, nas imediações do cruzamento da Avenida Austria com a Rua Mandarim no Bairro Gralha Azul, em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>9710</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9710/indicacao_311-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9710/indicacao_311-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Prof. Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Marco Marcondes sugerindo providências do órgão competente visando a limpeza e/ou troca da boca de lobo na rua França, em frente ao numeral 70, centro.</t>
   </si>
   <si>
     <t>9721</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9721/indicacao_312-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9721/indicacao_312-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente, para a pintura de faixa amarela proibindo o estacionamento em um dos lados da Av. Cedro no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9725</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9725/indicacao_313-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9725/indicacao_313-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador FERNANDINHO que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que solicite ao Centro de Referência Especializado de Assistência Social – CREAS informações detalhadas sobre os atendimentos realizados no município, com atenção especial ao Núcleo da Infância, e também abrangendo atendimentos a idosos, pessoas com deficiência, mulheres em situação de violência e demais demandas da unidade atual:_x000D_
 1.	Número total de atendimentos realizados nos últimos 12 meses;_x000D_
 2.	Gênero das pessoas atendidas;_x000D_
 3.	Tipo de violência registrada;_x000D_
 4.	Principais violadores identificados;_x000D_
 5.	Local da violação (com indicação dos bairros mais recorrentes).</t>
   </si>
   <si>
     <t>9724</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9724/indicacao_314-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9724/indicacao_314-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando ao recapeamento asfáltico da Travessa São Romão, localizada no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9738</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9738/indicacao_315-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9738/indicacao_315-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, Prefeito Marco Marcondes, sugerindo que sejam adotadas providências, por meio do órgão competente, para que seja realiza uma nova sinalização de pintura de faixa amarela na Av. Paineiras n°93.</t>
   </si>
   <si>
     <t>9736</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9736/indicacao_316-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9736/indicacao_316-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da secretaria competente realize a conclusão da pavimentação asfáltica juntamente com a implantação de calçadas com acesso as residências tangenciais no trecho faltante da Avenida Portugal, Bairro Gralha Azul, neste município.</t>
   </si>
   <si>
     <t>9742</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9742/indicacao_317-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9742/indicacao_317-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de estudos técnicos detalhados e a posterior execução do serviço de recapeamento asfáltico na Rua Rio Pirapó, no trecho próximo ao número 98, localizado no bairro Iguaçu.</t>
   </si>
   <si>
     <t>9740</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9740/indicacao_318-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9740/indicacao_318-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Marco Marcondes para que seja efetuada operação tapa buracos, na Rua Quaresmeira esquina com Avenida das Araucárias, – Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9751</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9751/indicacao_319-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9751/indicacao_319-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretária competente, seja realizado um estudo de viabilidade técnica para a revitalização da sinalização viária horizontal e vertical em toda a extensão da rua Rio Oiapoque, no Bairro Iguaçu._x000D_
 A realização de um estudo técnico se faz necessária para avaliar as condições atuais da via, identificar pontos críticos e propor soluções adequadas, garantindo maior segurança viária, fluidez no trânsito e proteção aos pedestres.</t>
   </si>
   <si>
     <t>9735</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9735/indicacao_320-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9735/indicacao_320-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar o recapeamento asfáltico em toda a extensão da Av. Santa Mônica.</t>
   </si>
   <si>
     <t>9731</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9731/indicacao_321-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9731/indicacao_321-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo sejam realizadas as adequações necessárias, com complemento de massa asfáltica, afim de transformar a atual lombada existente na Rua Rio Ivaí, em frente à Unidade Básica de Saúde (UBS) do bairro Iguaçu, em uma travessia elevada para pedestres.</t>
   </si>
   <si>
     <t>9734</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9734/indicacao_322-2025_ver._esiquiel_franco_2.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9734/indicacao_322-2025_ver._esiquiel_franco_2.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que seja providenciada a instalação de aparelhos de calistenia na Praça Jardim Veneza.</t>
   </si>
   <si>
     <t>9744</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9744/indicacao_323-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9744/indicacao_323-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado calçamento ás margens da extensão da BR 116 entre a Rua Lapa até a próximo a placa de saída 132 no sentido de entrada do Parque Verde.</t>
   </si>
   <si>
     <t>9746</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9746/indicacao_324-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9746/indicacao_324-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências do órgão competente, Secretaria Municipal de Obras, para que sejam tomadas as devidas medidas visando à pavimentação asfáltica da Rua Irerê, no bairro Gralha Azul, no trecho compreendido entre a Rua Caraúna e a Rua Cauré, situada nos fundos da Escola Municipal Maryle.</t>
   </si>
   <si>
     <t>9755</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9755/indicacao_325-2025_ver._prof._fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9755/indicacao_325-2025_ver._prof._fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, junto a secretaria competente, realize a instalação de um playground na Escola Municipal São Francisco de Assis localizada no bairro Nações.</t>
   </si>
   <si>
     <t>9749</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9749/indicacao_326-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9749/indicacao_326-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que, através da Secretaria competente, realize a repintura da sinalização horizontal, faixa de pedestres e da travessia elevada já existente, bem como a demarcação das vagas de estacionamento, em frente à Escola Municipal Guisela Kuss Rieke, localizada na Avenida Portugal, nº 244, Bairro Nações.</t>
   </si>
   <si>
     <t>9772</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9772/indicacao_327-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9772/indicacao_327-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam tomadas providências, por meio do órgão competente, para a instalação de equipamentos de academia ao ar livre no terreno pertencente ao Município, localizado na Avenida Venezuela, em frente ao CEMEI Profª Márcia Claudino.</t>
   </si>
   <si>
     <t>9763</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9763/indicacao_328-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9763/indicacao_328-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador Maciél que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de estudos de viabilidade técnica, para a pinturas viárias em frente à Escola municipal Anete Franco da Costa Leal, localizada na rua Corticeira 556, no bairro Greenfiled. Sendo necessário:_x000D_
  1 - A pintura de delimitação de vagas para estacionamento;_x000D_
  2 - Descrição de vagas exclusivas para deficientes;_x000D_
  3 - Pintura de faixa amarela para proibir estacionar no lugar errado;_x000D_
  4 - Demarcação de estacionamento para embarque e desembarque de estudantes;_x000D_
  5 – Demarcação de vagas para estacionar na rua;</t>
   </si>
   <si>
     <t>9779</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9779/indicacao_329-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9779/indicacao_329-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo a implantação de redutores de velocidade na Rua Caxias do Sul e na Rua Parintins, localizadas no bairro Estados.</t>
   </si>
   <si>
     <t>9765</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9765/indicacao_330-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9765/indicacao_330-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente que seja providenciada a implantação de estacionamento transversal, bem como a construção de um recuo no calçamento destinado ao embarque e desembarque de ônibus escolar na Escola Municipal Santa Cecília localizado na rua Maranhão, neste município.</t>
   </si>
   <si>
     <t>9767</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9767/indicacao_331-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9767/indicacao_331-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado manutenção ou troca do balanço da Academia de Saúde, localizada na rua São Teófilo, 371 Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9761</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9761/indicacao_332-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9761/indicacao_332-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Prof. Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Marco Marcondes sugerindo providências do órgão competente visando a troca de lâmpadas nos postes coloniais (Republicanos), em toda a extensão da rua João Gregório Barbosa.</t>
   </si>
   <si>
     <t>9783</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9783/indicacao_333-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9783/indicacao_333-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria competente, para que seja realizada Revitalização das calçadas nos dois lados da Rua Rio Iguaçu, no trecho compreendido entre o número 728 até a Praça Pelezinho, A necessidade de revitalizar este trecho da calçada é urgente e se justifica por múltiplos fatores, com destaque para a segurança de pedestres, especialmente das crianças que frequentam a Escola Municipal Nossa Senhora de Fátima, localizada nas proximidades.</t>
   </si>
   <si>
     <t>9776</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9776/indicacao_334-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9776/indicacao_334-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que este subscreve, nos termos regimentais, indica ao Chefe do Poder Executivo Municipal, Prefeito Marco Marcondes, por meio da Secretaria competente, que sejam adotadas as seguintes providências na Rua Rio Ivaí, esquina com a Rua Cesar Carelli:_x000D_
 1.	Substituição do semáforo existente, considerando que o equipamento encontra-se antigo, com iluminação pouco visível durante o dia, o que compromete a segurança e a sinalização adequada aos motoristas e pedestres._x000D_
 2.	Readequação da faixa de retenção, de forma que fique posicionada alguns metros mais atrás, evitando que os veículos parem exatamente embaixo do semáforo, o que atualmente dificulta a visualização do sinal.</t>
   </si>
   <si>
     <t>9769</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9769/indicacao_335-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9769/indicacao_335-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a construção de calçadas com acesso às residências tangenciais na Rua Rio Taquarí, localizada no Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>9778</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9778/indicacao_336-2025_ver._prof._fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9778/indicacao_336-2025_ver._prof._fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através do Faztrans, realize a sinalização vertical e horizontal no cruzamento da Avenida Cedro com a Rua Aroeira. Solicitamos ainda a instalação de uma placa indicativa de "Rua sem Saída" para a Rua Aroeira no Bairro Eucaliptos, em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>9780</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9780/indicacao_337-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9780/indicacao_337-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que esta subscreve na forma regimental, indica ao Chefe do Poder Executivo Municipal que seja verificada, através da Secretaria Municipal de Meio Ambiente, a possibilidade de realizar o plantio de mudas de árvores no terreno localizado atrás da Comunidade Perpétuo Socorro, situada na Rua Rio Paranaíba, nº 1075, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>9782</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9782/indicacao_338-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9782/indicacao_338-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar o recapeamento asfáltico em toda a extensão da rua Aroeira.</t>
   </si>
   <si>
     <t>9785</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9785/indicacao_339-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9785/indicacao_339-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize a instalação de uma lombada no seguinte endereço: Avenida Madagascar N° 79, Bairro Nações.</t>
   </si>
   <si>
     <t>9798</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9798/indicacao_340-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9798/indicacao_340-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo o retorno do programa Amigos da Balança para a Praça Céu, localizada no bairro Iguaçu.</t>
   </si>
   <si>
     <t>9807</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9807/indicacao_341-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9807/indicacao_341-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado manutenção e revitalização da Praça localizada na Avenida Polônia, em frente ao número 127 ao lado da rua Chopinzinho no bairro Nações II.</t>
   </si>
   <si>
     <t>9796</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9796/indicacao_342-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9796/indicacao_342-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que está subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Chefe do Poder Executivo, sugerindo providências do órgão competente, a realização de sinalização viária, com colocação de placas indicativas de limite de velocidade e pintura das faixas de pedestres e de tráfego, na Rua Caraúna, esquina com a Avenida Condor, no bairro Gralha Azul, neste Município.</t>
   </si>
   <si>
     <t>9794</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9794/indicacao_343-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9794/indicacao_343-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Marco Marcondes sugerindo providências do órgão competente visando a roçada/limpeza no entorno do CMEI Gralha Azul, situado na Avenida Albatroz – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9810/indicacao_344-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9810/indicacao_344-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da secretaria competente, que seja feito a manutenção da boca de lobo que fica na calçada localizada na Rua Rio Paranaíba número 860, no Bairro Iguaçu II, o proprietário da casa a frente alega acidentes.</t>
   </si>
   <si>
     <t>9789</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9789/indicacao_345-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9789/indicacao_345-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar a realização de um recapeamento asfáltico por toda extensão da rua Sapucaia.</t>
   </si>
   <si>
     <t>9805</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9805/indicacao_346-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9805/indicacao_346-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências do órgão competente, FAZTRANS, para que seja realizada a sinalização horizontal com pintura de faixa de trânsito na Rua Colômbia, em toda a sua extensão.</t>
   </si>
   <si>
     <t>9792</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9792/indicacao_347-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9792/indicacao_347-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando que seja realizada a manutenção da malha viária da Avenida Condor, nas proximidades do número 474, e, se possível, seja avaliada a viabilidade do asfaltamento nesse determinado ponto da avenida.</t>
   </si>
   <si>
     <t>9800</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9800/indicacao_348-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9800/indicacao_348-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo que sejam adotadas providências, por meio da Secretaria competente, para a troca da lâmpada localizada na Rua Sibipiruna n°70, Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9801</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9801/indicacao_349-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9801/indicacao_349-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a pintura de faixa amarela na Rua Vinheiro, localizada no Bairro Eucaliptos, neste Município, no trecho compreendido entre o numeral 129 e o numeral 347.</t>
   </si>
   <si>
     <t>9815</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9815/indicacao_350-2025_ver._prof._fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9815/indicacao_350-2025_ver._prof._fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal de Obras Públicas, realize a manutenção da pavimentação com serviços de tapa-buracos, na Avenida Nossa Senhora Aparecida no trecho entre a rotatória da Avenida Carlos Eduardo Nichele até a Rua Manoel Claudino Barbosa no bairro Santa Terezinha em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9812</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9812/indicacao_351-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9812/indicacao_351-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO, que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal, por meio da Secretaria competente, que sejam executadas as melhorias necessárias nas sinalizações de trânsito em diversos pontos do município, atendendo aos protocolos abaixo:_x000D_
 9702/2025	20140/2025	28943/2025	45839/2025_x000D_
 12843/2025	21034/2025	29846/2025	47722/2025_x000D_
 14832/2025	25664/2025	43008/2025	51685/2025_x000D_
 16825/2025	29805/2025	51744/2025	57944/2025_x000D_
 28861/2025	52569/2025	52577/2025</t>
   </si>
   <si>
     <t>9821</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9821/indicacao_352-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9821/indicacao_352-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Planejamento Urbano, para que realize um estudo técnico para a implementação de uma praça no Bairro Green Portugal, que contemple Quadra Poliesportiva, Brinquedos para as crianças, Academia ao ar Livre, uma área de caminhada, além de bancos para os munícipes.</t>
   </si>
   <si>
     <t>9834</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9834/indicacao_353-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9834/indicacao_353-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, vem requerer o envio de expediente ao Chefe do Poder Executivo, solicitando a execução de projeto de arborização na Rua Rio Ivaí, localizada no bairro Iguaçu.</t>
   </si>
   <si>
     <t>9826</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9826/indicacao_354-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9826/indicacao_354-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, Prefeito Marco Marcondes, sugerindo que sejam adotadas as devidas providências, por meio do órgão competente, para a recuperação da pavimentação/asfaltamento na Rua Ipê, esquina com a Av. Paineiras, uma vez que o local encontra-se com diversos buracos, ocasionando transtornos aos moradores e motoristas que por ali transitam.</t>
   </si>
   <si>
     <t>9832</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9832/indicacao_355-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9832/indicacao_355-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Prof. Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Marco Marcondes sugerindo providências do órgão competente, a troca da boca de lobo na Avenida das Araucárias, em frente ao numeral 875.</t>
   </si>
   <si>
     <t>9829</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9829/indicacao_356-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9829/indicacao_356-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de estudos técnicos detalhados e a posterior execução do serviço de recapeamento asfáltico em toda a extensão da Rua Laranjeira, localizado no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9835</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9835/indicacao_357-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9835/indicacao_357-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado pintura de faixa de pedestre em frente ao número 956 Centro de Educação Infantil Zilda Arns.</t>
   </si>
   <si>
     <t>9828</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9828/indicacao_358-2025_ver._eziquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9828/indicacao_358-2025_ver._eziquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que determine ao setor competente a adoção de providências junto à empresa SANEPAR no município de Fazenda Rio Grande, a fim de solucionar o problema de erosão causada pela quebra de tubulação localizada na Travessa Visconde de Taunay, nº 157.</t>
   </si>
   <si>
     <t>9831</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9831/indicacao_359-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9831/indicacao_359-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que esta subscreve, na forma regimental, requer seja expedido oficio ao Chefe do Poder Executivo, para que através da Secretaria competente, realizem a revitalização da sinalização horizontal e vertical no cruzamento da Rua Seriguela e Rua das Manduiranas, Jardim Green Field, bairro Eucaliptos. Solicito também, a viabilização da instalação de redutores de velocidade para evitar a ocorrência de acidentes ou atropelamentos</t>
   </si>
   <si>
     <t>9824</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9824/indicacao_360-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9824/indicacao_360-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, no uso de suas atribuições legais e regimentais, vem, por meio desta, solicitar que seja realizada, com a máxima urgência possível, a substituição do bueiro localizado na Rua São Matheus, em frente ao número 905.</t>
   </si>
   <si>
     <t>9837</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9837/indicacao_361-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9837/indicacao_361-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO, que este subscreve na forma regimental, indica ao chefe do poder executivo que, por meio da Secretaria Municipal de Saúde seja disponibilizada informações acerca da reforma e ampliação da Unidade Básica de Saúde (UBS) Iguaçu.</t>
   </si>
   <si>
     <t>9849</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9849/indicacao_362-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9849/indicacao_362-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através do Faztrans, realize a renovação da sinalização vertical e horizontal no cruzamento das Ruas Canário, Papagaio e Cacatua, nas proximidades do CMEI Eronildes Camargo no Bairro Gralha Azul, em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>9844</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9844/indicacao_363-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9844/indicacao_363-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências do órgão competente, FAZTRANS, para que seja realizada a sinalização horizontal com pintura de faixa de trânsito na Rua Canários, em toda a sua extensão.</t>
   </si>
   <si>
     <t>9846</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9846/indicacao_364-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9846/indicacao_364-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretária competente, que sejam adotadas providências quanto a melhorias da infraestrutura urbana e de segurança viária no cruzamento da Rua Santa Mônica com a Rua Rio Amazonas._x000D_
 _x000D_
 •	Ausência de calçadas adequadas obrigando pedestres a trafegarem pela via, meio aos veículos gerando risco constantes de acidentes._x000D_
 •	Má qualidade e baixa visibilidade de faixa de pedestres, dificultando a travessia segura</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9851/indicacao_365-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9851/indicacao_365-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize a continuidade do asfalto da Rua Irerê ao lado da Escola Municipal Maryle Aparecida Schetter Ferri, local onde os ônibus das crianças param para embarque e desembarque.</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Professor Léo, Déia Teodoro</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9852/indicacao_366-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9852/indicacao_366-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Professor Léo e Déia Teodoro, que esta subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize a LIMPEZA E DESENTUPIMENTO DE MANILHAS, na seguinte localidade: Rua Irerê, ao lado do nº 195 e em frente ao nº 350 – Bairro gralha Azul.</t>
   </si>
   <si>
     <t>9881</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9881/indicacao_367-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9881/indicacao_367-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretária competente, que seja realizada a pintura da sinalização viária em ambos os lados da Rua Santo Agostinho, no Bairro Santa Terezinha, em toda a sua Extensão.</t>
   </si>
   <si>
     <t>9870</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9870/indicacao_368-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9870/indicacao_368-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo a execução de serviços de patrolamento da via na Rua Cauré, localizada no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9871</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9871/indicacao_369-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9871/indicacao_369-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que esta subscreve, na forma regimental, requer seja expedido oficio ao Chefe do Poder Executivo, Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a construção da calçada de pedestres da Avenida Jatobá, entre a Rua Marmeleiro e a Avenida Brasil, e também, a construção de uma travessia elevada para pedestres em frente ao Colégio Estadual Cívico Militar Professor João Hoinatz de Andrande, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>9859</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9859/indicacao_370-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9859/indicacao_370-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja verificado a possibilidade de instalação da iluminação no Bosque que dá acesso à escola Anete Franco pois, esse espaço foi recentemente estruturado e realizado o calçamento, no entanto segue sem iluminação.</t>
   </si>
   <si>
     <t>9879</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9879/indicacao_371-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9879/indicacao_371-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a manutenção de bueiro na Rua Tucano Nº 50, esquina com a Travessa Juritis -  bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9867</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9867/indicacao_372-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9867/indicacao_372-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve a presente, nos termos regimentais, indica ao Chefe do Poder Executivo Municipal, Prefeito Marco Marcondes, que seja determinada ao setor competente a realização de reparo na via localizada na Av. das Américas prox. ao número 706, onde existe um buraco que vem causando transtornos aos motoristas e pedestres que circulam pelo local.</t>
   </si>
   <si>
     <t>9864</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9864/indicacao_373-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9864/indicacao_373-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por meio da Secretaria competente, sugerindo a substituição de dois pontos de ônibus com cobertura antiga na Avenida Carvalho, no bairro Eucaliptos - Pátria Minha.</t>
   </si>
   <si>
     <t>9877</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9877/indicacao_374-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9877/indicacao_374-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de estudos técnicos detalhados e a posterior execução do serviço de recapeamento asfáltico na Avenida Nossa Senhora, no trecho compreendido entre a Rua São Natalino e a Avenida São Cristóvão, localizado no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9874</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9874/indicacao_375-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9874/indicacao_375-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize troca das bocas de lobo no seguinte endereço: Avenida Condor n° 705.</t>
   </si>
   <si>
     <t>9887</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9887/indicacao_376-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9887/indicacao_376-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal de Defesa Social solicite apoio da Guarda Municipal nos horários de entrada e saída de alunos no entorno da Escola Municipal Marlene Barbosa, mais especificamente para aqueles que utilizam a Rua Silvano José Baldan (paralela à raia do Jockey Club), no bairro Pioneiros, Fazenda Rio Grande, PR.</t>
   </si>
   <si>
     <t>9875</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9875/indicacao_377-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9875/indicacao_377-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, no uso de suas atribuições legais e regimentais, vem por meio desta, solicitar que seja realizada com a máxima urgência, a implementação de uma travessia elevada na rua Sergipe 122, bairros Estados.</t>
   </si>
   <si>
     <t>9880</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9880/indicacao_378-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9880/indicacao_378-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a instalação de um redutor de velocidade na Rua Irlanda, nas proximidades do número 404 no bairro Nações 2.</t>
   </si>
   <si>
     <t>9884</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9884/indicacao_379-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9884/indicacao_379-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que este subscreve na forma regimental, indica ao Chefe do Poder Executivo Municipal que solicite às empresas de telefonia que atuam no município de fazenda rio grande a realização de uma reunião com esta Casa de Leis, a fim de prestar esclarecimentos detalhados sobre as ações de limpeza e manutenção de fios realizadas até a presente data.</t>
   </si>
   <si>
     <t>9892</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9892/indicacao_380-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9892/indicacao_380-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Marco Marcondes sugerindo providências do órgão competente visando a pintura da faixa de travessia de pedestre bem como a colocação de placa indicativa de colégio, na rua Cesar Carelli, 497, entre o hospital e o colégio Andriguetto.</t>
   </si>
   <si>
     <t>9894</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9894/indicacao_381-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9894/indicacao_381-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a construção de calçadas de pedestres com acesso as residências tangenciais na Rua Rio Timbú, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>9899</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9899/indicacao_382-2025_vera._thauana_padilha_page-0001.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9899/indicacao_382-2025_vera._thauana_padilha_page-0001.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para a possível implementação de equipamentos do Programa “Academia da Saúde” bem como um Play Ground infantil, na Av. Venezuela em frente ao CMEI Professora Marcia Claudino.</t>
   </si>
   <si>
     <t>9898</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9898/indicacao_383-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9898/indicacao_383-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de estudos técnicos detalhados e a posterior execução do serviço de pavimentação asfáltica e construção de calçamento (passeio público) em toda a extensão da Rua Rio Prata e Travessa Rio Cachoeira, localizada no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>9920</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9920/indicacao_384-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9920/indicacao_384-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da secretaria competente, ou oficie à SANEPAR, para que seja realizada a devida contenção e recuperação do asfalto ao redor do poço de visita, localizado na Rua Rio Piedade esquina com a Rua Rio Tanguá, bairro Iguaçu I.</t>
   </si>
   <si>
     <t>9902</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9902/indicacao_385-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9902/indicacao_385-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve a presente, nos termos regimentais, indica ao Chefe do Poder Executivo Municipal, Prefeito Marco Marcondes, que seja determinada ao setor competente a realização de Restauração do pavimento na via localizada na rua Cisne entre a Av. das Américas e Av. Portugal, onde existe buracos que vem causando transtornos aos motoristas e pedestres que circulam pelo local.</t>
   </si>
   <si>
     <t>9916</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9916/indicacao_386-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9916/indicacao_386-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da secretaria competente, seja feito um estudo para a implantação da placa de sinalização, proibido acima de 10 toneladas na Rua são josé número 102 Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9907</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9907/indicacao_387-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9907/indicacao_387-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, solicitando seja feita a implantação de pontos de wi-fi gratuito em todas as Unidades básicas de saúde (UBS) e na Unidade de Pronto Atendimento (UPA) para os usuários/pacientes em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9911</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9911/indicacao_388-2025_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9911/indicacao_388-2025_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize a troca de bueiro que está quebrado na Rua Guará esquina com a Rua Juruviara – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9914</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9914/indicacao_389-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9914/indicacao_389-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que esta subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Esporte, que seja implantado na Escola Joaquim Katsuki Matsumoto o programa “Esporte nos Bairros”, na modalidade Voleibol.</t>
   </si>
   <si>
     <t>9912</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9912/indicacao_390-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9912/indicacao_390-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por meio do órgão competente, indicando a necessidade de melhoria na iluminação da Praça Canários, localizada ao lado do CMEI Professora Eronildes Camargo, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9908</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9908/indicacao_391-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9908/indicacao_391-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo que seja realizada a instalação de iluminação no parquinho localizado na Rua Lygia Fagundes Teles, esquina com a Rua Manuel Bandeira.</t>
   </si>
   <si>
     <t>9917</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9917/indicacao_392-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9917/indicacao_392-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, no uso de suas atribuições legais e regimentais, vem, por meio desta, solicitar que seja realizada, uma pavimentação asfáltica por toda extensão da rua Santa Mônica.</t>
   </si>
   <si>
     <t>9949</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9949/indicacao_393-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9949/indicacao_393-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de estudos técnicos detalhados e a posterior execução do serviço de calçamento (passeio público) em toda a extensão da Rua São Vicente, localizada no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9936</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9936/indicacao_394-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9936/indicacao_394-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria competente, para que seja realizada a troca do ponto de ônibus existente por um novo e mais adequado, localizado na Avenida Paraná, em frente ao CMEI Estados, no Bairro Estados, Ponto atual está em situação precária.</t>
   </si>
   <si>
     <t>9937</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9937/indicacao_395-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9937/indicacao_395-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Marco Marcondes para que por meio do órgão competente envie notificações aos proprietários dos terrenos localizados na rua Coruja, esquina com a rua Guará, em frente ao numeral 2035 e também ao outro localizado na avenida Portugal, esquina com a rua Coruja – Bairro Gralha Azul, neste município, para fazer roçada e limpeza nos referidos imóveis.</t>
   </si>
   <si>
     <t>9930</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9930/indicacao_396-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9930/indicacao_396-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para a possível sinalização e pintura de vaga preferencial de estacionamento em frente a Clínica Florescer, localizada no endereço Rua Manoel Claudino dos Santos, 1355 – Pioneiros, Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9925</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9925/indicacao_397-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9925/indicacao_397-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, vem requerer o envio de expediente ao Chefe do Poder Executivo, solicitando seja feito a readequação das duas ondulações transversais, conforme Manual Brasileiro de Sinalização de Trânsito, Volume VI - Dispositivos Auxiliares, na av. Carvalho, Vila Pátria Minha, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9926</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9926/indicacao_398-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9926/indicacao_398-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, no uso de suas atribuições legais e regimentais, vem, por meio desta, solicitar que seja realizada, uma pavimentação asfáltica por toda extensão da rua Travessa Rio Mekong e Travessa Rio Guaporé.</t>
   </si>
   <si>
     <t>9935</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9935/indicacao_399-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9935/indicacao_399-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por meio da Secretaria de Defesa Social, através da Faztrans, indicando a necessidade de pintura de faixa de “Proibindo Estacionar” em toda a extensão da Avenida Venezuela, no bairro Nações.</t>
   </si>
   <si>
     <t>9928</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9928/indicacao_400-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9928/indicacao_400-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências imediatas do órgão competente (Secretaria Municipal de Meio Ambiente e/ou Obras) para intensificar ações de limpeza, fiscalização e conscientização voltadas ao combate ao descarte irregular de lixo, entulho e grandes volumes (bota-fora) no Bairro Veneza._x000D_
 Tais ações devem incluir a limpeza de pontos crônicos de descarte e o reforço na orientação aos moradores sobre os dias e locais corretos para a coleta.</t>
   </si>
   <si>
     <t>9933</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9933/indicacao_401-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9933/indicacao_401-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a construção de calçadas de pedestres com acesso as residências tangenciais nas Ruas Coqueiro, Quaresmeira e Sucupira, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>9940</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9940/indicacao_402-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9940/indicacao_402-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve a presente, nos termos regimentais, indica ao Chefe do Poder Executivo Municipal, por meio do órgão competente (Secretaria Municipal de Obras ou Departamento de Trânsito), que seja realizada a pintura e sinalização na Rua Rio Ipiranga, nas proximidades do nº 526, proibindo o estacionamento de veículos em um dos lados da via.</t>
   </si>
   <si>
     <t>9953</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9953/indicacao_403-2025_ver._prof._fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9953/indicacao_403-2025_ver._prof._fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da secretaria competente, realize a instalação de uma travessia elevada na Rua Rio Tapajós, nas imediações do numeral 517, bairro Iguaçu, Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9957</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9957/indicacao_404-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9957/indicacao_404-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize a instalação de uma lombada no seguinte endereço: Rua São Dionísio próximo ao número 220, bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9952</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9952/indicacao_405-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9952/indicacao_405-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que seja realizada, pela Secretaria Municipal de Obras, uma operação tapa-buracos na Rua Curitiba, no bairro Santa Maria.</t>
   </si>
   <si>
     <t>9965</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9965/indicacao_406-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9965/indicacao_406-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que seja efetuada operação tapa buracos, na Avenida Nossa Senhora Aparecida em frente ao Max atacadista, e em toda sua extensão - Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9970</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9970/indicacao_407-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9970/indicacao_407-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize o asfalto no seguinte endereço: Rua Carlos Falat, bairro Campo do Rio em toda sua extensão.</t>
   </si>
   <si>
     <t>9963</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9963/indicacao_408-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9963/indicacao_408-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, Sr. Luís Sergio Claudino, sugerindo que sejam adotadas as devidas providências, por meio do órgão competente, para a recuperação da pavimentação/asfaltamento Av. Brasil entre Av. Paraguai e Rua Colômbia uma vez que o local encontra-se com diversos buracos, ocasionando transtornos aos moradores e motoristas que por ali transitam.</t>
   </si>
   <si>
     <t>9982</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9982/indicacao_409-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9982/indicacao_409-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através do órgão competente, solicite a implantação de sinalização vertical e horizontal adequada no perímetro escolar, com instalação de travessia elevada na Rua Blumenau, que atualmente atende como entrada e saída principal da Escola Municipal Santa Cecília no Bairro Estados, em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>9960</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9960/indicacao_410-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9960/indicacao_410-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizada pavimentação asfáltica em toda extensão da Rua travessa Roraima, no bairro Estados.</t>
   </si>
   <si>
     <t>9966</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9966/indicacao_411-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9966/indicacao_411-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, vem requerer o envio de expediente ao Chefe do Poder Executivo, sugerindo a execução de calçamento com acessibilidade na Avenida Polônia, localizada no bairro Nações.</t>
   </si>
   <si>
     <t>9971</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9971/indicacao_412-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9971/indicacao_412-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências do órgão competente no sentido de realizar a substituição das lâmpadas de sódio por lâmpadas de LED nas seguintes vias: Travessa Rachel Queiroz, Rua Ariano Suassuna, Travessa Basílio Da Gama e Travessa Monteiro Lobato, localizadas no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>9968</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9968/indicacao_413-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9968/indicacao_413-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria Municipal competente, para que seja realizada a pintura da lombada já existente e a instalação de placa de sinalização de lombada na Avenida Mato Grosso número 2809, no Bairro Estados.</t>
   </si>
   <si>
     <t>9975</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9975/indicacao_414-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9975/indicacao_414-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize pavimentação asfáltica, através dos serviços de reciclagem, com a utilização da recicladora, especificamente na Rua Coqueiro, localizada no Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>9980</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9980/indicacao_415-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9980/indicacao_415-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, no uso de suas atribuições legais e regimentais, vem, por meio desta, solicitar que seja realizada, a troca ou a manutenção no ponto de ônibus localizado na Avenida Paraguai em frente ao nº 981.</t>
   </si>
   <si>
     <t>9978</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9978/indicacao_416-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9978/indicacao_416-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por meio do órgão competente, indicando a necessidade de instalação de uma travessia elevada para pedestres na Rua Corticeira, em frente à Escola Municipal Professora Anete Franco da Cruz Leal, localizada no bairro Eucaliptos, em atendimento ao Ofício nº 075/2025, já encaminhado anteriormente.</t>
   </si>
   <si>
     <t>9977</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9977/indicacao_417-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9977/indicacao_417-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de estudos técnicos detalhados e a posterior execução do serviço de recapeamento asfáltico em toda a extensão da Rua Machado de Assis, localizada no Bairro Veneza, neste Município.</t>
   </si>
   <si>
     <t>9984</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9984/indicacao_418-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9984/indicacao_418-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO que este subscreve, na forma regimental, INDICA ao Chefe do Poder Executivo Municipal, que através da secretaria de obras, seja realizado o nivelamento e a colocação de saibro no estacionamento localizado em frente à UPA  – de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9994</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9994/indicacao_419-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9994/indicacao_419-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de pintura de faixas de pedestres e sinalização horizontal na esquina das ruas Avenida Paraná com Rua Rio Tejo, localizada no Bairro Pioneiros, neste Município.</t>
   </si>
   <si>
     <t>10003</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10003/indicacao_420-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10003/indicacao_420-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, Luiz Sérgio Claudino, sugerindo providências do órgão competente visando a manutenção dos bueiros pluviais na Rua Tucano em frente ao numeral 498  - casa 2. Em dias de chuvas a vazão da água está muito lenta com isso alagando a rua e invadindo algumas residências.</t>
   </si>
   <si>
     <t>9995</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9995/indicacao_421-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9995/indicacao_421-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer envio de expediente ao Chefe do Poder Executivo, solicitando seja feita a substituição do ponto de ônibus localizado na Rua Curitiba, próximo ao numeral 1288, no Santa Maria, Bairro Estados.</t>
   </si>
   <si>
     <t>10010</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10010/indicacao_422-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10010/indicacao_422-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos que esta subscreve, no uso de suas atribuições legais e regimentais, indica que seja realizada, com a máxima urgência, a operação de tapa-buracos na Rua Níger, especificamente em frente ao número 206.</t>
   </si>
   <si>
     <t>10000</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10000/indicacao_423-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10000/indicacao_423-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências a Planejamento urbano visando, a troca de lâmpadas na Rua Cisne esquina com a Rua Bolívia, Bairro Nações.</t>
   </si>
   <si>
     <t>10008</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10008/indicacao_424-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10008/indicacao_424-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a revitalização da pavimentação asfáltica e a construção de bueiros, na Avenida das Araucárias, no trecho localizado entre a Avenida Brasil e a Rua Mangueira, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>10002</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10002/indicacao_425-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10002/indicacao_425-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Obras seja realizado a operação tapa-buraco em toda a extensão da Rua Cecília Meireles do bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>9998</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9998/indicacao_426-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9998/indicacao_426-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria Municipal competente, em atenção ao bem-estar à segurança da comunidade do Bairro Iguaçu II, e considerando a alta ocorrência de acidentes no cruzamento das Ruas São Luiz com Rio Piquiri, venho, por meio desta, formalizar a presente INDICAÇÃO para que seja tomada as seguintes providências:_x000D_
  Instalação de Placa de Parada Obrigatório (R-I-PARE): Solicitamos a instalação imediata da sinalização vertical de Parada Obrigatório (placa R-l) no cruzamento em questão._x000D_
  Implantação de sinalização Horizontal: Adicionalmente pedimos a revitalização da sinalização horizontal complementar, como a linha de retenção e a inscrição "PARE" no pavimento.</t>
   </si>
   <si>
     <t>10005</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10005/indicacao_427-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10005/indicacao_427-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Planejamento Urbano – Departamento de Iluminação, para  que realize um estudo técnico para verificar a  possibilidade da extensão da rede da iluminação no seguinte endereço: Rua Rússia próximo ao N°217 – Bairro Green Portugal.</t>
   </si>
   <si>
     <t>10022</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10022/indicacao_428-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10022/indicacao_428-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria competente, a realização das seguintes melhorias na Avenida Albatroz, nas proximidades da Escola Municipal Antônio Baldan e do CMEI Gralha Azul, no bairro Gralha Azul em Fazenda Rio Grande, sendo:_x000D_
 1. Revitalização completa da sinalização viária vertical e horizontal;_x000D_
 2. Instalação de travessia elevada para pedestres;_x000D_
 3. Alteração do fluxo de tráfego para sentido único na rotatória existente.</t>
   </si>
   <si>
     <t>10006</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10006/indicacao_429-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10006/indicacao_429-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a realização de limpeza e roçada das calçadas da Rua Lucinir Franco da Rocha, no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>10014</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10014/indicacao_430-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10014/indicacao_430-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador Fernandinho que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que seja realizada a limpeza do terreno público localizado na Travessa Rio Campo Real, esquina com a Rua Rio Tejo N° 96, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>10012</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10012/indicacao_431-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10012/indicacao_431-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por meio do órgão competente, indicando a necessidade de realização de manutenção emergencial na Rua Buenos Aires, nº 1074, no Bairro Nações._x000D_
 A intervenção requerida compreende:_x000D_
 b) A recomposição do solo ao redor do ralo, tanto na área asfaltada quanto fora do asfalto, onde deveria haver calçada, mas atualmente encontra-se apenas terra exposta, em processo visível de afundamento;_x000D_
 c) A implantação de calçamento ou estrutura de contenção adequada para evitar a expansão do afundamento.</t>
   </si>
   <si>
     <t>10048</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10048/indicacao_432-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10048/indicacao_432-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer envio de expediente ao Chefe do Poder Executivo, solicitando seja feita a sinalização horizontal e vertical na Avenida Carvalho, Vila Pátria Minha, no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>10060</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10060/indicacao_433-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10060/indicacao_433-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria de Obras Públicas para que, em caráter de urgência, seja providenciada a execução do serviço de desassoreamento e limpeza das margens  de toda a extensão do Rio Mascate, em ambos os lados do rio, a falta da limpeza pode trazer:_x000D_
 _x000D_
 •	AUMENTA O RISCO DE INUNDAÇÕES;_x000D_
 •	PROLIFERAÇÃO DE VETORES DE DOENÇAS;_x000D_
 •	DEGRADAÇÃO AMBIENTAL;</t>
   </si>
   <si>
     <t>10039</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10039/indicacao_434-2025_ver._professo_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10039/indicacao_434-2025_ver._professo_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, indica o envio de expediente ao Chefe do Poder Executivo para que seja feito estudo de viabilidade para construção de uma lombada na rua Rio Timbu, em frente ao numeral 765 – bairro Iguaçu.</t>
   </si>
   <si>
     <t>10037</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10037/indicacao_435-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10037/indicacao_435-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado calçamento em toda a extensão da Rua Canários no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>10026</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10026/indicacao_436-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10026/indicacao_436-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de estudos técnicos detalhados e a posterior execução do serviço de calçamento (passeio público) na esquina da Rua Rio Iraí, com a Rua Paranapanema, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>10028</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10028/indicacao_437-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10028/indicacao_437-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências ao órgão competente visando à pintura da faixa de pedestres na Rua Francisco da Conceição Machado, no ponto de interseção com a Rua João Quirino Leal.</t>
   </si>
   <si>
     <t>10040</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10040/indicacao_438-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10040/indicacao_438-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, solicitando ao Departamento de Trânsito, que seja realizada a pintura de faixa amarela na Avenida Paineiras, em frente ao número 93, no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>10031</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10031/indicacao_439-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10031/indicacao_439-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>10055</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10055/indicacao_440-2025_ver._prof._fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10055/indicacao_440-2025_ver._prof._fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por intermédio da Secretaria Municipal de Obras Públicas, sejam realizadas as melhorias na via de acesso para cadeirantes, localizada na esquina da Avenida Brasil com a Avenida Araucária, bairro Eucaliptos em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>10033</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10033/indicacao_441-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10033/indicacao_441-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O VEREADOR GILMAR JOSÉ PETRY que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso às residências tangenciais da Rua Lapa, Bairro Estados, neste Município.</t>
   </si>
   <si>
     <t>10045</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10045/indicacao_442-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10045/indicacao_442-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar a realização de um redutor de velocidade na rua Pernambuco em frente a igreja evangélica Assembleia de Deus.</t>
   </si>
   <si>
     <t>10046</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10046/indicacao_443-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10046/indicacao_443-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Municipal, por meio do órgão competente (FAZTRANS), indicando a necessidade de alteração na localização do redutor de velocidade (lombada) na Rua Limeira, em frente ao nº 679, sentido Sidom sentido Pátria Minha. A melhoria compreende:_x000D_
 a) A mudança de local do redutor de velocidade (lombada), deslocando-o para um ponto mais próximo da curva à direita, respeitando os limites legais de distância, com o objetivo de reduzir a velocidade dos veículos antes da curva;</t>
   </si>
   <si>
     <t>10051</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10051/indicacao_444-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10051/indicacao_444-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal para que, proceda com a regularização fundiária da Vila União, especificamente na planta que contempla as ruas Rio Mascate, Rio Paranaiba, Rio Guarani e Rio Tejo no  Iguaçu II.</t>
   </si>
   <si>
     <t>10056</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>Fernandinho, Esiquiel Franco</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10056/indicacao_445-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10056/indicacao_445-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores, que este subscrevem, indicam ao Chefe do Poder Executivo Municipal que através da AMEP para que seja verificado a situação da distância dos pontos de ônibus e também a melhoria dos horários das linhas do transporte público no bairro do Passo Amarelo.</t>
   </si>
   <si>
     <t>10074</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10074/indicacao_446-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10074/indicacao_446-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que está subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de estudos técnicos detalhados e a posterior execução de um plano de manutenção semafórica corretiva, no semáforo localizado entre Rua César Carelli e Rua Rio Ivaí, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>10062</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10062/indicacao_447-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10062/indicacao_447-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado calçamento em toda a extensão da Rua Nossa Sra. da Conceição localizada no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>10068</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10068/indicacao_448-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10068/indicacao_448-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O VEREADOR GILMAR JOSÉ PETRY que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso às residências tangenciais da Rua Paranaguá, Bairro Estados, neste Município.</t>
   </si>
   <si>
     <t>10093</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10093/indicacao_449-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10093/indicacao_449-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria competente, que seja realizada a reforma e revitalização da calçada situada na rua Pernambuco número 655, Ressalta - se que por conta das más condições, muitos pedestres são obrigados a caminhar pela rua, expondo-se ao perigo do tráfego de veículos.</t>
   </si>
   <si>
     <t>10070</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10070/indicacao_450-205_ver._professor_helio..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10070/indicacao_450-205_ver._professor_helio..pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, Luiz Sérgio Claudino, sugerindo providências do órgão competente visando a pintura de faixas amarelas na avenida das Araucárias, e também pintura das travessias de pedestres em toda sua extensão.</t>
   </si>
   <si>
     <t>10076</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10076/indicacao_451-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10076/indicacao_451-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por meio da Secretaria de Defesa Social, através da Faztrans, indicando a necessidade de implantação de uma travessia elevada para pedestres na Avenida das Araucárias, em frente ao Terminal de Fazenda Rio Grande e à loja Casa Legal.</t>
   </si>
   <si>
     <t>10067</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10067/indicacao_452-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10067/indicacao_452-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, solicitando a transformação da lombada existente na Rua Curitiba, em frente à UBS Santa Maria, em uma travessia elevada para pedestres, bem como a conclusão do calçamento da via, com as devidas adequações de acessibilidade.</t>
   </si>
   <si>
     <t>10072</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10072/indicacao_453-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10072/indicacao_453-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo providências ao órgão competente visando à instalação de um redutor de velocidade (quebra-molas, lombada ou faixa elevada de travessia de pedestres) na Rua Lucinir Franco Machado, nas proximidades do número 1396.</t>
   </si>
   <si>
     <t>10065</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10065/indicacao_454-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10065/indicacao_454-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, solicitando ao Departamento de trânsito, que seja realizada, a implantação de um redutor de velocidade na Av. Venezuela prox ao número 274.</t>
   </si>
   <si>
     <t>10078</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10078/indicacao_455-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10078/indicacao_455-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Defesa Social – Departamento FAZTRANS, para que realize a implementação de um estacionamento 45° no seguinte endereço: Rua Tridi esquina com a Avenida Portugal – ao lado do posto RodOil.</t>
   </si>
   <si>
     <t>10080</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10080/indicacao_456-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10080/indicacao_456-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar a pavimentação asfáltica  na rua Antonio Bertolino da cruz em toda sua extensão.</t>
   </si>
   <si>
     <t>10082</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10082/indicacao_457-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10082/indicacao_457-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal, para que, por meio da Secretaria competente, sejam realizadas melhorias na infraestrutura viária, especialmente quanto à implantação de calçadas e à melhoria da sinalização de trânsito, na Rua Juruviária, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>10085</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10085/indicacao_458-2025_ver._professor_fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10085/indicacao_458-2025_ver._professor_fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal de Obras Públicas, realize a restauração da caixa de captação de águas pluviais  e a substituição da tampa, na Avenida Paraguai esquina com Rua Guatemala, no bairro Nações em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>10095</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10095/indicacao_459-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10095/indicacao_459-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Prof. Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Luiz Sérgio Claudino sugerindo providências do órgão competente visando a instalação de postes de iluminação na rua Gerivá – Bairro Eucaliptos, em toda sua extensão.</t>
   </si>
   <si>
     <t>10097</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10097/indicacao_460-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10097/indicacao_460-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de estudos técnicos detalhados e a posterior execução do serviço de calçamento (passeio público) na Rua Laranjeira, no Bairro Eucaliptos, no trecho compreendido entre a Avenida Cedro e a Rua Goiabeira.</t>
   </si>
   <si>
     <t>10120</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10120/indicacao_461-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10120/indicacao_461-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Deia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria municipal competente, que seja realizada a implantação de faixa amarela em apenas um dos lados da Avenida Condor, no bairro Gralha Azul, bem como a revitalização das pinturas das faixas de pedestres em toda a sua extensão.</t>
   </si>
   <si>
     <t>10099</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10099/indicacao_462-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10099/indicacao_462-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, realize a pavimentação asfáltica juntamente com a implantação de calçadas com acesso as residências tangenciais da Estrada Rural da Samambaia, neste Município.</t>
   </si>
   <si>
     <t>10105</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10105/indicacao_463-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10105/indicacao_463-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que esta subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal competente, seja realizado estudo de viabilidade para a pintura de faixa amarela na Rua Sibipiruna, no trecho compreendido entre o Supermercado Paulista e a esquina com a Avenida Cedro.</t>
   </si>
   <si>
     <t>10127</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>Maciél, Marilda Garcia, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10127/indicacao_464-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10127/indicacao_464-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Maciél, Professor Léo e Marilda Garcia que esta subscrevem, no uso de suas atribuições legais, indicam ao Poder Executivo Municipal, por intermédio da Secretaria competente, que seja realizada a limpeza do terreno localizado na Rua Rio Miringuava, ao lado do no 458, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>10101</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10101/indicacao_465-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10101/indicacao_465-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Meio Ambiente, para que realize a manutenção da praça Suzuki ao lado da Escola Municipal Joaquim Katsuki Matsumoto e as demais que necessitam de manutenção.</t>
   </si>
   <si>
     <t>10103</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>Professor Léo, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10103/indicacao_466-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10103/indicacao_466-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Professor Léo e Maciél, que estas subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Defesa Social – Departamento FAZTRANS, para que realize a implementação de um estacionamento 45° no seguinte endereço: Avenida Portugal em frente a UBS Gralha Azul.</t>
   </si>
   <si>
     <t>10116</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10116/indicacao_467-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10116/indicacao_467-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado a manutenção e revitalização da Praça localizada na Avenida Portugal ao lado da Escola Marista no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>10114</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10114/indicacao_468-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10114/indicacao_468-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por meio da Secretaria de Defesa Social, através da Faztrans, indicando a necessidade de dar continuidade na pintura de faixa de sinalização viária na Rua Santa Bernadete, nas proximidades do número 288, no bairro Santa Terezinha, onde o serviço foi iniciado, porém não concluído conforme foto anexa.</t>
   </si>
   <si>
     <t>10104</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10104/indicacao_469-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10104/indicacao_469-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, solicitando ao Departamento de trânsito, que seja realizada, a sinalização horizontal e vertical também indicando a preferência na Rua Faveiro esquina com a Rua Macadâmia bairro Eucaliptos Jd Brasil.</t>
   </si>
   <si>
     <t>10107</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10107/indicacao_470-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10107/indicacao_470-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer envio de expediente ao Chefe do Poder Executivo, solicitando a realização de serviços de limpeza e roçada no Bairro Pioneiros.</t>
   </si>
   <si>
     <t>10111</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10111/indicacao_471-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10111/indicacao_471-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO, que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal competente, seja realizada a instalação de lixeiras públicas em frente aos seguintes Colégios Estaduais do município:_x000D_
 •	Colégio Estadual Cunha Pereira_x000D_
 •	Colégio Estadual Bayard Osna_x000D_
 •	Colégio Estadual Abílio Lourenço dos Santos</t>
   </si>
   <si>
     <t>10109</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>Joéliton Leal, Esiquiel Franco, Fernandinho</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10109/indicacao_472-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10109/indicacao_472-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Joéliton Leal, Esiquiel Franco e Fernandinho, que este subscrevem, na forma regimental, requerem envio de expediente ao Chefe do Poder Executivo, solicitando sejam realizadas as pavimentações asfálticas das ruas Antônio Corol, Horlando Guerra e Rio Abaixo no Passo Amarelo.</t>
   </si>
   <si>
     <t>10118</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10118/indicacao_473-2025_ver._professor_fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10118/indicacao_473-2025_ver._professor_fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, solicite à Secretaria competente a reconstrução completa da passagem de pedestres, com a devida adequação para pessoas com mobilidade reduzida, garantindo acesso seguro e adequado para cadeirantes, bem como substituição da tampa de bueiro danificada localizada na rua Bolívia Esquina com rua Peru, bairro Nações.</t>
   </si>
   <si>
     <t>10131</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10131/indicacao_474-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10131/indicacao_474-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria Municipal competente, para que seja realizada a revitalização da sinalização viária horizontal da Avenida Paineiras em toda sua extensão (ambos os lados). Incluindo uma faixa de pedestre na Avenida Laranjeiras esquina com a Rua Avenida Paineiras (Próximo ao número 655) no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>10130</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10130/indicacao_475-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10130/indicacao_475-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente realize urgentemente a implantação de uma travessia elevada para pedestres na Avenida das Araucárias, em frente ao numeral 264, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>10129</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10129/indicacao_476-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10129/indicacao_476-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, Luiz Sérgio Claudino, para que seja feito estacionamento em 45° em frente ao Colégio Estadual Des. Jorge Andriguettto, na rua Cesar Carelli, 497, pois desta forma vai melhor muito aos pais que precisam ir ao colégio, bem como aos professores que não têm onde estacionar seus veículos quando precisam parar ali na redondeza.</t>
   </si>
   <si>
     <t>10133</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10133/indicacao_477-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10133/indicacao_477-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por meio da Secretaria de Obras, indicando a necessidade de execução das obras de pavimentação nos seguintes trechos:_x000D_
 • Rua Pernambuco, a partir do número 1432 até o cruzamento com a Rua Jaguariaíva;_x000D_
 • Rua Jaguariaíva, a partir do número 256 até a esquina com a Rua São Timóteo.</t>
   </si>
   <si>
     <t>10141</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10141/indicacao_478-2025_ver._professor_fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10141/indicacao_478-2025_ver._professor_fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal de Obras Públicas, realize a restauração de duas (2) caixas de captação de águas pluviais, bem como a substituição das respectivas grelhas, localizadas na Avenida Venezuela, nas proximidades dos imóveis de numeração 810 a 860, no bairro Nações em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>10147</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10147/indicacao_479-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10147/indicacao_479-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja realizada a instalação de iluminação pública na Rua Guilherme Lang, loteamento Vó Adahir, no bairro Veneza.</t>
   </si>
   <si>
     <t>10139</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10139/indicacao_480-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10139/indicacao_480-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, solicitando ao Departamento de Trânsito, sugerindo que sejam adotadas as devidas providências, por meio do órgão competente, para a recuperação da pavimentação/asfaltamento Rua Salgueiro nº 400, uma vez que o local encontra-se com diversos buracos, ocasionando transtornos aos moradores e motoristas que por ali transitam.</t>
   </si>
   <si>
     <t>10134</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10134/indicacao_481-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10134/indicacao_481-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado a revitalização da sinalização horizontal e vertical bem como um patrulhamento em horário de entrada e saída de alunos em frente a escola Municipal Joaquim Matsumoto localizada na Rua Mandirituba, 179 no Bairro Estados</t>
   </si>
   <si>
     <t>10152</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10152/indicacao_482-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10152/indicacao_482-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar uma operação tapa buraco na rua travessa rio mekong em frente ao número 78.</t>
   </si>
   <si>
     <t>10143</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10143/indicacao_483-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10143/indicacao_483-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando à instalação de um redutor de velocidade (quebra-molas, lombada ou faixa elevada de travessia de pedestres) na Rua Santo Agostinho, nas proximidades do nº 419, Santa Terezinha.</t>
   </si>
   <si>
     <t>10145</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10145/indicacao_484-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10145/indicacao_484-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que este subscreve na forma regimental, indica ao Chefe do Poder Executivo Municipal que, seja realizado estudo técnico destinado à implantação de uma área de lazer no Bairro Estados, no terreno localizado entre as ruas Guarapuava e Balsa Nova.</t>
   </si>
   <si>
     <t>10150</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10150/indicacao_485-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10150/indicacao_485-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Esporte, Lazer e Juventude - SMELJ, para que realize a instalação de um bebedouro industrial no Ginásio Gurizão.</t>
   </si>
   <si>
     <t>10176</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10176/indicacao_486-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10176/indicacao_486-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria Municipal competente, para que seja realizada a revitalização das ruas Rio Oiapoque e Rio Tietê, em toda a sua extensão no Bairro Iguaçu I e II.</t>
   </si>
   <si>
     <t>10161</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10161/indicacao_487-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10161/indicacao_487-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que abaixo subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a roçada/limpeza na rua Rio Xingu e em toda sua extensão.</t>
   </si>
   <si>
     <t>10171</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10171/indicacao_488-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10171/indicacao_488-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por meio da Secretaria de Defesa Social, através da Faztrans, indicando a necessidade de pintura de faixas de sinalização viária em toda a extensão da Rua Corticeira, no bairro Eucaliptos, bem como o estudo de viabilidade para proibição de estacionamento em um dos lados da via, especialmente nas proximidades da Escola Municipal Professora Anete Franco da Cruz Leal.</t>
   </si>
   <si>
     <t>10163</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10163/indicacao_489-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10163/indicacao_489-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Municipal de Obras, para que realize a troca das bocas de lobo nos seguintes endereços: Rua Juruviara N°387 - Gralha Azul e Avenida Rio Amazonas N°2410 – Santa Terezinha.</t>
   </si>
   <si>
     <t>10164</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10164/indicacao_490-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10164/indicacao_490-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências ao órgão competente visando à instalação de um redutor de velocidade (quebra-molas, lombada ou faixa elevada de travessia de pedestres) nas proximidades da praça localizada na Rua Tucanos, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>10165</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10165/indicacao_491-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10165/indicacao_491-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado limpeza e manutenção dos bueiros na Rua Curitiba.</t>
   </si>
   <si>
     <t>10172</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10172/indicacao_492-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10172/indicacao_492-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de estudos técnicos detalhados e posterior execução de serviços de implantação de sinalização viária no Loteamento Colonial Veneza, especificamente no entorno e entremeio das Ruas Paulo Leminski, João Quirino Leal, Lucir Franco da Rocha e Carlos Drummond de Andrade, no Bairro Veneza.</t>
   </si>
   <si>
     <t>10166</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10166/indicacao_493-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10166/indicacao_493-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam adotadas providências a Secretaria de Obras visando a manutenção do asfalto, na Rua Benjamin José dos Santos esquina com Av. Brasil.</t>
   </si>
   <si>
     <t>10175</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10175/indicacao_494-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10175/indicacao_494-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar um recapeamento asfáltico por toda extensão da Av das Américas.</t>
   </si>
   <si>
     <t>10183</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10183/indicacao_495-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10183/indicacao_495-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO, que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que, para que através da Secretaria competente, seja realizada a melhoria da sinalização viária na Rua Rio Madeira, no bairro Iguaçu, incluindo a repintura das faixas e demais sinalizações necessárias.</t>
   </si>
   <si>
     <t>10181</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10181/indicacao_496-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10181/indicacao_496-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, analise a possibilidade de realizar a pintura de faixa amarela em um dos lados da Rua Sucupira, incluindo a instalação das placas de sinalização.</t>
   </si>
   <si>
     <t>10179</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10179/indicacao_497-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10179/indicacao_497-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja realizada a instalação de iluminação pública não existente, bem como troca para iluminação de led nos postes onde a mesma já existe, na Avenida Rio Amazonas, no trecho entre a Avenida Mato Grosso e a Rua Antonina, no bairro Estados.</t>
   </si>
   <si>
     <t>10186</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10186/indicacao_498-2025_ver._professor_fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10186/indicacao_498-2025_ver._professor_fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através do Faztrans, realize a renovação da sinalização horizontal (faixas de pedestres) no cruzamento da rua Rio Tejo com a Avenida Paraná no bairro Santa Terezinha em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>10213</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10213/indicacao_499-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10213/indicacao_499-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que esta subscreve na forma regimental, solicita o envio de expediente ao chefe do Poder Executivo para que, por meio da secretaria Municipal competente, que seja feita a roçada e limpeza completa do campo de futebol de areia localizada na Praça kokubo situada na Avenida Santa Mônica, no Bairro Estados.</t>
   </si>
   <si>
     <t>10193</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10193/indicacao_500-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10193/indicacao_500-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado recapeamento asfáltico e ou Operação Tapa Buracos e sinalização na extensão da Avenida Nossa sra. Aparecida próximo ao Material de Construção Suprir.</t>
   </si>
   <si>
     <t>10211</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10211/indicacao_501-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10211/indicacao_501-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente realize instalação de alambrados com maior altura ao redor do campo de jogo do Estádio Municipal, especialmente onde há proximidade com a represa, de modo a impedir que as bolas sejam arremessadas para fora do estádio e venham a cair na água.</t>
   </si>
   <si>
     <t>10196</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10196/indicacao_502-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10196/indicacao_502-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que abaixo subscreve, na forma regimental, indica o envio de expediente ao Chefe do Poder Executivo que solicite à COPEL que faça a retirada de fios caídos/retirados dos postes, principalmente na rua Silvano José Baldan, atrás da Paróquia São Gabriel da Virgem Dolorosa, bem como em todas as outras ruas onde há materiais expostos.</t>
   </si>
   <si>
     <t>10197</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10197/indicacao_503-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10197/indicacao_503-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Municipal, por meio do órgão competente (FAZTRANS), indicando a necessidade de implantação de melhorias na Avenida Portugal, nas imediações da nova unidade do Pronto Atendimento Municipal (PAM), atualmente em construção. As melhorias compreendem:_x000D_
 a) A construção de uma travessia elevada para pedestres em frente ao local da nova unidade;_x000D_
 b) A implantação de sinalização viária adequada, no trecho compreendido entre a Rua Nigéria e a rotatória do Green Portugal.</t>
   </si>
   <si>
     <t>10205</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10205/indicacao_504-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10205/indicacao_504-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que a esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, a realização de estudos técnicos detalhados e a posterior execução do serviço de calçamento (passeio público) na Rua São Mateus, a partir da Av. Sta. Mônica no Bairro Sta. Terezinha.</t>
   </si>
   <si>
     <t>10199</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10199/indicacao_505-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10199/indicacao_505-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, solicita o envio de expediente ao Chefe do Poder Executivo, sugerindo que sejam adotadas providências, por meio do órgão competente, a limpeza e desobstrução dos bueiros da Rua Butiá, no trecho compreendido entre os números 223 e 490, neste município</t>
   </si>
   <si>
     <t>10209</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10209/indicacao_506-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10209/indicacao_506-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências da Secretaria Competente, para que realize a manutenção da Praça 1° de Maio – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>10207</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10207/indicacao_507-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10207/indicacao_507-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o _x000D_
 envio de expediente ao Chefe do Poder Executivo, solicitando que seja realizada a operação tapa-buracos bem como a instalação de um bueiro na Travessa Albânia, esquina com a Rua Egito, bairro Nações.</t>
   </si>
   <si>
     <t>10201</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10201/indicacao_508-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10201/indicacao_508-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo providências do órgão competente visando a pintura de faixa de pedestres na Avenida Paineiras, na interseção com a Rua Groelândia, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>10203</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10203/indicacao_509-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10203/indicacao_509-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, na forma regimental, vem por meio deste, solicitar a realização de uma operação tapa buraco na rua Níger nº 211.</t>
   </si>
   <si>
     <t>10215</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10215/indicacao_510-2025_ver._professor_fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10215/indicacao_510-2025_ver._professor_fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, através da Secretaria Municipal de Meio ambiente, realize a roçada e limpeza de vegetação no entorno das calçadas de pedestres da Rua Rio Xingu, em toda sua extensão no bairro Iguaçu.</t>
   </si>
   <si>
     <t>10218</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10218/indicacao_511-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10218/indicacao_511-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO, que este subscreve, na forma regimental, indica ao Chefe do Poder Executivo Municipal que seja realizada a melhoria da sinalização viária na Rua Rio Tietê, esquina com a Rua Rio Tapajós, no bairro Iguaçu, a fim de garantir maior segurança aos motoristas e pedestres que utilizam o local.</t>
   </si>
   <si>
     <t>9004</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Déia Teodoro, Esiquiel Franco, Fernandinho, Gilmar José Petry, Joéliton Leal, Laco, Maciél, Marilda Garcia, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9004/mocao_001-2025_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9004/mocao_001-2025_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE APLAUSOS, vem parabenizar o nosso Atleta Matheus Rufino Alexandre, através do Vereador Enfermeiro Zé Carlos e demais vereadores que abaixo subscrevem, para expressar sua mais sincera homenagem, em reconhecimento a seu empenho e dedicação ao esporte._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 Gostaríamos de prestar nossas mais sinceras homenagens e aplausos ao atleta ilustre de Fazenda Rio Grande (PR), que representou com brilhantismo nosso município no Kings World Cup Nations. No dia 12 de janeiro de 2025, ele conquistou o primeiro lugar ao lado de sua equipe, em uma competição realizada no icônico Allianz Stadium, em Turim, Piemonte, Itália. Neste prestigiado torneio, a seleção brasileira enfrentou adversários formidáveis, incluindo Coreia do Sul, Alemanha, Turquia e México, até alcançar a grande final contra a Colômbia, vencendo de forma contundente por 6 a 2, sagrando-se campeã do torneio._x000D_
 Este notável atleta iniciou sua carreira no futebo</t>
   </si>
   <si>
     <t>9206</t>
   </si>
   <si>
     <t>Fernandinho, Déia Teodoro, Esiquiel Franco, Gilmar José Petry, Joéliton Leal, Laco, Maciél, Professor Hélio, Prof. Fabiano Fubá, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9206/mocao_de_aplausos_002-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9206/mocao_de_aplausos_002-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE APLAUSOS, vem parabenizar Arthur Miguel da Silva Lino, mais conhecido como Arthur Foguetinho em reconhecimento ao seu destacado desempenho no Ciclismo.</t>
   </si>
   <si>
     <t>9245</t>
   </si>
   <si>
     <t>Prof. Fabiano Fubá, Déia Teodoro, Enfermeiro Zé Carlos, Esiquiel Franco, Fernandinho, Gilmar José Petry, Joéliton Leal, Laco, Maciél, Marilda Garcia, Professor Hélio, Professor Léo, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9245/mocao_003-2025_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9245/mocao_003-2025_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE APLAUSOS, vem parabenizar, através do Vereador Professor Fabiano Fubá, os Soldados Lucas Estrela da Silva e Valdeir Sarat, ambos da Polícia Militar, em reconhecimento à brilhante ação realizada no dia 22 de fevereiro de 2025._x000D_
 _x000D_
 JUSTIFICATIVA_x000D_
 A presente Moção tem como objetivo reconhecer e enaltecer o mérito dos Soldados Lucas Estrela da Silva e Valdeir Sarat, que no dia 22 de fevereiro, por volta das 17h30, estavam em policiamento preventivo no bairro Eucaliptos, em Fazenda Rio Grande, quando foram abordados por um pai em desespero, segurando nos braços seu filho, o pequeno Felipe, que estava com as vias aéreas obstruídas. Com grande profissionalismo e rapidez, o Soldado Lucas Estrela da Silva realizou a manobra adequada para desobstruir as vias respiratórias da criança, que, após o atendimento inicial, foi encaminhada à Unidade de Pronto Atendimento (UPA) para os devidos cuidados médicos._x000D_
 Tal ato evidencia o compro</t>
   </si>
   <si>
     <t>9352</t>
   </si>
   <si>
     <t>Joéliton Leal, Déia Teodoro, Enfermeiro Zé Carlos, Esiquiel Franco, Fernandinho, Gilmar José Petry, Laco, Maciél, Marilda Garcia, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9352/mocao_n_004-2025_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9352/mocao_n_004-2025_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, no uso de suas atribuições legais e regimentais, apresenta à Mesa, ouvido o Plenário, MOÇÃO DE APLAUSOS à jovem Mariana Rodrigues Souza, residente na Rua Quaresmeira, nº 299, no bairro Eucaliptos, pelo brilhante desempenho e conquista no concurso de beleza estadual, onde foi eleita Segunda Princesa Paraná Teen, representando com honra e destaque o município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9306</t>
   </si>
   <si>
     <t>Thauana Padilha, Déia Teodoro, Enfermeiro Zé Carlos, Esiquiel Franco, Fernandinho, Gilmar José Petry, Joéliton Leal, Laco, Maciél, Marilda Garcia, Professor Hélio, Professor Léo, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9306/mocao_005-2025_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9306/mocao_005-2025_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE APLAUSOS, vem parabenizar a Equipe de Comunicação da Prefeitura Municipal de Fazenda Rio Grande SECOM representados aqui hoje por Thiago Ferraz, Fabiana da Rosa e Igor Tael Adam Santos Chiesorin, através da Vereadora Thauana Padilha e demais vereadores que abaixo subscrevem, para expressar sua mais sincera homenagem, em reconhecimento a seu empenho e dedicação ao projeto Minha Nota é Show.</t>
   </si>
   <si>
     <t>9434</t>
   </si>
   <si>
     <t>Déia Teodoro, Enfermeiro Zé Carlos, Esiquiel Franco, Fernandinho, Gilmar José Petry, Joéliton Leal, Laco, Maciél, Marilda Garcia, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9434/mocao_006-2025_mocao_de_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9434/mocao_006-2025_mocao_de_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE APLAUSOS, vem parabenizar  através do Vereador FERNANDINHO os Guardas municipais Reginaldo Almeida de Paula e Ramon Patrick Fagundes de Oliveira em reconhecimento pelo brilhante  ocorrência realizada no dia 09 de maio de 2025</t>
   </si>
   <si>
     <t>9516</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9516/mocao_007-2025_repudio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9516/mocao_007-2025_repudio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE REPÚDIO, vem manifestar repúdio à Ação Direta de Inconstitucionalidade (ADI) nº 7796, proposta ao Supremo Tribunal Federal, a qual questiona dispositivos legais que garantem o apoio financeiro e institucional do Governo do Estado do Paraná às entidades filantrópicas que prestam serviços de educação especial, como as APAEs e outras instituições congêneres.</t>
   </si>
   <si>
     <t>9520</t>
   </si>
   <si>
     <t>Prof. Fabiano Fubá, Déia Teodoro, Fernandinho, Maciél, Marilda Garcia, Professor Léo, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9520/mocao_009-2025_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9520/mocao_009-2025_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE APLAUSOS, vem parabenizar a Equipe da Brigada Escolar da Escola Municipal São Francisco de Assis, Senhor Joelmar Pires dos Santos e senhora Vanessa da Silva Araújo através do Vereador Professor Fabiano Fubá e demais vereadores que abaixo subscrevem, para expressar sua mais sincera homenagem, em reconhecimento a seu empenho e dedicação a Brigada Escolar da Escola Municipal São Francisco de Assis.</t>
   </si>
   <si>
     <t>9790</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9790/mocao_010-2025_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9790/mocao_010-2025_aplausos.pdf</t>
   </si>
   <si>
     <t>A Bancada feminina da Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE APLAUSOS, vem parabenizar a Sra Isabel Odete da Luz Alves, por sua atuação frente ao Reduto Cuidados pelo Amor, que é uma associação sem fins lucrativos que tem como finalidade promover serviços que englobam a saúde emocional, intelectual, física e espiritual e por acreditar que todos têm o direito fundamental de cuidar de si e de sua família independentemente de condições financeiras, Isabel Odete da Luz Alves, uma mulher de origem Humilde iniciou esse projeto angariando profissionais, fundos sozinha há muitos anos até conseguir em 2020 fundar o REDUTO DE APOIO A SAÚDE MENTAL que conta hoje com uma equipe ampla de profissionais nas áreas de:_x000D_
 Nutrição, fisioterapia, neuropsicopedagogia e música, atendendo pessoas em situação de vulnerabilidade social de forma gratuita e ou com valor social.</t>
   </si>
   <si>
     <t>9808</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9808/mocao_011-2025_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9808/mocao_011-2025_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE APLAUSOS, vem manifestar o seu reconhecimento e aplausos ao Sr. Nelson Martins Bueno, pelo trabalho exemplar desenvolvido no projeto "Moleque de Vila", que há 15 anos ensina valores como respeito, disciplina e a importância da família através das artes marciais, contribuindo de forma significativa para a formação do caráter de muitas crianças de nossa comunidade.</t>
   </si>
   <si>
     <t>8987</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>Fernandinho, Déia Teodoro, Enfermeiro Zé Carlos, Esiquiel Franco, Gilmar José Petry, Joéliton Leal, Laco, Maciél, Marilda Garcia, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8987/projeto_de_decreto_legislativo_001-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8987/projeto_de_decreto_legislativo_001-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título honorário e da outras providencias”.</t>
   </si>
   <si>
     <t>9044</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9044/projeto_de_decreto_02-2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9044/projeto_de_decreto_02-2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>9616</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9616/projeto_de_decreto_legislativo_003-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9616/projeto_de_decreto_legislativo_003-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de título de Cidadã Benemérita, e dá outras providências. ”</t>
   </si>
   <si>
     <t>9393</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9393/projeto_de_decreto_legislativo_004-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9393/projeto_de_decreto_legislativo_004-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atribuição de Menção Honrosa, e dá outras providências. ”</t>
   </si>
   <si>
     <t>9394</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9394/projeto_de_decreto_legislativo_005-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9394/projeto_de_decreto_legislativo_005-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a atribuição de Menção Honrosa, e dá outras providências.</t>
   </si>
   <si>
     <t>9855</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9855/projeto_de_decreto_006-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9855/projeto_de_decreto_006-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Concede o Título de Cidadão Honorário do Município de Fazenda Rio Grande ao Senhor João Ronaldo Pelanda.</t>
   </si>
   <si>
     <t>9856</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9856/projeto_de_decreto_007-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9856/projeto_de_decreto_007-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Concede o Título de Cidadão Honorário do Município de Fazenda Rio Grande ao Senhor Onildo Córdova.</t>
   </si>
   <si>
     <t>10217</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10217/projeto_de_decreto_legislativo_008-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10217/projeto_de_decreto_legislativo_008-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a concessão de título de Cidadão Honorário ao Senhor Guto Silva e dá outras providências”</t>
   </si>
   <si>
     <t>9014</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Marco Antônio Marcondes Silva</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9014/projeto_de_lei_complementar_001-2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9014/projeto_de_lei_complementar_001-2025.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos legais constantes nas Leis Complementares n. 47/2011 e 158/2017, conforme específica e confere outras providências”.</t>
   </si>
   <si>
     <t>9074</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9074/protocolo_projeto_de_lei_complementar_002-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9074/protocolo_projeto_de_lei_complementar_002-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Regulamenta o Serviço de Inspeção Municipal – SIM/POA, e os procedimentos de inspeção e fiscalização sanitária em estabelecimentos de produtos de origem animal no Município de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>9133</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9133/projeto_de_lei_complementar_003-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9133/projeto_de_lei_complementar_003-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 1º da da Lei Municipal n. 1.095, de 16 de dezembro de 2015, conforme especifica”.</t>
   </si>
   <si>
     <t>9247</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9247/projeto_de_lei_complementar_004-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9247/projeto_de_lei_complementar_004-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Amplia o quadro de servidores do Instituto de Previdência de Fazenda Rio Grande, altera a Lei Municipal n. 69/2001, a Lei Complementar n. 092/2014, a Lei Municipal n. 524/2007 e confere outras providências”.</t>
   </si>
   <si>
     <t>9275</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9275/projeto_de_lei_complementar_005-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9275/projeto_de_lei_complementar_005-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar Municipal n. 47/2011, a Lei Municipal n. 522/2007 e a Lei Municipal n. 1128/2016, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>9300</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9300/projeto_de_lei_complementar_006-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9300/projeto_de_lei_complementar_006-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do cargo de Profissional de Apoio Educacional no âmbito do Poder Executivo do Município de Fazenda Rio Grande, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>9303</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9303/projeto_de_lei_complementar_007-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9303/projeto_de_lei_complementar_007-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Revoga o parágrafo único e acrescenta os parágrafos 1º e 2º e 3º na redação do artigo 187, da Lei n. 28, de 30 de dezembro de 1993, conforme especifica”.</t>
   </si>
   <si>
     <t>9362</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9362/projeto_de_lei_complementar_008-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9362/projeto_de_lei_complementar_008-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação da tabela constante no artigo 107 - A, no bojo da Lei Municipal n. 70, de 21 de dezembro de 2001, para ajustar os valores de amortização do déficit técnico atuarial para obtenção do equilíbrio financeiro e atuarial da previdência municipal, conforme especifica”.</t>
   </si>
   <si>
     <t>9390</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9390/projeto_de_lei_complementar_009-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9390/projeto_de_lei_complementar_009-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação de dispositivos legais que especifica”.</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9424/projeto_de_lei_complementar_010-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9424/projeto_de_lei_complementar_010-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da legislação municipal, conforme específica”.</t>
   </si>
   <si>
     <t>9655</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9655/projeto_de_lei_complementar_012-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9655/projeto_de_lei_complementar_012-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: Acrescenta a redação do parágrafo 3º, junto ao artigo 109, da Lei Municipal nº 168, de 20 de maio de 2003, conforme especifica.</t>
   </si>
   <si>
     <t>9854</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9854/projeto_de_lei_complementar_013-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9854/projeto_de_lei_complementar_013-2025_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Altera a Lei Complementar nº 110, de 14 de abril de 2015, para substituir o índice de reajuste anual aplicado à redução do Imposto Sobre Serviços de Qualquer Natureza – ISSQN concedido a aterros sanitários localizados no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>10089</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10089/projeto_de_lei_complementar_014-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10089/projeto_de_lei_complementar_014-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Inclui a redação do artigo 28-A no bojo da Lei Complementar n. 47, de 1º de dezembro de 2011, conforme especifica”.</t>
   </si>
   <si>
     <t>10042</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10042/projeto_de_lei_complementar_015-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10042/projeto_de_lei_complementar_015-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Altera dispositivos legais constantes na Lei Complementar n. 263, de 09 de abril de 2025, conforme específica”.</t>
   </si>
   <si>
     <t>10090</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10090/projeto_de_lei_complementar_016-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10090/projeto_de_lei_complementar_016-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos legais constantes nas Leis Complementares n. 265/2025, 266/2025, 267/2025 e 269/2025, conforme específica e confere outras providências”.</t>
   </si>
   <si>
     <t>10140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10140/projeto_de_lei_complementar_017-2025_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10140/projeto_de_lei_complementar_017-2025_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera e incluí dispositivos legais junto a Lei Complementar n. 48, de 02 de abril de 2012 e Lei Municipal n. 168, de 20 de maio de 2003, conforme especifica”</t>
   </si>
   <si>
     <t>10156</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10156/projeto_de_lei_complementar_018-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10156/projeto_de_lei_complementar_018-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre benefícios para pagamento do Imposto Predial Territorial Urbano - IPTU – relativo ao exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>10189</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10189/projeto_de_lei_complementar_020-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10189/projeto_de_lei_complementar_020-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Imposto sobre Transmissão Inter Vivos de Bens Imóveis - ITBI, no Município de Fazenda Rio Grande, e confere outras providências”.</t>
   </si>
   <si>
     <t>10190</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10190/projeto_de_lei_complementar_021-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10190/projeto_de_lei_complementar_021-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Disciplina a base de cálculo do Imposto Sobre Serviços – ISS relativa aos serviços de construção civil, limita as deduções de materiais, estabelece requisitos obrigatórios para sua utilização, determina a adequação de contratos administrativos vigentes e confere outras providências”.</t>
   </si>
   <si>
     <t>10221</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10221/projeto_de_lei_complementar_022-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10221/projeto_de_lei_complementar_022-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos legais constantes nas Leis Complementares n. 47/2011; 158/2017 e 258/2025, conforme específica e confere outras providências”.</t>
   </si>
   <si>
     <t>9016</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretiva</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9016/projeto_de_lei_complementar_001-2025_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9016/projeto_de_lei_complementar_001-2025_legislativo.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivos na Lei Complementar no 244 de 19 de fevereiro de 2024, e dá outras providências”.</t>
   </si>
   <si>
     <t>9017</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9017/projeto_de_lei_complementar_002-2025_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9017/projeto_de_lei_complementar_002-2025_legislativo.pdf</t>
   </si>
   <si>
     <t>“Altera a TABELA I da Lei Complementar 37/2010, e dá outras providências”.</t>
   </si>
   <si>
     <t>9018</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9018/projeto_de_lei_complementar_003-2025_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9018/projeto_de_lei_complementar_003-2025_legislativo.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos na Lei Complementar no 66 de 28 de fevereiro de 2013, e dá outras providências”.</t>
   </si>
   <si>
     <t>9188</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9188/projeto_de_lei_complementar_n_004-2025_-_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9188/projeto_de_lei_complementar_n_004-2025_-_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivos na Lei Complementar n. 244 de 19 de fevereiro de 2024 conforme especifica".</t>
   </si>
   <si>
     <t>9449</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9449/projeto_de_lei_complementar_005-2025_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9449/projeto_de_lei_complementar_005-2025_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>INSTITUI GRATIFICAÇÃO ESTATUTÁRIA ESPECIAL CONTÁBIL PELO DESENVOLVIMENTO DA QUALIDADE DE CONSULTORIA E ATENDIMENTO DE METAS NA GESTÃO FISCAL, PRESTAÇÃO DE CONTAS, ORÇAMENTÁRIA E FINANCEIRA AOS TITULARES DOS CARGOS DE CONTADOR E TÉCNICO EM CONTABILIDADE NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE FAZENDA RIO GRANDE, PARANÁ, E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9723</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9723/projeto_de_lei_complementar_006-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9723/projeto_de_lei_complementar_006-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera a Lei Complementar n. 1756 de 08 de fevereiro de 2024, qual “Institui, no âmbito do Município de Fazenda Rio Grande, o Programa de Regularização das Edificações Clandestinas ou Irregulares Mediante Compensação Pecuniária” conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>9822</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9822/projeto_de_lei_complementar_007-2025_-mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9822/projeto_de_lei_complementar_007-2025_-mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>SÚMULA: "Altera dispositivos da Lei Complementar n. 244 de 19 de fevereiro de 2024 conforme especifica".</t>
   </si>
   <si>
     <t>9003</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9003/projeto_de_lei_001-2025_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9003/projeto_de_lei_001-2025_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>“Abertura de crédito adicional especial no Orçamento Geral do Município para o exercício de 2025, no valor de R$ 2.332.500,00(dois milhões, trezentos e trinta e dois mil e quinhentos reais), conforme específica.”</t>
   </si>
   <si>
     <t>9070</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9070/projeto_de_lei_002-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9070/projeto_de_lei_002-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2025, no valor de R$ 446.000,00 (quatrocentos e quarenta e seis mil reais)”.</t>
   </si>
   <si>
     <t>9072</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9072/projeto_de_lei_003-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9072/projeto_de_lei_003-2025_executivo.pdf</t>
   </si>
   <si>
     <t>"Abertura de crédito adicional especial no Orçamento Geral do Município para o exercício de 2025, no valor de R$ 700.000,00 (setecentos mil reais), conforme específica"</t>
   </si>
   <si>
     <t>9073</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9073/projeto_de_lei_004-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9073/projeto_de_lei_004-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de Crédito Adicional Suplementar no Orçamento Geral do Município para o exercício de 2025, no valor de R$ 125.000,00 (cento e vinte e cinco mil reais),conforme especifica.”</t>
   </si>
   <si>
     <t>9087</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9087/projeto_de_lei_05-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9087/projeto_de_lei_05-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a exclusão de inscritos nos Cadastros Habitacionais do Município de Fazenda Rio Grande que não atualizarem suas informações, conforme especifica”.</t>
   </si>
   <si>
     <t>9131</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9131/projeto_de_lei_006-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9131/projeto_de_lei_006-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional especial no Orçamento Geral do Município para o exercício de 2025, no valor de R$ 6.182.061,94(seis milhões, cento e oitenta e dois mil e sessenta e um reais e noventa e quatro centavos).</t>
   </si>
   <si>
     <t>9132</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9132/projeto_de_lei_007-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9132/projeto_de_lei_007-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Remanejamento de recursos orçamentários no Orçamento Geral do Município para o exercício de 2025, no valor de R$300.000,00(trezentos mil reais).</t>
   </si>
   <si>
     <t>9189</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9189/projeto_de_lei_n._008.2025-_em_regime_de_urgencia_rovaga_a_lei_n._1841_de_30_de_janeiro_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9189/projeto_de_lei_n._008.2025-_em_regime_de_urgencia_rovaga_a_lei_n._1841_de_30_de_janeiro_de_2025.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei Municipal n. 1841, de 30 de janeiro de 2025".</t>
   </si>
   <si>
     <t>9302</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9302/projeto_de_lei_009-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9302/projeto_de_lei_009-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>9331</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9331/projeto_de_lei_010-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9331/projeto_de_lei_010-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 4º no bojo da Lei Municipal n. 1296, de 25 de junho de 2019, conforme especifica”.</t>
   </si>
   <si>
     <t>9361</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9361/projeto_de_lei_011-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9361/projeto_de_lei_011-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a doar imóvel de propriedade do Município ao Conselho da Comunidade da Comarca de Fazenda Rio Grande, conforme especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9425/projeto_de_lei_014-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9425/projeto_de_lei_014-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Prorroga a vigência do Plano Municipal de Educação regulamentado pela Lei nº 1075, de 25 de junho de 2015, e confere outras providências”.</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9421/projeto_de_lei_015-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9421/projeto_de_lei_015-2025_executivo.pdf</t>
   </si>
   <si>
     <t>"Abertura de Crédito Adicional Suplementar no Orçamento Geral do Município para o exercício de 2025, no valor de R$ 349.500,00 (trezentos e quarenta e nove mil e quinhentos reais)”.</t>
   </si>
   <si>
     <t>9422</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9422/pl_016__parecer_final_sapl.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9422/pl_016__parecer_final_sapl.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual - PPA para o quadriênio 2026 a 2029”._x000D_
 Com parecer final e Emendas.</t>
   </si>
   <si>
     <t>9486</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9486/projeto_de_lei_017-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9486/projeto_de_lei_017-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de Crédito Adicional Suplementar no Orçamento Geral do Município para o exercício de 2025, no valor de R$586.275,34 (quinhentos e oitenta e seis mil, duzentos e setenta e cinco reais e trinta e quatro centavos)”.</t>
   </si>
   <si>
     <t>9521</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9521/projeto_de_lei_018-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9521/projeto_de_lei_018-2025_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Remanejamento de recursos orçamentários no Orçamento Geral do Município para o exercício de 2025, no valor de R$100.000,00 (cem mil reais), conforme especifica.”</t>
   </si>
   <si>
     <t>9522</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9522/projeto_de_lei_019-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9522/projeto_de_lei_019-2025_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Remanejamento de recursos orçamentários no Orçamento Geral do Município para o exercício de 2025, no valor de R$165.000,00(cento e sessenta e cinco mil reais), conforme especificia. ”</t>
   </si>
   <si>
     <t>9579</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9579/projeto_de_lei_020-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9579/projeto_de_lei_020-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Denomina as Ruas e Travessas do Loteamento denominado: ‘Jardim Boa Esperança’, localizado no Município de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>9548</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9548/projeto_de_lei_023-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9548/projeto_de_lei_023-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Sumula: “Altera a redação do artigo 2º, da Lei Municipal n. 510, de 09 de novembro de 2007, conforme especifica”.</t>
   </si>
   <si>
     <t>9841</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9841/projeto_de_lei_024-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9841/projeto_de_lei_024-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal nº 1.204, de 20 de dezembro de 2017, que dispõe sobre a proteção da vegetação de porte arbóreo no âmbito do Município de Fazenda Rio Grande, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>9580</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9580/projeto_de_lei_025-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9580/projeto_de_lei_025-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Denomina Ruas do Loteamento ‘Marina di Vêneto’ localizado no Município de Fazenda Rio Grande, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>9577</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9577/projeto_de_lei_026-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9577/projeto_de_lei_026-2025_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “ Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2025, no valor de R$211.506,00 (duzentos e onze mil, quinhentos e seis reais)”.</t>
   </si>
   <si>
     <t>9947</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9947/projeto_de_lei_027-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9947/projeto_de_lei_027-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a realizar doação da área que especifica ao Estado do Paraná e confere outras providências”.</t>
   </si>
   <si>
     <t>9578</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9578/projeto_de_lei_028-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9578/projeto_de_lei_028-2025_executivo.pdf</t>
   </si>
   <si>
     <t>9581</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9581/projeto_de_lei_029-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9581/projeto_de_lei_029-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Denomina Ruas do Loteamento denominado  ‘Residencial Deomira’ localizado no Município de Fazenda Rio Grande, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9628/projeto_de_lei_030-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9628/projeto_de_lei_030-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Institui o Conselho Municipal de Planejamento Urbano (CPU), conforme especifica e confere outras providências.”.</t>
   </si>
   <si>
     <t>9582</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9582/projeto_de_lei_031-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9582/projeto_de_lei_031-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 1º no bojo da Lei Municipal n. 937, de 27 de dezembro de 2012, conforme especifica”.</t>
   </si>
   <si>
     <t>9686</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9686/projeto_de_lei_032-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9686/projeto_de_lei_032-2025_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Institui a Política Municipal de Mobilidade Urbana para o Município de Fazenda Rio Grande, e confere outras providências”.</t>
   </si>
   <si>
     <t>9687</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9687/projeto_de_lei_033-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9687/projeto_de_lei_033-2025_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Aprova o Plano de Mobilidade Urbana para o Município de Fazenda Rio Grande, e confere outras providências”.</t>
   </si>
   <si>
     <t>9688</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9688/projeto_de_lei_034-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9688/projeto_de_lei_034-2025_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Institui o Plano de Ações e Investimentos do Plano Municipal de Mobilidade Urbana para o Município de Fazenda Rio Grande, na qualidade de _x000D_
 referência técnica e orçamentária da Política Municipal de Mobilidade Urbana, conforme especifica”.</t>
   </si>
   <si>
     <t>9583</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9583/projeto_de_lei_035-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9583/projeto_de_lei_035-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Inclui a redação do artigo 1º - B, no bojo da Lei Municipal n. 154, de 26 de dezembro de 2002, conforme especifica”.</t>
   </si>
   <si>
     <t>9587</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9587/projeto_de_lei_036-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9587/projeto_de_lei_036-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de crédito adicional suplementar no Orçamento Geral do Município para o exercício de 2025, no valor de R$540.000,00(quinhentos e quarenta mil reais)”.</t>
   </si>
   <si>
     <t>9706</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9706/projeto_de_lei_037-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9706/projeto_de_lei_037-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Inclui o artigo 9º - A, no bojo da Lei Municipal nº 123, de 12 de julho de 2002, conforme especifica”.</t>
   </si>
   <si>
     <t>9605</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9605/projeto_de_lei_038-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9605/projeto_de_lei_038-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de crédito adicional suplementar no Orçamento Geral do Município para o exercício de 2025, no valor de R$1.660.000,00(um milhão, seiscentos e sessenta mil reais)”.</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9708/projeto_de_lei_039-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9708/projeto_de_lei_039-2025_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Municípios do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº. 11.107/2005 e sua regulamentação, voltado ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde (SUS).”</t>
   </si>
   <si>
     <t>9693</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9693/projeto_de_lei_040-2025_executivo_ldo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9693/projeto_de_lei_040-2025_executivo_ldo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2026 e confere outras providências".</t>
   </si>
   <si>
     <t>9691</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9691/projeto_de_lei_041-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9691/projeto_de_lei_041-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: Abertura de crédito adicional suplementar no Orçamento Geral do Município para o exercício de 2025, no valor de R$ 342.000,00(trezentos e quarenta e dois mil reais).</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9692/projeto_de_lei_042-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9692/projeto_de_lei_042-2025_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza o Poder Executivo Municipal a contratar operação de crédito com a Caixa Econômica Federal, por meio do Programa Finisa, e confere outras providências”.</t>
   </si>
   <si>
     <t>9753</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9753/projeto_de_lei_043-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9753/projeto_de_lei_043-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: Abertura de crédito adicional suplementar no Orçamento Geral do Município para o exercício de 2025, no valor de R$452.795,34(quatrocentos e cinquenta e dois mil, setecentos e noventa e cinco reais e trinta e quatro centavos).</t>
   </si>
   <si>
     <t>9786</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9786/projeto_de_lei_044-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9786/projeto_de_lei_044-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre infrações e sanções administrativas ambientais e urbanísticas no Município de Fazenda Rio Grande, estabelece procedimentos administrativos para autuação, defesa e recursos, regulamenta a conversão de penalidades e dá outras providências”.</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9818/projeto_de_lei_045-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9818/projeto_de_lei_045-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Denomina Rua do Loteamento denominado “Veneza I” localizado no Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>9787</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9787/projeto_de_lei_046-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9787/projeto_de_lei_046-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional suplementar no Orçamento Geral do Município para o exercício de 2025, no valor de R$471.399,89(quatrocentos e setenta e um mil, trezentos e noventa e nove reais e oitenta e nove centavos).</t>
   </si>
   <si>
     <t>9948</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9948/projeto_de_lei_047-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9948/projeto_de_lei_047-2025_executivo.pdf</t>
   </si>
   <si>
     <t>9890</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9890/projeto_de_lei_048-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9890/projeto_de_lei_048-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de Crédito Adicional Especial  no Orçamento Geral do Município para o exercício de 2025, no valor de R$ 96.189.949,97(noventa e seis milhões, cento e oitenta e nove mil, novecentos e quarenta e nove reais e noventa e sete centavos)”.</t>
   </si>
   <si>
     <t>10017</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10017/projeto_de_lei_049-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10017/projeto_de_lei_049-2025_executivo.pdf</t>
   </si>
   <si>
     <t>10058</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10058/projeto_de_lei_050-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10058/projeto_de_lei_050-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Institui o Programa de Incentivo: ‘Bolsa Atleta’ no âmbito do Município de Fazenda Rio Grande, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>10024</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10024/projeto_de_lei_052-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10024/projeto_de_lei_052-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a realizar acordo judicial nos termos em que especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>10057</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10057/projeto_de_lei_053-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10057/projeto_de_lei_053-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a instituir mecanismo de apoio financeiro para cobertura de despesas com a participação de beneficiários de programas públicos de esporte e lazer em eventos oficiais, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>9989</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9989/projeto_de_lei_054-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9989/projeto_de_lei_054-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação de dispositivos da Lei Municipal n. 1.875, de 30 de outubro de 2025, adequando-a ao novo padrão exigido pela Secretaria do Tesouro Nacional para operações de crédito no âmbito do Programa FINISA, conforme especifica”.</t>
   </si>
   <si>
     <t>9988</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9988/projeto_de_lei_055-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9988/projeto_de_lei_055-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Município de Fazenda Rio Grande para o Exercício Financeiro de 2026, conforme especifica.”</t>
   </si>
   <si>
     <t>10086</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10086/projeto_de_lei_056-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10086/projeto_de_lei_056-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Institui o Fundo Municipal de Saneamento Básico e Ambiental – FMSBA, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>10044</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10044/projeto_de_lei_057-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10044/projeto_de_lei_057-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 6º, da Lei Municipal n. 173, de 08 de julho de 2003, e suas alterações, conforme especifica”.</t>
   </si>
   <si>
     <t>10016</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10016/projeto_de_lei_058-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10016/projeto_de_lei_058-2025_executivo.pdf</t>
   </si>
   <si>
     <t>10018</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10018/projeto_de_lei_060-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10018/projeto_de_lei_060-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação de dispositivos legais constantes da Lei Municipal n. 112, de 16 de maio de 2002, e suas alterações, conforme especifica”.</t>
   </si>
   <si>
     <t>10019</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10019/projeto_de_lei_061-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10019/projeto_de_lei_061-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional especial no Orçamento Geral do Município para o exercício de 2025, no valor de R$ 20.800,74 (vinte mil e oitocentos reais e setenta e quatro centavos).</t>
   </si>
   <si>
     <t>10053</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10053/projeto_de_lei_062-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10053/projeto_de_lei_062-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição do Conselho Municipal de Desenvolvimento Rural – CMDR de Fazenda Rio Grande, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>10059</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10059/projeto_de_lei_063-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10059/projeto_de_lei_063-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Denomina as Ruas do Loteamento denominado ‘Residencial Invest Veneza’ localizado no Município de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>10020</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10020/projeto_de_lei_064-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10020/projeto_de_lei_064-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Denomina Rua do Loteamento denominado “Green Santa Izabel” localizado no Município de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>10087</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10087/projeto_de_lei_065-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10087/projeto_de_lei_065-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de crédito adicional especial no Orçamento Geral do Município para o exercício de 2025, no valor de R$600.000,00(seiscentos mil reais).”</t>
   </si>
   <si>
     <t>10088</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10088/projeto_de_lei_066-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10088/projeto_de_lei_066-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Fixa o percentual a título de revisão geral anual da remuneração dos servidores públicos municipais de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>10187</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10187/projeto_de_lei_067-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10187/projeto_de_lei_067-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre os procedimentos de avaliação, classificação, doação, repasse, inutilização ou descarte de livros e demais materiais bibliográficos pertencentes às Bibliotecas Públicas do Município de Fazenda Rio Grande, e confere outras providências.</t>
   </si>
   <si>
     <t>10188</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10188/projeto_de_lei_068-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10188/projeto_de_lei_068-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal, por meio da Companhia de Desenvolvimento de Fazenda Rio Grande – CODEF, a realizar doação de área que especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>10256</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10256/projeto_de_lei_069-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10256/projeto_de_lei_069-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza a criação de inscrição própria no Cadastro Nacional de Pessoa Jurídica - CNPJ para a Secretaria Municipal de Educação, visando à gestão direta das contas e recursos do Fundo de Manutenção e Desenvolvimento da Educação Básica – FUNDEB, e confere outras providências”.</t>
   </si>
   <si>
     <t>10220</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10220/projeto_de_lei_070-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10220/projeto_de_lei_070-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional suplementar no Orçamento Geral do Município para o exercício de 2025, no valor de R$262.367,61(duzentos e sessenta e dois mil, trezentos e sessenta e sete reais e sessenta e um centavos).</t>
   </si>
   <si>
     <t>9015</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9015/projeto_de_lei_002-2025_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9015/projeto_de_lei_002-2025_legislativo.pdf</t>
   </si>
   <si>
     <t>“Institui o uso do cartão corporativo no Poder Legislativo de Fazenda Rio Grande, e dá outras providências”.</t>
   </si>
   <si>
     <t>8998</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8998/projeto_de_lei_003-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8998/projeto_de_lei_003-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a criação do Projeto Anti-Rabeira e dá outras providências”.</t>
   </si>
   <si>
     <t>9103</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9103/projeto_lei_005-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9103/projeto_lei_005-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do Projeto Anti-Rabeira e dá outras providências”.</t>
   </si>
   <si>
     <t>9117</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9117/projeto_de_lei_006-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9117/projeto_de_lei_006-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Unifraben - união fraternal beneficente, no âmbito deste município, conforme especifica.</t>
   </si>
   <si>
     <t>9129</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9129/projeto_de_lei_007-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9129/projeto_de_lei_007-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>Institui o Feriado Municipal, “Dia de São Gabriel da Virgem Dolorosa, Padroeiro do Município de Fazenda Rio Grande, Estado do Paraná. ”</t>
   </si>
   <si>
     <t>9165</t>
   </si>
   <si>
     <t>Professor Léo, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9165/projeto_de_lei_n_008-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9165/projeto_de_lei_n_008-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Institui a Regulamentação das atividades da cadeia produtiva do artesanato e institui a Ação Municipal de Valorização do Artesanato e da Produção Manual de Pequena Escala no Município de Fazenda Rio Grande, e dá outras providências.</t>
   </si>
   <si>
     <t>9344</t>
   </si>
   <si>
     <t>Esiquiel Franco, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9344/projeto_de_lei_011-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9344/projeto_de_lei_011-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Festival de Viola Raiz de Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>9380</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9380/projeto_de_lei_012-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9380/projeto_de_lei_012-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>Súmula: Institui a Regulamentação da oferta e distribuição gratuita do contraceptivo subdérmico Implanon ® no âmbito da rede pública de saúde e dá_x000D_
 outras providências.</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9423/projeto_de_lei_014-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9423/projeto_de_lei_014-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a instituir o ‘Programa Municipal de Tratamento por Hidroterapia’ no âmbito da Rede Pública de Saúde do Município de Fazenda Rio Grande e confere outras providências”.</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9426/projeto_de_lei_015-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9426/projeto_de_lei_015-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>“Altera os dispositivos legais da Lei nº 937, de 27 de dezembro de 2012, instituindo o Feriado Municipal Dia de São Gabriel da Virgem Dolorosa, Padroeiro do Município de Fazenda Rio Grande, Estado do Paraná, e dá outras providências”.</t>
   </si>
   <si>
     <t>9505</t>
   </si>
   <si>
     <t>Joéliton Leal, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9505/projeto_de_lei_017-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9505/projeto_de_lei_017-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Liga dos Clubes de Futebol Amador de Fazenda Rio Grande e da região Sul, conforme especifica.</t>
   </si>
   <si>
     <t>9471</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9471/projeto_de_lei_018-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9471/projeto_de_lei_018-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>“Inclui no Calendário Oficial de Eventos do Município de Fazenda Rio Grande/PR, o Rodeio Crioulo promovido pelo 'CTG Fazenda Rio Grande', e dá outras providências.”</t>
   </si>
   <si>
     <t>9487</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9487/projeto_de_lei_019-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9487/projeto_de_lei_019-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Autoriza a Instituição do Programa “Oficina da Beleza” e dá outras providências.</t>
   </si>
   <si>
     <t>9491</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9491/projeto_de_lei_020-2025_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9491/projeto_de_lei_020-2025_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Institui a divulgação e atualização da lista de espera de pacientes que aguardam por consultas, exames, cirurgias e demais procedimentos na Rede Pública Municipal de Saúde no município de Fazenda Rio Grande, garantindo transparência e acesso à informação.</t>
   </si>
   <si>
     <t>9574</t>
   </si>
   <si>
     <t>Fernandinho, Esiquiel Franco, Joéliton Leal</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9574/projeto_de_lei_021-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9574/projeto_de_lei_021-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Súmula: “Declara de utilidade publica a associação dos criadores de pássaros de Fazenda Rio Grande conforme especifica”</t>
   </si>
   <si>
     <t>10043</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10043/projeto_de_lei_022-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10043/projeto_de_lei_022-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>Súmula: “Declara de utilidade pública a associação Grupo Escoteiro Cavaleiros da Flor de Lis, no âmbito deste município, conforme especifica”.</t>
   </si>
   <si>
     <t>9617</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9617/projeto_de_lei_023-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9617/projeto_de_lei_023-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>‘’Institui a política pública permanente do esporte no município de fazenda rio grande’’</t>
   </si>
   <si>
     <t>9618</t>
   </si>
   <si>
     <t>Fernandinho, Marilda Garcia</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9618/projeto_de_lei_024-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9618/projeto_de_lei_024-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia da Maternidade  Atípica no Calendário Oficial do Município de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>9620</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9620/projeto_de_lei_025-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9620/projeto_de_lei_025-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>‘’Dispõe sobre incentivos à inovação e à pesquisa científica e tecnológica no ambiente produtivo do Município de Fazenda Rio Grande e dá outras providências’’.</t>
   </si>
   <si>
     <t>9645</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9645/projeto_de_lei_026-2025_ver._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9645/projeto_de_lei_026-2025_ver._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a implantação, nas vias públicas do Município de Fazenda Rio Grande, de faixas de retenção e recuo exclusivas para motocicletas, motonetas e ciclomotores nos cruzamentos com semáforo, e dá outras providências.</t>
   </si>
   <si>
     <t>9658</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9658/projeto_de_lei_no027-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9658/projeto_de_lei_no027-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>Súmula: Institui a Política Municipal de Promoção da Saúde Mental da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>9685</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9685/projeto_de_lei_028-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9685/projeto_de_lei_028-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Súmula: Cria a Rede Municipal de Cursinhos Populares no Município de Fazenda Rio Grande, institui o Comitê Intersetorial da Rede Municipal de Cursinhos Populares e dá outras providências</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9703/projeto_de_lei_030-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9703/projeto_de_lei_030-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Declara de utilidade pública a APMF DA ESCOLA ESTADUAL CIVICO-MILITAR PROFESSOR JOAO HOINATZ DE ANDRADE, no âmbito deste município, conforme especifica</t>
   </si>
   <si>
     <t>9705</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9705/projeto_de_lei_031-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9705/projeto_de_lei_031-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre garantia de acessibilidade em eventos de grande e médio porte.</t>
   </si>
   <si>
     <t>9728</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9728/projeto_de_lei_032-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9728/projeto_de_lei_032-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>Súmula: Proíbe a contratação de shows, artistas e eventos que, no decorrer da apresentação, promovam apologia ao crime organizado ou ao uso de drogas, e dá outras providências.</t>
   </si>
   <si>
     <t>9817</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9817/projeto_de_lei_033-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9817/projeto_de_lei_033-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza o fornecimento de produtos, equipamentos e dispositivos de tecnologia assistiva para alunos portadores de deficiências e/ou com transtornos da rede pública de ensino municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9869</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9869/projeto_de_lei_034-2025_ver._joeiton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9869/projeto_de_lei_034-2025_ver._joeiton_leal.pdf</t>
   </si>
   <si>
     <t>Súmula: “Institui a Festa do Trabalhador no Calendário Oficial de Eventos do Município de Fazenda Rio Grande, a ser realizada anualmente no dia 1º de maio, e dá outras providências”.</t>
   </si>
   <si>
     <t>9840</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9840/projeto_de_lei_035-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9840/projeto_de_lei_035-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>Súmula: “Altera os dispositivos legais da Lei nº 1069, de 02 de junho de 2015, REGULAMENTA O TRANSPORTE ESCOLAR DO MUNICÍPIO DE FAZENDA RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>9889</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9889/projeto_de_lei_036-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9889/projeto_de_lei_036-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza o Poder Executivo, por meio da Secretaria Municipal de Assistência Social, a implantar o Cartão-Alimentação, de uso exclusivo no Armazém da Família, em substituição à entrega de kits de alimentos, e dá outras providências.</t>
   </si>
   <si>
     <t>9958</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9958/projeto_de_lei_037-2025_ver._prof._fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9958/projeto_de_lei_037-2025_ver._prof._fabiano.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe Sobre a Promoção do Fornecimento Individualizado de Energia Elétrica a Propriedades Rurais de Pequeno Porte no Município de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>9868</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9868/projeto_de_lei_042-2025_ver._joeiton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9868/projeto_de_lei_042-2025_ver._joeiton_leal.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Declara de utilidade pública a Associação Sociedade Esportiva União Nova Fazenda, conforme especifica”.</t>
   </si>
   <si>
     <t>9909</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9909/projeto_de_lei_043-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9909/projeto_de_lei_043-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Mudas de Morango – PROMUDA, no âmbito do Município de Fazenda Rio Grande, e dá outras providências.</t>
   </si>
   <si>
     <t>9921</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9921/projeto_de_lei_044-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9921/projeto_de_lei_044-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia dos Profissionais da Construção Civil” no Município de Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>9922</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9922/projeto_de_lei_045-2025_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9922/projeto_de_lei_045-2025_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre substituição dos sinais sonoros estridentes por música nos estabelecimentos de ensino, com o objetivo de reduzir os impactos sensoriais em alunos com Transtorno do Espectro Autista (TEA), e dá outras providências.</t>
   </si>
   <si>
     <t>10124</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10124/projeto_de_lei_046-2025_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10124/projeto_de_lei_046-2025_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei n. 1775 de 08 de julho de 2024, qual “Institui, no âmbito do Município de Fazenda Rio Grande, Institui a EXPOFAZENDA como evento oficial do Município de Fazenda Rio Grande”, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>9939</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9939/projeto_de_lei_047-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9939/projeto_de_lei_047-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a adoção do novo símbolo internacional de acessibilidade, conforme padrão reconhecido pela organização das nações unidas (ONU), no município de Fazenda Rio grande, e dá outras providências</t>
   </si>
   <si>
     <t>9973</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9973/projeto_de_lei_048-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9973/projeto_de_lei_048-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Súmula: Institui o Passe Livre Atleta nos sistemas de transporte público municipal, para atletas de todas as modalidades esportivas no âmbito do município de Fazenda Rio Grande e dá outras providências</t>
   </si>
   <si>
     <t>10113</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10113/projeto_de_lei_049-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10113/projeto_de_lei_049-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre incentivos à inovação e à pesquisa científica e tecnológica no ambiente produtivo do Município de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>10123</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10123/projeto_de_lei_050-2025_mesa_direitva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10123/projeto_de_lei_050-2025_mesa_direitva.pdf</t>
   </si>
   <si>
     <t>Súmula: Concede revisão geral anual aos subsídios do Prefeito, Vice-Prefeito, Secretários e Vereadores, do Município de Fazenda Rio Grande – PR e dá outras providências.</t>
   </si>
   <si>
     <t>10121</t>
   </si>
   <si>
     <t>Gilmar José Petry, Esiquiel Franco, Fernandinho</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10121/projeto_de_lei_051-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10121/projeto_de_lei_051-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Súmula: “Reconhece a modalidade do Jogo de Bocha como atividade esportiva oficial no âmbito do Município de Fazenda Rio Grande/PR e dá outras providências.”</t>
   </si>
   <si>
     <t>9071</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9071/projeto_de_resolucao_001-2025_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9071/projeto_de_resolucao_001-2025_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos da Resolução 001, de 17 de junho de 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>9160</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9160/projeto_de_resolucao_002-2025_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9160/projeto_de_resolucao_002-2025_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivo da Resolução 027, de 22 de dezembro de 2023 - Regimento Interno, e dá outras providências”.</t>
   </si>
   <si>
     <t>9819</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9819/projeto_de_resolucao_003-2025_mesa_dieretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9819/projeto_de_resolucao_003-2025_mesa_dieretiva.pdf</t>
   </si>
   <si>
     <t>“Define o Plano de Contratações Anual para o exercício 2026, no âmbito do Poder Legislativo do Município de Fazenda Rio Grande – PR, conforme específica”.</t>
   </si>
   <si>
     <t>10126</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10126/projeto_de_resolucao__004-2025_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10126/projeto_de_resolucao__004-2025_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos do Regimento Interno, Resolução 027, de 22 de dezembro de 2023, e dá outras providências”.</t>
   </si>
   <si>
     <t>8994</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8994/requerimento_001-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8994/requerimento_001-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador Maciél, na forma regimental, requer o envio de expediente a Copel-Companhia Paranaense de Energia Elétrica - Fazenda Rio Grande, solicitando estudos de possibilidades em relação ao problema, que tem afetado diversos moradores de nossa cidade, frequentes quedas de energia nos bairros Jardim Veneza e Gralha Azul.</t>
   </si>
   <si>
     <t>8999</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8999/requerimento_002-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8999/requerimento_002-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, que subscreve este documento, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, Marco Marcondes, solicitando a análise do anteprojeto de lei em anexo, que visa a implantação de segurança nas Unidades Básicas de Saúde (UBS) e na Unidade de Pronto Atendimento (UPA) 24 horas do município.</t>
   </si>
   <si>
     <t>8970</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8970/requerimento_003-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8970/requerimento_003-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria Municipal de Urbanismo verifique a possibilidade de doação de imóvel onde estão construídos os Colégios Estaduais Desembargador Cunha Pereira e Colégio Estadual Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9009</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9009/requerimento_004-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9009/requerimento_004-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações se existe estudo técnico ou já em andamento sobre algum processo para implantação de estacionamento rotativo na região central de nossa cidade.</t>
   </si>
   <si>
     <t>9021</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9021/requerimento_005-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9021/requerimento_005-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitar que seja realizado estudos técnicos para a revitalização da praça localizada na Rua Coleirinha no bairro Gralha Azul, com a inclusão de melhorias nas áreas de lazer e esporte, como a cancha esportiva e a instalação de aparelhos de exercícios ao ar livre.</t>
   </si>
   <si>
     <t>8990</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8990/indicacao_006-2025_ver._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8990/indicacao_006-2025_ver._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que por meio das Secretarias de Saúde e Educação forneça informações detalhadas sobre:_x000D_
 a) O número total de pessoas com Transtorno do Espectro Autista (TEA) cadastrados no município já com laudo da doença;_x000D_
 b) O número de pessoas com Transtorno do Espectro Autista (TEA) que estão atualmente na fila de espera para atendimento com um médico neurologista e oftalmologista;_x000D_
 E também Informações sobre:_x000D_
 c) O número de pessoas com Transtorno do Espectro Autista (TEA) regularmente matriculadas na rede municipal de ensino;_x000D_
 d) O número de pessoas com TEA que estão na fila de espera para matrícula.</t>
   </si>
   <si>
     <t>8972</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8972/requerimento_007-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8972/requerimento_007-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Estadual de Educação, para que seja realizado um estudo para a construção de uma nova escola estadual na região do Bairro Gralha Azul que compreenda a região do Green Portugal e Jardim Palmeira.</t>
   </si>
   <si>
     <t>8992</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8992/requerimento_008-2025_vera._andreia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8992/requerimento_008-2025_vera._andreia.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a realização de estudos para a implantação de um playground e de uma academia ao ar livre, na praça Pelezinho, localizada no bairro Iguaçu II, entre as ruas Rio Iguaçu e Rio Tejo.</t>
   </si>
   <si>
     <t>8988</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8988/requerimento_009-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8988/requerimento_009-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre construção de novos colégios estaduais em nosso município._x000D_
 _x000D_
 Há projetos para construção de mais colégios em Fazenda Rio Grande?_x000D_
 _x000D_
 Se sim, quais bairros serão contemplados?_x000D_
 _x000D_
 Como está o trâmite da documentação dos terrenos onde haverá construções dos colégios?</t>
   </si>
   <si>
     <t>8995</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8995/requerimento_010-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8995/requerimento_010-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a possibilidade da implementação de um posto da Guarda Municipal no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>9002</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9002/requerimento_011-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9002/requerimento_011-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, e também, ao Sr. Gilson Santos, Diretor-Presidente da AMEP (Agência de Assuntos Metropolitanos do Paraná), para que viabilizem reunião para tratar da implantação da passagem temporal em nosso Município (Lei nº 1364/2020 de autoria do Vereador Gilmar Petry), permitindo que os usuários do transporte coletivo possam sair do Terminal de ônibus  para utilizar o comércio local e os serviços públicos por um período  mínimo de 2 (duas) horas, e, retornar ao Terminal sem a necessidade do pagamento de uma nova passagem.</t>
   </si>
   <si>
     <t>9007</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9007/requerimento_012-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9007/requerimento_012-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre a possibilidade de manter os servidores que ocupam o cargo de Guardião, atualmente lotados em diversas secretarias, nas Unidades Básicas de Saúde do município.</t>
   </si>
   <si>
     <t>9028</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9028/requerimento_013-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9028/requerimento_013-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre a viabilidade para que a Secretária Municipal de Saúde possa estar oferecendo atendimento odontológico na UBS Santa Maria.</t>
   </si>
   <si>
     <t>9043</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9043/requerimento_014-2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9043/requerimento_014-2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores que estes subscrevem, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a implantação do Projeto Esportes nos Bairros, modalidade Futsal, na Praça Tapajós, localizada no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>9031</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9031/requerimento_015-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9031/requerimento_015-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando providências necessárias para a instalação de uma Praça no bairro Santa Terezinha, um dos bairros mais antigos de Fazenda Rio Grande no endereço Travessa São Jorge esquina com a Rua Nossa senhora da conceição, com base na Lei Orgânica do Município e nas disposições legais aplicáveis.</t>
   </si>
   <si>
     <t>9019</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9019/requerimento_016-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9019/requerimento_016-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a realização na mudança de horário para o projeto “Prefeitura nos Bairros”.</t>
   </si>
   <si>
     <t>9027</t>
   </si>
   <si>
     <t>Joéliton Leal, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9027/requerimento_017-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9027/requerimento_017-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA Juntamente com o VEREADOR JOÉLITON LEAL, que este subscrevem, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria competente forneça as seguintes Informações sobre o funcionamento e manutenção dos banheiros existentes dentro do terminal de Ônibus de fazenda Rio Grande localizado na AV: das Araucárias:_x000D_
 _x000D_
 _x000D_
 1.	Manutenção e Limpeza_x000D_
 a)	Como funciona atualmente a manutenção dos banheiros públicos desse terminal?_x000D_
 b)	Qual a carga horária do expediente de limpeza? _x000D_
 c)	Os banheiros são limpos em fins de semana e feriados?_x000D_
 _x000D_
 2.	Segurança e Vigilância_x000D_
 a)	Existe vigilante responsável pela segurança do local?_x000D_
 b)	Há possibilidade de instalação de câmeras de monitoramento do lado externo dos banheiros?_x000D_
 _x000D_
 3.	Infraestrutura e Acessibilidade_x000D_
 a)	Existe previsão para reposição de lixeiras que se encontram quebradas?_x000D_
 b)	Há previsão de revitalização do fraldário?_x000D_
 c)	Há previsão para a reposição das barras de ferro de acessibili</t>
   </si>
   <si>
     <t>9033</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9033/requerimento_019-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9033/requerimento_019-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações se há data prevista para início da pavimentação asfáltica das ruas Joinville e Blumenau - Bairro Estados.</t>
   </si>
   <si>
     <t>9023</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9023/requerimento_020-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9023/requerimento_020-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, no uso de suas atribuições regimentais, requer o envio de expediente ao Secretário de Trabalho, Emprego e Renda do Município, solicitando informações sobre a existência de um banco de emprego inclusivo que busque introduzir no mercado de trabalho pessoas com deficiência e TEA (Transtorno do Espectro Autista). O vereador também solicita a análise de propostas para a criação de um banco municipal de vagas de emprego destinado a essas pessoas.</t>
   </si>
   <si>
     <t>9035</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9035/requerimento_021-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9035/requerimento_021-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao FATAEP, Federação dos Trabalhadores Rurais Agricultores Familiares do Estado do Paraná solicitando a possibilidade de reativação do Sindicato dos Agricultores de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9025</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9025/requerimento_022-2025_ver._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9025/requerimento_022-2025_ver._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria Municipal de Saúde Forneça e ou órgãos competentes envie informações sobre quantidades disponíveis dos Dispositivos Intra Uterino (DIU) e dos Implantes contraceptivos IMPLANON disponíveis na rede de saúde do nosso município, bem como o seu fluxo de aquisição e aplicação.</t>
   </si>
   <si>
     <t>9040</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9040/requerimento_023-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9040/requerimento_023-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre o início da execução dos serviços da empresa STYLUX para manutenção e substituição da iluminação pública no município, especialmente se há previsão para a substituição total de todas as lâmpadas da cidade, como prevê o Programa Fazenda 100%.</t>
   </si>
   <si>
     <t>9038</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9038/requerimetno_024-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9038/requerimetno_024-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a realização de estudos técnicos para a implantação de uma de ciclovia na extensão da Av. das Indústrias e R. Francisco Ferreira da Cruz com a R. Reinaldo Baldan até a divisa com o Município de São José dos Pinhais.</t>
   </si>
   <si>
     <t>9042</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9042/requerimento_025-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9042/requerimento_025-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitar informações se existe previsão de asfaltamento nas ruas Mandirituba, Assis Chateaubriand e Ponta Grossa, Bairro Estados, na cidade de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>9045</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9045/requerimento_026-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9045/requerimento_026-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Esporte, Lazer e Juventude, para que informe como está o processo do Projeto Bolsa Atleta e Bolsa Técnico?</t>
   </si>
   <si>
     <t>9066</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9066/requerimento_027-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9066/requerimento_027-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre a viabilidade de pavimentação asfáltica na Rua José Custódio dos Santos, localizada no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9051</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9051/requerimento_028-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9051/requerimento_028-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente a Secretaria Municipal de Meio Ambiente e Secretaria Municipal de Obras Públicas, solicitando a realização de limpeza, desassoreamento e recuperação ambiental do Rio Mascate, com Início no Bairro Estados (Parque Verde), e segue até o Bairro Iguaçu I.</t>
   </si>
   <si>
     <t>9050</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9050/requerimento_029-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9050/requerimento_029-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a realização de um estudo técnico para a instalação de iluminação pública na Rua Rio Atuba, entre as ruas Rio Paranapanema e Rio Guarani, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>9052</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9052/requerimento_030-2025_ver._professor_fabiano_fuba.docx</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9052/requerimento_030-2025_ver._professor_fabiano_fuba.docx</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitar a possibilidade de um estudo para atualização da proposta pedagógica a fim de incluir as matérias de empreendedorismo, língua estrangeira e moderna, educação financeira e tecnológica.</t>
   </si>
   <si>
     <t>9056</t>
   </si>
   <si>
     <t>Maciél, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9056/requerimento_031-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9056/requerimento_031-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, na forma regimental, requerem o envio de ofício a COPEL para que informe a respeito da fiação obsoleta nos postes de iluminação pública. _x000D_
 _x000D_
 1-	Há alguma parceria entre a Copel e empresas de telefonia para a utilização dos postes para fixar os cabos telefônicos?_x000D_
 _x000D_
 2-	Quem é o responsável pela retirada de cabos telefônicos sem uso, dos postes?</t>
   </si>
   <si>
     <t>9048</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9048/requerimento_032-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9048/requerimento_032-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Secretário de Planejamento e Urbanismo para que nos informe quem é o responsável pela retirada da fiação sem uso ou danificada que fica pendurada em postes de energia.</t>
   </si>
   <si>
     <t>9054</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9054/requerimento_033-2025_ver._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9054/requerimento_033-2025_ver._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que este subscreve, na forma regimental, requer o envio de expediente a Companhia de Saneamento do Paraná forneça esclarecimentos técnicos sobre a constante falta de água e se há um plano de ação vigente para a normalização do abastecimento, pois esse problema vem assolando constantemente regiões do Bairro Veneza; requer ainda que seja informado o prazo de quando o reservatório da Avenida Portugal estará em funcionamento pleno e efetivo e se o mesmo atenderá ao abastecimento do Bairro Jardim Veneza e Jardim Colonial.</t>
   </si>
   <si>
     <t>9068</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9068/requerimento_034-2025_ver._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9068/requerimento_034-2025_ver._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, para oficiar a empresa de transporte coletivos Leblon e AMEP, para que efetue um estudo para reestruturação da linha de ônibus que passa na região do bairro Nações no loteamento Green Portugal.</t>
   </si>
   <si>
     <t>9061</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9061/requerimento_035-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9061/requerimento_035-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Planejamento Urbano, para que apresente resposta ao seguinte questionamento: Como está o processo da revitalização da Praça 1º de Maio, onde seria instalado mesa de jogos, bancos e playground para as crianças?</t>
   </si>
   <si>
     <t>9063</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9063/requerimento_036-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9063/requerimento_036-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente à Superintendência do Banco do Brasil, na pessoa da Senhora Alexandra dos Santos Marques, solicitando informações relativas a agência 4314, localizada na Rua Jacarandá n°353, no bairro Eucaliptos, neste município._x000D_
 _x000D_
 - Qual o horário de funcionamento dos caixas eletrônicos durante a semana?_x000D_
 - Qual o horário de funcionamento dos caixas eletrônicos durante os fins de semana?</t>
   </si>
   <si>
     <t>9098</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9098/requerimento_037-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9098/requerimento_037-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a secretaria competente para a Revitalização da Praça Kokubo na avenida Santa Mônica em frente ao nº 1288</t>
   </si>
   <si>
     <t>9080</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9080/requerimento_038-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9080/requerimento_038-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, Solicitação de Estudo de viabilidade para Implantação de Travessia Elevada, no Colégio Estadual Des. Cunha Pereira, situado na Rua São Natalino, visando a Segurança dos Alunos.</t>
   </si>
   <si>
     <t>9082</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9082/requerimento_039-2025_ver._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9082/requerimento_039-2025_ver._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, requer o envio de expediente Ao Chefe do Poder Executivo para que, por meio da Secretaria de Saúde, seja realizado um estudo técnico para possível criação de grupos de acompanhamento nas Unidades Básica de Saúdes para pessoas com Fibromialgia, visto que a lei 14.705 de 25 de outubro de 2023 prevê a existência do mesmo.</t>
   </si>
   <si>
     <t>9075</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9075/requerimento_040-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9075/requerimento_040-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que por meio da Secretaria competente faça o estudo de viabilidade para abertura das Unidas Básicas de Saúde aos sábados.</t>
   </si>
   <si>
     <t>9078</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9078/requerimento_041-2025_ver._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9078/requerimento_041-2025_ver._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando à Secretaria de Saúde, informações detalhadas sobre os natimortos, conforme disposto na Lei 21.403/2023._x000D_
 Existe na maternidade, áreas específicas para internação de parturientes de bebês natimortos ou que sofreram aborto espontâneo? Solicita-se, portanto, que sejam fornecidos esclarecimentos sobre como está sendo realizado o processo de internamento dessas pacientes, após a confirmação da perda gestacional.</t>
   </si>
   <si>
     <t>9094</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9094/requerimento_042-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9094/requerimento_042-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo através da Secretaria Municipal competente, para que aprecie o ANTEPROJETO DE LEI que “Institui o Programa de Incentivo Bolsa Atleta e Bolsa Técnico no âmbito do Município de Fazenda Rio Grande; autoriza a abertura de Crédito Adicional Especial, e dá outras providências”._x000D_
 Outrossim, requer que apresente o impacto orçamentário para contemplar a presente lei, visando atender os artigos 14 e 16 da LRF/LC 101/2000.</t>
   </si>
   <si>
     <t>9095</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9095/requerimento_043-2025_ver._enferiero_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9095/requerimento_043-2025_ver._enferiero_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, que subscreve este documento, na forma regimental, requer o envio de expediente à Secretária de Saúde, Monique Costa Budk, solicitando a realização de um mutirão de conscientização e prevenção dos focos do mosquito da dengue no município.</t>
   </si>
   <si>
     <t>9092</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9092/requerimento_044-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9092/requerimento_044-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O vereador Prof° Fabiano Fubá que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que junto à SEED busque informações sobre a falta de vagas nos colégios estaduais para o ano letivo de 2025. Nesse sentido, solicitamos informações e esclarecimentos sobre as estratégias e medidas que a SEED pretende adotar para solucionar esse problema._x000D_
 Diante do exposto, gostaríamos de obter respostas para os seguintes questionamentos:_x000D_
 1.	Qual é o número total de alunos que ficaram sem vaga nos colégios estaduais neste ano de 2025?_x000D_
 2.	Quais fatores contribuíram para a insuficiência de vagas nas instituições estaduais?_x000D_
 3.	A SEED tem um plano emergencial para alocar os alunos que ainda não conseguiram matrícula? Se sim, quais são as alternativas previstas?_x000D_
 4.	Há previsão de ampliação de vagas nas escolas já existentes ou construção de novas unidades para atender à demanda crescente?_x000D_
 5.	Existe a possibilidade de parceria com instituições privadas ou munici</t>
   </si>
   <si>
     <t>9089</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9089/requerimento_045-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9089/requerimento_045-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre o andamento do pedido de instalação de um poço artesiano no Passo Amarelo, em que etapa se encontra o processo, se há alguma pendência a ser resolvida e qual a previsão para realização do serviço.</t>
   </si>
   <si>
     <t>9097</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9097/requerimento_046-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9097/requerimento_046-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre a implantação de calçamento na extensão Av. Brasil esquina com Av. Paraguai até a rotatória da Av. Portugal, no Bairro Nações.</t>
   </si>
   <si>
     <t>9118</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9118/requerimento_047-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9118/requerimento_047-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O vereador Prof° Fabiano Fubá que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, junto ao órgão competente, verifique a possibilidade de expansão da quantidade de vagas disponíveis para emissão de Carteiras de Identidade (RG) no município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>9124</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9124/requerimento_048-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9124/requerimento_048-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente a AMEP (Agencia de Assuntos Metropolitanos do Paraná solicitando seja feita a alteração nas linhas F24 e F32 do transporte coletivo, para que as mesmas passem a atender pela Rua José Custódio dos Santos com ponto de embarque e desembarque nas proximidades do Condomínio Industrial San Lorenzo.</t>
   </si>
   <si>
     <t>9102</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9102/requerimento_050-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9102/requerimento_050-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Planejamento Urbano, para que realize um estudo para construção de um espaço de lazer na seguinte localidade: Rua Macapá nº 577 com a Rua Boa Vista nº 5656 – Número das Inscrições Imobiliárias: 037.002.0578.001 e 037.010.0090.001._x000D_
 •	Instalação de Parquinho (playground);_x000D_
 •	Academia ao livre.</t>
   </si>
   <si>
     <t>9105</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9105/requerimento_051-2025_ver._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9105/requerimento_051-2025_ver._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para a possível implantação de uma travessia elevada na Avenida Brasil próximo ao número 587, Bairro Eucaliptos</t>
   </si>
   <si>
     <t>9104</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9104/requerimento_052-2025_ver._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9104/requerimento_052-2025_ver._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que por meio da Secretaria de Educação, solicitando informações sobre o transporte escolar:_x000D_
 a)	O que acontece que os ônibus estão sendo usado para transportar os alunos estão superlotados?_x000D_
 b)	Existe uma previsão para que seja melhorado esse transporte?</t>
   </si>
   <si>
     <t>9111</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9111/requerimento_053-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9111/requerimento_053-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a criação do Centro de Excelência de Xadrez, com a finalidade de promover o desenvolvimento desportivo e intelectual dos praticantes.</t>
   </si>
   <si>
     <t>9109</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9109/requerimento_054-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9109/requerimento_054-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitar informações planejadas sobre a situação do atendimento médico pericial do Instituto Nacional do Seguro Social (INSS) em nosso município._x000D_
 Nos últimos meses, recebemos diversas reclamações de cidadãos que referem dos serviços periciais para a concessão de benefícios previdenciários. Infelizmente, muitos deles estão sendo obrigados a se deslocar para cidades vizinhas, enfrentar longas viagens e custos adicionais, o que agrava ainda mais suas condições de saúde já debilitadas._x000D_
 Diante disso, solicito as seguintes informações:_x000D_
 _x000D_
 Qual é a situação atual do atendimento médico pericial do INSS em Fazenda Rio Grande?_x000D_
 _x000D_
 Existem planos para contratar ou designar um perito médico para atender nossa população local?_x000D_
 _x000D_
 Quais medidas estão sendo tomadas para minimizar os impactos dessa ausência no atendimento à saúde dos cidadãos?</t>
   </si>
   <si>
     <t>9114</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9114/requerimento_055-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9114/requerimento_055-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria competente, solicitando o Asfaltamento da Estrada do Areal no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>9115</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9115/requerimento_056-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9115/requerimento_056-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações, se há projeto para reconstrução/reforma da capela mortuária do cemitério municipal de nossa cidade?</t>
   </si>
   <si>
     <t>9120</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9120/requerimento_057-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9120/requerimento_057-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, que subscreve este documento, na forma regimental, requer o envio de expediente à Companhia Paranaense de Energia (Copel), solicitando a instalação de um transformador que converta alta tensão em baixa tensão para atender os moradores do km 129 na BR 116.</t>
   </si>
   <si>
     <t>9123</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9123/requerimento_058-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9123/requerimento_058-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a análise e a viabilidade da construção de uma área de lazer, com pista de caminhada, pista de skate e um playground, no fim da Rua Helena Kolody, Jardim Veneza, terreno pertencente a Prefeitura, onde encontra-se um lago, possuindo um grande potencial para ser transformado em um ambiente agradável e seguro para os cidadãos.</t>
   </si>
   <si>
     <t>9134</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9134/requerimento_060-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9134/requerimento_060-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria competente, que por meio deste solicitar informações sobre cursos, capacitação, certificações ou treinamentos que serão exigidos ou recomendados para fazer parte da empresa LG.</t>
   </si>
   <si>
     <t>9157</t>
   </si>
   <si>
     <t>Joéliton Leal, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9157/requerimento_061-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9157/requerimento_061-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Joéliton Leal e Máciel, que este subscrevem, na forma regimental, requerem o envio de expediente a COPEL (Companhia Paranaense de Energia), solicitando que a mesma preste informações detalhadas sobre quais procedimentos estão sendo tomados, afim de melhorar o abastecimento de energia em nosso município, em especial na região da área industrial, a qual tem sofrido constantemente com quedas de energia conforme relata o Ofício 002/2025 protocolado na data de 27 de fevereiro de 2025, nesta casa de leis pela ACINFAZ (Associação Comercial e Industrial de Fazenda Rio Grande).</t>
   </si>
   <si>
     <t>9135</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9135/requerimento_062-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9135/requerimento_062-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitar que seja realizado estudo técnico e Informações sobre a Falta de Asfalto em Trecho da Rua Rio de Janeiro, situado entre a Avenida Paraná e Rua Paranavaí no bairro Estados.</t>
   </si>
   <si>
     <t>9136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9136/requerimento_063-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9136/requerimento_063-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado busca técnica para localizar o proprietário do terreno baldio de numeração 2527 na Rua Flamboyant - Bairro Green Field e solicitar que seja executada a limpeza e roçada do mesmo.</t>
   </si>
   <si>
     <t>9137</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9137/requerimento_064-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9137/requerimento_064-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que analise o anteprojeto de lei anexo, o qual dispõe sobre a implantação do Programa “Fossa Cidadã” no município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>9138</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9138/requerimento_065-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9138/requerimento_065-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que por meio da Secretaria competente, solicitar informações sobre a fiscalização do cumprimento da Lei de Acessibilidade no município, especificamente em relação aos comércios e empresas localizados em nossa cidade._x000D_
 Considerando a importância de garantir o direito de acesso e a inclusão de todas as pessoas, especialmente as com deficiência, gostaríamos de saber:_x000D_
 a) Existe uma fiscalização efetiva para garantir que os estabelecimentos comerciais e empresas do município estejam cumprindo as normas estabelecidas pela Lei de Acessibilidade?_x000D_
 b) Caso exista fiscalização, qual é o órgão ou equipe responsável por essa fiscalização e qual é o procedimento adotado para garantir o cumprimento da lei?</t>
   </si>
   <si>
     <t>9139</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9139/requerimento_066-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9139/requerimento_066-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre o custo aproximado para a realização das seguintes benfeitorias e contratação de serviços direcionados ao Cemitério Municipal:_x000D_
 _x000D_
 1 - Aumento da altura dos muros;_x000D_
 2 - Instalação de cerca elétrica;_x000D_
 3 - Melhoria na iluminação do interior do cemitério com a instalação de Luminárias tipo Pétalas;_x000D_
 4 - Instalação de câmeras de segurança;_x000D_
 5 - Contratação de equipe permanente para apoio aos sepultamentos e manutenções;_x000D_
 6 - Contratação de vigilância privada;_x000D_
 7 - Contratação de crematório para cremação dos ossos remanescentes de pessoas falecidas depositados no Ossário Municipal;_x000D_
 8 - Reforma do Ossário Municipal;_x000D_
 9 - Reforma da Capela Mortuária.</t>
   </si>
   <si>
     <t>9140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9140/requerimento_067-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9140/requerimento_067-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações, há projeto para construção de um novo CAPS infantil em nossa cidade?</t>
   </si>
   <si>
     <t>9156</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9156/requerimento_068-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9156/requerimento_068-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, que subscreve este documento, na forma regimental, requer o envio de expediente à Secretaria de Saúde do município, solicitando informações detalhadas sobre o andamento do Programa de Prótese Dentária "Brasil Sorridente" em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9141</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9141/requerimento_069-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9141/requerimento_069-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando que seja Instalado um ponto de água Potável nas praças JD Suzuki (Rua Jaguariaiva esquina com a Rua São Domingo Savio bairro Estados)  Tapajos ( Rua Rio Tapajós esquina com Rua Rio Japurá, Bairro Iguaçu) e praça Santa Maria(Rua natal , Bairro santa Maria).</t>
   </si>
   <si>
     <t>9142</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9142/requerimento_070-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9142/requerimento_070-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Obras juntamente para a Arteris, para que seja realizado um estudo para que acabe com os pontos de alagamento na Av. das Américas próximo ao posto 21 e na rotatória do Balaroti e Av. Carlos Eduardo Nichele na rotatória do supermercado Max.</t>
   </si>
   <si>
     <t>9143</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9143/requerimento_071-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9143/requerimento_071-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando providências necessárias para identificar e notificar os responsáveis pelos lotes abandonados no bairro Jardim Veneza, exigindo a limpeza e manutenção adequada, conforme determina a Lei Municipal Complementar 54/2012.</t>
   </si>
   <si>
     <t>9168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9168/requerimento_072-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9168/requerimento_072-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria Competente, para que nos informe a quantia de pessoas Portadora da Doença Hanseniase no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9178/requerimento_073-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9178/requerimento_073-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando que seja encaminhado a este gabinete relatório atualizado contendo a listagem de todos os imóveis pertencentes ao município, onde conste o endereço completo, o tamanho das referidas áreas e também se os mesmos já estão sendo usados para alguma finalidade ou encontram-se inativos.</t>
   </si>
   <si>
     <t>9185</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9185/requerimento_074-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9185/requerimento_074-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que por meio da Secretaria competente, solicitar informações sobre a fiscalização das oficinas mecânicas no município de Fazenda Rio Grande, especificamente em relação ao descarte de resíduos e à poluição ambiental gerada nas vias públicas em frente as oficinas._x000D_
 a) Existe uma fiscalização para verificar se as oficinas mecânicas estão cumprindo as normas de descarte de resíduos, especialmente no que se refere ao óleo derramado nas vias públicas?_x000D_
 b) Caso haja fiscalização, qual é o órgão responsável por monitorar e aplicar as penalidades, caso necessário, aos estabelecimentos que não cumpram as normas de descarte adequado de produtos químicos?</t>
   </si>
   <si>
     <t>9162</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9162/requerimento_075-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9162/requerimento_075-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, Solicito Estudo de viabilidade para organização de usuários das unidades de saúde. Pois a distância das unidades de saúde tem se mostrado um obstáculo significativo para o acesso da população aos serviços de saúde. Muitas pessoas, especialmente aquelas com mobilidade reduzida, idosos e famílias com crianças pequenas, enfrentam dificuldades para se deslocar até as unidades de saúde mais distantes</t>
   </si>
   <si>
     <t>9172</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9172/requerimento_076-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9172/requerimento_076-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita que seja realizado estudo técnico para possível inclusão de um programa contra obesidade infantil junto a Academia da Saúde deste Município.</t>
   </si>
   <si>
     <t>9179</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9179/requerimento_077-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9179/requerimento_077-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a análise e a viabilidade da implementação de um Centro de Referência de Assistência Social (CRAS) no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>9174</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9174/requerimento_078-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9174/requerimento_078-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando que seja feito o assoreamento em torno da praça Estados unidos, e um estudo da possibilidade da implantação de uma travessia elevada em frente a praça na Av. Polônia Número 135 bairro Nações.</t>
   </si>
   <si>
     <t>9170</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9170/requerimento_079-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9170/requerimento_079-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício ao Excelentíssimo Prefeito Municipal, Senhor Marco Marcondes, para que, em conjunto com a Secretaria Municipal de Saúde, seja realizado estudo de viabilidade visando à disponibilização de um profissional de enfermagem no transporte de passageiros que realizam hemodiálise no município.</t>
   </si>
   <si>
     <t>9187</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9187/requerimento_080-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9187/requerimento_080-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que analise o anteprojeto de lei anexo, o qual dispõe sobre a implantação do Programa “Tarifa Zero – Transporte da Oportunidade ”, no município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>9181</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9181/requerimento_081-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9181/requerimento_081-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre a previsão para contratação de fisioterapeuta para nosso município?</t>
   </si>
   <si>
     <t>9176</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9176/requerimento_082-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9176/requerimento_082-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, ao Diretor/Presidente da AMEP (Agência de Assuntos Metropolitanos do Paraná) e ao Diretor/Presidente da  Empresa Leblon Transporte de Passageiros, para que informem à esta Casa de Leis a viabilidade de se implantar duas novas paradas de ônibus na Av. Portugal, uma em frente ao reservatório de água da SANEPAR (Companhia de Saneamento do Paraná) sentido centro, e outra, no sentido bairro, em frente ao Supermercado Condor, numeral 2170, Bairro Gralha Azul, Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9171</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9171/requerimento_083-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9171/requerimento_083-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Obras, para que seja realizado apresentado resposta ao seguinte questionamento: Qual a previsão de finalização do asfalto na Rua Gerivá – Bairro Eucaliptos?</t>
   </si>
   <si>
     <t>9208</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9208/requerimento_084-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9208/requerimento_084-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício ao Excelentíssimo Deputado Estadual Alisson Wandscheer para que, em conjunto com o Excelentíssimo Senhor Secretário de Estado da Saúde, Beto Preto, seja realizado estudo e viabilização da liberação de verbas destinadas à aquisição de móveis e equipamentos para o novo Pronto Atendimento Municipal (PAM) no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9216</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9216/requerimento_085-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9216/requerimento_085-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador Fernandinho, que este subscreve nos termos regimentais, requer o envio de expediente ao chefe do poder Executivo, Sr. Marco Marcondes, para que analise o anteprojeto de lei em anexo, o qual dispõe sobre a criação do projeto “Colorindo o céu de esperança” nas escolas municipais no município de Fazenda Rio Grande//PR.</t>
   </si>
   <si>
     <t>9197</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9197/requerimento_086-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9197/requerimento_086-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que por meio de órgão competente, informe se está em andamento algum estudo de viabilidade para a abertura de uma nova agência da Caixa Econômica Federal ou ampliação da atual, em nosso município.</t>
   </si>
   <si>
     <t>9204</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9204/requerimento_087-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9204/requerimento_087-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre a viabilidade de canalização do córrego entre a rua Cerejeira e a rua Abacateiro no bairro Eucaliptos, em tempo, solicito também informações sobre a viabilidade de uma limpeza e contenção dos pontos de desmoronamento do referido córrego como ação inicial.</t>
   </si>
   <si>
     <t>9209</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9209/requerimento_088-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9209/requerimento_088-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Obras, para que indague a empresa que ganhou a licitação do calçamento na Av. Portugal, qual a previsão para que seja realizado a finalização das calçadas, além disso, solicita que sejam esclarecidos os motivos pelos quais não foi providenciada uma passagem apropriada para Pessoa com deficiência - PCD.</t>
   </si>
   <si>
     <t>9211</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9211/requerimento_089-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9211/requerimento_089-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que, junto à secretaria competente, verifique a possibilidade de concessão da gratificação por difícil acesso, regulamentada pela Lei Municipal nº 394/2006, de 30 de agosto de 2006, aos servidores públicos municipais lotados nas seguintes unidades educacionais:_x000D_
 •	CMEI Gralha Azul_x000D_
 •	CMEI Tereza Aparecida Duarte_x000D_
 •	Escola Municipal Luiz Nichele_x000D_
 •	Escola Municipal Antônio Baldan_x000D_
 As quais estão localizadas na cidade de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>9193</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9193/requerimento_090-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9193/requerimento_090-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, para que por meio da Secretaria Competente nos informe se há projeto para reforma/ampliação do CMEI Gralha azul.</t>
   </si>
   <si>
     <t>9201</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9201/requerimento_091-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9201/requerimento_091-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria competente, que por meio deste solicitar informações sobre o Sesc Senac na Fazenda Rio Grande, Projeto, Cursos e Instalação Sobre o Mesmo.</t>
   </si>
   <si>
     <t>9195</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9195/requerimento_092-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9195/requerimento_092-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, Solicito Estudo de viabilidade para a fiscalização e manutenção dos parquinhos localizados em nosso município, tendo em vista a importância desses espaços para a saúde e o bem-estar das crianças e suas famílias. Os parquinhos são fundamentais para o desenvolvimento físico, social e emocional das crianças, proporcionando um ambiente seguro e adequado para a prática de atividades lúdicas e recreativas.</t>
   </si>
   <si>
     <t>9194</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9194/requerimento_093-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9194/requerimento_093-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a analise e a viabilidade da implementação de uma quadra coberta na Escola Francisco Quirino Machado localizada na Rua João Quirino Leal, 392 – São Sebastião.</t>
   </si>
   <si>
     <t>9200</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9200/requerimento_094-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9200/requerimento_094-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para a possível implementação de Vagas rotativas nos horários de entrada e saída do CMEI Tia Fany utilizando o estacionamento já existente para que seja facilitado o trânsito em torno deste CMEI trazendo então melhores condições de segurança para pais e alunos ao deixarem seus filhos na instituição</t>
   </si>
   <si>
     <t>9213</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9213/requerimento_095-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9213/requerimento_095-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente informe à esta Casa de Leis se há projeto em andamento para a execução de serviço de revitalização da pavimentação asfáltica da Av. Francisco Ferreira da Cruz, no trecho entre a ponte do Rio Iguaçu (divisa com o Município de Curitiba) e a rotatória de acesso à Av. Brasil. Informe ainda, sobre a viabilidade do serviço ser executado através do sistema de reciclagem, e, qual o custo estimado para a realização desta obra.</t>
   </si>
   <si>
     <t>9223</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9223/requerimento_096-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9223/requerimento_096-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a implantação de uma travessia elevada em frente ao mercado Recanto localizado na Av. Brasil esquina com a rua Tomaz Edson de Andrade vieira no Bairro Greenfield.</t>
   </si>
   <si>
     <t>9225</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9225/requerimento_097-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9225/requerimento_097-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio de órgão competente, informe se há algum estudo para instalação de semáforo na avenida Portugal esquina com a av. Estados Unidos? Na esquina do Mercado Estrela.</t>
   </si>
   <si>
     <t>9244</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9244/requerimento_098-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9244/requerimento_098-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria Competente, Solicito a possibilidade da troca ou melhoria do sistema de marcação de consultas de UBS, Adequando a quantidade de usuário de procura e demanda, dia e mês.</t>
   </si>
   <si>
     <t>9220</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9220/requerimento_099-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9220/requerimento_099-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicito estudo para a viabilidade da instalação de uma travessia elevada, na Rua Cedro em frente ao Centro de Atenção Integral à Criança (CAIC) Escola Municipal 26 de Janeiro, visando aumentar a segurança dos alunos e da comunidade. Considerando a grande movimentação de crianças e familiares nas proximidades do CAIC, é imprescindível garantir a segurança no trânsito local.</t>
   </si>
   <si>
     <t>9231</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9231/requerimento_100-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9231/requerimento_100-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Joéliton Leal, Esiquiel Franco e Fernandinho, que este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre a atual situação cadastral do imóvel onde está localizada a Escola Municipal Alô Guimarães no Passo Amarelo, se o mesmo se encontra em nome do município ou ainda se está em processo de regularização e qual seria o prazo para finalizar tal processo.</t>
   </si>
   <si>
     <t>9227</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9227/requerimento_101-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9227/requerimento_101-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O VEREADOR GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente informe a viabilidade da construção de uma Casa de Apoio à Mulher, através do Programa Casa da Mulher Paranaense em nosso Município.</t>
   </si>
   <si>
     <t>9230</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9230/requerimento_102-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9230/requerimento_102-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado um estudo técnico e fornecimento da seguinte informação:_x000D_
 Há hoje no município um atendimento em grupo para mulheres ao estilo, roda de troca e conversa e informações com o intuito de acolher mulheres que necessitam de atendimento/acolhimento no que tange a saúde mental de mulheres que não se encontram em situação de vulnerabilidade extrema e que não sejam gestantes, mas que necessitam ser amparadas emocionalmente e psicologicamente podendo ser um divisor de águas entre a evolução dos sintomas e a superação dos problemas, logo que surgem?</t>
   </si>
   <si>
     <t>9233</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9233/requerimento_103-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9233/requerimento_103-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a construção de uma rede de drenagem pluvial na Rua Santa Felicidade nas proximidades do número 21, tendo em vista os recorrentes problemas enfrentados pela população devido à falta de escoamento adequado das águas das chuvas.</t>
   </si>
   <si>
     <t>9239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9239/requerimento_104-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9239/requerimento_104-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para as Secretaria Municipal de Defesa Social – Departamento de FAZTRANS, Secretaria Municipal de Finanças e Secretaria Municipal de Saúde – Divisão Farmácias, para que realize um estudo para implantação das seguintes melhorias:_x000D_
 •	Semáforos com dispositivo sonoro para pessoas com deficiência visual;_x000D_
 •	Senhas em braille e chamados auditivos.</t>
   </si>
   <si>
     <t>9237</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9237/requerimento_105-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9237/requerimento_105-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, nos termos regimentais, solicita que seja expedido ofício à Secretaria de Saúde do município de Fazenda Rio Grande, para que informe sobre o andamento do processo de compra dos uniformes destinados aos funcionários da área da saúde.</t>
   </si>
   <si>
     <t>9238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9238/requerimento_106-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9238/requerimento_106-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, para que por meio da secretaria competente faça um estudo de viabilidade para implantação de sinaleiro no  cruzamento entre as ruas Jatobá e avenida Brasil - bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9243</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9243/requerimento_107-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9243/requerimento_107-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que, junto à secretaria competente, verifique a possibilidade de viabilizar, em parceria com o Governo do Estado do Paraná, a realização do projeto Paraná em Ação em nosso município.</t>
   </si>
   <si>
     <t>9259</t>
   </si>
   <si>
     <t>Fernandinho, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9259/requerimento_108-2025_varios_vereadores..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9259/requerimento_108-2025_varios_vereadores..pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre Servidores em: _x000D_
 _x000D_
 Restrição Médica _x000D_
 _x000D_
 1. Quantos servidores estão atualmente em restrição médica?_x000D_
 2. Qual o período de restrição médica de cada servidor (data de início e fim)?_x000D_
 3. Qual a natureza da restrição médica (doença, lesão, etc.)?_x000D_
 _x000D_
 Servidores em Readaptação Funcional_x000D_
 _x000D_
 1. Quantos servidores estão atualmente em readaptação funcional?_x000D_
 2. Qual o período de readaptação funcional de cada servidor (data de início e fim)?_x000D_
 3. Qual a natureza da readaptação funcional (motivo da readaptação, cargo de origem e cargo de destino)?_x000D_
 _x000D_
 Servidores em Desvio de Função_x000D_
 _x000D_
 1. Quantos servidores estão atualmente em desvio de função?_x000D_
 2. Qual o período de desvio de função de cada servidor (data de início e fim)?_x000D_
 3. Qual a natureza do desvio de função (motivo do desvio, cargo de origem e cargo de destino)?_x000D_
 _x000D_
 Medidas de Reintegração ao Serviço_x000D_
 _x000D_
 1. Quais medidas o mun</t>
   </si>
   <si>
     <t>9263</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9263/requerimento_109-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9263/requerimento_109-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>O Vereadora Thauana Padilha, que esta subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que analise o anteprojeto de lei anexo, o qual dispõe sobre o programa “Troca Verde”, no município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>9255</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9255/requerimento_110-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9255/requerimento_110-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a viabilidade de pavimentação do trecho da Rua Jaguariaíva entre a Rua Pernambuco e a Rua São Timóteo, no bairro Estados.</t>
   </si>
   <si>
     <t>9251</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9251/requerimento_111-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9251/requerimento_111-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicito estudo de viabilidade para a compra e instalação de poltronas aos acompanhantes de pacientes na Unidade de Pronto Atendimento (UPA) visando proporcionar maior conforto e dignidade aos familiares que acompanham pacientes internados.</t>
   </si>
   <si>
     <t>9249</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9249/requerimento_112-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9249/requerimento_112-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a possibilidade e viabilidade da realização de uma vistoria técnica e a adoção das medidas cabíveis para solucionar o problema de drenagem pluvial na Rua Jatobá, n° 471 nas proximidades da empresa Renovamix.</t>
   </si>
   <si>
     <t>9260</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9260/requerimento_113-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9260/requerimento_113-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo e ao Comando do 17ª Batalhão de Polícia Militar, solicitando o reforço de segurança e patrulhamento da Polícia Militar e Guarda Municipal no Jardim residencial Nitta no Bairro Estados.</t>
   </si>
   <si>
     <t>9253</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9253/requerimento_114-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9253/requerimento_114-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente informe à esta Casa de Leis, se há projeto em andamento para pavimentação e construção de calçadas na Rua Rio Taquarí, no trecho entre as ruas Rio Sena e Rio Formoso, localizada no Bairro Iguaçu, neste Município. Requer ainda, enquanto as obras de pavimentação não forem executadas, que seja realizada o serviço de recolhimento de entulhos e lixo descartados irregularmente nesta via, assim como, o patrolamento e ensaibramento da mesma.</t>
   </si>
   <si>
     <t>9273</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9273/requerimento_115-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9273/requerimento_115-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente ao chefe do poder Executivo, Sr. Marco Marcondes, para que analise o anteprojeto de lei em anexo, o qual institui o “Programa Municipal de tratamento por Hidroterapia na rede pública de saúde do município de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>9258</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9258/requerimento_116-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9258/requerimento_116-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para os Poderes Executivos e Legislativo, para que apresente resposta ao seguinte questionamento: Há algum estudo para contratar intérpretes de libras para atuar na prefeitura e na câmara de vereadores?</t>
   </si>
   <si>
     <t>9261</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9261/requerimento_117-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9261/requerimento_117-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que por meio da Secretaria competente, preste as seguintes informações, referentes ao período de início de janeiro a 31 de março do corrente:_x000D_
 _x000D_
 1). Qual o número de exames liberados por especialidade nesse período?_x000D_
 _x000D_
 2). Qual o número de absenteísmo?_x000D_
 _x000D_
 3). Como é feita a comunicação aos pacientes sobre a liberação desses exames?_x000D_
 _x000D_
 4). Há a possibilidade dessas liberações serem entregues no domicílio dos pacientes?_x000D_
 _x000D_
 5). Caso sim, quem poderia fazer essas entregas?</t>
   </si>
   <si>
     <t>9265</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9265/requerimento_118-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9265/requerimento_118-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que seja realizado estudo de viabilidade visando a disponibilização de um guarda municipal de plantão no UPA de Fazenda Rio Grande, até que outro sistema de segurança seja implantado no local.</t>
   </si>
   <si>
     <t>9269</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9269/requerimento_119-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9269/requerimento_119-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo referentes aos trabalhos da secretaria do meio ambiente, considerando a alta demanda dos munícipes por serviços de limpezas de terrenos, podas de árvores e recolhimento de entulhos, solicito informações sobre:_x000D_
 _x000D_
 a)	Há uma projeção para o aumento do efetivo de trabalho destinado a esses serviços?_x000D_
 _x000D_
 b)	Quais são os planos do município para adquirir novos equipamentos para atender as demandas?_x000D_
 _x000D_
 _x000D_
 c)	Qual é a intenção do município em relação à ampliação das licitações de serviços terceirizados para esses fins?</t>
   </si>
   <si>
     <t>9268</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9268/requerimento_120-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9268/requerimento_120-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que, junto à secretaria competente, informe a esta Casa de Leis se há, por parte da Prefeitura Municipal, algum estudo, projeto ou planejamento em andamento visando à implantação de uma clínica de hemodiálise no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9272</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9272/requerimento_121-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9272/requerimento_121-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que por meio de órgão competente, informe se há algum projeto em andamento para que seja feita uma melhoria no rio Ana Luiza no final da rua Sapucaia?</t>
   </si>
   <si>
     <t>9276</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9276/requerimento_123-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9276/requerimento_123-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que por meio de órgão competente, informe se existem projetos em andamento ou planejados para a implantação de Parques Sensoriais nas praças do município de Fazenda Rio Grande. Considerando a crescente importância de espaços públicos que promovam a inclusão, o bem-estar e o desenvolvimento sensorial de todos os cidadãos, em atenção as crianças e pessoas com necessitas especiais, a instalação de parques sensoriais nas praças existentes e futuras representa um avanço significativo para a qualidade de vida em nossa cidade._x000D_
 Nesse sentido, requeremos as seguintes informações:_x000D_
 _x000D_
 1.	Existência de Projetos:_x000D_
 _x000D_
 •	Há algum projeto em andamento ou em fase de planejamento para a implantação de parques sensoriais em alguma das praças de Fazenda Rio Grande?_x000D_
 •	Se sim, quais praças estão sendo consideradas para receber esses equipamentos?_x000D_
 •	Qual o status atual desses projetos</t>
   </si>
   <si>
     <t>9278</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9278/requerimento_124-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9278/requerimento_124-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações, se há projeto para novo concurso para a FAZTRANS em nossa cidade?</t>
   </si>
   <si>
     <t>9286</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9286/requerimento_125-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9286/requerimento_125-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente informe à esta Casa de Leis, se o terreno localizado Rua Guarapuava (entre as Ruas Toledo e Castro) pertence a Prefeitura Municipal de Fazenda Rio Grande. Em caso afirmativo, informe sobre a possibilidade da implantação de uma horta comunitária no referido local.</t>
   </si>
   <si>
     <t>9281</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9281/requerimento_126-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9281/requerimento_126-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo através da Secretaria Municipal competente, para que aprecie o ANTEPROJETO DE LEI que “Dispõe sobre a criação do Programa Municipal de Práticas Interativas e Complementares em Saúde (PMPICS) no âmbito do Município de Fazenda Rio Grande-PR, atendendo aos termos da Política Nacional e Estadual de Práticas Integrativas e complementares.”_x000D_
 Outrossim, requer que apresente o impacto orçamentário para contemplar a presente lei, visando atender os artigos 14 e 16 da LRF/LC 101/2000.</t>
   </si>
   <si>
     <t>9304</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9304/requerimento_127-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9304/requerimento_127-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo por intermédio da Secretaria de Defesa Social, solicitando informações acerca da atual distribuição do efetivo da Guarda Municipal, considerando a recente contratação de 32 novos guardas._x000D_
 Nesse sentido, requer-se informações sobre os seguintes pontos:_x000D_
 1.Como está sendo realizada a distribuição do efetivo da Guarda Municipal entre os bairros do município após a incorporação dos 32 novos guardas? Todos os bairros estão sendo contemplados com ações de patrulhamento?_x000D_
 2.Existe planejamento específico para o reforço do patrulhamento em determinadas áreas da cidade, levando em consideração critérios como índice de criminalidade ou maior vulnerabilidade?</t>
   </si>
   <si>
     <t>9283</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9283/requerimento_128-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9283/requerimento_128-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado manutenção e troca de lâmpadas no parque Multieventos.</t>
   </si>
   <si>
     <t>9289</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9289/requerimento_129-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9289/requerimento_129-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicito estudo para a viabilidade técnica e operacional para limpeza de terreno pertencente à Prefeitura Municipal. Localizado à Rua São Jorge, em frente ao número 17, Bairro Santa Terezinha. A ausência de manutenção adequada tem causado transtornos aos moradores da vizinhança, além de oferecer riscos sanitários e ambientais.</t>
   </si>
   <si>
     <t>9288</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9288/requerimento_130-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9288/requerimento_130-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente a AMEP e a empresa Leblon Transportes solicitando o retorno da linha de ônibus que atendia ao Passo Amarelo aos sábados, ao menos dois horários no dia citado, um de manhã e um a tarde.</t>
   </si>
   <si>
     <t>9298</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9298/requerimento_131-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9298/requerimento_131-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer seja expedido ofício a Concessionária Arteris Planalto Sul, para que a mesma realize avaliação técnica referente a sinalização de trânsito vertical e horizontal na marginal Avenida das Américas na extensão entre a Rua Jatobá até o curso final no sentido Curitiba, na cidade de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>9292</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9292/requerimento_132-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9292/requerimento_132-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre quais procedimentos estão sendo adotados afim de inibir o transporte escolar irregular de alunos em nosso município.</t>
   </si>
   <si>
     <t>9294</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9294/requerimento_133-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9294/requerimento_133-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre o terreno de matrícula 77166, localizado na Avenida Brasil, na qual seria doado à Polícia Militar do Paraná para a construção de sua nova sede: _x000D_
 _x000D_
 a)	A doação do terreno à Polícia Militar do Paraná já foi formalmente concedida?_x000D_
 _x000D_
 Caso afirmativo, qual é o próximo passo previsto para a execução do projeto de construção da nova sede?</t>
   </si>
   <si>
     <t>9296</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9296/requerimento_134-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9296/requerimento_134-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, nos termos regimentais e com fundamento no interesse público, requer à Secretaria de Esporte do município a realização de um estudo técnico e detalhado sobre a viabilidade da implantação de espaços específicos para a prática de calistenia. O presente pedido abrange as seguintes solicitações:  _x000D_
 _x000D_
 1. Identificação de locais adequados no município para a instalação desses espaços, considerando critérios como acessibilidade, segurança e demanda da população.  _x000D_
 2. Levantamento da quantidade necessária de equipamentos para atender de forma eficiente a comunidade.  _x000D_
 3. Especificação dos tipos de aparelhos essenciais para a prática de calistenia, tais como barras paralelas, barras fixas, argolas e outros equipamentos apropriados.</t>
   </si>
   <si>
     <t>9301</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9301/requerimetno_135-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9301/requerimetno_135-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a secretaria competente para a Manutenção e Limpeza na Praça Miro Siqueirense, no Bairro Iguaçu I</t>
   </si>
   <si>
     <t>9311</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9311/requerimento_136-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9311/requerimento_136-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve, na forma regimental, requer o envio de expediente, a Secretaria competente para que realize um estudo na rua Cesar Carelli esquina com Manoel Claudino dos Santos e Avenida Paraná para que seja implantada duas travessias elevadas.</t>
   </si>
   <si>
     <t>9330</t>
   </si>
   <si>
     <t>Déia Teodoro, Enfermeiro Zé Carlos, Esiquiel Franco, Fernandinho, Gilmar José Petry, Joéliton Leal, Laco, Marilda Garcia, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9330/requerimento_137-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9330/requerimento_137-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores, que estes subscrevem, na forma regimental, requerem o envio de expediente à Agência de Assuntos Metropolitanos do Paraná – AMEP, solicitando informações sobre a viabilidade de integração da linha de ônibus do bairro Passo Amarelo ao sistema municipal de transporte coletivo urbano, operado a partir do Terminal Rodoviário de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9307</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9307/requerimento_138-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9307/requerimento_138-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, e à empresa Arteris Planalto Sul, para que informem à esta Casa de Leis, qual é a área limítrofe de domínio da concessão nas laterais da Rodovia Régis Bitencourt no trecho urbano do Município de Fazenda Rio Grande/PR. Informem ainda, qual o motivo da interdição da passarela localizada na trincheira da rua César Carelli e o prazo para a sua liberação. Por fim, informem se a manutenção das calçadas e da pista de caminhada está sob a responsabilidade da Arteris Planalto Sul ou da Prefeitura Municipal de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>9314</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9314/requerimento_139-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9314/requerimento_139-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente a Secretária do Meio Ambiente e a empresa Estre Ambiental solicitando a possibilidade da inclusão da Estrada Rural Antônio Witisk, Passo Amarelo, na rota regular de coleta de lixo do município, informo que o caminhão de coleta já realiza o serviço em ruas próximas, o que indica a viabilidade da inclusão da referida via na rota existente, sem a necessidade de grandes alterações no trajeto atual.</t>
   </si>
   <si>
     <t>9315</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9315/requerimento_140-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9315/requerimento_140-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para as Secretaria Municipal de Educação e Gabinete do Prefeito, para que realize um estudo para que seja trocado as lâmpadas nas escolas e em prédios públicos, para que seja implementado a cromoterapia em nosso município.</t>
   </si>
   <si>
     <t>9316</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9316/requerimento_141-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9316/requerimento_141-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando ao Sr. Alexandre Tramontina, Secretário de Defesa Social, parecer sobre a implantação da travessia elevada na Rua Jatobá em frente ao Colégio Cívico Militar.</t>
   </si>
   <si>
     <t>9319</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9319/requerimento_142-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9319/requerimento_142-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos, nos termos regimentais e com fundamento no interesse público, requer à Secretaria Municipal de Saúde que realize gestões junto ao Governo Federal com o objetivo de viabilizar a adesão e a implantação do Programa Olhar Brasil no município. O presente pedido abrange as seguintes solicitações:_x000D_
 _x000D_
 1. Abertura de diálogo e formalização de parcerias com os órgãos competentes do Governo Federal responsáveis pela coordenação do Programa Olhar Brasil._x000D_
 _x000D_
 _x000D_
 2. Elaboração de um diagnóstico local para identificação da demanda de beneficiários, especialmente entre estudantes da rede pública de ensino e pacientes atendidos pelos serviços de atenção básica de saúde._x000D_
 _x000D_
 _x000D_
 3. Estruturação de um plano de ação que contemple as etapas de triagem, diagnóstico e oferta de correção de problemas visuais, como a disponibilização de óculos para os públicos-alvo do programa.</t>
   </si>
   <si>
     <t>9320</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9320/requerimento_143-2025_ver._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9320/requerimento_143-2025_ver._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico e fornecimento de dados sobre gravidez na adolescência, que é uma questão social e de saúde pública que ocorre quando jovens entre 10 e 19 anos engravidam, sendo assim solicito as seguintes informações:_x000D_
 Faixa etária, bairros com maior incidência e se há um programa recorrente em vigência para conscientização e prevenção para estas adolescentes.</t>
   </si>
   <si>
     <t>9327</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9327/requerimento_144-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9327/requerimento_144-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que, em conjunto com a Secretaria Municipal de Obras Públicas, analise a possibilidade de construção de calçada na fachada do terreno de propriedade do Município, situado na Rua São Vicente, ao lado da nova instalação da Escola Municipal Carlos Eduardo Nichele, no bairro Santa Terezinha, na cidade de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>9323</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9323/requerimento_145-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9323/requerimento_145-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de ofício à polícia militar do Paraná para que informe a respeito das seguintes questões:_x000D_
 _x000D_
 1-	Qual o número de policiais militares que trabalham em nosso município?_x000D_
 _x000D_
 2-	Qual número de viaturas militares estão disponíveis em nosso município?_x000D_
 _x000D_
 3-	Há projeto para ampliação desses efetivos para nosso município?</t>
   </si>
   <si>
     <t>9325</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9325/requerimento_146-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9325/requerimento_146-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a realização de um estudo técnico para a instalação de guard-rail na Rua Av Nossa Senhora Aparecida, ao lado do nº 1658, nas margens do Rio Mascate, visando garantir a segurança de pedestres, alunos e crianças que transitam pela região.</t>
   </si>
   <si>
     <t>9337</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9337/requerimento_147-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9337/requerimento_147-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que analise o anteprojeto de lei em anexo, o qual institui o programa “Dirigindo para o Futuro”</t>
   </si>
   <si>
     <t>9334</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9334/requerimento_148-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9334/requerimento_148-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a secretaria competente solicitando a revitalização da sinalização viárias (vertical e horizontal) na rua César Carelli, vagas de estacionamento para motos.</t>
   </si>
   <si>
     <t>9338</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9338/requerimento_149-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9338/requerimento_149-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo sugerindo a atuação da Guarda Municipal em apoio às ações do Maio Amarelo, com foco na segurança do transporte coletivo, especialmente na prevenção de acidentes e ocorrências relacionadas à prática de “rabeiras”, E também que sejam promovidas campanhas de conscientização contra esta prática.</t>
   </si>
   <si>
     <t>9347</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9347/requerimento_150-2025_vera_marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9347/requerimento_150-2025_vera_marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre, quando será finalizada a pavimentação total do Pátria Minha no bairro Eucaliptos? Ficou sem asfaltar 5 ruas:                                                _x000D_
 Sequóia;_x000D_
 Palmeira;_x000D_
 Cajueiro;_x000D_
 Sapopema e _x000D_
 Monjoleiro.</t>
   </si>
   <si>
     <t>9333</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9333/requerimento_151-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9333/requerimento_151-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicito estudo para a viabilidade da instalação de uma lombada (redutor de velocidade), ou sinalização refletiva no cruzamento entre a Rua Pernambuco e a Av. Rio Amazonas, devido à grande ocorrência de acidentes na região, conforme justificativa.</t>
   </si>
   <si>
     <t>9351</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9351/requerimento_152-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9351/requerimento_152-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A Vereadora Thauana Padilha, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, para que, por meio da Secretaria Municipal competente sejam fornecidos o montante e os valores aplicados no programa Troca Verde nos exercícios de 2023/2024 bem como a projeção do valor estimado para o exercício corrente.</t>
   </si>
   <si>
     <t>9342</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9342/requerimento_153-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9342/requerimento_153-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, à FAZTRANS e à empresa Arteris Planalto Sul, para que informem à esta Casa de Leis, sobre a possibilidade no aumento da temporização do sinal semafórico localizado na Avenida Carlos Eduardo Nichele, no cruzamento da Rodovia Régis Bittencourt (BR 116) em direção à Rua Jatobá, neste município.</t>
   </si>
   <si>
     <t>9340</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9340/requerimento_154-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9340/requerimento_154-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a análise de viabilidade para a implementação de uma unidade da Farmácia Popular no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>9360</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9360/requerimento_155-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9360/requerimento_155-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizada a intervenção na limpeza de terreno e roçada nas proximidades da rua Abacateiro n° 565, bairro Eucaliptos no Município de Fazenda Rio Grande- PR.</t>
   </si>
   <si>
     <t>9349</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9349/requerimento_156-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9349/requerimento_156-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente à Superintendência do Banco Itaú Sa, solicitando informações relativas a agência 5956, localizada na Rua Jacarandá n°380, neste município._x000D_
 _x000D_
 - Qual o procedimento para acesso de portadores de implante de Estimulador do Nervo Vago (VNS)?_x000D_
 - Como é realizado o atendimento dos clientes nesta situação?</t>
   </si>
   <si>
     <t>9353</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9353/requerimento_157-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9353/requerimento_157-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para as Secretaria Municipal de Planejamento Urbano – Departamento de Iluminação, para que apresente o cronograma que será realizado a troca das lâmpadas após a apresentação do projeto proposto pela PPP.</t>
   </si>
   <si>
     <t>9356</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9356/requerimento_158-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9356/requerimento_158-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal solicitando informações atualizadas sobre o andamento dos estudos para a instalação de uma academia ao ar livre na esquina da Rua Irerê com a Rua Mairás, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9364</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9364/requerimento_159-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9364/requerimento_159-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo para que, em parceria com a AMEP – Agência de Assuntos Metropolitanos do Paraná, seja realizada a devida análise e, posteriormente, encaminhadas a esta Casa de Leis propostas referentes à elaboração de um estudo de viabilidade técnica e operacional para a implantação de uma linha de transporte coletivo que atenda a região da Fazenda, com destino ao município de Araucária, utilizando como trajeto principal a estrada do Tietê.</t>
   </si>
   <si>
     <t>9357</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9357/requerimento_160-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9357/requerimento_160-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, prefeito Marco Marcondes para que por meio da secretaria competente nos informes os dados sobre a violência contra a mulher:_x000D_
 1.	Há algum tipo de cadastro sobre a violência doméstica contra a mulher, no âmbito do município de Fazenda Rio Grande?_x000D_
 2.	Se sim, qual é o número de casos registrados no ano passado e neste ano?_x000D_
 3.	Quais ações são adotadas para acolher essas mulheres em estado de vulnerabilidade?</t>
   </si>
   <si>
     <t>9365</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9365/requerimento_161-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9365/requerimento_161-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para as Secretaria Municipal de Meio Ambiente, para que realize um estudo para que possa ter o castramóvel aos sábados.</t>
   </si>
   <si>
     <t>9366</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9366/requerimento_162-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9366/requerimento_162-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a secretaria competente para que seja feita a Reforma das UBS Iguaçu II, UBS Hortência e UBS Pioneiros.</t>
   </si>
   <si>
     <t>9383</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9383/requerimento_163-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9383/requerimento_163-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciel na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações detalhadas sobre o funcionamento do reservatório de água tratada da Companhia de Saneamento do Paraná – SANEPAR, localizado no bairro Gralha Azul, na Rua Portugal, tendo em vistas, as constantes reclamações dos moradores da região sobre a frequente falta de água._x000D_
 Dessa forma, solicita-se que a SANEPAR informe, com base técnica:_x000D_
 _x000D_
 1.	A capacidade total de armazenamento do reservatório localizado na Rua Portugal;_x000D_
 _x000D_
 2.	A frequência de reabastecimento e volume médio mantido atualmente;_x000D_
 _x000D_
 3.	A área de abrangência e número estimado de imóveis atendidos por esse reservatório;_x000D_
 _x000D_
 4.	A existência de falhas operacionais ou estruturais que possam justificar as interrupções;_x000D_
 _x000D_
 5.	Quais medidas estão sendo adotadas ou planejadas para garantir o abastecimento regular da região.</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9406/requerimento_164-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9406/requerimento_164-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações acerca dos motivos que levaram à mudança de localização do ponto de ônibus da linha Gralha Azul 2 para a proximidade da esquina entre as ruas África do Sul e Paris.</t>
   </si>
   <si>
     <t>9378</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9378/requerimento_165-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9378/requerimento_165-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que analise o Anteprojeto de Lei em anexo, que dispõe sobre a regulamentação do serviço de transporte escolar público da rede municipal de ensino de Fazenda Rio Grande, Estado do Paraná.</t>
   </si>
   <si>
     <t>9371</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9371/requerimento_166-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9371/requerimento_166-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para possível ampliação dos grupos terapêuticos, para as 13 unidades básicas de Saúde do nosso município, bem como uma ampla divulgação desse programa que hoje acontece quinzenalmente em 6 Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>9368</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9368/requerimento_167-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9368/requerimento_167-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O Vereador professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao chefe do poder Executivo, Sr. Marco Marcondes, para que analise o anteprojeto de lei em anexo, o qual institui o “Projeto Casa-Abrigo da mulher no município de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>9373</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9373/requerimento_168-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9373/requerimento_168-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre o recapeamento asfáltico no bairro Jardim Veneza:_x000D_
 _x000D_
 1.	Existe previsão para recapeamento asfáltico nas vias do bairro Jardim Veneza?_x000D_
 2.	Caso positivo, qual o cronograma previsto para execução das obras?_x000D_
 3.	Quais ruas do bairro estão incluídas no planejamento de recapeamento?_x000D_
 4.	Há recursos financeiros já destinados para essa finalidade?</t>
   </si>
   <si>
     <t>9374</t>
   </si>
   <si>
     <t>Thauana Padilha, Joéliton Leal</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9374/requerimento_169-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9374/requerimento_169-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA juntamente com o VEREADOR JOELITON LEAL que estes subscrevem, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Educação para que prestem as seguintes informações acerca da destinação de vagas para crianças da rede privada de ensino conveniada com o Município:_x000D_
 1-	Quais serão os critérios para a seleção das crianças aptas a ocuparem as vagas disponibilizadas na rede privada?_x000D_
 2-	É possível que todos esses detalhes sejam divulgados no site da prefeitura? _x000D_
 3-	Quais faixas etárias serão contempladas por essa política de parceria com a rede privada?_x000D_
     • Exemplo: quantas vagas serão destinadas para cada etapa da Educação Infantil?_x000D_
     • infantil I – vagas_x000D_
     • Infantil II – vagas_x000D_
 4-	No caso de irmãos em idade escolar, haverá a garantia de que sejam matriculados na mesma unidade de ensino?_x000D_
 5-	O material escolar necessário para as atividades será fornecido pela administração pública?_x000D_
 6-	Os</t>
   </si>
   <si>
     <t>9376</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9376/requerimento_170-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9376/requerimento_170-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo sugerindo modelo de decreto do executivo para garantia que seja cumprindo a Lei 1.852/2025 Anti Rabeira conforme disposto no Art 7º sendo elas:_x000D_
 _x000D_
 •	Fiscalização pelos órgãos de segurança Municipal (Guarda Municipal e Faz Trans) e Estadual (Policia Militar) a fim de promover blitz e operações nos ônibus do Transporte coletivo e Transporte Escolar para que sejam cumpridas as sanções do Art 3º da Lei._x000D_
 _x000D_
 •	O bem apreendido em decorrência da penalidade aplicada será recolhido ao deposito municipal e nele permanecerá sob custodia e responsabilidade do município, com ônus para o infrator/proprietário de diária estabelecidas em 1/10 (um décimo) de UFM pelo prazo de até 30 (trinta) dias._x000D_
 _x000D_
 •	Art. 6º O valor referente as diárias serão destinadas a Secretária de Defesa Social, responsável pelo pátio onde os bens apreendidos serão mantidos em depósito._x000D_
 _x000D_
 _x000D_
 •	 Art. 7º Para efeito dest</t>
   </si>
   <si>
     <t>9385</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9385/requerimento_171-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9385/requerimento_171-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal solicitando informações atualizadas sobre a previsão de término do asfaltamento da Rua Lucinir Franco da Rocha, no bairro Veneza, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9388</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9388/requerimento_172-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9388/requerimento_172-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY  que este subscreve na forma regimental requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, à Empresa Leblon Transporte de Passageiros e ao Sr. Gilson Santos, Diretor-Presidente da AMEP (Agência de Assuntos Metropolitanos do Paraná) para que viabilizem a implantação de uma nova linha de ônibus com saída do Terminal de Fazenda Rio Grande até o Terminal do Tatuquara através de uma linha direta.</t>
   </si>
   <si>
     <t>9392</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9392/requerimento_173-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9392/requerimento_173-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a secretaria competente, para que verifique a possibilidade de levar atendimento mais próximo para os moradores da área rural (Passo Amarelo, Rio Abaixo, Samambaia), com utilização do consultório Móvel e com presença de equipe para atendimento completo (consultas médicas, enfermagem, procedimentos (inserção de DIU, preventivos, testes rápidos curativos, entre outros), vacinas distribuição de medicamentos e exames).</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9416/requerimento_174-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9416/requerimento_174-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicito estudo de viabilidade quanto à realização de recapeamento asfáltico, bem como a implantação de sinalização vertical e horizontal na Rua Tridi, situada no Bairro Gralha Azul. A presente solicitação tem como fundamento as diversas reivindicações feitas pelos moradores da região.</t>
   </si>
   <si>
     <t>9435</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9435/requerimento_175-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9435/requerimento_175-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando estudo de viabilidade para a instalação de calçadas na Rua Pintassilgo, em frente ao número 264, Bairro Gralha Azul, em uma extensão aproximada de 75 metros, no município de Fazenda Rio Grande, PR.</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9398/requerimento_176-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9398/requerimento_176-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>A Vereador professor Hélio, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Marco Marcondes para que, em parceria com a AMEP – Agência de Assuntos Metropolitanos do Paraná, seja realizada a devida análise e, posteriormente, encaminhada a esta Casa de Leis, resultado de estudo de viabilidade técnica e operacional para a implantação de uma linha de transporte coletivo que atenda a região da Fazenda, com destino ao município de Curitiba, utilizando como trajeto principal rua Nicola Pelanda, com destino ao terminal do Sitio Cercado.</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9408/requerimento_177-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9408/requerimento_177-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores, que este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre a viabilidade de ser firmado um convênio junto a AMEP afim de integrar a linha de ônibus do Passo Amarelo ao transporte publico coletivo.</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9399/requerimento_178-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9399/requerimento_178-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para as Secretaria Municipal de Obras, apresente o plano de calçamento nos bairros que já tiveram o asfalto pago/isento e se o calçamento será acessível para pessoas com deficiência física?</t>
   </si>
   <si>
     <t>9414</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9414/requerimento_179-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9414/requerimento_179-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, oficie a empresa SANEPAR - Companhia de Saneamento do Paraná, solicitando a realização de vistorias técnico-operacionais na Rua Videira, no Bairro Eucaliptos, em Fazenda Rio Grande, com a finalidade de identificar possíveis irregularidades no sistema de esgotamento sanitário, especialmente quanto à existência de lançamentos indevidos nas galerias de águas pluviais, e adotar as medidas cabíveis para a devida regularização.</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9402/requerimento_180-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9402/requerimento_180-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Esportes seja fornecido as seguintes informações referente ao programa Esporte nos Bairros: _x000D_
 _x000D_
 1-	Quais modalidades esportivas fazem parte deste programa?_x000D_
 2-	Existe hoje a inclusão das modalidades: Futevôlei, vôlei de praia e Beach Tênis?_x000D_
 3-	Em caso de negativa há possiblidade de inclusão dessas modalidades?</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9403/requerimento_181-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9403/requerimento_181-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, à Secretaria responsável e à AMEPE, solicitando informações acerca de possíveis tratativas para a instalação de uma nova cobertura no terminal de ônibus, ou possível melhoria, visando oferecer melhor proteção aos passageiros contra o frio e a chuva</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9409/requerimento_182-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9409/requerimento_182-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador Laco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando ao Sr. Sandro Bordignon, Secretário de Obras, parecer sobre a pavimentação da Estrada do Areal: _x000D_
 _x000D_
 _x000D_
 1.	Já foram realizados estudos técnicos ou levantamentos preliminares visando à pavimentação da referida via?_x000D_
 _x000D_
 2.	Qual é o prazo estimado para a execução das obras de pavimentação dessa via, caso estejam previstas no planejamento municipal?_x000D_
 _x000D_
 3. Considerando os transtornos causados pela poeira em períodos de seca, existe a possibilidade de a Prefeitura disponibilizar caminhão-pipa para a umidificação da via até que as obras de pavimentação sejam iniciadas?</t>
   </si>
   <si>
     <t>9417</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9417/requerimento_183-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9417/requerimento_183-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando a realização da limpeza dos terrenos localizados na Rua Sérvia, esquina com a Rua Gabão, no bairro Nações, precisamente onde estão localizadas as torres de energia da Copel , próximo ao Condomínio Residencial Nações Unidas.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9411/requerimento_184-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9411/requerimento_184-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente a Sanepar solicitando providências urgentes quanto à regularização do fornecimento de água nos Bairros Gralha Azul, São Sebastião e principalmente os Bairros Jardim Veneza e Colonial, bem como a viabilidade técnica e orçamentaria para a implantação de um reservatório de água no Bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>9419</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9419/requerimento_185-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9419/requerimento_185-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que este subscreve, na forma regimental, solicita o envio de expediente ao Deputado Estadual Alexandre Amaro, para que viabilize a destinação de kits de material esportivo para atender as demandas já mapeadas em projetos estruturados neste Município. Abaixo, segue a relação dos kits necessários:_x000D_
 _x000D_
 1.	Kits Esportivos de Jiu-Jitsu: 2 (dois) conjuntos de placas de tatame; 10 (dez) kimonos de judô; 10 (dez) kimonos de jiu-jitsu. _x000D_
 _x000D_
 2. Kits Esportivos de Karatê: 8 (oito) aparadores de chute; 2 (dois) conjuntos de tatame; 8 (oito) doboks; 8 (oito) kimonos; 8 (oito) pares de protetores de cabeça; 8 (oito) pares de protetores de canela; 8 (oito) pares de protetores de tórax; 8 (oito) pares de protetores de antebraço.</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9441/requerimento_186-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9441/requerimento_186-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria competente solicitando estudo de viabilidade para a construção de calçadas na rua Santa Mônica, entre os números 306 e 390 (ambos os lados), no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9428/requerimento_187-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9428/requerimento_187-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, para que através da Secretaria competente, informe à esta Casa de Leis sobre a possibilidade da instalação de uma tenda de grande porte estilo pavilhão na Feira Brasil, a qual é realizada semanalmente na Praça Brasil. Requer ainda, que seja viabilizado recursos da Rubrica (Feiras Livres Culturais, Gastronômicas e Empreendedoras), visando fomentar a Feira neste período de inverno e dar melhores condições de trabalho aos comerciantes e garantir maior comodidade aos frequentadores da Feira.</t>
   </si>
   <si>
     <t>9432</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9432/requerimento_188-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9432/requerimento_188-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações referentes ao atendimento de pessoas com deficiência nos programas e atividades oferecidos pela Secretaria Municipal de Esporte:_x000D_
 1. A Secretaria atende atualmente pessoas com deficiência em suas atividades esportivas ou programas sociais?_x000D_
 2. Em caso afirmativo, quantas pessoas com deficiência são atendidas?_x000D_
 3. Quais modalidades esportivas são praticadas por essas pessoas?_x000D_
 4. Poderia ser informada, de forma geral e respeitosa, a tipificação das deficiências atendidas (ex.: física, visual, auditiva, intelectual ou múltipla)?</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9430/requerimento_189-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9430/requerimento_189-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de ofício ao comandante da Guarda Municipal da Fazenda Rio Grande para que informe a respeito das seguintes questões:_x000D_
 _x000D_
 _x000D_
 1-	Há possibilidade de aumentar o patrulhamento no centro da cidade?_x000D_
 _x000D_
 2-	Há projeto para ronda ostensiva nas ruas de comércio?</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9454/requerimento_190-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9454/requerimento_190-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente, seja realizado um estudo de viabilidade para a  composição da comissão técnica intersetorial para regulamentação e acompanhamento, em âmbito municipal, das disposições contidas nas Leis Federais nº 14.681/2023 e nº 14.819/2024, bem como das diretrizes previstas nas Normas Regulamentadoras NR-01 e NR-17 e na Portaria nº 1.419/2024, referente ao gerenciamento de riscos psicossociais, do Ministério do Trabalho.</t>
   </si>
   <si>
     <t>9436</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9436/requerimento_191-2025_ver._enfermeiro_ze_carlos.docx</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9436/requerimento_191-2025_ver._enfermeiro_ze_carlos.docx</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos que este subscreve, no uso das atribuições regimentais, requer que seja solicitado à FAZTRANS um estudo de viabilidade para a realização do monitoramento na entrada e saída do Colégio Santa Cecília, utilizando os equipamentos adequados e agentes qualificados para garantir a segurança e a fluidez no local.</t>
   </si>
   <si>
     <t>9440</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9440/requerimento_192-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9440/requerimento_192-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal do Trabalho seja fornecida as seguintes informações; _x000D_
 _x000D_
 1-	Qual o número de trabalhadores registrados hoje em nosso município?_x000D_
 2-	Há algum estudo/previsão/expectativa do crescimento desses trabalhadores para os próximos 2 anos?_x000D_
 3-	Existe hoje algum estudo técnico para a viabilidade de implantação de uma vara do trabalho em Fazenda Rio Grande? Em caso de afirmativa o município teria a estrutura física</t>
   </si>
   <si>
     <t>9445</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9445/requerimento_193-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9445/requerimento_193-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Déia Teodoro e Fernandinho que abaixo subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo Municipal, sugerindo a instalação de uma pista de caminhada em torno da Praça Pelezinho entre as ruas Rio Iguaçu, Rio Guarani e Rio Tejo localizada no bairro iguaçu.</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9443/requerimento_194-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9443/requerimento_194-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a análise de viabilidade para a implementação de uma cobertura do portão de entrada até as salas de aula na Escola Alô Guimarães, localizada no Passo Amarelo.</t>
   </si>
   <si>
     <t>9448</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9448/requerimento_195-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9448/requerimento_195-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador Laco que este subscreve, na forma regimental, requer o envio de expediente a Sanepar S/A solicitando a verificação sobre a questão de rede de saneamento no residencial Nitta, bairro Estados._x000D_
 _x000D_
 1-	Existe algum projeto já em andamento?_x000D_
 2-	Se sim, qual o cronograma de realização?</t>
   </si>
   <si>
     <t>9451</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9451/requerimento_196-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9451/requerimento_196-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, endereçando este à Secretaria Municipal de Trabalho, Emprego e Renda, solicitando informações sobre como está a preparação do veículo van que será destinado para a realização de serviços descentralizados á população, como a emissão de carteiras de identidade, consulta de vagas de emprego, matrícula em cursos profissionalizantes e atendimento remoto do Procon.</t>
   </si>
   <si>
     <t>9452</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9452/requerimento_197-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9452/requerimento_197-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a melhoria da sinalização e roçada em todas as vias principais no Loteamento Green Portugal no bairro Nações.</t>
   </si>
   <si>
     <t>9462</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9462/requerimento_198-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9462/requerimento_198-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo solicitando a análise da viabilidade para a implementação da cobertura na arquibancada do Ecoestádio, após a conclusão das obras atualmente em andamento.</t>
   </si>
   <si>
     <t>9460</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9460/requerimento_199-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9460/requerimento_199-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo por meio da Secretaria da Educação, para que informe se já existe projeto elaborado para a construção de um novo CMAEE (Centro Municipal de Atendimento Educacional Especializado), tendo em vista que o atual centro tem se mostrado insuficiente para atender à crescente demanda da população, permanecendo inalterado há vários anos._x000D_
 Caso a existência do referido projeto seja confirmada, requer-se, ainda, que sejam prestadas as seguintes informações:_x000D_
 1.	Qual previsão para início das obras?_x000D_
 2.	Qual a previsão para o início do funcionamento do novo CMAEE?_x000D_
 3.	Qual será a área total da nova unidade e o número de salas de aula previstas?_x000D_
 4.	Qual a capacidade estimada de atendimento (número de alunos)?_x000D_
 5.	Qual o local previsto para a construção?_x000D_
 6.	Quais profissionais farão parte da equipe?</t>
   </si>
   <si>
     <t>9468</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9468/requerimento_200-2021_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9468/requerimento_200-2021_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, na forma regimental, vem requerer o envio de expediente ao Excelentíssimo Senhor Chefe do Poder Executivo Municipal, a fim de que seja realizado estudo para a manutenção periódica das academias ao ar livre existentes em nosso município.</t>
   </si>
   <si>
     <t>9512</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9512/requerimento_201-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9512/requerimento_201-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo solicitar informações detalhadas sobre a distribuição dos adesivos previstos na Lei Municipal nº 007/2004 de autoria do Vereador Alexandre Maringá, que institui o uso de adesivos identificadores para veículos que transportam pessoas com Transtorno do Espectro Autista (TEA). _x000D_
 1-	Estes adesivos já estão disponíveis? Se sim:_x000D_
 2-	Quais documentações necessárias para efetuar a solicitação?_x000D_
 3-	Informar sobre, como proceder para fazer a solicitação e retirada desses adesivos por parte dos responsáveis por pessoas com TEA?_x000D_
 4-	Esclarecimentos sobre os locais e horários disponíveis para a retirada dos adesivos?</t>
   </si>
   <si>
     <t>9513</t>
   </si>
   <si>
     <t>Marilda Garcia, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9513/requerimento_202-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9513/requerimento_202-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Marilda Garcia e Professor Léo, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que analise o anteprojeto de lei anexo, o qual institui a “criação de um Departamento de Inclusão” no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9465</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9465/requerimento_203-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9465/requerimento_203-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para o reestabelecimento do programa de Aleitamento Materno em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9458/rquerimento_204-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9458/rquerimento_204-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a realização de estudo técnico e avaliação de viabilidade para a implantação de redutores de velocidade (como lombada, faixa elevada ou outro dispositivo adequado) na Avenida Portugal, nas imediações do número 5690 e na Lucinir Franco da Rocha, nas mediações do número 1241.</t>
   </si>
   <si>
     <t>9472</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9472/requerimento_205-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9472/requerimento_205-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria competente solicitando estudo de viabilidade para o fechamento das laterais, do refeitório do Centro Municipal de Educação Infantil Zilda Arns (Creche), localizada no endereço Avenida Estados Unidos, 956 no bairro Estados.</t>
   </si>
   <si>
     <t>9456</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9456/requerimento_206-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9456/requerimento_206-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que analise o anteprojeto de lei em anexo, o qual dispõe sobre a criação do Museu do futebol amador no município de Fazenda rio grande/PR.</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9470/requerimento_207-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9470/requerimento_207-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente à empresa Arteris Planalto Sul, para que que informe o prazo  para a instalação de postes de iluminação pública, bem como a construção de muretas divisórias de segurança entre as pistas da Rodovia Régis Bittencourt (BR 116) no trecho compreendido entre o Posto de Pesagem Veicular de Fazenda Rio Grande até o limite com o Município de Mandirituba.</t>
   </si>
   <si>
     <t>9485</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9485/requerimento_208-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9485/requerimento_208-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores desta Casa de Leis que esta subscrevem, na forma regimental, CONVOCAM o Gerente Regional, Diretores de Operações e Investimentos e Equipe Técnica da SANEPAR (Companhia de Saneamento do Paraná), para comparecerem a esta Casa de Leis com data a ser previamente agendada para prestar os seguintes esclarecimentos entre outros:_x000D_
 _x000D_
 1 – Prazo para início de funcionamento dos novos reservatórios;_x000D_
 2 – Investimentos previstos para o setor de captação de água;_x000D_
 3 – Ampliação da rede de tratamento de esgoto;_x000D_
 4 – Previsão de investimentos em novas áreas destinadas ao tratamento de esgoto;_x000D_
 5 – Elencar motivos e apresentar soluções para a constante falta de abastecimento de água.</t>
   </si>
   <si>
     <t>9475</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9475/requerimento_209-2025_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9475/requerimento_209-2025_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para as Secretaria Municipal de Assistência Social, para que apresente quais ações serão realizadas no mês do junho violeta, mês da conscientização e prevenção à violência e ao abandono da pessoa idosa, segundo a Lei nº1.827/2024?</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9484/requerimento_210-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9484/requerimento_210-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente, realize um estudo de viabilidade para a construção de calçada na Avenida Brasil no trecho compreendido entre a Avenida Portugal e Rua Colômbia, no Bairro Eucaliptos, Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>9477</t>
   </si>
   <si>
     <t>Déia Teodoro, Enfermeiro Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9477/requerimento_211-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9477/requerimento_211-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro e o Vereador Enfermeiro Zé Carlos que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria competente solicitando um estudo da reforma ou a construção das coberturas da entrada de todas as UBS da Fazenda rio Grande.</t>
   </si>
   <si>
     <t>9476</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9476/requerimento_212-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9476/requerimento_212-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício à Secretaria Municipal de Educação e Assistência Social, solicitando informações atualizadas sobre a participação do Município de Fazenda Rio Grande no Programa Criança e Adolescente Protegidos, desenvolvido no Estado do Paraná.</t>
   </si>
   <si>
     <t>9479</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9479/requerimento_213-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9479/requerimento_213-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Marco Marcondes solicitando informações, como está o projeto para construção do condomínio do idoso em nossa cidade.</t>
   </si>
   <si>
     <t>9488</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9488/requerimento_215-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9488/requerimento_215-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicito estudo para a viabilidade técnica e operacional para o recapeamento asfáltico da Rua Machado de Assis, localizada no bairro Jardim Veneza, em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>9514</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9514/requerimento_216-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9514/requerimento_216-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria competente, para que seja realizada um estudo de informações sobre empresas terceirizadas e execução de Plantões Médicos na UPA 24 horas.</t>
   </si>
   <si>
     <t>9490</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9490/requerimento_217-2025_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9490/requerimento_217-2025_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Marco Marcondes solicitando informações se há projeto para disponibilização do sinal de wi-fi nas praças localizadas em nossa Cidade. Tal solicitação se faz necessária em atendimento aos munícipes que utilizam nossos parques e praças e precisam comunicar-se com familiares ou solicitar serviços. Reforça este parlamentar, que a liberação do sinal contenha filtros contra acessos à sites impróprios.</t>
   </si>
   <si>
     <t>9500</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9500/requerimento_218-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9500/requerimento_218-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a destinação de 1% do orçamento geral para a Secretaria Municipal de Esporte, Lazer e Juventude de Fazenda Rio Grande – PR, a partir do exercício de 2026.</t>
   </si>
   <si>
     <t>9493</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9493/requerimento_219-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9493/requerimento_219-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador Laco que este subscreve, na forma regimental, requer o envio de expediente Poder Executivo Municipal, por meio da Secretaria competente, solicitando a criação e disponibilização de uma equipe exclusiva para a manutenção e conservação dos parques e praças públicas vendo a necessidade do município.</t>
   </si>
   <si>
     <t>9504</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9504/requerimento_220-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9504/requerimento_220-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para o Fornecimento das seguintes informações sobre a EXPO FAZENDA. _x000D_
 - Quais são os critérios para participação das comerciantes locais neste Evento?_x000D_
 - Existe algum critério para que tenhamos neste evento uma percentagem de comerciantes daqui do município no evento?</t>
   </si>
   <si>
     <t>9508</t>
   </si>
   <si>
     <t>Thauana Padilha, Laco</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9508/requerimento_221-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9508/requerimento_221-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES TAHAUNA PADIHA E LACO ALMEIDA que estes subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico Para o Possível fornecimento de Tatames para o projeto voluntário de Capoeira Infantil que acontece hoje no Teatro Municipal.</t>
   </si>
   <si>
     <t>9495</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9495/requerimento_222-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9495/requerimento_222-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que  envie à esta Casa de Leis o Projeto de Lei conforme o Anteprojeto de Lei em anexo, o qual concede isenção da cobrança do IPTU (Imposto Predial e Territorial Urbano) para os imóveis localizados no Município de Fazenda Rio Grande,  de propriedade ou de responsabilidade dos  portadores de doenças consideradas graves, indicadas e previstas no rol taxativo da Portaria Interministerial nº 2998/2001, entre elas, a NEOPLASIA MALIGNA (CÂNCER) e a NEFROPATIA GRAVE Informe ainda, o impacto financeiro para a concessão desta isenção.</t>
   </si>
   <si>
     <t>9499</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9499/requerimento_223-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9499/requerimento_223-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre a viabilidade de implantação de um espaço de lazer com academia ao ar livre no Pátria Minha, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9507</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9507/requerimento_224-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9507/requerimento_224-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a pintura de todas as lombadas existentes na Rua João Quirino Leal, com o objetivo de melhorar a visibilidade e garantir maior segurança para os motoristas e pedestres que transitam pela via, e também solicita a implementação de uma faixa de pedestres na mesma rua, em frente ao Supermercado Recanto, N° 95, visando proporcionar maior segurança à travessia dos moradores, especialmente crianças, idosos e pessoas com mobilidade reduzida.</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9497/requerimento_225-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9497/requerimento_225-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando realização de um estudo técnico através do programa do governo do estado "Asfalto Novo, Vida Nova", com o objetivo de avaliar a viabilidade de asfaltamento da rua Rio Atuba, localizada no bairro Iguaçu.</t>
   </si>
   <si>
     <t>9509</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9509/requerimento_226-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9509/requerimento_226-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>9518</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9518/requerimento_227-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9518/requerimento_227-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente, realize um estudo de viabilidade para recapeamento asfáltico na Rua Cacaueiro nas proximidades do numeral 283, esquina com a rua Cambará bairro Eucaliptos, Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9523</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9523/requerimento_228-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9523/requerimento_228-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem na forma regimental, solicitam ao Excelentíssimo Senhor Deputado Estadual Ney Leprevost o envio de verbas no valor de R$ 1.500.000,00 (Um Milhão e Quinhentos Mil Reais) para a área da Saúde do município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9526</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9526/requerimento_229-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9526/requerimento_229-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente informe a esta Casa de Leis, sobre a viabilidade da implantação de um Mercado Municipal em nosso Município, destinado aos produtores rurais, feirantes, artesãos e pequenos comerciantes.</t>
   </si>
   <si>
     <t>9550</t>
   </si>
   <si>
     <t>Maciél, Déia Teodoro, Enfermeiro Zé Carlos, Esiquiel Franco, Fernandinho, Gilmar José Petry, Joéliton Leal, Laco, Marilda Garcia, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9550/requerimento_230-2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9550/requerimento_230-2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, na forma regimental, CONVOCAM os Gerentes Regionais, Diretores de Operações e Investimentos e Equipe Técnica da ARTERIS – Concessionária Régis Bittencourt para prestar esclarecimentos e apresentar um plano de ação referente às reformas e melhorias necessárias na extensão da BR-116 que atravessa nosso município._x000D_
 Temos observado a necessidade urgente de intervenções na rodovia, incluindo, mas não se limitando a:_x000D_
 •	Recapeamento e manutenção asfáltica: Diversos trechos apresentam buracos e desníveis que comprometem a segurança dos usuários._x000D_
 •	Sinalização viária: Há carência e/ou deterioração da sinalização horizontal e vertical em pontos críticos, aumentando o risco de acidentes._x000D_
 •	Iluminação pública: A deficiência na iluminação em certas áreas tem gerado insegurança para pedestres e motoristas, especialmente durante o período noturno._x000D_
 •	Drenagem: A ineficácia do sistema de drenagem em alguns pontos tem causado acúmulo de água nas pistas em dias de chuva,</t>
   </si>
   <si>
     <t>9549</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9549/requerimento_231-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9549/requerimento_231-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer informações quanto à possibilidade de contratação ou disponibilização de intérprete de Libras para atendimento à comunidade surda no município, por meio da Secretaria Municipal de Assistência Social.</t>
   </si>
   <si>
     <t>9528</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9528/requerimento_232-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9528/requerimento_232-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, Requer ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo de viabilidade técnica para a implantação de uma boca de lobo na Rua Samaúna, nas proximidades do número 61, no Bairro Eucaliptos, neste Município. A presente solicitação tem como base a demanda da comunidade local, que enfrenta transtornos relacionados ao escoamento inadequado de águas pluviais nesse local, especialmente nas proximidades do numero 61.</t>
   </si>
   <si>
     <t>9530</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9530/requerimento_233-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9530/requerimento_233-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de ofício ao comandante da Guarda Municipal da Fazenda Rio Grande para que informe a respeito das seguintes questões:_x000D_
 1-	Há possibilidade de aumentar o patrulhamento no Parque Verde?_x000D_
 2-	Há projeto para instalação de um módulo da Guarda Municipal no Parque Verde?</t>
   </si>
   <si>
     <t>9537</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9537/requerimento_234-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9537/requerimento_234-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando a implantação de um redutor de velocidade (lombada, faixa elevada ou outro dispositivo adequado) na Rua Mandarim, nas proximidades do número 595, no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9531</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9531/requerimento_235-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9531/requerimento_235-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que sejam expedidos ofícios à administradora de rodovias ARTERIS e ao Departamento de Trânsito Municipal solicitando providências quanto à manutenção da sinalização e do asfalto no trecho da Avenida das Américas, no sentido Fazenda Rio Grande para Curitiba, compreendido entre o início da trincheira do terminal urbano até a passarela para pedestres na entrada do Pátria Minha.</t>
   </si>
   <si>
     <t>9541</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9541/requerimento_236-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9541/requerimento_236-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, para solicitar informações detalhadas sobre a existência de incentivos fiscais, tributários ou de outra natureza concedidos pelo Município às empresas que contratam Pessoas com Deficiência (PCDs)._x000D_
 a)	O Município de Fazenda Rio Grande possui legislação específica que conceda incentivos a empresas que promovem a inclusão e contratação de PCDs?_x000D_
 b)	Em caso positivo, quais os tipos de incentivos são oferecidos (fiscais, administrativos, técnicos etc.)?_x000D_
 c)	Quais os critérios exigidos e procedimentos que devem ser adotados pelas empresas interessadas em obter tais benefícios?</t>
   </si>
   <si>
     <t>9535</t>
   </si>
   <si>
     <t>Joéliton Leal, Professor Léo, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9535/requerimento_237-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9535/requerimento_237-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Joéliton Leal, Thauana Padilha e Professor Léo, que este subscrevem, na forma regimental, requerem o envio de expediente a Arteris Planalto Sul afim de sanar os seguintes questionamentos:_x000D_
 _x000D_
 •	Sobre as obras e manutenções que ocorrem na faixa de domínio da concessionária e que impactam diretamente no fluxo da rodovia, e automaticamente no fluxo interno da cidade:_x000D_
 o	Qual a possibilidade dessas obras e manutenções serem executadas durante horários noturnos ou finais de semana afim de minimizar os transtornos à população?_x000D_
 o	Há um cronograma de obras ou intervenções em andamento? Se sim gostaríamos que fosse nos encaminhado._x000D_
 _x000D_
 •	Qual a possibilidade de revitalização e aumento estrutural da pista de caminhada em paralelo a Av. Carlos Eduardo Nichele? (Fotos em anexo)</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9546/requerimento_238-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9546/requerimento_238-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para apreciar o Anteprojeto de Lei que “Dispõe sobre a destinação de 1% do orçamento geral para a Secretaria Municipal de Cultura de Fazenda Rio Grande-PR”, a partir do exercício de 2026.</t>
   </si>
   <si>
     <t>9539</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9539/requerimento_239-2025_vera.thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9539/requerimento_239-2025_vera.thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja fornecida as seguintes informações:_x000D_
 1.	Qual é o fluxo de denúncias sobre abandono e maltrato de animais? _x000D_
 2.	Existe algum tipo de penalização para abandono de animais?_x000D_
 3.	Existe algum plano/projeto de construção de Hospital Veterinário e Canil Municipal?</t>
   </si>
   <si>
     <t>9543</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9543/requerimento_240-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9543/requerimento_240-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador Fernandinho que esta subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando melhorias nas seguintes praças públicas:_x000D_
 1. Praça Joaquim Matsumoto,Localizada na Rua Mandirituba, 179 - bairro Estados_x000D_
 - Melhoria da academia ao ar livre, incluindo a restauração de equipamentos e a pintura das estruturas;_x000D_
 - Reforma dos mastros de vôlei na quadra de areia, garantindo a segurança e a estabilidade dos mesmos;_x000D_
 - Realização de estudo para a instalação de uma quadra poliesportiva de grama sintética, visando oferecer mais opções de lazer e esporte para a comunidade._x000D_
 - Instalação de um parquinho, oferecendo um espaço seguro e divertido para as crianças da comunidade._x000D_
 2. Praça 1° de Maio, Localizada na rua Luiz Carlos Prestes S/N - bairro Gralha Azul_x000D_
 - Melhoria das Telas de proteção da quadra de futsal, garantindo a segurança dos usuários e prevenindo acidentes;_x000D_
 - Melhoria da academia ao ar livre, incluindo a substituição de equipamentos........</t>
   </si>
   <si>
     <t>9547</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9547/requerimento_241-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9547/requerimento_241-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que este subscreve na forma regimental, solicita o envio de expediente a Secretaria Municipal competente, para que seja realizada um estudo sobre o Apoio Psicológico a Mães que sofrem Perda Gestacional.</t>
   </si>
   <si>
     <t>9554</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9554/requerimento_242-2025_vera_deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9554/requerimento_242-2025_vera_deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que este subscreve na forma regimental, solicita o envio de expediente a Secretária competente, para que seja realizada a revitalização da sinalização, calçadas e acesso de mobilidades da Avenida Nossa Senhora Aparecida em toda a sua extensão, no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>9562</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9562/requerimento_243-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9562/requerimento_243-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que analise o Anteprojeto de Lei, anexo a este requerimento, que dispõe sobre a criação, de canil público municipal em área, destinado ao acolhimento, tratamento, castração e adoção responsável de cães e gatos em situação de rua no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9555</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9555/requerimento_244-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9555/requerimento_244-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para as Secretaria Municipal de Defesa Social – Órgão responsável pela fiscalização - FAZTRANS, para que apresente respostas aos seguintes questionamentos:_x000D_
 •	Há algum estudo para implementação de semáforos de 3º tempo (pedestres) nas principais ruas como: Rua Francisco Claudino dos Santos, Av. das Araucárias e Av. Brasil?_x000D_
 •	Se sim, qual a previsão de serem instalados?</t>
   </si>
   <si>
     <t>9610</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9610/requerimento_245-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9610/requerimento_245-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores que estes subscrevem, na forma regimental, solicitam ao Chefe do Poder Executivo que sinalize à Agência Metropolitana de Transportes Urbanos (AMEP) para solicitar o aumento da plataforma de embarque da linha Fazenda/Pinheirinho no Terminal Metropolitano do Pinheirinho, tendo em vista o aumento significativo de usuários principalmente em horários de pico, resultando em congestionamentos e transtornos durante o embarque e desembarque, com o objetivo de melhorar a eficiência no atendimento aos passageiros, reduzir os tempos de espera e aumentar a qualidade do serviço oferecido.</t>
   </si>
   <si>
     <t>9558</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9558/requerimento_246-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9558/requerimento_246-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente informe a esta Casa de Leis, acerca das medidas previstas a serem adotadas para a redução de acidentes no trecho da Rua Manoel Claudino Barbosa, principalmente nas esquinas com as Ruas Rio Eufrates e Rio Tejo, Bairro Pioneiros. Informe também, quais as medidas previstas para redução de acidentes na Avenida das Araucárias, esquina com as Ruas Copaíba e Castanheira, no Bairro Eucaliptos</t>
   </si>
   <si>
     <t>9560</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9560/requerimento_247-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9560/requerimento_247-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que através da Secretaria competente seja realizado estudo técnico para possível substituição de poltronas hospitalares mais confortáveis para a área de recém-nascidos da Maternidade Nossa Sra. Aparecida.</t>
   </si>
   <si>
     <t>9575</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9575/requerimento_248-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9575/requerimento_248-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que analise o anteprojeto de lei anexo, que dispõe sobre a criação e regulamentação do Programa Municipal TRAÇO – Transformando Realidades com Ações de Cuidado e Orientação de Boas Escolhas, voltado aos alunos do 5º ano do Ensino Fundamental I da Rede Municipal de Ensino de Fazenda Rio Grande, Estado do Paraná, e dá outras providências.</t>
   </si>
   <si>
     <t>9570</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9570/requerimento_249-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9570/requerimento_249-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a viabilidade de implantação de uma praça pública estruturada, com a instalação de academia ao ar livre, playground, quadra de areia, instalação de um ponto de água potável para hidratação, substituição dos postes danificados e revitalização da iluminação com tecnologia LED no terreno localizado na Rua Abacateiro, nas proximidades do número 614, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9564</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9564/requerimento_250-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9564/requerimento_250-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, Marco Marcondes e secretarias competentes, solicitando apresentação para o mês de agosto, na câmara de vereadores deste município o seguinte:_x000D_
 •	Todos os convênios firmados com empresas e governanças._x000D_
 •	Todos os projetos cadastrados no Governo Federal e Estadual. _x000D_
 •	Todas emendas destinadas ao município através dos deputados estaduais e federais._x000D_
 •	Número de convênios de nosso município com governo estadual e federal e todas as autarquias.</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9566/requerimento_251-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9566/requerimento_251-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a análise de viabilidade para a implantação de iluminação pública com luminárias de LED em toda a extensão dos bairros Passo Amarelo e Rio Abaixo.</t>
   </si>
   <si>
     <t>9568</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9568/requerimento_252-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9568/requerimento_252-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício à Secretaria Municipal competente solicitando a realização de estudo técnico e levantamento da média salarial praticada para fisioterapeutas na região metropolitana de Curitiba, com a finalidade de adequar a remuneração desses profissionais à realidade local, evitando a evasão de mão de obra qualificada para outros.</t>
   </si>
   <si>
     <t>9614</t>
   </si>
   <si>
     <t>Joéliton Leal, Laco</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9614/requerimento_253-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9614/requerimento_253-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Joéliton Leal e Laco, que este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a viabilidade de execução dos seguintes serviços na Avenida Mato Grosso, no bairro Estados:_x000D_
 _x000D_
 •	Sinalização horizontal e vertical_x000D_
 •	Instalação de iluminação pública com tecnologia LED_x000D_
 •	Limpeza da via_x000D_
 •	Roçada da vegetação lateral em toda a sua extensão_x000D_
 _x000D_
 	Em tempo, gostaríamos de saber se existe alguma responsabilidade contratual da empresa Estre Ambiental em relação a manutenção da referida via.</t>
   </si>
   <si>
     <t>9584</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9584/requerimento_254-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9584/requerimento_254-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja fornecida as seguintes informações referente a Lei 1.499/2021 “Institui a Política de Combate e Erradicação da Pobreza Menstrual”. _x000D_
 - Quais são os critérios aplicados para o recebimento de absorventes e produtos de higiene?_x000D_
 - Em quais locais do nosso município acontece essa distribuição?_x000D_
 - Qual a demanda existente hoje de mulheres que recebem esses absorventes e materiais de higiene?_x000D_
 - Como é feita a divulgação desta lei assegurando o direito dessas mulheres?_x000D_
 - Existe hoje a possibilidade de expandir essa distribuição para mulheres que não estão em situação extrema de pobreza, mas, que possuam dificuldades financeiras?</t>
   </si>
   <si>
     <t>9585</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9585/requerimento_255-2025_varias_vereadoras.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9585/requerimento_255-2025_varias_vereadoras.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS DEIA TEODORO, THAUANA PADILHA E MARILDA GARCIA que estas subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal da Mulher seja ministrada no mês de agosto em alusão ao Agosto Lilás conforme calendário disponível, uma capacitação sobre a Lei Maria da Penha para os servidores desta casa de leis.</t>
   </si>
   <si>
     <t>9586</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9586/requerimento_256-2025_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9586/requerimento_256-2025_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Obras juntamente da Arteris Planalto Sul, para que realize um estudo para que seja trocado a passarela de madeira localizada na Rua Canários, próximo ao CMEI Eronildes Camargo com acesso à BR 116, por uma estrutura metálica.</t>
   </si>
   <si>
     <t>9591</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9591/requerimento_257-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9591/requerimento_257-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria Municipal competente, solicitando a realização de estudo técnico para viabilizar à aquisição e ampliação de aparelhos de ecografia obstétrica. O objetivo é garantir à ampliação da oferta de exames às gestantes, sendo no mínimo três ecografias na gestação.</t>
   </si>
   <si>
     <t>9590</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9590/requerimento_258-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9590/requerimento_258-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo de viabilidade técnica para a implantação de calçadas em ambos os lados da Rua Juazeiro, no trecho compreendido entre a Avenida Brasil e a Rua Ipê, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9621</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9621/requerimento_260-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9621/requerimento_260-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que analise o anteprojeto de lei anexo, que dispõe sobre o Programa Municipal de Busca Ativa Escolar no Município de Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>9593</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9593/requerimento_261-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9593/requerimento_261-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a inclusão das seguintes vias públicas na programação de asfaltamento do município:_x000D_
 _x000D_
 •	Rua João Cubis_x000D_
 •	Rua Julio de Souza Santos_x000D_
 •	Rua Rangel Machado_x000D_
 •	Rua Yasuo Asano_x000D_
 •	Rua Araci Cubis Machado_x000D_
 •	Rua Francisca Cubis_x000D_
 •	Rua Joaquim do Rosario_x000D_
 •	Rua Antonio Bertulino_x000D_
 •	Travessa Pedro Franco_x000D_
 •	Rua Flavio Machado_x000D_
 •	Rua Aluísio Azevedo_x000D_
 •	Rua Carlos Gomes_x000D_
 •	Rua Rui Barbosa_x000D_
 •	Rua Guimarães Rosa e as Ruas A e B que fazem interseção com a mesma rua_x000D_
 •	Travessa José de Alencar</t>
   </si>
   <si>
     <t>9597</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9597/requerimento_262-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9597/requerimento_262-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando estudos técnicos para a implementação de melhorias nos banheiros do terminal de ônibus de Fazenda Rio Grande._x000D_
 _x000D_
 1.	Reforma estrutural do banheiro e substituição dos equipamentos depredados._x000D_
 2.	Reforço da vigilância, principalmente no período noturno._x000D_
 3.	Estudo para implantação de portaria ou controle de acesso após determinado horário, se cabível.</t>
   </si>
   <si>
     <t>9598</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9598/requerimento_263-2025_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9598/requerimento_263-2025_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>O Vereador prof. Hélio, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações, sobre a iluminação pública, chegou até nosso conhecimento que as atuais lâmpadas de ledes que estão sendo colocado em nosso município são de 30W, conforme informação antes estava sendo colocado lâmpadas de 150W. As lâmpadas de 30W não estão clareando o suficiente para que o pedestre possa está utilizando as vias com segurança.</t>
   </si>
   <si>
     <t>9607</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9607/requerimento_264-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9607/requerimento_264-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício à Secretaria Municipal de administração, solicitando que seja realizado um estudo técnico e levantamento salarial comparativo entre os municípios da Região Metropolitana de Curitiba, incluindo Fazenda Rio Grande, para as categorias de Motorista e Auxiliar de Saúde Bucal (Auxiliar de consultório dentário).</t>
   </si>
   <si>
     <t>9608</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9608/requerimento_265-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9608/requerimento_265-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria competente informe à esta Casa de Leis se está em andamento o projeto para a construção de uma Praça Pública no Jardim Europa, utilizando os recursos de Emenda Impositiva destinada por este Vereador para este fim.</t>
   </si>
   <si>
     <t>9612</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9612/requerimento_266-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9612/requerimento_266-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, solicita ao Chefe do Poder Executivo Municipal, Sr. Marco Marcondes, a análise do Anteprojeto de Lei em anexo, que dispõe sobre a instituição do Programa “Adote uma Praça” no Município de Fazenda Rio Grande, com a finalidade de promover parcerias entre a administração pública e a iniciativa privada para a manutenção, conservação e revitalização de praças e demais espaços públicos.</t>
   </si>
   <si>
     <t>9623</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9623/requerimento_267-2025_vera._marilda_garica.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9623/requerimento_267-2025_vera._marilda_garica.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo Sr. Marco Antônio Marcondes da Silva, para que analise o Projeto de Lei, anexo a este requerimento, que dispõe sobre a instituição do “Dia da Mãe Atípica” no Município de Fazenda Rio Grande, a ser comemorado anualmente no dia 30 de novembro.</t>
   </si>
   <si>
     <t>9637</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9637/requerimento_268-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9637/requerimento_268-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a possibilidade de serem disponibilizados horários alternativos para que os clubes do futebol amador, que participam dos campeonatos oficiais da Secretaria de Esportes, possam utilizar o novo Estádio Municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9629</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9629/requerimento_269-2025_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9629/requerimento_269-2025_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo através da Secretaria Municipal de Educação, para que aprecie o ANTEPROJETO DE LEI que “Dispõe sobre a inclusão da disciplina de Música no currículo da rede municipal de ensino de Fazenda Rio Grande, Paraná, e dá outras providências”._x000D_
 Outrossim, requer que apresente o impacto orçamentário para contemplar a presente lei, visando atender os artigos 14 e 16 da LRF/LC 101/2000</t>
   </si>
   <si>
     <t>9630</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9630/requerimento_270-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9630/requerimento_270-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria Municipal competente, solicitando que seja realizado um estudo técnico para viabilizar a implantação de uma área exclusiva de embarque e desembarque de veículos em frente ao hospital e maternidade Nossa Senhora  Aparecida no Município da Fazenda Rio Grande, localizado na Rua Francisco Claudino dos Santos número 430._x000D_
 Com a Instalação de uma área regulamentada será._x000D_
 _x000D_
 •	Melhorar o Fluxo viário na via pública em frente ao hospital;_x000D_
 •	Garantir segurança e agilidade para os pacientes e acompanhantes;_x000D_
 •	Evitar multas e conflitos de trânsito gerados por estacionamentos improvisados;_x000D_
 •	Contribuir para o atendimento humanizados no sistema de saúde local;</t>
   </si>
   <si>
     <t>9633</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9633/requerimento_271-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9633/requerimento_271-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria de Saúde, informe à esta Casa de Leis, como está sendo realizado o atendimento aos idosos nas Unidades Básicas de Saúde (UBS) após a alteração no formato dos agendamentos de consultas. Informe ainda, se há a possibilidade de se reservar um dia na semana para atendimento exclusivo aos idosos nas Unidades Básicas de Saúde (UBS).</t>
   </si>
   <si>
     <t>9627</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9627/requerimento_272-2025__ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9627/requerimento_272-2025__ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações se o município de Fazenda Rio Grande está inscrito no PAC do Governo Federal, o qual contemplará vários municípios com creches/CMEIs e ônibus, pois o prazo para isso encerra-se no dia 23 de agosto.</t>
   </si>
   <si>
     <t>9652</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9652/requerimento_273-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9652/requerimento_273-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, solicitando envio de expediente a Arteris Planalto Sul para que envie à esta casa de Leis, informações detalhadas sobre a manutenção de barreiras de proteção das trincheiras que contemplam o km da Br-116 – Fazenda Rio Grande. O trecho específico a que se refere o requerimento compreende a área do Terminal Rodoviário de Fazenda Rio Grande e a Rua Cesar Carelli. – Fotos em anexo.</t>
   </si>
   <si>
     <t>9648</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9648/requerimento_274-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9648/requerimento_274-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, para que seja estudada a possibilidade de firmar convênios com instituições de ensino superior – públicas ou privadas – com o objetivo de oferecer condições especiais de acesso a cursos de graduação e pós-graduação aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>9644</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9644/requerimento_275-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9644/requerimento_275-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo requerendo informações, junto à Secretaria Municipal de Saúde, quanto à viabilidade e ao planejamento para a criação de sala de espera específica para pessoas com Transtorno do Espectro Autista (TEA) e pessoas com deficiência (PCD), acompanhadas de seus responsáveis, nas unidades de saúde do município (UBS, UPA e PAM)._x000D_
 a) atualmente, existe algum espaço adaptado ou reservado como sala de espera, nas Unidades Básicas de Saúde (UBS) e nos serviços de pronto atendimento (UPA e PAM), voltado ao acolhimento de pessoas com TEA e PCD?_x000D_
 b) em caso afirmativo, há estudo técnico, planejamento ou dotação orçamentária previstos para viabilizar essa ação?_x000D_
 c) qual o cronograma estimado para o início e a conclusão da implementação nas referidas unidades?</t>
   </si>
   <si>
     <t>9640</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9640/requerimento_276-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9640/requerimento_276-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente à SANEPAR – Companhia de Saneamento do Paraná, solicitando a análise de viabilidade técnica e operacional para implantação de rede de esgoto na Rua Júlio de Souza Santos, localizada no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9639</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9639/requerimento_277-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9639/requerimento_277-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo de viabilidade técnica para a implantação de um patrulhamento mais ostensivo no Condomínio Green Portugal II, no Bairro Nações, neste Município. A presente solicitação tem como base a demanda da comunidade local, que enfrenta transtornos relacionados à segurança pública na região</t>
   </si>
   <si>
     <t>9638</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9638/requerimento_278-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9638/requerimento_278-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O vereador Enfermeiro Zé Carlos nos termos do que dispõe a legislação vigente e em consonância com o princípio da transparência na administração pública, vem, por meio deste, requerer informações detalhadas a respeito do status de credenciamento do Município de Fazenda Rio Grande no Programa Brasil Sorridente, do Governo Federal, que integra a Política Nacional de Saúde Bucal.</t>
   </si>
   <si>
     <t>9642</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9642/requerimento_279-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9642/requerimento_279-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja implementado na extensão do Centro Multieventos de Fazenda Rio Grande uma Trilha Natural para Treinamento de Ciclistas.</t>
   </si>
   <si>
     <t>9649</t>
   </si>
   <si>
     <t>Professor Hélio, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9649/requerimento_280-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9649/requerimento_280-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores professor Hélio e Maciel que este subscrevem, na forma regimental, requer o envio de ofício a SANEPAR para que ela tome providências com relação à manutenção da rede de esgoto e bueiros na Rua Tenerife, junto aos numerais 210, 211, 223 e 224 no bairro Nações.</t>
   </si>
   <si>
     <t>9653</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9653/requerimento_281-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9653/requerimento_281-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Professor Léo e Enfermeiro Zé Carlos que este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo através da Secretaria Municipal de Saúde, para que responda o seguinte questionamento: Como está a situação, das emendas impositivas destinadas para a contratação de equipe multiprofissional, para atuar com crianças no tratamento do Transtorno do Espectro Autista (TEA)?</t>
   </si>
   <si>
     <t>9684</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9684/requerimento_283-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9684/requerimento_283-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria Municipal competente, solicitando o apoio/realização do Campeonato de Futebol Feminino no intuito de promover o esporte entre as mulheres, incentivar a prática esportiva e valorizar a igualdade de gênero no ambiente esportivo no município da Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9661</t>
   </si>
   <si>
     <t>Fernandinho, Esiquiel Franco, Joéliton Leal, Maciél, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9661/requerimento_284-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9661/requerimento_284-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo Municipal, para que seja oficiado ao Instituto Nacional do Seguro Social – INSS, solicitando a disponibilização de um novo perito presencial e a implantação de um serviço de teleperícia na agência de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9678</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9678/requerimento_285-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9678/requerimento_285-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, ao Diretor/Presidente da AMEP (Agência de Assuntos Metropolitanos do Paraná), ao Diretor/Presidente da Empresa Metrocard, e à Empresa Leblon Transporte de Passageiros, para que viabilizem um ponto de emissão e cadastramento do Cartão Transporte no lado externo do Terminal de Fazenda Rio Grande,  possibilitando que os usuários que se dirigem ao Terminal com a finalidade exclusiva de emitir ou cadastrar o Cartão de Transporte, não necessitem pagar a tarifa do transporte para adentrar ao Terminal, uma vez que, a sala de emissão do cartão transporte atualmente encontra-se na parte interna do Terminal de Fazenda Rio Grande e seu acesso só é permitido através do pagamento obrigatório do bilhete de passagem.</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9660/requerimento_286-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9660/requerimento_286-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações, referente à implantação de rede de esgoto no Residencial Nita, Bairro Estados, em Fazenda Rio Grande–PR.</t>
   </si>
   <si>
     <t>9664</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9664/requerimento_287-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9664/requerimento_287-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Marco Marcondes solicitando informações, a esta Casa de Leis, para fins de esclarecimento público, se há previsão para a implantação de um condomínio para pessoas com deficiência em nossa cidade. Em caso positivo, informe a data prevista para essa finalidade, e também o local, e, em caso negativo, apresente os motivos.</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9690/requerimento_288-2025_ver._prof._fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9690/requerimento_288-2025_ver._prof._fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Saúde, sejam repassadas informações sobre a execução da emenda impositiva destinada ao atendimento de pessoas com Transtorno do Espectro Autista (TEA), aprovada no orçamento vigente, emenda está destinada por este Vereador.  Com o objetivo de acompanhar e divulgar à comunidade o andamento das ações, detalhando:_x000D_
 -A destinação do valor previsto;_x000D_
 -O estágio atual de execução da emenda;_x000D_
 -As ações, programas ou serviços contemplados;_x000D_
 -O cronograma e a previsão de conclusão das etapas previstas.</t>
   </si>
   <si>
     <t>9682</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9682/requerimento_289-2025_todos_os_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9682/requerimento_289-2025_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, na forma regimental, solicitam à Secretaria competente que informe sobre o cronograma de ações ou eventos de prevenção à saúde mental. Além disso, propõem a realização de uma palestra no plenário desta Casa, em alusão à campanha Setembro Amarelo, para abordar a valorização da vida e a prevenção do suicídio. A abertura oficial, com a participação de um palestrante especializado, seria uma oportunidade de informar, orientar e mobilizar a comunidade, reforçando o compromisso do Legislativo com políticas de promoção da vida.</t>
   </si>
   <si>
     <t>9670</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9670/requerimento_290-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9670/requerimento_290-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a possibilidade de ser aplicada a vacina BCG dentro das dependências do Hospital e Maternidade Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>9672</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9672/requerimento_291-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9672/requerimento_291-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador Laco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando ao Sr. Sandro Bordignon, Secretário de Obras, parecer sobre a realização de passagem de caminhão Pipa derramando água na extensão da Rua Rio de Janeiro e Estrada do Areal._x000D_
 1.	Existe algum projeto a se iniciar ou já em andamento?_x000D_
 2.	Se sim, qual o cronograma de realização?</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9667/requerimento_292-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9667/requerimento_292-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para as Secretaria Municipal de Planejamento Urbano - Iluminação Pública, para que realize um estudo para implementação da iluminação na Av. Nossa Senhora Aparecida nº 194 até o Rio Maurício.</t>
   </si>
   <si>
     <t>9676</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9676/requerimento_293-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9676/requerimento_293-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador FERNANDINHO que este subscreve, na forma regimental, solicita ao Chefe do Poder Executivo Municipal, Sr. Marco Marcondes, a análise do Anteprojeto de Lei em anexo, que dispõe sobre a instituição do Programa “Alerta Pais”, com a finalidade de prevenção ao aliciamento, abuso e exploração sexual de crianças e adolescentes no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9668</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9668/requerimento_294-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9668/requerimento_294-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Saúde seja fornecido estudo técnico sobre a distribuição e dispensação de insulinas, e demais insumos que fazem parte do uso para o cuidado e a manutenção do Diabetes Mellitus tipo I (DMI I), Diabetes Mellitus tipo II (DMI II) Diabetes Mellitus Gestacional (DMG) em nosso município;_x000D_
 •	Existe hoje um protocolo de distribuição e dispensação desses materiais? _x000D_
 •	Quais são os critérios de inclusão? _x000D_
 •	Quais são os critérios de exclusão?  _x000D_
 •	Sabendo que o material é fornecido pelo Ministério da Saúde, quais são as ações necessárias para que a Secretaria de Saúde possa aumentar a quantidade recebida em Fazenda Rio Grande?_x000D_
 •	Qual o caminho para quem não consegue a quantidade suficiente em Fazenda Rio Grande?</t>
   </si>
   <si>
     <t>9674</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9674/requerimento_295-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9674/requerimento_295-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por intermédio da Secretaria competente, requerendo a realização de estudo técnico com a possibilidade de adoção de medidas para alteração no sentido viário da Avenida Carlos Eduardo Nichele, no trecho compreendido entre a trincheira próxima ao Km 128 da BR-116 até o início da Rua Lapa, na Vila Dom Bosco, num percurso aproximado de 200 metros conforme foto anexa.</t>
   </si>
   <si>
     <t>9679</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9679/requerimento_296-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9679/requerimento_296-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício à Secretaria Municipal de Saúde, solicitando que seja realizado um estudo técnico e levantamento salarial comparativo entre os municípios da Região Metropolitana de Curitiba, incluindo Fazenda Rio Grande, para a categoria de Auxiliar de Farmácia.</t>
   </si>
   <si>
     <t>9696</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9696/requerimento_297-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9696/requerimento_297-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a análise e a possibilidade de ensaibramento e patrolamento na Rua Flávio Machado, localizada neste município.</t>
   </si>
   <si>
     <t>9709</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9709/requerimento_298-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9709/requerimento_298-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria competente, para que seja feito um estudo da ampliação da telemedicina nas UBS - Unidade Básica de saúde. Esta iniciativa trará benefícios diretos aos usuários do Sistema Único de Saúde (SUS), além de contribuir para a descentralização da atenção, o fortalecimento da atenção primaria e a melhoria da qualidade de vida da população.</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9702/requerimento_299-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9702/requerimento_299-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que este subscreve, nos termos regimentais, requer o envio de expediente ao Excelentíssimo Senhor Prefeito Municipal e à Secretaria Municipal de Saúde, solicitando informações sobre o funcionamento da Unidade de Saúde do Bairro Eucaliptos._x000D_
 Diante do exposto, requer-se que a Secretaria Municipal de Saúde informe:_x000D_
 1.	Quais medidas estão sendo adotadas para reduzir as filas e o tempo de espera no atendimento da Unidade de Saúde do Bairro Eucaliptos?_x000D_
 2.	Existe regulamentação ou protocolo definido para a distribuição de senhas aos usuários? Em caso afirmativo, como ocorre a divulgação dessas informações à população?_x000D_
 3.	Há previsão de melhorias na estrutura ou na equipe de profissionais para melhor atender à demanda da comunidade?</t>
   </si>
   <si>
     <t>9700</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9700/requerimento_300-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9700/requerimento_300-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente informe à esta Casa de Leis, se há projeto em andamento para pavimentação e construção de calçadas nas Ruas Mandirituba, Assis Chateaubriand e Ponta Grossa, todas no Bairro Estados. Informe também, o valor previsto para o investimento, bem como o prazo estimado para início e conclusão destas obras.</t>
   </si>
   <si>
     <t>9727</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9727/requerimento_301-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9727/requerimento_301-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a viabilidade da reciclagem asfáltica na Av. Estados Unidos e Av. Polônia, nos trechos de má conservação, no bairro Nações.</t>
   </si>
   <si>
     <t>9698</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9698/requerimento_302-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9698/requerimento_302-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo de viabilidade técnica para a recolocação de semáforos para pedestres nas seguintes interseções:_x000D_
 1.	Rua Ephigênio Pereira da Cruz com Rua Francisco Claudino dos Santos – Iguaçu._x000D_
 2.	Rua César Carelli com Rua Rio Ivaí – Iguaçu.</t>
   </si>
   <si>
     <t>9713</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9713/requerimento_303-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9713/requerimento_303-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para a implementação de sinalizações especifica para pessoas com deficiência visual ou pessoa cega tais como pisos táteis, mapas táteis, placas em Braile e ou sinalização sonora se aplicável nas plataformas de ônibus e no trajeto de entrada e saída do Terminal de ônibus de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9714</t>
   </si>
   <si>
     <t>Thauana Padilha, Marilda Garcia</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9714/requerimento_304-2025_varias_vereadoras.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9714/requerimento_304-2025_varias_vereadoras.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS, THAUANA PADILHA E MARILDA GARCIA que este subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para a possível companha de conscientização sobre o crime de abandono e maus tratos de animais com placas e/ou outdoor para terrenos baldios e bairros com mais incidências de abandonos de animais como por exemplo o Jardim Brasil.</t>
   </si>
   <si>
     <t>9719</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9719/requerimento_305-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9719/requerimento_305-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, solicita o envio de expediente ao Deputado Federal Toninho Wandscheer, a fim de requerer o apoio de Vossa Excelência para a implantação de um Campus do Instituto Federal do Paraná (IFPR) no município de Fazenda Rio Grande, Estado do Paraná.</t>
   </si>
   <si>
     <t>9711</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9711/requerimento_306-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9711/requerimento_306-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, Marco Marcondes e secretarias competentes, solicitando a convocação de Audiência Pública para discussão de medidas de combate ao uso de drogas em nosso Município, com a participação do Ministério Público, da Secretaria de Saúde, das Polícias Civil e Militar, dos representantes das Igrejas, das Comunidades Terapêuticas e do Conselho Tutelar.</t>
   </si>
   <si>
     <t>9715</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9715/requerimento_307-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9715/requerimento_307-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Professor Léo e Esiquiel Franco que este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo solicitando para as Secretaria Municipal de Desenvolvimento Econômico, para que realize um estudo técnico para implementação de um estacionamento no Centro Multieventos de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9720</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9720/requerimento_308-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9720/requerimento_308-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A Vereadora Marilda Garcia, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, para solicitar informações quanto à situação e possível utilização do terreno de propriedade do Município localizado entre a Avenida Luxemburgo e Avenida Austrália, no bairro Green Portugal, conforme desenho anexo:_x000D_
 Existe algum projeto em andamento para que o terreno seja transformado em espaço público de convivência à população local, como praça, cancha ou uma academia ao ar livre? Sugere-se, ainda, a possibilidade de instalação de um módulo da Guarda Municipal no local, como medida de segurança para a região.</t>
   </si>
   <si>
     <t>9716</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9716/requerimento_309-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9716/requerimento_309-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício à Secretaria Municipal de Saúde, solicitando informações atualizadas sobre o número de pacientes diagnosticados com diabetes que fazem uso de insulina (insulinodependentes) no município de Fazenda Rio Grande, bem como o envio dos relatórios estatísticos referentes aos últimos três anos.</t>
   </si>
   <si>
     <t>9773</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9773/requerimento_310-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9773/requerimento_310-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Governo, para que respondam ao seguinte questionamento: há perspectiva do município criar banco de projetos de infraestrutura e políticas públicas para as secretarias pleitearem recursos do governo Estadual e Federal?</t>
   </si>
   <si>
     <t>9730</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9730/requerimento_311-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9730/requerimento_311-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, solicitando, junto à Secretaria Municipal competente, a realização de estudo técnico e de viabilidade para as seguintes intervenções, conforme mapa em anexo:_x000D_
 1.	A interligação da Rua Santa Rita de Cássia com a Rua São Dionísio, no bairro Santa Terezinha;_x000D_
 2.	A continuidade da Rua São Dionísio até a Avenida Paraná;_x000D_
 3.	A ligação da Rua São Manoel até a Avenida Carlos Eduardo Nichele.</t>
   </si>
   <si>
     <t>9722</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9722/requerimento_312-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9722/requerimento_312-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando que seja realizado estudo de viabilidade para a implementação de sinalização nos cruzamentos e implantação de rotatórias na área rural do Município de Fazenda Rio Grande, especificamente na região do Passo Amarelo.</t>
   </si>
   <si>
     <t>9739</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9739/requerimento_313-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9739/requerimento_313-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador Laco que este subscreve, na forma regimental, requer o envio de expediente a Sanepar S/A para que seja viabilizada a instalação de uma bomba de esgoto ou águas servidas no Residencial Nitta, localizado no bairro Estados, tendo em vista a ausência de rede de esgoto encanada nesta localidade.</t>
   </si>
   <si>
     <t>9737</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9737/requerimento_314-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9737/requerimento_314-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente à Secretaria Municipal de Administração, solicitando que seja realizado um estudo técnico e levantamento salarial comparativo dos servidores lotados no cargo de Assistente Administrativo no município de Fazenda Rio Grande, em relação aos demais servidores dos municípios da Região Metropolitana de Curitiba. Caso os salários estejam defasados, informe sobre a possibilidade para que seja realizada a equiparação salarial.</t>
   </si>
   <si>
     <t>9732</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9732/requerimento_315-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9732/requerimento_315-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a possibilidade de ampliação de atendimento do Programa Comida Boa junto às famílias residentes na Vila Pátria Minha no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9743</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9743/requerimento_316-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9743/requerimento_316-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio da Secretaria de Obras, realize estudo de viabilidade e implantação de calçamento na lateral da Escola Municipal Maryle Aparecida Schettert Ferri, localizada na Rua Irerê, no bairro Gralha Azul neste município. Essa solicitação atende a um pedido dos pais e responsáveis pelos alunos da escola, que enfrentam dificuldades e riscos no trajeto diário.</t>
   </si>
   <si>
     <t>9741</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9741/requerimento_317-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9741/requerimento_317-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Marco Marcondes solicitando informações se o local onde está instalada a Farmácia do Paraná está atendendo a contento a população de Fazenda Rio Grande. Se a resposta for não, há previsão para ser instalada em outro local? Onde?</t>
   </si>
   <si>
     <t>9752</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9752/requerimento_318-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9752/requerimento_318-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereador Déia Teodoro, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que analise o anteprojeto de lei em anexo, que “Autoriza o Poder Executivo Municipal a instituir o ‘Programa Municipal de Apoio à Saúde Mental nas Escolas’ no âmbito da Rede Municipal de Ensino de Fazenda Rio Grande e confere outras providências”.</t>
   </si>
   <si>
     <t>9733</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9733/requerimento_319-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9733/requerimento_319-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo ao órgão competente e a AMEP (Agência de Assuntos Metropolitanos do Paraná) solicitando o estudo de viabilidade para a implementação de novos pontos de ônibus ao longo de toda a extensão da Rua Lucinir Franco da Rocha, neste município.</t>
   </si>
   <si>
     <t>9745</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9745/requerimento_320-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9745/requerimento_320-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente, seja feita pintura de faixa amarela na extensão da   Avenida Mato Grosso em frente ao número 2464 com inclusão de placa proibido estacionar bem como a execução e revitalização das sinalizações já existentes nesta Avenida como Lombadas, travessias elevadas que hoje encontram-se mal sinalizadas.</t>
   </si>
   <si>
     <t>9747</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9747/requerimento_321-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9747/requerimento_321-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por meio da Secretaria Municipal de Educação, solicitando informações sobre a possibilidade de construção de um Centro Municipal de Educação Infantil (CMEI) no loteamento Santarém, localizado na região do bairro Nações._x000D_
 a) existe, atualmente, algum projeto em andamento ou em fase de planejamento para a construção de um CMEI no loteamento Santarém?_x000D_
 b) em caso positivo, qual o estágio atual do projeto e o cronograma previsto para sua execução e conclusão?</t>
   </si>
   <si>
     <t>9754</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9754/requerimento_322-2025_ver._prof._fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9754/requerimento_322-2025_ver._prof._fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a Arteris Planalto Sul, que analise a viabilidade de um estudo técnico para a implantação de câmeras de monitoramento das passarelas instaladas na Rodovia Régis Bittencourt, no perímetro urbano da cidade de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9748</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9748/requerimento_323-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9748/requerimento_323-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, solicitando que seja estudada a viabilidade de disponibilizar atendimento especializado em Pneumologia no Hospital Municipal de Fazenda Rio Grande, bem como o tratamento adequado para pacientes com doenças respiratórias.</t>
   </si>
   <si>
     <t>9750</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9750/requerimento_324-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9750/requerimento_324-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício à Secretaria Municipal de Urbanismo, solicitando informações sobre eventuais tratativas para a implantação de uma praça ao ar livre localizada na Rua Irerê, esquina com a Rua Mairas, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9771</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9771/requerimento_325-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9771/requerimento_325-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo por meio da FAZTRANS, informações sobre ações ou projetos relacionados à notificação e remoção de veículos abandonados nas vias públicas do município, conforme abaixo:_x000D_
 a) existe algum projeto, norma ou plano em vigor ou em estudo sobre a notificação e remoção de veículos abandonados?_x000D_
 b) em caso afirmativo, qual o procedimento adotado para notificação, prazo para regularização e medidas em caso de descumprimento?_x000D_
 c) Caso não exista nenhum projeto ou ação em andamento, há previsão de implementação de um projeto para o recolhimento desses veículos?</t>
   </si>
   <si>
     <t>9784</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9784/requerimento_326-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9784/requerimento_326-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro, que este subscreve, nos termos regimentais, requer o envio de expediente a Secretaria Municipal de Saúde, solicitando a realização de palestras voltadas ao apoio á saúde mental e prevenção ao suicídio assim como foi realizado nessa casa de leis no dia 03/09/2025 para todas as Secretarias desse Munícipio. Considerando a importância de promover o bem estar emocional dos servidores públicos e conscientizar sobre a prevenção ao suicídio, além do impacto direto da saúde mental na qualidade do atendimento prestado à população, faz se necessário ampliar o alcance dessa palestra, A iniciativa visa contribuir para a valorização dos servidores tornando um ambiente de trabalho mais saudável e acolhedor.</t>
   </si>
   <si>
     <t>9760</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9760/requerimento_327-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9760/requerimento_327-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal juntamente com a Vereadora Thauana Padilha, que estes subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a viabilidade de reforma do Terminal Rodoviário de Fazenda Rio Grande, contemplando os seguintes serviços:_x000D_
 	•	Pintura estrutural; _x000D_
 	•	Melhorias na iluminação;_x000D_
 	•	Substituição das lixeiras quebradas;_x000D_
 	•	Reforma e manutenção dos banheiros;_x000D_
 	•	Revitalização da sinalização de trânsito (especialmente nas faixas de travessia);_x000D_
 	E também, em tempo, a presença da Guarda Municipal, ao menos nos horários de pico, visando ampliar a segurança dos usuários.</t>
   </si>
   <si>
     <t>9764</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9764/requerimento_328-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9764/requerimento_328-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador Maciél que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo de viabilidade técnica para a implantação de faixa de pedestres em frente ao número 570 da Rua Nelson Cláudino dos Santos, no bairro Pioneiros.</t>
   </si>
   <si>
     <t>9768</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9768/requerimento_329-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9768/requerimento_329-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja fornecido estudo técnico sobre o atendimento de mulheres em situação de climatério/menopausa:_x000D_
 •	Existe hoje um mapeamento dessas mulheres em nosso Município?_x000D_
 •	O município conta hoje com algum programa para atendimento e acolhimento dessas mulheres?_x000D_
 •	O município conta hoje com alguma terapia de reposição hormonal para essas mulheres?</t>
   </si>
   <si>
     <t>9762</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9762/requerimento_330-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9762/requerimento_330-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Marco Marcondes solicitando que a Secretaria Municipal competente faça um estudo de viabilidade para realização do Mutirão 50+ de Emprego em Parceria com o Governo do Paraná, cujo objetivo é a reinserção profissional de trabalhadores com 50 anos ou mais, por meio de qualificação e oportunidades.</t>
   </si>
   <si>
     <t>9766</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9766/requerimento_331-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9766/requerimento_331-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo e ao órgão competente solicitando a realização de estudo técnico visando a alteração do sentido de tráfego da Rua Maranhão, nas proximidades da Escola Municipal Santa Cecília, transformando a via em duplo sentido, que atualmente encontra-se em sentido único.</t>
   </si>
   <si>
     <t>9777</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9777/requerimento_332-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9777/requerimento_332-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que este subscreve, nos termos regimentais, requer seja encaminhado expediente ao Chefe do Poder Executivo Municipal, Prefeito Marco Marcondes, e ao setor competente, solicitando a implantação e recuperação da sinalização semafórica destinada a pedestres nos semáforos existentes no município de Fazenda Rio Grande._x000D_
 1.	Já existe um planejamento e um cronograma pra a instalação dessas sinalizações?</t>
   </si>
   <si>
     <t>9788</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9788/requerimento_333-2025_ver._prof._fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9788/requerimento_333-2025_ver._prof._fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, para que, por meio do Gabinete do Prefeito, realize estudo de viabilidade técnica para a instalação de um Polo da Universidade Aberta do Brasil (UAB) – programa vinculado à Coordenação de Aperfeiçoamento de Pessoal de Nível Superior (CAPES), agência do Ministério da Educação (MEC) do Brasil, nos prédios públicos disponíveis no município de Fazenda Rio Grande</t>
   </si>
   <si>
     <t>9770</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9770/requerimento_334-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9770/requerimento_334-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente informe à esta Casa de Leis, se há projeto em andamento para pavimentação asfáltica, através dos serviços de reciclagem, com a utilização da recicladora, especificamente na Rua Nogueira, localizada no Jardim Sidon, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>9759</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9759/requerimento_335-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9759/requerimento_335-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Professor Léo e Maciél que este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo solicitando para as Secretaria Municipal de Cultura, Secretaria Municipal de Trabalho Emprego e Renda e Secretaria Municipal de Desenvolvimento Econômico, para que apresente respostas ao seguinte questionamento: os artistas locais, as artesãs e a gastronomia local terão local de destaque esse ano na Expo fazenda?</t>
   </si>
   <si>
     <t>9758</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9758/requerimento_336-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9758/requerimento_336-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício à Secretaria Municipal de Assistência Social, solicitando informações sobre a existência de programas ou iniciativas que possibilitem o retorno de moradores em situação de rua à sua cidade de origem, bem como o envio de dados sobre atendimentos realizados com esse objetivo nos últimos três anos.</t>
   </si>
   <si>
     <t>9775</t>
   </si>
   <si>
     <t>Professor Hélio, Déia Teodoro</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9775/requerimento_337-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9775/requerimento_337-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que estes subscrevem, Vereador Professor Hélio e a Vereadora Déia Teodoro na forma regimental, requer o envio de expediente à Secretaria Municipal de Saúde para que sejam realizadas palestras referentes à saúde mental e prevenção ao suicídio em todas os Colégios Estaduais do nosso Município, especialmente durante o Setembro Amarelo. Os colégios são espaços fundamentais para a promoção de debates, diálogos e atividades de conscientização, envolvendo alunos, professores, funcionários e famílias, com o objetivo de identificar sinais de alerta, oferecer apoio e ampliar a rede de cuidado. A realização de palestras com profissionais da saúde e especialistas na área, contribuirá para a formação de uma comunidade escolar mais informada preparada e acolhedora, fortalecendo as ações de prevenção.</t>
   </si>
   <si>
     <t>9781</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9781/requerimento_338-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9781/requerimento_338-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que este subscreve na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo Municipal, para que seja realizado um estudo técnico visando a implantação de um pipódromo no município de Fazenda Rio Grande, em conformidade com o Art. 4º da Lei nº 1.508/2021.</t>
   </si>
   <si>
     <t>9797</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9797/requerimento_339-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9797/requerimento_339-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador Maciél que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo de viabilidade técnica para a implantação de uma travessia elevada, na Rua Carlos Drummond de Andrade, próximo ao número 1407, em frente à Igreja Assembleia de Deus, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>9806</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9806/requerimento_340-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9806/requerimento_340-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para a possibilidade de realização de campanha de incentivo à transferência de título eleitoral para Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9809</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9809/requerimento_341-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9809/requerimento_341-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a secretaria competente para a Revitalização da Praça Santarém na Avenida Polônia esquina com a Rua China s/n° Bairro Nações.</t>
   </si>
   <si>
     <t>9795</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9795/requerimento_342-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9795/requerimento_342-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Marco Marcondes solicitando informações à Secretaria Municipal de Saúde se há estudo para implementar a integração dos serviços de telediagnóstico, com base no modelo disponibilizado pelo Telessaúde Paraná, conforme detalhado no site oficial da plataforma https://www.telessaude.pr.gov.br/Pagina/Telediagnostico</t>
   </si>
   <si>
     <t>9799</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9799/requerimento_343-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9799/requerimento_343-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente a AMEP - Agência de Assuntos Metropolitanos do Paraná, solicitando informações sobre a possibilidade de alteração do itinerário da linha F14 – Santa Maria, de modo que, ao passar na Rua Boa Vista, a linha passe a realizar o seguinte trajeto:_x000D_
 	1 - Virar à direita na Rua Parintins;_x000D_
 	2 - Virar à direita na Rua Irati;_x000D_
 	3 - Virar à esquerda na Rua Ferreira Gomes;_x000D_
 	4 - Virar à esquerda na Rua Amapá;_x000D_
 	5 - E, por fim, à esquerda na Rua Parintins, retomando o trajeto normal.</t>
   </si>
   <si>
     <t>9804</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9804/requerimento_344-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9804/requerimento_344-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, por meio da Secretaria de Obras, solicitando informações sobre a existência de projeto para a pavimentação da Estrada do Passo Amarelo, no trecho compreendido entre os números 656 e 5100, na zona rural deste município._x000D_
 a) existe, atualmente, algum projeto em andamento ou em fase de planejamento para a pavimentação asfáltica do trecho mencionado da Estrada do Passo Amarelo?_x000D_
 b) em caso positivo, qual o estágio atual do referido projeto e qual o cronograma estimado para o início e a conclusão da obra?</t>
   </si>
   <si>
     <t>9793</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9793/requerimento_345-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9793/requerimento_345-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando que seja realizado um estudo de viabilidade técnica para implantação de sentido único de tráfego na Rua Blumenau, neste município.</t>
   </si>
   <si>
     <t>9802</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9802/requerimento_346-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9802/requerimento_346-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente informe à esta Casa de Leis, se o projeto em andamento para a reforma do ginásio localizado na Praça da Vitória, contempla a revitalização total do da praça, incluindo a substituição do playground. Requer ainda, que informe se as obras serão executadas somente através da Secretaria de Esportes ou em conjunto com a Secretaria de Planejamento Urbano. Por fim, informe o prazo previsto para o início e conclusão da obra.</t>
   </si>
   <si>
     <t>9816</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9816/requerimento_347-2025_ver._prof._fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9816/requerimento_347-2025_ver._prof._fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que, por meio da Secretaria Municipal de Assistência Social, seja realizado um estudo de viabilidade técnica para a substituição da entrega de kits de alimentos pelo cartão alimentação, de uso exclusivo no Armazém da Família.</t>
   </si>
   <si>
     <t>9803</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9803/requerimento_348-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9803/requerimento_348-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que este subscreve, no uso de suas atribuições regimentais, vem respeitosamente requerer, após ouvido o Plenário, o envio de expediente ao Chefe do Poder Executivo Municipal, para que sejam prestadas informações pela Secretaria Municipal de Saúde quanto à situação do processo de aquisição de geladeiras específicas para a conservação de medicamentos e insulinas, destinadas à Farmácia do Paraná, em Fazenda Rio Grande._x000D_
  1 – Como está o processo licitatório para a aquisição das geladeiras;_x000D_
 2 – Caso já tenha sido realizada a solicitação, qual é o prazo previsto para a entrega dos equipamentos;</t>
   </si>
   <si>
     <t>9811</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9811/requerimento_349-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9811/requerimento_349-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício ao Poder Executivo Municipal, solicitando a apreciação do Anteprojeto de Lei que institui o Programa Visão para o Futuro, destinado à distribuição gratuita de óculos para crianças em situação de vulnerabilidade social no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9813</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9813/requerimento_350-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9813/requerimento_350-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador FERNANDINHO que este subscreve, na forma regimental, solicita ao Chefe do Poder Executivo Municipal, Sr. Marco Marcondes, a análise do Anteprojeto de Lei em anexo, que dispõe sobre a criação do Festival de Música de Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>9814</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9814/requerimento_351-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9814/requerimento_351-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Meio Ambiente, para que apresente respostas aos seguintes questionamentos:_x000D_
 •	Como é realizado o descarte do lixo eletrônico ou e-lixo no município?_x000D_
 •	 Há algum projeto para que haja o recolhimento adequado desses eletrônicos?</t>
   </si>
   <si>
     <t>9847</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9847/requerimento_352-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9847/requerimento_352-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, através da Secretaria de Esporte e lazer, para que seja realizado um estudo se a possibilidade de aulas de Ginástica e Ritmos na Praça Céu na Rua São Nicolau n° 2450 no Município de Fazenda Rio Grande. O pedido visa incentivar a pratica de atividades físicas, promovendo saúde, lazer e qualidade de vida para a população, especialmente para mulheres, idosos e jovens da comunidade. Além disso, a ginástica e ritmos são atividades de fácil adesão, que estimulam a socialização, a integração comunitária e contribuem para a prevenção de doenças relacionadas ao sedentarismo.</t>
   </si>
   <si>
     <t>9833</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9833/requerimento_353-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9833/requerimento_353-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, Marco Marcondes, para que através da Secretaria Competente nos envie as seguintes informações: _x000D_
 1)	As emendas deste vereador para o exercício de 2024, conforme o quadro abaixo, já foram executadas ou estão empenhadas?_x000D_
 2)	Se já foram executadas, quais serviços/ reformas foram realizados em cada uma das entidades para as quais foram enviadas?_x000D_
 _x000D_
 Entidade	                   	                          _x000D_
 EM. Arnaldo Busato	                        _x000D_
 EM. N. S. de Fátima	        	       _x000D_
 EM. Isabel C. S. Borges		        _x000D_
 CMEI Estados	                	       _x000D_
 CMEI Vovô Juca	                 _x000D_
 CMEI Santa Terezinha		         _x000D_
 Valor total	R$ 120.000,00      Rubrica   3.3.90.39</t>
   </si>
   <si>
     <t>9836</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9836/requerimento_354-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9836/requerimento_354-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para as seguintes questões:_x000D_
 1.	Existe hoje um planejamento/ projeto para contribuir com o aumento da segurança no bairro Jardim Veneza através de implantação de câmeras de monitoramento?_x000D_
 2.	Há possibilidade de um aumento da ronda de patrulhamento nestes bairros?</t>
   </si>
   <si>
     <t>9823</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9823/requerimento_355-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9823/requerimento_355-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício à Secretaria Municipal de Segurança Pública, solicitando a realização de estudo de viabilidade técnica e operacional para a implementação de segurança 24 horas na UPA 24h de Fazenda Rio Grande, com a presença contínua de um guarda municipal de plantão no local.</t>
   </si>
   <si>
     <t>9830</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9830/requerimento_356-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9830/requerimento_356-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente, avalie a possibilidade de formalizar uma parceria entre o poder público municipal e a rede de clínicas particulares, ou instituições especializadas  para o atendimento de crianças com Transtorno do Espectro Autista (TEA), visando a ampliação do acesso e a garantia de um cuidado adequado à saúde e ao bem-estar dos portadores do TEA.</t>
   </si>
   <si>
     <t>9827</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9827/requerimento_357-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9827/requerimento_357-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Saúde, para que apresente respostas as seguintes questões:_x000D_
 •	Apresente informações detalhadas sobre os protocolos utilizados pela UPA na classificação de risco e prioridade de atendimento aos pacientes;_x000D_
 •	Esclarecimento específico sobre os procedimentos adotados em casos de pacientes com diagnóstico prévio de epilepsia, que apresentem sinais de possível crise iminente;_x000D_
 •	Quais medidas estão previstas para evitar que situações semelhantes se repitam, visto o risco à saúde do paciente durante a espera prolongada?</t>
   </si>
   <si>
     <t>9843</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9843/requerimento_358-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9843/requerimento_358-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Poder Executivo Municipal, ao Poder Legislativo Estadual e também ao Governo do Estado do Paraná, solicitando informações sobre a possibilidade de o Hospital e Maternidade Nossa Senhora Aparecida passar a oferecer exames de ressonância magnética em suas dependências.</t>
   </si>
   <si>
     <t>9825</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9825/requerimento_359-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9825/requerimento_359-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que este subscreve, nos termos regimentais, requer seja encaminhado expediente ao Chefe do Poder Executivo Municipal, Prefeito Marco Marcondes, e ao setor competente, solicitando providências junto ao órgão competente, no sentido de avaliar e adotar medidas para melhoria do tráfego nas vias, Rua Venezuela com a Avenida Brasil, Trav. Bélgica e Trav. Japão.</t>
   </si>
   <si>
     <t>9850</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9850/requerimento_360-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9850/requerimento_360-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que analise o anteprojeto de lei anexo, que dispõe sobre o processo de alteração de regime de trabalho para professores da Rede Municipal de Ensino de Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>9839</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9839/requerimento_361-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9839/requerimento_361-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem, na forma regimental solicitam ao chefe do poder executivo municipal, a possibilidade de ser realizado o torneio e campeonato de pesca esportiva de traira, em conformidade com o que dispõe a lei municipal n° 1791/2024, que institui e regulamenta a pratica deste evento no município.</t>
   </si>
   <si>
     <t>9845</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9845/requerimento_362-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9845/requerimento_362-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo informações, junto aos órgãos competentes, quanto à existência de projeto, estudo ou planejamento para reforma ou revitalização da estrutura física do Centro de Educação Profissional de Fazenda Rio Grande, CAIC, localizado na Avenida Brasil, nº 2014, bairro Nações._x000D_
 a) existe atualmente algum projeto ou planejamento para reforma, ampliação ou revitalização das instalações do CAIC de Fazenda Rio Grande?_x000D_
 b) caso exista, qual o estágio atual do projeto e o cronograma estimado para sua execução?</t>
   </si>
   <si>
     <t>9838</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9838/requerimento_363-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9838/requerimento_363-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO, que este subscreve na forma regimental, solicita o envio ao chefe do poder executivo municipal, solicitando a implantação de uma lombada na rua Rio Amazonas, em frente ao N° 830 no bairro Iguaçu.</t>
   </si>
   <si>
     <t>9842</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9842/requerimento_364-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9842/requerimento_364-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio da Secretaria de Obras, realize estudo de viabilidade e implantação de calçamento, iniciando na Travessa Pien no número 66 casa 1 e estendendo-se até a Rua Itambé, no número 42, bairro Estados neste município.</t>
   </si>
   <si>
     <t>9848</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9848/requerimento_365-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9848/requerimento_365-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, requer o envio de expediente aos seguintes órgãos, solicitando que seja avaliada a possibilidade de disponibilizar a coleta de sangue nas dependências do Hospital Nossa Senhora Aparecida._x000D_
 Poder Executivo Municipal: encaminhar ofício ao Gabinete do Prefeito e à Secretaria Municipal de Saúde._x000D_
 Poder Legislativo Estadual: encaminhar ofício à Comissão de Saúde da Assembleia Legislativa do Paraná._x000D_
 Governo do Estado do Paraná: encaminhar ofício à Secretaria de Estado da Saúde (SESA)."</t>
   </si>
   <si>
     <t>9863</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9863/requerimento_366-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9863/requerimento_366-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, através da Secretaria Municipal competente, para que seja avaliada a possibilidade de manter a Praça Céu aberta não apenas nos dias de semana, mas também aos finais de semana, o funcionamento restrito apenas aos dias de semana limita o acesso de grande parte da população, que muitas vezes só dispõe de tempo livre aos finais de semana.</t>
   </si>
   <si>
     <t>9862</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9862/requerimento_367-2025_bancada_feminina.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9862/requerimento_367-2025_bancada_feminina.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que estes subscrevem, Vereadora Déia Teodoro, Thauna Padilha e Marilda Garcia na forma regimental, requer o envio de expediente à Secretaria Municipal de Saúde solicitando a possibilidade de realização de palestras e ações educativas sobre a prevenção e conscientização do câncer de mama e colón de útero, em alusão à Campanha Outubro Rosa, a serem promovidas nessa casa Legislativa. A realização de palestras no Legislativo contribuirá para sensibilizar servidores, autoridades e cidadãos, fortalecendo as políticas públicas de saúde e prevenção.</t>
   </si>
   <si>
     <t>9861</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9861/requerimento_368-2025_ver._esiquiel_franco_1.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9861/requerimento_368-2025_ver._esiquiel_franco_1.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, ao órgão competente e à AMEP – Agência de Assuntos Metropolitanos do Paraná, solicitando a realização de estudo de viabilidade para:_x000D_
 1. Avaliar os pontos de ônibus existentes ao longo de toda a extensão da linha que percorre o bairro Jardim Veneza, ressaltando a Rua João Quirino Leal, verificando quais necessitam de reforma ou substituição por novos;_x000D_
 2. Identificar trechos do bairro, especialmente na Rua João Quirino Leal, onde não existem pontos de ônibus e propor a implantação de novos abrigos, a fim de atender adequadamente a população usuária do transporte público.</t>
   </si>
   <si>
     <t>9882</t>
   </si>
   <si>
     <t>Joéliton Leal, Déia Teodoro</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9882/requerimento_369-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9882/requerimento_369-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a possibilidade de implantação dos projetos Fazenda Futsal e Fazenda Voleibol na Praça do Santa Maria, no bairro Estados.</t>
   </si>
   <si>
     <t>9872</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9872/requerimento_370-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9872/requerimento_370-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que este subscreve, na forma regimental, solicita o envio de expediente à Secretaria Municipal de Administração e Secretaria Municipal de Educação, para que informem à esta Casa de Leis quantos servidores estão lotados no cargo de Documentador Escolar. Solicito ainda, que seja realizado um estudo técnico e levantamento salarial comparativo dos servidores lotados no cargo de Documentador Escolar no município de Fazenda Rio Grande, em relação aos demais servidores dos municípios da Região Metropolitana de Curitiba. Caso os salários estejam defasados, informe sobre a possibilidade para que seja realizada a equiparação salarial, e o seu impacto financeiro.</t>
   </si>
   <si>
     <t>9860</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9860/requerimento_371-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9860/requerimento_371-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Urbanismo seja atualizado e fornecidos os nomes das Ruas já pavimentadas do Jardim Veneza para os Correios para que o Órgão possa fornecer placas com identificação dos CEPs dessas localidades.</t>
   </si>
   <si>
     <t>9878</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9878/requerimento_372-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9878/requerimento_372-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Marco Marcondes solicitando que envie ofício a SEED pedindo informações sobre Educação em Tempo Integral em nosso município. _x000D_
 1.	Há projetos para implantação de Educação Integral em nosso município, na rede estadual de ensino?_x000D_
 2.	Se sim, quais os critérios serão utilizados pelo Governo do Estado do Paraná para a implementação da educação de tempo integral em instituições de ensino já existentes?_x000D_
 3.	Serão realizas as reuniões de escuta com a comunidade e o Conselho Escolar dos Colégios para adesão ao programa? _x000D_
 4.	Serão analisados, para avançar no processo de ingresso no Programa Ensino Integral, aspectos como vulnerabilidade no entorno dos colégios? Demanda da região?</t>
   </si>
   <si>
     <t>9866</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9866/requerimento_373-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9866/requerimento_373-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que este subscreve, nos termos regimentais, requer que seja encaminhado expediente ao Chefe do Poder Executivo Municipal, à Faztrans, solicitando a possibilidade e estudos para a implantação de vagas de estacionamento rotativo, com tempo máximo de 15 minutos mediante uso do pisca-alerta, em frente à Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>9865</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9865/requerimento_374-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9865/requerimento_374-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo informações, junto à Secretaria Municipal de Educação, sobre a demanda por vagas em creches da rede municipal devido à grande demanda por vagas._x000D_
 Nesse sentido, requer-se a seguinte informação:_x000D_
 Quantas ações judiciais, atualmente em tramitação ou já atendidas, foram ajuizadas por mães, pais ou responsáveis solicitando vagas em creches no município?</t>
   </si>
   <si>
     <t>9886</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9886/requerimento_375-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9886/requerimento_375-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para as Secretaria Municipal de Meio Ambiente e Secretaria Municipal de Educação, para que apresente se há algum projeto que realize a promoção de conscientização ambiental nas escolas.</t>
   </si>
   <si>
     <t>9876</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9876/requerimento_376-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9876/requerimento_376-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Maciél, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicito estudo para a viabilidade técnica e operacional sobre implantação de sinalização viária vertical e horizontal, na Av. Tomaz Edson Andrade Viera, entre as Avenidas Aurora e Brasil no Bairro Eucaliptos, Green Field.</t>
   </si>
   <si>
     <t>9888</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9888/requerimento_377-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9888/requerimento_377-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, que por meio da Secretaria Municipal de Planejamento Urbano, realize um estudo técnico para a instalação de braço (suporte) com luminária nos postes conforme localização abaixo:_x000D_
 •	Rua Rio Eufrates próximo ao cruzamento com Rua Rio Ivaí, bairro Iguaçu;_x000D_
 •	Rua Rio Canguiri nº 36, próximo ao cruzamento com a Rua Rio Jaú, bairro Iguaçu.</t>
   </si>
   <si>
     <t>9883</t>
   </si>
   <si>
     <t>Fernandinho, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9883/requerimento_378-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9883/requerimento_378-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo  subscrevem, na forma regimental, solicitam ao Chefe do Poder Executivo Municipal que através das secretarias competentes sejam realizados os seguintes serviços em frente à Agência do INSS, localizada na Rua Egito N° 426, Bairro Nações:_x000D_
 -Melhoria da sinalização viária horizontal com pintura termoplástica e implantação de sinalização vertical com placas informativas e de regulamentação;_x000D_
 -Plantio de árvores;_x000D_
 -Roçada e limpeza do espaço público;_x000D_
 -Melhoria das calçadas, com especial atenção ao acesso de cadeirantes, adequando rampas e pisos às normas técnicas vigentes _x000D_
 -Estudo de viabilidade para substituição da lombada existente por travessia elevada, priorizando a segurança de pedestres e a acessibilidade.</t>
   </si>
   <si>
     <t>9873</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9873/requerimento_379-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9873/requerimento_379-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, requerer à Secretaria Municipal de Saúde que informe se o Município realizou o credenciamento da saúde em alguma das categorias do novo PAC da Saúde, promovido pelo Governo Federal. Caso a resposta seja positiva, solicita-se ainda: Quais categorias foram inscritas no referido programa; quais equipamentos, serviços ou estruturas o Município pleiteou junto ao Governo Federal por meio do PAC da Saúde; qual o status atual das propostas apresentadas (aprovadas, em análise ou indeferidas).</t>
   </si>
   <si>
     <t>9885</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9885/requerimento_380-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9885/requerimento_380-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador Fernandinho, que este subscreve na forma regimental, solicita ao Chefe do Poder Executivo Municipal que encaminhe à Copel a seguinte solicitação:_x000D_
 Que a concessionária informe a esta Casa de Leis, de forma detalhada e organizada, sobre as ações realizadas e planejadas na cidade referentes a :_x000D_
 a)	Limpeza e retirada de cabos soltos ou em desuso;_x000D_
 Solicita-se que as informações sejam apresentadas conforme os seguintes períodos:_x000D_
 •	Ano de 2024: ações já realizadas;_x000D_
 •	Ano em curso: ações já realizadas;_x000D_
 •	Ações futuras: medidas já agendadas, com indicação das datas previstas para execução._x000D_
 E por fim para que a concessionaria realize campanhas de divulgação à população sobre como registrar ocorrências, sejam elas de risco ou não.</t>
   </si>
   <si>
     <t>9896</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9896/requerimento_381-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9896/requerimento_381-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, no uso de suas atribuições legais e na forma regimental, requer que seja expedido ofício aos Excelentíssimos Senhores Deputados Estaduais Alisson Wandscheer e Alexandre Curi, solicitando a destinação de recursos financeiros, por meio de emenda parlamentar, para a aquisição ou construção de um prédio destinado à instalação da Clínica Municipal de Fisioterapia em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9893</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9893/requerimento_382-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9893/requerimento_382-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Hélio, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que analise o anteprojeto de lei anexo, que Dispõe sobre a realização de audiências, oitivas e demais atos processuais em Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>9897</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9897/requerimento_383-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9897/requerimento_383-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, re-quer o envio de expediente ao Chefe do Poder Executivo através da Secretaria Mu-nicipal competente, para que aprecie o ANTEPROJETO DE LEI que “Institui a in-clusão da Língua Brasileira de Sinais – LIBRAS, no currículo escolar, no âmbito da rede municipal de educação do Município de Fazenda Rio Grande e dá ou-tras providências”._x000D_
 Outrossim, requer que apresente o impacto orçamentário para contemplar a presente lei, visando atender os artigos 14 e 16 da LRF/LC 101/2000.</t>
   </si>
   <si>
     <t>9895</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9895/requerimento_384-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9895/requerimento_384-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente informe à esta Casa de Leis, o número de idosos que estão cadastrados nos projetos do Município direcionados a este público. Informe, também, se há projeto em andamento para a construção de um CENTRO DE CONVIVÊNCIA PARA IDOSOS.</t>
   </si>
   <si>
     <t>9915</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9915/requerimento_385-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9915/requerimento_385-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de expediente a Secretaria Municipal competente, para que seja realizada a revitalização da Avenida das Industrias no bairro Eucaliptos. A Avenida é uma das principais vias de acesso e circulação de veículos do município, com grande fluxo diário, incluindo transporte de trabalhadores, ônibus coletivos e veículos de carga.</t>
   </si>
   <si>
     <t>9905</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9905/requerimento_386-2025_varias_vereadoras.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9905/requerimento_386-2025_varias_vereadoras.pdf</t>
   </si>
   <si>
     <t>AS VEREADORAS DEIA TEODORO, THAUANA PADILHA E MARILDA GARCIA que estes subscrevem, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Saúde sejam fornecidos os seguintes dados._x000D_
 1.	Quantos casos de câncer de mama estão registrados atualmente no município, com dados atualizados?_x000D_
 _x000D_
 2.	Qual é o fluxo de tratamento oferecido pelo município para as pacientes diagnosticadas com câncer de mama?_x000D_
 _x000D_
 3.      Quais políticas públicas de prevenção e detecção precoce do câncer de mama estão sendo desenvolvidas nas Unidades Básicas de Saúde e em outros equipamentos de saúde?</t>
   </si>
   <si>
     <t>9900</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9900/requerimento_387-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9900/requerimento_387-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado as manutenções pertinentes aos seguintes itens da Unidade de Pronto Atendimento (UPA) de Fazenda Rio Grande._x000D_
 1-	Troca e substituição de lâmpadas queimadas._x000D_
 2-	Desobstrução do banheiro PCD pois ele se encontra hoje com muitos objetos. e utensílios que atrapalham o fluxo de entrada e saída._x000D_
 3-	Revitalização do espaço infantil._x000D_
 4-	Manutenção dos bebedouros. _x000D_
 5-	Troca dos assentos sanitários dos banheiros masculino e feminino.</t>
   </si>
   <si>
     <t>9901</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9901/requerimento_388-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9901/requerimento_388-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Professor Léo e Thauana Padilha que este subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Saúde, para que apresente respostas ao seguintes questionamentos:_x000D_
 1.	Qual a previsão do município obter um prestador de serviços para a re-alização do exame morfológico?_x000D_
 2.	Como o município tem auxiliado as gestantes que precisam realizar o exame dentro do prazo de 1º trimestre – 11 e 13 semanas e no 2º tri-mestre – 20 a 25 semanas de gestação?</t>
   </si>
   <si>
     <t>9903</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9903/requerimento_389-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9903/requerimento_389-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que este subscreve, nos termos regimentais, requer que seja encaminhado expediente ao Chefe do Poder Executivo Municipal, bem como à Secretaria competente, solicitando que sejam adotadas providências para melhorias na plataforma de embarque do Terminal de Fazenda Rio Grande, especificamente na área de acesso ao Ligeirinho Fazenda Rio Grande / Curitiba. em dias de chuva, os usuários que aguardam o transporte coletivo nesse espaço ficam expostos ao tempo, pois não há cobertura ou abrigo adequado. _x000D_
 Diante do exposto, requer-se as seguintes informações:_x000D_
 1  Há algum projeto ou planejamento em andamento para a instalação de cobertura ou melhoria da infraestrutura na plataforma de acesso ao Ligeirinho Curitiba/Fazenda Rio Grande no terminal?_x000D_
 2  Existe previsão de prazo para execução de obras ou intervenções que solucionem os problemas enfrentados pelos usuários em dias de chuva?</t>
   </si>
   <si>
     <t>9906</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9906/requerimento_390-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9906/requerimento_390-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a possibilidade de implantação de uma ciclo faixa na Av. Francisco Ferreira da Cruz e na Av. Brasil, no trecho compreendido entre a Av. das Araucárias e a Av. Francisco Ferreira da Cruz, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>9904</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9904/requerimento_391-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9904/requerimento_391-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando a possibilidade implantação de uma área de lazer equipada com playground e cancha de futebol na Rua João Cabral de Melo Neto, nas proximidades da Unidade Básica de Saúde São Sebastião, no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>9913</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9913/requerimento_392-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9913/requerimento_392-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo informações, junto à Secretaria Municipal de Saúde, para que informe se a fila de espera para realização de vasectomia foi eliminada._x000D_
 a) caso a fila de espera tenha sido eliminada, existe planejamento da Secretaria da Saúde junto ao hospital para manter o serviço regular no município e evitar a formação de nova fila no futuro?</t>
   </si>
   <si>
     <t>9910</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9910/requerimento_393-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9910/requerimento_393-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo e posterior intervenção para solucionar a situação de risco da valeta aberta existente na Rua Flamingos, bairro Gralha Azul, nas proximidades do número 101.</t>
   </si>
   <si>
     <t>9919</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9919/requerimento_394-2025_vereador_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9919/requerimento_394-2025_vereador_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requerer ao Poder Executivo Municipal, que seja oficiado à AMEP – Agência de Assuntos Metropolitanos do Paraná, solicitando a alteração do itinerário da linha de ônibus sentido Bairro – Linha Nações II, de modo que, no retorno do Bairro em direção ao Terminal, a linha passe pela Prefeitura Municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9918</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9918/requerimento_395-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9918/requerimento_395-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador FERNANDINHO que este subscreve, na forma regimental, solicita ao Chefe do Poder Executivo Municipal, Sr. Marco Marcondes, a análise do Anteprojeto de Lei em anexo, que dispõe sobre a Feirinha do rolo e oportunidade no município de Fazenda Rio Grande, e dá outras providências.</t>
   </si>
   <si>
     <t>9923</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9923/requerimento_396-2025_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9923/requerimento_396-2025_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo através da Secretaria Municipal competente, para que aprecie o ANTEPROJETO DE LEI que “Dispõe sobre a isenção tributária do Imposto Predial e Territorial Urbano (IPTU) para proprietários de imóveis residenciais: que apresentem dificuldades em adentrar em suas residências devido à mal serviço público prestado pela gestão municipal, dificultando o acesso; lâmpadas queimadas na porta de sua residência.”_x000D_
 Outrossim, requer que apresente o impacto orçamentário para contemplar a presente lei, visando atender os artigos 14 e 16 da LRF/LC 101/2000.</t>
   </si>
   <si>
     <t>9950</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9950/requerimento_397-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9950/requerimento_397-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo técnico visando à substituição do alambrado de ferro existente na trincheira da Rua César Carelli por uma mureta de concreto, neste Município.</t>
   </si>
   <si>
     <t>9938</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9938/requerimento_398-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9938/requerimento_398-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Hélio, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Marco Marcondes, para que analise o anteprojeto de lei anexo, que dispõe sobre as providências diretrizes para criação do Programa Patrulha da Pessoa Idosa no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9931</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9931/requerimento_399-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9931/requerimento_399-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente sejam respondidos os seguintes questionamentos em relação ao Programa Bem Nascer Paraná._x000D_
 1-	Este Município já assinou o termo de adesão ao Programa Bem Nascer Paraná?_x000D_
 2-	Em caso de afirmativa da pergunta anterior quem foi a pessoa nomeada pelo programa?_x000D_
 3-	Sendo o Município contemplado, qual será o local para armazenamento e organização desses kits?</t>
   </si>
   <si>
     <t>9924</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9924/requerimento_400-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9924/requerimento_400-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a viabilidade de realização de uma reforma na Unidade Básica de Saúde Pioneiros.</t>
   </si>
   <si>
     <t>9942</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9942/requerimento_401-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9942/requerimento_401-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a secretaria Municipal competente solicitando que seja realizada a Poda de Duas árvores localizadas na Rua Tejo no Bairro Iguaçu uma ao lado da residência N° 834  e a outra ao lado da residência N° 874  que estão encostando nos fios de alta tensão, oferecendo risco á rede elétrica e à segurança dos moradores da localidade.</t>
   </si>
   <si>
     <t>9934</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9934/requerimento_402-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9934/requerimento_402-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo informações, junto à Secretaria Municipal de Saúde, sobre os critérios adotados para alta de pacientes em tratamento fisioterapêutico no município, quando há divergência entre a quantidade de sessões prescritas pelo médico e as efetivamente realizadas._x000D_
 a) Quando um médico prescreve 30 sessões de fisioterapia e o fisioterapeuta concede alta após 10 sessões, qual dos profissionais está respaldado pelo protocolo da Secretaria Municipal de Saúde?_x000D_
 b) Existe um protocolo clínico ou diretriz oficial que autoriza o fisioterapeuta a interromper o tratamento antes da quantidade prescrita pelo médico?_x000D_
 c) Em casos de alta precoce, os pacientes são reavaliados por um médico ou recebem acompanhamento posterior?</t>
   </si>
   <si>
     <t>9932</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9932/requerimento_403-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9932/requerimento_403-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente informe à esta Casa de Leis, se há previsão para o início e conclusão das obras de pavimentação asfáltica e construção de calçadas com acesso às residências tangenciais no trecho restante da Rua Etiópia, Bairro Nações, neste Município. Ainda, informe se a responsabilidade da execução das obras será do Município ou através de construtora terceirizada.</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9927/requerimento_404-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9927/requerimento_404-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, por meio deste, solicitar que Vossa Excelência encaminhe este requerimento ao Poder Executivo Federal, à Superintendência Regional da Caixa Econômica Federal, e aos demais órgãos competentes, solicitando estudos para a viabilidade da instalação de uma nova agência da Caixa Econômica Federal no município de Fazenda Rio Grande, considerando o expressivo crescimento populacional e a limitação da atual agência da Caixa Econômica Federal, que tem enfrentado superlotação e dificuldade em atender à demanda da população.</t>
   </si>
   <si>
     <t>9929</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9929/requerimento_405-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9929/requerimento_405-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, sugerindo que seja avaliada a possibilidade de instalação de um redutor de velocidade na Rua Nelson Claudino dos Santos, nas proximidades do número 249.</t>
   </si>
   <si>
     <t>9941</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9941/requerimento_406-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9941/requerimento_406-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que subscreve o presente, nos termos regimentais, requer o envio de expediente ao Secretário Municipal de Saúde de Fazenda Rio Grande, solicitando explicações quanto à reposição e regularização no fornecimento das canetas para aplicação de insulina:_x000D_
 1 Qual o procedimento atual para reposição das canetas de insulina que apresentam defeito, e há previsão para a regularização e priorização desse atendimento aos pacientes que dependem do equipamento?_x000D_
 2 A Secretaria de Saúde possui levantamento atualizado sobre a demanda real de canetas para aplicação de insulina (rápida e NPH) no município, e quais medidas estão sendo adotadas para garantir o fornecimento adequado a todos os pacientes cadastrados?</t>
   </si>
   <si>
     <t>9954</t>
   </si>
   <si>
     <t>Prof. Fabiano Fubá, Laco</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9954/requerimento_407-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9954/requerimento_407-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Prof. Fabiano Fubá e Laco que este subscrevem, nos termos regimentais, requererem ao Poder Executivo Municipal, que seja oficiado à Secretaria Competente, solicitando informações e dados referente a consultas oftalmológicas realizadas no município, contendo a quantidade de pacientes atualmente aguardando atendimento na fila de espera para consulta ou exame oftalmológico.</t>
   </si>
   <si>
     <t>9951</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9951/requerimento_408-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9951/requerimento_408-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Fernandinho e Marilda Garcia, que estes subscrevem, na forma regimental, requerem ao Chefe do Poder Executivo Municipal que solicite à empresa AMEP (Associação Metropolitana de Empresas de Transporte) a realização de estudo de viabilidade para implantação de uma fila preferencial de embarque destinada às pessoas com Transtorno do Espectro Autista (TEA) no Terminal Metropolitano de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9956</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9956/requerimento_409-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9956/requerimento_409-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador FERNANDINHO que este subscreve, na forma regimental, solicita ao Chefe do Poder Executivo Municipal, Sr. Marco Marcondes, a análise do Anteprojeto de Lei em anexo, que dispõe sobre a instituição do Programa “Mãos Amigas” no Município de Fazenda Rio Grande, em parceria com o Conselho da Comunidade.</t>
   </si>
   <si>
     <t>9955</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9955/requerimento_410-2025_ver._prof._fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9955/requerimento_410-2025_ver._prof._fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requerer ao Poder Executivo Municipal, que seja oficiado à Secretaria Municipal de Obras Públicas para que seja realizado estudo técnico com vistas à execução de melhorias na escadaria localizada no início da Rua Rio Oiapoque no trecho de ligação com a Rua Rio Tapajós no Bairro Iguaçu em Fazenda Rio Grande, PR. Incluindo condições adequadas de acessibilidade, corrimão e rampa de acesso.</t>
   </si>
   <si>
     <t>9974</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9974/requerimento_411-2025._ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9974/requerimento_411-2025._ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador Maciél, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, para que analise o anteprojeto de lei anexo, que dispõe a criação de “Espaços Pet” em áreas públicas de lazer no Município de Fazenda Rio Grande, com a finalidade de promover o bem-estar animal, a posse responsável e a convivência harmoniosa entre os cidadãos, e dá outras providências.</t>
   </si>
   <si>
     <t>9964</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9964/requerimento_412-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9964/requerimento_412-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, para que através da secretaria competente nos informe sobre o seguinte:_x000D_
 1	– Como está o projeto “Condomínio do Idoso” para Fazenda Rio Grande? _x000D_
 2 - Estando em andamento o Projeto, como e onde funcionará o cadastramento das pessoas idosas interessadas em usufruir desse condomínio? _x000D_
 3	– Que critérios serão adotados para a seleção dos interessados?</t>
   </si>
   <si>
     <t>9983</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9983/requerimento_413-2025_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9983/requerimento_413-2025_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereadores Prof. Fabiano Fubá que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luís Sergio Claudino, para que analise o anteprojeto de lei anexo, que dispõe sobre a regulamentação da Avaliação Diagnóstica “Prova Fazenda” da rede municipal de ensino de Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>9962</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9962/requerimento_414-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9962/requerimento_414-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador Laco, que este subscreve, nos termos regimentais, requer que seja encaminhado expediente ao Chefe do Poder Executivo Municipal, bem como à Secretaria competente, solicitando a liberação das vagas de estacionamento, atualmente destinadas exclusivamente a embarque e desembarque escolar, para uso geral da população no período noturno e aos finais de semana.</t>
   </si>
   <si>
     <t>9961</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9961/requerimento_415-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9961/requerimento_415-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, Sr. Luís Sergio Claudino, para que analise o anteprojeto de lei anexo, que dispõe sobre o processo de instituição do Banco de Leite Humano Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>9967</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9967/requerimento_416-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9967/requerimento_416-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer envio de expediente ao Chefe do Poder Executivo, solicitando as seguintes informações sobre o processo de chamamento público para o credenciamento de novas licenças destinadas ao transporte escolar: _x000D_
 •	Quantas novas licenças foram disponibilizadas?_x000D_
 •	Quantos interessados participaram do processo?_x000D_
 •	Quantas licenças foram habilitadas?_x000D_
 •	Quais foram os critérios técnicos e documentais utilizados para classificação?_x000D_
 •	Caso não tenham sido preenchidas todas as licenças disponibilizadas, existe previsão de novo processo de chamamento para credenciamento?</t>
   </si>
   <si>
     <t>9969</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9969/requerimento_417-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9969/requerimento_417-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a secretaria Municipal competente solicitando que seja realizado um estudo se a possibilidade da implantação do Programa Poupatempo no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9976</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9976/requerimento_418-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9976/requerimento_418-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que viabilize na agenda de reunião junto ao presidente da Associação dos Municípios da Região Metropolitana de Curitiba (ASSOMEC), Sr. Helder Lazarotto, a intenção de pautar a criação e implementação do Consórcio Metropolitano de Proteção, Defesa e Direitos da Causa Animal.</t>
   </si>
   <si>
     <t>9972</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9972/requerimento_419-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9972/requerimento_419-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando a análise de viabilidade técnica e operacional para a realização de serviços de manutenção e recuperação do leito da Avenida Venezuela, nas proximidades do número 1035, no bairro Nações.</t>
   </si>
   <si>
     <t>9987</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9987/requerimento_420-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9987/requerimento_420-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, na forma regimental, solicitam ao Chefe do Poder Executivo Municipal que, através da Secretaria competente, seja feito um estudo visando à implementação do mapa e da sinalização do Caminho Turístico Religioso de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9981</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9981/requerimento_421-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9981/requerimento_421-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, por meio deste, requerer a Vossa Excelência a criação e implementação da campanha "Sem Entulho Não Há Dengue – Todos contra o mosquito", com o objetivo de promover a retirada sistemática de entulhos em todos os bairros do município, como medida preventiva e eficaz no combate à proliferação do mosquito Aedes aegypti, transmissor da dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>9979</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9979/requerimento_422-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9979/requerimento_422-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo informações, à empresa responsável pelo transporte coletivo e à Agência de Assuntos Metropolitanos do Paraná – AMEP, sobre o motivo pelo qual, em determinados horários da manhã e da tarde, os ônibus que realizam o trajeto de Fazenda Rio Grande para Curitiba retornam vazios diretamente para a garagem, mesmo havendo grande número de passageiros aguardando pelo transporte no sentido contrário._x000D_
 Diante disso, questiona-se:_x000D_
 1.	Este trajeto realizado sem passageiros é cobrado do município?_x000D_
 2.	Por que os ônibus não realizam o transporte de passageiros no retorno, considerando a alta demanda de passageiros precisando voltar?_x000D_
 3.	Existe alguma determinação contratual, regulatória ou operacional que justifique esse tipo de retorno vazio?_x000D_
 4.	A AMEP possui conhecimento dessa prática? Há fiscalização ativa sobre essa operação?_x000D_
 Há estudos ou ações em andamento para</t>
   </si>
   <si>
     <t>9985</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9985/requerimento_423-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9985/requerimento_423-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador FERNANDINHO que este subscreve, na forma regimental, solicita ao Chefe do Poder Executivo Municipal, a análise do Anteprojeto de Lei em anexo, que  Dispõe sobre a instalação de bicicletários em todos os órgãos públicos municipais de Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>9986</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9986/requerimento_424-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9986/requerimento_424-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando que seja enviado para a Secretaria Estadual de Educação do Paraná (SEED-PR), para que seja autorizado o transporte escolar a transportar os alunos também no contraturno pois participam das atividades pedagógicas complementares, tais como Sala de Recursos, Mais Aprendizagem, Aulas Especializadas de Treinamento Esportivo (AETE), programa monitor, entre outras atividades.</t>
   </si>
   <si>
     <t>10025</t>
   </si>
   <si>
     <t>Déia Teodoro, Enfermeiro Zé Carlos, Esiquiel Franco, Fernandinho, Joéliton Leal, Laco, Maciél, Marilda Garcia, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Thauana Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10025/brn94ddf85e4bd4_002867.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10025/brn94ddf85e4bd4_002867.pdf</t>
   </si>
   <si>
     <t>Os vereadores que estes subscrevem na forma regimental, solicitam o envio de expediente a Secretaria Municipal competente, solicitando que seja feito um estudo da possiblidade de ser realizada no plenário dessa Casa Legislativa uma palestra voltada a campanha do novembro azul, com foco na conscientização, prevenção e cuidados com a saúde do homem, destinadas aos servidores da Câmara Municipal.</t>
   </si>
   <si>
     <t>9992</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9992/requerimento_426-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9992/requerimento_426-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para as Secretaria Municipal de Cultura, para que apresente o cronograma das ações que serão realizadas na semana da Consciência Negra em novembro.</t>
   </si>
   <si>
     <t>9993</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9993/requerimento_427-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9993/requerimento_427-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador Maciél, que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo de viabilidade técnica para a implantação de uma travessia elevada na Rua Francisco da Conceição Machado, nas proximidades do número 1526, próximo ao Mercado Boza Express Alcatraz.</t>
   </si>
   <si>
     <t>10004</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10004/requerimento_428-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10004/requerimento_428-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Hélio, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. LUIZ SÉRGIO CLAUDINO, para que analise o anteprojeto de lei anexo, que Dispõe sobre a implementação do Serviço de Família Acolhedora no Município de Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>9997</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9997/requerimento_429-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9997/requerimento_429-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, à Secretaria Municipal de Planejamento Urbano e à FAZTRANS, para que realizem Estudo de Viabilidade e Implementação de um Plano de Contingência para a gestão do trânsito em situações de colapso semafórico ou acidentes em Fazenda Rio Grande._x000D_
 O plano solicitado deve compreender:_x000D_
 •	Investigação e Esclarecimentos: Determinar as causas das falhas reiteradas no sistema semafórico e a demora na sua reparação, bem como a falta de coordenação no gerenciamento da crise._x000D_
 •	Apoio Imediato e Coordenação: A elaboração e implementação de um plano de contingência robusto e eficiente para situações de falha no sistema semafórico, que inclua a rápida intervenção de equipes da Guarda Municipal e FAZTRANS e a coordenação efetiva das forças de segurança e trânsito._x000D_
 •	Melhoria na Manutenção e Fiscalização: Que seja intensificada a manutenção preventiva e a fiscalização do funcionamento dos semáforos, garantindo a</t>
   </si>
   <si>
     <t>9999</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9999/requerimento_430-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9999/requerimento_430-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Joéliton Leal, Esiquiel Franco e Fernandinho, que este  subscrevem, na forma regimental, requerem o envio de expediente ao Chefe do Poder  Executivo Municipal, solicitando informações sobre a viabilidade de execução de  obras de pavimentação asfáltica na estrada rural Passo Amarelo (conforme trecho  determinado em anexo) em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>9996</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9996/requerimento_431-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9996/requerimento_431-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, solicitando as seguintes informações sobre a viabilidade de regularização da área situada entre a Av. Estados Unidos e a Av. Polônia e da área situada entre a Av. Polônia e a Rua Finlândia, ambas delimitadas em anexo, no Bairro Nações:_x000D_
 _x000D_
 	1 - Existe processo de regularização das áreas mencionadas em andamento?_x000D_
 _x000D_
 	2 - Se a resposta for negativa, quais são os procedimentos necessários, de forma detalhada, para que seja iniciado o processo de regularização das mesmas?</t>
   </si>
   <si>
     <t>10023</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10023/requerimento_432-2025_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10023/requerimento_432-2025_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sérgio Claudino para que analise o anteprojeto de lei anexo, que Dispõe sobre a isenção de pagamento do Serviço Funerário Municipal Básico aos usuários que comprovem a doação de órgãos e/ou tecidos do familiar falecido no Município de Fazenda Rio Grande/PR e dá outras providências.</t>
   </si>
   <si>
     <t>10009</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10009/requerimento_433-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10009/requerimento_433-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria competente informe à esta Casa de Leis, se há projeto em andamento para a construção de pistas de skate nos parques de nosso Município. Informe ainda, o custo aproximado para a realização da referida construção.</t>
   </si>
   <si>
     <t>10001</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10001/requerimento_434-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10001/requerimento_434-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Habitação seja fornecida as seguintes informações sobre as Regulamentações Fundiárias deste município:_x000D_
 1-	Existe uma listagem das áreas que serão contempladas com a Regularização Fundiária no período de 2025/2026/2027 através do programa REURB, quais são os endereços?_x000D_
 _x000D_
 2-	Quais são as áreas já contempladas pela Regularização Fundiária no período de janeiro à setembro de 2025?_x000D_
 _x000D_
 3-	Referente as ruas:_x000D_
 Pernambuco – Bairro Estados_x000D_
 Travessa Gerivá – Bairro Eucaliptos_x000D_
 Avenida Joao Quirino Leal – Bairro Jardim Veneza_x000D_
 Existe algum estudo técnico/programação para inclusão neste processo de regularização?_x000D_
 _x000D_
 4-	Qual é o processo de transparência para a população que aguarda por essa regularização?</t>
   </si>
   <si>
     <t>10007</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10007/requerimento_435-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10007/requerimento_435-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que sejam tomadas as providências necessárias pelo órgão competente para a instalação de uma tela de proteção a fim de separar a área de mata fechada do parquinho localizado na Rua Manuel Bandeira, com intersecção com a Rua Lygia Fagundes Telles, no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>10015</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10015/requerimento_436-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10015/requerimento_436-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador FERNANDINHO, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, para que, por meio das Secretarias competentes, sejam analisados os ofícios em anexo, os quais contêm respostas deste Gabinete aos requerimentos anteriormente encaminhados.</t>
   </si>
   <si>
     <t>10011</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10011/requerimento_437-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10011/requerimento_437-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, encaminhe um oficio para a Secretaria da Agricultura e do Abastecimento (Seab), sobre viabilidade de incluir o Programa Paranaense de Apoio aos Restaurantes Populares, podendo assim implantar um Restaurante Popular aqui no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>10013</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10013/requerimento_438-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10013/requerimento_438-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo informações, junto à Secretaria Municipal de Saúde, sobre a realização de cirurgias vascular no município, especialmente no que diz respeito ao planejamento para atendimento da demanda existente._x000D_
 a) qual o número atualizado de pacientes que aguardam pelo procedimento no município?_x000D_
 b) existe atualmente algum planejamento da Secretaria para zerar a fila de espera por cirurgias vasculares?</t>
   </si>
   <si>
     <t>10054</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10054/requerimento_439-2025_ver._prof._fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10054/requerimento_439-2025_ver._prof._fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Competente, realize estudo de viabilidade para a revitalização da quadra de esportes localizada na Rua Antonina, Jardim Nitta, bairro Estados com as seguintes melhorias:_x000D_
 - Instalação de grades de proteção em todo o perímetro da quadra;_x000D_
 - Substituição das traves danificadas;_x000D_
 - Instalação de tabelas de basquete;_x000D_
 - Marcação de linhas para prática de vôlei;_x000D_
 - Implantação de uma academia ao ar livre nas proximidades;_x000D_
 - Construção de uma pista de skate.</t>
   </si>
   <si>
     <t>10032</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10032/requerimento_440-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10032/requerimento_440-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Professor Léo e Maciél, que este subscrevem, na forma re-gimental, requerem o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Planejamento Urbano – Departamento de Ilumi-nação juntamente da Empresa Contemplada com a P.P.P., para que apresente respostas ao seguinte questionamento:  _x000D_
 _x000D_
 •	Qual a previsão de começar a troca das lâmpadas no Bairro Gralha Azul?_x000D_
 •	Já foi realizado a conclusão do cadastro de todos os pontos de ilumi-nação?_x000D_
 •	Já foi realizado o cronograma da ordem que será realizado a troca das lâmpadas?</t>
   </si>
   <si>
     <t>10030</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10030/requerimento_441-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10030/requerimento_441-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Governo juntamente da AMEP – Agência de Assuntos Metropolita-nos do Paraná, para que realize um estudo para uma possível implementação de uma linha de transporte público entre Fazenda Rio Grande e o Bairro Sítio Cercado em Curitiba.</t>
   </si>
   <si>
     <t>10038</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10038/requerimento_442-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10038/requerimento_442-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Hélio, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo, Sr. Luiz Sérgio Claudino, para que analise o anteprojeto de lei anexo, que Institui o Programa de Estímulo ao Empreendedorismo de Mães atípicas em Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>10036</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10036/requerimento_443-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10036/requerimento_443-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado a manutenção e aquisição de BERÇO AQUECIDO e ESTADIÔMETRO no Hospital e Maternidade Nossa Sra. Aparecida.</t>
   </si>
   <si>
     <t>10035</t>
   </si>
   <si>
     <t>Thauana Padilha, Fernandinho</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10035/requerimento_444-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10035/requerimento_444-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>OS VERADORES, THAUANA PADILHA E FERNANDINHO que estes subscrevem, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal de Esporte seja realizado estudo técnico para a inclusão da modalidade de Xadrez no Programa Esporte nos Bairros.</t>
   </si>
   <si>
     <t>10027</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10027/requerimento_445-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10027/requerimento_445-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo técnico visando à melhoria do sistema de drenagem da trincheira localizada na Rua César Carelli, neste Município.</t>
   </si>
   <si>
     <t>10061</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10061/requerimento_446-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10061/requerimento_446-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro, que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria Municipal competente para que esta oficie o CIS – Centro Integrado de Saúde, entidade responsável pela administração do hospital municipal Nossa Senhora Aparecida, a fim de que sejam prestadas as seguintes informações:_x000D_
 _x000D_
 1-	Quais especialidades médicas atualmente estão disponíveis no Hospital Municipal Nossa Senhora Aparecida, administrado pelo Centro Integrado em Saúde – CIS;_x000D_
 2-	Quantos profissionais médicos atuam em cada uma dessas especialidades;_x000D_
 3-	Qual o tempo médio de espera para atendimento em cada especialidade;_x000D_
 4-	Qual o número de atendimentos ambulatoriais (clínico e cirúrgico) por mês;_x000D_
 5-	Quais medidas e estratégias estão em planejamento ou podem ser implementadas para a redução do tempo de espera e aprimoramento da qualidade do serviço prestado à população;</t>
   </si>
   <si>
     <t>10029</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10029/requerimento_447-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10029/requerimento_447-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que seja realizada, pelo órgão competente, a análise de viabilidade técnica para o rebaixamento da guia da calçada com o objetivo de criar vagas de estacionamento transversal em 45° na Avenida Albatroz, nº 447, em frente à Escola Municipal Antonio Baldan, Gralha Azul.</t>
   </si>
   <si>
     <t>10041</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10041/requerimento_448-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10041/requerimento_448-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador Laco, que este subscreve, no uso das atribuições que lhe confere o Regimento Interno, requer o envio de expediente ao Chefe do Poder Executivo competente acerca da Lei Municipal nº 1.449/2021, Projeto bombeiro mirim a qual, até a presente data, ainda não entrou em vigor.</t>
   </si>
   <si>
     <t>10034</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10034/requerimento_449-2025_ver_gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10034/requerimento_449-2025_ver_gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo e ao Sr. Gilson Santos, Diretor/Presidente da AMEP (Agência de Assuntos Metropolitano do Paraná) para que viabilizem reunião com o intuito de instalar a passagem temporal instituída pela Lei Municipal nº 1364/2020, de autoria do Vereador Gilmar José Petry no Terminal Metropolitano de Fazenda Rio Grande, permitindo que os usuários do transporte coletivo possam sair do terminal por um período predeterminado e retornar sem a necessidade do pagamento de uma nova passagem.</t>
   </si>
   <si>
     <t>10047</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10047/requerimento_450-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10047/requerimento_450-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo informações, junto à Secretaria Municipal de Meio Ambiente (ou secretaria competente), sobre a execução do Programa Troca Verde, especificamente quanto à origem dos alimentos distribuídos aos moradores participantes._x000D_
 a) Quem são os fornecedores das verduras utilizadas no programa Troca Verde?_x000D_
 b) Trata-se de produção própria do município, de agricultores locais ou aquisição por meio de contrato?_x000D_
 c) Há algum tipo de parceria com produtores da agricultura familiar ou cooperativas locais para esse fornecimento?</t>
   </si>
   <si>
     <t>10049</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10049/requerimento_451-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10049/requerimento_451-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Municipal, solicitando as seguintes informações sobre a viabilidade de regularização da área situada entre as Ruas Curitiba, Aracaju e Natal, conforme delimitada em anexo, no Santa Maria, Bairro Estados:_x000D_
 	1 - Existe processo de regularização da referida área em andamento?_x000D_
 	2 - Se a resposta for negativa, quais são os procedimentos necessários, de forma detalhada, para que seja iniciado o processo de regularização das mesmas?</t>
   </si>
   <si>
     <t>10050</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10050/requerimento_452-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10050/requerimento_452-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador Fernandinho, que este subscreve na forma regimental, requer ao Chefe do Poder Executivo Municipal, para que, por meio da Secretaria competente, seja realizado estudo técnico  visando a interligação da Rua Flamingos e da Rua Canários com a Rodovia BR-116.</t>
   </si>
   <si>
     <t>10052</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10052/requerimento_453-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10052/requerimento_453-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro José Carlos que este subscreve, no uso de suas atribuições legais e regimentais, requer seja encaminhado ofício ao Governo do Estado do Paraná, por intermédio da Secretaria de Estado da Agricultura e do Abastecimento (SEAB), solicitando estudo de viabilidade para implantação do Programa Renova Paraná nas áreas rurais do município de Fazenda Rio Grande. O Programa Renova Paraná tem como objetivo promover a geração de energia renovável, especialmente por meio de painéis solares fotovoltaicos e sistemas de biogás e biometano, com apoio técnico e linhas de crédito subsidiadas pela Fomento Paraná, IDR-PR e Copel.</t>
   </si>
   <si>
     <t>10075</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10075/requerimento_454-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10075/requerimento_454-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo de viabilidade técnica para a implantação de sentido único de circulação nas seguintes vias:_x000D_
 _x000D_
   - Rua Cerejeira, sentido bairro → escola;_x000D_
   - Rua Pessegueiro, sentido escola → bairro;_x000D_
 _x000D_
 Especialmente nas proximidades da Escola Municipal Alcides Mário Pelanda, de forma que uma via seja destinada ao fluxo de ida e a outra ao fluxo de retorno.</t>
   </si>
   <si>
     <t>10063</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10063/requerimento_455-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10063/requerimento_455-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal Defesa Social seja fornecido os seguintes esclarecimentos sobre a segurança, monitoramento e vigilância no Parque Verde:_x000D_
 1-	Qual é o efetivo de Guardas Municipais atuante no parque?_x000D_
 2-	No período diurno, quais são os horários de atuação dos Guardas Municipais?_x000D_
 3-	No período noturno, existe um patrulhamento e ou Guardas atuando na segurança?_x000D_
 4-	O parque possui câmeras de segurança?  _x000D_
 5-     Existe um plano para melhoria da segurança no Parque?</t>
   </si>
   <si>
     <t>10069</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10069/requerimento_456-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10069/requerimento_456-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo solicitando informações sobre a adesão do Município ao Programa Paraná Amigo da Pessoa Idosa, instituído pela Lei Estadual nº 22.189, de 13 de novembro de 2024, a qual prevê o pagamento de um benefício mensal para familiares que cuidam de idosos em casa._x000D_
 Diante disso, requer-se que o Executivo informe: 1 – Se o Município já realizou a adesão formal ao Programa Paraná Amigo da Pessoa Idosa; 2– Caso positivo, quais ações ou projetos estão sendo desenvolvidos no âmbito local; 3 – Caso negativo, se há previsão de adesão e quais providências estão sendo tomadas para cumprimento dos requisitos previstos no artigo 6º da referida lei.</t>
   </si>
   <si>
     <t>10094</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10094/requerimento_457-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10094/requerimento_457-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria Municipal competente solicitando estudo de viabilidade para que seja dada continuidade e término da construção de calçadas em ambos os lados das seguintes vias:_x000D_
 _x000D_
 1-	Rua Rio Piquiri, Bairro Iguaçu II, do número 585 em toda a sua extensão até a Avenida Nossa Senhora Aparecida._x000D_
 2-	Rua Rio Iguaçu, em toda a sua extensão, no Bairro Iguaçu II</t>
   </si>
   <si>
     <t>10071</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10071/requerimento_458-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10071/requerimento_458-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, Luiz Sérgio Claudino para que por meio da secretaria competente envie requerimento a Sanepar, para que seja feita a implantação da rede de esgoto na vila Vale Verde, já que houve a regularização fundiária daquele local.</t>
   </si>
   <si>
     <t>10084</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10084/requerimento_459-2025_ver._professor_fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10084/requerimento_459-2025_ver._professor_fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer que seja encaminhando expediente a Secretaria Estadual de Desenvolvimento Sustentável (Sedest), solicitando a aquisição de um caminhão limpa-fossa, com o valor estimado de R$ 620.000,00 (seiscentos e vinte mil reais), a fim de atender às demandas essenciais de manutenção, saneamento básico e serviços de esgotamento do Município de Fazenda Rio Grande – Paraná.</t>
   </si>
   <si>
     <t>10064</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10064/requerimento_460-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10064/requerimento_460-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador Laco que este subscreve, na forma regimental, requer o envio ao chefe do Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, solicitando informações detalhadas acerca do convênio firmado entre o Município de Fazenda Rio Grande ao órgão competente referente à realização de autópsias em casos de natimortos._x000D_
 O presente requerimento tem como objetivo esclarecer como se dá o encaminhamento e a execução dos procedimentos de autópsia em natimortos, bem como obter informações sobre:_x000D_
 1.	A existência e a vigência atual do convênio;_x000D_
 2.	Qual instituição ou órgão é responsável pela realização das autópsias;_x000D_
 3.	Quais são os critérios e fluxos adotados para encaminhamento dos casos;_x000D_
 4.	Se há custos envolvidos para o município ou para as famílias;_x000D_
 5.	Quais medidas estão sendo tomadas para garantir agilidade e humanização no atendimento dessas situações.</t>
   </si>
   <si>
     <t>10066</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10066/requerimento_461-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10066/requerimento_461-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a possibilidade de implantação de uma quadra esportiva na Praça Canários, bairro Gralha Azul.</t>
   </si>
   <si>
     <t>10073</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10073/requerimento_462-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10073/requerimento_462-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando que sejam encaminhadas providências a Secretária de Planejamento Urbano no sentido de realizar um estudo de viabilidade técnica para a construção de rede baixa visando à ampliação da rede de iluminação pública na Rua André Wosniak, tendo como ponto de partida o transformador localizado na Rua Adão Roik, em uma extensão aproximada de 900 (novecentos) metros de rede, utilizando luminárias de 60W - LED.</t>
   </si>
   <si>
     <t>10077</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10077/requerimento_463-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10077/requerimento_463-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo informações, junto à Secretaria Municipal de Meio Ambiente, para que informe se há algum programa ou convênio com empresas especializadas para o recolhimento e destinação correta de resíduos eletrônicos (como televisores, aparelhos de som, computadores, impressoras, micro-ondas, entre outros) no município de Fazenda Rio Grande._x000D_
 a)	caso exista algum programa em andamento, quais são os pontos de coleta, a frequência do recolhimento?_x000D_
 b)	há parcerias formalizadas com empresas ou cooperativas para o recebimento e tratamento desses resíduos?_x000D_
 c)	se ainda não houver essa iniciativa, há previsão de implantação ou estudos em andamento para criação de um programa de coleta e descarte adequado de lixo eletrônico?</t>
   </si>
   <si>
     <t>10079</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10079/requerimento_464-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10079/requerimento_464-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, re-quer o envio de expediente ao Chefe do Poder Executivo através da Secretaria Mu-nicipal competente, para que aprecie o ANTEPROJETO DE LEI que “GARANTE O “PASSE LIVRE ATLETA” NO TRANSPORTE PÚBLICO MUNICIPAL PARA ATLETAS E PARATLETAS DE TODAS AS MODALIDADES ESPORTIVAS – NO ÂMBITO DO MUNICÍPIO DE FAZENDA RIO GRANDE. ”_x000D_
 Outrossim, requer que apresente o impacto orçamentário para contemplar a presente lei, visando atender os artigos 14 e 16 da LRF/LC 101/2000.</t>
   </si>
   <si>
     <t>10081</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10081/requerimento_465-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10081/requerimento_465-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro José Carlos que este subscreve requer seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, anexando o Anteprojeto de Lei que "Altera o Regime Jurídico dos Servidores Públicos do Município, visando assegurar o direito à ausência remunerada para assistência a filho, tutelado ou menor sob guarda legal doente, estabelecendo limites de dias e mecanismos de controle administrativo."_x000D_
 Solicita-se, ainda, que o Poder Executivo analise o mérito da proposição e assuma a iniciativa legislativa para o envio do Projeto de Lei correspondente a esta Casa, em razão da matéria ser de iniciativa privativa do Chefe do Executivo.</t>
   </si>
   <si>
     <t>10083</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10083/requerimento_466-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10083/requerimento_466-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que este subscreve, na forma regimental, requer ao Chefe do Poder Executivo Municipal, para que, por meio da Secretaria competente, informe se há estudo e previsão para a retomada do evento “Natal Luz” no Município de Fazenda Rio Grande, bem como a possibilidade de retorno das apresentações artísticas e culturais, visando valorizar os talentos locais e fomentar o comércio da região.</t>
   </si>
   <si>
     <t>10096</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10096/requerimento_467-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10096/requerimento_467-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, Luiz Sérgio Claudino, para que por meio da Secretaria de Trabalho, Emprego e Renda informe quais cursos de capacitação profissional têm sido ofertados à população fazendense para capacitação da mão de obra local.</t>
   </si>
   <si>
     <t>10098</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10098/requerimento_468-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10098/requerimento_468-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, que seja realizado estudo de viabilidade quanto à possibilidade de corte total de árvore com risco de queda, localizada na Rua Rio Madeira, nº 283, Bairro Iguaçu.</t>
   </si>
   <si>
     <t>10119</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10119/requerimento_469-2025_ver._professor_fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10119/requerimento_469-2025_ver._professor_fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer que seja encaminhando expediente a Concessionária Arteris Planalto Sul, responsável pela administração da BR-116, solicitando a restauração e revitalização da calçada de pedestres na Avenida das Américas (Marginal da BR-116), no trecho compreendido entre a rua Cedro e o novo Terminal Rodoviário, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>10122</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10122/requerimento_470-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10122/requerimento_470-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a secretaria Municipal competente para a Revitalização da Praça Boa Esperança localizada na Travessa Tico Tico em frente ao número 49 no Bairro Gralha Azul._x000D_
 A revitalização solicitada compreende:_x000D_
 •	Reforma e nivelamento das calçadas,_x000D_
 •	Colocação de mais areia no parquinho infantil,_x000D_
 •	Reparo e manutenção da quadra de areia, incluindo o conserto das traves,_x000D_
 •	Instalação de lixeiras,_x000D_
 •	Colocação de novos bancos para melhor acomodações dos frequentadores.</t>
   </si>
   <si>
     <t>10100</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10100/requerimento_471-2025_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10100/requerimento_471-2025_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo e à Secretaria competente para que informem à esta Casa de Leis, sobre a possibilidade da instalação de um módulo da Guarda Municipal no Terminal Metropolitano, utilizando as salas que se encontram ociosas nas dependências do referido terminal. Sucessivamente, a contratação de empresa de vigilância privada para atuar no local.</t>
   </si>
   <si>
     <t>10106</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10106/requerimento_472-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10106/requerimento_472-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro José Carlos que este subscreve, na forma regimental, requer ao Chefe do Poder Executivo Municipal que, por meio da Secretaria Municipal competente, proceda à análise da viabilidade e, sendo possível, promova a instalação de câmeras de monitoramento em pontos estratégicos das principais vias de acesso ao Município.</t>
   </si>
   <si>
     <t>10102</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10102/requerimento_473-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10102/requerimento_473-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Urbanismo, para que apresente resposta ao seguinte questionamento: Como está o processo de regularização das seguintes ruas?_x000D_
 •	Rua Madagascar - Nações 2_x000D_
 •	Travessa Coleirinha - Gralha Azul_x000D_
 •	Travessa Ema - Gralha Azul_x000D_
 •	Rua Irerê - Gralha Azul_x000D_
 •	Avenida Condor - Gralha Azul_x000D_
 •	Travessa Curió Gralha Azul</t>
   </si>
   <si>
     <t>10117</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10117/requerimento_474-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10117/requerimento_474-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para viabilizar a revitalização e manutenção das sinalizações das seguintes ruas a seguir localizadas no Bairro Gralha azul.</t>
   </si>
   <si>
     <t>10115</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10115/requerimento_475-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10115/requerimento_475-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo informações à Secretaria Municipal de Saúde, sobre o atendimento prioritário para pessoas com deficiência (PCD) e Transtorno do Espectro Autista (TEA) nas UBS e na UPA do município. Destaca-se que há muitas reclamações sobre a demora no atendimento a esse público._x000D_
 Diante disso, gostaria de saber se há protocolo específico a ser seguido pelas equipes, buscando atender o que determina a Lei nº 14.626/2023 que garante o atendimento prioritário?</t>
   </si>
   <si>
     <t>10108</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10108/requerimento_476-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10108/requerimento_476-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações sobre a possibilidade de asfaltamento da via marginal localizada ao lado da Av. Brasil próximo ao Centro Multieventos (trecho delimitado em anexo), bem como sobre alternativas para fechamento parcial no final do referido trecho, de modo a impedir que motoristas realizem manobras perigosas de acesso a Av. Brasil.</t>
   </si>
   <si>
     <t>10112</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10112/requerimento_477-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10112/requerimento_477-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O vereador FERNANDINHO que este subscreve, na forma regimental, solicita ao Chefe do Poder Executivo Municipal, a análise do Anteprojeto de Lei em anexo, que Institui no âmbito do Município de Fazenda Rio Grande, a LIGA ESCOLAR MUNICIPAL e dá outras providências.</t>
   </si>
   <si>
     <t>10110</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10110/requerimento_478-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10110/requerimento_478-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo e à empresa Arteris – Concessionária responsável pela administração da BR-116, solicitando a análise de viabilidade técnica para a criação de um novo acesso ao Bairro Gralha Azul, nas proximidades do km 130 e 131 norte na BR-116, neste município.</t>
   </si>
   <si>
     <t>10135</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10135/requerimento_479-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10135/requerimento_479-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que subscreve na forma regimental, solicita o envio de  expediente a Secretaria Municipal competente, para que seja realizada a revitalização da ponte localizada dentro do Parque verde, no Bairro Estados.</t>
   </si>
   <si>
     <t>10136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10136/requerimento_480-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10136/requerimento_480-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, à FAZTRANS, para que informem à esta Casa de Leis, qual o motivo da retirada de placa de sinalização preferencial (sinalização vertical regulamentar R-2) que indicava a prioridade de passagem dos motoristas que saem da Rodovia Régis Bittencourt (BR-116), acessando a Avenida das Américas e também o Posto 21. Informem ainda se há previsão para a reinstalação da referida sinalização, sendo esta essencial para evitar possíveis acidentes neste trecho.</t>
   </si>
   <si>
     <t>10149</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10149/requerimento_481-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10149/requerimento_481-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, que seja realizado estudo de viabilidade e informações técnicas sobre as bocas de lobo existentes na Rua Rio Madeira, nas proximidades do nº 1000, esquina com Rua Rio Cerne no Bairro Iguaçu, considerando que, em períodos de chuvas fortes, a água vem invadindo a residência localizada no referido número.</t>
   </si>
   <si>
     <t>10128</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10128/requerimento_482-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10128/requerimento_482-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, Luiz Sérgio Claudino para que por meio da secretaria competente envie requerimento a Sanepar, para que seja feito estudo de viabilidade para aumentar a rede de água e de esgoto na região do bairro Estados, bem como uma nova estação de tratamento de esgoto na mesma região.</t>
   </si>
   <si>
     <t>10132</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10132/requerimento_483-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10132/requerimento_483-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo informações, junto à Secretaria Municipal de Educação, acerca da implementação e cumprimento da Lei Federal nº 13.935, de 11 de dezembro de 2019, que dispõe sobre a prestação de serviços de psicologia e serviço social nas redes públicas de educação básica, bem como sobre o apoio psicológico oferecido aos professores da educação especial no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>10151</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10151/requerimento_484-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10151/requerimento_484-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo – Prefeito Municipal, para que rea-lize um estudo para termos mais uma equipe de conselho tutelar no município.</t>
   </si>
   <si>
     <t>10148</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10148/requerimento_485-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10148/requerimento_485-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Joéliton Leal, Esiquiel Franco e Fernandinho, que este subscrevem, na forma regimental, requerem o envio de expediente à COPEL (Companhia Paranaense de Energia), solicitando que a mesma preste informações detalhadas sobre quais procedimentos estão sendo tomados, a fim de melhorar o abastecimento de energia elétrica na região do Passo Amarelo, área rural do Município de Fazenda Rio Grande, tendo em vista as constantes reclamações dos moradores quanto às frequentes quedas e oscilações no fornecimento.</t>
   </si>
   <si>
     <t>10137</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10137/requerimento_486-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10137/requerimento_486-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O vereador Laco, que este subscreve, no uso das atribuições que lhe confere o Regimento Interno, requer o envio de expediente ao Chefe do Poder Executivo por meio da Secretaria Municipal de Trânsito solicitando laudos e estudos técnicos relativos à possibilidade de implantação de um redutor de velocidade nas vias mencionadas._x000D_
 Para tanto, solicita-se que o Executivo responda aos seguintes questionamentos:_x000D_
 1.	Existe estudo técnico recente avaliando a necessidade de implantação de redutor de velocidade na Avenida Cedro, esquina com a Rua Buenos Aires, acesso à Avenida Paineiras?_x000D_
 Em caso afirmativo, qual o resultado e quando foi realizado?_x000D_
 _x000D_
 2.	Caso não exista estudo anterior, qual é o prazo previsto pela Secretaria Municipal de Trânsito (ou Obras e Trânsito) para realizar a vistoria, a análise técnica e apresentar parecer sobre a viabilidade da implantação do redutor de velocidade no local?</t>
   </si>
   <si>
     <t>10138</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10138/requerimento_487-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10138/requerimento_487-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que esta subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal competente seja realizado estudo técnico para a possível contratação de médico ginecologista plantonista para realização de exames de Ultrassom Endovaginal no Hospital e Maternidade Nossa Sra. Aparecida.</t>
   </si>
   <si>
     <t>10142</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10142/requerimento_488-2025_ver._professor_fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10142/requerimento_488-2025_ver._professor_fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer que seja encaminhado expediente ao Poder Executivo Municipal por intermédio da secretaria competente, solicitando estudo de viabilidade técnica, ambiental e jurídica para utilização de uma área verde municipal localizada entre as ruas Antonina, Rio Amazonas e Travessa Marialva, no bairro Estados, visando à implementação de ações, equipamentos públicos ou projetos que tragam benefícios à comunidade local.</t>
   </si>
   <si>
     <t>10153</t>
   </si>
   <si>
     <t>Thauana Padilha, Déia Teodoro, Enfermeiro Zé Carlos, Esiquiel Franco, Fernandinho, Joéliton Leal, Laco, Maciél, Marilda Garcia, Professor Hélio, Professor Léo, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10153/requerimento_489-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10153/requerimento_489-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este  subscrevem na forma regimental, solicitam o envio de ofício ao Chefe do Poder Executivo Municipal, para que através da Secretaria Municipal de Saúde, informe à esta Casa de Leis sobre a possibilidade de ampliar o sistema de marcação de consultas, incluindo o sistema on- line ao atual sistema presencial, visto que o sistema atual demonstra-se insatisfatório e está gerando filas nas Unidades Básicas de Saúde durante a madrugada. Informe também, quais as formas de acesso hoje são utilizadas para atender a população nas Unidades Básicas de Saúde e sobre a possibilidade de fazer um sistema de senha com horário programado para consultas em dias posteriores ao agendamento.</t>
   </si>
   <si>
     <t>10154</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10154/requerimento_490-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10154/requerimento_490-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a este Subscrevem na forma regimental, solicitam envio de expedido ao Excelentíssimo Senhor Prefeito Municipal, para que, em conjunto com a Secretaria Municipal de Saúde, realize estudo técnico de viabilidade para a instalação de um container no bairro Passo Amarelo, destinado a funcionar como consultório médico, bem como para outros atendimentos de saúde necessários à população, facilitando o acesso a saúde na região.</t>
   </si>
   <si>
     <t>10155</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10155/requerimento_491-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10155/requerimento_491-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro José Carlos que adiante subscreve, no uso de suas atribuições legais e regimentais, submete ao plenário o seguinte Requerimento, Requer-se que seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, para que, em conjunto com a Secretaria Municipal de Saúde, organize e realize um mutirão de atendimento odontológico voltado aos pacientes que necessitam de prótese dentária, garantindo avaliação, triagem e o devido encaminhamento à clínica conveniada responsável pela confecção das próteses.</t>
   </si>
   <si>
     <t>10144</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10144/requerimento_492-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10144/requerimento_492-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando providências junto ao órgão competente quanto à possibilidade de revitalização da cancha de areia localizada na Rua Abacateiro, nº 614._x000D_
 A referida cancha encontra-se com estrutura defasada e necessita de melhorias para garantir funcionalidade e melhores condições de uso aos moradores. Entre as demandas observadas, destacam-se:_x000D_
 •	Reposição e nivelamento de nova camada de areia;_x000D_
 •	Instalação de traves novas, substituindo as atuais que se encontram quebradas;_x000D_
 •	Realização de roçada e limpeza em todo o entorno da área.</t>
   </si>
   <si>
     <t>10146</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10146/requerimento_493-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10146/requerimento_493-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador Fernandinho, que este subscreve na forma regimental, requer ao Chefe do Poder Executivo Municipal que, por intermédio da secretaria municipal competente, seja realizado estudo técnico visando à implantação de uma quadra de futebol society (“Meu Campinho”) na Praça Joaquim Matsumoto no bairro estados.</t>
   </si>
   <si>
     <t>10180</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10180/requerimento_494-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10180/requerimento_494-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, solicitando informações técnicas sobre a possibilidade de alteração da preferência de tráfego no cruzamento da Rua Pernambuco com a Avenida Rio Amazonas, bairro Estados.</t>
   </si>
   <si>
     <t>10177</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10177/requerimento_495-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10177/requerimento_495-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a secretaria Municipal competente para que seja solicitado um estudo para instalação de bicicletários nos seguintes pontos estratégicos do município._x000D_
 Locais Solicitados:_x000D_
 1-	Em frente à Prefeitura Municipal de Fazenda Rio Grande (Local de grande circulação de pessoas para serviços públicos e marco institucional)._x000D_
 2-	Na Praça Brasil (Local de grande fluxo de lazer, comércio e convivência social)</t>
   </si>
   <si>
     <t>10162</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10162/requerimento_496-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10162/requerimento_496-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo Sr. Luiz Sérgio Claudino solicitando informações se há projeto para pavimentação asfáltica ligando centro da cidade à comunidade do Passo Amarelo.</t>
   </si>
   <si>
     <t>10169</t>
   </si>
   <si>
     <t>Marilda Garcia, Laco</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10169/requerimento_497-2025_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10169/requerimento_497-2025_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os vereadores Marilda Garcia e Laco, que este subscrevem, na forma regimental, solicitam o envio de expediente ao Chefe do Poder Executivo, requerendo informações, junto à Secretaria Municipal de Saúde, sobre as políticas destinadas às pessoas com fibromialgia, considerando a Lei nº 22.278, de 17 de dezembro de 2024, que reconhece esses pacientes como pessoas com deficiência (PCD). O pedido abrange, especialmente, informações sobre a emissão da carteirinha de identificação._x000D_
 a) O município oferece atualmente a carteirinha de identificação para pessoas com fibromialgia?_x000D_
 b) Caso não ofereça, existe algum estudo ou proposta em andamento para a implementação desse serviço, considerando a legislação vigente?_x000D_
 c) Caso exista, como o cidadão deve proceder para obter a sua carteirinha de identificação?</t>
   </si>
   <si>
     <t>10170</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10170/requerimento_498-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10170/requerimento_498-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo informações, junto à Secretaria Municipal de Desenvolvimento Econômico, à implementação de feiras de brechó (bazar) no município, destinados à venda e troca de itens variados, contribuindo para o fortalecimento da economia local e do comércio comunitário.</t>
   </si>
   <si>
     <t>10167</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10167/requerimento_499-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10167/requerimento_499-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal Defesa Social seja realizado estudo técnico para implantação de travessia elevada e faixa de pedestres na Av. Paraná em frente ao número 5330 Bairro Estados.</t>
   </si>
   <si>
     <t>10178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10178/requerimento_500-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10178/requerimento_500-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando para a Secretaria Municipal de Defesa Social, para verificar a possibilidade de designar um guarda municipal para realizar a segurança da Unidade de Pronto Atendimento - (UPA).</t>
   </si>
   <si>
     <t>10173</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10173/requerimento_501-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10173/requerimento_501-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO_x000D_
 O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Excelentíssimo Senhor Prefeito Municipal de Fazenda Rio Grande, por intermédio da Secretaria competente, que seja realizado Estudo de Viabilidade Técnica para a implantação de um espaço público de lazer, conforme detalhado abaixo, no seguinte endereço - Rua Abacateiro, número 693, Bairro Eucaliptos._x000D_
 1.	Praça de Convivência._x000D_
 2.	Parque/Playground Infantil._x000D_
 3.	Academia ao ar livre.</t>
   </si>
   <si>
     <t>10185</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10185/requerimento_502-2025_ver._professor_fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10185/requerimento_502-2025_ver._professor_fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer que seja encaminhado expediente ao Poder Executivo Municipal por intermédio da secretaria competente, vem, respeitosamente, solicitar as seguintes informações:_x000D_
 1. Se a área verde localizada na rua Santo Agostinho, rua Santa Rosa e Travessa São Valentim, bairro Santa Terezinha, é de propriedade da Prefeitura Municipal Fazenda Rio de Grande?_x000D_
 2. Em caso positivo, informar a possibilidade de utilização dessa área verde em benefício da comunidade local, seja para implantação de equipamentos públicos, melhorias ambientais, espaço de convivência ou outras finalidades de interesse coletivo.</t>
   </si>
   <si>
     <t>10168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10168/requerimento_503-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10168/requerimento_503-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo e a Secretaria competente, solicitando a possibilidade de asfaltamento e a conclusão do sistema de drenagem (manilhas) na Rua Rio Orinoco, Iguaçu.</t>
   </si>
   <si>
     <t>10174</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10174/requerimento_504-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10174/requerimento_504-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, no uso de suas atribuições legais e regimentais, requer que seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal e à Secretaria Municipal de Administração, para que promovam um levantamento detalhado e apresentem à Câmara Municipal, no prazo regimental, as seguintes informações:_x000D_
 1.	Relação completa dos servidores ocupantes de cargos em comissão (assessoramento, coordenação, direção ou similares) da Administração Pública Municipal que, simultaneamente, exercem atividade laboral paralela em empresas privadas que prestam serviços para quaisquer órgãos ou entidades da administração pública, direta ou indireta;_x000D_
 2.	Comprovação da compatibilidade de horários e da natureza das atividades exercidas nos dois vínculos (público e privado), a fim de possibilitar a avaliação de eventual conflito de interesses ou comprometimento da dedicação exclusiva exigida para o exercício do cargo comissionado.</t>
   </si>
   <si>
     <t>10182</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10182/requerimento_505-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10182/requerimento_505-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador Gilmar José Petry que esta subscreve, na forma regimental, solicita o envio de expediente à empresa Arteris Planalto Sul, para que viabilize a instalação de sinalização horizontal, bem como a implantação de “motocaixas” nos semáforos da Rodovia Régis Bittencourt, mais especificamente nos cruzamentos da Avenida Carlos Eduardo Nichele sentido a Rua Copaíba (Posto 21) e no cruzamento da Avenida das Américas, sentido Avenida Carlos Eduardo Nichele (Plastilit).</t>
   </si>
   <si>
     <t>10184</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10184/requerimento_506-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10184/requerimento_506-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, na forma regimental, requer ao Chefe do Poder Executivo Municipal, que, através da Secretaria competente, seja executada a melhoria da sinalização viária, com aplicação de pintura termoplástica de alta resistência, em toda a extensão da Avenida Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>10214</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10214/requerimento_507-2025_vera._deia_teodoro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10214/requerimento_507-2025_vera._deia_teodoro.pdf</t>
   </si>
   <si>
     <t>A Vereadora Déia Teodoro que este subscreve, na forma regimental, requer o envio de expediente, a Secretaria Municipal competente solicitando estudo de viabilidade para que sejam realizadas as seguintes melhorias de infraestrutura na Rua Flamboiã no bairro Greenfield 1 _x000D_
 Solicitações: _x000D_
 1- Construção/Implantação de Calçadas (Passeios Públicos) em toda a extensão da Rua Flamboiã no bairro Greenfield I _x000D_
 2- Instalação de um Ponto de Ônibus adequado e coberto em frente ao número 3177</t>
   </si>
   <si>
     <t>10194</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10194/requerimento_508-2025_vera._thauana_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10194/requerimento_508-2025_vera._thauana_padilha.pdf</t>
   </si>
   <si>
     <t>A VEREADORA THAUANA PADILHA, que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo para que, por meio da Secretaria Municipal Competente Informe se o município está apto e ou cadastrado no Programa CNH Social conforme Lei nº 15.153/2025 e ainda se a modalidade. Mais mulheres na Direção se aplica ao município.</t>
   </si>
   <si>
     <t>10212</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10212/requerimento_509-2025_ver._gilmar_jose_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10212/requerimento_509-2025_ver._gilmar_jose_petry.pdf</t>
   </si>
   <si>
     <t>O Vereador GILMAR JOSÉ PETRY, que este subscreve, na forma regimental, requer seja expedido ofício ao Chefe do Poder Executivo, para que através da Secretaria de Saúde, viabilize junto ao Hospital e Maternidade Municipal Nossa Senhora Aparecida, a destinação de, no mínimo, duas vagas de estacionamento exclusivas para pessoas idosas e/ou com mobilidade reduzida no interior do estacionamento do referido hospital, permitindo o ingresso e permanência temporária de veículos que transportem tais pacientes e seus acompanhantes, e promovendo a devida sinalização horizontal e vertical dessas vagas.</t>
   </si>
   <si>
     <t>10195</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10195/requerimento_510-2025_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10195/requerimento_510-2025_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo, Luiz Sérgio Claudino e secretarias competentes, solicitando as seguintes informações:_x000D_
 1-	Fazenda Rio Grande foi contemplada com o projeto Arena Brasil do Governo Federal?_x000D_
 2-	Se sim, onde será implantado no município, esse projeto?</t>
   </si>
   <si>
     <t>10198</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10198/requerimento_511-2025_vera._marilda_garcia.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10198/requerimento_511-2025_vera._marilda_garcia.pdf</t>
   </si>
   <si>
     <t>A vereadora Marilda Garcia que este subscreve, na forma regimental, solicita o envio de expediente ao Chefe do Poder Executivo, requerendo informações junto ao órgão competente sobre a realização de campanhas de conscientização voltadas à população que utiliza estacionamentos públicos e privados (como comércios e órgãos públicos), com o objetivo de orientar sobre o uso correto das vagas preferenciais destinadas a pessoas com deficiência (PCD), idosos e gestantes._x000D_
 a) existe algum programa ou ação em andamento para conscientizar motoristas sobre o uso correto das vagas preferenciais?_x000D_
 b) caso não exista, há planejamento para a criação e execução de campanhas educativas sobre o tema?_x000D_
 c) a Prefeitura possui mecanismos de fiscalização ou parcerias com estabelecimentos comerciais para garantir o respeito a essas vagas?</t>
   </si>
   <si>
     <t>10208</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10208/requerimento_512-2025_ver._joeliton_leal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10208/requerimento_512-2025_ver._joeliton_leal.pdf</t>
   </si>
   <si>
     <t>O Vereador Joéliton Leal, que este subscreve, nos termos regimentais, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações sobre a possibilidade de concessão de incentivos físicos e/ou tributários a empresas que contribuam para o desenvolvimento socioeconômico e a inclusão social no município, conforme as diretrizes da Lei Municipal nº158, de 17 de abril de 1998, que dispõe sobre a Política de Desenvolvimento Municipal.</t>
   </si>
   <si>
     <t>10202</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10202/requerimento_513-2025_ver._esiquiel_franco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10202/requerimento_513-2025_ver._esiquiel_franco.pdf</t>
   </si>
   <si>
     <t>O Vereador Esiquiel Franco que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo solicitando informações, estudos técnicos e as devidas providências administrativas para a implementação do Fundo Municipal de Desenvolvimento Rural – FMDR._x000D_
 Solicita-se que o Poder Executivo informe a esta Casa de Leis:_x000D_
 1.	Se existem estudos preliminares voltados à criação, regulamentação e operacionalização do Fundo Municipal de Desenvolvimento Rural – FMDR;_x000D_
 2.	Quais etapas administrativas, técnicas e jurídicas são necessárias para a implantação do fundo no âmbito do Município;_x000D_
 3.	Se há previsão orçamentária para custear as ações iniciais destinadas ao funcionamento do FMDR, ou eventual possibilidade de inclusão na peça orçamentária subsequente;_x000D_
 4.	Se o Poder Executivo manifesta interesse institucional em implementar o referido mecanismo de apoio ao desenvolvimento rural;_x000D_
 5.	Quais providências poderão ser adotadas para regulamentar o fundo, garantindo sua efetiv</t>
   </si>
   <si>
     <t>10206</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10206/requerimento_514-2025_ver._maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10206/requerimento_514-2025_ver._maciel.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Chefe do Poder Executivo Municipal que, por meio do setor competente, seja realizado estudo de viabilidade técnica para manutenção, recuperação e adequação das ciclovias em toda a extensão da Avenida Nossa Senhora Aparecida, no Bairro Santa Terezinha, tendo em vista que em diversos trechos a estrutura encontra-se danificada, obstruída ou inacessível para utilização segura por ciclistas.</t>
   </si>
   <si>
     <t>10200</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10200/requerimento_515-2025_ver._laco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10200/requerimento_515-2025_ver._laco.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve o presente, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer que, expediente ao Chefe do Poder Executivo Municipal, bem como à Secretaria competente, solicitando as seguintes informações:_x000D_
 1.	Qual é a previsão de aumento do efetivo de Agentes de Trânsito no município de Fazenda Rio Grande?_x000D_
 2.	Há processo seletivo ou concurso público previsto para a área?_x000D_
 3.	Existe planejamento ou estudo para ampliação da equipe, considerando o crescimento populacional e o aumento do fluxo viário?_x000D_
 4.	Caso exista planejamento, qual o cronograma estimado para implementação?</t>
   </si>
   <si>
     <t>10210</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10210/requerimento_516-2025_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10210/requerimento_516-2025_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que este subscreve, na forma regimental, requer o envio de expediente ao Chefe do Poder Executivo – Prefeito Municipal, para que jun-tamente da secretaria responsável, apresente respostas aos seguintes questiona-mentos:_x000D_
 •	Por qual motivo não é realizado a sinalização horizontal e vertical na Av. Mato Grosso?_x000D_
 •	Qual a previsão de ser realizado tais melhorias?</t>
   </si>
   <si>
     <t>10204</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10204/requerimento_517-2025_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10204/requerimento_517-2025_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos, que este subscreve, requer que seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal e à Secretaria Municipal competente, para que seja realizado estudo de viabilidade visando:_x000D_
 •	A implantação de iluminação pública com luminárias de LED;_x000D_
 •	A instalação de um ponto de água potável para hidratação dos usuários;_x000D_
 •	A instalação de um ponto de hidratação para pets;_x000D_
 Na academia ao ar livre e no parque público localizados ao lado do CMEI Eronildes Camargo, situado na Rua Canários, nº 69.</t>
   </si>
   <si>
     <t>10216</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10216/requerimento_518-2025_ver._professor_fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10216/requerimento_518-2025_ver._professor_fabiano.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Fabiano Fubá, que este subscreve, na forma regimental, requer que seja encaminhando expediente ao Poder Executivo Municipal através da secretaria competente, solicita estudo de viabilidade técnica, visando a instalação de um suporte para luminária pública no poste situado na Rua Rio Jaú, esquina com a Travessa Rio Canguiri, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>10219</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10219/requerimento_519-2025_ver._fernandinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10219/requerimento_519-2025_ver._fernandinho.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, na forma regimental, requer ao Chefe do Poder Executivo Municipal que seja estudada a viabilidade de criação de um Projeto de Horistas para a Secretaria Municipal de Esporte, destinado a reforçar as ações esportivas desenvolvidas no município.</t>
   </si>
   <si>
     <t>9099</t>
   </si>
   <si>
     <t>MSE</t>
   </si>
   <si>
     <t>Mensagem Substitutiva - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9099/mensagem_substitutiva_01.2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9099/mensagem_substitutiva_01.2025.pdf</t>
   </si>
   <si>
     <t>MENSAGEM SUBSTITUTIVA PARCIAL AO PROJETO DE LEI COMPLEMENTAR N.º 001, DE 31 DE JANEIRO DE 2025.</t>
   </si>
   <si>
     <t>9110</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9110/mensagem_substitutiva_002-2025_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9110/mensagem_substitutiva_002-2025_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>O PREFEITO DO MUNICÍPIO DE FAZENDA RIO GRANDE, Paraná, no uso das atribuições legais e constitucionais, que lhe são conferidas, vem por meio da presente mensagem substitutiva parcial, alterar os Anexos IV, V e VI no bojo do Projeto de Lei Complementar n. 008/2024, nos seguintes termos:</t>
   </si>
   <si>
     <t>9654</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9654/mensagem_substitutiva_003-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9654/mensagem_substitutiva_003-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2025, no valor de R$ 211.506,00 (duzentos e onze mil, quinhentos e seis reais).</t>
   </si>
   <si>
     <t>9853</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9853/mensagem_substitutiva_004-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9853/mensagem_substitutiva_004-2025_executivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM SUBSTITUTIVA AO PROJETO DE LEI N.º 046, DE 04 DE SETEMBRO DE 2025._x000D_
 SÚMULA: Abertura de crédito adicional especial no Orçamento Geral do Município para o exercício de 2025, no valor de R$ 471.399,89(quatrocentos e setenta e um mil, trezentos e noventa e nove reais e oitenta e nove centavos</t>
   </si>
   <si>
     <t>9891</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9891/mensagem_substitutiva_005-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9891/mensagem_substitutiva_005-2025_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre infrações e sanções administrativas ambientais e urbanísticas no Município de Fazenda Rio Grande, estabelece procedimentos administrativos para autuação, defesa e recursos, regulamenta a conversão de penalidades e dá outras providências”</t>
   </si>
   <si>
     <t>9959</t>
   </si>
   <si>
     <t>MSL</t>
   </si>
   <si>
     <t>Mensagem Substitutiva - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9959/mensagem_001-_legis.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9959/mensagem_001-_legis.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos da Lei Complementar n. 244 de 19 de fevereiro de 2024 conforme especifica".</t>
   </si>
   <si>
     <t>10125</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10125/projeto_de_emenda_a_lei_organica_001-2025_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10125/projeto_de_emenda_a_lei_organica_001-2025_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>“Altera a licença maternidade para Vereadora, na Lei Orgânica, e dá outras providências”.</t>
   </si>
   <si>
     <t>9046</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9046/ata_da_1a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9046/ata_da_1a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 01ª Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>9058</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9058/ata_da_02a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9058/ata_da_02a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 02ª Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>9100</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9100/ata_da_03_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9100/ata_da_03_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 03 Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9161</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9161/ata_da_04a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9161/ata_da_04a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 04ª Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>9190</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9190/ata_da_05a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9190/ata_da_05a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 05ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9191</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9191/ata_da_06a_sessao_ordinaria_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9191/ata_da_06a_sessao_ordinaria_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 06ª Sessão Ordinária 2025</t>
   </si>
   <si>
     <t>9246</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9246/ata_da_07a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9246/ata_da_07a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 07ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9241</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9241/ata_da_08a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9241/ata_da_08a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 08ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9309</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9309/ata_da_09a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9309/ata_da_09a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 09ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9345</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9345/ata_da_10a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9345/ata_da_10a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9396/ata_da_11a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9396/ata_da_11a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9391</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9391/ata_da_12a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9391/ata_da_12a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9389</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9389/ata_da_13a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9389/ata_da_13a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 13ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9455</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9455/ata_da_14a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9455/ata_da_14a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9427/ata_da_15a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9427/ata_da_15a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9600</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9600/ata_da_16a_sessao_ordinaria_2025..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9600/ata_da_16a_sessao_ordinaria_2025..pdf</t>
   </si>
   <si>
     <t>ATA da 16ª Sessão Ordinária 2025.</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9601/ata_da_17a_sessao_ordinaria_2025..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9601/ata_da_17a_sessao_ordinaria_2025..pdf</t>
   </si>
   <si>
     <t>ATA da 17ª Sessão Ordinária 2025.</t>
   </si>
   <si>
     <t>9602</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9602/ata_da_18a_sessao_ordinaria_2025..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9602/ata_da_18a_sessao_ordinaria_2025..pdf</t>
   </si>
   <si>
     <t>ATA da 18ª Sessão Ordinária 2025.</t>
   </si>
   <si>
     <t>9603</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9603/ata_da_19a_sessao_ordinaria_2025..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9603/ata_da_19a_sessao_ordinaria_2025..pdf</t>
   </si>
   <si>
     <t>ATA da 19ª Sessão Ordinária 2025.</t>
   </si>
   <si>
     <t>9656</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9656/ata_da_20a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9656/ata_da_20a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 20ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9694/ata_da_21a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9694/ata_da_21a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 21ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9695</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9695/ata_da_22a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9695/ata_da_22a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 22ª Sessão Ordinária</t>
   </si>
   <si>
     <t>9717</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9717/ata_da_23a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9717/ata_da_23a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 23ª Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>9774</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9774/ata_da_24a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9774/ata_da_24a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 24ª Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>9791</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9791/ata_da_25a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9791/ata_da_25a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 25ª Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>9857</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9857/ata_da_26a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9857/ata_da_26a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 26ª Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>9858</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9858/ata_da_27a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9858/ata_da_27a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 27ª Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>9945</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9945/ata_da_28a_sessao_ordinaria_de_2025..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9945/ata_da_28a_sessao_ordinaria_de_2025..pdf</t>
   </si>
   <si>
     <t>ATA da 28ª Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>9946</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9946/ata_da_29a_sessao_ordinaria_de_2025..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9946/ata_da_29a_sessao_ordinaria_de_2025..pdf</t>
   </si>
   <si>
     <t>ATA da 29ª Sessão Ordinária de 2025.</t>
   </si>
   <si>
     <t>9990</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9990/ata_da_30a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9990/ata_da_30a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9991</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9991/ata_da_31a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9991/ata_da_31a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 31ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>10091</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10091/ata_da_32a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10091/ata_da_32a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 32ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>10092</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10092/ata_da_33a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10092/ata_da_33a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 33ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>10158</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10158/ata_da_34a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10158/ata_da_34a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 34ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>10191</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10191/ata_da_35a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10191/ata_da_35a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 35ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>10192</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10192/ata_da_36a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10192/ata_da_36a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 36ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>10253</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10253/ata_da_37a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10253/ata_da_37a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 37ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>10223</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10223/ata_da_38a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10223/ata_da_38a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 38ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>10252</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10252/ata_da_39a_sessao_ordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10252/ata_da_39a_sessao_ordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 39ª Sessão Ordinária de 2025</t>
   </si>
   <si>
     <t>9005</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9005/ata_da_01a_sessao_extraordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9005/ata_da_01a_sessao_extraordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 01ª Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>9215</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9215/ata_da_02a_sessao_extraordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9215/ata_da_02a_sessao_extraordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 02ª Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9395/ata_da_03a_sessao_extraordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9395/ata_da_03a_sessao_extraordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 03ª Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>9604</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9604/ata_da_04a_sessao_extraordinaria_2025..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9604/ata_da_04a_sessao_extraordinaria_2025..pdf</t>
   </si>
   <si>
     <t>ATA da 04ª Sessão Extraordinária 2025.</t>
   </si>
   <si>
     <t>9657</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9657/ata_da_05a_sessao_extraordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9657/ata_da_05a_sessao_extraordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 05ª Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>9943</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9943/ata_da_6a_sessao_extraordinaria_de_2025..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9943/ata_da_6a_sessao_extraordinaria_de_2025..pdf</t>
   </si>
   <si>
     <t>ATA da 6ª Sessão Extraordinária de 2025.</t>
   </si>
   <si>
     <t>9944</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9944/ata_da_7a_sessao_extraordinaria_de_2025..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9944/ata_da_7a_sessao_extraordinaria_de_2025..pdf</t>
   </si>
   <si>
     <t>ATA da 7ª Sessão Extraordinária de 2025.</t>
   </si>
   <si>
     <t>10159</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10159/ata_da_08a_sessao_extraordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10159/ata_da_08a_sessao_extraordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 08ª Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>10160</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10160/ata_da_09a_sessao_extraordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10160/ata_da_09a_sessao_extraordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 09ª Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>10222</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10222/ata_da_10a_sessao_extraordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10222/ata_da_10a_sessao_extraordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 10ª Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>10224</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10224/ata_da_11a_sessao_extraordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10224/ata_da_11a_sessao_extraordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>10254</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10254/ata_da_12a_sessao_extraordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10254/ata_da_12a_sessao_extraordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 12ª Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>10255</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10255/ata_da_13a_sessao_extraordinaria_de_2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10255/ata_da_13a_sessao_extraordinaria_de_2025.pdf</t>
   </si>
   <si>
     <t>ATA da 13ª Sessão Extraordinária de 2025</t>
   </si>
   <si>
     <t>9576</t>
   </si>
   <si>
     <t>PCEM</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo Municipal</t>
   </si>
   <si>
     <t>Comissão Per. Finanças, Orçamentos Fiscalização e Controle</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9576/contasss.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9576/contasss.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Poder Executivo Municipal - Exercício Financeiro de 2021._x000D_
 Parecer n°030/2025 Comissão de Finanças, Orçamentos, Fiscalização e Controle.</t>
   </si>
   <si>
     <t>10225</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10225/prestacao_de_contas_do_poder_executivo_municipal_-_exercicio_financeiro_de_2013.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10225/prestacao_de_contas_do_poder_executivo_municipal_-_exercicio_financeiro_de_2013.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Poder Executivo Municipal - Exercício Financeiro de 2013</t>
   </si>
   <si>
     <t>9006</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9006/ato_de_presidente_006-2025.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9006/ato_de_presidente_006-2025.pdf</t>
   </si>
   <si>
     <t>A Presidente da Câmara Municipal de Fazenda Rio Grande, Estado do Paraná, no uso de suas atribuições legais e regimentais, devidamente legitimadas pela Resolução N° 001/2019, RESOLVE:_x000D_
 		NOMEAR, a Vereadora THAUANA PADILHA DE ARAÚJO, como Procuradora da Procuradoria Especial da Mulher, a partir de 04 de fevereiro de 2025, com a finalidade de representar e defender os direitos das mulheres no âmbito legislativo, em conformidade com as normas e prerrogativas estabelecidas pela Resolução N° 001/2019.</t>
   </si>
   <si>
     <t>9012</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9012/oficio_pl.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9012/oficio_pl.pdf</t>
   </si>
   <si>
     <t>Diretório Municipal do Partido Liberal - PL_x000D_
 OFÍCIO 001/2025		               _x000D_
 Fazenda Rio Grande, 21 de janeiro de 2025_x000D_
 Excelentíssima Senhora Presidente:_x000D_
 Por intermédio deste, venho respeitosamente a Vossa presença comunicar a indicação do vereador Antônio Removicz Maciel, como líder do Partido Liberal – PL, perante a Câmara Municipal de Fazenda Rio Grande. Sem mais para o momento, aproveito o ensejo para renovar protestos de estima e consideração, ficando à disposição para eventuais esclarecimentos._x000D_
 Atenciosamente._x000D_
 Fernando Luiz Frigeri_x000D_
 Presidente_x000D_
 Partido Liberal_x000D_
 Diretório Municipal_x000D_
 Excelentíssima Senhora_x000D_
 Andréia Teodoro Pinto_x000D_
 Presidente_x000D_
 Câmara Municipal de Fazenda Rio Grande_x000D_
 Fazenda Rio Grande - Paraná</t>
   </si>
   <si>
     <t>9013</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9013/oficio_progressistas.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9013/oficio_progressistas.pdf</t>
   </si>
   <si>
     <t>Of. Nº 001/2025_x000D_
 Progressistas Municipal de Fazenda Rio Grande_x000D_
 Fazenda Rio Grande,29 de Janeiro de 2025._x000D_
 Exma. Senhora PRESIDENTE DA CAMARA MUNICIPAL DE FAZENDA RIO GRANDE_x000D_
 Assunto: Indicação de Líder do Partido_x000D_
 A Câmara Municipal_x000D_
 Excelentíssima Senhora Presidente:_x000D_
 Vimos por meio deste, atendendo ao contido no artigo 115, em especial parágrafo 3º do RI, para fins das atribuições previstas nos artigos 116 e seguintes, indicar o Sr. Vereador Fernando Lima de Souza (Fernandinho) como Líder do Progressistas nesta Câmara Municipal._x000D_
 Agradecendo a atenção, renovamos os protestos de elevada estima e consideração._x000D_
 Tiago Wandscheer_x000D_
 Presidente Municipal do Progressistas</t>
   </si>
   <si>
     <t>9011</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9011/oficio_gabinete.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9011/oficio_gabinete.pdf</t>
   </si>
   <si>
     <t>OFÍCIO Nº 003/2025_x000D_
 _x000D_
 Fazenda Rio Grande, 08 de janeiro de 2025._x000D_
 Ref.: Encaminha indicação de Lider do Executivo._x000D_
 Excelentíssima Senhora Presidente da Câmara de Vereadores,_x000D_
 _x000D_
 Com cordiais cumprimentos, o Prefeito Municipal Marco Antonio Marcondes Silva, vem por meio deste comunicar a Vossa Excelência e aos Nobres Vereadores a indicação do Exmo. Vereador Gilmar Petry para atuar como Lider do Executivo Municipal, a partir da data 08 de janeiro de 2025, junto a Câmara de Vereadores de Fazenda Rio Grande. Sem mais para o momento._x000D_
 Atenciosamente,_x000D_
 MARCO ANTONIO MARCONDES SILVA_x000D_
 Prefeito Municipal_x000D_
 Excelentíssima Senhora_x000D_
 ANDREIA TEODORO PINTO_x000D_
 Presidente Câmara Municipal de Vereadores_x000D_
 Fazenda Rio Grande — Paraná</t>
   </si>
   <si>
     <t>9047</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9047/oficio_001-2025_partido_solidariedade.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9047/oficio_001-2025_partido_solidariedade.pdf</t>
   </si>
   <si>
     <t>Excelentíssima Senhora Presidente:_x000D_
 _x000D_
 Por Intermédio deste, venho respeitosamente a Vossa presença comunicar a indicação do vereador Professor Hélio Pereira, como líder do Partido Solidariedade - SD perante a Câmara Municipal de Vereadores de Fazenda Rio Grande._x000D_
 _x000D_
 Sem mais para o momento, aproveito o ensejo para renovar protestos de estima e consideração, ficando à disposição para eventuais esclarecimentos._x000D_
 _x000D_
 José Carlos Szadkoski_x000D_
 Presidente_x000D_
 Partido Solidariedade</t>
   </si>
   <si>
     <t>9820</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9820/oficio_066-2025_secretaria_de_governo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9820/oficio_066-2025_secretaria_de_governo.pdf</t>
   </si>
   <si>
     <t>Assunto: Solicita análise e tramitação em regime de urgência o Projeto de Lei nº 044/2025 de 27 de agosto de 2025.</t>
   </si>
   <si>
     <t>9625</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Recomendação Administrativa</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9625/recomendacao_administrativa_no_01-2025-_gpgmpc-pr.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9625/recomendacao_administrativa_no_01-2025-_gpgmpc-pr.pdf</t>
   </si>
   <si>
     <t>RECOMENDAÇÃO ADMINISTRATIVA Nº 01-2025- GPGMPC-PR</t>
   </si>
   <si>
     <t>10157</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10157/recomendacao_administrativa_no_002-2025-gpgmpc.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10157/recomendacao_administrativa_no_002-2025-gpgmpc.pdf</t>
   </si>
   <si>
     <t>RECOMENDA-SE aos gestores públicos municipais e às autoridades responsáveis pela gestão dos precatórios no âmbito dos Municípios do Estado do Paraná, bem como aos integrantes dos parlamentos municipais responsáveis pela aprovação das leis orçamentárias, em especial da LDO/2026 e LOA/2026, que observem rigorosamente as normas constitucionais, infraconstitucionais e regulamentares aplicáveis ao regime de precatórios, adotando todas as medidas necessárias para assegurar o cumprimento integral das decisões judiciais, a regularidade nos pagamentos e a preservação da ordem cronológica, em respeito aos princípios da moralidade, eficiência e transparência na administração pública.</t>
   </si>
   <si>
     <t>8964</t>
   </si>
   <si>
     <t>PSS</t>
   </si>
   <si>
     <t>Posse de Vereador</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Posse do 1º suplente de vereador do Partido Social Democrático Senhor Joéliton Suemar Leal.</t>
   </si>
   <si>
     <t>8965</t>
   </si>
   <si>
     <t>Posse do 2º suplente de vereador do Partido Social Democrático Senhora Marilda Barbosa Correia Garcia.</t>
   </si>
   <si>
     <t>8966</t>
   </si>
   <si>
     <t>Posse do 1º suplente de vereador do Partido Republicanos Senhor Esiquiel Franco.</t>
   </si>
   <si>
     <t>8967</t>
   </si>
   <si>
     <t>Posse do 1º suplente de vereador do Partido Solidariedade Senhor Hélio Pereira.</t>
   </si>
   <si>
     <t>8968</t>
   </si>
   <si>
     <t>Posse do 1º suplente de vereador do Partido Progressistas Senhor Anderson Luis Erzinger Almeida.</t>
   </si>
   <si>
     <t>9756</t>
   </si>
   <si>
     <t>REQC</t>
   </si>
   <si>
     <t>Requerimento CCJ</t>
   </si>
   <si>
     <t>Comissão Per. de Constituição, Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9756/requerimento_001-2025_ccj.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9756/requerimento_001-2025_ccj.pdf</t>
   </si>
   <si>
     <t>Prezados Vereadores,_x000D_
 _x000D_
 A Comissão de Constituição, Legislação, Justiça e Redação vem, por intermédio deste, requerer ao Plenário, com base no art. 71 do Regimento Interno da Câmara Municipal de Fazenda Rio Grande, possibilidade de nova manifestação desta Comissão acerca do Projeto de Lei Complementar n. 005/2025 – Poder Executivo Municipal._x000D_
 _x000D_
 Sem mais para o momento, aproveito o ensejo para renovar meus votos de elevada estima e consideração.</t>
   </si>
   <si>
     <t>9757</t>
   </si>
   <si>
     <t>REQQ</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9757/requerimento_001-2025_ccj.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9757/requerimento_001-2025_ccj.pdf</t>
   </si>
   <si>
     <t>10021</t>
   </si>
   <si>
     <t>MSAE</t>
   </si>
   <si>
     <t>Mensagem Aditiva - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10021/mensagem_aditiva_001-2025_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10021/mensagem_aditiva_001-2025_executivo.pdf</t>
   </si>
   <si>
     <t>O PREFEITO DO MUNICÍPIO DE FAZENDA RIO GRANDE, Paraná, no uso das atribuições legais e constitucionais, que lhe são conferidas, vem por meio da presente Mensagem Aditiva, incluir a redação de parágrafo único junto ao artigo 3º do Projeto de Lei n. 034/2025, nos seguintes termos:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -14331,68 +14331,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9000/indicacao_001-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8969/indicacao_002-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8971/indicacao_003-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8993/indicacao_004-2025_vera._andreia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9010/indicacao_005-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8991/indicacao_006-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8989/indicacao_007-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8996/indicacao_008-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8997/indicacao_009-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9001/indicacao_010-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9008/indicacao_011-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9029/doc05495120250206154732.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9020/indicacao_013-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9030/indicacao_014-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9032/indicacao_015-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9022/indicacao_016-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9034/indicacao_017-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9024/indicacao_018-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9026/indicacao_019-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9036/indicacao_020-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9039/indicacao_021-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9037/indicacao_022-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9041/indicacao_023-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9065/indicacao_024-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9049/indicacao_025-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9053/indicacao_026-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9067/indicacao_027-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9055/indicacao_028-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9069/indicacao_029-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9057/indicacao_030-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9060/indicacao_031-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9064/indicacao_032-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9062/indicacao_033-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9059/indicacao_034-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9077/indicacao_035-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9086/indicacao_036-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9081/indicacao_037-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9076/indicacao_038-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9079/indicacao_039-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9085/indicacao_040-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9083/indicacao_041-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9091/indicacao_042-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9088/indicacao_043-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9093/indicacao_044-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9090/indicacao_045-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9096/indicacao_046-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9119/indicacao_047-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9130/indicacao_048-2025_ver._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9101/indicacao_049-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9106/indicacao_051-2025_varios_vereadores..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9107/indicacao_051-2025_varios_vereadores..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9112/indicacao_052-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9108/indicacao_053-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9116/indicacao_054-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9113/indicacao_055-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9121/indicacao_056-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9122/indicacao_057-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9125/indicacao_058-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9126/indicacao_059-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9127/indicacao_060-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9128/indicacao_061-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9144/indicacao_062-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9145/indicacao_063-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9146/indicacao_064-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9147/indicacao_065-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9148/indicacao_066-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9149/indicacao_067-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9150/indicacao_068-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9151/indicacao_069-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9152/indicacao_070-2025_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9158/indicacao_071-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9159/indicacao_072-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9153/indicacao_073-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9154/indicacao_074-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9155/indicacao_075-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9177/indicacao_076-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9167/indicacao_077-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9164/indicacao_078-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9184/indicacao_079-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9163/indicacao_080-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9166/indicacao_081-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9173/indicacao_082-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9186/indicacao_083-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9169/indicacao_084-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9180/indicacao_085-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9175/indicacao_086-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9182/indicacao_087-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9183/indicacao_088-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9217/indicacao_089-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9192/indicacao_090-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9199/indicacao_091-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9205/indicacao_092-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9212/indicacao_093-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9198/indicacao_094-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9196/indicacao_095-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9202/indicacao_096-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9210/indicacao_097-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9203/indicacao_098-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9207/indicacao_099-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9218/indicacao_100-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9214/indicacao_101-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9222/indicacao_102-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9221/indicacao_103-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9226/indicacao_104-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9224/indicacao_105-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9219/indicacao_106-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9229/indicacao_107-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9234/indicacao_108-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9228/indicacao_109-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9236/indicacao_110-2025_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9232/indicacao_111-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9235/indicacao_112-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9240/indicacao_113-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9242/indicacao_114-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9248/indicacao_115-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9254/indicacao_116-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9250/indicacao_117-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9257/indicacao_118-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9252/indicacao_119-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9270/indicacao_120-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9256/indicacao_121-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9264/indicacao_122-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9262/indicacao_123-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9266/indicacao_124-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9267/indicacao_125-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9271/indicacao_126-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9274/indicacao_127-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9277/indicacao_128-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9279/indicacao_129-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9285/indicacao_130-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9284/indicacao_131-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9280/indicacao_132-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9305/indicacao_133-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9282/indicacao_134-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9291/indicacao_135-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9287/indicacao_136-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9290/indicacao_137-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9299/indicacao_138-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9293/indicacao_139-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9295/indicacao_140-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9297/indicacao_141-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9329/indicacao_142-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9308/indicacao_143-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9310/indicacao_144-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9328/indicacao_145-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9312/indicacao_146-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9313/indicacao_147-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9317/indicacao_148-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9318/indicacao_149-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9322/indicacao_150-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9321/indicacao_151-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9324/indicacao_152-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9326/indicacao_153-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9336/indicacao_154-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9346/indicacao_155-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9332/indicacao_156-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9335/indicacao_157-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9343/indicacao_158-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9341/indicacao_159-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9339/indicacao_160-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9358/indicacao_161-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9350/indicacao_162-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9348/indicacao_163-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9355/indicacao_164-2025_ver._professor_leo.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9363/indicacao_165-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9354/indicacao_166-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9359/indicacao_167-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9382/indicacao_168-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9369/indicacao_169-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9367/indicacao_170-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9370/indicacao_171-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9379/indicacao_172-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9377/indicacao_173-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9381/indicacao_174-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9372/indicacao_175-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9375/indicacao_176-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9387/indicacao_177-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9386/indicacao_178-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9384/indicacao_179-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9405/indicacao_180-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9420/indicacao_181-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9397/indicacao_182-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9401/indicacao_183-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9400/indicacao_184-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9413/indicacao_185-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9410/indicacao_186-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9407/indicacao_187-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9404/indicacao_188-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9412/indicacao_189-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9415/indicacao_190-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9418/indicacao_191-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9433/indicacao_192-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9431/indicacao_193-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9438/indicacao_194-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9429/indicacao_195-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9453/indicacao_196-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9439/indicacao_197-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9437/indicacao_198-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9442/indicacao_199-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9444/indicacao_200-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9447/indicacao_201-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9446/indicacao_202-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9450/indicacao_203-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9467/indicacao_204-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9511/indicacao_205-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9461/indicacao_206-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9478/indicacao_207-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9466/indicacao_209-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9464/indicacao_210-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9459/indicacao_211-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9473/indicacao_212-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9463/indicacao_213-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9457/indicacao_214-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9469/indicacao_215-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9481/indicacao_216-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9474/indicacao_217-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9483/indicacao_218-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9480/indicacao_219-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9482/indicacao_220-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9498/indicacao_221-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9489/indicacao_222-2025_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9519/indicacao_223-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9503/indicacao_224-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9494/indicacao_225-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9492/indicacao_226-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9502/indicacao_227-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9506/indicacao_228-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9496/indicacao_229-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9517/indicacao_230-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9515/indicacao_231-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9501/indicacao_232-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9510/indicacao_233-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9542/indicacao_234-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9524/indicacao_235-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9525/indicacao_236-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9532/indicacao_237-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9527/indicacao_238-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9529/indicacao_239-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9536/indicacao_240-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9534/indicacao_241-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9540/indicacao_242-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9538/indicacao_243-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9533/indicacao_244-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9544/indicacao_245-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9545/indicacao_246-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9553/indicacao_247-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9572/indicacao_248-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9561/indicacao_249-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9551/indicacao_250-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9552/indicacao_251-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9556/indicacao_252-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9557/indicacao_253-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9559/indicacao_254-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9573/indicacao_255-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9569/indicacao_256-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9563/indicacao_257-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9571/indicacao_258-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9565/indicacao_259-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9567/indicacao_260-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9595/indicacao_261-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9588/indicacao_262-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9589/indicacao_263-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9615/indicacao_264-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9622/indicacao_265-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9594/indicacao_266-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9592/indicacao_267-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9596/indicacao_268-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9599/indicacao_269-2025_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9606/indicacao_270-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9609/indicacao_271-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9611/indicacao_272-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9613/indicacao_273-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9624/indicacao_274-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9619/indicacao_275-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9636/indicacao_276-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9650/indicacao_277-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9632/indicacao_278-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9626/indicacao_279-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9631/indicacao_280-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9635/indicacao_281-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9634/indicacao_282-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9643/indicacao_283-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9651/requerimento_274-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9641/indicacao_285-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9646/indicacao_286-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9647/indicacao_287-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9683/indicacao_288-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9665/indicacao_289-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9659/indicacao_290-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9663/indicacao_291-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9662/indicacao_292-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9673/indicacao_293-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9689/indicacao_294-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9669/indicacao_295-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9671/indicacao_296-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9681/indicacao_297-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9666/indicacao_298-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9675/indicacao_299-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9677/indicacao_300-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9680/indicacao_301-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9701/indicacao_302-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9699/indicacao_303-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9726/indicacao_304-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9697/indicacao_305-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9704/indicacao_306-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9707/indicacao_307-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9729/indicacao_308-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9712/indicacao_309-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9718/indicacao_310-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9710/indicacao_311-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9721/indicacao_312-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9725/indicacao_313-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9724/indicacao_314-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9738/indicacao_315-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9736/indicacao_316-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9742/indicacao_317-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9740/indicacao_318-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9751/indicacao_319-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9735/indicacao_320-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9731/indicacao_321-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9734/indicacao_322-2025_ver._esiquiel_franco_2.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9744/indicacao_323-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9746/indicacao_324-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9755/indicacao_325-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9749/indicacao_326-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9772/indicacao_327-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9763/indicacao_328-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9779/indicacao_329-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9765/indicacao_330-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9767/indicacao_331-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9761/indicacao_332-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9783/indicacao_333-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9776/indicacao_334-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9769/indicacao_335-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9778/indicacao_336-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9780/indicacao_337-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9782/indicacao_338-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9785/indicacao_339-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9798/indicacao_340-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9807/indicacao_341-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9796/indicacao_342-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9794/indicacao_343-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9810/indicacao_344-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9789/indicacao_345-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9805/indicacao_346-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9792/indicacao_347-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9800/indicacao_348-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9801/indicacao_349-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9815/indicacao_350-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9812/indicacao_351-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9821/indicacao_352-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9834/indicacao_353-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9826/indicacao_354-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9832/indicacao_355-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9829/indicacao_356-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9835/indicacao_357-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9828/indicacao_358-2025_ver._eziquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9831/indicacao_359-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9824/indicacao_360-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9837/indicacao_361-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9849/indicacao_362-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9844/indicacao_363-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9846/indicacao_364-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9851/indicacao_365-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9852/indicacao_366-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9881/indicacao_367-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9870/indicacao_368-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9871/indicacao_369-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9859/indicacao_370-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9879/indicacao_371-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9867/indicacao_372-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9864/indicacao_373-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9877/indicacao_374-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9874/indicacao_375-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9887/indicacao_376-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9875/indicacao_377-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9880/indicacao_378-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9884/indicacao_379-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9892/indicacao_380-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9894/indicacao_381-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9899/indicacao_382-2025_vera._thauana_padilha_page-0001.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9898/indicacao_383-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9920/indicacao_384-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9902/indicacao_385-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9916/indicacao_386-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9907/indicacao_387-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9911/indicacao_388-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9914/indicacao_389-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9912/indicacao_390-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9908/indicacao_391-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9917/indicacao_392-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9949/indicacao_393-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9936/indicacao_394-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9937/indicacao_395-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9930/indicacao_396-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9925/indicacao_397-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9926/indicacao_398-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9935/indicacao_399-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9928/indicacao_400-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9933/indicacao_401-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9940/indicacao_402-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9953/indicacao_403-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9957/indicacao_404-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9952/indicacao_405-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9965/indicacao_406-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9970/indicacao_407-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9963/indicacao_408-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9982/indicacao_409-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9960/indicacao_410-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9966/indicacao_411-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9971/indicacao_412-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9968/indicacao_413-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9975/indicacao_414-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9980/indicacao_415-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9978/indicacao_416-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9977/indicacao_417-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9984/indicacao_418-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9994/indicacao_419-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10003/indicacao_420-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9995/indicacao_421-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10010/indicacao_422-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10000/indicacao_423-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10008/indicacao_424-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10002/indicacao_425-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9998/indicacao_426-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10005/indicacao_427-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10022/indicacao_428-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10006/indicacao_429-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10014/indicacao_430-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10012/indicacao_431-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10048/indicacao_432-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10060/indicacao_433-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10039/indicacao_434-2025_ver._professo_helio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10037/indicacao_435-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10026/indicacao_436-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10028/indicacao_437-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10040/indicacao_438-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10031/indicacao_439-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10055/indicacao_440-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10033/indicacao_441-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10045/indicacao_442-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10046/indicacao_443-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10051/indicacao_444-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10056/indicacao_445-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10074/indicacao_446-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10062/indicacao_447-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10068/indicacao_448-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10093/indicacao_449-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10070/indicacao_450-205_ver._professor_helio..pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10076/indicacao_451-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10067/indicacao_452-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10072/indicacao_453-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10065/indicacao_454-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10078/indicacao_455-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10080/indicacao_456-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10082/indicacao_457-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10085/indicacao_458-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10095/indicacao_459-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10097/indicacao_460-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10120/indicacao_461-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10099/indicacao_462-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10105/indicacao_463-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10127/indicacao_464-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10101/indicacao_465-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10103/indicacao_466-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10116/indicacao_467-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10114/indicacao_468-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10104/indicacao_469-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10107/indicacao_470-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10111/indicacao_471-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10109/indicacao_472-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10118/indicacao_473-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10131/indicacao_474-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10130/indicacao_475-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10129/indicacao_476-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10133/indicacao_477-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10141/indicacao_478-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10147/indicacao_479-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10139/indicacao_480-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10134/indicacao_481-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10152/indicacao_482-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10143/indicacao_483-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10145/indicacao_484-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10150/indicacao_485-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10176/indicacao_486-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10161/indicacao_487-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10171/indicacao_488-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10163/indicacao_489-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10164/indicacao_490-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10165/indicacao_491-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10172/indicacao_492-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10166/indicacao_493-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10175/indicacao_494-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10183/indicacao_495-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10181/indicacao_496-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10179/indicacao_497-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10186/indicacao_498-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10213/indicacao_499-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10193/indicacao_500-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10211/indicacao_501-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10196/indicacao_502-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10197/indicacao_503-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10205/indicacao_504-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10199/indicacao_505-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10209/indicacao_506-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10207/indicacao_507-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10201/indicacao_508-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10203/indicacao_509-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10215/indicacao_510-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10218/indicacao_511-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9004/mocao_001-2025_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9206/mocao_de_aplausos_002-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9245/mocao_003-2025_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9352/mocao_n_004-2025_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9306/mocao_005-2025_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9434/mocao_006-2025_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9516/mocao_007-2025_repudio.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9520/mocao_009-2025_aplausos.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9790/mocao_010-2025_aplausos.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9808/mocao_011-2025_aplausos.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8987/projeto_de_decreto_legislativo_001-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9044/projeto_de_decreto_02-2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9616/projeto_de_decreto_legislativo_003-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9393/projeto_de_decreto_legislativo_004-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9394/projeto_de_decreto_legislativo_005-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9855/projeto_de_decreto_006-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9856/projeto_de_decreto_007-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10217/projeto_de_decreto_legislativo_008-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9014/projeto_de_lei_complementar_001-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9074/protocolo_projeto_de_lei_complementar_002-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9133/projeto_de_lei_complementar_003-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9247/projeto_de_lei_complementar_004-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9275/projeto_de_lei_complementar_005-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9300/projeto_de_lei_complementar_006-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9303/projeto_de_lei_complementar_007-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9362/projeto_de_lei_complementar_008-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9390/projeto_de_lei_complementar_009-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9424/projeto_de_lei_complementar_010-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9655/projeto_de_lei_complementar_012-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9854/projeto_de_lei_complementar_013-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10089/projeto_de_lei_complementar_014-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10042/projeto_de_lei_complementar_015-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10090/projeto_de_lei_complementar_016-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10140/projeto_de_lei_complementar_017-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10156/projeto_de_lei_complementar_018-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10189/projeto_de_lei_complementar_020-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10190/projeto_de_lei_complementar_021-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10221/projeto_de_lei_complementar_022-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9016/projeto_de_lei_complementar_001-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9017/projeto_de_lei_complementar_002-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9018/projeto_de_lei_complementar_003-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9188/projeto_de_lei_complementar_n_004-2025_-_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9449/projeto_de_lei_complementar_005-2025_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9723/projeto_de_lei_complementar_006-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9822/projeto_de_lei_complementar_007-2025_-mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9003/projeto_de_lei_001-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9070/projeto_de_lei_002-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9072/projeto_de_lei_003-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9073/projeto_de_lei_004-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9087/projeto_de_lei_05-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9131/projeto_de_lei_006-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9132/projeto_de_lei_007-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9189/projeto_de_lei_n._008.2025-_em_regime_de_urgencia_rovaga_a_lei_n._1841_de_30_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9302/projeto_de_lei_009-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9331/projeto_de_lei_010-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9361/projeto_de_lei_011-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9425/projeto_de_lei_014-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9421/projeto_de_lei_015-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9422/pl_016__parecer_final_sapl.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9486/projeto_de_lei_017-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9521/projeto_de_lei_018-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9522/projeto_de_lei_019-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9579/projeto_de_lei_020-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9548/projeto_de_lei_023-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9841/projeto_de_lei_024-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9580/projeto_de_lei_025-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9577/projeto_de_lei_026-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9947/projeto_de_lei_027-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9578/projeto_de_lei_028-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9581/projeto_de_lei_029-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9628/projeto_de_lei_030-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9582/projeto_de_lei_031-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9686/projeto_de_lei_032-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9687/projeto_de_lei_033-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9688/projeto_de_lei_034-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9583/projeto_de_lei_035-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9587/projeto_de_lei_036-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9706/projeto_de_lei_037-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9605/projeto_de_lei_038-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9708/projeto_de_lei_039-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9693/projeto_de_lei_040-2025_executivo_ldo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9691/projeto_de_lei_041-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9692/projeto_de_lei_042-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9753/projeto_de_lei_043-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9786/projeto_de_lei_044-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9818/projeto_de_lei_045-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9787/projeto_de_lei_046-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9948/projeto_de_lei_047-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9890/projeto_de_lei_048-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10017/projeto_de_lei_049-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10058/projeto_de_lei_050-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10024/projeto_de_lei_052-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10057/projeto_de_lei_053-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9989/projeto_de_lei_054-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9988/projeto_de_lei_055-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10086/projeto_de_lei_056-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10044/projeto_de_lei_057-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10016/projeto_de_lei_058-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10018/projeto_de_lei_060-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10019/projeto_de_lei_061-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10053/projeto_de_lei_062-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10059/projeto_de_lei_063-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10020/projeto_de_lei_064-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10087/projeto_de_lei_065-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10088/projeto_de_lei_066-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10187/projeto_de_lei_067-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10188/projeto_de_lei_068-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10256/projeto_de_lei_069-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10220/projeto_de_lei_070-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9015/projeto_de_lei_002-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8998/projeto_de_lei_003-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9103/projeto_lei_005-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9117/projeto_de_lei_006-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9129/projeto_de_lei_007-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9165/projeto_de_lei_n_008-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9344/projeto_de_lei_011-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9380/projeto_de_lei_012-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9423/projeto_de_lei_014-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9426/projeto_de_lei_015-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9505/projeto_de_lei_017-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9471/projeto_de_lei_018-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9487/projeto_de_lei_019-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9491/projeto_de_lei_020-2025_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9574/projeto_de_lei_021-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10043/projeto_de_lei_022-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9617/projeto_de_lei_023-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9618/projeto_de_lei_024-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9620/projeto_de_lei_025-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9645/projeto_de_lei_026-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9658/projeto_de_lei_no027-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9685/projeto_de_lei_028-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9703/projeto_de_lei_030-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9705/projeto_de_lei_031-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9728/projeto_de_lei_032-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9817/projeto_de_lei_033-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9869/projeto_de_lei_034-2025_ver._joeiton_leal.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9840/projeto_de_lei_035-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9889/projeto_de_lei_036-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9958/projeto_de_lei_037-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9868/projeto_de_lei_042-2025_ver._joeiton_leal.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9909/projeto_de_lei_043-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9921/projeto_de_lei_044-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9922/projeto_de_lei_045-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10124/projeto_de_lei_046-2025_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9939/projeto_de_lei_047-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9973/projeto_de_lei_048-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10113/projeto_de_lei_049-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10123/projeto_de_lei_050-2025_mesa_direitva.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10121/projeto_de_lei_051-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9071/projeto_de_resolucao_001-2025_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9160/projeto_de_resolucao_002-2025_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9819/projeto_de_resolucao_003-2025_mesa_dieretiva.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10126/projeto_de_resolucao__004-2025_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8994/requerimento_001-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8999/requerimento_002-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8970/requerimento_003-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9009/requerimento_004-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9021/requerimento_005-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8990/indicacao_006-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8972/requerimento_007-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8992/requerimento_008-2025_vera._andreia.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8988/requerimento_009-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8995/requerimento_010-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9002/requerimento_011-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9007/requerimento_012-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9028/requerimento_013-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9043/requerimento_014-2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9031/requerimento_015-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9019/requerimento_016-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9027/requerimento_017-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9033/requerimento_019-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9023/requerimento_020-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9035/requerimento_021-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9025/requerimento_022-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9040/requerimento_023-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9038/requerimetno_024-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9042/requerimento_025-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9045/requerimento_026-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9066/requerimento_027-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9051/requerimento_028-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9050/requerimento_029-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9052/requerimento_030-2025_ver._professor_fabiano_fuba.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9056/requerimento_031-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9048/requerimento_032-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9054/requerimento_033-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9068/requerimento_034-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9061/requerimento_035-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9063/requerimento_036-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9098/requerimento_037-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9080/requerimento_038-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9082/requerimento_039-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9075/requerimento_040-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9078/requerimento_041-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9094/requerimento_042-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9095/requerimento_043-2025_ver._enferiero_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9092/requerimento_044-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9089/requerimento_045-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9097/requerimento_046-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9118/requerimento_047-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9124/requerimento_048-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9102/requerimento_050-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9105/requerimento_051-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9104/requerimento_052-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9111/requerimento_053-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9109/requerimento_054-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9114/requerimento_055-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9115/requerimento_056-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9120/requerimento_057-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9123/requerimento_058-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9134/requerimento_060-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9157/requerimento_061-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9135/requerimento_062-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9136/requerimento_063-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9137/requerimento_064-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9138/requerimento_065-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9139/requerimento_066-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9140/requerimento_067-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9156/requerimento_068-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9141/requerimento_069-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9142/requerimento_070-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9143/requerimento_071-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9168/requerimento_072-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9178/requerimento_073-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9185/requerimento_074-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9162/requerimento_075-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9172/requerimento_076-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9179/requerimento_077-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9174/requerimento_078-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9170/requerimento_079-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9187/requerimento_080-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9181/requerimento_081-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9176/requerimento_082-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9171/requerimento_083-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9208/requerimento_084-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9216/requerimento_085-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9197/requerimento_086-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9204/requerimento_087-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9209/requerimento_088-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9211/requerimento_089-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9193/requerimento_090-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9201/requerimento_091-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9195/requerimento_092-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9194/requerimento_093-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9200/requerimento_094-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9213/requerimento_095-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9223/requerimento_096-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9225/requerimento_097-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9244/requerimento_098-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9220/requerimento_099-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9231/requerimento_100-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9227/requerimento_101-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9230/requerimento_102-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9233/requerimento_103-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9239/requerimento_104-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9237/requerimento_105-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9238/requerimento_106-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9243/requerimento_107-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9259/requerimento_108-2025_varios_vereadores..pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9263/requerimento_109-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9255/requerimento_110-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9251/requerimento_111-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9249/requerimento_112-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9260/requerimento_113-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9253/requerimento_114-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9273/requerimento_115-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9258/requerimento_116-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9261/requerimento_117-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9265/requerimento_118-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9269/requerimento_119-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9268/requerimento_120-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9272/requerimento_121-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9276/requerimento_123-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9278/requerimento_124-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9286/requerimento_125-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9281/requerimento_126-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9304/requerimento_127-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9283/requerimento_128-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9289/requerimento_129-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9288/requerimento_130-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9298/requerimento_131-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9292/requerimento_132-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9294/requerimento_133-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9296/requerimento_134-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9301/requerimetno_135-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9311/requerimento_136-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9330/requerimento_137-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9307/requerimento_138-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9314/requerimento_139-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9315/requerimento_140-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9316/requerimento_141-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9319/requerimento_142-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9320/requerimento_143-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9327/requerimento_144-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9323/requerimento_145-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9325/requerimento_146-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9337/requerimento_147-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9334/requerimento_148-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9338/requerimento_149-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9347/requerimento_150-2025_vera_marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9333/requerimento_151-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9351/requerimento_152-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9342/requerimento_153-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9340/requerimento_154-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9360/requerimento_155-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9349/requerimento_156-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9353/requerimento_157-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9356/requerimento_158-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9364/requerimento_159-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9357/requerimento_160-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9365/requerimento_161-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9366/requerimento_162-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9383/requerimento_163-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9406/requerimento_164-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9378/requerimento_165-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9371/requerimento_166-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9368/requerimento_167-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9373/requerimento_168-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9374/requerimento_169-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9376/requerimento_170-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9385/requerimento_171-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9388/requerimento_172-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9392/requerimento_173-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9416/requerimento_174-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9435/requerimento_175-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9398/requerimento_176-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9408/requerimento_177-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9399/requerimento_178-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9414/requerimento_179-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9402/requerimento_180-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9403/requerimento_181-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9409/requerimento_182-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9417/requerimento_183-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9411/requerimento_184-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9419/requerimento_185-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9441/requerimento_186-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9428/requerimento_187-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9432/requerimento_188-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9430/requerimento_189-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9454/requerimento_190-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9436/requerimento_191-2025_ver._enfermeiro_ze_carlos.docx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9440/requerimento_192-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9445/requerimento_193-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9443/requerimento_194-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9448/requerimento_195-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9451/requerimento_196-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9452/requerimento_197-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9462/requerimento_198-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9460/requerimento_199-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9468/requerimento_200-2021_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9512/requerimento_201-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9513/requerimento_202-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9465/requerimento_203-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9458/rquerimento_204-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9472/requerimento_205-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9456/requerimento_206-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9470/requerimento_207-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9485/requerimento_208-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9475/requerimento_209-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9484/requerimento_210-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9477/requerimento_211-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9476/requerimento_212-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9479/requerimento_213-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9488/requerimento_215-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9514/requerimento_216-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9490/requerimento_217-2025_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9500/requerimento_218-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9493/requerimento_219-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9504/requerimento_220-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9508/requerimento_221-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9495/requerimento_222-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9499/requerimento_223-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9507/requerimento_224-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9497/requerimento_225-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9509/requerimento_226-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9518/requerimento_227-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9523/requerimento_228-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9526/requerimento_229-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9550/requerimento_230-2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9549/requerimento_231-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9528/requerimento_232-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9530/requerimento_233-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9537/requerimento_234-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9531/requerimento_235-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9541/requerimento_236-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9535/requerimento_237-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9546/requerimento_238-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9539/requerimento_239-2025_vera.thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9543/requerimento_240-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9547/requerimento_241-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9554/requerimento_242-2025_vera_deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9562/requerimento_243-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9555/requerimento_244-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9610/requerimento_245-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9558/requerimento_246-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9560/requerimento_247-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9575/requerimento_248-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9570/requerimento_249-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9564/requerimento_250-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9566/requerimento_251-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9568/requerimento_252-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9614/requerimento_253-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9584/requerimento_254-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9585/requerimento_255-2025_varias_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9586/requerimento_256-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9591/requerimento_257-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9590/requerimento_258-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9621/requerimento_260-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9593/requerimento_261-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9597/requerimento_262-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9598/requerimento_263-2025_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9607/requerimento_264-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9608/requerimento_265-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9612/requerimento_266-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9623/requerimento_267-2025_vera._marilda_garica.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9637/requerimento_268-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9629/requerimento_269-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9630/requerimento_270-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9633/requerimento_271-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9627/requerimento_272-2025__ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9652/requerimento_273-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9648/requerimento_274-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9644/requerimento_275-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9640/requerimento_276-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9639/requerimento_277-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9638/requerimento_278-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9642/requerimento_279-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9649/requerimento_280-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9653/requerimento_281-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9684/requerimento_283-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9661/requerimento_284-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9678/requerimento_285-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9660/requerimento_286-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9664/requerimento_287-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9690/requerimento_288-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9682/requerimento_289-2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9670/requerimento_290-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9672/requerimento_291-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9667/requerimento_292-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9676/requerimento_293-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9668/requerimento_294-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9674/requerimento_295-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9679/requerimento_296-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9696/requerimento_297-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9709/requerimento_298-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9702/requerimento_299-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9700/requerimento_300-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9727/requerimento_301-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9698/requerimento_302-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9713/requerimento_303-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9714/requerimento_304-2025_varias_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9719/requerimento_305-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9711/requerimento_306-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9715/requerimento_307-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9720/requerimento_308-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9716/requerimento_309-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9773/requerimento_310-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9730/requerimento_311-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9722/requerimento_312-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9739/requerimento_313-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9737/requerimento_314-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9732/requerimento_315-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9743/requerimento_316-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9741/requerimento_317-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9752/requerimento_318-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9733/requerimento_319-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9745/requerimento_320-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9747/requerimento_321-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9754/requerimento_322-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9748/requerimento_323-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9750/requerimento_324-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9771/requerimento_325-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9784/requerimento_326-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9760/requerimento_327-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9764/requerimento_328-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9768/requerimento_329-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9762/requerimento_330-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9766/requerimento_331-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9777/requerimento_332-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9788/requerimento_333-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9770/requerimento_334-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9759/requerimento_335-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9758/requerimento_336-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9775/requerimento_337-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9781/requerimento_338-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9797/requerimento_339-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9806/requerimento_340-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9809/requerimento_341-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9795/requerimento_342-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9799/requerimento_343-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9804/requerimento_344-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9793/requerimento_345-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9802/requerimento_346-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9816/requerimento_347-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9803/requerimento_348-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9811/requerimento_349-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9813/requerimento_350-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9814/requerimento_351-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9847/requerimento_352-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9833/requerimento_353-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9836/requerimento_354-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9823/requerimento_355-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9830/requerimento_356-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9827/requerimento_357-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9843/requerimento_358-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9825/requerimento_359-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9850/requerimento_360-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9839/requerimento_361-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9845/requerimento_362-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9838/requerimento_363-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9842/requerimento_364-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9848/requerimento_365-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9863/requerimento_366-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9862/requerimento_367-2025_bancada_feminina.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9861/requerimento_368-2025_ver._esiquiel_franco_1.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9882/requerimento_369-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9872/requerimento_370-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9860/requerimento_371-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9878/requerimento_372-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9866/requerimento_373-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9865/requerimento_374-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9886/requerimento_375-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9876/requerimento_376-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9888/requerimento_377-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9883/requerimento_378-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9873/requerimento_379-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9885/requerimento_380-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9896/requerimento_381-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9893/requerimento_382-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9897/requerimento_383-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9895/requerimento_384-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9915/requerimento_385-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9905/requerimento_386-2025_varias_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9900/requerimento_387-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9901/requerimento_388-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9903/requerimento_389-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9906/requerimento_390-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9904/requerimento_391-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9913/requerimento_392-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9910/requerimento_393-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9919/requerimento_394-2025_vereador_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9918/requerimento_395-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9923/requerimento_396-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9950/requerimento_397-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9938/requerimento_398-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9931/requerimento_399-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9924/requerimento_400-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9942/requerimento_401-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9934/requerimento_402-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9932/requerimento_403-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9927/requerimento_404-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9929/requerimento_405-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9941/requerimento_406-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9954/requerimento_407-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9951/requerimento_408-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9956/requerimento_409-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9955/requerimento_410-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9974/requerimento_411-2025._ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9964/requerimento_412-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9983/requerimento_413-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9962/requerimento_414-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9961/requerimento_415-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9967/requerimento_416-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9969/requerimento_417-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9976/requerimento_418-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9972/requerimento_419-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9987/requerimento_420-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9981/requerimento_421-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9979/requerimento_422-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9985/requerimento_423-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9986/requerimento_424-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10025/brn94ddf85e4bd4_002867.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9992/requerimento_426-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9993/requerimento_427-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10004/requerimento_428-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9997/requerimento_429-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9999/requerimento_430-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9996/requerimento_431-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10023/requerimento_432-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10009/requerimento_433-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10001/requerimento_434-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10007/requerimento_435-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10015/requerimento_436-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10011/requerimento_437-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10013/requerimento_438-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10054/requerimento_439-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10032/requerimento_440-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10030/requerimento_441-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10038/requerimento_442-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10036/requerimento_443-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10035/requerimento_444-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10027/requerimento_445-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10061/requerimento_446-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10029/requerimento_447-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10041/requerimento_448-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10034/requerimento_449-2025_ver_gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10047/requerimento_450-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10049/requerimento_451-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10050/requerimento_452-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10052/requerimento_453-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10075/requerimento_454-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10063/requerimento_455-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10069/requerimento_456-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10094/requerimento_457-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10071/requerimento_458-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10084/requerimento_459-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10064/requerimento_460-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10066/requerimento_461-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10073/requerimento_462-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10077/requerimento_463-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10079/requerimento_464-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10081/requerimento_465-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10083/requerimento_466-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10096/requerimento_467-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10098/requerimento_468-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10119/requerimento_469-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10122/requerimento_470-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10100/requerimento_471-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10106/requerimento_472-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10102/requerimento_473-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10117/requerimento_474-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10115/requerimento_475-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10108/requerimento_476-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10112/requerimento_477-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10110/requerimento_478-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10135/requerimento_479-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10136/requerimento_480-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10149/requerimento_481-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10128/requerimento_482-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10132/requerimento_483-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10151/requerimento_484-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10148/requerimento_485-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10137/requerimento_486-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10138/requerimento_487-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10142/requerimento_488-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10153/requerimento_489-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10154/requerimento_490-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10155/requerimento_491-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10144/requerimento_492-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10146/requerimento_493-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10180/requerimento_494-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10177/requerimento_495-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10162/requerimento_496-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10169/requerimento_497-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10170/requerimento_498-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10167/requerimento_499-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10178/requerimento_500-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10173/requerimento_501-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10185/requerimento_502-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10168/requerimento_503-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10174/requerimento_504-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10182/requerimento_505-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10184/requerimento_506-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10214/requerimento_507-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10194/requerimento_508-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10212/requerimento_509-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10195/requerimento_510-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10198/requerimento_511-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10208/requerimento_512-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10202/requerimento_513-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10206/requerimento_514-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10200/requerimento_515-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10210/requerimento_516-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10204/requerimento_517-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10216/requerimento_518-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10219/requerimento_519-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9099/mensagem_substitutiva_01.2025.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9110/mensagem_substitutiva_002-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9654/mensagem_substitutiva_003-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9853/mensagem_substitutiva_004-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9891/mensagem_substitutiva_005-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9959/mensagem_001-_legis.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10125/projeto_de_emenda_a_lei_organica_001-2025_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9046/ata_da_1a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9058/ata_da_02a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9100/ata_da_03_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9161/ata_da_04a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9190/ata_da_05a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9191/ata_da_06a_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9246/ata_da_07a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9241/ata_da_08a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9309/ata_da_09a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9345/ata_da_10a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9396/ata_da_11a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9391/ata_da_12a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9389/ata_da_13a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9455/ata_da_14a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9427/ata_da_15a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9600/ata_da_16a_sessao_ordinaria_2025..pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9601/ata_da_17a_sessao_ordinaria_2025..pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9602/ata_da_18a_sessao_ordinaria_2025..pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9603/ata_da_19a_sessao_ordinaria_2025..pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9656/ata_da_20a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9694/ata_da_21a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9695/ata_da_22a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9717/ata_da_23a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9774/ata_da_24a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9791/ata_da_25a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9857/ata_da_26a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9858/ata_da_27a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9945/ata_da_28a_sessao_ordinaria_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9946/ata_da_29a_sessao_ordinaria_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9990/ata_da_30a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9991/ata_da_31a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10091/ata_da_32a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10092/ata_da_33a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10158/ata_da_34a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10191/ata_da_35a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10192/ata_da_36a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10253/ata_da_37a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10223/ata_da_38a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10252/ata_da_39a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9005/ata_da_01a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9215/ata_da_02a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9395/ata_da_03a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9604/ata_da_04a_sessao_extraordinaria_2025..pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9657/ata_da_05a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9943/ata_da_6a_sessao_extraordinaria_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9944/ata_da_7a_sessao_extraordinaria_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10159/ata_da_08a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10160/ata_da_09a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10222/ata_da_10a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10224/ata_da_11a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10254/ata_da_12a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10255/ata_da_13a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9576/contasss.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10225/prestacao_de_contas_do_poder_executivo_municipal_-_exercicio_financeiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9006/ato_de_presidente_006-2025.pdf" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9012/oficio_pl.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9013/oficio_progressistas.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9011/oficio_gabinete.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9047/oficio_001-2025_partido_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9820/oficio_066-2025_secretaria_de_governo.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9625/recomendacao_administrativa_no_01-2025-_gpgmpc-pr.pdf" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10157/recomendacao_administrativa_no_002-2025-gpgmpc.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9756/requerimento_001-2025_ccj.pdf" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9757/requerimento_001-2025_ccj.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10021/mensagem_aditiva_001-2025_executivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9000/indicacao_001-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8969/indicacao_002-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8971/indicacao_003-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8993/indicacao_004-2025_vera._andreia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9010/indicacao_005-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8991/indicacao_006-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8989/indicacao_007-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8996/indicacao_008-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8997/indicacao_009-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9001/indicacao_010-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9008/indicacao_011-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9029/doc05495120250206154732.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9020/indicacao_013-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9030/indicacao_014-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9032/indicacao_015-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9022/indicacao_016-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9034/indicacao_017-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9024/indicacao_018-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9026/indicacao_019-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9036/indicacao_020-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9039/indicacao_021-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9037/indicacao_022-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9041/indicacao_023-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9065/indicacao_024-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9049/indicacao_025-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9053/indicacao_026-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9067/indicacao_027-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9055/indicacao_028-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9069/indicacao_029-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9057/indicacao_030-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9060/indicacao_031-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9064/indicacao_032-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9062/indicacao_033-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9059/indicacao_034-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9077/indicacao_035-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9086/indicacao_036-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9081/indicacao_037-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9076/indicacao_038-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9079/indicacao_039-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9085/indicacao_040-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9083/indicacao_041-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9091/indicacao_042-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9088/indicacao_043-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9093/indicacao_044-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9090/indicacao_045-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9096/indicacao_046-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9119/indicacao_047-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9130/indicacao_048-2025_ver._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9101/indicacao_049-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9106/indicacao_051-2025_varios_vereadores..pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9107/indicacao_051-2025_varios_vereadores..pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9112/indicacao_052-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9108/indicacao_053-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9116/indicacao_054-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9113/indicacao_055-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9121/indicacao_056-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9122/indicacao_057-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9125/indicacao_058-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9126/indicacao_059-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9127/indicacao_060-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9128/indicacao_061-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9144/indicacao_062-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9145/indicacao_063-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9146/indicacao_064-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9147/indicacao_065-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9148/indicacao_066-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9149/indicacao_067-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9150/indicacao_068-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9151/indicacao_069-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9152/indicacao_070-2025_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9158/indicacao_071-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9159/indicacao_072-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9153/indicacao_073-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9154/indicacao_074-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9155/indicacao_075-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9177/indicacao_076-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9167/indicacao_077-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9164/indicacao_078-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9184/indicacao_079-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9163/indicacao_080-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9166/indicacao_081-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9173/indicacao_082-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9186/indicacao_083-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9169/indicacao_084-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9180/indicacao_085-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9175/indicacao_086-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9182/indicacao_087-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9183/indicacao_088-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9217/indicacao_089-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9192/indicacao_090-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9199/indicacao_091-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9205/indicacao_092-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9212/indicacao_093-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9198/indicacao_094-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9196/indicacao_095-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9202/indicacao_096-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9210/indicacao_097-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9203/indicacao_098-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9207/indicacao_099-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9218/indicacao_100-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9214/indicacao_101-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9222/indicacao_102-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9221/indicacao_103-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9226/indicacao_104-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9224/indicacao_105-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9219/indicacao_106-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9229/indicacao_107-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9234/indicacao_108-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9228/indicacao_109-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9236/indicacao_110-2025_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9232/indicacao_111-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9235/indicacao_112-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9240/indicacao_113-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9242/indicacao_114-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9248/indicacao_115-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9254/indicacao_116-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9250/indicacao_117-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9257/indicacao_118-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9252/indicacao_119-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9270/indicacao_120-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9256/indicacao_121-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9264/indicacao_122-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9262/indicacao_123-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9266/indicacao_124-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9267/indicacao_125-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9271/indicacao_126-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9274/indicacao_127-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9277/indicacao_128-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9279/indicacao_129-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9285/indicacao_130-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9284/indicacao_131-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9280/indicacao_132-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9305/indicacao_133-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9282/indicacao_134-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9291/indicacao_135-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9287/indicacao_136-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9290/indicacao_137-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9299/indicacao_138-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9293/indicacao_139-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9295/indicacao_140-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9297/indicacao_141-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9329/indicacao_142-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9308/indicacao_143-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9310/indicacao_144-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9328/indicacao_145-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9312/indicacao_146-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9313/indicacao_147-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9317/indicacao_148-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9318/indicacao_149-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9322/indicacao_150-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9321/indicacao_151-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9324/indicacao_152-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9326/indicacao_153-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9336/indicacao_154-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9346/indicacao_155-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9332/indicacao_156-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9335/indicacao_157-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9343/indicacao_158-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9341/indicacao_159-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9339/indicacao_160-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9358/indicacao_161-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9350/indicacao_162-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9348/indicacao_163-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9355/indicacao_164-2025_ver._professor_leo.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9363/indicacao_165-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9354/indicacao_166-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9359/indicacao_167-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9382/indicacao_168-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9369/indicacao_169-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9367/indicacao_170-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9370/indicacao_171-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9379/indicacao_172-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9377/indicacao_173-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9381/indicacao_174-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9372/indicacao_175-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9375/indicacao_176-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9387/indicacao_177-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9386/indicacao_178-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9384/indicacao_179-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9405/indicacao_180-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9420/indicacao_181-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9397/indicacao_182-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9401/indicacao_183-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9400/indicacao_184-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9413/indicacao_185-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9410/indicacao_186-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9407/indicacao_187-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9404/indicacao_188-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9412/indicacao_189-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9415/indicacao_190-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9418/indicacao_191-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9433/indicacao_192-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9431/indicacao_193-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9438/indicacao_194-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9429/indicacao_195-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9453/indicacao_196-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9439/indicacao_197-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9437/indicacao_198-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9442/indicacao_199-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9444/indicacao_200-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9447/indicacao_201-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9446/indicacao_202-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9450/indicacao_203-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9467/indicacao_204-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9511/indicacao_205-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9461/indicacao_206-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9478/indicacao_207-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9466/indicacao_209-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9464/indicacao_210-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9459/indicacao_211-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9473/indicacao_212-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9463/indicacao_213-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9457/indicacao_214-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9469/indicacao_215-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9481/indicacao_216-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9474/indicacao_217-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9483/indicacao_218-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9480/indicacao_219-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9482/indicacao_220-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9498/indicacao_221-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9489/indicacao_222-2025_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9519/indicacao_223-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9503/indicacao_224-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9494/indicacao_225-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9492/indicacao_226-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9502/indicacao_227-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9506/indicacao_228-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9496/indicacao_229-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9517/indicacao_230-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9515/indicacao_231-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9501/indicacao_232-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9510/indicacao_233-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9542/indicacao_234-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9524/indicacao_235-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9525/indicacao_236-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9532/indicacao_237-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9527/indicacao_238-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9529/indicacao_239-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9536/indicacao_240-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9534/indicacao_241-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9540/indicacao_242-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9538/indicacao_243-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9533/indicacao_244-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9544/indicacao_245-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9545/indicacao_246-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9553/indicacao_247-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9572/indicacao_248-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9561/indicacao_249-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9551/indicacao_250-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9552/indicacao_251-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9556/indicacao_252-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9557/indicacao_253-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9559/indicacao_254-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9573/indicacao_255-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9569/indicacao_256-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9563/indicacao_257-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9571/indicacao_258-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9565/indicacao_259-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9567/indicacao_260-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9595/indicacao_261-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9588/indicacao_262-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9589/indicacao_263-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9615/indicacao_264-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9622/indicacao_265-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9594/indicacao_266-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9592/indicacao_267-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9596/indicacao_268-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9599/indicacao_269-2025_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9606/indicacao_270-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9609/indicacao_271-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9611/indicacao_272-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9613/indicacao_273-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9624/indicacao_274-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9619/indicacao_275-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9636/indicacao_276-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9650/indicacao_277-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9632/indicacao_278-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9626/indicacao_279-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9631/indicacao_280-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9635/indicacao_281-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9634/indicacao_282-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9643/indicacao_283-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9651/requerimento_274-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9641/indicacao_285-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9646/indicacao_286-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9647/indicacao_287-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9683/indicacao_288-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9665/indicacao_289-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9659/indicacao_290-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9663/indicacao_291-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9662/indicacao_292-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9673/indicacao_293-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9689/indicacao_294-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9669/indicacao_295-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9671/indicacao_296-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9681/indicacao_297-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9666/indicacao_298-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9675/indicacao_299-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9677/indicacao_300-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9680/indicacao_301-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9701/indicacao_302-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9699/indicacao_303-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9726/indicacao_304-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9697/indicacao_305-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9704/indicacao_306-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9707/indicacao_307-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9729/indicacao_308-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9712/indicacao_309-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9718/indicacao_310-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9710/indicacao_311-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9721/indicacao_312-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9725/indicacao_313-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9724/indicacao_314-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9738/indicacao_315-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9736/indicacao_316-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9742/indicacao_317-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9740/indicacao_318-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9751/indicacao_319-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9735/indicacao_320-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9731/indicacao_321-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9734/indicacao_322-2025_ver._esiquiel_franco_2.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9744/indicacao_323-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9746/indicacao_324-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9755/indicacao_325-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9749/indicacao_326-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9772/indicacao_327-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9763/indicacao_328-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9779/indicacao_329-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9765/indicacao_330-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9767/indicacao_331-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9761/indicacao_332-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9783/indicacao_333-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9776/indicacao_334-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9769/indicacao_335-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9778/indicacao_336-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9780/indicacao_337-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9782/indicacao_338-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9785/indicacao_339-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9798/indicacao_340-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9807/indicacao_341-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9796/indicacao_342-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9794/indicacao_343-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9810/indicacao_344-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9789/indicacao_345-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9805/indicacao_346-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9792/indicacao_347-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9800/indicacao_348-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9801/indicacao_349-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9815/indicacao_350-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9812/indicacao_351-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9821/indicacao_352-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9834/indicacao_353-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9826/indicacao_354-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9832/indicacao_355-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9829/indicacao_356-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9835/indicacao_357-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9828/indicacao_358-2025_ver._eziquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9831/indicacao_359-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9824/indicacao_360-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9837/indicacao_361-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9849/indicacao_362-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9844/indicacao_363-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9846/indicacao_364-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9851/indicacao_365-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9852/indicacao_366-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9881/indicacao_367-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9870/indicacao_368-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9871/indicacao_369-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9859/indicacao_370-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9879/indicacao_371-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9867/indicacao_372-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9864/indicacao_373-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9877/indicacao_374-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9874/indicacao_375-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9887/indicacao_376-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9875/indicacao_377-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9880/indicacao_378-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9884/indicacao_379-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9892/indicacao_380-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9894/indicacao_381-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9899/indicacao_382-2025_vera._thauana_padilha_page-0001.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9898/indicacao_383-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9920/indicacao_384-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9902/indicacao_385-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9916/indicacao_386-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9907/indicacao_387-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9911/indicacao_388-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9914/indicacao_389-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9912/indicacao_390-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9908/indicacao_391-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9917/indicacao_392-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9949/indicacao_393-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9936/indicacao_394-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9937/indicacao_395-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9930/indicacao_396-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9925/indicacao_397-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9926/indicacao_398-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9935/indicacao_399-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9928/indicacao_400-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9933/indicacao_401-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9940/indicacao_402-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9953/indicacao_403-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9957/indicacao_404-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9952/indicacao_405-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9965/indicacao_406-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9970/indicacao_407-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9963/indicacao_408-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9982/indicacao_409-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9960/indicacao_410-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9966/indicacao_411-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9971/indicacao_412-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9968/indicacao_413-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9975/indicacao_414-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9980/indicacao_415-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9978/indicacao_416-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9977/indicacao_417-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9984/indicacao_418-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9994/indicacao_419-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10003/indicacao_420-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9995/indicacao_421-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10010/indicacao_422-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10000/indicacao_423-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10008/indicacao_424-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10002/indicacao_425-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9998/indicacao_426-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10005/indicacao_427-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10022/indicacao_428-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10006/indicacao_429-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10014/indicacao_430-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10012/indicacao_431-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10048/indicacao_432-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10060/indicacao_433-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10039/indicacao_434-2025_ver._professo_helio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10037/indicacao_435-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10026/indicacao_436-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10028/indicacao_437-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10040/indicacao_438-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10031/indicacao_439-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10055/indicacao_440-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10033/indicacao_441-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10045/indicacao_442-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10046/indicacao_443-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10051/indicacao_444-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10056/indicacao_445-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10074/indicacao_446-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10062/indicacao_447-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10068/indicacao_448-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10093/indicacao_449-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10070/indicacao_450-205_ver._professor_helio..pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10076/indicacao_451-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10067/indicacao_452-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10072/indicacao_453-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10065/indicacao_454-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10078/indicacao_455-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10080/indicacao_456-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10082/indicacao_457-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10085/indicacao_458-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10095/indicacao_459-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10097/indicacao_460-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10120/indicacao_461-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10099/indicacao_462-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10105/indicacao_463-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10127/indicacao_464-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10101/indicacao_465-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10103/indicacao_466-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10116/indicacao_467-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10114/indicacao_468-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10104/indicacao_469-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10107/indicacao_470-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10111/indicacao_471-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10109/indicacao_472-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10118/indicacao_473-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10131/indicacao_474-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10130/indicacao_475-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10129/indicacao_476-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10133/indicacao_477-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10141/indicacao_478-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10147/indicacao_479-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10139/indicacao_480-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10134/indicacao_481-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10152/indicacao_482-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10143/indicacao_483-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10145/indicacao_484-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10150/indicacao_485-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10176/indicacao_486-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10161/indicacao_487-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10171/indicacao_488-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10163/indicacao_489-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10164/indicacao_490-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10165/indicacao_491-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10172/indicacao_492-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10166/indicacao_493-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10175/indicacao_494-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10183/indicacao_495-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10181/indicacao_496-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10179/indicacao_497-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10186/indicacao_498-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10213/indicacao_499-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10193/indicacao_500-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10211/indicacao_501-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10196/indicacao_502-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10197/indicacao_503-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10205/indicacao_504-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10199/indicacao_505-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10209/indicacao_506-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10207/indicacao_507-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10201/indicacao_508-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10203/indicacao_509-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10215/indicacao_510-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10218/indicacao_511-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9004/mocao_001-2025_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9206/mocao_de_aplausos_002-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9245/mocao_003-2025_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9352/mocao_n_004-2025_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9306/mocao_005-2025_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9434/mocao_006-2025_mocao_de_aplausos.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9516/mocao_007-2025_repudio.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9520/mocao_009-2025_aplausos.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9790/mocao_010-2025_aplausos.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9808/mocao_011-2025_aplausos.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8987/projeto_de_decreto_legislativo_001-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9044/projeto_de_decreto_02-2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9616/projeto_de_decreto_legislativo_003-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9393/projeto_de_decreto_legislativo_004-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9394/projeto_de_decreto_legislativo_005-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9855/projeto_de_decreto_006-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9856/projeto_de_decreto_007-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10217/projeto_de_decreto_legislativo_008-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9014/projeto_de_lei_complementar_001-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9074/protocolo_projeto_de_lei_complementar_002-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9133/projeto_de_lei_complementar_003-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9247/projeto_de_lei_complementar_004-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9275/projeto_de_lei_complementar_005-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9300/projeto_de_lei_complementar_006-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9303/projeto_de_lei_complementar_007-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9362/projeto_de_lei_complementar_008-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9390/projeto_de_lei_complementar_009-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9424/projeto_de_lei_complementar_010-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9655/projeto_de_lei_complementar_012-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9854/projeto_de_lei_complementar_013-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10089/projeto_de_lei_complementar_014-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10042/projeto_de_lei_complementar_015-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10090/projeto_de_lei_complementar_016-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10140/projeto_de_lei_complementar_017-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10156/projeto_de_lei_complementar_018-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10189/projeto_de_lei_complementar_020-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10190/projeto_de_lei_complementar_021-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10221/projeto_de_lei_complementar_022-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9016/projeto_de_lei_complementar_001-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9017/projeto_de_lei_complementar_002-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9018/projeto_de_lei_complementar_003-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9188/projeto_de_lei_complementar_n_004-2025_-_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9449/projeto_de_lei_complementar_005-2025_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9723/projeto_de_lei_complementar_006-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9822/projeto_de_lei_complementar_007-2025_-mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9003/projeto_de_lei_001-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9070/projeto_de_lei_002-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9072/projeto_de_lei_003-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9073/projeto_de_lei_004-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9087/projeto_de_lei_05-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9131/projeto_de_lei_006-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9132/projeto_de_lei_007-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9189/projeto_de_lei_n._008.2025-_em_regime_de_urgencia_rovaga_a_lei_n._1841_de_30_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9302/projeto_de_lei_009-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9331/projeto_de_lei_010-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9361/projeto_de_lei_011-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9425/projeto_de_lei_014-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9421/projeto_de_lei_015-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9422/pl_016__parecer_final_sapl.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9486/projeto_de_lei_017-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9521/projeto_de_lei_018-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9522/projeto_de_lei_019-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9579/projeto_de_lei_020-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9548/projeto_de_lei_023-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9841/projeto_de_lei_024-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9580/projeto_de_lei_025-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9577/projeto_de_lei_026-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9947/projeto_de_lei_027-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9578/projeto_de_lei_028-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9581/projeto_de_lei_029-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9628/projeto_de_lei_030-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9582/projeto_de_lei_031-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9686/projeto_de_lei_032-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9687/projeto_de_lei_033-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9688/projeto_de_lei_034-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9583/projeto_de_lei_035-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9587/projeto_de_lei_036-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9706/projeto_de_lei_037-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9605/projeto_de_lei_038-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9708/projeto_de_lei_039-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9693/projeto_de_lei_040-2025_executivo_ldo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9691/projeto_de_lei_041-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9692/projeto_de_lei_042-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9753/projeto_de_lei_043-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9786/projeto_de_lei_044-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9818/projeto_de_lei_045-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9787/projeto_de_lei_046-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9948/projeto_de_lei_047-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9890/projeto_de_lei_048-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10017/projeto_de_lei_049-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10058/projeto_de_lei_050-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10024/projeto_de_lei_052-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10057/projeto_de_lei_053-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9989/projeto_de_lei_054-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9988/projeto_de_lei_055-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10086/projeto_de_lei_056-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10044/projeto_de_lei_057-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10016/projeto_de_lei_058-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10018/projeto_de_lei_060-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10019/projeto_de_lei_061-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10053/projeto_de_lei_062-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10059/projeto_de_lei_063-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10020/projeto_de_lei_064-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10087/projeto_de_lei_065-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10088/projeto_de_lei_066-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10187/projeto_de_lei_067-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10188/projeto_de_lei_068-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10256/projeto_de_lei_069-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10220/projeto_de_lei_070-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9015/projeto_de_lei_002-2025_legislativo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8998/projeto_de_lei_003-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9103/projeto_lei_005-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9117/projeto_de_lei_006-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9129/projeto_de_lei_007-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9165/projeto_de_lei_n_008-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9344/projeto_de_lei_011-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9380/projeto_de_lei_012-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9423/projeto_de_lei_014-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9426/projeto_de_lei_015-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9505/projeto_de_lei_017-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9471/projeto_de_lei_018-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9487/projeto_de_lei_019-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9491/projeto_de_lei_020-2025_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9574/projeto_de_lei_021-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10043/projeto_de_lei_022-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9617/projeto_de_lei_023-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9618/projeto_de_lei_024-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9620/projeto_de_lei_025-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9645/projeto_de_lei_026-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9658/projeto_de_lei_no027-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9685/projeto_de_lei_028-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9703/projeto_de_lei_030-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9705/projeto_de_lei_031-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9728/projeto_de_lei_032-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9817/projeto_de_lei_033-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9869/projeto_de_lei_034-2025_ver._joeiton_leal.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9840/projeto_de_lei_035-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9889/projeto_de_lei_036-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9958/projeto_de_lei_037-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9868/projeto_de_lei_042-2025_ver._joeiton_leal.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9909/projeto_de_lei_043-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9921/projeto_de_lei_044-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9922/projeto_de_lei_045-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10124/projeto_de_lei_046-2025_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9939/projeto_de_lei_047-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9973/projeto_de_lei_048-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10113/projeto_de_lei_049-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10123/projeto_de_lei_050-2025_mesa_direitva.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10121/projeto_de_lei_051-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9071/projeto_de_resolucao_001-2025_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9160/projeto_de_resolucao_002-2025_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9819/projeto_de_resolucao_003-2025_mesa_dieretiva.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10126/projeto_de_resolucao__004-2025_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8994/requerimento_001-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8999/requerimento_002-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8970/requerimento_003-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9009/requerimento_004-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9021/requerimento_005-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8990/indicacao_006-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8972/requerimento_007-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8992/requerimento_008-2025_vera._andreia.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8988/requerimento_009-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/8995/requerimento_010-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9002/requerimento_011-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9007/requerimento_012-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9028/requerimento_013-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9043/requerimento_014-2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9031/requerimento_015-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9019/requerimento_016-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9027/requerimento_017-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9033/requerimento_019-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9023/requerimento_020-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9035/requerimento_021-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9025/requerimento_022-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9040/requerimento_023-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9038/requerimetno_024-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9042/requerimento_025-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9045/requerimento_026-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9066/requerimento_027-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9051/requerimento_028-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9050/requerimento_029-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9052/requerimento_030-2025_ver._professor_fabiano_fuba.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9056/requerimento_031-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9048/requerimento_032-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9054/requerimento_033-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9068/requerimento_034-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9061/requerimento_035-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9063/requerimento_036-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9098/requerimento_037-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9080/requerimento_038-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9082/requerimento_039-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9075/requerimento_040-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9078/requerimento_041-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9094/requerimento_042-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9095/requerimento_043-2025_ver._enferiero_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9092/requerimento_044-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9089/requerimento_045-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9097/requerimento_046-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9118/requerimento_047-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9124/requerimento_048-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9102/requerimento_050-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9105/requerimento_051-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9104/requerimento_052-2025_ver._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9111/requerimento_053-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9109/requerimento_054-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9114/requerimento_055-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9115/requerimento_056-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9120/requerimento_057-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9123/requerimento_058-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9134/requerimento_060-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9157/requerimento_061-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9135/requerimento_062-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9136/requerimento_063-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9137/requerimento_064-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9138/requerimento_065-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9139/requerimento_066-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9140/requerimento_067-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9156/requerimento_068-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9141/requerimento_069-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9142/requerimento_070-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9143/requerimento_071-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9168/requerimento_072-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9178/requerimento_073-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9185/requerimento_074-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9162/requerimento_075-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9172/requerimento_076-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9179/requerimento_077-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9174/requerimento_078-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9170/requerimento_079-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9187/requerimento_080-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9181/requerimento_081-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9176/requerimento_082-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9171/requerimento_083-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9208/requerimento_084-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9216/requerimento_085-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9197/requerimento_086-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9204/requerimento_087-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9209/requerimento_088-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9211/requerimento_089-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9193/requerimento_090-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9201/requerimento_091-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9195/requerimento_092-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9194/requerimento_093-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9200/requerimento_094-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9213/requerimento_095-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9223/requerimento_096-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9225/requerimento_097-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9244/requerimento_098-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9220/requerimento_099-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9231/requerimento_100-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9227/requerimento_101-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9230/requerimento_102-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9233/requerimento_103-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9239/requerimento_104-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9237/requerimento_105-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9238/requerimento_106-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9243/requerimento_107-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9259/requerimento_108-2025_varios_vereadores..pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9263/requerimento_109-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9255/requerimento_110-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9251/requerimento_111-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9249/requerimento_112-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9260/requerimento_113-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9253/requerimento_114-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9273/requerimento_115-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9258/requerimento_116-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9261/requerimento_117-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9265/requerimento_118-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9269/requerimento_119-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9268/requerimento_120-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9272/requerimento_121-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9276/requerimento_123-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9278/requerimento_124-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9286/requerimento_125-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9281/requerimento_126-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9304/requerimento_127-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9283/requerimento_128-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9289/requerimento_129-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9288/requerimento_130-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9298/requerimento_131-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9292/requerimento_132-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9294/requerimento_133-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9296/requerimento_134-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9301/requerimetno_135-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9311/requerimento_136-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9330/requerimento_137-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9307/requerimento_138-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9314/requerimento_139-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9315/requerimento_140-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9316/requerimento_141-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9319/requerimento_142-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9320/requerimento_143-2025_ver._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9327/requerimento_144-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9323/requerimento_145-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9325/requerimento_146-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9337/requerimento_147-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9334/requerimento_148-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9338/requerimento_149-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9347/requerimento_150-2025_vera_marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9333/requerimento_151-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9351/requerimento_152-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9342/requerimento_153-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9340/requerimento_154-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9360/requerimento_155-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9349/requerimento_156-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9353/requerimento_157-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9356/requerimento_158-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9364/requerimento_159-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9357/requerimento_160-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9365/requerimento_161-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9366/requerimento_162-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9383/requerimento_163-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9406/requerimento_164-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9378/requerimento_165-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9371/requerimento_166-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9368/requerimento_167-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9373/requerimento_168-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9374/requerimento_169-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9376/requerimento_170-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9385/requerimento_171-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9388/requerimento_172-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9392/requerimento_173-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9416/requerimento_174-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9435/requerimento_175-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9398/requerimento_176-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9408/requerimento_177-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9399/requerimento_178-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9414/requerimento_179-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9402/requerimento_180-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9403/requerimento_181-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9409/requerimento_182-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9417/requerimento_183-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9411/requerimento_184-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9419/requerimento_185-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9441/requerimento_186-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9428/requerimento_187-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9432/requerimento_188-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9430/requerimento_189-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9454/requerimento_190-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9436/requerimento_191-2025_ver._enfermeiro_ze_carlos.docx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9440/requerimento_192-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9445/requerimento_193-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9443/requerimento_194-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9448/requerimento_195-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9451/requerimento_196-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9452/requerimento_197-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9462/requerimento_198-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9460/requerimento_199-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9468/requerimento_200-2021_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9512/requerimento_201-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9513/requerimento_202-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9465/requerimento_203-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9458/rquerimento_204-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9472/requerimento_205-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9456/requerimento_206-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9470/requerimento_207-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9485/requerimento_208-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9475/requerimento_209-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9484/requerimento_210-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9477/requerimento_211-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9476/requerimento_212-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9479/requerimento_213-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9488/requerimento_215-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9514/requerimento_216-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9490/requerimento_217-2025_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9500/requerimento_218-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9493/requerimento_219-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9504/requerimento_220-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9508/requerimento_221-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9495/requerimento_222-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9499/requerimento_223-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9507/requerimento_224-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9497/requerimento_225-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9509/requerimento_226-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9518/requerimento_227-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9523/requerimento_228-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9526/requerimento_229-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9550/requerimento_230-2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9549/requerimento_231-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9528/requerimento_232-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9530/requerimento_233-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9537/requerimento_234-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9531/requerimento_235-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9541/requerimento_236-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9535/requerimento_237-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9546/requerimento_238-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9539/requerimento_239-2025_vera.thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9543/requerimento_240-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9547/requerimento_241-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9554/requerimento_242-2025_vera_deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9562/requerimento_243-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9555/requerimento_244-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9610/requerimento_245-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9558/requerimento_246-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9560/requerimento_247-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9575/requerimento_248-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9570/requerimento_249-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9564/requerimento_250-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9566/requerimento_251-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9568/requerimento_252-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9614/requerimento_253-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9584/requerimento_254-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9585/requerimento_255-2025_varias_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9586/requerimento_256-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9591/requerimento_257-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9590/requerimento_258-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9621/requerimento_260-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9593/requerimento_261-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9597/requerimento_262-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9598/requerimento_263-2025_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9607/requerimento_264-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9608/requerimento_265-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9612/requerimento_266-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9623/requerimento_267-2025_vera._marilda_garica.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9637/requerimento_268-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9629/requerimento_269-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9630/requerimento_270-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9633/requerimento_271-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9627/requerimento_272-2025__ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9652/requerimento_273-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9648/requerimento_274-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9644/requerimento_275-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9640/requerimento_276-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9639/requerimento_277-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9638/requerimento_278-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9642/requerimento_279-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9649/requerimento_280-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9653/requerimento_281-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9684/requerimento_283-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9661/requerimento_284-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9678/requerimento_285-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9660/requerimento_286-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9664/requerimento_287-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9690/requerimento_288-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9682/requerimento_289-2025_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9670/requerimento_290-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9672/requerimento_291-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9667/requerimento_292-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9676/requerimento_293-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9668/requerimento_294-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9674/requerimento_295-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9679/requerimento_296-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9696/requerimento_297-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9709/requerimento_298-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9702/requerimento_299-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9700/requerimento_300-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9727/requerimento_301-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9698/requerimento_302-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9713/requerimento_303-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9714/requerimento_304-2025_varias_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9719/requerimento_305-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9711/requerimento_306-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9715/requerimento_307-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9720/requerimento_308-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9716/requerimento_309-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9773/requerimento_310-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9730/requerimento_311-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9722/requerimento_312-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9739/requerimento_313-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9737/requerimento_314-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9732/requerimento_315-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9743/requerimento_316-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9741/requerimento_317-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9752/requerimento_318-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9733/requerimento_319-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9745/requerimento_320-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9747/requerimento_321-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9754/requerimento_322-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9748/requerimento_323-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9750/requerimento_324-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9771/requerimento_325-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9784/requerimento_326-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9760/requerimento_327-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9764/requerimento_328-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9768/requerimento_329-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9762/requerimento_330-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9766/requerimento_331-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9777/requerimento_332-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9788/requerimento_333-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9770/requerimento_334-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9759/requerimento_335-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9758/requerimento_336-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9775/requerimento_337-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9781/requerimento_338-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9797/requerimento_339-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9806/requerimento_340-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9809/requerimento_341-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9795/requerimento_342-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9799/requerimento_343-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9804/requerimento_344-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9793/requerimento_345-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9802/requerimento_346-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9816/requerimento_347-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9803/requerimento_348-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9811/requerimento_349-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9813/requerimento_350-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9814/requerimento_351-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9847/requerimento_352-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9833/requerimento_353-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9836/requerimento_354-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9823/requerimento_355-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9830/requerimento_356-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9827/requerimento_357-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9843/requerimento_358-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9825/requerimento_359-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9850/requerimento_360-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9839/requerimento_361-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9845/requerimento_362-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9838/requerimento_363-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9842/requerimento_364-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9848/requerimento_365-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9863/requerimento_366-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9862/requerimento_367-2025_bancada_feminina.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9861/requerimento_368-2025_ver._esiquiel_franco_1.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9882/requerimento_369-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9872/requerimento_370-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9860/requerimento_371-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9878/requerimento_372-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9866/requerimento_373-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9865/requerimento_374-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9886/requerimento_375-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9876/requerimento_376-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9888/requerimento_377-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9883/requerimento_378-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9873/requerimento_379-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9885/requerimento_380-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9896/requerimento_381-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9893/requerimento_382-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9897/requerimento_383-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9895/requerimento_384-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9915/requerimento_385-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9905/requerimento_386-2025_varias_vereadoras.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9900/requerimento_387-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9901/requerimento_388-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9903/requerimento_389-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9906/requerimento_390-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9904/requerimento_391-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9913/requerimento_392-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9910/requerimento_393-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9919/requerimento_394-2025_vereador_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9918/requerimento_395-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9923/requerimento_396-2025_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9950/requerimento_397-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9938/requerimento_398-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9931/requerimento_399-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9924/requerimento_400-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9942/requerimento_401-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9934/requerimento_402-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9932/requerimento_403-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9927/requerimento_404-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9929/requerimento_405-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9941/requerimento_406-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9954/requerimento_407-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9951/requerimento_408-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9956/requerimento_409-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9955/requerimento_410-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9974/requerimento_411-2025._ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9964/requerimento_412-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9983/requerimento_413-2025_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9962/requerimento_414-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9961/requerimento_415-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9967/requerimento_416-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9969/requerimento_417-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9976/requerimento_418-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9972/requerimento_419-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9987/requerimento_420-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9981/requerimento_421-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9979/requerimento_422-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9985/requerimento_423-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9986/requerimento_424-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10025/brn94ddf85e4bd4_002867.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9992/requerimento_426-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9993/requerimento_427-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10004/requerimento_428-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9997/requerimento_429-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9999/requerimento_430-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9996/requerimento_431-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10023/requerimento_432-2025_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10009/requerimento_433-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10001/requerimento_434-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10007/requerimento_435-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10015/requerimento_436-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10011/requerimento_437-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10013/requerimento_438-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10054/requerimento_439-2025_ver._prof._fabiano.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10032/requerimento_440-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10030/requerimento_441-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10038/requerimento_442-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10036/requerimento_443-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10035/requerimento_444-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10027/requerimento_445-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10061/requerimento_446-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10029/requerimento_447-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10041/requerimento_448-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10034/requerimento_449-2025_ver_gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10047/requerimento_450-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10049/requerimento_451-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10050/requerimento_452-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10052/requerimento_453-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10075/requerimento_454-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10063/requerimento_455-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10069/requerimento_456-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10094/requerimento_457-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10071/requerimento_458-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10084/requerimento_459-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10064/requerimento_460-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10066/requerimento_461-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10073/requerimento_462-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10077/requerimento_463-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10079/requerimento_464-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10081/requerimento_465-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10083/requerimento_466-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10096/requerimento_467-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10098/requerimento_468-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10119/requerimento_469-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10122/requerimento_470-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10100/requerimento_471-2025_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10106/requerimento_472-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10102/requerimento_473-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10117/requerimento_474-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10115/requerimento_475-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10108/requerimento_476-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10112/requerimento_477-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10110/requerimento_478-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10135/requerimento_479-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10136/requerimento_480-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10149/requerimento_481-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10128/requerimento_482-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10132/requerimento_483-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10151/requerimento_484-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10148/requerimento_485-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10137/requerimento_486-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10138/requerimento_487-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10142/requerimento_488-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10153/requerimento_489-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10154/requerimento_490-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10155/requerimento_491-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10144/requerimento_492-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10146/requerimento_493-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10180/requerimento_494-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10177/requerimento_495-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10162/requerimento_496-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10169/requerimento_497-2025_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10170/requerimento_498-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10167/requerimento_499-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10178/requerimento_500-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10173/requerimento_501-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10185/requerimento_502-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10168/requerimento_503-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10174/requerimento_504-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10182/requerimento_505-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10184/requerimento_506-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10214/requerimento_507-2025_vera._deia_teodoro.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10194/requerimento_508-2025_vera._thauana_padilha.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10212/requerimento_509-2025_ver._gilmar_jose_petry.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10195/requerimento_510-2025_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10198/requerimento_511-2025_vera._marilda_garcia.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10208/requerimento_512-2025_ver._joeliton_leal.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10202/requerimento_513-2025_ver._esiquiel_franco.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10206/requerimento_514-2025_ver._maciel.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10200/requerimento_515-2025_ver._laco.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10210/requerimento_516-2025_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10204/requerimento_517-2025_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10216/requerimento_518-2025_ver._professor_fabiano.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10219/requerimento_519-2025_ver._fernandinho.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9099/mensagem_substitutiva_01.2025.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9110/mensagem_substitutiva_002-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9654/mensagem_substitutiva_003-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9853/mensagem_substitutiva_004-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9891/mensagem_substitutiva_005-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9959/mensagem_001-_legis.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10125/projeto_de_emenda_a_lei_organica_001-2025_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9046/ata_da_1a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9058/ata_da_02a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9100/ata_da_03_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9161/ata_da_04a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9190/ata_da_05a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9191/ata_da_06a_sessao_ordinaria_2025.pdf" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9246/ata_da_07a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9241/ata_da_08a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9309/ata_da_09a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9345/ata_da_10a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9396/ata_da_11a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9391/ata_da_12a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9389/ata_da_13a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9455/ata_da_14a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9427/ata_da_15a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9600/ata_da_16a_sessao_ordinaria_2025..pdf" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9601/ata_da_17a_sessao_ordinaria_2025..pdf" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9602/ata_da_18a_sessao_ordinaria_2025..pdf" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9603/ata_da_19a_sessao_ordinaria_2025..pdf" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9656/ata_da_20a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9694/ata_da_21a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9695/ata_da_22a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9717/ata_da_23a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9774/ata_da_24a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9791/ata_da_25a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9857/ata_da_26a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9858/ata_da_27a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9945/ata_da_28a_sessao_ordinaria_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9946/ata_da_29a_sessao_ordinaria_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9990/ata_da_30a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9991/ata_da_31a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10091/ata_da_32a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10092/ata_da_33a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10158/ata_da_34a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10191/ata_da_35a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10192/ata_da_36a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10253/ata_da_37a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10223/ata_da_38a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10252/ata_da_39a_sessao_ordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9005/ata_da_01a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9215/ata_da_02a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9395/ata_da_03a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9604/ata_da_04a_sessao_extraordinaria_2025..pdf" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9657/ata_da_05a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9943/ata_da_6a_sessao_extraordinaria_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9944/ata_da_7a_sessao_extraordinaria_de_2025..pdf" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10159/ata_da_08a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10160/ata_da_09a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10222/ata_da_10a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10224/ata_da_11a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10254/ata_da_12a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10255/ata_da_13a_sessao_extraordinaria_de_2025.pdf" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9576/contasss.pdf" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10225/prestacao_de_contas_do_poder_executivo_municipal_-_exercicio_financeiro_de_2013.pdf" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9006/ato_de_presidente_006-2025.pdf" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9012/oficio_pl.pdf" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9013/oficio_progressistas.pdf" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9011/oficio_gabinete.pdf" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9047/oficio_001-2025_partido_solidariedade.pdf" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9820/oficio_066-2025_secretaria_de_governo.pdf" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9625/recomendacao_administrativa_no_01-2025-_gpgmpc-pr.pdf" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10157/recomendacao_administrativa_no_002-2025-gpgmpc.pdf" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9756/requerimento_001-2025_ccj.pdf" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/9757/requerimento_001-2025_ccj.pdf" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2025/10021/mensagem_aditiva_001-2025_executivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="173.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="176.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="176" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>