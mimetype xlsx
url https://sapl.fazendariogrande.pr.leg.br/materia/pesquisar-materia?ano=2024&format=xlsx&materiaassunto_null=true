--- v1 (2026-02-28)
+++ v2 (2026-05-15)
@@ -54,11572 +54,11572 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>7901</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7901/indicacao_001-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7901/indicacao_001-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que venham a realizar as trocas das lâmpadas convencionais (fluorescentes) para lâmpadas de LED, na Rua Carlos Drummond de Andrade, Rua Vinícius de Moraes e Rua Jorge Amado, e assim gradativamente em todas as demais ruas que não foram citadas do bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7904</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7904/indicacao_002-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7904/indicacao_002-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Meio Ambiente, realize roçada de área na seguinte localidade: Av. Perdizes esquina com a Rua Araras - Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7906</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Marco Antonio Santos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7906/indicacao_003-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7906/indicacao_003-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que através do presente solicitar à secretaria competente, baseado na Lei Complementar 54/2012 tome as devidas providências,  notificando  o proprietário e em seguida após o prazo legal realize a limpeza do terreno localizado na rua:_x000D_
 _x000D_
 _x000D_
 •	Rua  Sucupira, número 117 ao lado do número 133 no bairro Eucaliptos</t>
   </si>
   <si>
     <t>7902</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Gilmar José Petry</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7902/indicacao_004-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7902/indicacao_004-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a conclusão da construção das calçadas das Ruas Rio Nhundiaquara, Rio Palmeirinha e Rio Passaúna no trecho entre as Ruas Rio Ivaí e Rio Amazonas, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>7928</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7928/indicacao_005-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7928/indicacao_005-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento na extensão da Rua São Vicente no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7908</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7908/indicacao_006-2024_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7908/indicacao_006-2024_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize a seguinte benfeitoria:  _x000D_
 _x000D_
 a)	Que seja feita roçada na frente de todas as escolas/CMEIS municipais de nosso município.</t>
   </si>
   <si>
     <t>7915</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Alex Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7915/indicacao_007-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7915/indicacao_007-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao exmo. sr. prefeito municipal, através da secretaria responsável para que seja realizada a implantação de ponto de ônibus coberto localizado na rua Francisco da Conceição Machado próximo ao numeral 545 localizado no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7916</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Alex Padilha, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7916/indicacao_008-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7916/indicacao_008-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal responsável, para que seja viabilizada o estudo e execução para calçamento e sinalização do cruzamento entre a Rua Francisco da Conceição Machado e rua Alcatraz no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7907</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7907/indicacao_009-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7907/indicacao_009-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, para viabilizar um recapeamento asfáltico na rua travessa São Romão e avenida Rio Amazonas por toda sua extensão, tendo em vista que o asfalto se encontra deteriorado devido ao tempo.</t>
   </si>
   <si>
     <t>7910</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Julinho do Pesque</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7910/indicacao_010-2024_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7910/indicacao_010-2024_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica a mesa na forma regimental que seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, solicite que o Armazém da Família seja credenciado com o cartão comida bom do Governo do Paraná e também passe a aceitar pagamento via pix e outras modalidades de vale alimentação e meios de pagamentos.</t>
   </si>
   <si>
     <t>7929</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7929/indicacao_011-2024_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7929/indicacao_011-2024_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, realize o calçamento em toda a extensão da Rua Curitiba, Bairro Estados - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7913</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Brandão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7913/indicacao_012-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7913/indicacao_012-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente do meio ambiente, que proceda à limpeza dos lixos, entulhos e roçagem do mato em terreno, localizado na Travessa Olavo Bilac com a Vinícios Moraes, em frente a residência nº 554.</t>
   </si>
   <si>
     <t>7930</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7930/indicacao_013-2024_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7930/indicacao_013-2024_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para implantação de lombada, sinalização vertical e horizontal na Rua Nossa Senhora do Rosário – Bairro Santa Terezinha. _x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>7955</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7955/indicacao_014-2024_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7955/indicacao_014-2024_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente realize com a máxima urgência a pavimentação asfáltica da Rua Natal no Bairro Santa Maria, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7937</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7937/indicacao_015-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7937/indicacao_015-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência as obras de pavimentação asfáltica na Rua São Jeremias, localizada no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7936</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7936/indicacao_016-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7936/indicacao_016-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a pavimentação asfáltica, paisagismo e construção de calçadas com acesso as residências tangenciais da Rua Silvano José Baldan, localizada no Bairro Pioneiros, neste Município, a qual encontra-se em péssimas condições de uso.</t>
   </si>
   <si>
     <t>7942</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7942/indicacao_017-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7942/indicacao_017-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Obras realize a pavimentação asfáltica na seguinte rua:_x000D_
 _x000D_
 Rua Av. Paraná entre as ruas Maranhão e Pernambuco no bairro Estados.</t>
   </si>
   <si>
     <t>7938</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7938/indicacao_018-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7938/indicacao_018-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, realize um estudo do município nos seguintes aspectos: social, econômico, emprego e renda, desenvolvimento e territorial de 60 mil metros para uma possível implementação de um Campus do Instituto Federal de Educação, Ciência e Tecnologia do Paraná (IFPR).</t>
   </si>
   <si>
     <t>7940</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7940/indicacao_019-2024_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7940/indicacao_019-2024_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para implantação de um canal direto especifico e amplamente divulgado para denuncias em casos de locais (imóveis, residências e terrenos) que possam ter possíveis criadouros de mosquito da dengue.</t>
   </si>
   <si>
     <t>7944</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7944/indicacao_020-2024_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7944/indicacao_020-2024_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize a seguinte benfeitoria:  _x000D_
 _x000D_
 a)	Que seja feita limpeza/roçada das calçadas da Rua Tenerife em toda sua extensão principalmente no final da rua – Bairro Nações.</t>
   </si>
   <si>
     <t>7948</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7948/indicacao_021-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7948/indicacao_021-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem a pavimentação asfáltica nas Ruas A e rua B, da localidade Jardim Colonial, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7946</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Doriane Hammad</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7946/indicacao_022-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7946/indicacao_022-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, na forma regimental que através da Secretaria competente, para que proceda a sinalização de trânsito tais como pintura remarcação de faixas de pedestres e placas necessárias na travessia elevada da Avenida Venezuela próximo ao numeral 948.</t>
   </si>
   <si>
     <t>7954</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7954/indicacao_023-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7954/indicacao_023-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que proceda notificação e limpeza de terrenos em estado de abandono no loteamento Green Portugal no bairro Nações e Jardim Palmeiras no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7953</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7953/indicacao_024-2024_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7953/indicacao_024-2024_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio a empresa Leblon, para readequação de linha de ônibus F30 – GRALHA AZUL II conforme solicitação de moradores através de abaixo assinado anexado.</t>
   </si>
   <si>
     <t>7959</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7959/indicacao_025-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7959/indicacao_025-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, por intermédio da Sanepar, seja avaliada a viabilidade de instalação de uma rede de esgoto ao longo de toda a extensão da Rua Marmeleiro, situada no Bairro Eucaliptos, em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7961</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7961/indicacao_026-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7961/indicacao_026-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido Oficio a Secretaria de Obras e FazTrans, para que viabilize uma travessia elevada com faixa de pedestre na rua Pernambuco no nº 192, em frente a Assembleia de Deus.</t>
   </si>
   <si>
     <t>7965</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7965/indicacao_027-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7965/indicacao_027-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize estudo para a troca da tubulação de água pluvial a afim de aumentar a captação, que atualmente não está suportando toda a vazão de água existente, da Rua Rio Piquiri nº721, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7969</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7969/indicacao_028-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7969/indicacao_028-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem o recapeamento da pavimentação asfáltica nas Ruas Limeira e Nogueira, nas localidades Sidon e Pátria Minha, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7977</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7977/indicacao_029-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7977/indicacao_029-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o serviço de demolição e limpeza no seguinte local:_x000D_
 _x000D_
 - Rua Sequóia em frente ao número 330, bairro Pátria Minha.</t>
   </si>
   <si>
     <t>7994</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7994/indicacao_030-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7994/indicacao_030-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento na extensão da Rua Argentina entre as Ruas Egito e Av. Paraguai, no Bairro Nações.</t>
   </si>
   <si>
     <t>7972</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7972/indicacao_031-2024_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7972/indicacao_031-2024_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize avaliação e viabilidade para manutenção ou troca de todos os equipamentos do parque infantil, quadra de esportes e da academia ao ar livre na Praça Gralha Azul, localizada na Avenida Portugal.</t>
   </si>
   <si>
     <t>7968</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7968/indicacao_032-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7968/indicacao_032-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a SECRETARIA DE OBRAS a necessidade de recapeamento asfáltico na Rua Cisne por toda sua extensão e tapar o buraco na Rua São Firmino esquina com nossa senhora aparecida.</t>
   </si>
   <si>
     <t>7971</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7971/indicacao_033-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7971/indicacao_033-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso às residências tangenciais da Rua Gerivá. Solicito também, a pavimentação com implantação de calçadas com acesso às residências tangenciais das Ruas Ipê, Rua Quaresmeira e Rua Coqueiro, no trecho localizado entre as Ruas Juazeiro e Gerivá, Bairro Eucaliptos neste Município.</t>
   </si>
   <si>
     <t>7981</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7981/indicacao_034-2024_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7981/indicacao_034-2024_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, através da secretaria responsável para que seja realizado estudo de viabilidade para a construção de uma academia ao ar livre na Rua Canário, em frente ao nº106 Bairro Gralha Azul em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7973</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7973/indicacao_035-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7973/indicacao_035-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize o recapeamento na seguinte localidade: Av. Islândia - Bairro Nações, desde a Av. Estados Unidos até a Av. Portugal.</t>
   </si>
   <si>
     <t>7979</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7979/indicacao_036-2024_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7979/indicacao_036-2024_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes realize as seguintes benfeitorias:  _x000D_
     _x000D_
 1: Pintura de vagas de estacionamento em frente de todas as escolas municipais de Fazenda Rio Grande, visto que na maioria delas as faixas já estão bem apagadas e isso trará mais comodidades a todos._x000D_
 2: Pintura de vagas de estacionamento para portadores de necessidades especiais em frente às escolas municipais de nosso município.</t>
   </si>
   <si>
     <t>7985</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7985/indicacao_037-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7985/indicacao_037-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que tome providências para proceder à manutenção da via pública, com a máxima urgência em toda a extensão da Av. Mato Grosso, (próximo ao número 2869), bairro Estados, bem como a sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal e vertical necessárias.</t>
   </si>
   <si>
     <t>7982</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7982/indicacao_038-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7982/indicacao_038-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, realize estudo para abertura da rua Flamboyant com ligação à rua Pau Brasil - Bairro: Eucaliptos - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8009</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Julinho do Pesque, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8009/indicacao_039-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8009/indicacao_039-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo técnico e viabilidade para implantação de Estações de Calestenia (Barras Fixas), nas principais praças e parques do município onde houver possibilidade de ser instalado e também que seja incluso nos projetos de parques e praças que venham a ser restauradas.</t>
   </si>
   <si>
     <t>7988</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7988/indicacao_040-2024_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7988/indicacao_040-2024_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que proceda realize em caráter de urgência as seguintes benfeitorias:_x000D_
 •	Roçada na praça do Santarém; _x000D_
 •	Roçada do terreno em frente ao colégio estatual Liria Micheleto Nichele; _x000D_
 •	Limpeza do entorno do rio que cruza a avenida Estados Unidos e avenida Polonia.</t>
   </si>
   <si>
     <t>8100</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8100/indicacao_041-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8100/indicacao_041-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que proceda notificação e limpeza de terrenos em estado de abandono localizados na avenida Portugal entre o numeral 2828 ao 4052.</t>
   </si>
   <si>
     <t>7999</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7999/indicacao_042-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7999/indicacao_042-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, na forma regimental que através da Secretaria competente, para que proceda a sinalização de trânsito (placa de pare) no cruzamento da Rua Macauba com a Avenida das Industrias.</t>
   </si>
   <si>
     <t>8007</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8007/indicacao_043-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8007/indicacao_043-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria de Defesa Social ao órgão responsável Faztrans realize a pintura da sinalização horizontal faixas de pedestre, no seguinte local:_x000D_
 •	Rua Rio Ivaí número 275 no bairro Iguaçu.</t>
   </si>
   <si>
     <t>8001</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8001/indicacao_044-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8001/indicacao_044-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Educação, realize manutenção nas calhas do CMEI Zilda Arns – Av. Estados Unidos, nº 956 – Bairro Nações.</t>
   </si>
   <si>
     <t>8003</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8003/indicacao_045-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8003/indicacao_045-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Competente, verifique a possibilidade de ampliar o estacionamento da Escola Municipal Rubia Mara da Cruz Pacheco em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8004</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8004/indicacao_046-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8004/indicacao_046-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a instalação de toldo na entrada de todas as Escolas Municipais e CMEIS, sendo do portão de entrada até a primeira área coberta do prédio no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8010</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8010/indicacao_047-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8010/indicacao_047-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência, a troca de lâmpada queimada na rua Rio Amazonas, 3770, bairro Estados.</t>
   </si>
   <si>
     <t>8011</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8011/indicacao_048-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8011/indicacao_048-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de manutenção e desentupimento das manilhas da rua Miranga no Bairro Estados.</t>
   </si>
   <si>
     <t>8017</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8017/indicacao_049-2024_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8017/indicacao_049-2024_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao exmo. Sr. Prefeito municipal, através da secretaria responsável para que seja realizado estudo técnico quanto a implantação de Terminais de Ônibus Descentralizados, no Bairro Gralha Azul e Veneza e demais bairros em regiões mais afastadas do Terminal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8018</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8018/oficio_050-2024_camara_municipal_de_fazenda_rio_grande.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8018/oficio_050-2024_camara_municipal_de_fazenda_rio_grande.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize estudo e viabilidade para conserto de calçamento localizado na Rua Nossa Senhora de Fátima – Bairro Santa Terezinha._x000D_
 •	Fotos em anexo</t>
   </si>
   <si>
     <t>8015</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8015/indicacao_051-2024_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8015/indicacao_051-2024_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize a seguinte benfeitoria:  _x000D_
 a)	Que seja feita roçada/limpeza no cemitério municipal – bairro Iguaçu.</t>
   </si>
   <si>
     <t>8020</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8020/indicacao_052-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8020/indicacao_052-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso às residências tangenciais da Rua Ponta Grossa, Rua Assis Chateaubriant e a conclusão da pavimentação com implantação de calçadas com acesso às residências tangenciais da Rua Mandirituba localizadas no Bairro Estados, neste Município.</t>
   </si>
   <si>
     <t>8023</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8023/indicacao_053-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8023/indicacao_053-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize em caráter de urgência, a instalação de uma travessia elevada em frente a Escola Municipal Nossa Senhora de Fátima, localizada na Rua Rio Guarani no bairro Iguaçu.</t>
   </si>
   <si>
     <t>8027</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8027/indicacao_055-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8027/indicacao_055-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Planejamento Urbano – Departamento de Iluminação, realize a troca de lâmpadas, na seguinte localidade: Carlos Drummond de Andrade, Jardim Veneza, em frente ao número 1456.</t>
   </si>
   <si>
     <t>8036</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8036/indicacao_056-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8036/indicacao_056-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria de Defesa Social ao órgão responsável Faztrans realize a instalação de uma travessia elevada na rua:_x000D_
 _x000D_
 _x000D_
 •	Nelson Claudino dos santos, nº 373 bairro Pioneiros.</t>
   </si>
   <si>
     <t>8030</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8030/indicacao_057-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8030/indicacao_057-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a sinalização horizontal e vertical, bem como, a implantação de travessia elevada para pedestres na Rua Mangueira, em frente à Escola Joãozinho Issler, Bairro Eucaliptos, neste Município para garantir a segurança dos alunos e pedestres que utilizam esta via pública.</t>
   </si>
   <si>
     <t>8045</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8045/indicacao_058-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8045/indicacao_058-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, realize a pavimentação asfáltica na interligação da Rua Fruta do Conde com a Travessa Mogno no trecho entre as Ruas Flamboyant e Pau Brasil no bairro: Eucaliptos em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8035</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8035/indicacao_059-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8035/indicacao_059-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável, informe a essa Casa de Leis o porquê do trecho da Rua Lucinir Franco da Rocha ainda não teve a conclusão de pavimentação.</t>
   </si>
   <si>
     <t>8047</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8047/indicacao_060-2024_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8047/indicacao_060-2024_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, através da secretaria responsável para que seja realizada a manutenção e substituição das lâmpadas atuais utilizadas nos postes de iluminação pública para lâmpadas de LED por toda a extensão dos bairros Jardim Ipê no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8041</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8041/indicacao_061-2024_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8041/indicacao_061-2024_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias: _x000D_
 1) Calçadas para pedestres nas ruas do Bairro Iguaçu._x000D_
 2) Pintura das travessias para pedestres no mesmo bairro.</t>
   </si>
   <si>
     <t>8042</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8042/indicacao_062-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8042/indicacao_062-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da secretaria competente viabilize recapeamento asfáltico na Av. Rio Amazonas por toda sua extensão.</t>
   </si>
   <si>
     <t>8043</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8043/requerimento_059-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8043/requerimento_059-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, proceda melhorias na sinalização como pintura e sinalização com placas da lombada e da travessia elevada localizadas na Avenida Santa Monica, em frente aos numerais 939 e 1080.</t>
   </si>
   <si>
     <t>8051</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8051/indicacao_064-2024_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8051/indicacao_064-2024_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize estudo e viabilidade para que em situação emergencial seja reduzido o prazo regimental de resposta e conclusão dos serviços de limpeza e roçada de terrenos que possam ter possíveis focos de contaminação e proliferação de mosquitos da dengue, no prazo em que há enfrentamento critico da doença.</t>
   </si>
   <si>
     <t>8049</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8049/indicacao_065-2024_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8049/indicacao_065-2024_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo senhor Prefeito municipal para que através da Secretaria Municipal de Obras Públicas, seja feita a recuperação da manta asfáltica na Rua Fortaleza em frente ao numeral 61 no bairro Estados, bem como manutenção em boa parte de sua estrutura que se encontra deteriorada devido à erosão.</t>
   </si>
   <si>
     <t>8054</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8054/indicacao_066-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8054/indicacao_066-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize limpeza às margens do Rio Mascate na sua extensão, que compreende entre as Ruas Rio Paranapanema até a Rio Tejo   no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8056</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8056/indicacao_067-2024_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8056/indicacao_067-2024_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo técnico  e viabilidade para implantação de lombada na Rua Nossa Senhora de Fátima   –  Bairro Santa Terezinha. _x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>8074</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8074/indicacao_068-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8074/indicacao_068-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para implantação de lombada e sinalização vertical com limitação de velocidade na Rua Pará – Estados. _x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>8055</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8055/indicacao_069-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8055/indicacao_069-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através do Órgão Municipal de Trânsito – FAZTRANS, realize a instalação de “terceiro tempo” nos semáforos localizados entre a Rua Efigênio Pereira da Cruz e Rua Francisco Claudino dos Santos – próximo ao supermercado Condor.</t>
   </si>
   <si>
     <t>8063</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8063/requerimento_065-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8063/requerimento_065-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente   forneça a esta Casa de Leis acerca do seguinte:_x000D_
 •	Existe algum planejamento para que nos bairros Green Field e Jardim Brasil sejam contemplados com uma UBS (Unidade Básica de Saúde)?  Visto que a UBS Jardim Hortência está sobrecarregada com a grande demanda.</t>
   </si>
   <si>
     <t>8062</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8062/indicacao_071-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8062/indicacao_071-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize a construção e ou restauração da lombada juntamente com a sinalização na Rua Caramboleiro no bairro Eucaliptos a qual se encontra fora dos parâmetros de trânsito e sem sinalização.</t>
   </si>
   <si>
     <t>8059</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8059/indicacao_072-2024_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8059/indicacao_072-2024_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Obras Públicas, para que seja feita a Manutenção, conservação e patrolamento de vias não pavimentadas (vias de chão batido/terra) com aplicação ou não de saibro ou outro material adequado na Ruas das Camélias no Bairro Eucaliptos – Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8067</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8067/indicacao_073-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8067/indicacao_073-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a pavimentação asfáltica nas Ruas Antônio Bertulino da Cruz, Pedro Franco, João Cubis e Araci Cubis todas na localidade São Sebastião bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8065</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8065/indicacao_074-2024_ver._professor_fabiano_fuba.docx</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8065/indicacao_074-2024_ver._professor_fabiano_fuba.docx</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, viabilize a construção de uma área de lazer no Green Field, localizado na esquina das Ruas das Tipas, Flamboiã e Guaçatunga, no Bairro Eucaliptos, na cidade de Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>8073</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feita a notificação e limpeza de terreno localizado na Rua Guará esquina com Rua Tridi – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8060</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8060/indicacao_076-2024_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8060/indicacao_076-2024_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias: _x000D_
 Colocar uma vaga de embarque e desembarque, também uma vaga de carga e descarga, em frente à nova entrada do colégio Desembargador Jorge Andrigueto, para facilitar, deixar seus filhos e também entrega de materiais à secretaria do colégio.</t>
   </si>
   <si>
     <t>8079</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8079/indicacao_077-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8079/indicacao_077-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento na extensão da Rua Oiapoque que compreende entre as Ruas Paranaíba até a Estrada do Areal, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8070</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8070/indicacao_078-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8070/indicacao_078-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a implantação de travessia elevada para pedestres na Rua Colômbia, em frente a Escola Participação, Bairro Nações, neste Município, para garantir a segurança dos alunos e pedestres que utilizam esta via pública.</t>
   </si>
   <si>
     <t>8075</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8075/indicacao_079-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8075/indicacao_079-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a secretaria de urbanismo  para que a mesma realize a criação de uma praça pública na rua Irerê esquina com a rua Mairas.</t>
   </si>
   <si>
     <t>8086</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8086/indicacao_080-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8086/indicacao_080-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência, a troca de lâmpada queimada na Rua Cecília Meirelles, em frente ao nº443 no Bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8090</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8090/indicacao_081-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8090/indicacao_081-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, apresente resposta ao seguinte questionamento: qual a previsão para que seja realizado o asfalto nas Ruas A e B situada no Bairro Veneza - Jardim Colonial.</t>
   </si>
   <si>
     <t>8089</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8089/indicacao_082-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8089/indicacao_082-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a pavimentação asfáltica na Rua Julio de Souza Santos, Travessa Rangel  Machado e a  Rua Yasuo Asano todas na localidade São Sebastião bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8092</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8092/indicacao_083-2024_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8092/indicacao_083-2024_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para realizar implantação de calçada em toda extensão  da Avenida São Cristovão – Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8095</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8095/indicacao_084-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8095/indicacao_084-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências para revitalização da pavimentação asfáltica ou operação tapa buraco na Rua abacateiro esquina com a Rua Ameixeira no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8103</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8103/indicacao_085-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8103/indicacao_085-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da secretaria municipal competente realize melhorias na pavimentação e na iluminação na seguinte rua:_x000D_
 _x000D_
 Rua Aracaju em toda sua extensão no bairro Estados.</t>
   </si>
   <si>
     <t>8098</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8098/requerimento_084-2024_ver._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8098/requerimento_084-2024_ver._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício a Arteris Autopista Planalto Sul, para que realize a manutenção na passarela de travessia da trincheira na Rua Cesar Carelli, em Fazenda Rio Grande, no estado do Paraná.</t>
   </si>
   <si>
     <t>8097</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8097/indicacao_087-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8097/indicacao_087-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal , para que através da Secretaria competente realize urgentemente a pavimentação asfáltica e paisagismo com implantação de calçadas e acesso às empresas tangenciais da Rua Magnólia, Bairro Eucaliptos, neste Município</t>
   </si>
   <si>
     <t>8110</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8110/indicacao_088-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8110/indicacao_088-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica na Rua Noruega Bairro Nações.</t>
   </si>
   <si>
     <t>8107</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8107/indicacao_089-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8107/indicacao_089-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Meio Ambiente para que realize um roçada na rua rio Ivaí nº1688 até o nº1859.</t>
   </si>
   <si>
     <t>8119</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8119/indicacao_090-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8119/indicacao_090-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da secretaria municipal competente realize a instalação de uma placa de identificação do setor de arrecadação, localizado na rua Macedônia, nº 315 no bairro Nações.</t>
   </si>
   <si>
     <t>8117</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Alexandre Maringá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8117/indicacao_092-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8117/indicacao_092-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido oficio ao Exmo, Prefeito Municipal, através da secretaria responsável para que seja realizado a manutenção e substituição das lâmpadas atuais utilizadas nos postes de iluminação pública por lâmpadas de LED na Rua Seriema em toda extensão - no Bairro Gralha azul, neste município.</t>
   </si>
   <si>
     <t>8118</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8118/indicacao_093-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8118/indicacao_093-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Meio Ambiente, realize a poda da árvore, que está em contato com os fios de telefonia e a rede de energia elétrica, localizada no endereço: Av. Estados Unidos, em frente ao numeral 863 – Bairro Nações, (anexo 1 e 2).</t>
   </si>
   <si>
     <t>8121</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8121/indicacao_094-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8121/indicacao_094-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, realize a sinalização vertical e horizontal em toda extensão da Rua Rio Pequeno, no Bairro Iguaçu, na cidade de Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>8128</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Dr. Renan Wozniack</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8128/indicacao_095-2024_dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8128/indicacao_095-2024_dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, Marco Marcondes, para que o mesmo, por meio da Faztrans, providencie as devidas sinalizações de trânsito nas imediações do Colégio Acesso, localizado na Avenida Paraná, nº 1352, bairro Pioneiros,  sendo:_x000D_
 _x000D_
 a)	Sinalização vertical (pintura) com a escrita: “ DEVAGAR - ESCOLA” ;_x000D_
 b)	Sinalização horizontal padrão (placa), indicando a presença de uma escola na via;_x000D_
 c)	Sinalização de área para o estacionamento de transporte escolar (faixas e placa).</t>
   </si>
   <si>
     <t>8124</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8124/indicacao_096-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8124/indicacao_096-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de calçamento em toda a extensão da Av. São Paulo no bairro Estados.</t>
   </si>
   <si>
     <t>8126</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8126/indicacao_097-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8126/indicacao_097-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem com urgência a construção da cobertura da quadra esportiva na Escola Municipal Francisco Quirino Machado, situada na localidade São Sebastião bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8130</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8130/indicacao_098-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8130/indicacao_098-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, para que providencie a troca das lâmpadas na Rua Santa Rosa, próximo ao numeral 597, Santa Terezinha , Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8137</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8137/indicacao_099-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8137/indicacao_099-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a implantação de travessia elevada para  pedestres em frente ao numeral 408 da Avenida Araucárias, esquina com a Rua Copaíba, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>8132</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8132/indicacao_100-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8132/indicacao_100-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize em caráter de urgência a instalação da academia ao ar livre, em anexo a mini arena, localizada na Rua Rio Iguaçu esquina com Rua Rio Tejo, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8160</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8160/indicacao_101-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8160/indicacao_101-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da secretaria municipal competente seja implantado nas avenidas e praças postes solares substituindo os postes republicamos que hoje ali existem.</t>
   </si>
   <si>
     <t>8153</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8153/indicacao_102-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8153/indicacao_102-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal – para que, através da Secretaria Municipal de Obras seja feita a manutenção de uma erosão causada, na Rua Rio Iguatemi, em frente ao número 1660 no bairro Iguaçu neste munícipio.</t>
   </si>
   <si>
     <t>8139</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8139/indicacao_103-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8139/indicacao_103-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, Marco Marcondes, para que o mesmo, por meio do órgão municipal de trânsito, Faztrans, providencie o seguinte:_x000D_
 a)	Restauração das pinturas das faixas localizadas na Rua Ephigênio Pereira da Cruz, no bairro Pioneiros, em ambos os lados da via, especialmente no trecho entre os números 1.302 e 1.396;_x000D_
 b)	Dispositivo redutor de velocidade (tachões, por exemplo), próximo às esquinas da Rua João Gregório Barbosa, no bairro Pioneiros, especificamente no cruzamento com a Rua Ephigênio Pereira da Cruz.</t>
   </si>
   <si>
     <t>8141</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8141/indicacao_106-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8141/indicacao_106-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através do Departamento de Trânsito (FAZTRANS), realize a sinalização horizontal, na seguinte localidade: Av. Nossa Senhora do Guadalupe, nº1101 – Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8146</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Caio Szadkoski</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8146/indicacao_105-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8146/indicacao_105-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido Ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para realização de estudo possibilitando a instalação de um redutor de velocidade (lombada) na rua Londres próximo ao número 940, no bairro Nações, no Município de Fazenda Rio Grande – PR</t>
   </si>
   <si>
     <t>8143</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8143/indicacao_106-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8143/indicacao_106-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, que proceda a construção de uma lombada na Rua Jorge Amado, próximo ao numeral 271, Veneza, Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8151</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8151/indicacao_107-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8151/indicacao_107-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a construção de uma sala, junto da Escola Municipal Alô Guimarães, para que um médico e uma equipe da saúde possam atender a população daquela região uma ou duas vezes na semana.</t>
   </si>
   <si>
     <t>8158</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8158/indicacao_108-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8158/indicacao_108-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência, a manutenção de um refletor com a luz apagada na Praça da Família no Bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8148</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8148/indicacao_109-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8148/indicacao_109-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a instalação de uma Academia ao Ar Livre no terreno anexo a Escola Municipal Nossa Senhora de Fátima, localizado na esquina das Ruas Rio Iguaçu e Rio Tejo, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>8164</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8164/indicacao_110-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8164/indicacao_110-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, seja feita a manutenção predial necessária na Escola Municipal Guisela Kuss Rieke,  na Av. Portugal 244, bairro Nações.</t>
   </si>
   <si>
     <t>8156</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8156/indicacao_111-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8156/indicacao_111-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, para que realize o calçamento da rua rio tejo do nº 692 até o nº 782 tendo em vista a inexistência de calçada.</t>
   </si>
   <si>
     <t>8161</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8161/indicacao_112-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8161/indicacao_112-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, realize um estudo visando aprimorar o fluxo do semáforo no cruzamento da Avenida Brasil com a Rua Colômbia, na cidade de Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>8166</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8166/indicacao_113-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8166/indicacao_113-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize estudo para a colocação da tubulação de agua pluvial a afim de possibilitar a captação, que atualmente não existe no local, da Rua Rio Piquiri nº1030 até a esquina da Rua Rio Negro, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8170</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8170/indicacao_114-2024_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8170/indicacao_114-2024_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize o calçamento, na seguinte localidade: Rua Teresina, toda a sua totalidade – Bairro Estados.</t>
   </si>
   <si>
     <t>8179</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8179/indicacao_115-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8179/indicacao_115-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente realize o serviço de limpeza e roçada no seguinte local:_x000D_
 _x000D_
 - Rua Chopim próximo ao número 215 no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8180</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8180/indicacao_116-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8180/indicacao_116-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem o patrolamento e ensaibramento nas estradas Rurais, mais necessariamente em todas as estradas da localidade Passo Amarelo e na Rua Lucinir Franco da Rocha.</t>
   </si>
   <si>
     <t>8177</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8177/indicacao_117-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8177/indicacao_117-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, proceda melhorias na sinalização como pintura de faixas de pedestres e sinalização com placas na rotatória localizada na esquina da Avenida Portugal com Avenida Brasil em frente a Comunidade Cristã ZOE Chruch FRG.</t>
   </si>
   <si>
     <t>8178</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8178/indicacao_118-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8178/indicacao_118-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, Marco Marcondes, para que o mesmo, por meio da Secretaria Municipal de Obras Públicas, realize a recomposição asfáltica das seguintes ruas do bairro Iguaçu:_x000D_
 _x000D_
 a)	Rua Rio Cachoeira;_x000D_
 b)	Rua Rio Orinoco;_x000D_
 c)	Rua Rio Nhundiaquara, na ligação com a Rua Rio Arraial;_x000D_
 Rua Rio Palmital</t>
   </si>
   <si>
     <t>8174</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8174/indicacao_119-2024_ver._gilmar_petry.docx</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8174/indicacao_119-2024_ver._gilmar_petry.docx</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a implantação de uma lombada física em frente ao numeral 191 da Rua Pernambuco, Bairro Estados, neste Município.</t>
   </si>
   <si>
     <t>8183</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8183/indicacao_120-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8183/indicacao_120-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, Marco Marcondes, para que o mesmo, por meio do órgão municipal de trânsito, Faztrans, realize estudo possibilitando a instalação de um redutor de velocidade (lombada) na rua Rio Tapajós próximo ao número 15, no bairro Iguaçu, no Município de Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>8186</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8186/indicacao_122-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8186/indicacao_122-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través da Secretaria competente, seja feita a manutenção asfáltica e calçamento na Avenida Paraná, no trecho entre as Ruas Pernambuco e Alagoas.</t>
   </si>
   <si>
     <t>8182</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8182/indicacao_123-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8182/indicacao_123-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, realize a revitalização da calçada localizada na Av. Estados Unidos, 956, com a instalação de meio-fio tanto em frente ao local informado quanto no lado oposto da rua, na cidade de Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>8187</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8187/indicacao_124-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8187/indicacao_124-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizada nova pintura da sinalização de travessias elevadas e faixas de pedestres -na Av. Nossa Senhora de Aparecida, entre os números 1774 ao 2086 Próximos a rua Rio Piquiri e onde houver necessidade naquela localidade.</t>
   </si>
   <si>
     <t>8189</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8189/indicacao_125-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8189/indicacao_125-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que por meio da secretaria competente, realize o pedido de revitalização asfáltica na Rua Antonina esquina com a Av. Rio Amazonas no Bairro Estados.</t>
   </si>
   <si>
     <t>8194</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8194/indicacao_126-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8194/indicacao_126-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, Marco Marcondes, para que o mesmo, por meio da Secretaria competente, providencie a reinstalação do parquinho recreativo da Praça Izaltino Salvador de Souza, conhecida como Praça Tapajós, localizada no bairro Iguaçu.</t>
   </si>
   <si>
     <t>8195</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8195/indicacao_127-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8195/indicacao_127-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através do Departamento de Trânsito (FAZTRANS), Guarda Municipal e Policia Militar, realize um estudo para que possa ser instalado uma câmera de monitoramento 360º, na seguinte localidade: Manoel Claudino Barbosa esquina com a Rua João Gregório Barbosa e esquina com a Av. Paraná – Bairro Pioneiros.</t>
   </si>
   <si>
     <t>8196</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Caio Szadkoski, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8196/indicacao_128-2024_ver._varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8196/indicacao_128-2024_ver._varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Educação, para que inclua mais um ponto de ônibus do Transporte Escolar em frente ao BIOMA Indústria, Comércio e Distribuição, localizado no seguinte endereço: Estrada Rural Adão Roik, nº1636 – neste município.</t>
   </si>
   <si>
     <t>8197</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8197/indicacao_129-2024_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8197/indicacao_129-2024_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das secretarias municipais competentes, seja verificada a viabilidade de realizar o programa 'Prefeitura nos Bairros' no Passo Amarelo, na Escola Municipal do Campo Senador Alô Guimarães, no mesmo dia em que ocorrerá o 'Troca Verde' (15/06/2024).</t>
   </si>
   <si>
     <t>8198</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8198/indicacao_130-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8198/indicacao_130-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realize estudos e faça a implantação de lombadas físicas, onde se faça necessário, nos trechos em que foram contempladas com pavimentação asfáltica na Rua Lucinir Franco da Rocha e na Avenida Portugal.</t>
   </si>
   <si>
     <t>8199</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8199/indicacao_131-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8199/indicacao_131-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de revitalização e conserto do piso tátil de toda extensão da Rua Cesar Carelli no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8200</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8200/indicacao_132-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8200/indicacao_132-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a roçada e retirada de entulhos e lixos no terreno localizado na Travessa Rio Campo Real, ao lado do numeral 160, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>8201</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8201/indicacao_133-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8201/indicacao_133-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências para revitalização da pavimentação asfáltica ou operação tapa buraco na Avenida Holanda próximo ao numeral 1291, no bairro Nações.</t>
   </si>
   <si>
     <t>8202</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8202/indicacao_134-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8202/indicacao_134-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da secretaria municipal competente realize a seguinte: _x000D_
 Que a área vinculada a matrícula 16.688 frg, após a tratativa legal, seja disponibilizada parte da mesma   para a destinação da construção da sede do Batalhão da Policia Militar do Estado do Paraná em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8203</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8203/indicacao_135-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8203/indicacao_135-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, para que viabilize um recapeamento asfáltico nas ruas: rua São Paulo e avenida Paraná devido aos buracos formados.</t>
   </si>
   <si>
     <t>8204</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8204/indicacao_136-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8204/indicacao_136-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr.Prefeito Municipal para que, através da Secretaria competente, seja realizado pintura  de sinalização de trânsito, tais como, pintura e marcação de faixa de pedestre, lombada, sinalização horizontal e vertical necessárias em toda a extensão da Rua Tridi, bairro Gralha azul no Município de Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>8205</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8205/indicacao_137-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8205/indicacao_137-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través do Departamento de Trânsito (FAZTRANS), providencie as seguintes solicitações:_x000D_
 _x000D_
 a)	Seja feita a realização da restauração das pinturas, das lombadas, das travessias elevadas, da faixa central e lateral de ambos os lados da Avenida Portugal, entre os trechos do numeral 892 até o numeral 1906 - Bairro Gralha Azul._x000D_
 b)	Seja feita a realização da pintura das faixas de pedestre no Bairro Gralha Azul, entre o cruzamento da Rua Guará com a Rua Colibri. _x000D_
 c)	Seja feita a realização da pintura da lombada no Bairro Eucaliptos, em frente ao numeral 475.</t>
   </si>
   <si>
     <t>8206</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8206/indicacao_138-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8206/indicacao_138-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que por meio da secretaria Municipal de Obras Públicas, providencie a  manutenção e se necessário  a realocação  de novas galerias pluvias que passam abaixo do calçamento e asfalto localizado na rua Rio Tietê bairro Iguaçu, ao lado do Cmei Vovô Juca, devido a erosão causando e desmoronamento naquele ponto.</t>
   </si>
   <si>
     <t>8217</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8217/indicacao_139-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8217/indicacao_139-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realize a pintura nas faixas de pedestres e nas lombadas de todo o bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8219</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8219/indicacao_140-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8219/indicacao_140-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente viabilize sinalização vertical (placa) na lombada localizada na Rua Honduras em frente ao número 333 – Bairro Nações._x000D_
 •	Foto em anexo</t>
   </si>
   <si>
     <t>8224</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8224/indicacao_141-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8224/indicacao_141-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências para pintura das faixas de pedestres e instalação de placas de trânsito nas seguintes avenidas:_x000D_
 •	Avenida Portugal esquina com Avenida Holanda;_x000D_
 •	Avenida Portugal esquina com a Avenida Estado Unidos;</t>
   </si>
   <si>
     <t>8220</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8220/indicacao_142-2024_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8220/indicacao_142-2024_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a troca da passarela de madeira localizada na Rua Canários, próximo ao CMEI Eronildes Camargo com o acesso à BR 116, por uma estrutura metálica.</t>
   </si>
   <si>
     <t>8222</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8222/indicacao_143-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8222/indicacao_143-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente realize a limpeza, roçada e desassoreamento as margens do córrego no seguinte local:_x000D_
 _x000D_
 Rua Santa Mônica ao lado da Praça Kokubo no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8230</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8230/indicacao_144-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8230/indicacao_144-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretaria Municipal competente,seja avaliada a viabilidade de construir uma quadra de areia e um parquinho na Escola Municipal Generoso Salustiano Barbosa, localizada na Rua Paulo Leminski, 729, no Bairro Jardim Veneza, na cidade de Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>8236</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8236/indicacao_145-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8236/indicacao_145-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través da Secretaria de Planejamento Urbano, por meio do Departamento de Iluminação pública, providencie a troca e manutenção das lâmpadas de toda a extensão da Avenida Mato Grosso, localizada no bairro Estados.</t>
   </si>
   <si>
     <t>8233</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8233/indicacao_146-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8233/indicacao_146-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente do meio ambiente, que proceda a limpeza e a roçagem da calçada conforme as fotos abaixo, na Rua Paulo Leminski nº 59 ao 79, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8228</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8228/indicacao_147-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8228/indicacao_147-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Meio Ambiente, para que viabilize uma roçada na rua rio ivaí do nº1687 até o nº1859 devido ao matagal.</t>
   </si>
   <si>
     <t>8227</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8227/indicacao_148-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8227/indicacao_148-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, Marco Marcondes, para que o mesmo, por meio da Secretaria Municipal de Obras Públicas, realize a revisão e providencie a construção de calçadas onde se fizer necessário nas seguintes ruas do bairro Iguaçu:_x000D_
 _x000D_
 a)	Rua Rio Cerne, no trecho entre as ruas Rio Juruá e Rio Tietê;_x000D_
 b)	Rua Rio Madeira, em toda a sua extensão.</t>
   </si>
   <si>
     <t>8242</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8242/indicacao_149-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8242/indicacao_149-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr.Prefeito Municipal para que, através da Secretaria competente, seja realizado pintura  de sinalização de trânsito, tais como, pintura e marcação de faixa de pedestre, lombada, sinalização horizontal e vertical necessárias na Av. Paraná entre os números 296 ao 67 no final desta rua e onde houver necessidade naquela localidade.</t>
   </si>
   <si>
     <t>8237</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8237/indicacao_150-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8237/indicacao_150-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a construção da calçada de pedestres da Avenida Jatobá, entre a Rua Marmeleiro e a Avenida Brasil, e também, a construção de uma travessia elevada para pedestres em frente ao Colégio Estadual Cívico Militar Professor João Hoinatz De Andrande, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>8244</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8244/indicacao_151-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8244/indicacao_151-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento na extensão da Travessa Caviúna, no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8247</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8247/indicacao_152-2024_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8247/indicacao_152-2024_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a operação “tapa buraco”, na seguinte localidade: Rua Flamingos, nº634 – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8248</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8248/indicacao_153-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8248/indicacao_153-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realize a instalação de placas de sinalização em todas as Ruas do bairro Jardim Veneza. Indico também para que seja realizado a roçada e limpeza dos terrenos baldios e das beiradas das ruas e calçadas de todo o bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8251</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8251/indicacao_154-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8251/indicacao_154-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para realizar implantação de calçada em toda extensão onde não há calçamento  na Rua Francisco da Conceição Machado – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8252</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8252/requerimento_139-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8252/requerimento_139-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, seja realizado um estudo para a construção de um ponto de apoio e/ou um Espaço do Motoboy, destinado aos motociclistas da cidade, a fim de possibilitar um espaço adequado com dignidade e segurança, com tomadas para carregar o aparelho de celular, e sem necessidade de ficar a céu aberto e com abrigo de sol e chuva.</t>
   </si>
   <si>
     <t>8254</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8254/indicacao_156-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8254/indicacao_156-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência, a troca de lâmpada na Rua Lã Paz nº 274 – Nações Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>8266</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8266/indicacao_157-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8266/indicacao_157-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Meio Ambiente, seja encontrada uma solução para coibir o descarte irregular de resíduos no terreno adjacente à Escola Municipal Generoso Salustiano Barbosa, localizada no bairro Jardim Veneza, na cidade de Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>8263</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8263/indicacao_158-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8263/indicacao_158-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, Marco Marcondes, para que o mesmo, por meio da Secretaria Municipal de Obras Públicas, providencie a pavimentação asfáltica da Rua Rio Maurício, no bairro Iguaçu, no trecho compreendido entre as ruas Rio Madeira e Rio Despique.</t>
   </si>
   <si>
     <t>8257</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8257/indicacao_159-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8257/indicacao_159-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a implantação de uma lombada física em frente ao numeral 110 da Rua São Simeão, Bairro Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>8262</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8262/indicacao_160-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8262/indicacao_160-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal, para que através da Secretaria Municipal de Obras viabilize o calçamento na rua Manoel Claudino Barbosa próximo ao número 2516 no bairro Iguaçu.</t>
   </si>
   <si>
     <t>8258</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8258/indicacao_161-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8258/indicacao_161-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr.Prefeito Municipal para que, através da Secretaria competente, realizem a limpeza de calçadas e recolhimento de entulhos na  Rua Tangará esquina com a Rua Flamingos no bairro Gralha Azul. Indico também para que seja realizada a troca e manutenção das lâmpadas de iluminação pública no mesmo local.</t>
   </si>
   <si>
     <t>8269</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8269/indicacao_162-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8269/indicacao_162-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través da Secretaria Municipal da Obras Pública, seja feita a recuperação e manutenção da manta asfáltica e do calçamento, na Rua Santa Mônica, nos trechos entre a Rua Rio Amazonas e a Rua Santa Luzia, que se apresenta bastante deteriorada devido a erosão.</t>
   </si>
   <si>
     <t>8280</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8280/indicacao_163-2024_ver._enfermeiro_ze_carlos..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8280/indicacao_163-2024_ver._enfermeiro_ze_carlos..pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Meio Ambiente, para que realize uma roçada nas ruas: São Jeremias e Canários por toda sua extensão devido a altura do matagal que se formou.</t>
   </si>
   <si>
     <t>8272</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8272/indicacao_164-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8272/indicacao_164-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de pavimentação e calçamento da Rua Rio de Janeiro, no Bairro Estados.</t>
   </si>
   <si>
     <t>8276</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8276/indicacao_165-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8276/indicacao_165-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente realize o serviço de “tapa-buraco” no seguinte local:_x000D_
 _x000D_
 - Av. das Américas número 2258 esquina com rua Jacarandá no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8277</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8277/indicacao_166-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8277/indicacao_166-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Governo, solicite que a emenda do Deputado Federal Luciano Ducci, no valor de R$ 200.000,00 seja aplicada na praça da Primeiro de Maio na construção de uma quadra poliesportiva de Polipropileno (revestimento auto-drenante), com alambrado, além disso, estruturar a praça com brinquedos para crianças e bancos para a comunidade.</t>
   </si>
   <si>
     <t>8274</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8274/indicacao_167-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8274/indicacao_167-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a manutenção necessária das lâmpadas nos seguintes endereços: Rua Helena Kolody, n° 512; Rua Carlos Drummond de Andrade, n° 1367; Rua Vinicius de Moraes, n° 440, n° 330, n° 574; Rua Mário Quintana, n° 114; Rua João Cabral de Melo Netto, n° 369; Rua Paulo Lemisnki, n° 270; Rua Ariano Suassuna, n° 1180 casa 9; Rua Getúlio Vargas, n° 1094.  Em contrapartida venham a realizar um trabalho noturno de revisão em toda a rede de iluminação pública no bairro Jardim Veneza, realizando a substituição das lâmpadas fluorescentes por lâmpadas de LED e a troca de lâmpadas queimadas.</t>
   </si>
   <si>
     <t>8287</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8287/indicacao_168-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8287/indicacao_168-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências para limpeza, instalação de novos brinquedos infantis, melhoria da iluminação e se possível que também seja colocado um banheiro químico e um bebedor de água na praça localizada na Rua Pintacilgo esquina com a Rua Juruviaria, no bairro Gralha Azul:</t>
   </si>
   <si>
     <t>8278</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8278/indicacao_169-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8278/indicacao_169-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, Marco Marcondes, para que o mesmo, por meio da Secretaria Municipal de Meio Ambiente, providencie a remoção das árvores localizadas na Travessa Croácia, nas imediações do numeral 70.</t>
   </si>
   <si>
     <t>8282</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8282/indicacao_170-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8282/indicacao_170-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través da Secretaria Municipal da Obras Pública, seja feita a recuperação e manutenção da manta asfáltica e do calçamento, na Rua Rouxinol, nos trechos entre a Rua Cisne e a Avenida Austria.</t>
   </si>
   <si>
     <t>8285</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8285/indicacao_171-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8285/indicacao_171-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal, através da Secretaria competente, para que realizem com máxima urgência a troca de lâmpadas na Rua Pedro Franco, próximo ao N° 133, bairro Jardim Veneza no Município de Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>8289</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8289/indicacao_172-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8289/indicacao_172-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria competente realize as seguintes benfeitorias na esquina da Rua Cerejeira com a Rua Videira, Bairro Eucaliptos, neste município:_x000D_
 1)	Abertura de boca de lobo, e ampliação da rede de manilhas para a captação de água pluvial;_x000D_
 2)	Instalação de tubulação com diâmetro maior entre a esquina da Rua Cerejeira até o numeral 57 da Rua Videira; _x000D_
 3)	Aplicação de massa asfáltica na esquina da Rua Videira, próximo ao numeral 60;_x000D_
 4)	Instalação de pavers ou paralelepípedos com meio-fio sobre o gasoduto, no cruzamento entre as Ruas Gerivá e Cerejeira;_x000D_
 5)	Hidrojateamento das manilhas sob a Rua Cerejeira.</t>
   </si>
   <si>
     <t>8296</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8296/indicacao_173-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8296/indicacao_173-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis informações referentes a possibilidade de realizar a limpeza e desassoreamento do Rio Mascate nos trechos que compreende os Bairros Santa Terezinha e Iguaçu em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8302</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8302/indicacao_174-2024_ver._prof._leo..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8302/indicacao_174-2024_ver._prof._leo..pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Meio Ambiente, realize a limpeza de entulhos, na seguinte localidade: Estrada do Areal - Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8319</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8319/indicacao_175-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8319/indicacao_175-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente, realizem a construção de travessia elevada (lombada) nas seguintes localizações: _x000D_
 •	Rua Venezuela esquina com a Rua Três Marias (próximo a Guarda Municipal)._x000D_
 •	Av. Brasil em frente ao Chaveiro Central._x000D_
 •	Rua João Quirino Leal, em frente ao mercado Recanto no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8303</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8303/indicacao_176-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8303/indicacao_176-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem o replantio das mudas de árvores que foram plantadas na Rua Lucinir Franco da Rocha e acabaram morrendo, realizem também a poda e adubamento das mudas que estão vivas e a capinagem ao redor das mudas das árvores.</t>
   </si>
   <si>
     <t>8305</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8305/indicacao_177-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8305/indicacao_177-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a sinalização horizontal da Avenida Brasil, no trecho localizado entre o numeral 1190 (Igreja Bola de Neve) e o numeral 3287, acesso à Rua Flamboyant, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>8307</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8307/indicacao_178-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8307/indicacao_178-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente realize o serviço de limpeza e roçada no seguinte local:_x000D_
 _x000D_
 •	 Rua Oiti entre os números 300 e 320 no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8312</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8312/indicacao_179-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8312/indicacao_179-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, proceda melhorias nas sinalizações de trânsito das vias próximas a Escola Municipal Deputado Luiz Gabriel Sampaio, como pintura de faixas de pedestres e instalação de placas de trânsito por toda extensão da Avenida São Cristóvão e suas transversais.</t>
   </si>
   <si>
     <t>8308</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8308/indicacao_180-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8308/indicacao_180-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras a necessidade de um redutor de velocidade nas ruas: Rua São Firmino e Rua rio Santana devido ao alto fluxo de carros.</t>
   </si>
   <si>
     <t>8309</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8309/indicacao_181-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8309/indicacao_181-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através do Faztrans, realize a fiscalização de trânsito na Av. das Araucárias, esquina com a Rua Jequitibá, especialmente durante o horário de pico, no bairro Eucaliptos, na cidade de Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>8317</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8317/indicacao_182-2024_ver._rafael_camapaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8317/indicacao_182-2024_ver._rafael_camapaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através do Departamento de Trânsito (FAZTRANS), providencie a seguinte solicitação:_x000D_
 	_x000D_
 Que seja feita a realização da restauração das pinturas, da lombada, da Rua Laranjeiras, em frente ao numeral 475, bairro Eucaliptos; E a pintura da faixa de pedestres no cruzamento da Avenida Estados Unidos com a Avenida Portugal, bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8315</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8315/indicacao_183-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8315/indicacao_183-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, Marco Marcondes, para que o mesmo, por meio do órgão municipal de trânsito, Faztrans, providencie as devidas sinalizações verticais e horizontais na esquina da Rua Macieira com a Avenida Carvalho, na localidade do Pátria Minha, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8321</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8321/indicacao_184-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8321/indicacao_184-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da secretaria competente viabilize a instalação de mais um braço de luz em um poste já existente no final da rua Aracaju ao lado da Escola Estadual Valdivino Parolin Acordes no bairro Estados.</t>
   </si>
   <si>
     <t>8324</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8324/indicacao_185-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8324/indicacao_185-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento na extensão da Av. Carvalho com Travessa Bracatinga, no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8331</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8331/indicacao_186-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8331/indicacao_186-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria de Obras, realizem a instalação de uma cobertura na parada de ônibus na Rodovia Régis Bittencourt Km 132, sentido Mandirituba, nas proximidades do Viaduto sentido bairro Jardim Veneza, neste Município.</t>
   </si>
   <si>
     <t>8327</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8327/indicacao_187-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8327/indicacao_187-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através do Departamento de Trânsito – FAZTRANS, realize a instalação de uma placa de PARE no seguinte endereço: Rua Nelson Claudino dos Santos esquina com a Rua Carlos Eduardo Nichele (em frente ao material de construção Santos) – Bairro Pioneiros.</t>
   </si>
   <si>
     <t>8329</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8329/indicacao_188-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8329/indicacao_188-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a limpeza e o recolhimento de lixos e entulhos no terreno localizado na Travessa Campo Real, ao lado do numeral 160, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>8330</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8330/indicacao_189-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8330/indicacao_189-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, que proceda o reforço e a manutenção da pintura das lombadas nos seguintes endereços citados abaixo:_x000D_
 1º)  RUA URUGUAI em frente ao nº1063 - no bairro Nações._x000D_
 2º) RUA CISNEI em frente ao nº516 - - no bairro Nações.</t>
   </si>
   <si>
     <t>8336</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8336/indicacao_190-2024_vera_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8336/indicacao_190-2024_vera_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências para revitalização da pavimentação asfáltica ou operação tapa buraco na Rua Rio Tejo, próximo ao numeral 225, no bairro Nações.</t>
   </si>
   <si>
     <t>8349</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8349/indicacao_191-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8349/indicacao_191-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize estudo técnico e viabilidade para implantação de lombada na Rua El Salvador–próximo ao numeral 552 e Escola Municipal São Francisco de Assis, bairro Nações, neste munícipio.</t>
   </si>
   <si>
     <t>8333</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8333/indicacao_192-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8333/indicacao_192-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Obras realize a pavimentação asfáltica e calçamento nas seguintes ruas:_x000D_
 _x000D_
 •	Travessa Rio Mekong;_x000D_
 •	Travessa Rio Guaporé;_x000D_
 •	Travessa Rio Melo;_x000D_
 _x000D_
 Localizadas no bairro Iguaçu.</t>
   </si>
   <si>
     <t>8340</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8340/indicacao_193-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8340/indicacao_193-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras, realize o recapeamento asfáltico da Rua Butiá, no trecho localizado entre a Rua Cedro e a Avenida das Araucárias, em Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>8341</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8341/indicacao_194-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8341/indicacao_194-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito Marco Marcondes, para que através da secretaria competente realize com urgência a substituição das lâmpadas convencionais para as lâmpadas de LED no bairro Eucaliptos nas seguintes localizações:_x000D_
 •	Rua Ipê_x000D_
 •	Rua Mangueira_x000D_
 •	Rua Coqueiros_x000D_
 •	Rua Salgueiro_x000D_
 •	Rua Seringueira_x000D_
 •	Av. das Araucárias_x000D_
 •	Rua Juazeiro_x000D_
 •	Rua Laranjeira_x000D_
 •	Rua Butiá_x000D_
 •	Rua Oiti</t>
   </si>
   <si>
     <t>8338</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8338/indicacao_195-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8338/indicacao_195-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, Marco Marcondes, para que o mesmo, por meio do órgão municipal de trânsito, Faztrans, providencie uma travessia elevada na Avenida Girassol, nas imediações do número 250, na localidade do Jardim Brasil, bairro Eucaliptos, mais especificamente em frente à Igreja Assembleia de Deus e à Igreja Adventista do Sétimo Dia.</t>
   </si>
   <si>
     <t>8351</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8351/indicacao_196-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8351/indicacao_196-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de pavimentação e calçamento da Rua Rio Iriri, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8350</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8350/indicacao_197-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8350/indicacao_197-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, seja feita a recuperação e manutenção do calçamento na Rua Gavião, entre o trecho da Avenida Portugal até a Travessa Patativa.</t>
   </si>
   <si>
     <t>8345</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8345/indicacao_198-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8345/indicacao_198-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para o Excelentíssimo Senhor Prefeito Marco Marcondes, que seja realizada uma reforma geral da Praça Miro Siqueirense, com readequação e melhorias da mesma.</t>
   </si>
   <si>
     <t>8352</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8352/indicacao_199-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8352/indicacao_199-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de revitalização da pavimentação da Av Paraguai, no Bairro Nações.</t>
   </si>
   <si>
     <t>8357</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8357/indicacao_200-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8357/indicacao_200-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a melhoria na sinalização horizontal e vertical do cruzamento entre a Rua Egito e Avenida Brasil, Bairro Nações, neste Município.</t>
   </si>
   <si>
     <t>8362</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8362/indicacao_201-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8362/indicacao_201-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente realize a implantação de uma área de embarque e desembarque rápido (vaga rotativa 15 minutos) no seguinte local:_x000D_
 _x000D_
 - Rua Jequitibá, nº105, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8358</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8358/indicacao_202-2024_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8358/indicacao_202-2024_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a troca de uma lombada para uma travessia elevada no seguinte endereço: Av. Islândia – em frente ao Colégio Estadual Anita Canet.</t>
   </si>
   <si>
     <t>8360</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8360/indicacao_203-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8360/indicacao_203-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, Marco Marcondes, para que o mesmo, por meio da secretaria competente, providencie uma travessia elevada ou lombada na Avenida Santa Mônica, nas imediações do número 168, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8363</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Professor Léo, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8363/indicacao_204-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8363/indicacao_204-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras Públicas, realize a ligação da Rua João de Barro com ela mesma no trecho que compreende a Rua Canários e a Avenida Perdizes – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8364</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8364/indicacao_205-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8364/indicacao_205-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, proceda a melhoria da sinalização de trânsito tais como pintura, remarcação de faixa de pedestre, sinalização horizontal e vertical e da lombada, necessárias na Rua Seringueira, 494, em frente a Unidade de Saúde Eucaliptos.</t>
   </si>
   <si>
     <t>8366</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8366/indicacao_206-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8366/indicacao_206-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que o mesmo através da Secretaria responsável, para que realizem o patrolamento e ensaibramento e também a troca das lâmpadas convencionais para as lâmpadas de LED nas ruas da localidade São Sebastião.</t>
   </si>
   <si>
     <t>8367</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8367/indicacao_207-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8367/indicacao_207-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que solicite junto a Secretaria Municipal de Obras Publicas, para estudo de implantação de travessia elevada nas mediações da Rua Rio Ivai em frente ao cemitério municipal.</t>
   </si>
   <si>
     <t>8368</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8368/indicacao_208-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8368/indicacao_208-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente do meio ambiente, que proceda a limpeza e a roçagem da calçada conforme as fotos abaixo na seguinte rua: Rio Timbu nº 690, bairro Iguaçu.</t>
   </si>
   <si>
     <t>8371</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8371/indicacao_209-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8371/indicacao_209-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras e Meio Ambiente a necessidade de manutenção em toda a extensão da R. João Cabral de Melo Neto no bairro Veneza com:_x000D_
 •	Roçada;_x000D_
 •	Manutenção asfáltica / Tapa buraco;_x000D_
 •	Manutenção dos bueiros e bocas de lobo.</t>
   </si>
   <si>
     <t>8375</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8375/indicacao_210-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8375/indicacao_210-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Obras, realize a sinalização vertical e horizontal da Rua Itambé, no Bairro Estados, em Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>8378</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8378/indicacao_211-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8378/indicacao_211-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de alargamento patrolamento e emsabramento em toda a extensão da Chácara Vale Verde localizada no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8380</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize o nivelamento e asfaltamento da seguinte localidade, Rua Fortaleza, nº 651 em frente a Escola Municipal Santa Maria – Bairro Estados.</t>
   </si>
   <si>
     <t>8391</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8391/indicacao_213-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8391/indicacao_213-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Obras Públicas, realize a recuperação e manutenção da manta asfáltica nas seguintes ruas: Antonina, Contenda, Itaperaçu, Cruz Machado, Itambé, Dois Vizinhos, Clevelândia, Pontal do Paraná, Morretes e Realeza, no bairro Estados, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8381</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8381/indicacao_214-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8381/indicacao_214-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da secretaria competente venha implantar um “Play Pet”, com toda a estrutura e local para essas atividades</t>
   </si>
   <si>
     <t>8402</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8402/indicacao_215-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8402/indicacao_215-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de travessia elevada na Rua Albatroz nº442, no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8397</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8397/indicacao_216-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8397/indicacao_216-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a roçada e limpeza no final Rua Siriema, bairro Gralha Azul. Indico também para que a Secretaria competente realize a construção de escadas e/ou rampa no final desta rua, dando assim melhorias na passagem dos pedestres, analisando a acessibilidade.</t>
   </si>
   <si>
     <t>8412</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8412/indicacao_217-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8412/indicacao_217-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a troca do portão da Escola Rural Municipal Alô Guimarães, instalada na localidade Passo Amarelo.</t>
   </si>
   <si>
     <t>8384</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8384/indicacao_218-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8384/indicacao_218-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que por meio da Secretaria competente seja realizada a instalação de uma nova placa de lombada próximo ao numeral 2809, na Av. Mato Grosso, bem como seja promovido uma revitalização das pinturas em toda sua extensão.</t>
   </si>
   <si>
     <t>8386</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8386/indicacao_219-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8386/indicacao_219-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, tome as devidas providências, para revitalização e a construção de calçamento na extensão da Av. Islândia - Bairro Nações  – Fazenda Rio Grande – PR, principalmente nas imediações do Colégio Estadual Anita Canet.</t>
   </si>
   <si>
     <t>8395</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8395/indicacao_220-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8395/indicacao_220-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito Marco Marcondes, para que através da secretaria competente realize estudos para que seja feito uma galeria pluvial (boca de lobo), na Av. Araucária esquina com a Av. brasil ao lado do posto de gasolina, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8392</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8392/indicacao_221-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8392/indicacao_221-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a secretaria de meio ambiente, a necessidade de uma roçada na rua rio Volga em frente ao nº 254 devido ao matagal que se formou.</t>
   </si>
   <si>
     <t>8387</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8387/indicacao_222-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8387/indicacao_222-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria de Saúde viabilize a compra de Fórmula Infantil (Leite), para atender os pacientes do Município de Fazenda Rio Grande portadores de APLV (Alergia à Proteína do Leite de Vaca) que necessitam deste Suplemento alimentar.</t>
   </si>
   <si>
     <t>8399</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8399/indicacao_223-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8399/indicacao_223-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido oficio ao Exmo, Prefeito Municipal, através da secretaria responsável para que seja realizado a manutenção e substituição das lâmpadas atuais utilizadas nos postes de iluminação pública por lâmpadas de LED na Rua Jaguariaiva em toda extensão - no Bairro Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>8401</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8401/indicacao_224-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8401/indicacao_224-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que solicite junto a Secretaria Municipal de Obras Publicas, para estudo de implantação de travessia elevada nas mediações da Avenida Paraguai entre as Ruas Guatemala e Santiago.</t>
   </si>
   <si>
     <t>8403</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8403/indicacao_225-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8403/indicacao_225-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de travessia elevada na Avenida Paraguai esquina com a Rua Uruguai, no Bairro Nações.</t>
   </si>
   <si>
     <t>8415</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8415/indicacao_226-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8415/indicacao_226-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a implantação de travessia elevada para pedestres na Avenida Brasil, em frente ao CMEI Professora Luzia Tomchak, Bairro Eucaliptos, neste Município, visando garantir a segurança dos alunos e pais que necessitam transpor a Avenida Brasil em direção ao Loteamento Jardim Brasil.</t>
   </si>
   <si>
     <t>8423</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8423/indicacao_227-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8423/indicacao_227-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal – para que, através da secretaria competente realize a contenção da erosão, na qual está causando o desmoronamento em parte da entrada do condomínio Residencial Rio Tejo, sito na rua Rio Tejo 997 no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8413</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8413/indicacao_228-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8413/indicacao_228-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, para que o mesmo, por meio da secretaria competente, providencie a revisão da iluminação pública na Praça Santa Fé, localizada na Rua Rio Tietê, sem nº, ao lado do CMEI Vovô Juca Rocha, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>8421</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8421/indicacao_229-2024_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8421/indicacao_229-2024_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Educação, realize a troca dos LEDS que estão queimados em toda quadra da Escola Municipal Professora Anete Franco da Cruz Leal, localizada no seguinte endereço: Rua Corticeira, 556 – Eucaliptos.</t>
   </si>
   <si>
     <t>8422</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8422/indicacao_230-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8422/indicacao_230-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através do Departamento de Trânsito – FAZTRANS, realizem a sinalização vertical de PARE na Travessa Andorinha esquina com a rua Arapongas - Bairro Gralha Azul, deste município.</t>
   </si>
   <si>
     <t>8420</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8420/indicacao_231-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8420/indicacao_231-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, juntamente com a Agência de Assuntos Metropolitanos do Paraná (AMEP), verifique a possibilidade de estender a operação da linha C05 – Passo Amarelo – Fazenda Rio Grande aos sábados.</t>
   </si>
   <si>
     <t>8426</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8426/indicacao_232-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8426/indicacao_232-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências para revitalização da pavimentação asfáltica, pintura das faixas de pedestres e colocação de placas de trânsito na Avenida Portugal entre os numerais 780 e 1232, bairro Nações.</t>
   </si>
   <si>
     <t>8427</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8427/indicacao_233-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8427/indicacao_233-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que solicite junto a Secretaria Municipal de Obras Publicas, para implantação de uma lombada nas mediações da Avenida das Industrias em frente ao numeral 2211.</t>
   </si>
   <si>
     <t>8428</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8428/indicacao_234-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8428/indicacao_234-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a SECRETARIA DE OBRAS a necessidade de um recapeamento asfáltico por toda extensão da rua São Jeremias, devido a degradação causada pelo tempo.</t>
   </si>
   <si>
     <t>8435</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8435/indicacao_235-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8435/indicacao_235-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretaria Municipal competente, seja verificada a viabilidade de estudos para a finalização da pavimentação asfáltica e calçamento da Rua Rio de Janeiro, situada no Bairro Estados, Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8432</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8432/indicacao_236_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8432/indicacao_236_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria de Obras, realizem o patrolamento e ensaibramento ao longo da Rua Humberto Eco (antiga Rua Guimarães Rosa), localizada no Bairro Jardim Veneza em no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8457</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8457/indicacao_237-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8457/indicacao_237-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a implantação de uma lombada física na Rua Caraúna, em frente ao numeral 233, Bairro Gralha Azul, neste Município.</t>
   </si>
   <si>
     <t>8456</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8456/indicacao_238-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8456/indicacao_238-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente de Planejamento de Urbanismo, que proceda a manutenção da quadra de esportes, da Praça da Família do bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8453</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8453/indicacao_239-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8453/indicacao_239-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem uma Operação Tapa-Buracos em todas as ruas do bairro Jardim Veneza que se fazem necessárias.</t>
   </si>
   <si>
     <t>8454</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8454/indicacao_240-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8454/indicacao_240-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o serviço de retirada de galhos no seguinte local:_x000D_
 _x000D_
 - Rua Rio Tietê, número 1389.</t>
   </si>
   <si>
     <t>8460</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8460/indicacao_241-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8460/indicacao_241-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a secretaria de obras para que a mesma realize um recapeamento asfáltico na rua Carlos Eduardo Nichele do número 101 ao 168.</t>
   </si>
   <si>
     <t>8461</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8461/indicacao_242-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8461/indicacao_242-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a manutenção e/ou troca dos bueiros que foram danificados, no seguinte endereço: Rua Juruviaria em frente ao número 482 e 351 – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8462</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8462/indicacao_243-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8462/indicacao_243-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências quanto a realização com urgência da limpeza e roçagem da área localizada no final da Rua São Miguel, bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8466</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8466/indicacao_244-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8466/indicacao_244-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, Marco Marcondes, para que o mesmo, por meio do setor competente, providencie revisão e, se necessária, a manutenção da iluminação da Praça Miro Siqueirense, assim como da Rua Rio Palmital, em frente à praça, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>8479</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8479/indicacao_245-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8479/indicacao_245-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que solicite junto ao Departamento de Transito FAZTRANS, a instalação de placa de   sinalização para o embarque e desembarque do transporte escolar em frente ao Colégio Estadual Anita Canet.</t>
   </si>
   <si>
     <t>8476</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8476/indicacao_246-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8476/indicacao_246-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através do FazTrans , realizem um estacionamento em 45° graus na rua lateral da Escola São Francisco de Assis, Rua Finlândia ,no bairro Nações, em Fazenda Rio Grande</t>
   </si>
   <si>
     <t>8469</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8469/indicacao_247-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8469/indicacao_247-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria de Obras, realizem o patrolamento e ensaibramento ao longo da Rua Antonio Bertulino da Cruz, localizada no Bairro São Sebastião, no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8474</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8474/indicacao_248-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8474/indicacao_248-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido oficio ao Exmo, Prefeito Municipal, através da secretaria de Planejamento urbano para que seja realizado a manutenção e substituição das lâmpadas nos postes de iluminação pública na Rua Faveiro em toda extensão - no Bairro Eucaliptos, neste município.</t>
   </si>
   <si>
     <t>8482</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8482/indicacao_249-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8482/indicacao_249-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>8484</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8484/indicacao_250-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8484/indicacao_250-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente viabilize a recolocação da rede de iluminação   dos postes provençais e manutenção dos demais postes, na Praça Gralha Azul- localizada na avenida Portugal -bairro Gralha Azul. neste município</t>
   </si>
   <si>
     <t>8485</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8485/indicacao_251-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8485/indicacao_251-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande para que o mesmo, por meio da secretaria competente, realize a manutenção dos postes ou a substituição das lâmpadas de iluminação pública que não estão funcionando adequadamente na Rua Rio Tapajós, nas proximidades do número 471, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>8486</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8486/indicacao_252-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8486/indicacao_252-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, realizem a instalação de uma cobertura na parada de ônibus na Rua Pau Brasil n° 1894, no bairro Jardim Brasil, neste Município.</t>
   </si>
   <si>
     <t>8487</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8487/indicacao_253-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8487/indicacao_253-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través da Secretaria Municipal da Obras Pública, seja feita a manutenção do calçamento, na Avenida Paraná entre os trecho das Rua Rio Eufrates e a Rua Rio Volga.</t>
   </si>
   <si>
     <t>8488</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8488/indicacao_254-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8488/indicacao_254-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indicasse que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o serviço de manutenção e construção de calçadas e também a pintura de faixa de pedestres no trecho:  Avenida Brasil, entre os bairros Jardim Hortência e Greenfield/Jardim Brasil. - Avenida Brasil, entre os bairros Jardim Hortência e Greenfield/Jardim Brasil.</t>
   </si>
   <si>
     <t>8489</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Indico para a secretaria de obras para que a mesma realize uma manutenção asfáltica na rua São Firmino esquina com a nossa senhora de Aparecida.</t>
   </si>
   <si>
     <t>8490</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8490/indicacao_256-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8490/indicacao_256-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, faça a notificação ao proprietário do terreno localizado na Rua Leucena, ao lado do nº238, bairro Eucaliptos Green Field, para que o mesmo proceda a limpeza e roçagem do local.</t>
   </si>
   <si>
     <t>8507</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8507/indicacao_257-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8507/indicacao_257-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente seja realizada a substituição das lâmpadas convencionais utilizadas nos postes de iluminação pública por lâmpadas de LED na rua Limeira no Bairro Eucaliptos em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8491</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8491/indicacao_258-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8491/indicacao_258-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através do Departamento de Trânsito - FAZTRANS, coloque uma placa de sinalização “PARE” no seguinte endereço: Rua Guará esquina com a Av. Albatroz – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8492</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8492/indicacao_259-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8492/indicacao_259-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a pavimentação asfáltica, paisagismo e construção de calçadas na Rua Rio Taquari, no trecho entre as Ruas Rio Sena e Rio Formoso, Bairro Iguaçu neste município. Indico ainda, que, enquanto as obras não tiverem início, seja realizada a coleta dos entulhos e lixos domésticos depositados na via de forma irregular, assim como, o patrolamento e a aplicação de material corretivo neste trecho da via.</t>
   </si>
   <si>
     <t>8506</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8506/indicacao_260-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8506/indicacao_260-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Obras Públicas, realize a recuperação e manutenção da manta asfáltica nas seguintes ruas: Rua Rouxinol entre as Ruas Austria e Cisne, Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8510</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8510/indicacao_261-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8510/indicacao_261-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de revitalização da sinalização vertical e horizontal da Rua Rio Adelaide, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8542</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8542/indicacao_262-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8542/indicacao_262-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através do Departamento de Trânsito - FAZTRANS, realize a sinalização horizontal e vertical em todo o Bosque Santo Antônio – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8513</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8513/indicacao_263-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8513/indicacao_263-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a melhoria na sinalização horizontal da Avenida Cedro, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>8514</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8514/indicacao_264-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8514/indicacao_264-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize estudo técnico e viabilidade para implantação de uma travessia elevada na Rua Dinamarca, próximo ao número 442 – bairro Nações.</t>
   </si>
   <si>
     <t>8515</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8515/indicacao_265-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8515/indicacao_265-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realize a pintura nas faixas de pedestres no cruzamento da Rua Groelândia com a Rua Cedro e Rua Groelândia com a Rua Paineiras, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8516</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8516/indicacao_266-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8516/indicacao_266-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal, para que através do presente venha solicitar à secretaria competente, baseado na Lei Complementar 54/2012 tome as devidas providências, notificando o proprietário e em seguida após o prazo legal realize a limpeza do terreno localizado na rua:_x000D_
 •	Rua Colômbia esquina com a rua Nicarágua no bairro Nações.</t>
   </si>
   <si>
     <t>8517</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8517/indicacao_267-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8517/indicacao_267-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a secretaria de obras para que a mesma realize um recapeamento asfáltico na Travessa São Romão por toda sua extensão.</t>
   </si>
   <si>
     <t>8518</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8518/indicacao_268-2024_ver._rafael_campaer.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8518/indicacao_268-2024_ver._rafael_campaer.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da secretaria responsável, providencie a instalação de uma Travessia Elevada na Rua Tridi em frente ao numeral 53.</t>
   </si>
   <si>
     <t>8519</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8519/indicacao_269-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8519/indicacao_269-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente seja realizado estudos e a viabilidade de instalação de braço de iluminação pública e luminárias já com lâmpadas de LED ao longo da Travessa Roraima no Bairro Estados em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8520</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8520/indicacao_270-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8520/indicacao_270-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande para que o mesmo, por meio da secretaria competente, realize a manutenção e/ou substituição das tampas das bocas de lobo localizadas na Travessa Rio Nunes, em frente aos números 146 e 313, no bairro Iguaçu, considerando que as mesmas encontram-se danificadas.</t>
   </si>
   <si>
     <t>8521</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8521/indicacao_271-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8521/indicacao_271-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Saúde , realize a implementação de um sistema de teleagendamento para consultas odontológicas no município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8522</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8522/indicacao_272-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8522/indicacao_272-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, faça a notificação ao proprietário do terreno localizado na Rua Rio Guaporé, em frente ao nº334, bairro Iguaçu, para que o mesmo proceda a limpeza, retirada de entulhos e roçagem do local.</t>
   </si>
   <si>
     <t>8523</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8523/indicacao_273-2027_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8523/indicacao_273-2027_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de lombada na Rua Estados Unidos nº1696, no Bairro Nações.</t>
   </si>
   <si>
     <t>8543</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8543/indicacao_274-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8543/indicacao_274-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente verifique a possibilidade de ser realizado a instalação de placas com nomenclatura no entorno da Praça Tapajós, localizada na Rua Rio Tapajós, Rua Rio Japurá situada no bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>8562</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8562/indicacao_275-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8562/indicacao_275-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de travessia elevada na Rua Goiabeira nº378, no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8541</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8541/indicacao_276-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8541/indicacao_276-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o serviço de reparo na boca de lobo, localizado:_x000D_
 _x000D_
 - Tv. Zaire, 70 – bairro nações, próximo ao condomínio Lady Laura.</t>
   </si>
   <si>
     <t>8548</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8548/indicacao_277-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8548/indicacao_277-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realize a pintura das faixas amarelas nas seguintes ruas do bairro Jardim Veneza: Rua Lucinir Franco da Rocha, Rua João Quirino Leal, Rua Carlos Drummond de Andrade, Rua Jorge Amado e Rua Vinicius de Moraes.</t>
   </si>
   <si>
     <t>8545</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8545/indicacao_278-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8545/indicacao_278-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande para que o mesmo, por meio da secretaria de Meio Ambiente, realize a limpeza de lixos e entulhos, bem como roçada, na rua Oiti, bairro Eucaliptos, em frente ao n.º 559.</t>
   </si>
   <si>
     <t>8551</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8551/indicacao_279-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8551/indicacao_279-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Obras Públicas, para que realize a recuperação e manutenção da manta asfáltica na Av Rio Amazonas no trecho entre as Rua Rio Tejo e Avenida Nossa Senhora de Aparecida, Bairro Sta.Terezinha, em Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8544</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8544/indicacao_280-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8544/indicacao_280-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a secretaria de obras para que a mesma coloque um redutor de velocidade na rua Sergipe em frente ao nº 402.</t>
   </si>
   <si>
     <t>8552</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8552/indicacao_281-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8552/indicacao_281-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente, realize a manutenção e substituição das lâmpadas queimadas e das existentes por lâmpadas de LED, na Rua Cisne no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8556</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8556/indicacao_282-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8556/indicacao_282-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável para que sejam feita as pinturas, travessias elevadas e sinalização de trânsito na Avenida Portugal, entre os números 892 e 1906.</t>
   </si>
   <si>
     <t>8558</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8558/indicacao_283-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8558/indicacao_283-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, proceda melhorias na sinalização de trânsito como pintura e sinalização com placas da lombada localizada na Avenida Holanda, em frente ao numeral 1155, bairro Nações.</t>
   </si>
   <si>
     <t>8559</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8559/indicacao_284-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8559/indicacao_284-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a construção das calçadas de pedestres na Rua Vinheiro, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>8577</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8577/indicacao_285-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8577/indicacao_285-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito de Fazenda Rio Grande, para que, por meio da secretaria competente, providencie uma lombada ou outro equipamento redutor de velocidade para a Rua Tucanos, próximo à esquina com a Rua Tangará, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8564</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8564/indicacao_286-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8564/indicacao_286-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Planejamento Urbano – Departamento de Iluminação, para que realize a troca das lâmpadas por LEDS, nos seguintes endereços:_x000D_
 •	Rua Juruviaria – Bairro Gralha Azul_x000D_
 •	Travessa São Valentin, em toda sua extensão – Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8565</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8565/indicacao_287-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8565/indicacao_287-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, verifique a possibilidade para a implantação de uma lombada física na Rua Irerê mais precisamente em frente ao número 303- Bairro Gralha azul, neste município.</t>
   </si>
   <si>
     <t>8576</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8576/indicacao_288-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8576/indicacao_288-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, proceda a sinalização de trânsito adequada como pintura de faixas de pedestres e sinalização com placas de trânsito com máxima URGÊNCIA na Avenida Portugal, bairro Nações.</t>
   </si>
   <si>
     <t>8573</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8573/indicacao_289-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8573/indicacao_289-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realize estudos e faça a implantação de lombada física, na Rua Alemanha próximo ao número 137, bairro Nações. Indico também para que seja implantada uma lombada física na estrada da Divisa em frente à Igreja Congregação Cristã do Brasil no Rio Abaixo, Área Rural do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8568</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8568/indicacao_290-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8568/indicacao_290-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria competente realize a revitalização incluindo a limpeza e roçada, colocação de areia e instalação de trave de gol, assim como, a instalação de tela ou rede de proteção da área de lazer utilizada pelos moradores do Jardim Europa, localizada na Travessa Extremosa em frente ao numeral 146, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>8585</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8585/indicacao_292-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8585/indicacao_292-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o serviço de canalização do córrego, localizado: - Rua Filândia 170, Nações 1.</t>
   </si>
   <si>
     <t>8570</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8570/indicacao_293-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8570/indicacao_293-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente, realizem a limpeza e roçagem ao longo da Rua Francisco da Conceição Machado no Bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8581</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8581/indicacao_294-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8581/indicacao_294-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a secretaria de obras para que a mesma realize uma manutenção asfáltica, revitalização das sinalizações de trânsito e implantação de uma faixa amarela ao lado direito sentido colégio Bayard na rua Rio Santana.</t>
   </si>
   <si>
     <t>8575</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8575/indicacao_295-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8575/indicacao_295-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de instalação de luminária modelo pétala na Praça do Santa Maria, no Bairro Estados.</t>
   </si>
   <si>
     <t>8580</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8580/indicacao_297-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8580/indicacao_297-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feita a recapagem do asfalto da AVENIDA PARAGUAI entre o numeral 226 – esquina com a Av. Brasil – e o numeral 38 – esquina com a Av. Portugal -.</t>
   </si>
   <si>
     <t>8596</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8596/indicacao_298-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8596/indicacao_298-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido oficio ao Exmo Prefeito Municipal, através da secretaria de Planejamento urbano para que seja realizado a manutenção e substituição das lâmpadas atuais utilizadas nos postes de iluminação pública por lâmpadas de LED localizada na Travessa São Marcelo em toda extensão - bairro Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>8590</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8590/indicacao_299-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8590/indicacao_299-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que  através da Secretaria competente realize a recuperação da pavimentação asfáltica através do sistema de reciclagem com a construção de calçadas de pedestres, com acesso às residências tangenciais das Ruas Tangerineira, Travessa Mogno, Travessa Caramboleiro, Travessa Palmiteiro e Rua Umbuzeiro, localizadas no Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>8608</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8608/indicacao_300-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8608/indicacao_300-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande, Marco Marcondes, para que o mesmo, por meio da Secretaria Municipal de Obras Públicas, providencie a pavimentação no final da Tv. Vila Real, próximo ao n. º 53, no Green Portugal, considerado que existe um trecho de aproximadamente 10 metros sem pavimentação.</t>
   </si>
   <si>
     <t>8589</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8589/indicacao_301-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8589/indicacao_301-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a reciclagem do asfalto, na rua R. Rouxinol do nº 252 até 321 – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8592</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8592/indicacao_302-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8592/indicacao_302-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente proceda  a sinalização de trânsito adequada com a pintura de faixas de pedestres e a pintura da faixa de cadeirante, com a máxima urgência, na Avenida da América no bairro Eucaliptos, em frente à entrada e saída de ônibus no terminal novo.</t>
   </si>
   <si>
     <t>8601</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8601/indicacao_303-2024_ver._nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8601/indicacao_303-2024_ver._nani.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências para realização da pavimentação asfáltica no final da Rua São Miguel e também na Rua São Tito, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8594</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8594/indicacao_304-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8594/indicacao_304-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realize estudos e faça a implantação de lombada física, na Rua Buganvile próximo ao número 245, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8615</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8615/indicacao_305-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8615/indicacao_305-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente, solicite a limpeza do terreno que recentemente houve queimadas na Rua Jamaica, número 221, no Bairro Nações em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8599</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8599/indicacao_306-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8599/indicacao_306-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o serviço de pavimentação asfáltica e as sinalizações devidas, na rua Líbia nº 171, bairro Nações.</t>
   </si>
   <si>
     <t>8597</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8597/indicacao_307-2024_ver._ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8597/indicacao_307-2024_ver._ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, para que realize uma roçada por toda extensão da Rua rio Ivaí e Av. Rio Amazonas.</t>
   </si>
   <si>
     <t>8607</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8607/indicacao_308-2024_ver._fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8607/indicacao_308-2024_ver._fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido oficio ao Exmo. Sr. Prefeito, para que através da Secretaria Municipal de Obras Públicas, realize a pavimentação asfáltica em uma extensão pendente na Tv. Palmas, Bairro Estados em Fazenda Rio Grande–PR.</t>
   </si>
   <si>
     <t>8605</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8605/indicacao_309-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8605/indicacao_309-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável para que seja feita uma travessia elevada na Avenida Pernambuco em frente ao numeral 257.</t>
   </si>
   <si>
     <t>8613</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8613/indicacao_310-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8613/indicacao_310-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de Lombada na Rua Rio de Janeiro nº1049, no Bairro Estados.</t>
   </si>
   <si>
     <t>8633</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8633/indicacao_311-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8633/indicacao_311-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da secretaria competente, providencie a inclusão de mais um veiculo na linha F13 - Estados I aos sábados e domingos.</t>
   </si>
   <si>
     <t>8625</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8625/indicacao_312-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8625/indicacao_312-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a pavimentação asfáltica, paisagismo e construção de calçadas na Travessa Rio Cachoeira, Bairro Iguaçu neste município. Indico ainda, que, enquanto as obras não tiverem inicio, seja realizada a manutenção paliativa desta via pública.</t>
   </si>
   <si>
     <t>8621</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8621/indicacao_313-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8621/indicacao_313-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável juntamente da Sanepar, de averiguar e solucionar o problema existente, no bueiro instalado na Avenida Holanda esquina com a Rua Suécia. Sendo limpeza total do bueiro, troca e manutenção do encanamento, ou até mesmo, a troca de lugar deste bueiro.</t>
   </si>
   <si>
     <t>8627</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8627/indicacao_314-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8627/indicacao_314-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize a limpeza, desentupimento e posteriormente a colocação de uma tampa do bueiro localizado na Rua Rio Iguaçu em frente ao número 400, bairro Iguaçu- neste município.</t>
   </si>
   <si>
     <t>8618</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8618/indicacao_315-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8618/indicacao_315-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a reciclagem do asfalto, na rua R. Tridi do Supermercado Recanto até a Praça Tridi – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8619</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8619/indicacao_316-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8619/indicacao_316-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente realize um estudo para a implantação de uma travessia elevada e as sinalizações pertinentes à área escolar, em frente à Escola Social Marista IR Henri, localizada no endereço: - Av. Portugal 154, bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8645</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8645/indicacao_317-2024_ver._brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8645/indicacao_317-2024_ver._brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente proceda o recapeamento da Rua Machado de Assis em toda a sua extensão, no Bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8637</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8637/indicacao_318-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8637/indicacao_318-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de pavimentação da Rua Jose Custodio dos Santos, no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8624</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8624/indicacao_319-2024_ver._ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8624/indicacao_319-2024_ver._ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a FAZTRANS para que a mesma revitalize as sinalizações de trânsito na rua Rio Ivaí por toda sua extensão.</t>
   </si>
   <si>
     <t>8634</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8634/indicacao_320-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8634/indicacao_320-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da secretaria responsável, providencie a instalação de uma travessia elevada na rua Arapongas em frente ao numeral 196 e outra travessia elevada na rua Tucanos em frente ao numeral 171.</t>
   </si>
   <si>
     <t>8631</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8631/indicacao_321-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8631/indicacao_321-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências para realização da manutenção ou substituição dos refletores de todas as quadras públicas do nosso município.</t>
   </si>
   <si>
     <t>8629</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8629/indicacao_322-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8629/indicacao_322-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente, realize a troca de lâmpada no primeiro poste da Rua Joaquim do Rosário na BR 116 km 132.</t>
   </si>
   <si>
     <t>8643</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8643/indicacao_323-2024_ver._fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8643/indicacao_323-2024_ver._fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido oficio ao Exmo. Sr. Prefeito, para que através da Secretaria Municipal de Governo, realize a implementação de um parque sensorial para crianças com TEA (transtorno do espectro autista) em Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8648</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8648/indicacao_324-2024_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8648/indicacao_324-2024_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através do Departamento de Trânsito (FAZTRANS), realize a sinalização vertical de localização (placas com os nomes das ruas) no bairro Jd. Colonial/Veneza.</t>
   </si>
   <si>
     <t>8650</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8650/indicacao_325-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8650/indicacao_325-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a implantação de travessia elevada para pedestres na Rua Santo Agostinho, em frente ao Condomínio Belle Ville, numeral 419, Bairro Santa Terezinha, neste Município.</t>
   </si>
   <si>
     <t>8649</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8649/indicacao_326-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8649/indicacao_326-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências para revitalização da pavimentação asfáltica ou operação tapa buraco e também a pintura das faixas de pedestres na Rua Jaguariaiva esquina com Avenida Mato Grosso, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8668</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8668/indicacao_327-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8668/indicacao_327-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de lombada na Rua Lucinir Franco da Rocha nº1033, no Bairro Veneza.</t>
   </si>
   <si>
     <t>8655</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8655/indicacao_328-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8655/indicacao_328-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente realize um estudo para a implantação de redutores, como tachões na rua:_x000D_
 _x000D_
 - São Mateus, 905 – bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8651</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8651/indicacao_329-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8651/indicacao_329-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realize a implantação de uma travessia elevada em frente a escolinha da Tia Paty, na Rua Castro Alves n° 1707, casa 02, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8652</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8652/indicacao_330-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8652/indicacao_330-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através do Departamento de Trânsito – FAZTRANS, realizem a sinalização vertical de PARE e RUA SEM SAIDA na Rua Rio Itaqui esquina com rua Rio Paraná, Bairro Iguaçu, neste município.</t>
   </si>
   <si>
     <t>8658</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8658/indicacao_331-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8658/indicacao_331-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente, verifiquem o diâmetro das manilhas na extensão da Rua Jaguariaiva que se encontram sem vazão ocasionando o alagamento na região, se necessário, realizem a troca das mesmas para melhorar o fluxo pluvial.</t>
   </si>
   <si>
     <t>8659</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8659/indicacao_332-2024_ver._brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8659/indicacao_332-2024_ver._brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, proceda a sinalização com a pintura de uma vaga de estacionamento destinada a pessoas com deficiência (PCD), na Rua César Carelli em frente ao nº 179.</t>
   </si>
   <si>
     <t>8660</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8660/indicacao_333-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8660/indicacao_333-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a secretaria de obras para que faça uma manutenção asfáltica por toda extensão da av rio amazonas e também revitalize as sinalizações de trânsito.</t>
   </si>
   <si>
     <t>8667</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8667/indicacao_334-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8667/indicacao_334-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável para que seja apresentado o cronograma de pavimentação asfáltica da Rua Cabo Verde entre os trechos do numeral 273 ao numeral 619 B.</t>
   </si>
   <si>
     <t>8661</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8661/indicacao_335-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8661/indicacao_335-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande para que o mesmo, por meio da Secretaria Municipal de Meio Ambiente, realize vistoria ambiental e a poda de galhos de árvores existentes nos fundos do condomínio Residencial Moradas Vitória, localizado na Rua Rio Paranaíba, nº 1277, bairro Iguaçu.</t>
   </si>
   <si>
     <t>8664</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8664/indicacao_336-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8664/indicacao_336-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Defesa Social que seja instalado semaforo entre os cruzamentos da Av.Brasil com Av. Cedro – Bairro Eucaliptos , Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8670</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8670/indicacao_337-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8670/indicacao_337-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a revitalização da pavimentação asfáltica através do sistema de reciclagem da Rua Butiá, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>8671</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8671/indicacao_338-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8671/indicacao_338-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande para que o mesmo, por meio da secretaria competente, realize a substituição de três lâmpadas de iluminação pública que não estão funcionando adequadamente nos postes da Av. Carvalho, nas proximidades do número 468, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8672</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8672/indicacao_339-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8672/indicacao_339-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Saúde, para que realize as manutenções necessárias na unidade de saúde São Sebastião, localizado no seguinte endereço: R. Mário de Andrade, 975 - Veneza, Fazenda Rio Grande</t>
   </si>
   <si>
     <t>8677</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8677/indicacao_340-2024_ver._brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8677/indicacao_340-2024_ver._brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente proceda um estudo técnico para a “implantação de uma lombada” na Rua Rio Amazonas em frente ao nº1206.</t>
   </si>
   <si>
     <t>8673</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8673/indicacao_341-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8673/indicacao_341-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente realize a troca de lâmpadas nos endereços:_x000D_
 _x000D_
 - Rua Guaritá, 430 – bairro Eucaliptos._x000D_
 - Rua Rio Jápura, 253 – bairro Iguaçu</t>
   </si>
   <si>
     <t>8682</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8682/indicacao_342-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8682/indicacao_342-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realize a pintura nas faixas de pedestres no cruzamento da Avenida Holanda esquina com a Rua Suécia, bairro Nações.</t>
   </si>
   <si>
     <t>8676</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8676/indicacao_343-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8676/indicacao_343-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria de Meio Ambiente, realize análise para verificar possível descarte de resíduos de esgoto no Rio Mascate.</t>
   </si>
   <si>
     <t>8684</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8684/indicacao_344-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8684/indicacao_344-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Meio Ambiente, verifique a possibilidade de roçada na vegetação que está encobrindo as calçadas na extensão da Rua Vinheiros, Bairro Eucaliptos, na cidade de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8679</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8679/indicacao_345-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8679/indicacao_345-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, proceda a manutenção e troca de lâmpadas da iluminação pública na Rua Santa Marta, bairro Santa Terezinha, Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8681</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8681/indicacao_346-2024_ver._ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8681/indicacao_346-2024_ver._ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a secretaria de obras para que realize uma pavimentação asfáltica nas seguintes ruas: Travessa Rio Melo, Travessa rio Guaporé e Travessa rio Mekong.</t>
   </si>
   <si>
     <t>8692</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8692/indicacao_347-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8692/indicacao_347-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de limpeza na tubulação de agua pluvial com o hidro jato na Rua Goioerê, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8694</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8694/indicacao_348-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8694/indicacao_348-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través da Secretaria competente, seja feita a manutenção asfáltica e na Rua Rio de Janeiro, no bairro Estados entre as Ruas Paranavaí  e Avenida Paraná.</t>
   </si>
   <si>
     <t>8695</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8695/indicacao_349-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8695/indicacao_349-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, para que realize a limpeza dos bueiros que estão entupidos, no seguinte endereço: Av. Portugal em frente ao número 1614 – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8701</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8701/indicacao_350-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8701/indicacao_350-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realize a implantação de redutores de velocidade, exemplo tachões, na Rua Alemanha, nas proximidades do número 111, bairro Nações. Indico também para que seja realizada a pintura de sinalização horizontal, sendo faixa amarela de proibido estacionar, na Rua Alemanha, bairro Nações.</t>
   </si>
   <si>
     <t>8696</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8696/indicacao_351-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8696/indicacao_351-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a implantação de uma lombada física ou travessia elevada para pedestres em frente ao numeral 696 da Avenida Tomaz Edson de Andrade Vieira, Loteamento Greenfield, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>8709</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8709/indicacao_352-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8709/indicacao_352-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande para que o mesmo, por meio da Secretaria Municipal de Meio Ambiente, realize vistoria ambiental no condomínio residencial Dubai IV, localizado nos fundos do Parque Verde, no Bairro Estados, a fim de verificar a ocorrência de enchentes na área.</t>
   </si>
   <si>
     <t>8703</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8703/indicacao_353-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8703/indicacao_353-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente tome as providências cabíveis, notificando o proprietário com relação à casa em situação de abandono no seguinte local:_x000D_
 _x000D_
 - Rua São Luiz número 500 no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8706</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8706/indicacao_354-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8706/indicacao_354-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências para revitalização da pavimentação asfáltica, pintura das faixas de pedestres e colocação de placas de trânsito rotatória em torno da Escola Municipal Antonio Baldan, bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8717</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8717/indicacao_355-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8717/indicacao_355-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de Lombada na Rua Pará, Quadra 608, lote 73, no Bairro Estados.</t>
   </si>
   <si>
     <t>8711</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8711/indicacao_356-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8711/indicacao_356-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Obras, verifiquem a possibilidade de manutenção da pavimentação asfaltica, na Rua São Pedro em frente ao n° 729 – Bairro Santa Terezinha , na cidade de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8710</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8710/indicacao_357-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8710/indicacao_357-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras para que faça uma travessia elevada na avenida Brasil em frente ao CMEI Luiza Tomchak.</t>
   </si>
   <si>
     <t>8705</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8705/indicacao_358-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8705/indicacao_358-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente, realize a substituição de lâmpadas queimadas ao longo da rua Groelândia no Bairro Nações.</t>
   </si>
   <si>
     <t>8713</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8713/indicacao_359-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8713/indicacao_359-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido oficio ao Exmo, Prefeito Municipal, através da secretaria de Planejamento urbano para que seja realizado a manutenção e substituição das lâmpadas atuais utilizadas nos postes de iluminação pública por lâmpadas de LED localizada na Rua São Mateus em toda extensão - bairro Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>8714</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8714/indicacao_360-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8714/indicacao_360-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través da Secretaria competente, seja feita estudo de viabilidade para a implantação de uma travessia elevada, na Rua Cegonha, em frente ao numeral 2118.</t>
   </si>
   <si>
     <t>8722</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8722/indicacao_361-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8722/indicacao_361-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando que, por meio da Secretaria responsável, sejam realizadas as devidas sinalizações horizontais na Rua Rio Santana, no cruzamento com a Rua Rio Faxinal, no bairro Iguaçu. Propõe-se a instalação de redutores de velocidade, como lombadas físicas, lombadas eletrônicas ou tachões, com o objetivo de reduzir a ocorrência de acidentes na área</t>
   </si>
   <si>
     <t>8749</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8749/indicacao_362-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8749/indicacao_362-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria responsável, solicitando a instalação de coberturas em todos os pontos de ônibus ao longo da Rua Lucinir Franco da Rocha, no bairro Jardim Veneza. Ressalta-se que, atualmente, não há coberturas em nenhum dos pontos de ônibus dessa via.</t>
   </si>
   <si>
     <t>8720</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8720/indicacao_363-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8720/indicacao_363-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande para que o mesmo, por meio da secretaria competente, realize a manutenção da boca de lobo de água fluvial que possui buraco em sua estrutura, localizada na Rua Carlos Eduardo Nichele, n.º 71, em frente a farmácia Morifarma, no bairro Pioneiros.</t>
   </si>
   <si>
     <t>8723</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8723/indicacao_364-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8723/indicacao_364-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências para Reforma da passarela localizada em cima do viaduto da Rua Cesar Carelli.</t>
   </si>
   <si>
     <t>8727</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8727/indicacao_365-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8727/indicacao_365-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através do Departamento de Trânsito – FAZTRANS, para que realize a revitalização das pinturas de faixas, na seguinte localidade: Rua João Quirino Leal – Bairro Veneza, em toda a extensão.</t>
   </si>
   <si>
     <t>8724</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8724/indicacao_366-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8724/indicacao_366-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a pavimentação asfáltica, com paisagismo e construção de calçadas com acesso às residências tangências da Rua Rio Palmital, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>8726</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8726/indicacao_367-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8726/indicacao_367-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente dê uma atenção especial para a poda de galhos de árvore Araucária, no seguinte local:_x000D_
 _x000D_
 •	Rua Rio Pequeno próximo ao numeral 174 no bairro Iguaçu I.</t>
   </si>
   <si>
     <t>8728</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8728/indicacao_368-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8728/indicacao_368-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras para que faça uma revitalização das sinalizações de trânsito por toda extensão da rua rio Piquiri.</t>
   </si>
   <si>
     <t>8732</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8732/indicacao_369-2024_ver._brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8732/indicacao_369-2024_ver._brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize com a máxima urgência, a troca de lâmpadas queimadas, na travessa Belizo, em frente ao nº 65, no Bairro Nações.</t>
   </si>
   <si>
     <t>8736</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8736/indicacao_370-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8736/indicacao_370-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável para que seja feita o calçamento nos dois lados da Avenida Islândia em toda a sua extensão.</t>
   </si>
   <si>
     <t>8740</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8740/indicacao_371-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8740/indicacao_371-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de pavimentação e calçamento da Rua Blumenau, no Bairro Estados.</t>
   </si>
   <si>
     <t>8734</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8734/indicacao_372-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8734/indicacao_372-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize estudo visando a possibilidade de ser alterado a programação de alerta no semáforo localizado no cruzamento entre Avenida Brasil com Rua Itália no bairro nações, visto que atualmente o alerta começa funcionar as 21:00 horas, pórem o fluxo de veículos ainda é intenso neste horário, inclusive aos finais de semana. A solicitação é que seja estendido conforme necessidade da via.</t>
   </si>
   <si>
     <t>8738</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8738/indicacao_373-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8738/indicacao_373-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, para que, através da Secretaria Municipal de Obras, verifique a possibilidade de realizar a manutenção da calçada na Rua Jacarandá, na extensão dos números 208 a 232, no Bairro Nações na cidade de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8762</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8762/indicacao_374-2024_ver._dr_renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8762/indicacao_374-2024_ver._dr_renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande para que o mesmo, por meio da Secretaria Municipal de Obras Públicas, providencie patrolamento na extensão da Avenida Engenheiro Ubirajá Tavares, n o 432, próximo à empresa Rodriaço, no Parque Industrial, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8747</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8747/indicacao_375-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8747/indicacao_375-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, para que realize a LIMPEZA E DESENTUPIMENTO DE MANILHAS, na seguinte localidade: Rua Irerê, ao lado do nº 195 e em frente ao nº350 – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8748</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8748/indicacao_376-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8748/indicacao_376-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente para que realize a sinalização horizontal e vertical no seguinte local:_x000D_
 _x000D_
 - Av. Brasil entre a rua Jatobá e av. Francisco Ferreira da cruz.</t>
   </si>
   <si>
     <t>8744</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8744/indicacao_377-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8744/indicacao_377-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências quanto a realização com urgência da limpeza (retirada de lixo) e roçagem da travessa localizada no final da Rua São Miguel com a Rua Santa Rosa, bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8751</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8751/indicacao_378-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8751/indicacao_378-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Obras, realizem o patrolamento e ensaibramento em toda extensão da Rua Belém, localizada no Bairro Estados, neste município.</t>
   </si>
   <si>
     <t>8756</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8756/indicacao_379-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8756/indicacao_379-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras para que faça um recapeamento asfáltico por toda a extensão da rua pavão</t>
   </si>
   <si>
     <t>8755</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8755/indicacao_380-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8755/indicacao_380-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente, realize a troca das lâmpadas queimadas ao longo da Travessa Cinamomo no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8757</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8757/indicacao_381-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8757/indicacao_381-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través da Secretaria de Planejamento Urbano, por meio do Departamento de Iluminação pública, providencie a troca e manutenção das lâmpadas da Rua Guatemala, entre os numerais 922 e 990, e entre o numeral 811 e 778.</t>
   </si>
   <si>
     <t>8758</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8758/indicacao_382-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8758/indicacao_382-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a implantação de uma lombada física em frente ao numeral 1409 da Rua Uruguai, Bairro Nações, neste Município.</t>
   </si>
   <si>
     <t>8763</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8763/indicacao_383-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8763/indicacao_383-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria municipal de Obras , o patrolamento e ensaibramento em toda extensão da estrada que está servindo de desvio para ir e voltar de Araucaria.</t>
   </si>
   <si>
     <t>8774</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8774/indicacao_384-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8774/indicacao_384-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que venha determinar através da secretaria competente a instalação nos semáforos do município o “semáforo indicador para pedestres”.</t>
   </si>
   <si>
     <t>8768</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8768/indicacao_385-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8768/indicacao_385-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através do Faztrans, verifique a possibilidade de implantação de sinalização vertical e horizontal nas Ruas Flamboyant, Macadâmia, Rua Cutieira e Rua Bálsamo no Bairro Eucaliptos na Cidade Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8788/indicacao_386-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8788/indicacao_386-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realize a implantação de uma travessia elevada em frente a CRAS n° 616, bairro Iguaçu.</t>
   </si>
   <si>
     <t>8770</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8770/indicacao_387-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8770/indicacao_387-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para realização da pavimentação asfáltica na Rua Irerê, atrás da Escola Municipal Maryle Aparecida Schettert ferri, bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8771</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8771/indicacao_388-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8771/indicacao_388-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande para que o mesmo, por meio da secretaria responsável, providencie a manutenção dos equipamentos da academia ao ar livre da Praça Izaltino Salvador de Souza, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8772</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8772/indicacao_389-2024_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8772/indicacao_389-2024_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através do Órgão Municipal de Trânsito – FAZTRANS, para que realize a sinalização vertical, no seguinte endereço: Avenida Mato Grosso em frente ao número 131 – Bairro Estados.</t>
   </si>
   <si>
     <t>8776</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8776/indicacao_390-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8776/indicacao_390-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, que seja realizada por meio desta, a troca da boca de lobo localizada na Rua Rio Paranaíba nº712, bairro Iguaçu ll.</t>
   </si>
   <si>
     <t>8778</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8778/indicacao_391-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8778/indicacao_391-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras para que faça um bueiro na rua rio ivaí em frente ao nº1573.</t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8786/indicacao_392-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8786/indicacao_392-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a implantação de uma lombada física próximo ao numeral 838 da Rua Rio Timbu, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>8781</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8781/indicacao_393-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8781/indicacao_393-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Obras, realizem o patrolamento e ensaibramento em toda extensão da Estrada Rural Samambaia, localizada neste município.</t>
   </si>
   <si>
     <t>8782</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8782/indicacao_394-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8782/indicacao_394-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente, realize a troca das lâmpadas queimadas ao longo da Rua Babosa no Bairro Eucaliptos em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8794</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8794/indicacao_395-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8794/indicacao_395-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, para que realize o calçamento em toda a extensão da Rua Lã Paz, no Bairro Nações.</t>
   </si>
   <si>
     <t>8801</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8801/indicacao_396-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8801/indicacao_396-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a construção das calçadas de pedestres com acesso às residências tangenciais da Rua Coqueiro, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>8803</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8803/indicacao_397-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8803/indicacao_397-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente realize o serviço de “tapa-buraco” no seguinte local:_x000D_
 _x000D_
 - Rua Avenida Paraná próximo ao numeral 1741, esquina com a rua Rio Eufrates no bairro Iguaçu.</t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8816/indicacao_398-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8816/indicacao_398-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, seja providenciada a remoção da lombada elevada localizada na Rua Quaresmeira, em frente ao número 241, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8812</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8812/indicacao_399-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8812/indicacao_399-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito de Fazenda Rio Grande,para que o mesmo, por meio da Secretaria Municipal de planejamento Urbano, providencie a troca de lâmpadas na rua Rio Cerne próximo ao numeral 4033.</t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8797/indicacao_400-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8797/indicacao_400-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para realização da pavimentação asfáltica na Travessa Palmas, bairro Estados.</t>
   </si>
   <si>
     <t>8804</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8804/indicacao_401-2024_ver._brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8804/indicacao_401-2024_ver._brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência, a troca de lâmpada queimada na praça da Família, no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8799/indicacao_402-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8799/indicacao_402-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria de Obras, realize estudos e viabilidade para implantação de uma travessia elevada e área de embarque e desembarque no seguinte endereço: Rua Manoel Claudino Barbosa, número 2040, em frente à escola de educação infantil Baby Kids, Bairro Iguaçu, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8806/indicacao_403-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8806/indicacao_403-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través da Secretaria de Obras, realize a troca da tampa do bueiro na rua Guatemala ao lado do numeral 756.</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8808/indicacao_404-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8808/indicacao_404-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras para que faça um recapeamento asfáltico na rua Aroeira por toda sua extensão.</t>
   </si>
   <si>
     <t>8819</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8819/indicacao_405-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8819/indicacao_405-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através do Faztrans, verifique a possibilidade de implementar um estacionamento em 45 graus na lateral do CMEI Ezilda Machado Moletta, na Rua Goiânia,  Bairro Santa Maria, na cidade de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8821</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8821/indicacao_406-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8821/indicacao_406-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente viabilize a manutenção da rede de iluminação dos postes, na Praça Vitoria - localizada na rua Goiabeira - bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8822</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8822/indicacao_407-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8822/indicacao_407-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento na extensão da Rua Rio Tiete, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8825</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8825/indicacao_408-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8825/indicacao_408-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a construção das calçadas de pedestres com acesso às residências tangenciais da Rua Cerejeira, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>8840</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8840/indicacao_409-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8840/indicacao_409-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a Limpeza do córrego, localizado na Av. Estados Unidos – em frente ao Colégio Estadual Liria Micheleto Nichele – Bairro Nações.</t>
   </si>
   <si>
     <t>8829</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8829/indicacao_410-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8829/indicacao_410-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realize a implantação de uma travessia elevada em frente à Paróquia Nossa Senhora de Fátima, na Avenida Paineiras, n° 539, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8831</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8831/indicacao_411-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8831/indicacao_411-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para realização da reforma da pavimentação asfáltica ou operação tapa buraco na Esquina da Avenida das Américas com Avenida Portugal.</t>
   </si>
   <si>
     <t>8832</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8832/indicacao_412-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8832/indicacao_412-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através do órgão responsável Faztrans realize a pintura da sinalização vertical, horizontal e faixa de pedestre, no seguinte local:_x000D_
 •	Rua Santa Rita de Cássia em toda a sua extensão, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8827</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8827/indicacao_413-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8827/indicacao_413-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja Expedido Oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria competente, verifique a possibilidade da implantação de um temporizador para pedestres no sinaleiro, do cruzamento da Rua Cesar Carelli com a Rua Rio Ivaí.  (segue fotos em anexo).</t>
   </si>
   <si>
     <t>8834</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8834/indicacao_414-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8834/indicacao_414-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito, para que o mesmo, através da Secretaria competente, realize a construção de calçadas ao longo da Avenida Polônia, Avenida Holanda, Rua Dinamarca e Rua Escócia, no bairro Nações, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8839</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8839/indicacao_415-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8839/indicacao_415-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de revitalização asfáltica e das calçadas da extensão da rua Rio Santana no bairro Iguaçu l.</t>
   </si>
   <si>
     <t>8837</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8837/indicacao_416-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8837/indicacao_416-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través da secretaria competente , realize a manutenção da cancha de areia, e a troca do playground da Praça Gralha Azul entre a Avenida Portugal e a Rua Juruviaria.</t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8843/indicacao_417-2024_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8843/indicacao_417-2024_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, realize estudo para viabilidade de inclusão de vagas de estacionamento destinadas exclusivamente a autistas no Município de Fazenda Rio Grande - PR .</t>
   </si>
   <si>
     <t>8846</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8846/indicacao_418-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8846/indicacao_418-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento na extensão da Av. Polônia que compreende entre a Av. Áustria até a Rua Madagáscar, no Bairro Nações.</t>
   </si>
   <si>
     <t>8852</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8852/indicacao_419-2024_ver._brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8852/indicacao_419-2024_ver._brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize a instalação de Placa de Informações, na qual deve informar limites de altura e de idade para uso de brinquedos em praças em locais Públicos.</t>
   </si>
   <si>
     <t>8849</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8849/indicacao_420-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8849/indicacao_420-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize estudo e viabilidade para realizar implantação de calçada em toda extensão da Rua Canários – Bairro Gralha Azul, neste município.</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8875/indicacao_421-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8875/indicacao_421-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria competente realize a instalação de abrigos de paradas de ônibus com assentos, possibilitando que os usuários do transporte coletivo possam aguardar a chegada do ônibus com maior comodidade, beneficiando principalmente os idosos, portadores de deficiência, gestantes e pessoas com crianças de colo.</t>
   </si>
   <si>
     <t>8863</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8863/indicacao_422-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8863/indicacao_422-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, para que realize a reciclagem do asfalto na Av. das Indústrias próximo ao número 2182 – Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8851</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8851/indicacao_423-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8851/indicacao_423-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria de Obras, realize o recapeamento da Rua Cisne por toda sua extensão que se encontra em péssimas condições.</t>
   </si>
   <si>
     <t>8857</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8857/indicacao_424-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8857/indicacao_424-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que, por meio da Secretaria competente, seja realizada a pintura da faixa de pedestres na esquina da Avenida Cedro com a Rua Cambará. Além disso, sugiro a instalação de tachinhas refletivas (olho de gato) como redutores de velocidade no mesmo local, na esquina da Avenida Cedro com a Rua Cambará, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8861/indicacao_425-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8861/indicacao_425-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por através da Secretaria Municipal de Obras Públicas, seja realizada a recuperação e manutenção da manta asfáltica na Avenida Francisco Ferreira da Cruz, com início em frente à Capela São Sebastião até a ponte que faz divisa com Umbará, na extensão pertencente a Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8867</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8867/indicacao_426-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8867/indicacao_426-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente instale um bebedouro de agua potável “natural e gelada” no Centro POP._x000D_
 Rua Ipê 895 no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8859</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8859/indicacao_427-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8859/indicacao_427-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para realização da reforma da pavimentação asfáltica ou operação tapa buraco na Esquina da Avenida das Américas com Avenida Áustria</t>
   </si>
   <si>
     <t>8872</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8872/indicacao_428-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8872/indicacao_428-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de Lombada na Rua Rio Piquiri nº1180, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8864</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8864/indicacao_429-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8864/indicacao_429-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a FazTrans para que realize uma manutenção em todos os sinais de pedestre na rua César Carelli.</t>
   </si>
   <si>
     <t>8869</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8869/indicacao_430-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8869/indicacao_430-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito, para que o mesmo, através da secretaria competente, realize a readequação das manilhas existentes na Rua Rio Tietê, esquina com a Estrada do Areal, próximo ao numeral 1741.</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8871/indicacao_431-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8871/indicacao_431-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través da secretaria competente, realize a manutenção ou troca do ponto de ônibus na Rua Madagascar, em frente ao numeral 52, nas proximidades da praça Santarém, no bairro Nações.</t>
   </si>
   <si>
     <t>8890</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8890/indicacao_432-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8890/indicacao_432-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria competente, juntamente com a Empresa Leblon Transportes de Passageiros, realize a instalação de um abrigo de parada de ônibus, na Avenida das Indústrias,, numeral 1701, sentido à Avenida Paineiras, Bairro Eucaliptos, neste Município, possibilitando que os usuários do transporte coletivo possam aguardar a chegada do ônibus, sem ficar expostos às oscilações climáticas.</t>
   </si>
   <si>
     <t>8884</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8884/indicacao_433-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8884/indicacao_433-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem o patrolamento e ensaibramento em todas as ruas e estradas Rurais do Município.</t>
   </si>
   <si>
     <t>8886</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8886/indicacao_n_434-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8886/indicacao_n_434-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências para revitalização da pavimentação asfáltica ou operação tapa buraco, pintura das faixas de pedestres na Rua Guapeva próximo ao numeral 117, esquina com Av Brasil, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8887</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8887/indicacao_435-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8887/indicacao_435-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. prefeito para que o mesmo, por meio da Secretaria Municipal de Meio Ambiente, providencie a realização de roçadas, limpeza e retirada de entulhos das vias na localidade do Jardim Europa, no bairro Eucaliptos, em  Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8879</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8879/indicacao_436-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8879/indicacao_436-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que, através da Secretaria competente, realize a substituição de lâmpada de LED queimada, na Avenida Brasil, em frente a casa de número 3165.</t>
   </si>
   <si>
     <t>8894</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8894/indicacao_437-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8894/indicacao_437-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento na extensão da Av. Estados Unidos nas Proximidades do Colégio Estadual Liria Micheleto,no Bairro Nações.</t>
   </si>
   <si>
     <t>8891</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8891/indicacao_438-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8891/indicacao_438-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a revitali8zação asfáltica na Av. Polônia, em toda sua extensão, Bairro Nações.</t>
   </si>
   <si>
     <t>8898</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8898/indicacao_439-2024_ver._brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8898/indicacao_439-2024_ver._brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente do meio ambiente, que proceda a limpeza e a roçagem do terreno que encontra-se abandonado conforme as fotos abaixo, na Rua Rio Piedade nº241 – Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8899</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8899/indicacao_440-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8899/indicacao_440-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a pavimentação asfáltica e paisagismo com implantação de calçadas e acesso às empresas tangenciais da Rua Magnólia, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>8903</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8903/indicacao_441-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8903/indicacao_441-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, proceda melhorias na sinalização como pintura e sinalização com placas de trânsito pintura das faixas de pedestres na esquina da Rua África do Sul com a Rua Berlim.</t>
   </si>
   <si>
     <t>8907</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8907/indicacao_442-2024_ver._dr_renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8907/indicacao_442-2024_ver._dr_renan.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito, para que o mesmo por meio da secretaria competente, providencie a troca de lâmpada na rua Rio Madeira enfrente-o numeral 933, bairro Iguaçu.</t>
   </si>
   <si>
     <t>8910</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8910/indicacao_443-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8910/indicacao_443-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, seja realizada a poda dos galhos das árvores na região do Passo Amarelo, mais especificadamente próximo à Banca da Leoni e próximo a Residência do Sr. Lauro Roik.</t>
   </si>
   <si>
     <t>8900</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8900/indicacao_444-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8900/indicacao_444-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que, através da Secretaria de Meio Ambiente, para que a mesma providencie a roçagem e limpeza de terreno localizado no final da Rua Biguá no Bairro Gralha Azul em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8905</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8905/indicacao_445-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8905/indicacao_445-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através do órgão responsável Faztrans realize melhorias na sinalização vertical, horizontal e faixa de pedestre, nas vias ao entorno da APAE-FRG, rua Vinhedo e Av. Angelim no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8908</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8908/indicacao_446-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8908/indicacao_446-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras para que faça uma revitalização das sinalizações de trânsito por toda extensão da rua rio ivaí.</t>
   </si>
   <si>
     <t>8915</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8915/indicacao_447-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8915/indicacao_447-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria de Governo, seja verificada a viabilidade de implantação de um parque infantil no espaço pertencente à Quadra Esportiva Pelezinho, localizada na Rua Rio Iguaçu, em frente ao número 661, anexa à Escola Municipal Nossa Senhora de Fátima, no Bairro Iguaçu, município de Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>8917</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8917/indicacao_448-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8917/indicacao_448-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través da secretaria competente, realize a troca do ponto de ônibus na Avenida Tomaz Edson de Andrade Vieira ao lado da Praça do Greenfield, e a instalação do ponto de ônibus na Rua Corticeira em frente a Escola Municipal Prof. Anete Franco da Cruz Leal ambos na região do Greenfield.</t>
   </si>
   <si>
     <t>8923</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8923/indicacao_449-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8923/indicacao_449-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de criação de uma captação de agua pluvial, na Rua Cedro nº1486 no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8918</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8918/indicacao_450-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8918/indicacao_450-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Obras, realize uma operação tapa buracos em toda a extensão da rua Ipê no bairro santa Terezinha neste município.</t>
   </si>
   <si>
     <t>8920</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8920/indicacao_451-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8920/indicacao_451-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, para que realize a troca das manilhas que estão no córrego entre a Rua Itaqui e a Rua Santa Felicidade, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>8926</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8926/indicacao_452-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8926/indicacao_452-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria de Planejamento Urbano, Divisão de Iluminação Pública, seja verificado a possibilidade de substituição das lâmpadas antigas existentes por iluminação de LED nas Ruas Contenda, Cruz Machado, Itambé, Dois Vizinhos, Clevelândia e Antonina, localizadas no Residencial Nitta, Bairro Estados, cidade de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8947</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8947/indicacao_453-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8947/indicacao_453-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras para que faça um recapeamento asfáltico por toda extensão da rua Sapucaia.</t>
   </si>
   <si>
     <t>8927</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8927/indicacao_454-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8927/indicacao_454-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências referente ao conserto da iluminação pública e também seja colocado um bebedor de água na praça localizada na esquina da Rua Tridi com a Rua Craviuna, no bairro Gralha Azul:</t>
   </si>
   <si>
     <t>8934</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8934/indicacao_455-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8934/indicacao_455-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, sejam realizados os reparos necessários nos bueiros de todo o bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8929</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8929/indicacao_456-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8929/indicacao_456-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a recuperação da pavimentação asfáltica através do sistema de reciclagem da Avenida das Araucárias, no trecho entre a Rua Mangueira e Avenida Brasil. Indico também, que seja instalado dois novos bueiros para a captação da água pluvial, em frente ao numeral 683 e também, no lado oposto da via próximo ao sinal semafórico, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>8931</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8931/indicacao_457-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8931/indicacao_457-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente, realize estudos para implantar lombada na Rua Santa Lúcia próximo ao numeral 230, no bairro Santa Terezinha em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8935</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8935/indicacao_458-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8935/indicacao_458-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício a CIS - Centro Integrado em Saúde para que providencie a instalação de bancos do lado externo do Ambulatório de Especialidades do Hospital Nossa Senhora Aparecida, para melhor acomodar os usuários dos serviços de saúde pública.</t>
   </si>
   <si>
     <t>8937</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8937/indicacao_459-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8937/indicacao_459-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através do órgão responsável Faztrans realize a reinstalação da placa de “PARE” na seguinte rua: _x000D_
 •	Rua Rio Piquiri esquina com a rua Rio Tejo no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8940</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8940/indicacao_460-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8940/indicacao_460-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que través da secretaria competente, realize a troca das lâmpadas na Rua Hungria Nº 575 e na Rua La Paz Nº 274, ambas no Bairro Nações.</t>
   </si>
   <si>
     <t>8944</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8944/indicacao_461-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8944/indicacao_461-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, para que realize a manutenção da calçada em frente à Escola Municipal Arnaldo Busato.</t>
   </si>
   <si>
     <t>8943</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8943/indicacao_462-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8943/indicacao_462-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o pedido de lombada na Rua Santa Bernadete nº280, no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8946</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8946/indicacao_463-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8946/indicacao_463-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, realizem o patrolamento e ensaibramento em toda extensão da rua São Jeremias, localizada no Bairro Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>7962</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Enfermeiro Zé Carlos, Gilmar José Petry, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7962/mocao_001-2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7962/mocao_001-2024.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta moção de aplausos, vem parabenizar o Comando da Guarda Municipal, através do Vereador Alex Padilha, expressar sua mais sincera homenagem aos valorosos Guardas Municipais, GM HAHN, GM BUBOLA, GM CHIMIT, GM CAMARGO, que, mais uma vez seu profissionalismo e sentimento de servir e proteger a vida foram evidenciados._x000D_
 _x000D_
 Na data de 15 de dezembro de 2023, próximo as 7 horas, na cidade de Fazenda Rio Grande a equipe que estava em patrulha dos itinerários de ônibus quando foram abordados por um casal com uma bebê de apenas 12 dias afogada com leite materno._x000D_
 _x000D_
 	De imediato iniciaram manobras para desafogamento do bebê e aplicaram com êxito a manobra de Heimlich, o seu sucesso em liberar as vias trouxe a normalidade a respiração do bebe e a calma e alegria a seus pais._x000D_
 _x000D_
 Posteriormente deslocaram ao UPA, a mãe e o bebê, onde foram atendidas prontamente pelo médico de plantão._x000D_
 _x000D_
 	A Guarda municipal de Fazenda Rio Grande tem se destacado, n</t>
   </si>
   <si>
     <t>8000</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Doriane Hammad, Enfermeiro Zé Carlos, Gilmar José Petry, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8000/mocao_002-2024_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8000/mocao_002-2024_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande por intermédio do Vereador Maciel do Dog e demais vereadores que abaixo subscrevem manifesta sua profunda admiração e reconhecimento aos notáveis profissionais da Polícia Civil, cuja atuação excepcional demonstrou coragem, eficiência e dedicação à segurança e bem-estar da comunidade. Neste sentido, a presente moção é dedicada ao Delegado Paulo Cesar Eugênio Ribeiro, ao Superintendente Cleyton Roberto Mueller, ao Agente de Polícia Cesar de Souza Tupan, ao Agente de Polícia Wilson Pereira dos Santos, e ao Agente Administrativo Weliton de Ramos Munhoz._x000D_
 Esses honrosos membros da Polícia Civil de Fazenda Rio Grande foram protagonistas em um episódio marcante ocorrido na data de 26/01/2024, resolvendo com prontidão e maestria um caso de cárcere privado e estupro, resgatando uma jovem vítima desse crime cruel. Sua atuação exemplar é um testemunho do comprometimento e da competência que caracterizam a instituição._x000D_
 Por meio desta moção de aplausos, expre</t>
   </si>
   <si>
     <t>7997</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Doriane Hammad, Enfermeiro Zé Carlos, Gilmar José Petry, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7997/mocao_004-2024_-_pesar.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7997/mocao_004-2024_-_pesar.pdf</t>
   </si>
   <si>
     <t>Em honra ao recente falecimento do Sr. Jacir Souza Camargo, proponho à mesa diretora na forma regimental, que seja consignada em ata, moção de pesar em honra ao falecimento do sr. Jacir Souza Camargo, ocorrido no dia 02/03/2024. Faleceu aos 79 anos empresário, filhos de Tiago Mendes de Camargo e Purciana Souza de Camargo, fica consignado por fim, nesta singela moção de pesar endereçada a toda a sua família, a nossa firme certeza de que o Sr. Jacir Souza Camargo, há de encontrar, pela sacratíssima senda do senhor, a merecida paz profunda e a definitiva felicidade, tão somente por seu merecimento, segue subscrito por todos os edis, membros desta casa de leis.</t>
   </si>
   <si>
     <t>8021</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Doriane Hammad, Enfermeiro Zé Carlos, Gilmar José Petry, Julinho do Pesque, Maciél, Professor Hélio, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8021/mocao_005-2024_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8021/mocao_005-2024_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande – PR, por intermédio do Vereador Professor Hélio e demais vereadores que abaixo subscrevem, vem por meio desta apresentar uma Moção de Aplausos aos valiosos pedagogos que têm desempenhado um papel fundamental no desenvolvimento educacional da nossa comunidade._x000D_
 É com imenso respeito e gratidão que expressamos nossa admiração por esses profissionais dedicados, cujo trabalho incansável tem impactado positivamente a vida de inúmeras crianças e jovens. Os pedagogos são verdadeiros construtores de pontes para o conhecimento, guiando os alunos na jornada da aprendizagem e fornecendo as ferramentas necessárias para o seu crescimento intelectual e emocional._x000D_
 Ao reconhecer a importância vital dos pedagogos em nosso meio, celebramos não apenas o seu compromisso com a excelência educacional, mas também a maneira como moldam cidadãos responsáveis, críticos e conscientes._x000D_
 Esta Moção de Aplausos é um tributo merecido a esses profissionais exemplares, cuja paix</t>
   </si>
   <si>
     <t>8241</t>
   </si>
   <si>
     <t>Alexandre Maringá, Brandão, Caio Szadkoski, Doriane Hammad, Dr. Renan Wozniack, Enfermeiro Zé Carlos, Gilmar José Petry, Luiz Sergio Claudino - Serjão, Marco Antonio Santos, Professor Léo, Prof. Fabiano Fubá, Rafael Campaner, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8241/mocao_006-2024_-_pesar.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8241/mocao_006-2024_-_pesar.pdf</t>
   </si>
   <si>
     <t>Em honra ao recente falecimento do Sr. João Vaz, proponho à mesa diretora na forma regimental, que seja consignada em ata, moção de pesar em honra ao falecimento do Sr. João Vaz, ocorrido no dia 23 de Abril de 2024. Fica consignado por fim, nesta singela moção de pesar endereçada à toda a sua família, a nossa firme certeza de que o Sr. João Vaz, há de encontrar, pela sacratíssima senda do senhor, a merecida paz profunda e a definitiva felicidade, tão somente por seu merecimento. Segue subscrito por todos os edis, membros desta Casa de Leis._x000D_
 Fazenda Rio Grande, 24 de Abril de 2024.</t>
   </si>
   <si>
     <t>8246</t>
   </si>
   <si>
     <t>Alexandre Maringá, Brandão, Doriane Hammad, Dr. Renan Wozniack, Enfermeiro Zé Carlos, Gilmar José Petry, Luiz Sergio Claudino - Serjão, Marco Antonio Santos, Professor Léo, Prof. Fabiano Fubá, Rafael Campaner, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8246/mocao_007-2024_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8246/mocao_007-2024_-_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos direcionada ao jovem atleta Fazendense Vitor Mateus Marcelino de Paula, pelo seu destaque reconhecido a nível nacional e internacional, através da modalidade de Powerlifting.</t>
   </si>
   <si>
     <t>8290</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8290/mocao_008-2024_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8290/mocao_008-2024_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande por intermédio desta Moção de Aplausos, vem parabenizar através do Vereador Gilmar José Petry e os Vereadores que abaixo subscrevem, Musical Tony Mathias e Doriko Alex Pai e Filho, em reconhecimento à todos os anos de serviços prestados em prol da comunidade, e também, do trabalho social realizado em prol da população, principalmente a terceira idade._x000D_
 Mathias das Neves Ruivo dos Santos, é natural de Lages, Santa Catarina, teve contato com a música ainda na infância, influenciado por tios que tocavam gaita, pandeiro e violão à moda antiga. A curiosidade pelo acordeon e pela música regionalista levaram o menino a ensaiar as primeiras notas em uma pequena gaita de 24 baixos. Acreditando no potencial do filho, Seu Dorival, vendeu um jipe e como parte do pagamento recebeu uma gaita Todeschini de 80 baixos que foi entregue a Mathias para desenvolver seu talento._x000D_
 Ainda na juventude, integrou diversos grupos musicais da região catarinense, fazendo parte</t>
   </si>
   <si>
     <t>8320</t>
   </si>
   <si>
     <t>Alexandre Maringá, Brandão, Doriane Hammad, Dr. Renan Wozniack, Gilmar José Petry, Luiz Sergio Claudino - Serjão, Marco Antonio Santos, Professor Léo, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8320/mocao_009-2024_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8320/mocao_009-2024_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande por intermédio desta Moção de Aplausos, vem parabenizar através da Vereadora Nani Hammad e os Vereadores que abaixo subscrevem, a Senhorita Karina Collaço dos Santos, coroada como MISS Fazenda Rio Grande/PR - 2024._x000D_
 _x000D_
 Karina Collaço dos Santos, com 21 anos de idade, nascida e criada em Fazenda Rio Grande/PR, atualmente reside no bairro Gralha Azul._x000D_
 _x000D_
 Sempre foi uma mulher focada em seus objetivos e muito grata pelas oportunidades. Desde que concluiu o ensino médio, não parou de estudar, formada em técnico de administração, estudante de marketing na PUC-PR, trabalha na área de publicidade e propaganda, tendo em vista que a profissão tem uma forte expansão no mercado, trazendo a possibilidade na comunicação de diferentes formas, que é algo que gosta muito. Empreendedora e empresária da Karina For You, no segmento de roupas femininas e acessórios._x000D_
 _x000D_
 Karina, também é miss, modelo, influenciadora nas redes sociais, com a função de influenciar e inspirar</t>
   </si>
   <si>
     <t>8346</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8346/mocao_011-2024_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8346/mocao_011-2024_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A câmara de Fazenda Rio Grande, por intermédio do Vereador Caio Szadkoski e demais vereadores que a baixo subscrevem, vem por meio desta, expressar sua mais calorosa moção de aplausos ao Senhor Miguel Francisco de Oliveira (kico), um dos fundadores do nosso CTG._x000D_
        Esta moção visa enaltecer o esforço e determinação do Sr. Miguel Francisco de Oliveira que vem a anos revivendo a tradição dos Rodeios em nossa cidade. Seus empenhos em trazer de volta a cultura e tradição do famoso “gigante” rodeio de Fazenda Rio Grande são de suma importância para a história da nossa cidade e de nossa população._x000D_
        Nascido no dia 09 de dezembro de 1970, em Anita Garibaldi (Município do Estado de Santa Catarina), filho de Terezinha e José, pai de Franceline de 28 anos e Micaele com 23 anos._x000D_
  Miguel veio para a Fazenda Rio Grande em Abril de 1989, um ano após seus primos Eutimio, José Luis, Marilda, Maria Inês, entre outros instituidores que fundaram o CTG. Miguel migrou para a cidade para dedicar-se</t>
   </si>
   <si>
     <t>8376</t>
   </si>
   <si>
     <t>Brandão, Caio Szadkoski, Dr. Renan Wozniack, Luiz Sergio Claudino - Serjão, Marco Antonio Santos, Professor Léo, Rafael Campaner, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8376/mocao_012-2024_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8376/mocao_012-2024_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A câmara de Fazenda Rio Grande, por intermédio do Vereador Caio Szadkoski e demais vereadores que a baixo subscrevem, vem por meio desta expressar sua mais calorosa moção de aplausos ao Senhor Gustavo Gonçales Quadros, engenheiro da secretaria de obras._x000D_
     Esta moção visa enaltecer o dedicado empenho do Sr. Gustavo Gonçales Quadros que vem a anos entregando um trabalho excepcional na área da Secretaria de Obras da nossa Cidade. Seu comprometimento e competência tem sido fundamental no crescimento e desenvolvimento da nossa Cidade._x000D_
     Nascido em 08 de agosto de 1980. Natural de Ourinhos (Cidade localizada no Estado de São Paulo). Casado com a Sra. Roberta Maria do Sacramento Espindula de Jesus, pai de 3 filhos: Maria Rita, Miguel e Elisa._x000D_
     No momento presente o Sr. Gustavo reside em Fazenda Rio Grande, onde há mais de 22 anos escolheu como cidade para estanciar e construir sua família. Seus trabalhos se deram início aos 18 anos de idade, sendo então estagiário em uma empresa de Top</t>
   </si>
   <si>
     <t>8483</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8483/mocao_014-2024_-_pesar.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8483/mocao_014-2024_-_pesar.pdf</t>
   </si>
   <si>
     <t>Em honra ao recente falecimento do Sr. Renato Wozniack, proponho à mesa diretora na forma regimental, que seja consignada em ata, esta moção de pesar._x000D_
 	Renato Wozniack, filho de Andre e Izabel Wozniack, nasceu em 24 de fevereiro de 1942, no município de São José dos Pinhais/PR. Irmão de Bernardo (conhecido como Dinho Wozniack, ex-vereador de Fazenda Rio Grande), Vital, Albino e Cláudio, Renato fez parte de uma família pioneira que ajudou na construção de Fazenda Rio Grande._x000D_
 Renato tinha uma olaria de tijolos, que foi uma das primeiras da cidade e também uma das primeiras a adquirir marombas, maquinário que trouxe avanço tecnológico para uma região que ainda possuía poucos habitantes. Sua família fez uma contribuição especial na edificação da Capela do Santo Antônio, no Passo Amarelo, assim como ajudou a impulsionar o desenvolvimento econômico da cidade._x000D_
 Casou-se com Diva Alice Machado Wozniack com a qual esteve por 52 anos e teve três filhos: Renato Tadeu, Rubiane e Renan Gabriel (atua</t>
   </si>
   <si>
     <t>8766</t>
   </si>
   <si>
     <t>Alexandre Maringá, Brandão, Caio Szadkoski, Doriane Hammad, Dr. Renan Wozniack, Enfermeiro Zé Carlos, Gilmar José Petry, Marco Antonio Santos, Professor Léo, Prof. Fabiano Fubá, Rafael Campaner, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8766/mocao_015-2024_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8766/mocao_015-2024_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE APLAUSOS, vem parabenizar a Polícia Militar, através dos soldados Elias, Miranda e Marcos, durante a operação realizada no dia 19/08/2024, conseguiram salvar uma pessoa de cometer suicídio._x000D_
 Na data de 19/08/2024, as equipes deslocaram-se no atendimento de diligência no bairro Eucaliptos, para socorrer uma pessoa do sexo feminino, portando uma faca e que estaria realizando ameaças a outros indivíduos em via pública._x000D_
 Prontamente, a equipe realizou os procedimentos de segurança no local, para a proteção dela e da própria equipe policial, momento em que passaram a realizar a abordagem técnica e fazer contato com a pessoa, identificando-se e desde logo informando que estavam ali para ajudá-la. Durante o delicado procedimento de negociação, os profissionais de segurança estabeleceram contato e constataram tratar-se de ocorrência do chamado "Suicide by Cop", termo em inglês utilizado para descrever a expressão de pessoa</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
     <t>Brandão, Caio Szadkoski, Dr. Renan Wozniack, Enfermeiro Zé Carlos, Marco Antonio Santos, Prof. Fabiano Fubá, Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8810/mocao_016-2024_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8810/mocao_016-2024_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta MOÇÃO DE APLAUSOS, vem parabenizar a Diretora Vanessa Diaz e a Vice-Diretora Karina Azevedo da Escola Municipal Antônio Baldan, que realizaram um parto com as orientações de um médico do Samu por telefone._x000D_
 Por volta das 10h da manhã do dia 29 de outubro de 2024, a Diretora Vanessa recebeu a notícia de que uma mulher residente próxima à escola se encontrava em trabalho de parto. De imediato, acompanhada pela Vice-Diretora Karina, ambas se dirigiram até o local para prestar auxílio à parturiente._x000D_
 Ao chegar no local, em uma demonstração de serenidade e comprometimento, ofereceram também o suporte emocional e o encorajamento para que esse momento único e esperado pela mãezinha fosse garantido, Karina entrou em contato com o Serviço de Atendimento Móvel de Urgência (SAMU), pelo número 192, onde receberam orientações remotamente por um médico da base do SAMU em Curitiba, Vanessa e Karina seguiram todas as instruções repassadas pe</t>
   </si>
   <si>
     <t>8826</t>
   </si>
   <si>
     <t>Alexandre Maringá, Brandão, Caio Szadkoski, Dr. Renan Wozniack, Enfermeiro Zé Carlos, Marco Antonio Santos, Professor Léo, Prof. Fabiano Fubá, Rafael Campaner, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8826/mocao_017-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8826/mocao_017-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta Moção de Aplausos, vem parabenizar o evento Miss Fazenda Rio Grande, em reconhecimento ao brilhante trabalho realizado, que com visão, dedicação e excelência, se tornou um dos eventos de maior prestígio da nossa cidade.  _x000D_
 	Em julho deste ano, aconteceu com grande sucesso o Miss Kids Fazenda Rio Grande, revelando os talentos da nova geração: Enzo como Mister Infantil, Allana como Miss Infantil e Kauany como Miss Pré-Teen.  _x000D_
 	Destacamos também a trajetória de Nicoli Lima, Miss Fazenda Rio Grande 2024, que representou com maestria a nossa cidade no Miss Universe Paraná, elevando o nome de Fazenda Rio Grande em uma das maiores competições de beleza do estado.  _x000D_
 	No último dia 23 de novembro, o evento alcançou seu ápice com a realização do Miss Fazenda Rio Grande 2025, coroando Alanys Zonta como Miss Fazenda Rio Grande 2025, Bianca Souza como Miss Teen Fazenda Rio Grande 2025 e Juliandro como Mister Fazenda Rio Grande 2025.</t>
   </si>
   <si>
     <t>8853</t>
   </si>
   <si>
     <t>Alexandre Maringá, Brandão, Caio Szadkoski, Dr. Renan Wozniack, Enfermeiro Zé Carlos, Gilmar José Petry, Luiz Sergio Claudino - Serjão, Marco Antonio Santos, Professor Léo, Prof. Fabiano Fubá, Rafael Campaner, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8853/mocao_de_aplausos_018-2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8853/mocao_de_aplausos_018-2024.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta Moção de Aplausos, vem parabenizar a nossa Atleta NICOLLY CANDEU RIBAS, através do Vereador Professor Léo e demais vereadores que assinam abaixo, para expressar sua mais sincera homenagem, em reconhecimento a seu empenho e dedicação ao esporte._x000D_
 	A atleta, que reside em Fazenda Rio Grande (PR), representou nosso município no Campeonato Mundial de Patins na Itália – WORD SKATE GAME, no mês de setembro de 2024, onde ela alcançou o 3º lugar na categoria Park Junior._x000D_
 Tendo seu pai como treinador, ela pratica o esporte desde os 7 anos de idade, e desde então vem participando de campeonatos nacionais e agora internacionais. Conquistando vários títulos em campeonatos federados e eventos não oficiais, ela conquistou pódios no 3º lugar no Campeonato Brasileiro de Patins Street, que foi onde ela conseguiu a vaga para competir no mundial de patins na Itália._x000D_
 O esporte é fundamental para todos, e termos exemplos como a atleta Nicolly, m</t>
   </si>
   <si>
     <t>8865</t>
   </si>
   <si>
     <t>Brandão, Doriane Hammad, Dr. Renan Wozniack, Enfermeiro Zé Carlos, Gilmar José Petry, Luiz Sergio Claudino - Serjão, Marco Antonio Santos, Professor Léo, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8865/mocao_de_aplausos_019-2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8865/mocao_de_aplausos_019-2024.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande por intermédio dessa MOÇÃO vem manifestar seus respeitosos APLAUSOS ao SOLDADO LEANDRO MACHADO FIGURSKI DOS SANTOS do 17º BATALHÃO DE POLÍCIA MILITAR DO ESTADO DO PARANÁ, pelo excelente trabalho realizado no qual, com grande êxito evitou um assalto a um estabelecimento comercial no município de Fazenda Rio Grande._x000D_
 _x000D_
 No dia 23 de outubro de 2024, por volta das 22h05, dirigi-me a uma farmácia no bairro Gralha Azul, em Fazenda Rio Grande, para adquirir uma escova de dentes e barras de cereais. Após realizar a compra, entrei em meu veículo e abri uma das barras de cereais para consumi-la. Ao olhar para o lado esquerdo, notei um veículo Sandero prata estacionando a uma certa distância da farmácia, e dois indivíduos, ao descerem, colocaram as toucas dos moletons que vestiam e ajeitaram algo na cintura. Às 22h07, achei a situação estranha, pois não fazia frio e já havia relatos de um veículo Sandero com as mesmas características que teria sido furtado.</t>
   </si>
   <si>
     <t>7963</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>Brandão, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7963/projeto_de_decreto_legislativo_01-2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7963/projeto_de_decreto_legislativo_01-2024.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário ao Senhor Darci Piana, em reconhecimento pelos bons e relevantes serviços prestados a este Município.</t>
   </si>
   <si>
     <t>8229</t>
   </si>
   <si>
     <t>Alexandre Maringá, Caio Szadkoski, Doriane Hammad, Dr. Renan Wozniack, Gilmar José Petry, Marco Antonio Santos, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8229/projeto_de_decreto_legislativo_02-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8229/projeto_de_decreto_legislativo_02-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a atribuição de Menção Honrosa, e dá outras providências”.</t>
   </si>
   <si>
     <t>7995</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Marco Antônio Marcondes Silva</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7995/projeto_de_lei_complementar_001-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7995/projeto_de_lei_complementar_001-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do parágrafo único, do artigo 1º, da Lei Complementar n. 178, de 18 de dezembro de 2018, conforme especifica”.</t>
   </si>
   <si>
     <t>8081</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8081/projeto_de_lei_complementar_002-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8081/projeto_de_lei_complementar_002-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação de dispositivos legais constantes no Anexo V da Complementar n.º 92, de 29 de abril de 2014, conforme especifica”.</t>
   </si>
   <si>
     <t>8082</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8082/projeto_de_lei_complementar_003-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8082/projeto_de_lei_complementar_003-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera o Anexo XIV, da Lei Complementar nº 47, de 1º de dezembro de 2011, alterado pela Lei Complementar n. 158, de 20 de dezembro de 2017, conforme especifica”.</t>
   </si>
   <si>
     <t>8083</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8083/projeto_de_lei_complementar_004-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8083/projeto_de_lei_complementar_004-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 2º da Lei Complementar n. 184, de 02 de setembro de 2019, conforme especifica.”</t>
   </si>
   <si>
     <t>8084</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8084/projeto_de_lei_complementar_005-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8084/projeto_de_lei_complementar_005-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação de dispositivos legais constantes em leis complementares, conforme especifica”.</t>
   </si>
   <si>
     <t>8270</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8270/projeto_de_lei_complementar_006-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8270/projeto_de_lei_complementar_006-2024_executivo.pdf</t>
   </si>
   <si>
     <t>"Promove nova regulamentação no tocante as gratificações para cargos de Médico no âmbito do Poder Executivo Municipal, previstas na Lei Complementar Municipal n. 65, de 28 de fevereiro de 2013, e confere outras providências".</t>
   </si>
   <si>
     <t>8444</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8444/projeto_de_lei_complementar_007-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8444/projeto_de_lei_complementar_007-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Novo Plano Diretor do Município de Fazenda Rio Grande, estabelece objetivos, instrumentos e diretrizes e dá outras providências”.</t>
   </si>
   <si>
     <t>8445</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8445/projeto_de_lei_complementar_008-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8445/projeto_de_lei_complementar_008-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Zoneamento, Uso e Ocupação do Solo no município de Fazenda Rio Grande, e dá outras providências”.</t>
   </si>
   <si>
     <t>8446</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8446/projeto_de_lei_complementar_009-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8446/projeto_de_lei_complementar_009-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Disciplina o parcelamento do solo para fins urbanos no âmbito do Município de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>8447</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8447/projeto_de_lei_complementar_010-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8447/projeto_de_lei_complementar_010-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o sistema viário do município de Fazenda Rio Grande, e dá outras providências.</t>
   </si>
   <si>
     <t>8448</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8448/projeto_de_lei_complementar_011-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8448/projeto_de_lei_complementar_011-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Novo Código de Obras do Município de Fazenda Rio Grande, e dá outras providências”.</t>
   </si>
   <si>
     <t>8449</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8449/projeto_de_lei_complementar_012-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8449/projeto_de_lei_complementar_012-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a nova delimitação do perímetro urbano do município de Fazenda Rio Grande, e dá outras providências”.</t>
   </si>
   <si>
     <t>8450</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8450/projeto_de_lei_complementar_013-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8450/projeto_de_lei_complementar_013-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Código de Posturas do Município de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>8509</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8509/projeto_de_lei_complementar_014-2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8509/projeto_de_lei_complementar_014-2024.pdf</t>
   </si>
   <si>
     <t>“Delimita área urbana que especifica como Zona Especial de Interesse Social – ZEIS, e confere outras providências”.</t>
   </si>
   <si>
     <t>8877</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8877/projeto_de_lei_complementar_015-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8877/projeto_de_lei_complementar_015-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Estabelece benefícios para o pagamento do Imposto Predial Territorial Urbano – IPTU – para o lançamento de 2025, conforme específica, e confere outras providências”.</t>
   </si>
   <si>
     <t>8922</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8922/projeto_de_lei_complementar_016-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8922/projeto_de_lei_complementar_016-2024_executivo.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição do programa para recuperação fiscal do Município de Fazenda Rio Grande - REFISFAZ".</t>
   </si>
   <si>
     <t>8951</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8951/projeto_de_lei_complementar_017-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8951/projeto_de_lei_complementar_017-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a suspensão dos planos de cargos, carreiras e remuneração previstos nas Leis Complementares nºs 48/2012, 92/2014, 103/2014; altera a Lei Complementar nº 47/2011; altera a Lei nº 168/2003 e dá outras providências”.</t>
   </si>
   <si>
     <t>7996</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
     <t>Brandão, Enfermeiro Zé Carlos, Professor Léo, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7996/projeto_de_lei_complementar_001-2024_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7996/projeto_de_lei_complementar_001-2024_legislativo.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar nº 234 de 21 de junho de 2023, que dispõe sobre a limpeza e conservação de imóveis urbanos no âmbito do Município de Fazenda Rio Grande”</t>
   </si>
   <si>
     <t>8167</t>
   </si>
   <si>
     <t>Brandão, Enfermeiro Zé Carlos, Luiz Sergio Claudino - Serjão, Professor Léo, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8167/projeto_de_lei_complementar_003-2024_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8167/projeto_de_lei_complementar_003-2024_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>“Altera e acrescenta dispositivos na Lei Complementar n. 244 de 19 de fevereiro de 2024 conforme especifica”.</t>
   </si>
   <si>
     <t>8842</t>
   </si>
   <si>
     <t>Mesa Diretiva</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8842/projeto_de_lei_complementar_005-2024_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8842/projeto_de_lei_complementar_005-2024_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>7989</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7989/projeto_de_lei_001-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7989/projeto_de_lei_001-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Denomina Ruas do Loteamento denominado “Fazenda Park” localizado no Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>7990</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7990/projeto_de_lei_002-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7990/projeto_de_lei_002-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Cria os componentes do Município de Fazenda Rio Grande - PR do Sistema Nacional de Segurança Alimentar, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.”</t>
   </si>
   <si>
     <t>7991</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7991/projeto_de_lei_003-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7991/projeto_de_lei_003-2024_executivo.pdf</t>
   </si>
   <si>
     <t>"Denomina Ruas do Loteamento denominado "Green Lisboa" localizado no Município de Fazenda Rio Grande, Paraná, conforme específica".</t>
   </si>
   <si>
     <t>8032</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8032/projeto_de_lei_004-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8032/projeto_de_lei_004-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2024, no valor de R$ 24.101,18 (vinte e quatro mil, cento e um reais e dezoito centavos), conforme especifica.”</t>
   </si>
   <si>
     <t>8052</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8052/projeto_de_lei_005-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8052/projeto_de_lei_005-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Concessão de Kit de Material Escolar de Uso Individual aos Alunos Atendidos na Escola XVII de janeiro pela A Associação de Pais e Amigos dos Excepcionais (APAE) do Município de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>8033</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8033/projeto_de_lei_006-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8033/projeto_de_lei_006-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2024, no valor de R$ 150.000,00 (cento e cinquenta mil reais), conforme especifica.”</t>
   </si>
   <si>
     <t>8111</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8111/projeto_de_lei_007-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8111/projeto_de_lei_007-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de Crédito Adicional Suplementar no Orçamento Geral do Município para o exercício de 2024, no valor de R$ 50.000,00 (cinquenta mil reais), conforme especifica.”</t>
   </si>
   <si>
     <t>8134</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8134/projeto_de_lei_008-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8134/projeto_de_lei_008-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a realização periódico de curso de capacitação de primeiros socorros aos servidores públicos das Escolas e demais Equipamentos de Ensino da Rede Municipal de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>8080</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8080/projeto_de_lei_009-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8080/projeto_de_lei_009-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Cria o Fundo Municipal de Reequipamento do Corpo de Bombeiros Militar do Município de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>8112</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8112/projeto_de_lei_010-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8112/projeto_de_lei_010-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional especial no Orçamento Geral do Município para o exercício de 2024, no valor de R$2.332.500,00(dois milhões, trezentos e trinta e dois mil e quinhentos reais).</t>
   </si>
   <si>
     <t>8135</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8135/projeto_de_lei_011-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8135/projeto_de_lei_011-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação de dispositivos legais constantes na Lei Municipal n. 1193, de 09 de novembro de 2017, conforme especifica”.</t>
   </si>
   <si>
     <t>8190</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8190/projeto_de_lei_012-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8190/projeto_de_lei_012-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a integralizar no patrimônio da Companhia de Desenvolvimento de Fazenda Rio Grande o imóvel que especifica e confere outras providências.</t>
   </si>
   <si>
     <t>8216</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8216/projeto_de_lei_013-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8216/projeto_de_lei_013-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação de dispositivo legal constante no bojo da Lei Municipal n. 1.697, de 26 de maio de 2023, conforme especifica”.</t>
   </si>
   <si>
     <t>8294</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8294/projeto_de_lei_014-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8294/projeto_de_lei_014-2024_executivo.pdf</t>
   </si>
   <si>
     <t>"Institui a EXPOFAZENDA como evento oficial do Município de Fazenda Rio grande, conforme especifica e confere outras providências".</t>
   </si>
   <si>
     <t>8297</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8297/projeto_de_lei_015-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8297/projeto_de_lei_015-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Denomina Ruas do Loteamento denominado “Vital Wosniack” localizado no Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>8354</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8354/projeto_de_lei_016-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8354/projeto_de_lei_016-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de Crédito Adicional Suplementar no Orçamento Geral do Município para o exercício de 2024, no valor de R$ 117.153,85 (cento e dezessete mil, cento e cinquenta e três reais e oitenta e cinco centavos), conforme especifica.”</t>
   </si>
   <si>
     <t>8411</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8411/projeto_de_lei_017-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8411/projeto_de_lei_017-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação da Farmácia do Paraná no âmbito do município de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>8436</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8436/projeto_de_lei_018-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8436/projeto_de_lei_018-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação de dispositivo legal constante no bojo da Lei Municipal n. 1.476, de 02 de julho de 2021, conforme especifica”.</t>
   </si>
   <si>
     <t>8437</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8437/projeto_de_lei_019-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8437/projeto_de_lei_019-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional especial no Orçamento Geral do Município para o exercício de 2024, no valor de R$15.271.327,06 (quinze milhões duzentos e setenta e um mil trezentos e vinte e sete reais e seis centavos).</t>
   </si>
   <si>
     <t>8438</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8438/projeto_de_lei_020-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8438/projeto_de_lei_020-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Inclui a redação dos parágrafos 3º e 4º, ambos, no bojo do artigo 1º da Lei Municipal n. 1.771, de 15 de maio de 2024, conforme especifica”.</t>
   </si>
   <si>
     <t>8440</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8440/projeto_de_lei_021-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8440/projeto_de_lei_021-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do caput do artigo 2º no bojo da Lei Municipal n. 118, de 18 de março de 1997, conforme especifica”.</t>
   </si>
   <si>
     <t>8441</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8441/projeto_de_lei_022-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8441/projeto_de_lei_022-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Denomina Ruas do Loteamento denominado “Green Santa Izabel II” localizado no Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>8501</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8501/projeto_de_lei_023-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8501/projeto_de_lei_023-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de Crédito Adicional Suplementar no Orçamento Geral do Município para o exercício de 2024, no valor de R$234.307,69 (duzentos e trinta e quatro mil, trezentos e sete reais e sessenta e nove centavos), conforme especifica.”</t>
   </si>
   <si>
     <t>8459</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8459/projeto_de_lei_024-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8459/projeto_de_lei_024-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Altera a redação de dispositivos legais constantes no bojo da Lei Municipal n. 1.760, de 19 de março de 2024, conforme especifica”.</t>
   </si>
   <si>
     <t>8502</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8502/projeto_de_lei_025-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8502/projeto_de_lei_025-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Denomina Ruas do Loteamento denominado “Jardim Lourenço” localizado no Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>8503</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8503/projeto_de_lei_026-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8503/projeto_de_lei_026-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Denomina Rua do Loteamento denominado “Jardim Angélica” localizado no Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>8524</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8524/projeto_de_lei_027-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8524/projeto_de_lei_027-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de Crédito Adicional Suplementar no Orçamento Geral do Município para o exercício de 2024, no valor de R$ 234.307,69(duzentos e trinta e quatro mil, trezentos e sete reais e sessenta e nove centavos), conforme especifica.”</t>
   </si>
   <si>
     <t>8512</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8512/projeto_de_lei_028-2024_executivo_-_ldo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8512/projeto_de_lei_028-2024_executivo_-_ldo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2025 e confere outras providências”</t>
   </si>
   <si>
     <t>8555</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8555/projeto_de_lei_029-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8555/projeto_de_lei_029-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Denomina Ruas e Travessas do Loteamento denominado “Santa Cecília” localizado no Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>8572</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8572/projeto_de_lei_030-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8572/projeto_de_lei_030-2024_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Ratifica a Consolidação do Protocolo de Intenções do Consórcio Intermunicipal das Guardas Municipais da Região Metropolitana de Curitiba, nos termos da Lei Federal n. 11.107, de 06 de abril de 2005 e Decreto Federal n. 6.017, de 17 de janeiro de 2007, conforme especifica”.</t>
   </si>
   <si>
     <t>8586</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8586/projeto_de_lei_031-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8586/projeto_de_lei_031-2024_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza o Município de Fazenda Rio Grande a celebrar parceria com a União dos Dirigentes Municipais de Educação – UNDIME/PR, associação civil de direito privado sem fins lucrativos, que realiza atividades de defesa em favor das políticas públicas e interesses do Município, bem como filiar-se e promover a contribuição, conforme especifica”.</t>
   </si>
   <si>
     <t>8593</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8593/projeto_de_lei_032-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8593/projeto_de_lei_032-2024_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre a criação do programa: Educação Infantil Conveniada (PEIC)”.</t>
   </si>
   <si>
     <t>8588</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8588/projeto_de_lei_033-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8588/projeto_de_lei_033-2024_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre a criação do “Selo Empresa Amiga do Meio Ambiente”, para fins de certificação ambiental a empresas com práticas sustentáveis no Município de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>8617</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8617/projeto_de_lei_034-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8617/projeto_de_lei_034-2024_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Ratifica a Consolidação do Protocolo de Intenções do Consórcio Intermunicipal para Gestão de Resíduos Sólidos Urbanos – CONRESOL, nos termos da Lei Federal n. 11.107/2005 e Decreto Federal n. 6.017/2007, conforme especifica”.</t>
   </si>
   <si>
     <t>8688</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8688/projeto_de_lei_035-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8688/projeto_de_lei_035-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: Abertura de crédito adicional suplementar no Orçamento Geral do Município para o exercício de 2024, no valor de R$200.000,00(duzentos mil reais).</t>
   </si>
   <si>
     <t>8699</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8699/projeto_de_lei_036-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8699/projeto_de_lei_036-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: Abertura de crédito adicional suplementar no Orçamento Geral do Município para o exercício de 2024, no valor de R$121.166,67(cento e vinte e um mil, cento e sessenta e seis reais e sessenta e sete centavos).</t>
   </si>
   <si>
     <t>8761</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8761/projeto_de_lei_037-2024_executivo_loa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8761/projeto_de_lei_037-2024_executivo_loa.pdf</t>
   </si>
   <si>
     <t>“Estima a Receita e Fixa a Despesa do Município de Fazenda Rio Grande para o Exercício Financeiro de 2025, conforme especifica.”</t>
   </si>
   <si>
     <t>8795</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8795/projeto_de_lei_038-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8795/projeto_de_lei_038-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Abertura de crédito adicional especial no Orçamento Geral do Município para o exercício de 2024, no valor de R$150.000,00(cento e cinquenta mil reais).</t>
   </si>
   <si>
     <t>8856</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8856/projeto_de_lei_039-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8856/projeto_de_lei_039-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Fixa o percentual a título de revisão geral anual da remuneração do servidor público municipal de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>8892</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8892/projeto_de_lei_040-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8892/projeto_de_lei_040-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a delimitação e denominação dos bairros no Município de Fazenda Rio Grande, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>8895</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8895/projeto_de_lei_041-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8895/projeto_de_lei_041-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Inclui a redação do artigo 26 - A no bojo da Lei Municipal n. 1807, de 22 de novembro de 2024, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>8942</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8942/projeto_de_lei_042-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8942/projeto_de_lei_042-2024_executivo.pdf</t>
   </si>
   <si>
     <t>“Revoga a Lei Municipal n. 934, de 27 de dezembro de 2012”.</t>
   </si>
   <si>
     <t>7983</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7983/projeto_de_lei_001-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7983/projeto_de_lei_001-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>“Institui a condecoração “Prêmio Mulher Empreendedora” no âmbito no Município de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>8008</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8008/projeto_de_lei_002-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8008/projeto_de_lei_002-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas preventivas aos crimes de violência sexual contra mulheres no ambiente hospitalar e ambulatorial, por meio da implementação do direito de um acompanhante em procedimentos de saúde que impliquem no uso de sedativos ou de exposição do corpo, nos estabelecimentos situados no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8087</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8087/projeto_de_lei_003-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8087/projeto_de_lei_003-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>“Institui o apadrinhamento de espaços públicos na Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>8106</t>
   </si>
   <si>
     <t>Julinho do Pesque, Maciél, Marco Antonio Santos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8106/projeto_de_lei_004-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8106/projeto_de_lei_004-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente”.</t>
   </si>
   <si>
     <t>8113</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8113/projeto_de_lei_005-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8113/projeto_de_lei_005-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS DE MARÇO “MÊS ROXO” DE PREVENÇÃO, ORIENTAÇÃO E CONCIENTIZAÇÃO A EPILEPSIA.</t>
   </si>
   <si>
     <t>8152</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8152/projeto_de_lei_006-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8152/projeto_de_lei_006-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do “Torneio e Campeonato de Pesca Esportiva de Traíra”, no âmbito do Município de Fazenda Rio Grande, e dá outras providências.</t>
   </si>
   <si>
     <t>8155</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8155/projeto_de_lei_007-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8155/projeto_de_lei_007-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>“Institui o selo “Autista    a Bordo” no município de    Fazenda Rio Grande”</t>
   </si>
   <si>
     <t>8149</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8149/projeto_de_lei_008-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8149/projeto_de_lei_008-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Associação Zarah, no âmbito do Município de Fazenda Rio Grande/PR."</t>
   </si>
   <si>
     <t>8185</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8185/projeto_de_lei_009-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8185/projeto_de_lei_009-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivo legal da Lei n. 952/2013 de 10 de janeiro de 2013, conforme especifica”.</t>
   </si>
   <si>
     <t>8188</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8188/projeto_de_lei_010-2024_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8188/projeto_de_lei_010-2024_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>“CRIA-SE A ACADEMIA FAZENDENSE DE LETRAS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>8232</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8232/projeto_de_lei_011-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8232/projeto_de_lei_011-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>“Institui a Campanha Maio Laranja, a ser realizada durante o mês de maio no município de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>8239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8239/projeto_de_lei_012-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8239/projeto_de_lei_012-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivo legal da Lei n. 952 de 10 de janeiro de 2013, conforme especifica”.</t>
   </si>
   <si>
     <t>8291</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8291/projeto_de_lei_013-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8291/projeto_de_lei_013-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>"Declara de Utilidade Pública a Associação Cultural Viva a Maturidade Gente dos 4Cantos, no âmbito do Município de Fazenda Rio Grande/PR."</t>
   </si>
   <si>
     <t>8293</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8293/projeto_de_lei_014-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8293/projeto_de_lei_014-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação do projeto: Cuidando da Saúde Emocional dos Profissionais da Educação".</t>
   </si>
   <si>
     <t>8389</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8389/projeto_de_lei_015-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8389/projeto_de_lei_015-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Dispõe, no âmbito do Município de Fazenda Rio Grande o laudo indeterminado que atesta o Diabetes Mellitus tipo 1 (DM 1).</t>
   </si>
   <si>
     <t>8365</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8365/projeto_de_lei_016-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8365/projeto_de_lei_016-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>“Inclui no calendário do Município de Fazenda Rio Grande o “Junho Violeta”, mês de conscientização e prevenção à violência e ao abandono da pessoa idosa.</t>
   </si>
   <si>
     <t>8418</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8418/projeto_de_lei_017-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8418/projeto_de_lei_017-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>‘’Dispõe sobre a liberação do uso do PAR-Q (Questionário de Prontidão para Atividade Física) como documento suficiente para a prática de atividades físicas em academias de ginástica e estabelece normas para a sua implementação’’.</t>
   </si>
   <si>
     <t>8405</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8405/pl_018-2024_com_emenda_aprovada_em_24a_sessao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8405/pl_018-2024_com_emenda_aprovada_em_24a_sessao.pdf</t>
   </si>
   <si>
     <t>Súmula: DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO BENEFICIENTE E ESPORTIVA SHALOM - ABESH, NO ÂMBITO DO MUNICÍPIO DE FAZENDA RIO GRANDE/PR</t>
   </si>
   <si>
     <t>8465</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8465/projeto_de_lei_020-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8465/projeto_de_lei_020-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública o Instituto Esportivo e Cultural Emerson Castro, no âmbito do Município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8478</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8478/projeto_de_lei_021-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8478/projeto_de_lei_021-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE CICLISTAS DE FAZENDA RIO GRANDE-PR”.</t>
   </si>
   <si>
     <t>8508</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8508/projeto_de_lei_022-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8508/projeto_de_lei_022-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DA CASTRAÇÃO E MICROCHIPAGEM DE CÃES DA RAÇA PIT BULL E DE RAÇAS QUE DERIVAM DE SEU CRUZAMENTO.</t>
   </si>
   <si>
     <t>8525</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8525/projeto_de_lei_023-2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8525/projeto_de_lei_023-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE FAZENDA RIO GRANDE A INSTITUIR O PROGRAMA ACADEMIA SOCIAL:  SAÚDE E QUALIDADE DE VIDA PARA TODOS.</t>
   </si>
   <si>
     <t>8526</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8526/projeto_de_lei_024-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8526/projeto_de_lei_024-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Cria o selo “Empresa fazendense parceira na luta contra a violência doméstica e familiar”, no âmbito do Município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8554</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8554/projeto_de_lei_025-2024__legislativo_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8554/projeto_de_lei_025-2024__legislativo_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a implantar o Centro de Referência de Atendimento aos Idosos e dá outras providências”.</t>
   </si>
   <si>
     <t>8616</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8616/projeto_de_lei_026-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8616/projeto_de_lei_026-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Súmula. ‘’Institui a Política Municipal de Fomento e de Incentivo ao Terceiro Setor’’.</t>
   </si>
   <si>
     <t>8604</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8604/projeto_de_lei_027-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8604/projeto_de_lei_027-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Súmula: "Altera e inclui dispositivos na Lei Municipal nº 195, de 23 de dezembro de 2003, bem como em seu anexo I, conforme especifica".</t>
   </si>
   <si>
     <t>8686</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8686/projeto_de_lei_028-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8686/projeto_de_lei_028-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre o reconhecimento da Capoeira como Patrimônio Cultural Imaterial do Município de Fazenda Rio Grande/PR e dá outras providências.</t>
   </si>
   <si>
     <t>8737</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8737/projeto_de_lei_029-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8737/projeto_de_lei_029-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Acrescenta o artigo 17 e seus respectivos parágrafos à Lei Ordinária nº 522, de 06 de dezembro de 2007, que "Cria o Órgão Municipal de Trânsito - FAZTRANS, a Junta Administrativa de Recursos de Infrações - JARI e dá outras providências”, no âmbito do Município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8742</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8742/projeto_de_lei_030-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8742/projeto_de_lei_030-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Educar pela Igualdade Racial", e dá outras providências</t>
   </si>
   <si>
     <t>8784</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8784/projeto_de_lei_031-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8784/projeto_de_lei_031-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a vacinação domiciliar das pessoas com Transtorno do Espectro Autista (TEA) no âmbito do Município de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8789/projeto_de_lei_032-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8789/projeto_de_lei_032-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a gravação em áudio e vídeo das sessões de licitações públicas realizadas no Poder Legislativo do Município de Fazenda Rio Grande, e dá outras providências”.</t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8813/projeto_de_lei_033-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8813/projeto_de_lei_033-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Súmula: Altera dispositivos legais no bojo da Lei Municipal n.° 1.789 de 06 de agosto de 2024, conforme específica.</t>
   </si>
   <si>
     <t>8814</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8814/projeto_de_lei_034-2024_ver._dr._renan_wozniack.docx</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8814/projeto_de_lei_034-2024_ver._dr._renan_wozniack.docx</t>
   </si>
   <si>
     <t>Súmula: “Altera o Art. 1º da Lei nº 1.516 de 10 de janeiro de 2022.”</t>
   </si>
   <si>
     <t>8912</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8912/projeto_de_lei_035-2024_mesa_direitva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8912/projeto_de_lei_035-2024_mesa_direitva.pdf</t>
   </si>
   <si>
     <t>“Concede revisão geral anual aos Servidores que compõem o quadro geral da Câmara Municipal de Fazenda Rio Grande – PR, e dá outras providências”.</t>
   </si>
   <si>
     <t>8913</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8913/projeto_de_lei_036-2024_mesa_direitva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8913/projeto_de_lei_036-2024_mesa_direitva.pdf</t>
   </si>
   <si>
     <t>“Concede revisão geral anual aos subsídios do Prefeito, Vice-Prefeito, Secretários e Vereadores, do Município de Fazenda Rio Grande – PR e dá outras providências”.</t>
   </si>
   <si>
     <t>8948</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8948/projeto_de_lei_037-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8948/projeto_de_lei_037-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>DECLAR DE UTILIDADE PÚBLICA A IGREJA PENTECOSTAL AS PROMESSAS DE CRISTO, NO ÂMBITO DO MUNICÍPIO DE FAZENDA RIO GRANDE/PR</t>
   </si>
   <si>
     <t>7921</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7921/projeto_de_resolucao_01-2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7921/projeto_de_resolucao_01-2024.pdf</t>
   </si>
   <si>
     <t>“Regulamenta o teletrabalho no âmbito do Poder Legislativo Municipal de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8790/projeto_de_resolucao_002-2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8790/projeto_de_resolucao_002-2024.pdf</t>
   </si>
   <si>
     <t>“Regulamenta os procedimentos relativos ao sistema de registro de preços no âmbito do Poder Legislativo do Município de Fazenda Rio Grande – PR, nos termos da Lei nº 14.133 de 01 de abril de 2021”.</t>
   </si>
   <si>
     <t>8791</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8791/projeto_de_resolucao_003-2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8791/projeto_de_resolucao_003-2024.pdf</t>
   </si>
   <si>
     <t>“Define o Plano de Contratações Anual para o exercício 2025, no âmbito do Poder Legislativo do Município de Fazenda Rio Grande – PR, conforme especifica”.</t>
   </si>
   <si>
     <t>8792</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8792/projeto_de_resolucao_004-2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8792/projeto_de_resolucao_004-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece prazos de solicitação de compras, aditamentos contratuais, recebimento de notas fiscais e pagamentos, que visa assegurar o cumprimento das obrigações legais e a eficiência na execução orçamentária e financeira, evitando problemas como a perda de recursos ou o descumprimento das normas fiscais.</t>
   </si>
   <si>
     <t>7900</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7900/requerimento_001-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7900/requerimento_001-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável, informe a essa Casa de Leis se já existe uma data provável para licitação em relação a pavimentação asfáltica das seguintes Ruas na localidade Jardim Colonial, bairro Jardim Veneza:_x000D_
 	Travessa José de Alencar;_x000D_
 	Rua Guimarães Rosa;_x000D_
 	Rua Rui Barbosa;_x000D_
 	Rua Carlos Gomes;_x000D_
 	Rua Aluísio Azevedo.</t>
   </si>
   <si>
     <t>7917</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7917/requerimento_002-2024_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7917/requerimento_002-2024_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requere que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, aprecie o ANTEPROJETO de lei que “DISPÕE SOBRE A INSTALAÇÃO DE PROGRAMA PARA CAÇAMBAS COMUNITÁRIAS”.</t>
   </si>
   <si>
     <t>7903</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7903/requerimento_003-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7903/requerimento_003-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal e também, ao Sr. Gilson Santos, Diretor-Presidente da AMEP (Agência de Assuntos Metropolitanos do Paraná), para que informem à esta Casa de Leis em que fase se encontra o processo para a implantação do bilhete de Passagem Temporal, estabelecido pela Lei Municipal nº 1364/2020,  de Autoria do Vereador Gilmar Petry, o qual permite que o usuário do transporte coletivo possa sair e retornar ao terminal durante o período de duas horas, seja para se dirigir ao comércio local, utilizar os serviços públicos ou realizar suas compras no Armazém da Família, sem a necessidade do pagamento de uma nova passagem.</t>
   </si>
   <si>
     <t>7912</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7912/requerimento_004-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7912/requerimento_004-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria municipal competente, avalie a possibilidade da instalação de câmeras integradas ao sistema de monitoramento da Guarda Municipal, nas praças e parques públicos em todo município de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7905</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7905/requerimento_005-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7905/requerimento_005-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo através da Secretaria Municipal de Meio Ambiente, forneça  a esta Casa de Leis informações acerca do seguinte:_x000D_
 _x000D_
 Solicita-se que através da secretaria competente confirme as informações abaixo e complemente se assim existirem:_x000D_
  _x000D_
 Verificou-se através do site eletrônico:  https://www.fazendariogrande.pr.gov.br/secretarias/meio-ambiente que os canais de comunicação com a secretaria são os indicados abaixo. _x000D_
 _x000D_
 Por fim  solicita-se que seja confirmado se são apenas estes ou se existem outros meios de comunicação oferecidos aos munícipes._x000D_
 _x000D_
 Av. São Paulo nº100, Estados._x000D_
 (41) 3627-8522._x000D_
 Arborização Urbana: florestal.smmafrg@yahoo.com._x000D_
 Anuência Ambiental: anuenciafrg@gmail.com._x000D_
 Fiscalização Animal: animaissmmafrg@gmail.com._x000D_
 SMMA: meioambientefrg@gmail.com._x000D_
 Aplicativo para denúncia: e-ouve</t>
   </si>
   <si>
     <t>7918</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7918/requerimento_006-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7918/requerimento_006-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, que seja feito estudo para construção de uma praça de lazer na Rua Jaguariaiva nas imediações do condomínio Bela Cabral no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7911</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7911/requerimento_007-2024_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7911/requerimento_007-2024_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, nos envie as copias dos documentos referentes ao terreno enviados ao SESC, SENAC, para construção da Sede no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7909</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7909/requerimento_008-2024_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7909/requerimento_008-2024_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Secretário Estadual Mauro Moraes, da Secretaria do Trabalho, Emprego e Renda do Estado do Paraná, para que ele viabilize para o município de Fazenda Rio Grande mais uma Carreta de Qualificação Profissional, do programa “Bora Paraná”, a fim de promover mais capacitação técnica e preparação para o mercado de trabalho para a população fazendense.</t>
   </si>
   <si>
     <t>7914</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7914/requerimento_009-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7914/requerimento_009-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, apresente resposta ao seguinte questionamento: Há algum projeto para que seja realizado as manutenções nas academias ao ar livre e nos playgrounds?</t>
   </si>
   <si>
     <t>7931</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7931/requerimento_010-2024_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7931/requerimento_010-2024_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria competente informe a está casa de Leis se há projeto em andamento para reforço e mutirão da equipe de limpeza urbana, para recolhimento de lixos e entulhos descartados irregularmente e programas através das mídias sociais para conscientização da população quanto ao descarte irregular de lixos e suas conseqüências ao meio ambiente e saúde pública.</t>
   </si>
   <si>
     <t>7932</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7932/requerimento_011-2024_ver._ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7932/requerimento_011-2024_ver._ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o Excelentíssimo Senhor Prefeito municipal Marco Marcondes e ao órgão competente de trânsito de Fazenda Rio Grande FazTrans, para que a mesma realize um estudo avaliando as condições das faixas destinadas às vagas do transporte escolar e sinalização da mesma. Viabilizando a revitalização onde for necessário e a pintura onde for inexistente nas seguintes escolas: Escola Municipal Guisela Kuss Rieke, Av. Portugal n°244 Nações, Escola Municipal São Francisco de Assis, Rua El Salvador n°471 Nações, CMEI Vovô Juca Rocha, Rua Rio Tietê n°769, Iguaçu.</t>
   </si>
   <si>
     <t>7933</t>
   </si>
   <si>
     <t>Maciél, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7933/requerimento_012-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7933/requerimento_012-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis informações referentes a possibilidade de fazer extensão da rede de energia elétrica na Rua Cupuaçu, no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7941</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7941/requerimento_013-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7941/requerimento_013-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo.  Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, forneça a esta Casa de Leis informações acerca do seguinte, no que se diz respeito aos prédios públicos locados:_x000D_
 _x000D_
 _x000D_
 a)	Quais os contratos de locação das repartições públicas?_x000D_
 b)	Quais suas metragens e valores? _x000D_
 c)	Qual a repartição que está sendo utilizada em cada uma delas?</t>
   </si>
   <si>
     <t>7939</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7939/requerimento_014-2024_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7939/requerimento_014-2024_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal para que, através da Secretaria competente informe a está casa de Leis se esta inclusa no rol do Planejamento Municipal das ruas que irão receber pavimentação asfaltica a Rua Palmital – Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7950</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7950/requerimentoi_015-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7950/requerimentoi_015-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis, qual o prazo previsto para a convocação dos candidatos aprovados no concurso público nº 002/2023 autorizado através do Decreto nº 6815/2023 e realizado em abril de 2023 para o preenchimento das vagas disponíveis no Edital do concurso.</t>
   </si>
   <si>
     <t>7943</t>
   </si>
   <si>
     <t>Maciél, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7943/requerimento_016-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7943/requerimento_016-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca de:_x000D_
 1)	Há projeto para pavimentação asfáltica das ruas/travessas – do Bairro - Pátria Minha? _x000D_
 2)	Se sim. Quais ruas/travessas serão contempladas?  _x000D_
 3)	Qual a data para início e término dessas obras?</t>
   </si>
   <si>
     <t>7956</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7956/requerimento_017-2024_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7956/requerimento_017-2024_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício à Secretaria de Estado de Infraestrutura e Logística do Paraná, solicitando informações acerca do Plano Diretor e Plano de Mobilidade que envolve a construção da Ferroeste e um novo contorno ao redor de Curitiba que passe pelo município de Fazenda Rio Grande.  Informe também sobre o andamento dos projetos de mobilidade, incluindo uma nova ponte e novas ligações entre Fazenda Rio Grande e Curitiba, através do Plano de Mobilidade do Estado, por fim, informe quais são os projetos da Secretaria de Infraestrutura e Logística que irão beneficiar o Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7947</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7947/requerimento_018-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7947/requerimento_018-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que à Secretaria Municipal Responsável, informe a esta Casa de Leis se há possibilidade de construir um Prédio Público para a instalação de um Módulo da Guarda Municipal, no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7945</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7945/requerimento_019-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7945/requerimento_019-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Plenário, seja reiterado o requerimento de nº 485/2022 junto à Secretaria Competente, solicitando um estudo e/ou realização de um projeto para a construção de uma Arquibancada permanente ou estacionária, junto ao Parque Multi-Eventos - deste Município, de acordo com as normas exigidas._x000D_
 A construção de uma arquibancada irá oferecer aos moradores/usuários uma boa visibilidade e conforto, podendo comportar a todos nos eventos e jogos esportivos._x000D_
 Sendo assim, contamos com entendimento e empenho para o pronto atendimento dessa solicitação.</t>
   </si>
   <si>
     <t>7951</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7951/requerimento_020-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7951/requerimento_020-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício a empresa ARTERIS para que seja feito estudo para execução de alça de acesso para ponto de ônibus na rodovia br 116, km/129 próximo ao supermercado Jacomar no bairro Estados.</t>
   </si>
   <si>
     <t>7958</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7958/requerimento_021-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7958/requerimento_021-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que seja solicitado junto às operadoras de telefonia atuantes no município, que avaliem a possibilidade de instalar uma torre de telecomunicação no bairro Jardim Veneza em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7949</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7949/requerimento_022-2024_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7949/requerimento_022-2024_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca de:_x000D_
 1)	Há projeto para ampliação de números de vans escolares em nosso município?_x000D_
 2)	Qual metodologia é usada para aumento do número de vans escolares? _x000D_
 3)	Quais Bairros serão contemplados?  _x000D_
 4)	Se sim, qual a data para início dessa ampliação?</t>
   </si>
   <si>
     <t>7952</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7952/requerimento_023-2024_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7952/requerimento_023-2024_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, realize a manutenção da Praça da Vitória no bairro Eucaliptos, como reparos nos brinquedos, reposição da areia do playground, reposição da areia da quadra poliesportiva e conserto das proteções do alambrado.</t>
   </si>
   <si>
     <t>7957</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7957/requerimento_024-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7957/requerimento_024-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, realize um estudo de planejamento referente à acessibilidade de cadeirantes e idosos que frequentam os espaços do multieventos.</t>
   </si>
   <si>
     <t>7960</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7960/requerimento_025-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7960/requerimento_025-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a COMEC para que a mesma forneça a esta casa de leis quantos usuários em média fazem uso do terminal de ônibus e do transporte municipal de Fazenda Rio Grande diariamente.</t>
   </si>
   <si>
     <t>7964</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7964/requerimento_026-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7964/requerimento_026-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, aprecie o Anteprojeto de Lei em anexo. Súmula: “Institui no âmbito do Município de Fazenda Rio Grande a Semana Municipal do Empreendedorismo e da Inovação.” Tendo por finalidade estimular e fomentar o empreendedorismo e a inovação em no Município.</t>
   </si>
   <si>
     <t>7974</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7974/requerimento_027-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7974/requerimento_027-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, providências ao Executivo Municipal para que seja feita implantação de mão única na Rua Guatemala (sentido da rua Paraguai com a rua Finlândia), e sinalização de estacionamento permitido do lado direito do mesmo sentido. Priorizando assim as vagas de estacionamento em frente à Escola Municipal São Francisco de Assis, Bairro Nações para as vans escolares que fazem o embarque e desembarque das crianças assistidas pela escola Municipal, assim também as placas de sinalização.</t>
   </si>
   <si>
     <t>7967</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7967/requerimento_028-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7967/requerimento_028-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência Prefeito Municipal Marco Marcondes a criação e implementação da campanha "Sem Entulho Não Há Dengue — Todos contra_x000D_
 o mosquito", com o objetivo de promover a retirada de entulhos em todos os bairros da cidade para combater a proliferação do mosquito da dengue.</t>
   </si>
   <si>
     <t>7970</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7970/requerimento_029-2024_ver_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7970/requerimento_029-2024_ver_serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Senhor Prefeito Municipal, para que o mesmo através da Secretária competente realize um estudo sobre a possibilidade da construção de um Prédio Subsequente da Prefeitura Municipal, no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8013</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Professor Hélio, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8013/requerimento_030-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8013/requerimento_030-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Sanepar e Copel comunicando a vigência da lei n° 1.753/2024 que: Proíbe a cobrança de valores para a emissão de segunda via das contas de consumo em aberto por parte das empresas públicas ou privadas que adotam o sistema de cobrança através de fatura impressa. O descumprimento desta lei sujeitará a empresa responsável à penalidade de multa, no valor de R$ 1.000,00 (um mil reais), por cada conta de consumo em aberto para a qual foi cobrada a emissão de segunda via</t>
   </si>
   <si>
     <t>7975</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7975/requerimento_031-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7975/requerimento_031-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo.  Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, forneça a esta Casa de Leis informações acerca dos uniformes escolares:_x000D_
 _x000D_
 _x000D_
 a)	Qual empresa foi a vencedora da licitação?_x000D_
 b)	Qual o valor do contrato?_x000D_
 c)	Quantos uniformes foram solicitados pela secretaria de educação?_x000D_
 d)	Quais os itens e quantidades que fazem parte do uniforme escolar?</t>
   </si>
   <si>
     <t>7976</t>
   </si>
   <si>
     <t>Gilmar José Petry, Marco Antonio Santos, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7976/requerimento_032-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7976/requerimento_032-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo.  Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, forneça a esta Casa de Leis informações acerca das ações para o combate à Dengue:_x000D_
 _x000D_
 a)	Estão sendo tomadas medidas, em caráter emergencial, para o enfrentamento do problema? se sim, quais? Detalhar;_x000D_
 _x000D_
 b)	 Qual a estrutura da equipe de combate à dengue, descrevendo veículos e outros equipamentos públicos disponíveis, como pulverizadores e outros necessários?_x000D_
 _x000D_
 c)	Qual a equipe, discriminada por nome, funções, regime de contratação, responsável pelo combate à dengue no Município;_x000D_
 _x000D_
 d)	Existem casos de dengue confirmados dentro do município? Se sim, quantos?</t>
   </si>
   <si>
     <t>7978</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7978/requerimento_033-2024_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7978/requerimento_033-2024_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da secretaria competente, informe a esta Casa de Leis acerca de:_x000D_
 _x000D_
 A)	Há estudo para a retomada do Projeto Ginástica Laboral na Praça Céu, Gurizão, Greenfield e Veneza?_x000D_
 _x000D_
 B)	Se sim, qual a data prevista para início dessas atividades nos respectivos locais?</t>
   </si>
   <si>
     <t>7986</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7986/requerimento_034-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7986/requerimento_034-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, solicitando à está casa de leis, para que, através da secretaria competente, seja realizado um estudo e planejamento para a construção de uma Escola Municipal, bem como um CMEI (Centro Municipal de Educação Infantil) para os moradores do bairro Eucaliptos, próximo ao Loteamento Gregório e Pátria Minha neste Município, de acordo com as medidas mitigadoras, com base na Lei Complementar Municipal nº 04/2006 e no Decreto nº 9001/2019.</t>
   </si>
   <si>
     <t>7993</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7993/requerimento_035-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7993/requerimento_035-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis informações sobre a possibilidade da participação da Sanepar e Copel no Programa “Prefeitura nos bairros” que é realizado no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7980</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7980/requerimento_036-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7980/requerimento_036-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, junto da Secretaria Municipal de Cultura, apresente resposta ao seguinte questionamento: Como será a organização da semana da capoeira?</t>
   </si>
   <si>
     <t>7984</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7984/requerimento_037-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7984/requerimento_037-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis qual o prazo previsto para a inauguração de novos CMEI’s em nosso Município._x000D_
 Requer ainda que, o horário de atendimento dos CMEI’s (Centros Municipais de Educação Infantil) seja realizado diariamente até às 19:00 hrs.</t>
   </si>
   <si>
     <t>7992</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7992/requerimento_038-2024_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7992/requerimento_038-2024_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal de Educação, seja avaliada a viabilidade de estabelecer uma parceria com a Ordem dos Advogados do Brasil (OAB) de São José dos Pinhais, visando à realização de uma campanha de conscientização sobre o autismo e disponibilização da cartilha "Sou Diferente, e Daí? Tem um lugar aí pra mim?" nas escolas municipais de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8101</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8101/requerimento_039-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8101/requerimento_039-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, que seja feito estudo para reforma da praça ao lado da Escola Social Marista Ir Henri.</t>
   </si>
   <si>
     <t>7987</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7987/requerimento_040-2024_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7987/requerimento_040-2024_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, realize e execute projeto para manutenção e adequação de boca de lobo localizada na Travessa Nova Zelândia próximo ao numeral 75.</t>
   </si>
   <si>
     <t>7998</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7998/requerimento_041-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7998/requerimento_041-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Excelentíssimo Prefeito Municipal, solicitando à está casa de leis, que através da Secretaria do Meio Ambiente, seja realizado a poda dos galhos das árvores, como também a limpeza e retirada do lixo junto ao terreno Público pertencentes a este município, localizado na Rua Rio Paranaíba, nº 470, bairro Iguaçu 2, próximo ao Condomínio Moradas das Vitórias, bem como em torno do Condomínio e no bosque.</t>
   </si>
   <si>
     <t>8006</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8006/requerimento_042-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8006/requerimento_042-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo.  Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, forneça a esta Casa de Leis informações acerca do seguinte_x000D_
 _x000D_
 Como está o projeto de Viaduto para substituir os semáforos da BR junto a SEIL (Secretaria de Infraestrutura e Logística)? _x000D_
 _x000D_
 a)	Já existe disposição financeira do Estado para a obra ou parte dela? _x000D_
 _x000D_
 b)	Qual o Local da solicitação do Município para esta importante obra?</t>
   </si>
   <si>
     <t>8024</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8024/requerimento_043-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8024/requerimento_043-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, juntamente com a secretaria competente, providencie informações sobre o Anteprojeto de Lei que cria a  Coordenadoria Municipal do Terceiro Setor na forma que especifica</t>
   </si>
   <si>
     <t>8002</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8002/requerimento_044-2024_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8002/requerimento_044-2024_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, nos informe sobre licitação para novas vans escolares e solicitamos que seja feito um decreto para que ao invés de uma van para cada 5.000 mil habitantes, seja uma van para 3.000 mil habitantes tendo em vista o grande número de escolas e creches particulares e a defasagem de vagas para as crianças, além do grande crescimento populacional, precisamos projetar o próximo censo demográfico no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8005</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8005/requerimento_045-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8005/requerimento_045-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que à Secretaria Municipal Responsável, informe a esta Casa de Leis o andamento das obras do Projeto “Meu Campinho” no bairro Jardim Veneza, comunique se já existe data provável para abertura do processo de licitação, podendo assim dar início às obras de construção.</t>
   </si>
   <si>
     <t>8012</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8012/requerimento_046-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8012/requerimento_046-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o Prefeito Marco Marcondes para que se faça o estudo de viabilidade com a Secretaria Municipal de Saúde para que seja disponibilizado um profissional de enfermagem no transporte de passageiros que fazem hemodiálise no município.</t>
   </si>
   <si>
     <t>8016</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8016/requerimento_047-2024_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8016/requerimento_047-2024_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal, para que através da Secretaria responsável, para que providencie instalação na Praça Tridi localizada na Rua Tridi no bairro Gralha Azul:_x000D_
 _x000D_
 A)	Academia ao ar livre;_x000D_
 B)	Parquinho recreativo para as crianças;_x000D_
 C)	Pista de caminhada com calçamento e sinalização adequados;_x000D_
 D)	Adequação do ponto de água;_x000D_
 E)	Manutenção da Iluminação da Praça e das quadras esportivas.</t>
   </si>
   <si>
     <t>8014</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8014/requerimento_048-2024_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8014/requerimento_048-2024_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da Secretaria competente nos prestes a seguinte informação:_x000D_
 1)	Há possibilidade de implantação de vaga de estacionamento em 45 graus na rua Cesar Carelli, 497, no terreno em frente ao colégio Estadual Des. Jorge Andriguetto?</t>
   </si>
   <si>
     <t>8019</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8019/requerimento_049-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8019/requerimento_049-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente envie à esta Casa de Leis o Projeto de Lei com base no Anteprojeto de Lei em anexo o qual institui no Município de Fazenda Rio Grande o “Programa Escola Parceira Pró Infantil”, que dispõe sobre a contratação de vagas nas escolas particulares para atender as crianças que estão na fila de espera aguardando vagas nos CMEI’s de nosso Município.</t>
   </si>
   <si>
     <t>8022</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8022/requerimento_050-2024_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8022/requerimento_050-2024_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras Públicas envie o cronograma de asfaltamento que ocorrerá no município de Fazenda Rio Grande nos próximos meses.</t>
   </si>
   <si>
     <t>8038</t>
   </si>
   <si>
     <t>Doriane Hammad, Gilmar José Petry, Marco Antonio Santos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8038/requerimento_051-2024_verarios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8038/requerimento_051-2024_verarios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer os termos regimentais, após aprovação deste Plenário para que, seja expedido ofício ao Excelentíssimo Deputado Estadual Delegado Tito Barrichello para que o mesmo possa estar viabilizando recurso através de emenda parlamentar no valor de R$ 1.500.000,00 (um milhão e quinhentos mil reais) que será destinado para a implantação de uma DHPP (Divisão de Homicídios e Proteção à Pessoa) no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8028</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8028/requerimento_052-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8028/requerimento_052-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal para que através da secretaria competente, realize com urgência o estudo técnico para instalação de um bebedouro de água na Praça da Família no Bairro Jardim Veneza, na qual já existe nesse espaço um ponto de adequação de saída de água.</t>
   </si>
   <si>
     <t>8031</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8031/requerimento_053-2024_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8031/requerimento_053-2024_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para Secretaria Estadual de Educação, solicitando manutenção e roçada no Colégio Estadual Cunha Pereira localizado na Rua São Natalino número 2291 – Bairro Santa Terezinha._x000D_
 •	Fotos em anexo</t>
   </si>
   <si>
     <t>8029</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8029/requerimento_054-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8029/requerimento_054-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis os seguintes questionamentos:_x000D_
 _x000D_
 1- Qual a data prevista para que os fisioterapeutas convocados através do Edital nº 005/2024 publicado em 06 de Março de 2024 iniciem os atendimentos na Clínica de fisioterapia de nosso Município?;_x000D_
 2- Qual a previsão de atendimentos diários?;._x000D_
 3- Qual o número de pacientes que aguardam para a realização de sessões de fisioterapia?;_x000D_
 4- O número de fisioterapeutas convocados é suficiente para atender a demanda de nosso Município?;_x000D_
 5- Por qual motivo não foi realizada de forma antecipada as obras necessárias para adequação das salas de atendimento de fisioterapia?. _x000D_
 Requer ainda, que, enquanto nossa clínica não esteja em pleno funcionamento os atendimentos de fisioterapia continuem sendo realizados de forma ininterrupta na clínica conveniada, para que os pacientes que estão aguardando o início de suas sessões não tenham seu estado</t>
   </si>
   <si>
     <t>8034</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8034/requerimento_055-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8034/requerimento_055-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que juntamente à FazTrans realizem a mudança de sentido na Avenida São Cristóvão em frente à Escola Municipal Deputado Luiz Gabriel Sampaio, sendo entre a Rua São Braz e a Rua São Miguel, deixando assim esse trecho da Avenida em sentido único e analisando qual melhor sentido em relação a passagem do ônibus coletivo, conciliando com ônibus escolares e veículos convencionais.</t>
   </si>
   <si>
     <t>8048</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8048/requerimento_056-2024_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8048/requerimento_056-2024_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo. Prefeito Municipal de Curitiba Rafael Greca e ao IPPUC - Instituto de Pesquisa e Planejamento Urbano de Curitiba, para que nos informe sobre a existência de estudos e projetos pra a execução da ponte ligando o município Curitiba a Fazenda Rio Grande pela Rua Delegado Bruno de Almeida com a Rua Mato Grosso.</t>
   </si>
   <si>
     <t>8037</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8037/requerimento_057-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8037/requerimento_057-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo.  Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, forneça a esta Casa de Leis informações acerca de:_x000D_
 Existem estudos para a instalação de um posto de atendimento da Defensoria Pública do Paraná no município de Fazenda rio Grande?</t>
   </si>
   <si>
     <t>8040</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8040/requerimento_058-2024_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8040/requerimento_058-2024_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr Prefeito Municipal para que, através da Secretaria Municipal competente, nos passe as seguintes informações:_x000D_
 1)	Já existem terrenos disponíveis para a implantação em nosso município do “Condomínio do Idoso”?_x000D_
 2)	Caso haja, onde ficam os terrenos?_x000D_
 3)	Há previsão para o início dessas obras?</t>
   </si>
   <si>
     <t>8044</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8044/requerimento_059-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8044/requerimento_059-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal para que através da secretaria competente, responda os seguintes questionamentos:_x000D_
 1 - Quais os valores gastos até a presente data do orçamento destinado à Cultura?_x000D_
 2. Quais Projetos e ou Oficinas estão sendo executados para utilização do orçamento destinado à Cultura? Solicita-se informações como onde e quais locais eles estão sendo realizados. _x000D_
 3 - Informar como foi gasto esses valores, identificar a data de publicação dos editais, bem como, a data de formalização dos contratos.</t>
   </si>
   <si>
     <t>8039</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8039/requerimento_060-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8039/requerimento_060-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, junto da Secretaria Municipal de Saúde, apresente resposta ao seguinte questionamento: qual é a taxa de incidência e prevalência da pessoa idosa que procurou atendimento por motivos de queda?</t>
   </si>
   <si>
     <t>8046</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8046/requerimento_061-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8046/requerimento_061-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que notifique a empresa terceirizada responsável pela execução da calçada na Rua Mangueira, no trecho compreendido entre a Avenida Araucária e a Rua Juazeiro, solicitando a reinstalação da sinalização vertical (placas) no local.</t>
   </si>
   <si>
     <t>8050</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8050/requerimento_062-2024_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8050/requerimento_062-2024_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal, para que através da Secretaria responsável, para que providencie a substituição da iluminação do Jardim Palmeiras e Green Portugal, nessas localidades existe uma grande quantidade de lâmpadas defeituosas e queimadas.</t>
   </si>
   <si>
     <t>8053</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8053/requerimento_063-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8053/requerimento_063-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Ao Deputado Estadual Alisson Wandscheer e Deputado Federal Toninho Wandscheer, solicitamos, por meio deste requerimento, que Vossas Excelências, em colaboração com o governo do estado, auxiliem na criação de uma Unidade da “FARMÁCIA DO PARANÁ” no município de Fazenda Rio Grande. Essa farmácia será parte do programa da Secretaria da Saúde do Estado do Paraná e disponibilizará medicamentos do Componente Especializado da Assistência Farmacêutica (CEAF), também conhecidos como medicamentos de alto custo, além dos itens complementares da Secretaria de Estado da Saúde._x000D_
 	Vale ressaltar que, em 2021, a Secretaria de Saúde de Fazenda Rio Grande já foi instada a iniciar as tratativas para a estruturação dessa farmácia, conforme o requerimento nº 307/2021, apresentado pelo vereador Enfermeiro Zé Carlos.</t>
   </si>
   <si>
     <t>8057</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8057/requerimento_064-2024_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8057/requerimento_064-2024_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, Marco Marcondes, para que através da Secretaria competente, aprecie o Anteprojeto de Lei em anexo, sobre a segunda sede do conselho tutelar no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8064</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8064/requerimento_065-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8064/requerimento_065-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>8068</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8068/requerimento_066-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8068/requerimento_066-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido oficio ao excelentíssimo Prefeito Municipal Marco Marcondes, para que através das Secretarias responsáveis seja providenciado o conserto e a confecção de calçadas no entorno da Escola Municipal Antônio Baldan, situado na rua Albatroz, no Bairro Gralha Azul, bem como a sinalização viária horizontal e vertical, observando-se principalmente os acessos adequados para cadeirantes.</t>
   </si>
   <si>
     <t>8061</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8061/requerimento_067-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8061/requerimento_067-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, para que seja realizada a reforma bem como, ampliação da estrutura, reforma dos campinhos de futebol e dos brinquedos, melhora da iluminação pública e instalação de água potável, no “campinho”, localizados na Rua Jaguariaiva esquina com a Rua Sergipe, Estados, Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8058</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8058/requerimento_068-2024_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8058/requerimento_068-2024_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, realize a notificação e limpeza do terreno localizado na Rua Paraíba, lateral ao numeral 417.</t>
   </si>
   <si>
     <t>8069</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8069/requerimento_069-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8069/requerimento_069-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, aprecie o Anteprojeto de Lei, em anexo, que dispõe sobre as normas de concessão e utilização da Carteirinha de identificação das pessoas com deficiências ocultas no município de Fazenda Rio Grande, Paraná, e envie seu impacto orçamentário a esta casa de leis.</t>
   </si>
   <si>
     <t>8066</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8066/requerimento_070-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8066/requerimento_070-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que à SANEPAR – Companhia de Saneamento do Paraná realizem um estudo e elaborem um Projeto de Saneamento Básico, para que o tratamento de esgoto dos Condomínios Madri I e Madri II, situados no bairro Jardim Veneza, seja ampliada e ligada diretamente à rede.</t>
   </si>
   <si>
     <t>8072</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8072/requerimento_071-2024_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8072/requerimento_071-2024_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para ARTERIS Autopista Planalto Sul, para que realize avaliação técnica de estrutura, da Passarela de Pedestres localizada no km 121 da BR-116/PR.</t>
   </si>
   <si>
     <t>8078</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8078/requerimento_072-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8078/requerimento_072-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis informações referentes a possibilidade da alteração nas seguintes linhas de Itinerário de transporte Público:_x000D_
 _x000D_
 1-	Itinerário da Linha F14, que atualmente Passa pela Rua Fortaleza e segue pela Rua Curitiba, não atendendo os Moradores do Green Maria. A proposta de novo itinerário sugerida em anexo propõem, passagem pela Rua Goiânia, seguindo pela Rua Curitiba e entrando na Rua Macapá, seguindo até o Green Maria._x000D_
 _x000D_
 2-	Itinerário da Linha F30 Gralha Azul 2, atualmente o itinerário passa pela Rua Guará, entra na Rua Cucos e segue para Av. Portugal. O modelo de proposta leva comodidade aos Moradores do Condomínio Gran Paradiso, Alterando O itinerário para o seguinte: Rua Guará, entra na Rua Alcatraz, em seguida Rua Carricas, retornando a Rua Cucos, sentido Av. Portugal.</t>
   </si>
   <si>
     <t>8071</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8071/requerimento_073-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8071/requerimento_073-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, à Empresa Leblon Transporte de Passageiros e ao Sr. Gilson Santos, Diretor-Presidente da AMEP (Agência de Assuntos Metropolitanos do Paraná) para que viabilizem a implantação de uma nova linha de ônibus com saída do Terminal de Fazenda Rio Grande até o Terminal do Tatuquara através de uma linha direta.</t>
   </si>
   <si>
     <t>8076</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8076/requerimento_074-2024_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8076/requerimento_074-2024_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, vem, respeitosamente por meio deste, requerer, através da Secretaria Municipal de Planejamento Urbano, apresente resposta ao seguinte questionamento: Como está sendo desenvolvido o plano de mobilidade urbana no município de Fazenda Rio Grande?</t>
   </si>
   <si>
     <t>8077</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8077/requerimento_075-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8077/requerimento_075-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Prefeito Municipal Marco Marcondes para que através da secretaria competente faça a inclusão dos auxiliares administrativos na evolução salarial dos assistentes administrativos do município._x000D_
 Conforme a Lei 430/2006, os cargos de auxiliares administrativos foram extintos, com os incumbentes sendo realocados na categoria de Assistente Administrativos. Em virtude dessa realocação, consideramos justo que esses funcionários também sejam contemplados com uma evolução salarial proporcional à nova categoria à qual foram enquadrados.</t>
   </si>
   <si>
     <t>8091</t>
   </si>
   <si>
     <t>Professor Hélio, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8091/requerimento_076-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8091/requerimento_076-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria Municipal de Educação e da Unidade de Controle Interno, preste informações a esta Câmara Municipal, acerca da Lei N° 1172 de 28 de setembro de 2017 de autoria do nobre vereador Professor Marlon Roberto Ferreira – “a qual dispõe sobre a implantação do Programa Fundo Rotativo para Unidades Educacionais da Secretaria Municipal de Educação de nosso município"._x000D_
 _x000D_
 _x000D_
 1)	Por quais motivos essa lei municipal não está sendo cumprida, haja vista que a mesma daria mais autonomia aos diretores das escolas/CMEIS municipais?_x000D_
 _x000D_
 2)	Há previsão para que a referida lei seja implantada?</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8088/requerimento_077-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8088/requerimento_077-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal responsável para que analisem a possibilidade e realizem a instalação de câmeras de monitoramento em pontos estratégicos das principais entradas do Município.</t>
   </si>
   <si>
     <t>8104</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8104/requerimento_078-2024_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8104/requerimento_078-2024_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, nos informes sobre aonde serão instalados Os playgrounds “Os brinquedos, em formato de ''Parquinho'', e qual o prazo para estar concluído essas instalações.</t>
   </si>
   <si>
     <t>8094</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8094/requerimento_079-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8094/requerimento_079-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da secretaria competente encaminhe a está casa de Leis, as seguintes informações:_x000D_
 1.	Quais os incentivos tecnológicos e ou instrumentos que são disponibilizados pela prefeitura aos pequenos agricultores do município? _x000D_
 _x000D_
 2.	Existe algum projeto ou programa, estratégico de comercialização para ajudar estes produtores?_x000D_
 _x000D_
 3.	Qual a possibilidade de criação de uma feira itinerante de hortifrúti e produtos naturais em nosso município?</t>
   </si>
   <si>
     <t>8093</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8093/requerimento_080-2024_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8093/requerimento_080-2024_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício a Petrobras, para que realize com maior freqüência as roçadas em terrenos e locais por onde passa o gasoduto no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8102</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8102/requerimento_081-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8102/requerimento_081-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente seja encaminhado a esta Casa de Leis, informações detalhadas dos servidores do cargo de auxiliar odontológico, bem como nome, base salarial, detalhamento de avanços e posto de atendimento.</t>
   </si>
   <si>
     <t>8109</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8109/requerimento_082-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8109/requerimento_082-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis as seguintes informações referentes aos Centros de Referência da Assistência Social (CRAS) de Fazenda Rio Grande:_x000D_
 _x000D_
 a)	Com base no senso atualizado quantas pessoas hoje em nossa cidade fazem parte do cadastro único?_x000D_
 b)	Existe hoje programas a nível municipal no CRAS?  Se sim qual o número de pessoas que utilizam?_x000D_
 c)	Existe alguma instituição que ajuda os CRAS do no município? Se sim como e feito o repasse das doações?  _x000D_
 d)	Quantos atendimentos em média são realizados por dia nos Centros de Referência da Assistência Social (CRAS) de Fazenda Rio Grande? _x000D_
 Obs: Especificar os Dados do CRAS de acordo com cada Unidade.</t>
   </si>
   <si>
     <t>8105</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8105/requerimento_083-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8105/requerimento_083-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, através da Secretaria Municipal competente, para que aprecie o ANTEPROJETO DE LEI que “Revoga a LEI Nº 135/1997 Concedendo isenção integral do pagamento da tarifa do Transporte Público Coletivo de Fazenda Rio Grande/PR aos estudantes da educação do ensino fundamental e do ensino médio, e dá outras providências”._x000D_
 Outrossim, requer que apresente o impacto orçamentário para contemplar a presente lei, visando atender os artigos 14 e 16 da LRF/LC 101/2000.</t>
   </si>
   <si>
     <t>8099</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8099/requerimento_084-2024_ver._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8099/requerimento_084-2024_ver._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que por meio da Secretaria Municipal competente, encaminhe ofício a Sanepar, a fim de que esta informe quais são os projetos para a ampliação da rede de esgoto no município de Fazenda Rio Grande, no estado do Paraná.</t>
   </si>
   <si>
     <t>8096</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8096/requerimento_085-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8096/requerimento_085-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente envie a esta Casa de Leis um substitutivo ao Projeto de Lei complementar nº 002/2024 acrescentando também o reajuste salarial para os Auxiliares de Dentista juntamente com as demais categorias já contempladas  no Projeto de Lei complementar nº 002/2024. Requer ainda, que seja garantido no texto deste Projeto de Lei os avanços de níveis salariais a serem destinados aos servidores destas categorias para os próximos anos.</t>
   </si>
   <si>
     <t>8108</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8108/requerimento_086-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8108/requerimento_086-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Prefeito Marcos Marcondes para que se faça um estudo de viabilidade econômica para a valorização dos servidores que ocupam o cargo de Auxiliar de Farmácia. Essa valorização viria através de melhoria salarial para os referidos cargos que a muito vem lutando para que haja uma recomposição dos seus proventos.</t>
   </si>
   <si>
     <t>8123</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8123/requerimento_087-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8123/requerimento_087-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Secretário de Administração para que se faça um estudo da média salarial aplicada na região metropolitana para as seguintes categorias: Motorista, Auxiliar de Farmácia, Auxiliar de Dentista, Serviço Gerais e Agente de trânsito. Este estudo é essencial para que se faça uma média salarial para as categorias e valorização do servidor.</t>
   </si>
   <si>
     <t>8115</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8115/requerimento_088-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8115/requerimento_088-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, junto da Secretaria Municipal de Meio Ambiente – Departamento de Agricultura, apresente resposta ao seguinte questionamento: como está a adequação orçamentária que foi destinada para o Departamento de Agricultura, para a realização de hortas urbanas?</t>
   </si>
   <si>
     <t>8122</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8122/requerimento_089-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8122/requerimento_089-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias Municipais competentes, seja verificada a viabilidade de realizar a pavimentação asfáltica e a instalação de saneamento básico em toda a área do Jardim D'Italia, situado em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8120</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8120/requerimento_090-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8120/requerimento_090-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente   forneça a esta Casa de Leis acerca do seguinte:_x000D_
 •	Quais são os canais de atendimento para que as pessoas que fizeram o concurso público – (Decreto 6815/2023 – Autoriza a realização de Concurso Público para cargos do quadro efetivo da Prefeitura Municipal de Fazenda Rio Grande) -  possam obter as informações de como está o processo de chamamento?</t>
   </si>
   <si>
     <t>8116</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8116/requerimento_091-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8116/requerimento_091-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício ao Exmo Senhor Juiz de direito do fórum Eleitoral de Fazenda Rio Grande, para que o mesmo analise a possibilidade de organizar um mutirão para atender novos moradores e novos eleitores para transferência e regularização assim como cadastramento de biometria de seus títulos de eleitores neste município.</t>
   </si>
   <si>
     <t>8127</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8127/requerimento_092-2024_dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8127/requerimento_092-2024_dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Mauro Moraes, secretário estadual de Trabalho, Qualificação e Renda, para que o mesmo viabilize para Fazenda Rio Grande mais uma unidade móvel (carreta) do programa Qualifica Paraná, para o segundo semestre de 2024.</t>
   </si>
   <si>
     <t>8133</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8133/requerimento_093-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8133/requerimento_093-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, aprecie o Anteprojeto de Lei, em anexo, que cria, no município de Fazenda Rio Grande, Selo da Empresa Amiga da Escola, a ser concedido a pessoas jurídicas de direito privado que promovam por meio de ações diretas e melhoria da Educação Pública no âmbito do Município.</t>
   </si>
   <si>
     <t>8129</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8129/requerimento_094-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8129/requerimento_094-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente realize a pintura e ou construção de duas vagas ou uma área para embarque e desembarque de passageiros para motoristas de aplicativos, taxistas e mototaxistas na Rua Jequitiba, ao lado do terminal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8125</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8125/requerimento_095-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8125/requerimento_095-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que à SANEPAR – Companhia de Saneamento do Paraná realize a ampliação e conclusão da rede de esgoto de toda a área localizada no Jardim Colonial e Jardim Veneza, as quais ainda não foram contempladas com este serviço de saneamento básico.</t>
   </si>
   <si>
     <t>8131</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8131/requerimento_096-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8131/requerimento_096-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis se há projeto em andamento para viabilizar a pavimentação da Rua Rio Taquari no trecho entre as Ruas Rio Formoso e Rio Sena, Bairro Iguaçu neste Município.</t>
   </si>
   <si>
     <t>8145</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8145/requerimento_097-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8145/requerimento_097-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realize estudos para asfaltar todas as ruas do bairro Moradia dos Nobres, no Município de Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>8154</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8154/requerimeno_098-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8154/requerimeno_098-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo senhor Prefeito Municipal juntamente com a Defensoria Pública do Estado, informe a possibilidade de ser realizado uma segunda edição do programa Concilia Paraná onde contou com serviços com dissolução de união estável, partilha de bens, reconhecimento de paternidade, divórcio e outros tema jurídicos.</t>
   </si>
   <si>
     <t>8138</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8138/requerimento_099-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8138/requerimento_099-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. prefeito municipal, Marco Marcondes, para que através das secretarias competentes informe o cronograma de obras e melhorias previstas para o Jardim Nitta, especialmente no tocante a roçadas, sinalizações de trânsito, reforma da academia ao ar livre, além de demais projetos voltados para a localidade.</t>
   </si>
   <si>
     <t>8142</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8142/requerimento_100-2024_vera_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8142/requerimento_100-2024_vera_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado Exmo. Senhor Prefeito Municipal para que através da Secretaria responsável, informe a esta Casa de Leis acerca de: _x000D_
 1.	 Quais são os imóveis locados pelo Município de Fazenda Rio Grande? Especificando valores, localidades e quais Secretarias estão fazendo uso dos mesmos;_x000D_
 2.	 Quantos veículos o Município de Fazenda Rio Grande tem locados atualmente: dentre eles carros oficiais, caminhões e máquinas. Especificando quais valores de cada um e também em quais Secretarias estão lotados atualmente?_x000D_
 3.	Qual o valor gasto com a manutenção dos veículos utilizados pela Prefeitura e pelas Secretarias Municipais?_x000D_
 4.	Favor encaminhar cópias do procedimento licitatório e também os contratos das empresas;</t>
   </si>
   <si>
     <t>8150</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8150/requerimento_101-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8150/requerimento_101-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal responsável verifiquem as condições e tomem as providências necessárias no sentido de proceder a roçada e limpeza dos terrenos de propriedade da Prefeitura Municipal de Fazenda Rio Grande que estão localizados no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8159</t>
   </si>
   <si>
     <t>Doriane Hammad, Marco Antonio Santos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8159/requerimento_102-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8159/requerimento_102-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente   forneça a esta Casa de Leis acerca do seguinte:_x000D_
 _x000D_
 Envie uma cópia de todos os contratos de caminhões, máquinas, carros e outros veículos automotores alugados para uso da Prefeitura Municipal de fazenda Rio Grande e suas secretarias, solicitando-lhe as seguintes informações e documentos: _x000D_
 a)  quantos veículos (de todas as marcas e modelos, inclusive máquinas e utilitários) estão alugados pela Prefeitura até o dia de hoje (11/04/2024)?_x000D_
  b)  enviar relação onde constem todos os valores pagos por locação, bem como a placa, modelo, tipo do veículo, no período de 11/02/2021 até 11/04/2024;_x000D_
 c)  enviar relação onde constem os locais (secretaria, departamento, divisão) que estão utilizando os veículos alugados;_x000D_
  d)  as locações no período acima foram feitas através de Licitação Pública? Se sim, enviar cópias das mesmas para análise desta Casa de Leis._x000D_
  e)</t>
   </si>
   <si>
     <t>8140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8140/requerimento_103-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8140/requerimento_103-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, através da Secretária Municipal responsável, para que aprecie o ANTEPROJETO DE LEI   que” INSTITUI A POLITICA MUNICIPAL DE FOMENTO À ECONOMIA SOLIDÁRIA EM FAZENDA RIO GRANDE E CRIA O CONSELHO MUNICIPAL DE ECONOMIA SOLIDÁRIA”.</t>
   </si>
   <si>
     <t>8144</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8144/requerimento_104-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8144/requerimento_104-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem nos termos regimentais que seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, realize a limpeza e coleta de lixo e resíduos nos córregos que ficam localizados no Jardim dos Nobres e liga ao Green Portugal no bairro nações, no Município de Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>8147</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8147/requerimento_105-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8147/requerimento_105-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis, qual o prazo previsto para o início das obras de pavimentação asfáltica e construção de calçadas da Estrada do Tietê, continuação da Avenida Nossa Senhora Aparecida. Requer ainda, que informe se as regularizações necessárias sobre esta área já foram concluídas.</t>
   </si>
   <si>
     <t>8163</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8163/requerimento_106-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8163/requerimento_106-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que oficie à SANEPAR - Companhia de Saneamento do Paraná, com o intuito de obter as seguintes informações:_x000D_
 _x000D_
 •	Qual o prazo estimado para a conclusão das obras dos novos reservatórios de água nos bairros Gralha Azul e Estados?_x000D_
 _x000D_
 •	Quais medidas estão sendo adotadas para garantir a regularização do abastecimento de água nessas regiões durante o período de execução da obra?</t>
   </si>
   <si>
     <t>8157</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8157/requerimento_107-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8157/requerimento_107-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a Secretaria de Habitação para que informe a esta casa de leia a situação da regularização fundiária da Vila Boa Esperança e qual a previsão para que a regularização aconteça.</t>
   </si>
   <si>
     <t>8162</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8162/requerimento_108-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8162/requerimento_108-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, solicitando a prorrogação, por um período adicional de dois anos, do concurso público realizado em 2023 para a Prefeitura de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8165</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8165/requerimento_109-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8165/requerimento_109-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias Municipais competentes, seja verificada a viabilidade de realizar a pavimentação asfáltica e a instalação de saneamento básico em toda a área da planta Vale Verde, situada no Bairro Santa Terezinha, Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8171</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8171/requerimento_110-2024_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8171/requerimento_110-2024_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, verifique a possibilidade de concessão de gratificação por difícil acesso regulamentada pela LEI No 394/2006,  de 30 de Agosto de 2006, aos servidores públicos municipais lotados no CMEI Ezilda Machado Moletta.</t>
   </si>
   <si>
     <t>8172</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8172/requerimento_111-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8172/requerimento_111-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, junto da Secretaria Municipal de Obras, indague sobre a atuação da Secretaria referente ao plano de calçamento nos bairros que já tiveram o asfalto pago/isento?</t>
   </si>
   <si>
     <t>8181</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8181/requerimento_112-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8181/requerimento_112-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal responsável para que envie informações a está Casa de Leis, em relação as obras de pavimentação da Rua André Wozniak, sendo essas informações:_x000D_
 1)	Já existe projeto para obras da pavimentação?_x000D_
 2)	Já foi aberta licitação para esse serviço de pavimento?_x000D_
 3)	Há uma data provável para o início dessa obra?</t>
   </si>
   <si>
     <t>8175</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8175/requerimento_113-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8175/requerimento_113-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria, competente realize a reforma e manutenção dos banheiros com a máxima URGÊNCIA, junto ao Terminal de Fazenda Rio Grande, nas seguintes situações: _x000D_
 	Troca de lâmpadas, tendo em vista que se encontram sem funcionamento;_x000D_
 	Instalação de vasos sanitários juntamente com as tampas e assentos;_x000D_
 	Instalação de torneiras e restauração das cubas; _x000D_
 	Bebedores de água potável e demais melhorias necessárias para o bem estar e higiene da população.</t>
   </si>
   <si>
     <t>8173</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8173/requerimento_114-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8173/requerimento_114-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que  envie à esta Casa de Leis o Projeto de Lei conforme o Anteprojeto de Lei em anexo, o qual concede isenção da cobrança do IPTU (Imposto Predial e Territorial Urbano) para os imóveis localizados no Município de Fazenda Rio Grande, de propriedade ou de responsabilidade dos portadores de doenças consideradas graves, indicadas e previstas no rol taxativo da Portaria Interministerial nº 2998/2001, entre elas, a NEOPLASIA MALIGNA (CÂNCER) e a NEFROPATIA GRAVE. Solicito também o envio do impacto financeiro referente ao Anteprojeto de Lei em anexo.</t>
   </si>
   <si>
     <t>8176</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8176/requerimento_115-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8176/requerimento_115-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Leblon Transporte para que a mesma realize uma revisão nos horários e itinerários da linha de ônibus Parque Industrial, de modo a contemplar as novas empresas que estão se instalando em Fazenda Rio Grande e facilitar o acesso dos trabalhadores dessas indústrias.</t>
   </si>
   <si>
     <t>8184</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8184/requerimento_116-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8184/requerimento_116-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que por meio da Secretaria Municipal de Urbanismo, realize estudos para nomear as ruas que foram regularizadas em 2024, mais precisamente nos seguintes bairros: Jardim Morada dos Nobres, Vale Verde, Jardim Itália e Boa Esperança, no Município de Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>8207</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8207/requerimento_117-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8207/requerimento_117-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Companhia de Saneamento do Paraná (Sanepar), para que a mesma informe as razões da recorrente falta de água no bairro Santa Maria, quais providências estão sendo tomadas para minimizar esse problema e também que disponibilize o cronograma de obras que impactam a localidade, bem como a previsão do prazo para término das mesmas.</t>
   </si>
   <si>
     <t>8208</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8208/requerimento_118-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8208/requerimento_118-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável realizem a extensão da rede de iluminação pública nas seguintes localidades:_x000D_
 •	Rua Rio Amazonas, sendo 19 (dezenove) vãos; _x000D_
 •	Rua Francisco Dybas, sendo também implantações de postes;_x000D_
 •	Rua Miguel Besciak;_x000D_
 •	Rua Adão Roik;_x000D_
 •	Rua Joaquim do Rosário;_x000D_
 •	Estrada Rural Antônio Baldan;_x000D_
 •	Estrada da Samabaia, sendo em frente a Chácara Fortes;_x000D_
 •	Rua João Baran, sendo em frente a Chácara da Família_x000D_
 •	Estrada da Colônia Lima, sendo em frente ao Mosteiro;_x000D_
 •	Rua Alecrim, sendo no final desta rua.</t>
   </si>
   <si>
     <t>8209</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8209/requerimento_119-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8209/requerimento_119-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretária municipal de Governo. Oficie o SR.  Luiz Claudio Pereira, Gerente GRCTS, Companhia de Saneamento Básico Sanepar, estudos para viabilizar à instalação de acesso à Rede de tratamento de Esgoto, nos imóveis compreendidos pelo Jardim Nitta no Bairro Estados.</t>
   </si>
   <si>
     <t>8210</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8210/requerimento_120-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8210/requerimento_120-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis sobre a possibilidade da ampliação do horário de atendimento das UBS (Unidades Básicas de Saúde) de nosso Município. Informe ainda, quais medidas estão sendo tomadas para aumentar o número de médicos e consequentemente a ampliação de ambulatórios para atendimento ao público na UPA (Unidade de Pronto Atendimento) reduzindo o tempo de espera no atendimento dos pacientes.</t>
   </si>
   <si>
     <t>8211</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8211/requerimento_121-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8211/requerimento_121-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria competente, realize a sinalização com pinturas de faixa, placas e guia rebaixada, com máxima urgência para embarque e desembarque em frente a Clinica de Fisioterapia localizada na Rua Macedônia 315, bairro nações no Município de Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>8212</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8212/requerimento_122-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8212/requerimento_122-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo.  Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, forneça a esta Casa de Leis informações acerca de:_x000D_
 _x000D_
 Tendo em vista a análise vinda dos conselheiros do TCE-PR, visando que com o valor abaixo recolhido representa prejuízo ao erário indaga-se:_x000D_
 a)	A administração municipal tem conhecimento dos problemas relatados sobre o apontamento vindo dos conselheiros do TCE-PR? _x000D_
 b)	 Se afirmativa a resposta, qual a medida ou ação que a Secretaria Municipal de Administração realizará em respeito ao apontamento?</t>
   </si>
   <si>
     <t>8213</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8213/requerimento_123-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8213/requerimento_123-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a Secretaria de Urbanismo para que informe a esta casa de leis como estão as tratativas para a instalação de uma academia ao ar livre na rua Mairas esquina com a Irerê no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8214</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8214/requerimento_124-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8214/requerimento_124-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito para que, por meio das secretarias responsáveis,  envie a essa Casa de Leis as seguintes informações: _x000D_
 Referente ao  Cartão Social “programa do Estado do Paraná para transferência de créditos em passagens para uso no Transporte Coletivo de Passageiros para pessoas que estão em busca de emprego em situação de vulnerabilidade. A possibilidade que nesse mês de maio, conhecido como o “Mês do Trabalhador”,  sejam feitas ações para divulgação em plataformas e meios de comunicação com todas orientações deste benefício afim de auxiliar e contribuir aos nossos munícipes que estão em busca para alcançar o mercado._x000D_
 Posteriormente analise a possibilidade de ser realizado uma ação para cadastramento presencial do mesmo.</t>
   </si>
   <si>
     <t>8215</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8215/requerimento_125-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8215/requerimento_125-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que encaminhe um ofício à Secretaria de Estado do Desenvolvimento Sustentável (Sedest), requisitando um estudo de viabilidade para a implantação do Projeto Parques Urbanos em nosso município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8245</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8245/requerimento_126-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8245/requerimento_126-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretária municipal de Governo. Oficie o SR.  Luiz Claudio Pereira, Gerente GRCTS, Companhia de Saneamento Básico Sanepar, estudos para viabilizar à instalação de acesso à Rede de tratamento de Esgoto, nos imóveis compreendidos pelo Santa Maria no Bairro Estados.</t>
   </si>
   <si>
     <t>8218</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8218/requerimento_127-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8218/requerimento_127-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja Expedido Ofício ao Exmo. Senhor Prefeito municipal para que, juntamente com a COPEL (Companhia Paranaense de Energia), informe a está casa de leis sobre a possibilidade de ser enviado notificações as empresas de telefonia, internet e afins, objetivando a realização de limpeza dos fios soltos e desalinhados em nosso município.</t>
   </si>
   <si>
     <t>8223</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8223/requerimento_128-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8223/requerimento_128-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à SANEPAR – Companhia de Saneamento do Paraná, realizem um estudo e operem na extensão da rede de água canalizada na Rua João Carlos Muniz Borges, s/n°, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8221</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8221/reuqerimento_129-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8221/reuqerimento_129-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que junto da Secretaria Municipal de Governo, respondam ao seguinte questionamento: há perspectiva de o município criar banco de projetos de infraestrutura e politicas públicas para as secretarias pleitearem recursos do governo Estadual e Federal?</t>
   </si>
   <si>
     <t>8234</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8234/requerimento_130-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8234/requerimento_130-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis, quais medidas estão sendo tomadas pelo Órgão de Trânsito de nosso município para buscar solucionar o congestionamento que ocorre diariamente na interseção em “T” da Avenida Jatobá e Avenida Brasil, principalmente nos horários de entrada e saída dos alunos do Colégio Estadual Cívico Militar Professor João Hoinatz de Andrade.</t>
   </si>
   <si>
     <t>8231</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8231/requerimento_131-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8231/requerimento_131-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, verifique a viabilidade de instalação de câmeras de segurança em frente à sede do Conselho Tutelar, localizada na Rua São Luciano, esquina com a Rua São Luiz, no Bairro Santa Terezinha, em Fazenda Rio Grande, PR.</t>
   </si>
   <si>
     <t>8235</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8235/requerimento_132-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8235/requerimento_132-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que encaminhe um ofício à Secretaria de Estado do Desenvolvimento Sustentável (Sedest), requisitando um estudo de viabilidade para a implantação do Projeto Poliniza Paraná em nosso município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8225</t>
   </si>
   <si>
     <t>Dr. Renan Wozniack, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8225/requerimento_133-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8225/requerimento_133-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Dra. Claudia Silvano, coordenadora do PROCON PARANÁ, órgão estadual de defesa do consumidor, para que sejam realizadas fiscalizações das operadoras de telefonia móvel responsáveis pelo sinal de rede em Fazenda Rio Grande, especialmente no bairro Santa Maria.</t>
   </si>
   <si>
     <t>8226</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8226/requerimento_134-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8226/requerimento_134-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Dra. Claudia Silvano, coordenadora do PROCON PARANÁ, órgão estadual de defesa do consumidor, para que seja realizada a fiscalização e posterior notificação das operadoras responsáveis por cabeamentos irregulares nas vias públicas de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8238/requerimento_135-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8238/requerimento_135-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a Companhia Paranaense de Energia – COPEL solicitando informações sobre a não emissão de contas físicas para os moradores de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8240</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8240/requerimento_136-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8240/requerimento_136-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria competente, realize a roçada e limpeza na Rua Rio Ivaí 1088, bairro Iguaçu no Município de Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>8249</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8249/requerimento_138-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8249/requerimento_138-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que o mesmo encaminhe a FAZTRANS o seguinte questionamento: Como está o cronograma de ações da FAZTRANS com relação a sinalização do trânsito de nosso município? Que seja enviado o cronograma das ações deste ano.</t>
   </si>
   <si>
     <t>8250</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8250/requerimento_138-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8250/requerimento_138-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja Expedido Ofício ao Exmo. senhor Prefeito municipal juntamente com a secretaria responsável informe a essa casa de leis.  se há possibilidade para implantação de unidades de ecopontos nos bairros do município, destinados a receber, mediante entrega da população, entulhos, móveis desmontados, vidros, eletrônicos, resíduos de podas, restos de pequenas reformas, madeiras, metais, entre outros.</t>
   </si>
   <si>
     <t>8253</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8253/requerimento_139-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8253/requerimento_139-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências para revitalização da pavimentação asfáltica e principalmente da pintura das faixas de pedestres na esquina da Avenida Estados Unidos com a Avenida Islândia no bairro Nações II.</t>
   </si>
   <si>
     <t>8260</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8260/requerimento_140-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8260/requerimento_140-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente   forneça a esta Casa de Leis acerca do seguinte:_x000D_
 _x000D_
 _x000D_
 •	Por qual motivo os vigilantes não estão mais em atuação nas Escolas Municipais e CMEI’s?</t>
   </si>
   <si>
     <t>8265</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8265/requerimento_141-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8265/requerimento_141-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Governo, seja oficializado à Companhia de Saneamento do Paraná, dirigido ao Sr. Luiz Claudio Pereira, Gerente Regional, a fim de dar continuidade à implantação da central de distribuição e tratamento, bem como da bomba que beneficiará a comunidade do Passo Amarelo, área rural de Fazenda Rio Grande - PR. É importante ressaltar que já existe um poço artesiano próximo à Escola Municipal do Campo Alô Guimarães, porém, ainda encontra-se inativo.</t>
   </si>
   <si>
     <t>8261</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8261/requerimento_140-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8261/requerimento_140-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente forneça a esta Casa de Leis acerca do seguinte:_x000D_
 _x000D_
 _x000D_
 •	Existe alguma perspectiva para o aumento do efetivo da Guarda Municipal dentro do município de Fazenda Rio Grande? Se sim, qual a data para o início do chamamento dos novos guardas municipais?</t>
   </si>
   <si>
     <t>8255</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8255/requerimento_143-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8255/requerimento_143-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal responsável analisem a possibilidade e assim realizem a colocação de uma tela de proteção no Campinho de Futebol ao lado da Escola Alô Guimarães na localidade do Passo Amarelo.</t>
   </si>
   <si>
     <t>8256</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8256/requerimento_144-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8256/requerimento_144-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis sobre a possibilidade da criação do Projeto Arteterapia, em parceria com os artesãos de nosso município visando promover semanalmente oficinas de arte aos idosos e aos pacientes em tratamento contra depressão.</t>
   </si>
   <si>
     <t>8259</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8259/requerimento_145-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8259/requerimento_145-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria Competente, que informe a esta Casa de Leis, sobre a possibilidade de viabilizar á continuação de implantação de postes com luzes de LED na Rua Jerivá entre a esquina da Rua Coqueiro até a esquina da Rua Videira, no bairro Eucaliptos, Município de Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>8268</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8268/requerimento_146-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8268/requerimento_146-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que encaminhe um ofício ao Srº José Luiz Scroccaro, Presidente do Instituto Água e Terra (IAT), para que informe, o cronograma de obras para a contenção de cheias dos Rios Mascate e Ana Luiza.</t>
   </si>
   <si>
     <t>8267</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8267/requerimento_147-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8267/requerimento_147-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal Marco Marcondes, e ao Ilustríssimo Senhor Secretário de Saúde do Município solicitando a possibilidade de disponibilizar funcionários da saúde voluntários para ajudar nas inundações do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>8264</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8264/requerimento_148-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8264/requerimento_148-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Tribunal Regional do Trabalho da 9ª Região (Paraná) para que realize um estudo de viabilidade e informe sobre a possibilidade de implementação de uma Vara do Trabalho no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8271</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8271/requerimento_149-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8271/requerimento_149-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, aprecie o Anteprojeto de Lei em anexo. Súmula: “Cria o Projeto de Hidroginástica para a Terceira Idade no Município de Fazenda Rio Grande e da outras providências.</t>
   </si>
   <si>
     <t>8275</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8275/requerimento_150-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8275/requerimento_150-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, oficie a Empresa Arteris S/A, quanto à possibilidade de ampliar o abrigo (ponto de ônibus) localizado ás margens da BR 116 km 121.</t>
   </si>
   <si>
     <t>8286</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8286/requerimento_151-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8286/requerimento_151-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente seja realizado um estudo para implantação do projeto Olho Vivo em Nosso Município._x000D_
 O projeto visa fortalecer e modernizar a estrutura de segurança nos colégios, escolas e também em locais públicos através da implementação do sistema de integração de videomonitoramento por câmeras de segurança em batalhões da Polícia Militar do Paraná (PMPR), trazendo assim mais segurança para os alunos dos Colégios Estaduais e Municipais e também a população de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8283</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8283/requerimento_152-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8283/requerimento_152-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que juntamente dos representantes da empresa LG apresente resposta ao seguinte questionamento: Quais cursos técnicos serão importantes para que o município contribua na formação de mão de obra qualificada e colabore com a empresa LG?</t>
   </si>
   <si>
     <t>8273</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8273/requerimento_153-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8273/requerimento_153-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria competente, encaminhe para esta Casa de Leis se existe algum Projeto de contenção para prevenção das enchentes causadas pelo Rio Mascate, podendo assim utilizar a antiga represa do bairro Jardim Veneza como deságue.</t>
   </si>
   <si>
     <t>8279</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8279/requerimento_154-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8279/requerimento_154-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. prefeito municipal, Marco Marcondes, para que, através da Secretaria Municipal de Cultura, designe os membros do Conselho Municipal do Patrimônio Artístico Cultural, nos termos do art. 5º da Lei nº 112/2002.</t>
   </si>
   <si>
     <t>8281</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8281/requerimento_155-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8281/requerimento_155-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que encaminhe um ofício à Secretaria de Estado do Esporte, requisitando um estudo de viabilidade para a implantação das Ciclorrotas, através do Programa Pedala Paraná em nosso município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8284</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8284/requerimento_156-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8284/requerimento_156-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria Competente, que informe a esta Casa de Leis a cerca de: _x000D_
 1.	Existem diques ou esponjas para a contensão de enchentes, inundação e alagamentos no Município de Fazenda Rio Grande-PR? Se sim, em quais localidades?_x000D_
 2.  Existe a previsão de construção de diques ou esponjas no Município de Fazenda Rio Grande-PR? Se sim, qual é o prazo de inicio e conclusão das obras?</t>
   </si>
   <si>
     <t>8292</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8292/requerimento_157-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8292/requerimento_157-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. prefeito municipal, Marco Marcondes, para que, através da Secretaria Municipal de Educação, viabilize nas escolas de Fazenda Rio Grande o programa Educação Empreendedora, do Serviço Brasileiro de Apoio às Micro e Pequenas Empresas - SEBRAE, visando o incentivo ao empreendedorismo para os alunos da rede pública municipal.</t>
   </si>
   <si>
     <t>8288</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8288/requerimento_158-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8288/requerimento_158-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis se há projeto em andamento e qual o prazo previsto para o início das obras de revitalização da pavimentação da Rua Limeira, localizada no Loteamento Sidon, Bairro Eucaliptos. Informe ainda, se o projeto contempla as calçadas e a melhoria na iluminação pública. Por fim, informe sobre a possibilidade de proibição para o tráfego de veículos com excesso de peso.</t>
   </si>
   <si>
     <t>8295</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8295/requerimento_159-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8295/requerimento_159-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias Municipais competentes, seja verificada a viabilidade de realizar a pavimentação asfáltica e a instalação de saneamento básico em toda a área da planta Moradia dos Nobres, situada no Bairro Gralha Azul, Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8304</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8304/requerimento_n160-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8304/requerimento_n160-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável, informe a essa Casa de Leis se existe algum Projeto ou verba destinada para a conclusão do trecho, de aproximadamente 500 metros, da pavimentação da Avenida Portugal.</t>
   </si>
   <si>
     <t>8306</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8306/requerimento_161-2024_ver._gilmar_petry.odt</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8306/requerimento_161-2024_ver._gilmar_petry.odt</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente envie à esta Casa de Leis, Projeto de Lei com base no Anteprojeto de Lei em anexo o qual implanta nas Escolas Públicas de nosso Município a Semana Municipal de Incentivo à Educação Política a ser realizado preferentemente no mês de outubro de cada ano.</t>
   </si>
   <si>
     <t>8310</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8310/requerimento_162-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8310/requerimento_162-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, solicitando que notifique a empresa Estre Ambiental para que apresente o cronograma das melhorias já efetuadas e o planejamento das melhorias futuras na Avenida Mato Grosso, situada no bairro Estados, em Fazenda Rio Grande, no estado do Paraná.</t>
   </si>
   <si>
     <t>8311</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8311/requerimento_163-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8311/requerimento_163-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente seja colocado uma placa de identificação com o NOME e a CRONOLOGIA em todas as Praças e Locais de Laser Públicos do nosso Município e também para que seja colocado no site da Prefeitura uma aba com os nomes das praças, fotos e endereços das mesmas.</t>
   </si>
   <si>
     <t>8313</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8313/requerimento_164-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8313/requerimento_164-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, através da Secretária Municipal competente, para que aprecie o ANTEPROJETO DE LEI   que “INSTITUI O PROGRAMA DE INCENTIVO À SUSTENTABILIDADE URBANA – IPTU VERDE, QUE ESTABELECE DESCONTO PROGRESSIVO NO IPTU DE IMÓVEIS QUE ADOTAREM MEDIDAS DE REDUÇÃO DE IMPACTO AMBIENTAL.”, e que o Executivo encaminhe a esta casa de leis o Impacto Orçamentário desse projeto.</t>
   </si>
   <si>
     <t>8318</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8318/requerimento_165-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8318/requerimento_165-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal Marco Marcondes, para que através da Secretaria Competente, realize a implantação dos aparelhos da ATI na Praça do Iguaçu esquina com a Rua Tejo no Município de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8316</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8316/requerimento_166-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8316/requerimento_166-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da Secretaria Municipal de Educação encaminhe um ofício a Secretaria de Estado de Educação, para que através do departamento competente, realize um estudo de viabilidade para a implantação da plataforma JADE EDU (Jogo de Associação para Desenvolvimento Educacional), em nosso município.</t>
   </si>
   <si>
     <t>8314</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8314/requerimento_167-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8314/requerimento_167-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer sejam expedidos ofícios ao Exmo. Sr. prefeito municipal, através da Secretaria Municipal de Saúde, bem como ao Centro Integrado em Saúde (CIS), para que informem se as contratações de estagiários de nível médio, técnico e superior de seus quadros estão sendo realizados via Agência do Trabalhador de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8322</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8322/requerimento_168-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8322/requerimento_168-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente, informe a possibilidade de ser realizado um estudo para instalações de telas ou redes de vedação para contenção de lixos em bueiros e córregos de todo município. (fotos em anexo):</t>
   </si>
   <si>
     <t>8325</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8325/requerimento_169-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8325/requerimento_169-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que esta secretaria junto ao Prefeito, envie ofício ou requerimento ao Ordem dos Advogados do Paraná “OAB”, viabilizando estudos e projeto, para a implantação da Subseção da OAB Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8323</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8323/requerimento_170-2024_ver._enfermeiro_ze_caros.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8323/requerimento_170-2024_ver._enfermeiro_ze_caros.pdf</t>
   </si>
   <si>
     <t>Requer a Secretaria de Habitação municipal, informações detalhadas sobre a implementação do Programa Minha Casa Minha Vida Faixa 1 em Fazenda Rio Grande._x000D_
 Especificamente:_x000D_
 _x000D_
 1 - Quantas moradias serão construídas no âmbito deste programa?_x000D_
 2 - Qual é o processo de inscrição para os interessados em serem contemplados pelo programa?_x000D_
 3 - Quais são os critérios de seleção dos beneficiários?_x000D_
 4 - Quais são as datas e previsões para o avanço dos processos?</t>
   </si>
   <si>
     <t>8326</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8326/requerimento_171-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8326/requerimento_171-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem nos termos regimentais que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, aprecie o Anteprojeto de Lei em anexo. Súmula: Institui o Programa "Visão Nota 10", que determina a necessidade de realizar Exames Oftalmológicos para Estudantes matriculados na rede Pública de Ensino Fundamental no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8332</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8332/requerimento_172-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8332/requerimento_172-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício à COMEC – Coordenação da Região Metropolitana de Curitiba e a Empresa Leblon Transporte de Passageiros para que realizem estudos e viabilizem uma nova linha de ônibus dentro do Município de Fazenda Rio Grande, atendendo os bairros Jardim Veneza, Jardim Palmeiras e Gralha Azul.</t>
   </si>
   <si>
     <t>8334</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8334/requerimento_173-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8334/requerimento_173-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente   forneça a esta Casa de Leis acerca do seguinte:_x000D_
 _x000D_
 _x000D_
 •	Existe alguma possibilidade da contratação de mais um profissional na área de terapia ocupacional para atendimento no CAPS de Fazenda Rio Grande?   _x000D_
 Se sim, existe algum prazo para esse chamamento?</t>
   </si>
   <si>
     <t>8328</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8328/requerimento_174-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8328/requerimento_174-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Christiano Marchiorato Dobignies, Gerente de Parceria Público Privada da Empresa SANEPAR (Companhia de Saneamento Básico do Paraná), para que informe à esta Casa de Leis quais medidas estão sendo tomadas para amenizar o forte odor que voltou a ser exalado pela ETE (Estação de Tratamento de Esgoto), localizado no Bairro Iguaçu, Município de Fazenda Rio Grande, Paraná. Requer ainda, que seja viabilizada reunião com a participação dos moradores do entorno da estação para tratar sobre o tema.</t>
   </si>
   <si>
     <t>8335</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8335/requerimento_175-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8335/requerimento_175-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente seja realizado um estudo e se possível a construção de um Farol do Saber e Inovação em nosso município.</t>
   </si>
   <si>
     <t>8339</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8339/requerimento_176-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8339/requerimento_176-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja Expedido  Ofício ao Excelentíssimo senhor Prefeito Municipal  juntamente a secretaria de Educação , informe a está casa de leis a possibilidade ou se já existe algum cronograma de ser aplicado nas escolas deste âmbito municipal o programa “Iluminando Gerações” projeto da Copel_x000D_
  (Companhia Paranaense de energia) que tem como objetivo inserir informações e prevenções sobre o uso seguro e consciente da energia elétrica.</t>
   </si>
   <si>
     <t>8344</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8344/requerimento_177-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8344/requerimento_177-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, em conjunto com a Companhia de Saneamento do Paraná - Sanepar, sejam realizados estudos visando à adequação e execução da rede de esgoto na seguinte via:_x000D_
 Rua São Pedro, no trecho entre a Avenida Santa Mônica e a Avenida São Cristóvão, situada no bairro Santa Terezinha, em Fazenda Rio Grande, Estado do Paraná.</t>
   </si>
   <si>
     <t>8353</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8353/requerimento_178-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8353/requerimento_178-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis a seguinte informação referente a possibilidade de estudos para viabilidade de um novo Centro de Referência da Assistência Social (CRAS) no Bairro Estados em Fazenda Rio Grande:_x000D_
 _x000D_
 a)	Existe estudo atuais da demanda por serviços sociais na região, incluindo número de famílias atendidas e em lista de espera?_x000D_
 b)	Existe análise dos critérios utilizados para a escolha de local onde o novo CRAS deverá ser instalado, com base em dados demográficos e socioeconômicos?_x000D_
 c)	Existe proposta de cronograma para a implementação do novo CRAS, desde a fase de planejamento até a inauguração e início das operações?</t>
   </si>
   <si>
     <t>8342</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8342/requerimento_179-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8342/requerimento_179-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer os termos regimentais, após aprovação deste Plenário para que, seja expedido ofício ao Excelentíssimo Deputado Federal Toninho Wandcheer, para que, dentro das possibilidades sejam viabilizados recursos junto ao Governo Federal para que possam construir a cobertura para a cancha e assim se tornar uma cancha coberta para rodeios e eventos no nosso Município.</t>
   </si>
   <si>
     <t>8337</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8337/requerimento_180-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8337/requerimento_180-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. prefeito municipal para que, através da Secretaria Municipal de Defesa Social, informe sobre a previsão para aquisição de mais 2 (duas) caminhonetes para complementar a frota da Guarda Municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8343</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8343/requerimento_181-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8343/requerimento_181-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a Secretaria de Urbanismo para que informe a esta casa de leis como estão os andamentos do desenvolvimento de uma praça na localidade do Gralha Azul mais especificamente na rua Mairas esquina com a Irerê.</t>
   </si>
   <si>
     <t>8347</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8347/requerimento_182-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8347/requerimento_182-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que encaminhe através da Secretaria Municipal do Meio Ambiente um oficio à Secretaria Municipal do Meio Ambiente de Curitiba, para que sejam fornecidas informações detalhadas sobre o funcionamento e a implementação de um possível convênio junto ao Hospital Veterinário Municipal de Curitiba.</t>
   </si>
   <si>
     <t>8348</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8348/requerimento_183-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8348/requerimento_183-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, junto da Secretaria Municipal de Defesa Social, para o Departamento de Defesa Civil, solicite informações acerca do seguinte: Há planos de ação para prevenir desastres ambientais? E como está a integração entre as demais secretarias nestes planos de ação?</t>
   </si>
   <si>
     <t>8355</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8355/requerimento_184-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8355/requerimento_184-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis quais medidas estão sendo tomadas para dar suporte às Feiras Livres de nosso Município. Requer ainda, que seja viabilizado recursos da Rubrica 11.334.0053.2228 (Feiras Livres Culturais, Gastronômicas e Empreendedoras), para a instalação de uma tenda de grande porte estilo pavilhão na Feira Brasil no período de inverno, a qual é realizada semanalmente na Praça Brasil, visando fomentar a Feira neste período e dar melhores condições de trabalho aos comerciantes e garantir maior comodidade aos frequentadores da Feira.</t>
   </si>
   <si>
     <t>8361</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8361/requerimento_185-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8361/requerimento_185-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente forneça a esta Casa de Leis acerca do seguinte:_x000D_
 _x000D_
 _x000D_
 1.	Quantos alunos possuem laudo do TEA (transtorno do espectro autista), na rede municipal de ensino?_x000D_
 2.	Dessas crianças que possuem o laudo, quantas são assistidas por um professor auxiliar, dentro de sala de aula?_x000D_
 3.	Quantas pessoas com laudo TEA, tem acompanhamento pela secretaria de saúde no município?_x000D_
 4.	Existem crianças na fila de espera para consulta com neuropediatra? Se sim, quantas?</t>
   </si>
   <si>
     <t>8356</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8356/requerimento_186-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8356/requerimento_186-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, junto da Secretaria Municipal de Meio Ambiente, indague sobre a atuação da Secretaria referente ao contrato que foi realizado com a empresa ESTRE, por quanto tempo a empresa ficou responsável em ter as manutenções da Av. Mato Grosso?</t>
   </si>
   <si>
     <t>8359</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8359/requerimento_187-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8359/requerimento_187-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. prefeito municipal para que através de seu gabinete informe sobre a possibilidade de ser concedida a gratuidade de custas aos feirantes da gastronomia e do artesanato, que se encontram devidamente cadastrados e regularizados junto as feiras públicas organizadas pela Prefeitura Municipal de Fazenda Rio Grande, para participarem de eventos públicos e privados realizados no Parque Multieventos e Parque Verde.</t>
   </si>
   <si>
     <t>8369</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8369/requerimento_188-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8369/requerimento_188-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, encaminhe um oficio para a Secretaria da Agricultura e do Abastecimento (Seab), sobre viabilidade de incluir o Programa Paranaense de Apoio aos Restaurantes Populares, podendo assim implantar um Restaurante Popular aqui no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8370</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8370/requerimento_189-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8370/requerimento_189-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Responsável, para que encaminhem a está Casa de Leis se há algum projeto de pavimentação para a Rua Adão Roik, caso já exista esse projeto qual a previsão para abertura de licitação para esse serviço de pavimento e qual a provável data para iniciar as obras.</t>
   </si>
   <si>
     <t>8372</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8372/requerimento_190-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8372/requerimento_190-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente seja realizada a ampliação da pintura de faixas e placas de “exclusivo escolar” para embarque e desembarques de alunos que utilizam o ônibus escolar na Escola Social Marista Ir Henri, localizada na Rua Juruviaria 154, no Bairro Gralha Azul._x000D_
 •	Fotos em anexo.</t>
   </si>
   <si>
     <t>8373</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8373/requerimento_192-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8373/requerimento_192-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Governo, oficie a Companhia Paranaense de Energia (COPEL), solicitando informações detalhadas sobre as medidas que estão sendo tomadas pela COPEL para solucionar as constantes quedas de energia no Jardim D'Itália, nas seguintes ruas: Avenida Venezuela, Avenida das Rosas, Rua das Camélias, Rua das Bromélias, Rua dos Lírios e Rua dos Jasmins, no Bairro Eucaliptos, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8374</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8374/requerimento_192-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8374/requerimento_192-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal Marco Marcondes, e ao Ilustríssimo Senhor Secretário de Saúde do Município solicitando a possibilidade de disponibilizar funcionários da saúde voluntários para ajudar nas inundações do Rio Grande do Sul.</t>
   </si>
   <si>
     <t>8379</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8379/requerimento_193-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8379/requerimento_193-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, juntamente com a secretaria competente, providencie informações sobre o Anteprojeto de Lei que cria o  Programa “ Colo para Mãe” dedicado as ações de conscientização, incentivo ao cuidado e promoção a saúde mental de mulheres gestantes, parturientes e puéperas no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8377</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8377/requerimento_194-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8377/requerimento_194-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria responsável, seja realizado estudo e viabilidade para implantação de calçamento (com guias rebaixadas para acessibilidade PCD) em toda extensão da Rua Nossa senhora da Conceição- Bairro Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>8390</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8390/requerimento_195-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8390/requerimento_195-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, juntamente com a Agência de Assuntos Metropolitanos do Paraná (AMEP), verifique a possibilidade de incluir a linha C05 - Fazenda / Passo Amarelo na Rede Integrada de Transporte Metropolitano (RIT), a fim de que o embarque ocorra no interior do Terminal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8382</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8382/requerimento_196-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8382/requerimento_196-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requere nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente   forneça a esta Casa de Leis acerca do seguinte:_x000D_
 Envie uma cópia de todos os contratos dos veículos automotores alugados para uso da Guarda Municipal do município de Fazenda Rio Grande, solicitando-lhe as seguintes informações e documentos: _x000D_
 a)  quantos veículos (marcas e modelos) estão alugados para o uso da Guarda Municipal até o dia de hoje (13/06/2024)? Enviar contratos vigentes;_x000D_
  b)  enviar relação onde constem todos os valores pagos por locação, bem como a placa, modelo, tipo do veículo, no período de 13/04/2021 até 13/06/2024;_x000D_
 c)  as locações no período acima foram feitas através de Licitação Pública? Se sim, enviar cópias das mesmas para análise desta Casa de Leis._x000D_
  d)  quais são as empresas que alugaram ou alugam veículos para a utilização na Guarda Municipal no período de 11/02/2021 até 13/06/2024? Enumerá-las, bem como os sócios ou pr</t>
   </si>
   <si>
     <t>8396</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8396/requerimento_197-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8396/requerimento_197-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente a Secretaria competente realizem estudos e analisem a possibilidade de instalar dentro do Município de Fazenda Rio Grande o trabalho da Patrulha Escolar, visando a ronda em áreas externas de CMEI’s, Escolas Municipais e Colégios Estaduais.</t>
   </si>
   <si>
     <t>8383</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8383/requerimento_198-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8383/requerimento_198-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Secretário Estadual de Trabalho, Qualificação e Renda, Sr. Mauro Moraes, para que informe sobre a possibilidade do Governo do Estado do Paraná fornecer novo mobiliário para a Agência do Trabalhador de Fazenda Rio Grande, contemplando mesas, cadeiras, longarinas e computadores.</t>
   </si>
   <si>
     <t>8385</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8385/requerimento_199-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8385/requerimento_199-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, solicitando, por meio da Secretaria de Saúde, o envio para esta Casa Legislativa de informações referentes ao número de profissionais de saúde, tais como Fonoaudiólogos e Neuropediatras, que estão em atendimento em nosso município. Solicito que as informações abranjam: onde estão atendendo, quais horários estão disponíveis para atendimento e quantos pacientes são atendidos diariamente por cada profissional.</t>
   </si>
   <si>
     <t>8394</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8394/requerimento_200-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8394/requerimento_200-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente, seja realizado estudos técnicos para a implantação de uma lombada, pinturas de faixas e placas na Rua Mandarim próximo ao número 734, Bairro Gralha Azul, e também para que providencie estudos para implantação de uma lombada na Rua Manoel Claudino Barbosa próximo ao número 574, bairro Pioneiros no Município de Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>8388</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8388/requerimento_201-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8388/requerimento_201-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis, quantos pacientes de nosso Município estão cadastrados para realizar as sessões de hemodiálise. Requer ainda que, informe quais os imóveis pertencentes ao município possuem área adequada para a instalação de uma clínica de hemodiálise. Informe também, sobre a viabilidade da realização de comodato ou doação de uma destas áreas para que a iniciativa privada possa construir uma clínica de hemodiálise em nosso Município com atendimento via SUS (Sistema Único de Saúde), possibilitando que os munícipes que necessitam deste tratamento possam realizar as sessões sem a necessidade de deslocamento para as cidades circunvizinhas.</t>
   </si>
   <si>
     <t>8398</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8398/requerimento_202-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8398/requerimento_202-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente nos de informações sobre o centro pop:_x000D_
 1.	Se há algum projeto para construção de uma nova sede?_x000D_
 2.	Se há algum terreno disponível no município para construção de uma sede própria?_x000D_
 3.	Se sim, qual a previsão de entrega deste equipamento.</t>
   </si>
   <si>
     <t>8400</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8400/requerimento_203-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8400/requerimento_203-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao gabinete do Exmo. Deputado Federal Toninho Wandscheer solicitando uma emenda parlamentar para a troca e manutenção dos pontos de ônibus aqui de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8393</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8393/requerimento_204-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8393/requerimento_204-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que juntamente do responsável da Metrocard apresente resposta ao seguinte questionamento: Há a possibilidade de ser implantado o ponto de recarga do cartão transporte antes da catraca no terminal de ônibus?</t>
   </si>
   <si>
     <t>8404</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8404/requerimento_205-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8404/requerimento_205-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que por meio da Secretaria competente seja realizado estudo para revitalização da pavimentação e sinalização vertical e horizontal da Av. Paraguai, no Bairro Nações.</t>
   </si>
   <si>
     <t>8414</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8414/requerimento_206-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8414/requerimento_206-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis se está em andamento o processo de licenciamento junto aos Órgãos competentes para a liberação das gavetas que foram construídas no Cemitério Municipal destinadas ao sepultamento social. Informe também, se há algum projeto em andamento para revitalização do Cemitério Municipal. Requer ainda, que informe o custo aproximado para a realização das seguintes benfeitorias e contratações de pessoal:_x000D_
 _x000D_
 1- Aumentar a altura dos muros;_x000D_
 2- Instalação de cerca elétrica;_x000D_
 3- Melhoria na iluminação do interior do Cemitério com a instalação de Luminárias tipo Pétalas;_x000D_
 4- Instalação de Câmeras de Segurança;_x000D_
 5- Contratação de Equipe Permanente para apoio aos sepultamentos e manutenções;_x000D_
 6- Contratação de vigilância privada;_x000D_
 7- Fornecimento de uniformes e EPI’s (Equipamento de Proteção Individual) para os servidores que prestam serviços no interior do cemitério;_x000D_
 8- Contratação</t>
   </si>
   <si>
     <t>8416</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8416/requerimento_207-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8416/requerimento_207-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente seja realizado um estudo, possibilitando a abertura e liberação da Rua Seriema, fazendo assim conexão com ela mesma próximo ao número 320, no cruzamento com a Rua Quero-Quero - Bairro Gralha Azul, neste município.</t>
   </si>
   <si>
     <t>8417</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8417/requerimento_208-2024_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8417/requerimento_208-2024_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requerer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que juntamente da Secretaria Municipal de Saúde, apresente respostas aos seguintes questionamentos: Por quanto tempo os telefones do teleagendamento vão ficar sem funcionar? Por qual motivo o celular eles não estão atendendo? Qual seria a solução para facilitar os munícipes a agendarem as suas consultas com os médicos?</t>
   </si>
   <si>
     <t>8419</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8419/requerimento_209-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8419/requerimento_209-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria Municipal de Saúde, verifique a possibilidade de disponibilizar um local fixo para o atendimento médico dos moradores do Passo Amarelo ou conceder transporte que leve os pacientes até a Unidade Básica de Saúde São Sebastião uma vez por semana.</t>
   </si>
   <si>
     <t>8434</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8434/requerimento_210-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8434/requerimento_210-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que juntamente com a COMEC, realize estudos para a mudança na linha de ônibus Estados 2, com a finalidade de atender os moradores que residem na Rua Rio de Janeiro que atualmente tem que se deslocar até a Rua Alagoas, no Bairro Estados.</t>
   </si>
   <si>
     <t>8425</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8425/requerimento_211-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8425/requerimento_211-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, seja elaborada uma Biblioteca Pública Virtual nos canais digitais da Prefeitura Municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8424</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8424/requerimento_212-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8424/requerimento_212-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente   forneça a esta Casa de Leis acerca do seguinte:_x000D_
 •	Existe algum planejamento para que seja adquirido novos equipamentos para a UPA tais como, poltrona hospitalar com suporte de soro e cadeira estofada para coleta de sangue?</t>
   </si>
   <si>
     <t>8429</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8429/requerimento_213-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8429/requerimento_213-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Gerente Regional da Companhia de Saneamento do Paraná - SANEPAR, Sr. Luiz Claudio Pereira, solicitando a ligação da rede de esgoto de toda a extensão da Rua Marmeleiro.</t>
   </si>
   <si>
     <t>8430</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8430/requerimento_215-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8430/requerimento_215-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Senhor Prefeito Marco Marcondes, e ao Ilustríssimo Senhor Secretário de Obras solicitando informações detalhadas sobre as razões para a não instalação do redutor de velocidade na Rua Pernambuco que já foi solicitado inúmeras vezes.</t>
   </si>
   <si>
     <t>8431</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8431/requerimento_216-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8431/requerimento_216-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria competente, realizem a poda das árvores que se encontram ao longo da Rua Oiti no bairro Eucaliptos no Municipio de Fazenda Rio Grande. _x000D_
 •	Foto em anexo.</t>
   </si>
   <si>
     <t>8433</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8433/requerimento_217-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8433/requerimento_217-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Superintendente da Caixa Econômica Federal para que o mesmo informe sobre a previsão de abertura de mais uma agência em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8458</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8458/requerimento_218-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8458/requerimento_218-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Secretaria Municipal de Saúde para que envie à esta Casa de Leis com cópia à Secretaria Municipal de Urbanismo o quantitativo e o nome dos pacientes cadastrados no município que realizam tratamento contra Neoplasia Maligna (Câncer) e contra a Nefropatia Grave (Insuficiência renal), acompanhado de seus dados residenciais, para fins de análise do impacto financeiro através da Secretaria Municipal de Finanças visando a concessão de isenção de IPTU (Imposto Predial e Territorial Urbano) para os mesmos.</t>
   </si>
   <si>
     <t>8451</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8451/requerimento_219-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8451/requerimento_219-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Municipal de Urbanismo, realizem juntamente da COPEL – Companhia Paranaense de Energia e SANEPAR – Companhia de Saneamento do Paraná, a autorização e sucessivamente a ligação de água e luz para as localidades que foram recentemente regularizadas dentro do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8452</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8452/requerimento_220-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8452/requerimento_220-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente forneça a esta Casa de Leis acerca do seguinte:_x000D_
 _x000D_
 _x000D_
 •	Existe alguma previsão para a conclusão das obras de manilhamento no local: Rua Rio Japurá 353, bairro Iguaçu.</t>
   </si>
   <si>
     <t>8455</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8455/requerimento_221-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8455/requerimento_221-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que juntamente da Guarda Municipal e Policia Militar, realize um estudo para que seja implementado uma câmera de monitoramento 360º na Praça Primeiro de Maio, localizado no seguinte endereço: Rua Luiz Carlos Prestes em frente ao número 176 – Gralha Azul.</t>
   </si>
   <si>
     <t>8463</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8463/requerimento_222-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8463/requerimento_222-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que reitere o requerimento sob n.º 113/2024, para que através da Secretaria, competente realize a reforma e manutenção dos banheiros junto ao Terminal de Fazenda Rio Grande com a máxima URGÊNCIA, com as seguintes benfeitorias: _x000D_
 	Troca de lâmpadas, tendo em vista que se encontram sem funcionamento;_x000D_
 	Instalação de vasos sanitários juntamente com as tampas e assentos;_x000D_
 	Instalação de torneiras e restauração das cubas; _x000D_
 	Bebedores de água potável e demais melhorias necessárias para o bem estar e higiene da população._x000D_
 	Se possível disponibilizar um local para um guarda municipal no período da madrugada.</t>
   </si>
   <si>
     <t>8464</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8464/requerimento_223-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8464/requerimento_223-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da secretaria competente, nos informe sobre o planejamento para a instalação de novas praças e revitalização das já existentes.</t>
   </si>
   <si>
     <t>8467</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8467/requerimento_224-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8467/requerimento_224-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. prefeito municipal para que, através da Secretaria da Mulher, levando em conta o Agosto Lilás, mês de enfrentamento à violência doméstica e familiar contra a mulher, informe:_x000D_
 a)	Quantas mulheres vítimas de violência doméstica e familiar foram atendidas por esta secretaria no ano de 2024 até a presente data?_x000D_
 b)	Quais ações ou projetos estão sendo desenvolvidos no sentido de ampliar o atendimento e o enfrentamento da violência doméstica em Fazenda Rio Grande?</t>
   </si>
   <si>
     <t>8480</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8480/requerimento_225-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8480/requerimento_225-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, encaminhe um oficio para à Secretaria de Estado da Educação (SEED), solicitando a realização de um estudo de viabilidade para a implantação de novas escolas estaduais aqui no nosso Município.</t>
   </si>
   <si>
     <t>8477</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8477/requerimento_226-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8477/requerimento_226-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, juntamente com a Secretaria de governo, verifiquem a possibilidade de abertura das Ruas: Rio Taquari (entre as Ruas Rio Pinhão e Rio Formoso ) e Rio Mourão (continuidade partindo da Rua Rio Ivai) no bairro Iguaçu –Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8468</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8468/requerimento_227-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8468/requerimento_227-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Empresa competente, seja solicitada a implantação do serviço de coleta de lixo na Rua João Bescorovaine e entorno, localizados no Bairro Samambaia em Fazenda Rio Grande. Caso haja esta possibilidade que este serviço inicie de maneira imediata._x000D_
 •	Foto em anexo.</t>
   </si>
   <si>
     <t>8475</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8475/requerimento_228-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8475/requerimento_228-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo senhor Prefeito Municipal  juntamente com a secretaria responsável , informe  a possibilidade de implantação de totens para carregamento de celular no terminal de ônibus, unidades básicas de saúde (UBS),  UPA (Unidade de Pronto Atendimento) e Hospital Municipal do município.</t>
   </si>
   <si>
     <t>8481</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8481/requerimento_229-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8481/requerimento_229-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, juntamente com a secretaria competente, analise à  necessidade de promover a inclusão e garantir o acesso universal às atividades culturais, através do anteprojeto de Lei: que estabelece a obrigatoriedade de sessões de cinema especialmente adaptadas para crianças com Transtorno do Espectro Autista (TEA) e suas famílias. com a seguinte Súmula: INSTITUI A OBRIGATORIEDADE DE SESSÃO DE CINEMA INCLUSIVA E ADAPTADA À CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA DENOMINADA ‘‘SESSÃO AZUL”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>8493</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8493/requerimento_230-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8493/requerimento_230-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize um estudo para instalações de bocas de lobo na Rua Juazeiro próximo ao número 388 e em toda sua extensão no Bairro Eucaliptos, neste município.</t>
   </si>
   <si>
     <t>8494</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8494/requerimento_231-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8494/requerimento_231-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício a Empresa Brasileira de Correios e telégrafos instalados no Município de Fazenda Rio Grande, para que informe a esta Casa de Leis se há alguma previsão para que a Estrada Municipal Antônio Baldan seja contemplada com o CEP.</t>
   </si>
   <si>
     <t>8495</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8495/requerimento_232-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8495/requerimento_232-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. ofício ao Senhor Gilson de Jesus dos Santos, Diretor Presidente da AMEP (Agência de Assuntos Metropolitanos do Paraná), solicitando a realização de um estudo de viabilidade para a implantação de um novo terminal metropolitano em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8496</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8496/requerimento_233-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8496/requerimento_233-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente forneça a esta Casa de Leis acerca do seguinte:_x000D_
 a)	Como está sendo realizado o monitoramento do registro de ponto dentro das unidades de saúde do município?_x000D_
 b)	Quais unidades de saúde possuem registro ponto eletrônico e quais possuem registro ponto manual?</t>
   </si>
   <si>
     <t>8497</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria competente, seja realizado com urgência estudos para a instalação de bocas de lobo na Rua Antonio Bertulino da Cruz em toda sua extensão, no Bairro São Sebastião em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8498</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8498/requerimento_235-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8498/requerimento_235-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, reitere o pedido referente ao requerimento 337-2022 no qual pede para que seja realizada a reforma, bem como, ampliação da estrutura, colocação de parque infantil, instalação de iluminação pública e água potável, no “campinho” e também na academia destinada a população idosa, ambos localizados na Travessa Coleirinha, Gralha Azul – Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8499</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que informe à esta Casa de Leis, se há previsão de envio do Projeto de Lei referente ao REFISFAZ para o ano de 2024, contemplando todos os débitos tributários vencidos até Dezembro de 2023. Requer ainda, que o prazo para os contribuintes aderirem ao programa seja estabelecido com data inicial imediatamente após a publicação da Lei, e com data final estendida até o mês de Dezembro de 2024.</t>
   </si>
   <si>
     <t>8504</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8504/requerimento_237-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8504/requerimento_237-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, juntamente com a Secretaria Municipal de Educação, para parceria com o Instituto Federal do Paraná, no intuito de promover qualificação em níveis profissionalizante e superior/licenciatura, beneficiando os servidores públicos municipais  e, havendo vagas remanescentes,  a comunidade como um todo.</t>
   </si>
   <si>
     <t>8500</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8500/requerimento_238-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8500/requerimento_238-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Prefeito Municipal Marco Marcondes para que sejam feitas tratativas para uma possível implantação de um projeto similar ao da "Cidade do Idoso", em desenvolvimento pelo Governo do Estado do Paraná, no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8505</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8505/requerimento_239-2024_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8505/requerimento_239-2024_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que através da Secretaria Municipal de Obras, apresente o plano de calçamento nos bairros que já tiveram o asfalto pago/isento, e se o calçamento será acessível para pessoas com deficiência física?</t>
   </si>
   <si>
     <t>8511</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8511/requerimento_240-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8511/requerimento_240-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, juntamente com a secretaria competente, analise o  anteprojeto de lei que denomina  Politica “Vini Jr” de Combate ao Racismo nos torneios esportivos realizados ou patrocinados pela Prefeitura Municipal de Fazenda Rio Grande, com o objetivo de promover a igualdade racial e combater todas as formas de discriminação racial no ambito esportivo.</t>
   </si>
   <si>
     <t>8527</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8527/requerimento_241-2024_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8527/requerimento_241-2024_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal para que juntamente com a Guarda Municipal e Policia Militar, realize um estudo para que seja implantado uma câmara de monitoramento 360º na Praça da Família, localizado na rua Paulo Leminski com a Carlos Drummond de Andrade, em frente ao nº  474, no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8528</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8528/requerimento_242-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8528/requerimento_242-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Empresa Brasileira de Correios e Telégrafos (CORREIOS), para que informe à esta Casa de Leis sobre a viabilidade de instalação do serviço de Caixa Postal Comunitária na Rua José Custódio dos Santos, preferentemente anexa ao numeral 1310, Bairro Eucaliptos, Município de Fazenda Rio Grande, Paraná, para atender aos moradores e empresas situadas nesta localidade e que não recebem suas correspondências devido a falta deste serviço.</t>
   </si>
   <si>
     <t>8529</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8529/requerimento_243-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8529/requerimento_243-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo senhor Prefeito Municipal juntamente com a secretaria responsável, informe a possibilidade de ser realizado a manutenção e o fechamento dos vãos da cobertura do Terminal Metropolitano de Fazenda Rio Grande, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8530</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8530/requerimento_244-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8530/requerimento_244-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa na forma regimental, após aprovação deste Plenário, seja expedido oficio à Empresa Auto Pista Planalto Sul – ARTÉRIS S/A para que realizem a instalação de tachões em baixo do viaduto da Rodovia Régis Bittencourt entre o KM127 e KM 128, nas duas vias, sendo para quem trafega sentido a Rua Itália e para quem trafega sentido a Avenida Nossa Senhora Aparecida, ambas dentro do município de Fazenda Rio Grande. Requer ainda que seja expedido ofício à PRF – Polícia Rodoviária Federal, para que analisem esse requerimento, fazendo assim a liberação para a empresa ARTÉRIS S/A, da instalação de tachões nesse local.</t>
   </si>
   <si>
     <t>8531</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8531/requerimento_245-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8531/requerimento_245-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente informe a essa Casa de Leis acerca de:_x000D_
 •	Quais são os contratos vigentes para o fornecimento de alimentos e aonde são utilizados esses alimentos em nosso município?_x000D_
 •	Enviar a tabela de valores pagos dos anos de 2023 e 2024.</t>
   </si>
   <si>
     <t>8532</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8532/requerimento_246-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8532/requerimento_246-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício à Secretaria da Inovação, Modernização e Transformação Digital do Governo do Paraná, para que seja implantado o projeto SALA MULTIDISCIPLINAR – EDUCAÇÃO E TERAPIAS DE REABILITAÇÃO DE CRIANÇAS E JOVENS NEURODIVERGENTES.</t>
   </si>
   <si>
     <t>8533</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8533/requerimento_247-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8533/requerimento_247-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da secretaria competente, nos informe sobre o planejamento e andamento da instalação do redutor de velocidade/lombada/travessia elevada solicitado na Rua Pernambuco, número 192, em frente à Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>8534</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8534/requerimento_248-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8534/requerimento_248-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que solicite a secretaria competente, estudos e providências para a instalação de lombada ou outros dispositivos para reduzir a velocidade na rua Arapongas no bairro Gralha Azul em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8535</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8535/requerimento_249-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8535/requerimento_249-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Mauro Moraes, secretário estadual de Trabalho, Qualificação e Renda do Paraná, para que o mesmo informe sobre a possibilidade de implementar em Fazenda Rio Grande, por meio da boa parceria entre o município e o Governo do Estado, o projeto Qualifica Paraná Mais Mulheres.</t>
   </si>
   <si>
     <t>8536</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8536/requerimento_250-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8536/requerimento_250-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, juntamente com a Secretaria Municipal de Obras , para que verifique a possibilidade de recapeamento asfaltico na Rua São Jeremias – Bairro Santa Terezinha, em Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8537</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8537/requerimento_251-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8537/requerimento_251-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente seja realizado um estudo e se possível a construção ou implantação de um Centro Ginastica Artística e Rítmica em nosso município.</t>
   </si>
   <si>
     <t>8538</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8538/requerimento_252-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8538/requerimento_252-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que através da Secretaria Municipal de Planejamento Urbano e Secretaria Municipal de Urbanismo, para que realize um estudo para implementar banheiros permanentes e banheiros adaptados no projeto da Praça Brasil.</t>
   </si>
   <si>
     <t>8539</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8539/requerimento_253-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8539/requerimento_253-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, juntamente com a secretaria competente, analise o ante projeto de lei que “Institui diretrizes  para a políticas públicas para garantia, proteção  e ampliação dos direitos das pessoas com Autismo, no âmbito do Municipio de Fazenda Rio Grande-PR, e da outras providências.”</t>
   </si>
   <si>
     <t>8546</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8546/requerimento_254-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8546/requerimento_254-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja Expedido  Ofício ao Exmo senhor  Prefeito municipal juntamente com as secretarias responsáveis , nos informe qual o é o percentual de idosos com mais de 60 anos que estão sendo acompanhados pela secretaria de assistência social e secretaria da saúde no município de Fazenda Rio Grande,_x000D_
 (a) Possui  implantado no município o protocolo de  identificação do idoso vulnerável._x000D_
 (b) em caso de idosos que residem sozinhos e que não contam com nenhuma rede social de apoio, como está sendo realizado esse acompanhamento ? _x000D_
 (c) Como é realizado as visitas e quantidade ao mês para aqueles que por algumas limitações não conseguem ir até a unidade de saúde ou centro de assistência social?</t>
   </si>
   <si>
     <t>8563</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8563/requerimento_255-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8563/requerimento_255-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, juntamente com a secretaria competente, analise o anteprojeto de lei que "Autoriza o Poder Executivo a criar o projeto Esporte Paraolímpico nas escolas do Município de Fazenda Rio Grande – Pr e da outras providências".</t>
   </si>
   <si>
     <t>8540</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8540/requerimento_256-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8540/requerimento_256-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente informe a essa Casa de Leis acerca de:_x000D_
 _x000D_
 •	Existe um planejamento para contratação/atendimento de Médico neuropediatra no município?</t>
   </si>
   <si>
     <t>8549</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8549/requerimento_257-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8549/requerimento_257-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à SANEPAR – Companhia de Saneamento do Paraná, analisem a possibilidade e após essa análise façam a ligação da rede de esgoto dos Condomínios Madri I e Madri II, na rede principal que passa pela Rua João Quirino Leal, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8547</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8547/requerimento_258-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8547/requerimento_258-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. prefeito municipal para que, através da Secretaria de Obras, realize com a máxima URGÊNCIA, a reforma e manutenção dos banheiros do Terminal de Fazenda Rio Grande, a fim de que realize as seguintes benfeitorias:_x000D_
 _x000D_
 •	Revisão do sistema elétrico, com troca de interruptores e lâmpadas sem funcionamento;_x000D_
 •	Instalação de torneiras e restauração das cubas;_x000D_
 •	Instalação de vasos sanitários bem como as tampas de assentos sanitários;_x000D_
 •	Instalação tampas de ralos;_x000D_
 •	Revisão nas portas individuais e trancas;_x000D_
 •	Revisão do forro de PVC.</t>
   </si>
   <si>
     <t>8550</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8550/requerimento_259-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8550/requerimento_259-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que oficie à SANEPAR - Companhia de Saneamento do Paraná,  para que tomem providências a respeito do desabastecimento frequente de água ,principalmente nos finais de semana no Bairro Estados em Fazenda Rio Grande/PR</t>
   </si>
   <si>
     <t>8553</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal através da Faztrans, realize estudos para instaurar sinalização e pintura de faixas amarelas ao longo da Rua Rouxinol no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8557</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8557/requerimento_261-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8557/requerimento_261-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício a Secretária de Segurança Pública do Paraná e ao Corpo de Bombeiros do Paraná que seja feito um estudo para a ampliação do efetivo e da estrutura do Corpo de Bombeiros de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8560</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8560/requerimento_262-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8560/requerimento_262-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal e a COPEL para que informem sobre a possibilidade de implantar uma horta comunitária através do Programa Cultivar Energia entre Ruas Flamboyant e Pau Brasil, Bairro Eucaliptos, Município de Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>8561</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8561/requerimento_263-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8561/requerimento_263-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que através da Secretaria Municipal de Cultura, realize um estudo para que seja realizado a reforma da Concha Acústica localizado no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8566</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8566/requerimento_264-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8566/requerimento_264-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja Expedido Ofício ao Excelentíssimo Sr. Prefeito Municipal para que através da secretaria competente realize estudo técnico para implantação de um semáforo ou rotatória no cruzamento das Ruas Rio Piquiri com avenida Nossa Senhora de Aparecida e Avenida São Cristovão, Bairro Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>8574</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8574/requerimento_265-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8574/requerimento_265-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requere à Mesa na forma regimental, após aprovação deste Plenário, seja expedido ofício ao Excelentíssimo Deputado Federal Toninho Wandscheer, pleiteando, para que, possa intervir juntamente a ANTT – Agência Nacional de Transportes Terrestres, e a ARTERIS PLANALTO SUL para que realizem a instalação da Placa de Identificação Nominal, “Viaduto José Edilton Quirino”, localizado na BR-116 Rodovia Régis Bittencourt KM 131 + 600 metros (sentido sul) que dá acesso ao bairro Jardim Veneza, município de Fazenda Rio Grande – Paraná.</t>
   </si>
   <si>
     <t>8567</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8567/requerimento_266-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8567/requerimento_266-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente envie à esta Casa de Leis o Projeto de Lei com base no Anteprojeto de Lei em anexo, o qual determina a obrigatoriedade da presença de um fisioterapeuta com especialidade em fisioterapia pélvica na Maternidade Nossa Senhora Aparecida, para atender as parturientes e os pacientes pós operatório.</t>
   </si>
   <si>
     <t>8579</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8579/requerimento_267-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8579/requerimento_267-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao excelentíssimo Sr. Prefeito Municipal Marco Marcondes, para que através das Secretarias responsáveis que seja feito um estudo visando viabilizar vagas de estacionamento na Avenida Pernambuco entre os numerais 63 e 1019.</t>
   </si>
   <si>
     <t>8569</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8569/requerimento_268-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8569/requerimento_268-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício à Autarquia Municipal de Empreendimentos Públicos (AMEP), solicitando informações sobre a existência de um cronograma de melhorias no sistema de transporte público em Fazenda Rio Grande, incluindo a ampliação de linhas, a criação de novas paradas e terminais.</t>
   </si>
   <si>
     <t>8583</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8583/requerimento_269-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8583/requerimento_269-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que seja expedido ofício ao Deputado Luiz Claudio Romanelli, para que ele verifique a possibilidade de termos a ampliação da rede de esgoto nos bairros que ainda não tem e que já estão regularizados.</t>
   </si>
   <si>
     <t>8571</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8571/requerimento_270-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8571/requerimento_270-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da secretaria de saúde, envie para esta casa legislativa, informações contendo o número de fonoaudiólogos e de profissionais especializados em espectro autista, atuando em escolas e unidades básicas de saúde oferecida pelo SUS em nosso município.</t>
   </si>
   <si>
     <t>8578</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8578/requerimento_271-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8578/requerimento_271-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que informe o plano de revitalização asfáltica nas vias públicas da região do Jardim Europa, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8584</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8584/requerimento_272-2024_ver._prof._fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8584/requerimento_272-2024_ver._prof._fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito, para informar se a previsão de implantação de uma praça com academia ao ar livre no Jardim Europa.</t>
   </si>
   <si>
     <t>8582</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8582/requerimento_273-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8582/requerimento_273-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, juntamente com a secretaria competente, analise o anteprojeto de lei que “Autoriza a instituir o programa “REMÉDIO EM CASA”, destinado a criar mecanismos necessários à entrega domiciliar” no âmbito do Municipio de Fazenda Rio Grande-PR, e da outras providências.”</t>
   </si>
   <si>
     <t>8612</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8612/requerimento_275-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8612/requerimento_275-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício a empresa ARTERIS-Planalto Sul, para que seja realizado a desobstrução das canaletas, galerias de drenagem de águas pluviais, limpeza do interior do dispositivo, bem como a verificação e reparação se for necessário, localizado na Avenida das Américas próximo ao número 2901 e em toda extensão - Bairro Gralha Azul, neste município.</t>
   </si>
   <si>
     <t>8591</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8591/requerimento_276-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8591/requerimento_276-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria de Saúde informe à esta Casa de Leis, quantas crianças já foram diagnosticadas com a Síndrome do Transtorno do Espectro Autista (TEA), e cadastradas no Sistema de Saúde Municipal. Requer ainda, que sejam tomadas as providências necessárias para disponibilizar veículos para o transporte dos pais e crianças cadastradas, e, que necessitam realizar o acompanhamento terapêutico em outros municípios.</t>
   </si>
   <si>
     <t>8602</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8602/requerimento_277-2024_ver._nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8602/requerimento_277-2024_ver._nani.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente em conjunto com a Prefeitura de Municipal de Curitiba e Governo Estadual e Federal, realize um estudo e se possível a construção e ou pintura de uma faixa exclusiva para motos e outra para bicicletas por toda a extensão da BR 116 de Fazenda Rio Grande até o bairro Pinheirinho em Curitiba-Pr.</t>
   </si>
   <si>
     <t>8595</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8595/requerimento_278-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8595/requerimento_278-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Deputado Federal Toninho Wandscheer, solicitando-lhe envidar os esforços necessários no sentido de obter, junto ao Governo Federal e/ou Governo Estadual, a verba pública necessária para que o Município de Fazenda Rio Grande realize a compra de um Caminhão Pipa, uma Retroescavadeira e uma Patrola.</t>
   </si>
   <si>
     <t>8609</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8609/requerimento_279-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8609/requerimento_279-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Leblon Transportes para que a mesma realize a implantação de ônibus articulado ou com maior capacidade de passageiros no itinerário da linha Parque Industrial, nos horários de maior fluxo compreendido às 06:00h e 17:00h.</t>
   </si>
   <si>
     <t>8611</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8611/requerimento_280-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8611/requerimento_280-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que seja expedido ofício a Agência de Assuntos Metropolitanos do Paraná – AMEP, para que seja criada uma nova linha do ônibus Santa Maria que vá direto para o terminal quando sai do bairro.</t>
   </si>
   <si>
     <t>8600</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8600/requerimento_281-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8600/requerimento_281-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize estudo técnico para implantação de uma lombada, pinturas de faixas horizontais e placas na rua Sergipe próximo ao número 122 no bairro Estados de nosso município.</t>
   </si>
   <si>
     <t>8610</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8610/requerimento_282-2024_ver._fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8610/requerimento_282-2024_ver._fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito, para oficiar à SANEPAR - Companhia de Saneamento do Paraná, para verificarem a possibilidade de instalação da rede de esgoto em toda extensão da Rua Matinhos, Bairro Estados, em Fazenda Rio Grande–PR.</t>
   </si>
   <si>
     <t>8606</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8606/requerimento_283-2024_ver._ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8606/requerimento_283-2024_ver._ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício à Secretaria Municipal de Saúde, solicitando informações sobre a possibilidade de implantação de um Laboratório Regional de Prótese Dentária (LRPD) em Fazenda Rio Grande, no âmbito do programa "Brasil Sorridente", visando ampliar o acesso à reabilitação oral para a população.</t>
   </si>
   <si>
     <t>8603</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8603/requerimento_284-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8603/requerimento_284-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente, realizem estudos para construção de travessia elevada (lombada) na seguinte localização: Avenida Portugal em frente à Unidade Básica de Saúde Gralha Azul (N° 1866)</t>
   </si>
   <si>
     <t>8614</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8614/requerimento_285-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8614/requerimento_285-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, seja verificada a viabilidade do termino da pavimentação asfáltica e a instalação do novo projeto de rede de agua pluvial no restante que falta da pavimentação da Travessa Palmas, situada no Bairro Estados, Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8628</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8628/requerimento_286-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8628/requerimento_286-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao excelentíssimo senhor prefeito municipal a possibilidade de realizar campanhas em conjunto com o corpo de bombeiros do município, afim de conscientizar e prevenir as ocorrências de queimadas e incêndios domésticos e ambientais, abrangendo os cuidados necessários considerando a intensa estiagem que está atingindo vários municípios do Paraná._x000D_
 Conforme Decreto 7258/2024.</t>
   </si>
   <si>
     <t>8632</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8632/requerimento_287-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8632/requerimento_287-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio à Companhia de Saneamento do Paraná (Sanepar), para que a mesma informe as razões da recorrente falta de água nos bairros Veneza, Estados e Santa Maria principalmente nos finais de semana.</t>
   </si>
   <si>
     <t>8626</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8626/requerimento_288-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8626/requerimento_288-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que informe à esta Casa de Leis, se há previsão para a implantação de travessias elevadas e lombadas na Avenida Portugal, no trecho que foi recuperado a pavimentação asfáltica através do sistema de reciclagem. Informe ainda, qual o prazo para início da pintura das faixas de pedestres e sinalização horizontal.</t>
   </si>
   <si>
     <t>8622</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8622/requerimento_289-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8622/requerimento_289-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício à COMEC – Coordenação da Região Metropolitana de Curitiba e a Empresa Leblon Transporte de Passageiros para que realizem estudos e viabilizem uma nova linha de ônibus fazendo a ligação do município de Fazenda Rio Grande com o Município de Araucária, sendo pela Avenida Nossa Senhora Aparecida (Fazenda Rio Grande) a qual se torna Rua José Fermino Machado (Araucária).</t>
   </si>
   <si>
     <t>8620</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8620/requerimento_290-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8620/requerimento_290-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo.  Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente preste informações a esta Câmara Municipal acerca do seguinte: No quadro de funcionários efetivos do município na área de Auxiliar de Serviços Gerais:_x000D_
 Sabendo que não temos mais concurso para o cargo acima mencionado, informar:_x000D_
 a)	Relação completa com nome, e local de lotação, e função exercida;_x000D_
 b)  Se algum está em desvio de função, e por qual motivo?</t>
   </si>
   <si>
     <t>8636</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8636/requerimento_291-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8636/requerimento_291-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis informação referente a conclusão da pavimentação asfáltica das Ruas Etiópia e Eritreia, Bairro Nações.</t>
   </si>
   <si>
     <t>8638</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8638/requerimento_292-2024_ver._ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8638/requerimento_292-2024_ver._ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Secretário de Saúde para que nos envie o cardápio da Secretaria Municipal de Saúde, com o intuito de direcionar as emendas impositivas de forma adequada e eficiente.</t>
   </si>
   <si>
     <t>8630</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8630/requerimento_293-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8630/requerimento_293-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da secretaria competente, solicite a restauração da sinalização de travessia elevada localizada na Avenida Paraná em frente ao número 257, Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>8635</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8635/requerimento_294-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8635/requerimento_294-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. ofício ao Senhor Gilson de Jesus dos Santos, Diretor Presidente da AMEP (Agência de Assuntos Metropolitanos do Paraná), solicitando a realização de um estudo de viabilidade para a ampliação da linha de ônibus Santa Maria na extensão da Rua Parintins.</t>
   </si>
   <si>
     <t>8644</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8644/requerimento_295-2024_ver._fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8644/requerimento_295-2024_ver._fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito, para oficiar à SANEPAR - Companhia de Saneamento do Paraná, para verificarem a possibilidade de instalação de rede de esgoto em toda extensão da Rua Caroba, Bairro Eucaliptos, em Fazenda Rio Grande–PR.</t>
   </si>
   <si>
     <t>8646</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8646/requerimento_296-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8646/requerimento_296-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Srº. Prefeito Municipal, e à Empresa LEBLON Transportes de Passageiros, para que informem à esta Casa de Leis quantos abrigos de paradas de ônibus estão instalados em nosso Município. Solicito também, que os novos abrigos a serem adquiridos pelo município possuam assentos, possibilitando que os usuários do transporte possam aguardar a chegada do ônibus com maior comodidade.</t>
   </si>
   <si>
     <t>8647</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8647/requerimento_297-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8647/requerimento_297-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requere nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal para que através da secretaria competente, encaminhe a esta casa de Leis Informações relativas ao Sistema de Monitoramento Eletrônico (Câmeras de Segurança) existente no município:_x000D_
 1.	Quantas são e onde estão localizadas Câmeras de Segurança?_x000D_
 2.	 Dentre as câmeras instaladas, quantas estão efetivamente funcionando e qual a data da última manutenção realizada?_x000D_
 3.	 Além da Guarda Municipal alguma empresa terceirizada tem acesso e responde por esses equipamentos de segurança?_x000D_
 4.	Quem faz a manutenção dos equipamentos? Em caso de empresa terceirizada encaminhar cópia do processo licitatório juntamente com valores pagos a empresa e também pagos na aquisição dos equipamentos;_x000D_
 5.	Qual é a capacidade de armazenamento das câmeras do município?</t>
   </si>
   <si>
     <t>8653</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8653/requerimento_298-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8653/requerimento_298-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo senhor Prefeito Municipal para que juntamente com a secretaria municipal de Obras Públicas, realize o pedido de revitalização da pavimentação asfáltica e calçamento na Avenida Santa Mônica em toda sua extensão- bairro Estados, neste município. _x000D_
 (em anexo, abaixo assinado dos moradores com a referida solicitação).</t>
   </si>
   <si>
     <t>8656</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8656/requerimento_299-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8656/requerimento_299-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente informe a essa Casa de Leis acerca do Projeto de Lei nº 025/2022, “súmula: Autoriza o poder executivo a contratar a operação de crédito com a Caixa Econômica federal e confere outras providências”:_x000D_
 _x000D_
 a)	Quais obras foram realizadas/iniciadas, com a operação de crédito contratada?_x000D_
 b)	Quais os veículos e equipamentos que foram adquiridos?_x000D_
 c)	Quais reformas de edificações públicas foram realizadas?</t>
   </si>
   <si>
     <t>8654</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8654/requerimento_300-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8654/requerimento_300-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício à COMEC – Coordenação da Região Metropolitana de Curitiba e a Empresa Leblon Transporte de Passageiros para que esclareçam o motivo pela qual foi retirado a linha de ônibus Estados II, sendo esta, a qual passava pela Rua Pernambuco bairro Estados, município de Fazenda Rio Grande. Havendo esse esclarecimento solicito para que encaminhem à esta Casa de Leis a possibilidade de reaver essa rota novamente.</t>
   </si>
   <si>
     <t>8687</t>
   </si>
   <si>
     <t>Alexandre Maringá, Brandão, Caio Szadkoski, Dr. Renan Wozniack, Enfermeiro Zé Carlos, Luiz Sergio Claudino - Serjão, Professor Léo, Prof. Fabiano Fubá, Rafael Campaner, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8687/requerimento_301-2024_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8687/requerimento_301-2024_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício à AMEP – Agência de Assuntos Metropolitanos do Paraná para que juntamente da Prefeitura Municipal de Fazenda Rio Grande e Prefeitura Municipal de Curitiba, realizem estudos e viabilizem uma rampa ou elevador para PCDs e pessoas com mobilidade reduzida, na Estação tubo Carlos Gomes, a qual passou por reformas recentemente, porém a acessibilidade não foi concedida, violando direitos e deferindo o princípio da Isonomia.</t>
   </si>
   <si>
     <t>8657</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8657/requerimento_302-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8657/requerimento_302-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria competente, providencie as seguintes benfeitorias:_x000D_
 1.	Solicito que realize estudo e após instalação de travessia elevada em frente ao condomínio Pássaros 1 (1526), na Rua Francisco da Conceição Machado devido ao auto fluxo de pedestres nesta localidade;_x000D_
 2.	Solicito que realize a sinalização vertical e horizontal, dentre elas o amarelamento da faixa lateral, com extrema urgência visto a falta de sinalização, o que tem prejudicado a visibilidade e segurança no trânsito.</t>
   </si>
   <si>
     <t>8666</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8666/requerimento_303-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8666/requerimento_303-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Comandante-Geral do Corpo de Bombeiros Militar do Paraná o Srº Coronel Manoel Vasco de Figueiredo Junior, responsável pelo Corpo de Bombeiros Militar do Paraná (CBMPR) para que que seja feito um estudo de ampliação do número de viaturas de ambulância do SIATE que prestam atendimento no nosso município.</t>
   </si>
   <si>
     <t>8662</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8662/requerimento_304-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8662/requerimento_304-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, por meio da Secretaria Municipal de Obras Públicas, informe se há previsão para a pavimentação das vias do bairro Estados que ainda não foram asfaltadas, informando, ainda, o cronograma de obras para a localidade.</t>
   </si>
   <si>
     <t>8665</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8665/requerimento_305-2024_ver._professro_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8665/requerimento_305-2024_ver._professro_leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que seja expedido ofício a Agência de Assuntos Metropolitanos do Paraná – AMEP, para que seja apresentado resposta ao seguinte questionamento: Há probabilidade de que seja alterado o primeiro horário do ônibus São José dos Pinhais que sai as 5:00 horas para 5:10 horas para dar tempo de chegar os ônibus dos bairros?</t>
   </si>
   <si>
     <t>8663</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8663/requerimento_306-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8663/requerimento_306-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito, para oficiar à Anatel se existe algum projeto para melhoria estética e de segurança dos fios da rede elétrica e de telefonia do Município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8669</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8669/requerimento_307-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8669/requerimento_307-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, e também, ao Sr. Gilson Santos, Diretor-Presidente da AMEP (Agência de Assuntos Metropolitanos do Paraná), para que viabilizem reunião para tratar da implantação da passagem temporal em nosso Município (Lei nº 1364/2020 de autoria do Vereador Gilmar Petry), permitindo que os usuários do transporte coletivo possam sair do terminal por um período pré determinado para utilizar o comércio local e os serviços públicos e retornar sem a necessidade do pagamento de uma nova passagem.</t>
   </si>
   <si>
     <t>8678</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8678/requerimento_308-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8678/requerimento_308-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que seja expedido ofício à Secretaria Municipal de Saúde, para que apresente a lista de espera dos atendimentos da clínica de fisioterapia?</t>
   </si>
   <si>
     <t>8674</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8674/requerimento_309-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8674/requerimento_309-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente informe a essa Casa de Leis acerca do seguinte:_x000D_
 _x000D_
 Considerando que em 2020, foi sancionada a Lei Federal de N°13.977 Lei Romeo Mion, que determina a criação da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista (Ciptea), para identificação das pessoas com TEA, a Ciptea é um documento que contém informações de identificação da pessoa com Transtorno do Espectro Autista, contato de emergência, informações de seu representante legal/cuidador para trazer mais segurança e autonomia para os autistas._x000D_
 _x000D_
 Sabendo disso qual o local que a pessoa responsável deve ir para que tenha o atendimento necessário para adquirir a Ciptea?</t>
   </si>
   <si>
     <t>8683</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8683/requerimento_310-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8683/requerimento_310-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável, realizem estudos e encontrem a melhor solução para que os alunos da Escola Alô Guimarães possam estar usando da água do poço artesiano feito ao lado da escola.</t>
   </si>
   <si>
     <t>8675</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8675/requerimento_311-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8675/requerimento_311-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria competente, seja realizada a instauração da sinalização viária, de forma horizontal e vertical e se possível o amarelamento em um dos lados da via na Rua Tangará no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8685</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8685/requerimento_312-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8685/requerimento_312-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, por meio da Secretaria Municipal de Obras Públicas, informe se há previsão para a manutenção e construção de calçadas do bairro Santa Maria, informando, ainda, o cronograma de obras para a localidade.</t>
   </si>
   <si>
     <t>8680</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8680/requerimento_313-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8680/requerimento_313-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Prefeito Municipal para que através da secretaria competente, encaminhe a esta casa de Leis Informações relativas ao serviço de Odontologia existente no município:_x000D_
 1.	Quais são as unidades que estão realizando esse procedimento?_x000D_
 2.	Quantos profissionais atendem em nosso município na especialidade de Odontologia?_x000D_
 3.	Quantos pacientes são atendidos diariamente nas Unidade que tem esse atendimento?_x000D_
 4.	Quantas pessoas estão na fila de espera atualmente?_x000D_
 5.	Qual o prazo de implantação deste serviço nas outras unidades que ainda não possuem o atendimento?</t>
   </si>
   <si>
     <t>8691</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8691/requerimento_314-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8691/requerimento_314-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, seja verificada a viabilidade do termino da rede de agua pluvial que atualmente encontra-se inacabada prejudicando, o escoamento adequado das aguas da chuva e causando muitos transtornos para os moradores que residem na Rua Goioerê no Bairro Iguaçu, Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8693</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8693/requerimento_315-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8693/requerimento_315-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício Secretaria de Estado da Saúde (SESA) para que que seja feito um estudo de ampliação do número de viaturas de ambulância do Serviço de Atendimento Móvel de Urgência - SAMU que prestam atendimento no nosso município.</t>
   </si>
   <si>
     <t>8697</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8697/requerimento_316-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8697/requerimento_316-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que seja expedido ofício à Secretaria Municipal de Obras, para que apresente qual a data de conclusão das obras na Av. Nossa Senhora Aparecida que faz a ligação com Araucária?</t>
   </si>
   <si>
     <t>8698</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8698/requerimento_317-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8698/requerimento_317-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Empresa Brasileira de Correios e Telégrafos (CORREIOS) localizado no Município de Fazenda Rio Grande, para que informe à esta Casa de Leis por quais motivos os moradores residentes no entorno da Rua Pará, Bairro Estados, neste Município, não estão recebendo as suas correspondências, necessitando dirigir-se à agência para a retirada de encomendas e correspondências.</t>
   </si>
   <si>
     <t>8700</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8700/requerimento_318-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8700/requerimento_318-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal responsável analise e busque soluções para o transporte escolar na Região do Passo Amarelo, especialmente para que o ônibus retorne a circular pela Rua Cecília F. França.</t>
   </si>
   <si>
     <t>8708</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8708/requerimento_319-2024_ver._dr._renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8708/requerimento_319-2024_ver._dr._renan.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, por meio da Secretaria Municipal de Meio Ambiente, informe se há algum programa em andamento ou a ser implementado para o descarte e reciclagem de resíduos eletrônicos no município.</t>
   </si>
   <si>
     <t>8716</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8716/requerimento_320-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8716/requerimento_320-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, verifique se a estudos para viabilidade da reforma na Escola Municipal Santa Fé, localizado no Bairro Iguaçu, Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8707</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8707/requerimento_321-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8707/requerimento_321-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da secretaria competente, realize um estudo e se possível a construção de uma alça de acesso à BR 116 realizando a continuação da Avenida Condor no Bairro Gralha Azul ligando o bairro diretamente a BR.</t>
   </si>
   <si>
     <t>8704</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8704/requerimento_322-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8704/requerimento_322-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que a secretaria de obras verifique junto a SANEPAR, a possibilidade de instalação de rede de esgoto ao longo da Rua João Cubis no Bairro Jardim Veneza, Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8712</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8712/requerimento_323-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8712/requerimento_323-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria competente, providencie a  instalações de uma  travessia elevada  juntamente com as sinalizações necessárias da via, na Rua Madagascar  nas proximidades dos numeral (711)bairro nações, neste município._x000D_
  (em anexo, abaixo assinado dos moradores com a referida solicitação)</t>
   </si>
   <si>
     <t>8715</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8715/requerimento_324-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8715/requerimento_324-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício à Anatel - Agência Nacional de Telecomunicações, para que a mesma junto as companhias de telefonia, realize um estudo de ampliação da rede de telefonia móvel em Fazenda Rio Grande, mais precisamente nas regiões do Santa Maria, Gralha Azul e Jardim Veneza.</t>
   </si>
   <si>
     <t>8721</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8721/requerimento_325-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8721/requerimento_325-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à mesa, conforme o regimento interno e após aprovação deste plenário, que seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal. Solicita-se que, em parceria com a AMEP – Agência de Assuntos Metropolitanos do Paraná, analisem e encaminhem a esta Casa de Leis propostas de melhorias para a Linha Passo Amarelo. Entre as sugestões, destacam-se a ampliação do número de horários, com a inclusão de um ou dois horários adicionais, e a possibilidade de integração da Linha Passo Amarelo no Terminal Rodoviário do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8719</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8719/requerimento_326-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8719/requerimento_326-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, por meio da Secretaria competente, informe sobre a possibilidade de disponibilização de ônibus para o transporte de idosos atendidos pelo Centro de Convivência Amigos da Melhor Idade.</t>
   </si>
   <si>
     <t>8725</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8725/requerimento_327-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8725/requerimento_327-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que informe à esta Casa de Leis, qual o prazo previsto para o reinício das obras de conclusão da construção das calçadas de pedestres das Ruas Rio Nhundiaquara, Rio Palmeirinha e Rio Passaúna, localizadas no Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>8729</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8729/requerimento_328-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8729/requerimento_328-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Prefeito Municipal de Fazenda Rio Grande, solicitando que, através da secretaria competente, informe à Câmara de Vereadores se existe algum projeto para a implantação de brinquedos adaptados para crianças com necessidades especiais nas praças e espaços de lazer públicos do município.</t>
   </si>
   <si>
     <t>8730</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8730/requerimento_329-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8730/requerimento_329-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que seja expedido ofício à Secretaria Municipal de Saúde, para que apresente a quantidade de pacientes que estão da fila de espera para atendimento com Neuropediatra e Neurologista e qual o tempo de espera para a realização das consultas.</t>
   </si>
   <si>
     <t>8731</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8731/requerimento_330-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8731/requerimento_330-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que o Município realize a contratação de empresa especializada para a ampliação do Centro Municipal de Atendimento Educacional Especializado (CMAEE) junto a contratação de médicos especialistas em Transtorno do Espectro Autista (TEA) em nossa Cidade, dentre as especializações necessárias estão: Psicoterapia, Fonoterapia, Terapia ocupacional e Neurologia.</t>
   </si>
   <si>
     <t>8735</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8735/requerimento_331-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8735/requerimento_331-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que  viabilize a aplicação da Lei Municipal 1.128/2016 Grupamento da Guarda Rural e Ambiental.</t>
   </si>
   <si>
     <t>8733</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8733/requerimento_333-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8733/requerimento_333-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo senhor Prefeito Municipal para que juntamente com a secretaria competente seja analisado a possibilidade para à aquisição de uma unidade móvel adaptada para a prestação dos serviços do Centro de Referência da Assistência Social - CRAS, criando-se o “CRAS Móvel”, visando levar os atendimentos e os serviços assistenciais prestados por este órgão aos bairros do Município que ainda não possuem instalações.</t>
   </si>
   <si>
     <t>8739</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8739/requerimento_334-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8739/requerimento_334-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito, para oficiar à Agência de Assuntos Metropolitanos do Paraná – AMEP, para que verifique a responsabilidade e peça esclarecimentos ao orgão competente pelo transporte publico de Fazenda Rio Grande, quanto a histórico de manutenção da frota.</t>
   </si>
   <si>
     <t>8746</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8746/requerimento_335-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8746/requerimento_335-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, aprecie o Anteprojeto de Lei, em anexo que, institui medidas de conscientização e combate à depressão infantil e na adolescência.</t>
   </si>
   <si>
     <t>8745</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8745/requerimento_336-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8745/requerimento_336-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, através da Secretaria Municipal competente, para que aprecie o ANTEPROJETO DE LEI que “Institui o Programa de Incentivo Bolsa Atleta e Bolsa Técnico no âmbito do Município de Fazenda Rio Grande; autoriza a abertura de Crédito Adicional Especial, e dá outras providências”.</t>
   </si>
   <si>
     <t>8743</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8743/requerimento_337-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8743/requerimento_337-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, para que seja realizada a reforma bem como, ampliação da estrutura, reforma do campinho de futebol, instalação de novos brinquedos infantis, reforma de academia popular de pessoas idosas, melhora da iluminação pública e instalação de água potável, no “campinho”, localizados na Rua Limeira esquina com a Rua Framboeseira, Eucaliptos, Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8752</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8752/requerimento_338-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8752/requerimento_338-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à empresa Marc Construtora De Obras Ltda., responsável pela pavimentação da Avenida Nossa Senhora Aparecida, próximo à Estrada do Tietê, no limite entre os municípios de Fazenda Rio Grande e Araucária, para que a mesma informe sobre a possibilidade de criar um acesso lateral alternativo no trecho já escavado, tendo em vista o grande desvio existente no local atualmente. Além disso, que informe o cronograma de obras, bem como em que fase se encontra o mesmo.</t>
   </si>
   <si>
     <t>8750</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8750/requerimento_339-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8750/requerimento_339-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja Expedido Ofício ao Exmo. senhor Prefeito municipal juntamente com a secretaria responsável informe, para fins de esclarecimento público, como é feito o atendimento nas unidades de saúde e Unidade de pronto atendimento (UPA) de pacientes com Transtorno do Espectro Autista – TEA, no que diz respeito à prioridade dos casos?  visto que há casos mais urgentes em virtude do grau do transtorno.</t>
   </si>
   <si>
     <t>8753</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8753/requerimento_340-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8753/requerimento_340-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal que informe se existe algum cronograma para a instalação de redutores de velocidade e travessias elevadas no município.</t>
   </si>
   <si>
     <t>8754</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8754/requerimento_341-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8754/requerimento_341-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria competente, realizem estudos para a construção de uma cancha coberta na praça do Jardim Sidon.</t>
   </si>
   <si>
     <t>8760</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8760/requerimento_342-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8760/requerimento_342-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Ex. Senhor Secretário de Estado da Educação do Paraná, solicitando que seja realizado um estudo de viabilidade para incluir o município de Fazenda Rio Grande no projeto piloto das APAEs, no qual uma nova Escola de Educação Especial será projetada e construída diretamente pelo Governo do Estado do Paraná.</t>
   </si>
   <si>
     <t>8759</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8759/requerimento_343-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8759/requerimento_343-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Secretaria de Urbanismo e à Vigilância Sanitária para que informe à esta Casa de Leis quantos empreendimentos na área da saúde estão aguardando a emissão do alvará de funcionamento. Requer ainda, o agendamento de uma reunião com os membros da Secretaria de Urbanismo e da Vigilância Sanitária para esclarecimento sobre os critérios exigidos para a liberação destes alvarás.</t>
   </si>
   <si>
     <t>8764</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8764/requerimento_344-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8764/requerimento_344-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito, para oficiar à Agência de Assuntos Metropolitanos do Paraná – AMEP, para que efetue o estudo de viabilidade para implantar uma linha de onibus que trafegue pela Avenida Nossa Senhora Aparecida ate a cidade de Araucaria.</t>
   </si>
   <si>
     <t>8775</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8775/requerimento_345-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8775/requerimento_345-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. O Sr. Prefeito Municipal para que, através da secretaria competente envie a esta Câmara Municipal informações sobre: _x000D_
 Materiais de consumo na Escola Municipal Marlene Barbosa _x000D_
 _x000D_
 Houve algum atraso na entrega de materiais para os alunos desenvolverem suas atividades em sala de aula? _x000D_
 _x000D_
 Se sim, quais medidas serão tomadas para sanar a falta desses materiais?</t>
   </si>
   <si>
     <t>8767</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8767/requerimento_346-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8767/requerimento_346-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, solicitando informações a Secretaria Municipal de Urbanismo se há previsão de continuidade do projeto de instalação das placas de nomenclatura nas ruas do município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8769</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8769/requerimento_347-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8769/requerimento_347-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente seja realizado um estudo e se possível a aquisição de uma moto para entrega domiciliar de medicamentos aos portadores de doenças crônicas.</t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8787/requerimento_348-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8787/requerimento_348-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício AMEP – Agência de Assuntos Metropolitanos do Paraná e Empresa Leblon Transporte de Passageiros para que realizem estudos e viabilizem mais horários de ônibus nas linhas F29 – Veneza Pedágio e F 25 Colonial, entre os horários 07:00 horas até às 08:30 horas e 16:45 horas até às 20:00 horas, sendo estes os horários de mais fluxo de usuários, no município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8773</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8773/requerimento_349-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8773/requerimento_349-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Ilmo. Secretário de Justiça e Cidadania do Estado do Paraná, Sr. Santin Roveda, para que o mesmo disponibilize a realização de edições do Programa Paraná em Ação na cidade de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8785</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8785/requerimento_350-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8785/requerimento_350-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis sobre a viabilidade da implantação do Vale CMEI (Vale Creche), para ser fornecido às famílias que aguardam vaga nos CMEI’s de nosso Município e que possuem renda de até 3 (três) salários mínimos. Requer ainda que, seja viabilizado o Vale CMEI juntamente com a proposta de contratação de vagas através das escolas particulares, como forma de ampliar a disponibilidade de vagas e reduzir a fila de espera para a matrícula das crianças de 0 a 4 anos no Ensino Infantil de nosso Município.</t>
   </si>
   <si>
     <t>8779</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8779/requerimento_351-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8779/requerimento_351-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Secretaria de Meio Ambiente para que informe a esta Casa de Leis o cronograma de manutenção dos espaços públicos, incluindo parques municipais e praças, no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8780</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8780/requerimento_352-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8780/requerimento_352-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente nos informe sobre a regularização das áreas próximas à travessa Curitiba, no Bairro Estados no Santa Maria:_x000D_
 1.	Existe algum projeto?_x000D_
 2.	Existe algum prazo para regularização?_x000D_
 3.	Quando iniciará o processo de regularização destas áreas?_x000D_
 Se sim, qual a previsão de entrega das documentações aos moradores?</t>
   </si>
   <si>
     <t>8783</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8783/requerimento_353-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8783/requerimento_353-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria competente, realize a construção de calçadas para pedestres na Rua Jatobá, Bairro Eucaliptos, em Fazenda Rio Grande._x000D_
 •	Foto em anexo</t>
   </si>
   <si>
     <t>8793</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8793/requerimento_354-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8793/requerimento_354-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, forneça informações que dispõem sobre o cronograma de entrega das carteirinhas dos portadores de fibromialgia que foram solicitadas anteriormente pelo requerimento 117/2023.</t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8800/requerimento_355-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8800/requerimento_355-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis, se há projeto em andamento para a regularização fundiária dos imóveis localizados no entorno da Rua Santa Catarina, esquina com a Avenida Mato Grosso. Requer ainda, que informe quantos imóveis estão estabelecidos neste local e que necessitam da regularização para a emissão da escritura pública definitiva.</t>
   </si>
   <si>
     <t>8805</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8805/requerimento_356-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8805/requerimento_356-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente informe a esta Casa de leis a seguinte proposição:_x000D_
 _x000D_
 •	Quais foram as medidas mitigadoras prestadas pela loteadora dos bairros Green Field e Jardim Brasil?</t>
   </si>
   <si>
     <t>8815</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8815/requerimento_357-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8815/requerimento_357-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal responsável, sejam apresentadas a esta Casa de Leis as possibilidades e viabilidades relacionadas à construção de um novo prédio do Centro de Referência de Assistência Social (CRAS) no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8796/requerimento_358-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8796/requerimento_358-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente seja realizado um estudo e se possível a implantação de farmácias populares de medicamentos veterinários em nosso município, principalmente para animais domésticos.</t>
   </si>
   <si>
     <t>8798</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8798/requerimento_359-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8798/requerimento_359-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria competente, realize estudos para a construção de lombadas e sinalizações na rua Limeira no Bairro Eucaliptos em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8807/requerimento_360-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8807/requerimento_360-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Ex. Prefeito Municipal Marco Marcondes, para que considerando a Lei nº 1.069, efetue a realização de chamamento público para a adequação da quantidade de frota de transportes escolares em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8809</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8809/requerimento_361-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8809/requerimento_361-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos vem, por meio deste requerimento, solicitar informações quanto às tratativas para o credenciamento de Fazenda Rio Grande na implementação dos Laboratórios Regionais de Prótese Dentária (LRPD) pelo Ministério da Saúde, conforme estabelecido na Portaria nº 599 de 23 de março de 2006, considerando a importância desse programa para garantir assistência integral à saúde bucal da população local._x000D_
 Gostaríamos de saber:_x000D_
 Como estão as tratativas para a participação do município no programa LRPD?_x000D_
 Quais são as datas previstas para as etapas de credenciamento e efetivação no programa?_x000D_
 Se o município já iniciou alguma ação ou tomou providências para viabilizar o credenciamento no programa, conforme orientações do Portal e-gestor.</t>
   </si>
   <si>
     <t>8818</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8818/requerimento_362__vereador_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8818/requerimento_362__vereador_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para oficiar a Companhia de Saneamento do Paraná (Sanepar), solicitando a realização de estudos e, se possível, a implementação da extensão da rede de esgoto na totalidade da Rua Mario Quintana no Bairro Veneza na Cidade de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8811/requerimento_363-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8811/requerimento_363-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito, para que através da Secretaria competente, informe sobre a possiblidade de tornar sentido único a Rua Nossa Sra. do Rocio, especialmente no trecho compreendido entre a Avenida Nossa Sra. Aparecida e Rua São Vicente, de modo a promover maior segurança no entorno da Escola Municipal Carlos Eduardo Nichele.</t>
   </si>
   <si>
     <t>8820</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8820/requerimento_364-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8820/requerimento_364-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja Expedido Ofício ao Excelentíssimo senhor Prefeito Municipal para que através da Secretaria de Planejamento Urbano, informe a está casa de leis qual é a data para início da troca de todas as lâmpadas para led, através da PPP EFICIÊNCIA ENERGETICA.</t>
   </si>
   <si>
     <t>8823</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8823/requerimento_365-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8823/requerimento_365-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis informações referentes aos projetos relacionados a importância da conscientização da sociedade sobre a necessidade de direitos igualitários, inclusão e bem-estar de todos que são acometidos pela Síndrome Down:_x000D_
 a)	Existe algum programa de intervenção precoce, formado por educadores e terapeutas especializados, para oferecer melhor qualidade de vida as pessoas acometidas com a condição genética?_x000D_
 _x000D_
 b)	Existe algum planejamento para oferecer a população em geral, principalmente nas escolas, eventos referentes a inclusão?</t>
   </si>
   <si>
     <t>8824</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8824/requerimento_366-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8824/requerimento_366-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis se está em andamento o Projeto Arquitetônico para a construção de um Centro Especializado para Atendimento e Convivência direcionado exclusivamente para as pessoas idosas residentes em nosso Município.</t>
   </si>
   <si>
     <t>8833</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8833/requerimento_367-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8833/requerimento_367-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente informe a essa Casa de Leis acerca de: -Quais são as empresas contratadas em processo licitatório para realizar exames de urgência e emergência na rede municipal de saúde?_x000D_
 -Sobre prazos, está sendo cumprido o que está firmado em contrato?</t>
   </si>
   <si>
     <t>8828</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8828/requerimento_368-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8828/requerimento_368-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer-se que seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, a fim de que, em conjunto com a Secretaria Municipal competente, sejam realizadas as reformas necessárias no Ginásio de Esportes Sérgio Luiz Claudino, situado no bairro Jardim Veneza, incluindo a instalação de piso modular indoor com revestimento drenante.</t>
   </si>
   <si>
     <t>8830</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8830/requerimento_369-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8830/requerimento_369-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, para que seja realizada a reforma bem como, ampliação da estrutura (cobertura), reforma do campinho de futebol e instalação de água potável, na praça Brasil.</t>
   </si>
   <si>
     <t>8866</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8866/requerimento_370-2024_ver_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8866/requerimento_370-2024_ver_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente   forneça a esta Casa de Leis acerca da seguinte:_x000D_
 _x000D_
 a)	Considerando o aumento de assaltos e roubos a comércios e vias públicas nas últimas semanas, quais as medidas que os órgãos de segurança pública estão tomando para conter esses ocorridos? _x000D_
 _x000D_
 b)	As ações em conjunto com a Guarda Municipal e Policia Militar estão ocorrendo com qual frequência? _x000D_
 _x000D_
 c)	O aumento do efetivo da Guarda Municipal, que foi realizado através do concurso público já está em atividade nas ruas?</t>
   </si>
   <si>
     <t>8838</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8838/requerimento_371-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8838/requerimento_371-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, realize estudo e viabilidade para revitalização do calçamento na Rua Aruba no bairro Nações.</t>
   </si>
   <si>
     <t>8835</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8835/requerimento_372-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8835/requerimento_372-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Ilmo. Sr. Comandante da 4ª Companhia da Polícia Militar, que abrange o município de Fazenda Rio Grande, para que informe quais ações serão desenvolvidas neste final de ano para promover maior segurança aos comerciantes e consumidores de nossa cidade.</t>
   </si>
   <si>
     <t>8836</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8836/requerimento_373-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8836/requerimento_373-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Dep. Estadual Alisson Wandscheer, solicitando o apoio de Vossa Excelência para a destinação de uma Emenda Parlamentar com o objetivo de adquirir um caminhão compactador para a coleta de resíduos volumosos no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8844/requerimento_374-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8844/requerimento_374-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para oficiar a Secretaria Municipal de Habitação com a finalidade de obter informações sobre o andamento da regularização fundiária do Condominio Chácaras D’talia, Bairro Eucaliptos situadas na cidade de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8841</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8841/requerimento_375-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8841/requerimento_375-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que através da Secretaria Municipal de Saúde, apresente resposta ao seguinte questionamento: Como está sendo realizado o credenciamento da equipe multiprofissional para o atendimento de crianças com transtorno do espectro autista?</t>
   </si>
   <si>
     <t>8847</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8847/requerimento_376-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8847/requerimento_376-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, forneça informações que dispõem sobre o cronograma de entrega das obras de pavimentação do Jardim Suzuki localizado no Bairro Santa Terezinha, Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>8845</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8845/requerimento_377-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8845/requerimento_377-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, solicitar à Secretaria Municipal de Meio Ambiente a averiguação e a manutenção de um terreno localizado no Bairro Santa Terezinha na rua Santa Rita de Cássia, em frente aos números 1791 ao 1959. O referido terreno encontra-se em condições que podem comprometer a saúde pública e o bem-estar da comunidade local, necessitando de intervenções adequadas. (fotos em anexo):</t>
   </si>
   <si>
     <t>8848</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8848/requerimento_378-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8848/requerimento_378-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja Expedido Ofício ao Exmo. senhor Prefeito municipal juntamente com a secretaria de cultura, se há a possibilidade de ser aberto inscrições para seleção pública destinadas a espetáculos teatrais, danças, cultura natalina e afins, visando apresentações de projetos para os eventos Natalinos na cidade, que dão um toque todo especial para a festividade.</t>
   </si>
   <si>
     <t>8876</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8876/requerimento_379-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8876/requerimento_379-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que viabilize convênio junto ao Governo do Estado para possibilitar a ampliação de serviços, programas e projetos destinados à população idosa, permitindo inclusive, apoio financeiro à pessoa idosa em situação de vulnerabilidade socioeconômica, assim como, a concessão de Bolsa destinada ao cuidador familiar prevenindo que a pessoa idosa necessite ser institucionalizada.</t>
   </si>
   <si>
     <t>8850</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8850/requerimento_380-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8850/requerimento_380-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que através da Secretaria competente, seja realizado estudo para a construção de lombada e instalação de placas de sinalização na rua Rio Tejo, no Bairro Iguaçu, em Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>8858</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8858/requerimento_381-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8858/requerimento_381-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requeiro que seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando à Secretaria Competente que informe a esta Casa Legislativa se há, em andamento ou previsto, algum projeto para a criação de uma área de lazer no Jardim Europa, que contemple um parquinho infantil e espaço para a prática de esportes.</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8860/requerimento_382-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8860/requerimento_382-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para através da Secretaria Municipal de Planejamento Urbano, seja realizado um estudo de viabilidade para a extensão da rede elétrica no final da Rua Alecrim, tendo como referência o nº 304, no Bairro Eucaliptos, em Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>8862</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8862/requerimento_383-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8862/requerimento_383-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Secretaria de Urbanismo para que informe a esta casa de leis se houve alguma tratativa para a criação da praça ao ar livre localizada na rua Irerê esquina com a rua Mairas no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>8868</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8868/requerimento_384-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8868/requerimento_384-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito, para que através da secretaria competente, informe qual o cronograma de obras para realizar a sinalização horizontal e vertical, bem como mecanismos redutores de velocidade e de travessia elevada, na Rua Rio Tejo, no Bairro Iguaçu, sentido bairro, visando promover mais segurança no trânsito aos condutores e pedestres.</t>
   </si>
   <si>
     <t>8873</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8873/requerimento_385-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8873/requerimento_385-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a concessionária Arteris Planalto Sul, para que a mesma forneça informações sobre os motivos da interdição da passarela localizada na Rua Cesar Carelli às margens da BR 116, a qual se encontra interditada por aproximadamente quatro meses.</t>
   </si>
   <si>
     <t>8870</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8870/requerimento_386-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8870/requerimento_386-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Srº Prefeito Marco Marcondes, para que através da lei LEI Nº 1.711/2023 de Parceria Público- Privadas, seja feito um estudo de viabilidade para a criação de um Espaço Motoboy aqui na nossa cidade.</t>
   </si>
   <si>
     <t>8874</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8874/requerimento_387-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8874/requerimento_387-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que através da Secretaria Municipal de Meio Ambiente, apresente resposta ao seguinte questionamento: Qual a data para iniciar a drenagem urbana no Rio Mascate?</t>
   </si>
   <si>
     <t>8889</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8889/requerimento_388-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8889/requerimento_388-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Instituto Nacional do Seguro Social (INSS), ao Ministério de Previdência Social, e também, ao Sr. Alberto Alegre, Superintendente da Regional Sul (SRSUL), para que informem à esta Casa de Leis por qual motivo a Agência da Previdência Social instalada no Município de Fazenda Rio Grande, Paraná, não está disponibilizando Perito Médico Previdenciário para a realização de pericias médicas dos segurados residentes em nosso Município e região. Informem ainda, se há data prevista para a regularização deste serviço o qual era realizado normalmente nesta Agência até o início da pandemia de COVID-19, sendo posteriormente suspenso e até a presente data não voltou a funcionar, acarretando inúmeros transtornos aos beneficiários desta Autarquia.</t>
   </si>
   <si>
     <t>8883</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8883/requerimento_389-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8883/requerimento_389-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável, informe a essa Casa de Leis se há previsão de conclusão da pavimentação da Av. Portugal.</t>
   </si>
   <si>
     <t>8885</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8885/requerimento_390-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8885/requerimento_390-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente seja realizado um estudo e se possível a instalação ou construção de Bicicletários em áreas públicas, escolas e órgão públicos deste município.</t>
   </si>
   <si>
     <t>8888</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8888/requerimento_391-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8888/requerimento_391-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que seja expedido ofício ao Departamento Municipal de Transito – FAZTRANS, para que apresente resposta ao seguinte questionamento: Há alguma previsão de colocarem o “terceiro tempo” para os pedestres em todos os semáforos do município?</t>
   </si>
   <si>
     <t>8878</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8878/requerimento_392-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8878/requerimento_392-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que a secretaria de meio ambiente realize a roçagem nos seguintes endereços:_x000D_
 •	Travessa Guabiroba, número 119, Bairro Jardim Sidon._x000D_
 •	Travessa Coleirinha, final da rua (sem número), Boa Esperança.</t>
   </si>
   <si>
     <t>8893</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8893/requerimento_393-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8893/requerimento_393-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a Concessionária Arteris Planalto Sul, para que a mesma forneça informações sobre o cronograma de retirada da arvore que caiu na pista de passeio, às margens da BR116 com a Av. Carlos Eduardo Nichele nº1200.</t>
   </si>
   <si>
     <t>8902</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8902/requerimento_394-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8902/requerimento_394-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que seja expedido ofício à Secretaria Municipal de Saúde, para que realize um estudo, para que possa ser feito um estacionamento na frente da UBS – Gralha Azul.</t>
   </si>
   <si>
     <t>8901</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8901/requerimento_395-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8901/requerimento_395-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Srº. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis se há projeto em andamento para viabilizar a conclusão da pavimentação da Avenida Portugal. Informe também, qual o custo estimado para a realização desta obra e se a mesma pode ser realizada através de medida mitigadora.</t>
   </si>
   <si>
     <t>8904</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8904/requerimento_396-2024_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8904/requerimento_396-2024_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente só seja permitido abrir novos loteamentos no município desde que os mesmos se encontrem com as devidas sinalizações de trânsito, pintura de faixas de pedestres e das vias, placas de nomes das ruas e iluminação adequada para o local e para que a mesma solicite aos loteamentos que já estão em andamento que providenciem o mais rápido essas exigências.</t>
   </si>
   <si>
     <t>8911</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8911/requerimento_397-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8911/requerimento_397-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, para que, em conjunto com a Secretaria Competente, sejam realizados estudos e viabilizada a implementação de faixa de parada exclusiva para motocicletas nos semáforos da cidade, proporcionando maior organização e fluidez nas paradas dos veículos. A faixa de parada deverá ser organizada conforme a seguinte ordem de prioridade: _x000D_
 1.	Sinaleiro;_x000D_
 2.	Faixa de pedestres;_x000D_
 3.	Faixa de parada exclusiva para motos;_x000D_
 4.	Demais veículos automotores.</t>
   </si>
   <si>
     <t>8906</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8906/requerimento_398-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8906/requerimento_398-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da secretaria municipal competente estude a viabilidade de “mão única” de sentido de direção na extensão da via em frente à Escola Participação na rua Colômbia, número 589 no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>8909</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8909/requerimento_399-2024_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8909/requerimento_399-2024_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada uma cópia da lei  LEI Nº 1.753/2024 DE 11 DE JANEIRO DE 2024, direcionada a  Central de relacionamento Sanepar de Fazenda Rio Grande, para a área de direção e administração da unidade. _x000D_
  Com a seguinte súmula:_x000D_
 "Proíbe a cobrança de valores para a emissão de segunda via das contas de consumo em aberto por parte das empresas públicas ou privadas que adotam o sistema de cobrança através de fatura impressa".</t>
   </si>
   <si>
     <t>8914</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8914/requerimento_400-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8914/requerimento_400-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da Secretaria Municipal de Governo análise a possibilidade de ampliação do público-alvo para a inserção do Implanon.</t>
   </si>
   <si>
     <t>8921</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8921/requerimento_401-2024_ver._dr_renan.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8921/requerimento_401-2024_ver._dr_renan.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Instituto de Água e Terra - IAT para que informe sobre em que fase se encontra a implementação do projeto do Parque Linear de Fazenda Rio Grande, fornecendo o cronograma de execução de suas obras.</t>
   </si>
   <si>
     <t>8916</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8916/requerimento_402-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8916/requerimento_402-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Srº Roni Miranda Vieira, Secretário de Educação do Estado, para que através do departamento competente, seja feito um estudo de viabilidade para a implantação do programa EduTech, nas escolas estaduais do município.</t>
   </si>
   <si>
     <t>8919</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8919/requerimetno_403-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8919/requerimetno_403-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente nos informe a possibilidade de colocação de manilhas e manutenção do córrego no final da rua santo Inácio próximo ao número 331 no bairro santa Terezinha deste município.</t>
   </si>
   <si>
     <t>8924</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8924/requerimento_404-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8924/requerimento_404-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente e a Agencia de Assuntos Metropolitanos do Paraná a (AMEP). Informações sobre os veículos que fazem a linha Fazenda Pinheirinho que apresentam infiltração de água pela parte articulada, informe também se todos os ônibus articulados da frota estão sendo submetidos a uma avaliação detalhada para identificar as causas específicas das infiltrações em dias de chuva. _x000D_
 Fotos em anexo.</t>
   </si>
   <si>
     <t>8928</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8928/requerimento_405-2024_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8928/requerimento_405-2024_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente seja realizado um estudo e se possível a aquisição e implantação de uma moto para o serviço do SAMU, tendo como objetivo agilizar os primeiros socorros e atendimentos que não necessitem de ambulância.</t>
   </si>
   <si>
     <t>8925</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8925/requerimento_406-2024_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8925/requerimento_406-2024_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da  Secretaria Municipal de Meio Ambiente, notifique a empresa Transpetro (Petrobras) para realizar a limpeza e a roçada na área de servidão de passagem nas intermediações da rede de alta tensão na Rua Flamboyant, Bairro Eucaliptos, na Cidade de Fazenda Rio Grande/PR</t>
   </si>
   <si>
     <t>8933</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8933/requerimento_407-2024_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8933/requerimento_407-2024_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer-se que seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, a fim de que, em conjunto com a Secretaria Municipal competente, providencie a aquisição de tendas destinadas a atender os feirantes vinculados à Secretaria de Cultura e/ou a instalação do Portal na Rua André Wosniack, na localidade do Passo Amarelo.</t>
   </si>
   <si>
     <t>8930</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8930/requerimento_408-2024_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8930/requerimento_408-2024_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, e também, à AMEP (Agência de Assuntos Metropolitanos do Paraná) para que informem à esta Casa de Leis se há projeto em andamento para viabilizar a construção de mais um terminal de ônibus no Município de Fazenda Rio Grande. Informem ainda, quais os critérios analisados para a liberação da construção de um segundo terminal de ônibus em nossa Cidade.</t>
   </si>
   <si>
     <t>8932</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8932/requerimento_409-2024_ver._caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8932/requerimento_409-2024_ver._caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria de meio ambiente, seja realizado a limpeza de terreno no seguinte endereço:_x000D_
 •	Rua: Vinícius de Morais, ao lado do numeral 331, no bairro Jardim Veneza. (Segue foto em anexo).</t>
   </si>
   <si>
     <t>8938</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8938/requerimento_410-2024_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8938/requerimento_410-2024_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo.  Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente informe, a possibilidade da reinstalação do ponto de ônibus da linha Estados 2, localizado no seguinte local:_x000D_
 _x000D_
 Av. Rio Amazonas próximo ao nº 3845 no bairro Estados.</t>
   </si>
   <si>
     <t>8936</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8936/requerimento_411-2024_ver._dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8936/requerimento_411-2024_ver._dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Deputado Federal Toninho Wandscheer para que informe quais ações estão previstas para destinação de recursos no ano de 2025 para Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>8941</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8941/requerimento_412-2024_ver._alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8941/requerimento_412-2024_ver._alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente, informe a possibilidade da criação do Lar para idosos em nosso Município.</t>
   </si>
   <si>
     <t>8939</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8939/requerimento_413-2024_ver._rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8939/requerimento_413-2024_ver._rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício junto à ANATEL para notificar todas as empresas de INTERNET e TELEFONIA que prestam serviços em Fazenda Rio Grande, para que todo o cabeamento que está em desuso seja retirado dos postes e casas do município.</t>
   </si>
   <si>
     <t>8945</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8945/requerimento_414-2024_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8945/requerimento_414-2024_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que seja expedido ofício à Secretaria Estadual de Educação, para que seja realizado a abertura de uma turma de língua portuguesa como segunda língua para estrangeiros.</t>
   </si>
   <si>
     <t>8950</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8950/requerimento_415-2024_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8950/requerimento_415-2024_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, analise o anteprojeto de lei que, Dispõe sobre a gestão e custeio dos convênios com clínicas multidisciplinares voltados ao atendimento de crianças com deficiência, especialmente aquelas com Transtorno do Espectro Autista (TEA), pelas Secretarias de Educação e Saúde do Município de Fazenda Rio Grande, e dá outras providências.”</t>
   </si>
   <si>
     <t>7922</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7922/mensagem_de_veto_001-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7922/mensagem_de_veto_001-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Comunico à Vossa Excelência que, nos termos do artigo 49 da Lei Orgânica do Município, decidi vetar totalmente, por inconstitucionalidade formal, o Projeto de Lei n. 040/2023, de autoria do Legislativo – Vereador Gilmar Petry, que “Dispõe sobre a obrigatoriedade de instalação de bancos nas paradas de ônibus do transporte coletivo no Município de Fazenda Rio Grande, Paraná, conforme específica”.</t>
   </si>
   <si>
     <t>8243</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8243/mensagem_de_veto_002-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8243/mensagem_de_veto_002-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Comunico à Vossa Excelência que, nos termos do artigo 49 da Lei Orgânica do Município, decidi vetar totalmente, por inconstitucionalidade formal, o Projeto de Lei n. 037/2023, de autoria do Legislativo – Vereador José Carlos Bernardes, que “Dispõe sobre a capacitação em primeiros socorros dos profissionais da educação e da recreação infantil da rede pública e privada do Município de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>8439</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8439/mensagem_de_veto_003-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8439/mensagem_de_veto_003-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Comunico à Vossa Excelência que, nos termos do artigo 49 da Lei Orgânica do Município, decidi vetar parcialmente o Projeto de Lei n. 026/2023, de autoria do Legislativo – Vereador Gilmar Petry, que “Dispõe sobre o Programa Municipal de Incentivos Fiscais (PMIF), destinado para Pessoas Jurídicas de Direito Privado que concedam de forma voluntária horário especial de trabalho para seus colaboradores portadores de deficiência ou com dependentes nesta condição, sem prejuízo de sua remuneração, e dá outras providências”.</t>
   </si>
   <si>
     <t>8817</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8817/mensagem_de_veto_004-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8817/mensagem_de_veto_004-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Comunico à Vossa Excelência que, nos termos do artigo 49 da Lei Orgânica do Município, decidi vetar parcialmente as propostas modificativas realizadas no bojo do Projeto de Lei n. 028/2024, de autoria do Executivo Municipal, que "Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2025 e confere outras providências" o qual sofreu emendas por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>8958</t>
   </si>
   <si>
     <t>MSE</t>
   </si>
   <si>
     <t>Mensagem Substitutiva - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8958/mensagem_substitutiva_003-2024_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8958/mensagem_substitutiva_003-2024_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão dos planos de cargos, carreiras e remuneração previstos nas Leis Complementares nºs 48/2012, 92/2014, 103/2014; altera a Lei Complementar nº 47/2011; altera a Lei nº 168/2003 e dá outras providências.</t>
   </si>
   <si>
     <t>7923</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7923/projeto_de_emenda_a_lei_organica_001-2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7923/projeto_de_emenda_a_lei_organica_001-2024.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do artigo 87, da Lei Orgânica do Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>8085</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8085/ata_da_01a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8085/ata_da_01a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 01ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8026</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8026/ata_da_02a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8026/ata_da_02a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 02ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8114</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8114/ata_da_03a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8114/ata_da_03a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 03ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8136/ata_da_04a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8136/ata_da_04a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 04ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8168/ata_da_05a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8168/ata_da_05a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 05ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8169</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8169/ata_da_06a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8169/ata_da_06a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 06ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8191</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8191/ata_da_07a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8191/ata_da_07a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 07ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8298</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8298/ata_da_08a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8298/ata_da_08a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 08ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>8299</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8299/ata_da_09a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8299/ata_da_09a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 09ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>8300</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8300/ata_da_10a_sessao_ordinaria_de_2024..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8300/ata_da_10a_sessao_ordinaria_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da10ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>8406</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8406/ata_da_11a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8406/ata_da_11a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>8407</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8407/ata_da_12a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8407/ata_da_12a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>8408</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8408/ata_da_13a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8408/ata_da_13a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>8409</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8409/ata_da_14a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8409/ata_da_14a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>8442</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8442/ata_da_15a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8442/ata_da_15a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8410</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8410/ata_da_16a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8410/ata_da_16a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>8443</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8443/ata_da_17a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8443/ata_da_17a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8470</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8470/ata_da_18a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8470/ata_da_18a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8471</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8471/ata_da_19a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8471/ata_da_19a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8639</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8639/ata_da_20a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8639/ata_da_20a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA da 20ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>8640</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8640/ata_da_21a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8640/ata_da_21a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA da 21ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8641</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8641/ata_da_22a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8641/ata_da_22a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA da 22ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8642</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8642/ata_da_23a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8642/ata_da_23a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA da 23ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8689</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8689/ata_da_24a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8689/ata_da_24a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 24ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8690</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8690/ata_da_25a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8690/ata_da_25a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>8702</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8702/ata_da_26a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8702/ata_da_26a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 26ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8741</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8741/ata_da_27a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8741/ata_da_27a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Ordinária de 2024.</t>
   </si>
   <si>
     <t>8765</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8765/ata_da_28a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8765/ata_da_28a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8777</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8777/ata_da_29a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8777/ata_da_29a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>ATA da 29ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8855/ata_da_30a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8855/ata_da_30a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8880</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8880/ata_da_31a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8880/ata_da_31a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 31ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8881/ata_da_32a_sessao_ordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8881/ata_da_32a_sessao_ordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 32ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8952</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8952/ata_da_33a_sessao_ordinaria_de_2024..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8952/ata_da_33a_sessao_ordinaria_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da 33ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8953</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8953/ata_da_34a_sessao_ordinaria_de_2024..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8953/ata_da_34a_sessao_ordinaria_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da 34ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8954</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8954/ata_da_35a_sessao_ordinaria_de_2024..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8954/ata_da_35a_sessao_ordinaria_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da 35ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8955</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8955/ata_da_36a_sessao_ordinaria_de_2024..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8955/ata_da_36a_sessao_ordinaria_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da 36ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8956</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8956/ata_da_37a_sessao_ordinaria_de_2024..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8956/ata_da_37a_sessao_ordinaria_de_2024..pdf</t>
   </si>
   <si>
     <t>Ata da 37ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8957</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8957/ata_da_38a_sessao_ordinaria_de_2024._compressed.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8957/ata_da_38a_sessao_ordinaria_de_2024._compressed.pdf</t>
   </si>
   <si>
     <t>Ata da 38ª Sessão Ordinária de 2024</t>
   </si>
   <si>
     <t>8192</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8192/ata_da_01a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8192/ata_da_01a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 01ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>8193</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8193/ata_da_02a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8193/ata_da_02a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 02ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>8301</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8301/ata_da_03a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8301/ata_da_03a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 03ª Sessão Extraordinária de 2024.</t>
   </si>
   <si>
     <t>8472</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8472/ata_da_04a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8472/ata_da_04a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 04ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>8473</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8473/ata_da_05a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8473/ata_da_05a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 05ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8854/ata_da_06a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8854/ata_da_06a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 06ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>8882</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8882/ata_da_07a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8882/ata_da_07a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 07ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8802/ata_da_08a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8802/ata_da_08a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 08ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>8896</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8896/ata_da_09a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8896/ata_da_09a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 09ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>8897</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8897/ata_da_10a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8897/ata_da_10a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>8959</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8959/ata_da_11a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8959/ata_da_11a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>8960</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8960/ata_da_12a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8960/ata_da_12a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>8961</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8961/ata_da_13a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8961/ata_da_13a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>8962</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8962/ata_da_14a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8962/ata_da_14a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>8963</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8963/ata_da_15a_sessao_extraordinaria_de_2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8963/ata_da_15a_sessao_extraordinaria_de_2024.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Extraordinária de 2024</t>
   </si>
   <si>
     <t>7935</t>
   </si>
   <si>
     <t>REPRE</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7935/representacao_esleif.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7935/representacao_esleif.pdf</t>
   </si>
   <si>
     <t>CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE_x000D_
 Ao gabinete do Presidente da Câmara, Sandro do Proteção Com fulcro no Art.42, Inciso VI, do Regimento Interno da Câmara de Vereadores de Fazenda Rio Grande, que descreve:_x000D_
 VI - Receber petições, reclamações, representações ou queixas de associações e entidades comunitárias ou de qualquer pessoa contra atos e omissões de autoridades municipais ou entidades públicas;_x000D_
 Em concomitância com o Artigo V do mesmo regimento:_x000D_
 V - Convocar os Secretários Municipais, os responsáveis pela administração direta ou indireta, para prestar informações sobre assuntos inerentes as suas atribuições;_x000D_
 Esleif Martins Mendes, brasileiro, casado, Repórter Fotográfico, inscrito no MTE sob o Nº 11199/PR, residente e domiciliado na cidade de Fazenda Rio Grande-PR, na rua, Salgueiro N 181, Bairro Eucaliptos, portador da cédula de identidade RG Nº 10.392.210-0, inscrito no CPF/MF sob o Nº 069.485.789-00, vem respeitosamente à presença de Vossa Excelência, apresentar REPRESENTAÇÃ</t>
   </si>
   <si>
     <t>8949</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8949/recomendacao_administrativa_n_01-2024-gpgmpc_-_mpc_pr_1.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8949/recomendacao_administrativa_n_01-2024-gpgmpc_-_mpc_pr_1.pdf</t>
   </si>
   <si>
     <t>Recomendação Administrativa nº 001/2024-GPGMPC do Ministério Público de Contas do Estado do Paraná.</t>
   </si>
   <si>
     <t>8025</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8025/oficio_005-2024_sec._trabalho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8025/oficio_005-2024_sec._trabalho.pdf</t>
   </si>
   <si>
     <t>Ofício 005/2024 Secretaria Municipal de Trabalho, Emprego e Renda</t>
   </si>
   <si>
     <t>8718</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8718/oficio_274-2024_gabinete_do_prefeito.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8718/oficio_274-2024_gabinete_do_prefeito.pdf</t>
   </si>
   <si>
     <t>Ref.: Solicitação de licença._x000D_
 Excelentíssimo Senhor Presidente da Câmara de Vereadores,_x000D_
 O Prefeito do Município de Fazenda Rio Grande, em atenção ao Art.63 da Lei Orgânica do Município, solicita licença para ausentar-se do município pelo prazo de 08(oito) dias, fora do território do Mercosul, de 12 a 19 (inclusive) de outubro de 2024._x000D_
 Sem mais para o momento, nos colocamos a disposição para quaisquer esclarecimentos que se fizerem necessários.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -11929,67 +11929,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7901/indicacao_001-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7904/indicacao_002-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7906/indicacao_003-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7902/indicacao_004-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7928/indicacao_005-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7908/indicacao_006-2024_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7915/indicacao_007-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7916/indicacao_008-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7907/indicacao_009-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7910/indicacao_010-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7929/indicacao_011-2024_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7913/indicacao_012-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7930/indicacao_013-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7955/indicacao_014-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7937/indicacao_015-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7936/indicacao_016-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7942/indicacao_017-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7938/indicacao_018-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7940/indicacao_019-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7944/indicacao_020-2024_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7948/indicacao_021-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7946/indicacao_022-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7954/indicacao_023-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7953/indicacao_024-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7959/indicacao_025-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7961/indicacao_026-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7965/indicacao_027-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7969/indicacao_028-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7977/indicacao_029-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7994/indicacao_030-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7972/indicacao_031-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7968/indicacao_032-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7971/indicacao_033-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7981/indicacao_034-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7973/indicacao_035-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7979/indicacao_036-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7985/indicacao_037-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7982/indicacao_038-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8009/indicacao_039-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7988/indicacao_040-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8100/indicacao_041-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7999/indicacao_042-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8007/indicacao_043-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8001/indicacao_044-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8003/indicacao_045-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8004/indicacao_046-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8010/indicacao_047-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8011/indicacao_048-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8017/indicacao_049-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8018/oficio_050-2024_camara_municipal_de_fazenda_rio_grande.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8015/indicacao_051-2024_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8020/indicacao_052-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8023/indicacao_053-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8027/indicacao_055-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8036/indicacao_056-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8030/indicacao_057-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8045/indicacao_058-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8035/indicacao_059-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8047/indicacao_060-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8041/indicacao_061-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8042/indicacao_062-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8043/requerimento_059-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8051/indicacao_064-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8049/indicacao_065-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8054/indicacao_066-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8056/indicacao_067-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8074/indicacao_068-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8055/indicacao_069-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8063/requerimento_065-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8062/indicacao_071-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8059/indicacao_072-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8067/indicacao_073-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8065/indicacao_074-2024_ver._professor_fabiano_fuba.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8060/indicacao_076-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8079/indicacao_077-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8070/indicacao_078-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8075/indicacao_079-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8086/indicacao_080-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8090/indicacao_081-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8089/indicacao_082-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8092/indicacao_083-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8095/indicacao_084-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8103/indicacao_085-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8098/requerimento_084-2024_ver._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8097/indicacao_087-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8110/indicacao_088-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8107/indicacao_089-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8119/indicacao_090-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8117/indicacao_092-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8118/indicacao_093-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8121/indicacao_094-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8128/indicacao_095-2024_dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8124/indicacao_096-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8126/indicacao_097-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8130/indicacao_098-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8137/indicacao_099-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8132/indicacao_100-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8160/indicacao_101-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8153/indicacao_102-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8139/indicacao_103-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8141/indicacao_106-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8146/indicacao_105-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8143/indicacao_106-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8151/indicacao_107-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8158/indicacao_108-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8148/indicacao_109-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8164/indicacao_110-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8156/indicacao_111-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8161/indicacao_112-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8166/indicacao_113-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8170/indicacao_114-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8179/indicacao_115-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8180/indicacao_116-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8177/indicacao_117-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8178/indicacao_118-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8174/indicacao_119-2024_ver._gilmar_petry.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8183/indicacao_120-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8186/indicacao_122-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8182/indicacao_123-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8187/indicacao_124-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8189/indicacao_125-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8194/indicacao_126-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8195/indicacao_127-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8196/indicacao_128-2024_ver._varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8197/indicacao_129-2024_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8198/indicacao_130-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8199/indicacao_131-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8200/indicacao_132-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8201/indicacao_133-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8202/indicacao_134-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8203/indicacao_135-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8204/indicacao_136-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8205/indicacao_137-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8206/indicacao_138-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8217/indicacao_139-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8219/indicacao_140-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8224/indicacao_141-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8220/indicacao_142-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8222/indicacao_143-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8230/indicacao_144-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8236/indicacao_145-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8233/indicacao_146-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8228/indicacao_147-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8227/indicacao_148-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8242/indicacao_149-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8237/indicacao_150-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8244/indicacao_151-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8247/indicacao_152-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8248/indicacao_153-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8251/indicacao_154-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8252/requerimento_139-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8254/indicacao_156-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8266/indicacao_157-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8263/indicacao_158-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8257/indicacao_159-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8262/indicacao_160-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8258/indicacao_161-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8269/indicacao_162-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8280/indicacao_163-2024_ver._enfermeiro_ze_carlos..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8272/indicacao_164-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8276/indicacao_165-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8277/indicacao_166-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8274/indicacao_167-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8287/indicacao_168-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8278/indicacao_169-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8282/indicacao_170-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8285/indicacao_171-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8289/indicacao_172-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8296/indicacao_173-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8302/indicacao_174-2024_ver._prof._leo..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8319/indicacao_175-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8303/indicacao_176-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8305/indicacao_177-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8307/indicacao_178-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8312/indicacao_179-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8308/indicacao_180-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8309/indicacao_181-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8317/indicacao_182-2024_ver._rafael_camapaner.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8315/indicacao_183-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8321/indicacao_184-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8324/indicacao_185-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8331/indicacao_186-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8327/indicacao_187-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8329/indicacao_188-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8330/indicacao_189-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8336/indicacao_190-2024_vera_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8349/indicacao_191-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8333/indicacao_192-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8340/indicacao_193-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8341/indicacao_194-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8338/indicacao_195-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8351/indicacao_196-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8350/indicacao_197-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8345/indicacao_198-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8352/indicacao_199-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8357/indicacao_200-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8362/indicacao_201-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8358/indicacao_202-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8360/indicacao_203-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8363/indicacao_204-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8364/indicacao_205-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8366/indicacao_206-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8367/indicacao_207-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8368/indicacao_208-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8371/indicacao_209-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8375/indicacao_210-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8378/indicacao_211-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8391/indicacao_213-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8381/indicacao_214-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8402/indicacao_215-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8397/indicacao_216-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8412/indicacao_217-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8384/indicacao_218-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8386/indicacao_219-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8395/indicacao_220-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8392/indicacao_221-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8387/indicacao_222-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8399/indicacao_223-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8401/indicacao_224-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8403/indicacao_225-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8415/indicacao_226-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8423/indicacao_227-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8413/indicacao_228-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8421/indicacao_229-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8422/indicacao_230-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8420/indicacao_231-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8426/indicacao_232-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8427/indicacao_233-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8428/indicacao_234-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8435/indicacao_235-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8432/indicacao_236_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8457/indicacao_237-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8456/indicacao_238-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8453/indicacao_239-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8454/indicacao_240-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8460/indicacao_241-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8461/indicacao_242-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8462/indicacao_243-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8466/indicacao_244-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8479/indicacao_245-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8476/indicacao_246-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8469/indicacao_247-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8474/indicacao_248-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8482/indicacao_249-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8484/indicacao_250-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8485/indicacao_251-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8486/indicacao_252-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8487/indicacao_253-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8488/indicacao_254-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8490/indicacao_256-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8507/indicacao_257-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8491/indicacao_258-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8492/indicacao_259-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8506/indicacao_260-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8510/indicacao_261-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8542/indicacao_262-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8513/indicacao_263-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8514/indicacao_264-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8515/indicacao_265-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8516/indicacao_266-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8517/indicacao_267-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8518/indicacao_268-2024_ver._rafael_campaer.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8519/indicacao_269-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8520/indicacao_270-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8521/indicacao_271-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8522/indicacao_272-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8523/indicacao_273-2027_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8543/indicacao_274-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8562/indicacao_275-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8541/indicacao_276-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8548/indicacao_277-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8545/indicacao_278-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8551/indicacao_279-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8544/indicacao_280-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8552/indicacao_281-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8556/indicacao_282-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8558/indicacao_283-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8559/indicacao_284-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8577/indicacao_285-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8564/indicacao_286-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8565/indicacao_287-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8576/indicacao_288-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8573/indicacao_289-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8568/indicacao_290-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8585/indicacao_292-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8570/indicacao_293-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8581/indicacao_294-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8575/indicacao_295-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8580/indicacao_297-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8596/indicacao_298-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8590/indicacao_299-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8608/indicacao_300-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8589/indicacao_301-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8592/indicacao_302-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8601/indicacao_303-2024_ver._nani.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8594/indicacao_304-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8615/indicacao_305-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8599/indicacao_306-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8597/indicacao_307-2024_ver._ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8607/indicacao_308-2024_ver._fuba.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8605/indicacao_309-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8613/indicacao_310-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8633/indicacao_311-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8625/indicacao_312-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8621/indicacao_313-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8627/indicacao_314-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8618/indicacao_315-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8619/indicacao_316-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8645/indicacao_317-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8637/indicacao_318-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8624/indicacao_319-2024_ver._ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8634/indicacao_320-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8631/indicacao_321-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8629/indicacao_322-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8643/indicacao_323-2024_ver._fuba.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8648/indicacao_324-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8650/indicacao_325-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8649/indicacao_326-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8668/indicacao_327-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8655/indicacao_328-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8651/indicacao_329-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8652/indicacao_330-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8658/indicacao_331-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8659/indicacao_332-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8660/indicacao_333-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8667/indicacao_334-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8661/indicacao_335-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8664/indicacao_336-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8670/indicacao_337-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8671/indicacao_338-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8672/indicacao_339-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8677/indicacao_340-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8673/indicacao_341-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8682/indicacao_342-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8676/indicacao_343-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8684/indicacao_344-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8679/indicacao_345-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8681/indicacao_346-2024_ver._ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8692/indicacao_347-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8694/indicacao_348-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8695/indicacao_349-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8701/indicacao_350-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8696/indicacao_351-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8709/indicacao_352-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8703/indicacao_353-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8706/indicacao_354-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8717/indicacao_355-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8711/indicacao_356-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8710/indicacao_357-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8705/indicacao_358-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8713/indicacao_359-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8714/indicacao_360-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8722/indicacao_361-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8749/indicacao_362-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8720/indicacao_363-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8723/indicacao_364-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8727/indicacao_365-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8724/indicacao_366-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8726/indicacao_367-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8728/indicacao_368-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8732/indicacao_369-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8736/indicacao_370-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8740/indicacao_371-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8734/indicacao_372-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8738/indicacao_373-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8762/indicacao_374-2024_ver._dr_renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8747/indicacao_375-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8748/indicacao_376-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8744/indicacao_377-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8751/indicacao_378-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8756/indicacao_379-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8755/indicacao_380-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8757/indicacao_381-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8758/indicacao_382-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8763/indicacao_383-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8774/indicacao_384-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8768/indicacao_385-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8788/indicacao_386-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8770/indicacao_387-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8771/indicacao_388-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8772/indicacao_389-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8776/indicacao_390-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8778/indicacao_391-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8786/indicacao_392-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8781/indicacao_393-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8782/indicacao_394-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8794/indicacao_395-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8801/indicacao_396-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8803/indicacao_397-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8816/indicacao_398-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8812/indicacao_399-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8797/indicacao_400-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8804/indicacao_401-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8799/indicacao_402-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8806/indicacao_403-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8808/indicacao_404-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8819/indicacao_405-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8821/indicacao_406-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8822/indicacao_407-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8825/indicacao_408-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8840/indicacao_409-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8829/indicacao_410-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8831/indicacao_411-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8832/indicacao_412-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8827/indicacao_413-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8834/indicacao_414-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8839/indicacao_415-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8837/indicacao_416-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8843/indicacao_417-2024_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8846/indicacao_418-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8852/indicacao_419-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8849/indicacao_420-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8875/indicacao_421-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8863/indicacao_422-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8851/indicacao_423-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8857/indicacao_424-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8861/indicacao_425-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8867/indicacao_426-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8859/indicacao_427-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8872/indicacao_428-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8864/indicacao_429-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8869/indicacao_430-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8871/indicacao_431-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8890/indicacao_432-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8884/indicacao_433-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8886/indicacao_n_434-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8887/indicacao_435-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8879/indicacao_436-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8894/indicacao_437-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8891/indicacao_438-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8898/indicacao_439-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8899/indicacao_440-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8903/indicacao_441-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8907/indicacao_442-2024_ver._dr_renan.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8910/indicacao_443-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8900/indicacao_444-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8905/indicacao_445-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8908/indicacao_446-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8915/indicacao_447-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8917/indicacao_448-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8923/indicacao_449-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8918/indicacao_450-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8920/indicacao_451-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8926/indicacao_452-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8947/indicacao_453-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8927/indicacao_454-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8934/indicacao_455-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8929/indicacao_456-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8931/indicacao_457-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8935/indicacao_458-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8937/indicacao_459-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8940/indicacao_460-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8944/indicacao_461-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8943/indicacao_462-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8946/indicacao_463-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7962/mocao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8000/mocao_002-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7997/mocao_004-2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8021/mocao_005-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8241/mocao_006-2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8246/mocao_007-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8290/mocao_008-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8320/mocao_009-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8346/mocao_011-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8376/mocao_012-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8483/mocao_014-2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8766/mocao_015-2024_aplausos.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8810/mocao_016-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8826/mocao_017-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8853/mocao_de_aplausos_018-2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8865/mocao_de_aplausos_019-2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7963/projeto_de_decreto_legislativo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8229/projeto_de_decreto_legislativo_02-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7995/projeto_de_lei_complementar_001-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8081/projeto_de_lei_complementar_002-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8082/projeto_de_lei_complementar_003-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8083/projeto_de_lei_complementar_004-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8084/projeto_de_lei_complementar_005-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8270/projeto_de_lei_complementar_006-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8444/projeto_de_lei_complementar_007-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8445/projeto_de_lei_complementar_008-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8446/projeto_de_lei_complementar_009-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8447/projeto_de_lei_complementar_010-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8448/projeto_de_lei_complementar_011-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8449/projeto_de_lei_complementar_012-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8450/projeto_de_lei_complementar_013-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8509/projeto_de_lei_complementar_014-2024.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8877/projeto_de_lei_complementar_015-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8922/projeto_de_lei_complementar_016-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8951/projeto_de_lei_complementar_017-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7996/projeto_de_lei_complementar_001-2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8167/projeto_de_lei_complementar_003-2024_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8842/projeto_de_lei_complementar_005-2024_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7989/projeto_de_lei_001-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7990/projeto_de_lei_002-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7991/projeto_de_lei_003-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8032/projeto_de_lei_004-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8052/projeto_de_lei_005-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8033/projeto_de_lei_006-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8111/projeto_de_lei_007-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8134/projeto_de_lei_008-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8080/projeto_de_lei_009-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8112/projeto_de_lei_010-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8135/projeto_de_lei_011-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8190/projeto_de_lei_012-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8216/projeto_de_lei_013-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8294/projeto_de_lei_014-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8297/projeto_de_lei_015-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8354/projeto_de_lei_016-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8411/projeto_de_lei_017-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8436/projeto_de_lei_018-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8437/projeto_de_lei_019-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8438/projeto_de_lei_020-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8440/projeto_de_lei_021-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8441/projeto_de_lei_022-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8501/projeto_de_lei_023-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8459/projeto_de_lei_024-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8502/projeto_de_lei_025-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8503/projeto_de_lei_026-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8524/projeto_de_lei_027-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8512/projeto_de_lei_028-2024_executivo_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8555/projeto_de_lei_029-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8572/projeto_de_lei_030-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8586/projeto_de_lei_031-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8593/projeto_de_lei_032-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8588/projeto_de_lei_033-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8617/projeto_de_lei_034-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8688/projeto_de_lei_035-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8699/projeto_de_lei_036-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8761/projeto_de_lei_037-2024_executivo_loa.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8795/projeto_de_lei_038-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8856/projeto_de_lei_039-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8892/projeto_de_lei_040-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8895/projeto_de_lei_041-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8942/projeto_de_lei_042-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7983/projeto_de_lei_001-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8008/projeto_de_lei_002-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8087/projeto_de_lei_003-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8106/projeto_de_lei_004-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8113/projeto_de_lei_005-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8152/projeto_de_lei_006-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8155/projeto_de_lei_007-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8149/projeto_de_lei_008-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8185/projeto_de_lei_009-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8188/projeto_de_lei_010-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8232/projeto_de_lei_011-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8239/projeto_de_lei_012-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8291/projeto_de_lei_013-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8293/projeto_de_lei_014-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8389/projeto_de_lei_015-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8365/projeto_de_lei_016-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8418/projeto_de_lei_017-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8405/pl_018-2024_com_emenda_aprovada_em_24a_sessao.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8465/projeto_de_lei_020-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8478/projeto_de_lei_021-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8508/projeto_de_lei_022-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8525/projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8526/projeto_de_lei_024-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8554/projeto_de_lei_025-2024__legislativo_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8616/projeto_de_lei_026-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8604/projeto_de_lei_027-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8686/projeto_de_lei_028-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8737/projeto_de_lei_029-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8742/projeto_de_lei_030-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8784/projeto_de_lei_031-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8789/projeto_de_lei_032-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8813/projeto_de_lei_033-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8814/projeto_de_lei_034-2024_ver._dr._renan_wozniack.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8912/projeto_de_lei_035-2024_mesa_direitva.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8913/projeto_de_lei_036-2024_mesa_direitva.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8948/projeto_de_lei_037-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7921/projeto_de_resolucao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8790/projeto_de_resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8791/projeto_de_resolucao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8792/projeto_de_resolucao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7900/requerimento_001-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7917/requerimento_002-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7903/requerimento_003-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7912/requerimento_004-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7905/requerimento_005-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7918/requerimento_006-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7911/requerimento_007-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7909/requerimento_008-2024_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7914/requerimento_009-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7931/requerimento_010-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7932/requerimento_011-2024_ver._ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7933/requerimento_012-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7941/requerimento_013-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7939/requerimento_014-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7950/requerimentoi_015-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7943/requerimento_016-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7956/requerimento_017-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7947/requerimento_018-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7945/requerimento_019-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7951/requerimento_020-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7958/requerimento_021-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7949/requerimento_022-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7952/requerimento_023-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7957/requerimento_024-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7960/requerimento_025-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7964/requerimento_026-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7974/requerimento_027-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7967/requerimento_028-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7970/requerimento_029-2024_ver_serjao.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8013/requerimento_030-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7975/requerimento_031-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7976/requerimento_032-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7978/requerimento_033-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7986/requerimento_034-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7993/requerimento_035-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7980/requerimento_036-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7984/requerimento_037-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7992/requerimento_038-2024_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8101/requerimento_039-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7987/requerimento_040-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7998/requerimento_041-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8006/requerimento_042-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8024/requerimento_043-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8002/requerimento_044-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8005/requerimento_045-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8012/requerimento_046-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8016/requerimento_047-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8014/requerimento_048-2024_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8019/requerimento_049-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8022/requerimento_050-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8038/requerimento_051-2024_verarios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8028/requerimento_052-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8031/requerimento_053-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8029/requerimento_054-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8034/requerimento_055-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8048/requerimento_056-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8037/requerimento_057-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8040/requerimento_058-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8044/requerimento_059-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8039/requerimento_060-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8046/requerimento_061-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8050/requerimento_062-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8053/requerimento_063-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8057/requerimento_064-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8064/requerimento_065-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8068/requerimento_066-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8061/requerimento_067-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8058/requerimento_068-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8069/requerimento_069-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8066/requerimento_070-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8072/requerimento_071-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8078/requerimento_072-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8071/requerimento_073-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8076/requerimento_074-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8077/requerimento_075-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8091/requerimento_076-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8088/requerimento_077-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8104/requerimento_078-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8094/requerimento_079-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8093/requerimento_080-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8102/requerimento_081-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8109/requerimento_082-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8105/requerimento_083-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8099/requerimento_084-2024_ver._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8096/requerimento_085-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8108/requerimento_086-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8123/requerimento_087-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8115/requerimento_088-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8122/requerimento_089-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8120/requerimento_090-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8116/requerimento_091-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8127/requerimento_092-2024_dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8133/requerimento_093-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8129/requerimento_094-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8125/requerimento_095-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8131/requerimento_096-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8145/requerimento_097-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8154/requerimeno_098-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8138/requerimento_099-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8142/requerimento_100-2024_vera_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8150/requerimento_101-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8159/requerimento_102-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8140/requerimento_103-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8144/requerimento_104-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8147/requerimento_105-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8163/requerimento_106-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8157/requerimento_107-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8162/requerimento_108-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8165/requerimento_109-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8171/requerimento_110-2024_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8172/requerimento_111-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8181/requerimento_112-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8175/requerimento_113-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8173/requerimento_114-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8176/requerimento_115-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8184/requerimento_116-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8207/requerimento_117-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8208/requerimento_118-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8209/requerimento_119-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8210/requerimento_120-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8211/requerimento_121-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8212/requerimento_122-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8213/requerimento_123-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8214/requerimento_124-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8215/requerimento_125-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8245/requerimento_126-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8218/requerimento_127-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8223/requerimento_128-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8221/reuqerimento_129-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8234/requerimento_130-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8231/requerimento_131-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8235/requerimento_132-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8225/requerimento_133-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8226/requerimento_134-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8238/requerimento_135-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8240/requerimento_136-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8249/requerimento_138-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8250/requerimento_138-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8253/requerimento_139-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8260/requerimento_140-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8265/requerimento_141-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8261/requerimento_140-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8255/requerimento_143-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8256/requerimento_144-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8259/requerimento_145-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8268/requerimento_146-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8267/requerimento_147-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8264/requerimento_148-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8271/requerimento_149-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8275/requerimento_150-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8286/requerimento_151-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8283/requerimento_152-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8273/requerimento_153-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8279/requerimento_154-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8281/requerimento_155-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8284/requerimento_156-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8292/requerimento_157-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8288/requerimento_158-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8295/requerimento_159-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8304/requerimento_n160-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8306/requerimento_161-2024_ver._gilmar_petry.odt" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8310/requerimento_162-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8311/requerimento_163-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8313/requerimento_164-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8318/requerimento_165-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8316/requerimento_166-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8314/requerimento_167-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8322/requerimento_168-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8325/requerimento_169-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8323/requerimento_170-2024_ver._enfermeiro_ze_caros.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8326/requerimento_171-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8332/requerimento_172-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8334/requerimento_173-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8328/requerimento_174-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8335/requerimento_175-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8339/requerimento_176-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8344/requerimento_177-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8353/requerimento_178-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8342/requerimento_179-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8337/requerimento_180-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8343/requerimento_181-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8347/requerimento_182-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8348/requerimento_183-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8355/requerimento_184-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8361/requerimento_185-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8356/requerimento_186-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8359/requerimento_187-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8369/requerimento_188-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8370/requerimento_189-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8372/requerimento_190-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8373/requerimento_192-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8374/requerimento_192-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8379/requerimento_193-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8377/requerimento_194-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8390/requerimento_195-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8382/requerimento_196-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8396/requerimento_197-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8383/requerimento_198-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8385/requerimento_199-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8394/requerimento_200-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8388/requerimento_201-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8398/requerimento_202-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8400/requerimento_203-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8393/requerimento_204-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8404/requerimento_205-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8414/requerimento_206-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8416/requerimento_207-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8417/requerimento_208-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8419/requerimento_209-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8434/requerimento_210-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8425/requerimento_211-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8424/requerimento_212-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8429/requerimento_213-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8430/requerimento_215-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8431/requerimento_216-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8433/requerimento_217-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8458/requerimento_218-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8451/requerimento_219-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8452/requerimento_220-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8455/requerimento_221-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8463/requerimento_222-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8464/requerimento_223-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8467/requerimento_224-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8480/requerimento_225-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8477/requerimento_226-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8468/requerimento_227-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8475/requerimento_228-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8481/requerimento_229-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8493/requerimento_230-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8494/requerimento_231-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8495/requerimento_232-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8496/requerimento_233-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8498/requerimento_235-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8504/requerimento_237-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8500/requerimento_238-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8505/requerimento_239-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8511/requerimento_240-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8527/requerimento_241-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8528/requerimento_242-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8529/requerimento_243-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8530/requerimento_244-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8531/requerimento_245-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8532/requerimento_246-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8533/requerimento_247-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8534/requerimento_248-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8535/requerimento_249-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8536/requerimento_250-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8537/requerimento_251-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8538/requerimento_252-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8539/requerimento_253-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8546/requerimento_254-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8563/requerimento_255-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8540/requerimento_256-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8549/requerimento_257-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8547/requerimento_258-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8550/requerimento_259-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8557/requerimento_261-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8560/requerimento_262-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8561/requerimento_263-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8566/requerimento_264-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8574/requerimento_265-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8567/requerimento_266-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8579/requerimento_267-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8569/requerimento_268-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8583/requerimento_269-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8571/requerimento_270-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8578/requerimento_271-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8584/requerimento_272-2024_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8582/requerimento_273-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8612/requerimento_275-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8591/requerimento_276-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8602/requerimento_277-2024_ver._nani.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8595/requerimento_278-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8609/requerimento_279-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8611/requerimento_280-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8600/requerimento_281-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8610/requerimento_282-2024_ver._fuba.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8606/requerimento_283-2024_ver._ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8603/requerimento_284-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8614/requerimento_285-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8628/requerimento_286-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8632/requerimento_287-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8626/requerimento_288-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8622/requerimento_289-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8620/requerimento_290-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8636/requerimento_291-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8638/requerimento_292-2024_ver._ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8630/requerimento_293-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8635/requerimento_294-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8644/requerimento_295-2024_ver._fuba.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8646/requerimento_296-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8647/requerimento_297-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8653/requerimento_298-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8656/requerimento_299-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8654/requerimento_300-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8687/requerimento_301-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8657/requerimento_302-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8666/requerimento_303-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8662/requerimento_304-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8665/requerimento_305-2024_ver._professro_leo.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8663/requerimento_306-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8669/requerimento_307-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8678/requerimento_308-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8674/requerimento_309-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8683/requerimento_310-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8675/requerimento_311-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8685/requerimento_312-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8680/requerimento_313-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8691/requerimento_314-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8693/requerimento_315-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8697/requerimento_316-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8698/requerimento_317-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8700/requerimento_318-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8708/requerimento_319-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8716/requerimento_320-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8707/requerimento_321-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8704/requerimento_322-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8712/requerimento_323-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8715/requerimento_324-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8721/requerimento_325-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8719/requerimento_326-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8725/requerimento_327-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8729/requerimento_328-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8730/requerimento_329-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8731/requerimento_330-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8735/requerimento_331-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8733/requerimento_333-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8739/requerimento_334-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8746/requerimento_335-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8745/requerimento_336-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8743/requerimento_337-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8752/requerimento_338-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8750/requerimento_339-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8753/requerimento_340-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8754/requerimento_341-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8760/requerimento_342-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8759/requerimento_343-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8764/requerimento_344-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8775/requerimento_345-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8767/requerimento_346-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8769/requerimento_347-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8787/requerimento_348-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8773/requerimento_349-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8785/requerimento_350-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8779/requerimento_351-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8780/requerimento_352-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8783/requerimento_353-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8793/requerimento_354-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8800/requerimento_355-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8805/requerimento_356-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8815/requerimento_357-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8796/requerimento_358-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8798/requerimento_359-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8807/requerimento_360-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8809/requerimento_361-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8818/requerimento_362__vereador_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8811/requerimento_363-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8820/requerimento_364-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8823/requerimento_365-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8824/requerimento_366-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8833/requerimento_367-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8828/requerimento_368-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8830/requerimento_369-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8866/requerimento_370-2024_ver_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8838/requerimento_371-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8835/requerimento_372-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8836/requerimento_373-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8844/requerimento_374-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8841/requerimento_375-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8847/requerimento_376-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8845/requerimento_377-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8848/requerimento_378-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8876/requerimento_379-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8850/requerimento_380-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8858/requerimento_381-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8860/requerimento_382-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8862/requerimento_383-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8868/requerimento_384-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8873/requerimento_385-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8870/requerimento_386-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8874/requerimento_387-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8889/requerimento_388-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8883/requerimento_389-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8885/requerimento_390-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8888/requerimento_391-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8878/requerimento_392-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8893/requerimento_393-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8902/requerimento_394-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8901/requerimento_395-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8904/requerimento_396-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8911/requerimento_397-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8906/requerimento_398-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8909/requerimento_399-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8914/requerimento_400-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8921/requerimento_401-2024_ver._dr_renan.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8916/requerimento_402-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8919/requerimetno_403-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8924/requerimento_404-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8928/requerimento_405-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8925/requerimento_406-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8933/requerimento_407-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8930/requerimento_408-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8932/requerimento_409-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8938/requerimento_410-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8936/requerimento_411-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8941/requerimento_412-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8939/requerimento_413-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8945/requerimento_414-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8950/requerimento_415-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7922/mensagem_de_veto_001-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8243/mensagem_de_veto_002-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8439/mensagem_de_veto_003-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8817/mensagem_de_veto_004-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8958/mensagem_substitutiva_003-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7923/projeto_de_emenda_a_lei_organica_001-2024.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8085/ata_da_01a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8026/ata_da_02a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8114/ata_da_03a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8136/ata_da_04a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8168/ata_da_05a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8169/ata_da_06a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8191/ata_da_07a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8298/ata_da_08a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8299/ata_da_09a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8300/ata_da_10a_sessao_ordinaria_de_2024..pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8406/ata_da_11a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8407/ata_da_12a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8408/ata_da_13a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8409/ata_da_14a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8442/ata_da_15a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8410/ata_da_16a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8443/ata_da_17a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8470/ata_da_18a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8471/ata_da_19a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8639/ata_da_20a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8640/ata_da_21a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8641/ata_da_22a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8642/ata_da_23a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8689/ata_da_24a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8690/ata_da_25a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8702/ata_da_26a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8741/ata_da_27a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8765/ata_da_28a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8777/ata_da_29a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8855/ata_da_30a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8880/ata_da_31a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8881/ata_da_32a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8952/ata_da_33a_sessao_ordinaria_de_2024..pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8953/ata_da_34a_sessao_ordinaria_de_2024..pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8954/ata_da_35a_sessao_ordinaria_de_2024..pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8955/ata_da_36a_sessao_ordinaria_de_2024..pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8956/ata_da_37a_sessao_ordinaria_de_2024..pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8957/ata_da_38a_sessao_ordinaria_de_2024._compressed.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8192/ata_da_01a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8193/ata_da_02a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8301/ata_da_03a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8472/ata_da_04a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8473/ata_da_05a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8854/ata_da_06a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8882/ata_da_07a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8802/ata_da_08a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8896/ata_da_09a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8897/ata_da_10a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8959/ata_da_11a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8960/ata_da_12a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8961/ata_da_13a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8962/ata_da_14a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8963/ata_da_15a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7935/representacao_esleif.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8949/recomendacao_administrativa_n_01-2024-gpgmpc_-_mpc_pr_1.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8025/oficio_005-2024_sec._trabalho.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8718/oficio_274-2024_gabinete_do_prefeito.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7901/indicacao_001-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7904/indicacao_002-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7906/indicacao_003-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7902/indicacao_004-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7928/indicacao_005-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7908/indicacao_006-2024_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7915/indicacao_007-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7916/indicacao_008-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7907/indicacao_009-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7910/indicacao_010-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7929/indicacao_011-2024_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7913/indicacao_012-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7930/indicacao_013-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7955/indicacao_014-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7937/indicacao_015-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7936/indicacao_016-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7942/indicacao_017-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7938/indicacao_018-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7940/indicacao_019-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7944/indicacao_020-2024_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7948/indicacao_021-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7946/indicacao_022-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7954/indicacao_023-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7953/indicacao_024-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7959/indicacao_025-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7961/indicacao_026-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7965/indicacao_027-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7969/indicacao_028-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7977/indicacao_029-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7994/indicacao_030-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7972/indicacao_031-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7968/indicacao_032-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7971/indicacao_033-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7981/indicacao_034-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7973/indicacao_035-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7979/indicacao_036-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7985/indicacao_037-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7982/indicacao_038-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8009/indicacao_039-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7988/indicacao_040-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8100/indicacao_041-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7999/indicacao_042-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8007/indicacao_043-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8001/indicacao_044-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8003/indicacao_045-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8004/indicacao_046-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8010/indicacao_047-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8011/indicacao_048-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8017/indicacao_049-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8018/oficio_050-2024_camara_municipal_de_fazenda_rio_grande.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8015/indicacao_051-2024_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8020/indicacao_052-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8023/indicacao_053-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8027/indicacao_055-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8036/indicacao_056-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8030/indicacao_057-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8045/indicacao_058-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8035/indicacao_059-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8047/indicacao_060-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8041/indicacao_061-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8042/indicacao_062-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8043/requerimento_059-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8051/indicacao_064-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8049/indicacao_065-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8054/indicacao_066-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8056/indicacao_067-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8074/indicacao_068-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8055/indicacao_069-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8063/requerimento_065-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8062/indicacao_071-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8059/indicacao_072-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8067/indicacao_073-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8065/indicacao_074-2024_ver._professor_fabiano_fuba.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8060/indicacao_076-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8079/indicacao_077-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8070/indicacao_078-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8075/indicacao_079-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8086/indicacao_080-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8090/indicacao_081-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8089/indicacao_082-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8092/indicacao_083-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8095/indicacao_084-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8103/indicacao_085-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8098/requerimento_084-2024_ver._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8097/indicacao_087-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8110/indicacao_088-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8107/indicacao_089-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8119/indicacao_090-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8117/indicacao_092-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8118/indicacao_093-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8121/indicacao_094-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8128/indicacao_095-2024_dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8124/indicacao_096-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8126/indicacao_097-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8130/indicacao_098-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8137/indicacao_099-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8132/indicacao_100-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8160/indicacao_101-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8153/indicacao_102-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8139/indicacao_103-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8141/indicacao_106-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8146/indicacao_105-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8143/indicacao_106-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8151/indicacao_107-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8158/indicacao_108-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8148/indicacao_109-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8164/indicacao_110-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8156/indicacao_111-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8161/indicacao_112-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8166/indicacao_113-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8170/indicacao_114-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8179/indicacao_115-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8180/indicacao_116-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8177/indicacao_117-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8178/indicacao_118-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8174/indicacao_119-2024_ver._gilmar_petry.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8183/indicacao_120-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8186/indicacao_122-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8182/indicacao_123-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8187/indicacao_124-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8189/indicacao_125-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8194/indicacao_126-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8195/indicacao_127-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8196/indicacao_128-2024_ver._varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8197/indicacao_129-2024_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8198/indicacao_130-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8199/indicacao_131-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8200/indicacao_132-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8201/indicacao_133-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8202/indicacao_134-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8203/indicacao_135-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8204/indicacao_136-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8205/indicacao_137-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8206/indicacao_138-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8217/indicacao_139-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8219/indicacao_140-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8224/indicacao_141-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8220/indicacao_142-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8222/indicacao_143-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8230/indicacao_144-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8236/indicacao_145-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8233/indicacao_146-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8228/indicacao_147-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8227/indicacao_148-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8242/indicacao_149-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8237/indicacao_150-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8244/indicacao_151-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8247/indicacao_152-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8248/indicacao_153-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8251/indicacao_154-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8252/requerimento_139-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8254/indicacao_156-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8266/indicacao_157-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8263/indicacao_158-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8257/indicacao_159-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8262/indicacao_160-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8258/indicacao_161-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8269/indicacao_162-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8280/indicacao_163-2024_ver._enfermeiro_ze_carlos..pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8272/indicacao_164-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8276/indicacao_165-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8277/indicacao_166-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8274/indicacao_167-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8287/indicacao_168-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8278/indicacao_169-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8282/indicacao_170-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8285/indicacao_171-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8289/indicacao_172-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8296/indicacao_173-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8302/indicacao_174-2024_ver._prof._leo..pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8319/indicacao_175-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8303/indicacao_176-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8305/indicacao_177-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8307/indicacao_178-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8312/indicacao_179-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8308/indicacao_180-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8309/indicacao_181-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8317/indicacao_182-2024_ver._rafael_camapaner.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8315/indicacao_183-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8321/indicacao_184-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8324/indicacao_185-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8331/indicacao_186-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8327/indicacao_187-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8329/indicacao_188-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8330/indicacao_189-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8336/indicacao_190-2024_vera_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8349/indicacao_191-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8333/indicacao_192-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8340/indicacao_193-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8341/indicacao_194-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8338/indicacao_195-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8351/indicacao_196-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8350/indicacao_197-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8345/indicacao_198-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8352/indicacao_199-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8357/indicacao_200-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8362/indicacao_201-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8358/indicacao_202-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8360/indicacao_203-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8363/indicacao_204-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8364/indicacao_205-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8366/indicacao_206-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8367/indicacao_207-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8368/indicacao_208-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8371/indicacao_209-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8375/indicacao_210-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8378/indicacao_211-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8391/indicacao_213-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8381/indicacao_214-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8402/indicacao_215-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8397/indicacao_216-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8412/indicacao_217-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8384/indicacao_218-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8386/indicacao_219-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8395/indicacao_220-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8392/indicacao_221-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8387/indicacao_222-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8399/indicacao_223-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8401/indicacao_224-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8403/indicacao_225-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8415/indicacao_226-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8423/indicacao_227-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8413/indicacao_228-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8421/indicacao_229-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8422/indicacao_230-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8420/indicacao_231-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8426/indicacao_232-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8427/indicacao_233-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8428/indicacao_234-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8435/indicacao_235-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8432/indicacao_236_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8457/indicacao_237-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8456/indicacao_238-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8453/indicacao_239-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8454/indicacao_240-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8460/indicacao_241-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8461/indicacao_242-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8462/indicacao_243-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8466/indicacao_244-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8479/indicacao_245-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8476/indicacao_246-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8469/indicacao_247-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8474/indicacao_248-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8482/indicacao_249-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8484/indicacao_250-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8485/indicacao_251-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8486/indicacao_252-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8487/indicacao_253-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8488/indicacao_254-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8490/indicacao_256-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8507/indicacao_257-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8491/indicacao_258-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8492/indicacao_259-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8506/indicacao_260-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8510/indicacao_261-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8542/indicacao_262-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8513/indicacao_263-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8514/indicacao_264-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8515/indicacao_265-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8516/indicacao_266-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8517/indicacao_267-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8518/indicacao_268-2024_ver._rafael_campaer.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8519/indicacao_269-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8520/indicacao_270-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8521/indicacao_271-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8522/indicacao_272-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8523/indicacao_273-2027_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8543/indicacao_274-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8562/indicacao_275-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8541/indicacao_276-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8548/indicacao_277-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8545/indicacao_278-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8551/indicacao_279-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8544/indicacao_280-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8552/indicacao_281-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8556/indicacao_282-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8558/indicacao_283-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8559/indicacao_284-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8577/indicacao_285-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8564/indicacao_286-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8565/indicacao_287-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8576/indicacao_288-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8573/indicacao_289-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8568/indicacao_290-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8585/indicacao_292-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8570/indicacao_293-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8581/indicacao_294-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8575/indicacao_295-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8580/indicacao_297-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8596/indicacao_298-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8590/indicacao_299-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8608/indicacao_300-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8589/indicacao_301-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8592/indicacao_302-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8601/indicacao_303-2024_ver._nani.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8594/indicacao_304-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8615/indicacao_305-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8599/indicacao_306-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8597/indicacao_307-2024_ver._ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8607/indicacao_308-2024_ver._fuba.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8605/indicacao_309-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8613/indicacao_310-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8633/indicacao_311-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8625/indicacao_312-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8621/indicacao_313-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8627/indicacao_314-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8618/indicacao_315-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8619/indicacao_316-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8645/indicacao_317-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8637/indicacao_318-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8624/indicacao_319-2024_ver._ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8634/indicacao_320-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8631/indicacao_321-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8629/indicacao_322-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8643/indicacao_323-2024_ver._fuba.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8648/indicacao_324-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8650/indicacao_325-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8649/indicacao_326-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8668/indicacao_327-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8655/indicacao_328-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8651/indicacao_329-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8652/indicacao_330-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8658/indicacao_331-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8659/indicacao_332-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8660/indicacao_333-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8667/indicacao_334-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8661/indicacao_335-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8664/indicacao_336-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8670/indicacao_337-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8671/indicacao_338-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8672/indicacao_339-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8677/indicacao_340-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8673/indicacao_341-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8682/indicacao_342-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8676/indicacao_343-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8684/indicacao_344-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8679/indicacao_345-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8681/indicacao_346-2024_ver._ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8692/indicacao_347-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8694/indicacao_348-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8695/indicacao_349-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8701/indicacao_350-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8696/indicacao_351-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8709/indicacao_352-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8703/indicacao_353-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8706/indicacao_354-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8717/indicacao_355-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8711/indicacao_356-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8710/indicacao_357-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8705/indicacao_358-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8713/indicacao_359-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8714/indicacao_360-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8722/indicacao_361-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8749/indicacao_362-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8720/indicacao_363-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8723/indicacao_364-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8727/indicacao_365-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8724/indicacao_366-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8726/indicacao_367-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8728/indicacao_368-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8732/indicacao_369-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8736/indicacao_370-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8740/indicacao_371-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8734/indicacao_372-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8738/indicacao_373-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8762/indicacao_374-2024_ver._dr_renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8747/indicacao_375-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8748/indicacao_376-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8744/indicacao_377-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8751/indicacao_378-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8756/indicacao_379-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8755/indicacao_380-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8757/indicacao_381-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8758/indicacao_382-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8763/indicacao_383-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8774/indicacao_384-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8768/indicacao_385-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8788/indicacao_386-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8770/indicacao_387-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8771/indicacao_388-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8772/indicacao_389-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8776/indicacao_390-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8778/indicacao_391-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8786/indicacao_392-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8781/indicacao_393-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8782/indicacao_394-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8794/indicacao_395-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8801/indicacao_396-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8803/indicacao_397-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8816/indicacao_398-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8812/indicacao_399-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8797/indicacao_400-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8804/indicacao_401-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8799/indicacao_402-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8806/indicacao_403-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8808/indicacao_404-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8819/indicacao_405-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8821/indicacao_406-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8822/indicacao_407-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8825/indicacao_408-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8840/indicacao_409-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8829/indicacao_410-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8831/indicacao_411-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8832/indicacao_412-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8827/indicacao_413-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8834/indicacao_414-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8839/indicacao_415-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8837/indicacao_416-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8843/indicacao_417-2024_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8846/indicacao_418-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8852/indicacao_419-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8849/indicacao_420-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8875/indicacao_421-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8863/indicacao_422-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8851/indicacao_423-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8857/indicacao_424-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8861/indicacao_425-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8867/indicacao_426-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8859/indicacao_427-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8872/indicacao_428-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8864/indicacao_429-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8869/indicacao_430-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8871/indicacao_431-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8890/indicacao_432-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8884/indicacao_433-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8886/indicacao_n_434-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8887/indicacao_435-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8879/indicacao_436-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8894/indicacao_437-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8891/indicacao_438-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8898/indicacao_439-2024_ver._brandao.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8899/indicacao_440-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8903/indicacao_441-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8907/indicacao_442-2024_ver._dr_renan.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8910/indicacao_443-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8900/indicacao_444-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8905/indicacao_445-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8908/indicacao_446-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8915/indicacao_447-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8917/indicacao_448-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8923/indicacao_449-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8918/indicacao_450-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8920/indicacao_451-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8926/indicacao_452-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8947/indicacao_453-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8927/indicacao_454-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8934/indicacao_455-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8929/indicacao_456-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8931/indicacao_457-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8935/indicacao_458-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8937/indicacao_459-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8940/indicacao_460-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8944/indicacao_461-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8943/indicacao_462-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8946/indicacao_463-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7962/mocao_001-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8000/mocao_002-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7997/mocao_004-2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8021/mocao_005-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8241/mocao_006-2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8246/mocao_007-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8290/mocao_008-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8320/mocao_009-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8346/mocao_011-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8376/mocao_012-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8483/mocao_014-2024_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8766/mocao_015-2024_aplausos.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8810/mocao_016-2024_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8826/mocao_017-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8853/mocao_de_aplausos_018-2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8865/mocao_de_aplausos_019-2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7963/projeto_de_decreto_legislativo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8229/projeto_de_decreto_legislativo_02-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7995/projeto_de_lei_complementar_001-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8081/projeto_de_lei_complementar_002-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8082/projeto_de_lei_complementar_003-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8083/projeto_de_lei_complementar_004-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8084/projeto_de_lei_complementar_005-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8270/projeto_de_lei_complementar_006-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8444/projeto_de_lei_complementar_007-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8445/projeto_de_lei_complementar_008-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8446/projeto_de_lei_complementar_009-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8447/projeto_de_lei_complementar_010-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8448/projeto_de_lei_complementar_011-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8449/projeto_de_lei_complementar_012-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8450/projeto_de_lei_complementar_013-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8509/projeto_de_lei_complementar_014-2024.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8877/projeto_de_lei_complementar_015-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8922/projeto_de_lei_complementar_016-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8951/projeto_de_lei_complementar_017-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7996/projeto_de_lei_complementar_001-2024_legislativo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8167/projeto_de_lei_complementar_003-2024_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8842/projeto_de_lei_complementar_005-2024_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7989/projeto_de_lei_001-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7990/projeto_de_lei_002-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7991/projeto_de_lei_003-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8032/projeto_de_lei_004-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8052/projeto_de_lei_005-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8033/projeto_de_lei_006-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8111/projeto_de_lei_007-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8134/projeto_de_lei_008-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8080/projeto_de_lei_009-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8112/projeto_de_lei_010-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8135/projeto_de_lei_011-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8190/projeto_de_lei_012-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8216/projeto_de_lei_013-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8294/projeto_de_lei_014-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8297/projeto_de_lei_015-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8354/projeto_de_lei_016-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8411/projeto_de_lei_017-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8436/projeto_de_lei_018-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8437/projeto_de_lei_019-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8438/projeto_de_lei_020-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8440/projeto_de_lei_021-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8441/projeto_de_lei_022-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8501/projeto_de_lei_023-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8459/projeto_de_lei_024-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8502/projeto_de_lei_025-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8503/projeto_de_lei_026-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8524/projeto_de_lei_027-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8512/projeto_de_lei_028-2024_executivo_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8555/projeto_de_lei_029-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8572/projeto_de_lei_030-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8586/projeto_de_lei_031-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8593/projeto_de_lei_032-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8588/projeto_de_lei_033-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8617/projeto_de_lei_034-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8688/projeto_de_lei_035-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8699/projeto_de_lei_036-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8761/projeto_de_lei_037-2024_executivo_loa.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8795/projeto_de_lei_038-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8856/projeto_de_lei_039-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8892/projeto_de_lei_040-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8895/projeto_de_lei_041-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8942/projeto_de_lei_042-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7983/projeto_de_lei_001-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8008/projeto_de_lei_002-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8087/projeto_de_lei_003-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8106/projeto_de_lei_004-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8113/projeto_de_lei_005-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8152/projeto_de_lei_006-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8155/projeto_de_lei_007-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8149/projeto_de_lei_008-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8185/projeto_de_lei_009-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8188/projeto_de_lei_010-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8232/projeto_de_lei_011-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8239/projeto_de_lei_012-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8291/projeto_de_lei_013-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8293/projeto_de_lei_014-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8389/projeto_de_lei_015-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8365/projeto_de_lei_016-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8418/projeto_de_lei_017-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8405/pl_018-2024_com_emenda_aprovada_em_24a_sessao.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8465/projeto_de_lei_020-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8478/projeto_de_lei_021-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8508/projeto_de_lei_022-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8525/projeto_de_lei_023-2024.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8526/projeto_de_lei_024-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8554/projeto_de_lei_025-2024__legislativo_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8616/projeto_de_lei_026-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8604/projeto_de_lei_027-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8686/projeto_de_lei_028-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8737/projeto_de_lei_029-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8742/projeto_de_lei_030-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8784/projeto_de_lei_031-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8789/projeto_de_lei_032-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8813/projeto_de_lei_033-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8814/projeto_de_lei_034-2024_ver._dr._renan_wozniack.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8912/projeto_de_lei_035-2024_mesa_direitva.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8913/projeto_de_lei_036-2024_mesa_direitva.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8948/projeto_de_lei_037-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7921/projeto_de_resolucao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8790/projeto_de_resolucao_002-2024.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8791/projeto_de_resolucao_003-2024.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8792/projeto_de_resolucao_004-2024.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7900/requerimento_001-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7917/requerimento_002-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7903/requerimento_003-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7912/requerimento_004-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7905/requerimento_005-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7918/requerimento_006-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7911/requerimento_007-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7909/requerimento_008-2024_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7914/requerimento_009-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7931/requerimento_010-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7932/requerimento_011-2024_ver._ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7933/requerimento_012-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7941/requerimento_013-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7939/requerimento_014-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7950/requerimentoi_015-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7943/requerimento_016-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7956/requerimento_017-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7947/requerimento_018-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7945/requerimento_019-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7951/requerimento_020-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7958/requerimento_021-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7949/requerimento_022-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7952/requerimento_023-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7957/requerimento_024-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7960/requerimento_025-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7964/requerimento_026-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7974/requerimento_027-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7967/requerimento_028-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7970/requerimento_029-2024_ver_serjao.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8013/requerimento_030-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7975/requerimento_031-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7976/requerimento_032-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7978/requerimento_033-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7986/requerimento_034-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7993/requerimento_035-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7980/requerimento_036-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7984/requerimento_037-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7992/requerimento_038-2024_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8101/requerimento_039-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7987/requerimento_040-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7998/requerimento_041-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8006/requerimento_042-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8024/requerimento_043-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8002/requerimento_044-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8005/requerimento_045-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8012/requerimento_046-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8016/requerimento_047-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8014/requerimento_048-2024_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8019/requerimento_049-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8022/requerimento_050-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8038/requerimento_051-2024_verarios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8028/requerimento_052-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8031/requerimento_053-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8029/requerimento_054-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8034/requerimento_055-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8048/requerimento_056-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8037/requerimento_057-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8040/requerimento_058-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8044/requerimento_059-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8039/requerimento_060-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8046/requerimento_061-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8050/requerimento_062-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8053/requerimento_063-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8057/requerimento_064-2024_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8064/requerimento_065-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8068/requerimento_066-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8061/requerimento_067-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8058/requerimento_068-2024_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8069/requerimento_069-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8066/requerimento_070-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8072/requerimento_071-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8078/requerimento_072-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8071/requerimento_073-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8076/requerimento_074-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8077/requerimento_075-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8091/requerimento_076-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8088/requerimento_077-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8104/requerimento_078-2024_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8094/requerimento_079-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8093/requerimento_080-2024_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8102/requerimento_081-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8109/requerimento_082-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8105/requerimento_083-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8099/requerimento_084-2024_ver._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8096/requerimento_085-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8108/requerimento_086-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8123/requerimento_087-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8115/requerimento_088-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8122/requerimento_089-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8120/requerimento_090-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8116/requerimento_091-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8127/requerimento_092-2024_dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8133/requerimento_093-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8129/requerimento_094-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8125/requerimento_095-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8131/requerimento_096-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8145/requerimento_097-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8154/requerimeno_098-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8138/requerimento_099-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8142/requerimento_100-2024_vera_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8150/requerimento_101-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8159/requerimento_102-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8140/requerimento_103-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8144/requerimento_104-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8147/requerimento_105-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8163/requerimento_106-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8157/requerimento_107-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8162/requerimento_108-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8165/requerimento_109-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8171/requerimento_110-2024_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8172/requerimento_111-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8181/requerimento_112-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8175/requerimento_113-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8173/requerimento_114-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8176/requerimento_115-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8184/requerimento_116-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8207/requerimento_117-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8208/requerimento_118-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8209/requerimento_119-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8210/requerimento_120-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8211/requerimento_121-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8212/requerimento_122-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8213/requerimento_123-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8214/requerimento_124-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8215/requerimento_125-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8245/requerimento_126-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8218/requerimento_127-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8223/requerimento_128-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8221/reuqerimento_129-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8234/requerimento_130-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8231/requerimento_131-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8235/requerimento_132-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8225/requerimento_133-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8226/requerimento_134-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8238/requerimento_135-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8240/requerimento_136-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8249/requerimento_138-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8250/requerimento_138-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8253/requerimento_139-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8260/requerimento_140-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8265/requerimento_141-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8261/requerimento_140-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8255/requerimento_143-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8256/requerimento_144-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8259/requerimento_145-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8268/requerimento_146-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8267/requerimento_147-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8264/requerimento_148-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8271/requerimento_149-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8275/requerimento_150-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8286/requerimento_151-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8283/requerimento_152-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8273/requerimento_153-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8279/requerimento_154-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8281/requerimento_155-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8284/requerimento_156-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8292/requerimento_157-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8288/requerimento_158-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8295/requerimento_159-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8304/requerimento_n160-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8306/requerimento_161-2024_ver._gilmar_petry.odt" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8310/requerimento_162-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8311/requerimento_163-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8313/requerimento_164-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8318/requerimento_165-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8316/requerimento_166-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8314/requerimento_167-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8322/requerimento_168-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8325/requerimento_169-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8323/requerimento_170-2024_ver._enfermeiro_ze_caros.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8326/requerimento_171-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8332/requerimento_172-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8334/requerimento_173-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8328/requerimento_174-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8335/requerimento_175-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8339/requerimento_176-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8344/requerimento_177-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8353/requerimento_178-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8342/requerimento_179-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8337/requerimento_180-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8343/requerimento_181-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8347/requerimento_182-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8348/requerimento_183-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8355/requerimento_184-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8361/requerimento_185-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8356/requerimento_186-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8359/requerimento_187-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8369/requerimento_188-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8370/requerimento_189-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8372/requerimento_190-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8373/requerimento_192-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8374/requerimento_192-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8379/requerimento_193-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8377/requerimento_194-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8390/requerimento_195-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8382/requerimento_196-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8396/requerimento_197-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8383/requerimento_198-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8385/requerimento_199-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8394/requerimento_200-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8388/requerimento_201-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8398/requerimento_202-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8400/requerimento_203-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8393/requerimento_204-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8404/requerimento_205-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8414/requerimento_206-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8416/requerimento_207-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8417/requerimento_208-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8419/requerimento_209-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8434/requerimento_210-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8425/requerimento_211-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8424/requerimento_212-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8429/requerimento_213-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8430/requerimento_215-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8431/requerimento_216-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8433/requerimento_217-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8458/requerimento_218-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8451/requerimento_219-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8452/requerimento_220-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8455/requerimento_221-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8463/requerimento_222-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8464/requerimento_223-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8467/requerimento_224-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8480/requerimento_225-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8477/requerimento_226-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8468/requerimento_227-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8475/requerimento_228-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8481/requerimento_229-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8493/requerimento_230-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8494/requerimento_231-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8495/requerimento_232-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8496/requerimento_233-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8498/requerimento_235-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8504/requerimento_237-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8500/requerimento_238-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8505/requerimento_239-2024_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8511/requerimento_240-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8527/requerimento_241-2024_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8528/requerimento_242-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8529/requerimento_243-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8530/requerimento_244-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8531/requerimento_245-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8532/requerimento_246-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8533/requerimento_247-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8534/requerimento_248-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8535/requerimento_249-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8536/requerimento_250-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8537/requerimento_251-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8538/requerimento_252-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8539/requerimento_253-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8546/requerimento_254-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8563/requerimento_255-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8540/requerimento_256-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8549/requerimento_257-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8547/requerimento_258-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8550/requerimento_259-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8557/requerimento_261-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8560/requerimento_262-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8561/requerimento_263-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8566/requerimento_264-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8574/requerimento_265-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8567/requerimento_266-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8579/requerimento_267-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8569/requerimento_268-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8583/requerimento_269-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8571/requerimento_270-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8578/requerimento_271-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8584/requerimento_272-2024_ver._prof._fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8582/requerimento_273-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8612/requerimento_275-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8591/requerimento_276-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8602/requerimento_277-2024_ver._nani.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8595/requerimento_278-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8609/requerimento_279-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8611/requerimento_280-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8600/requerimento_281-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8610/requerimento_282-2024_ver._fuba.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8606/requerimento_283-2024_ver._ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8603/requerimento_284-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8614/requerimento_285-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8628/requerimento_286-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8632/requerimento_287-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8626/requerimento_288-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8622/requerimento_289-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8620/requerimento_290-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8636/requerimento_291-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8638/requerimento_292-2024_ver._ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8630/requerimento_293-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8635/requerimento_294-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8644/requerimento_295-2024_ver._fuba.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8646/requerimento_296-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8647/requerimento_297-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8653/requerimento_298-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8656/requerimento_299-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8654/requerimento_300-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8687/requerimento_301-2024_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8657/requerimento_302-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8666/requerimento_303-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8662/requerimento_304-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8665/requerimento_305-2024_ver._professro_leo.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8663/requerimento_306-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8669/requerimento_307-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8678/requerimento_308-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8674/requerimento_309-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8683/requerimento_310-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8675/requerimento_311-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8685/requerimento_312-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8680/requerimento_313-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8691/requerimento_314-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8693/requerimento_315-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8697/requerimento_316-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8698/requerimento_317-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8700/requerimento_318-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8708/requerimento_319-2024_ver._dr._renan.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8716/requerimento_320-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8707/requerimento_321-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8704/requerimento_322-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8712/requerimento_323-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8715/requerimento_324-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8721/requerimento_325-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8719/requerimento_326-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8725/requerimento_327-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8729/requerimento_328-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8730/requerimento_329-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8731/requerimento_330-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8735/requerimento_331-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8733/requerimento_333-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8739/requerimento_334-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8746/requerimento_335-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8745/requerimento_336-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8743/requerimento_337-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8752/requerimento_338-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8750/requerimento_339-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8753/requerimento_340-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8754/requerimento_341-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8760/requerimento_342-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8759/requerimento_343-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8764/requerimento_344-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8775/requerimento_345-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8767/requerimento_346-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8769/requerimento_347-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8787/requerimento_348-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8773/requerimento_349-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8785/requerimento_350-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8779/requerimento_351-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8780/requerimento_352-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8783/requerimento_353-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8793/requerimento_354-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8800/requerimento_355-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8805/requerimento_356-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8815/requerimento_357-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8796/requerimento_358-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8798/requerimento_359-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8807/requerimento_360-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8809/requerimento_361-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8818/requerimento_362__vereador_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8811/requerimento_363-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8820/requerimento_364-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8823/requerimento_365-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8824/requerimento_366-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8833/requerimento_367-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8828/requerimento_368-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8830/requerimento_369-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8866/requerimento_370-2024_ver_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8838/requerimento_371-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8835/requerimento_372-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8836/requerimento_373-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8844/requerimento_374-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8841/requerimento_375-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8847/requerimento_376-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8845/requerimento_377-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8848/requerimento_378-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8876/requerimento_379-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8850/requerimento_380-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8858/requerimento_381-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8860/requerimento_382-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8862/requerimento_383-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8868/requerimento_384-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8873/requerimento_385-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8870/requerimento_386-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8874/requerimento_387-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8889/requerimento_388-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8883/requerimento_389-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8885/requerimento_390-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8888/requerimento_391-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8878/requerimento_392-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8893/requerimento_393-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8902/requerimento_394-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8901/requerimento_395-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8904/requerimento_396-2024_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8911/requerimento_397-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8906/requerimento_398-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8909/requerimento_399-2024_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8914/requerimento_400-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8921/requerimento_401-2024_ver._dr_renan.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8916/requerimento_402-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8919/requerimetno_403-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8924/requerimento_404-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8928/requerimento_405-2024_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8925/requerimento_406-2024_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8933/requerimento_407-2024_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8930/requerimento_408-2024_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8932/requerimento_409-2024_ver._caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8938/requerimento_410-2024_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8936/requerimento_411-2024_ver._dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8941/requerimento_412-2024_ver._alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8939/requerimento_413-2024_ver._rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8945/requerimento_414-2024_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8950/requerimento_415-2024_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7922/mensagem_de_veto_001-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8243/mensagem_de_veto_002-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8439/mensagem_de_veto_003-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8817/mensagem_de_veto_004-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8958/mensagem_substitutiva_003-2024_executivo.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7923/projeto_de_emenda_a_lei_organica_001-2024.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8085/ata_da_01a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8026/ata_da_02a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8114/ata_da_03a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8136/ata_da_04a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8168/ata_da_05a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8169/ata_da_06a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8191/ata_da_07a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8298/ata_da_08a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8299/ata_da_09a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8300/ata_da_10a_sessao_ordinaria_de_2024..pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8406/ata_da_11a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8407/ata_da_12a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8408/ata_da_13a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8409/ata_da_14a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8442/ata_da_15a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8410/ata_da_16a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8443/ata_da_17a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8470/ata_da_18a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8471/ata_da_19a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8639/ata_da_20a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8640/ata_da_21a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8641/ata_da_22a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8642/ata_da_23a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8689/ata_da_24a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8690/ata_da_25a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8702/ata_da_26a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8741/ata_da_27a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8765/ata_da_28a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8777/ata_da_29a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8855/ata_da_30a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8880/ata_da_31a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8881/ata_da_32a_sessao_ordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8952/ata_da_33a_sessao_ordinaria_de_2024..pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8953/ata_da_34a_sessao_ordinaria_de_2024..pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8954/ata_da_35a_sessao_ordinaria_de_2024..pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8955/ata_da_36a_sessao_ordinaria_de_2024..pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8956/ata_da_37a_sessao_ordinaria_de_2024..pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8957/ata_da_38a_sessao_ordinaria_de_2024._compressed.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8192/ata_da_01a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8193/ata_da_02a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8301/ata_da_03a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8472/ata_da_04a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8473/ata_da_05a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8854/ata_da_06a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8882/ata_da_07a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8802/ata_da_08a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8896/ata_da_09a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8897/ata_da_10a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8959/ata_da_11a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8960/ata_da_12a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8961/ata_da_13a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8962/ata_da_14a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8963/ata_da_15a_sessao_extraordinaria_de_2024.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/7935/representacao_esleif.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8949/recomendacao_administrativa_n_01-2024-gpgmpc_-_mpc_pr_1.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8025/oficio_005-2024_sec._trabalho.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2024/8718/oficio_274-2024_gabinete_do_prefeito.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1054"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="222" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="139.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>