--- v0 (2025-12-22)
+++ v1 (2026-05-16)
@@ -54,13466 +54,13466 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6715/indicacao_001-2022_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6715/indicacao_001-2022_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes, para que o mesmo através da Secretaria  competente realize o estudo técnico  e viabilidade para recapeamento em toda extensão da Rua Limeira – Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Maciél, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6716/indicacao_002-2022_ver._maciel_do_dog_e_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6716/indicacao_002-2022_ver._maciel_do_dog_e_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize estudo e viabilidade para implantação de lombada na Rua Chile – Nações._x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6720/indicacao_003-2022_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6720/indicacao_003-2022_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de pavimentação na rua Campo Grande no bairro Santa Maria.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6721/indicacao_004-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6721/indicacao_004-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, que seja feito o calçamento em frente ao CMEI Professora Eronildes Camargo, localizado na Rua Canários nº 69 - Bairro: Gralha Azul - Fazenda Rio Grande - Pr.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Brandão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6725/indicacao_005-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6725/indicacao_005-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com máxima urgência a pintura da travessia elevada localizada na Rua Jequitibá, próximo ao número 258, no bairro Eucaliptos, nesta cidade.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Doriane Hammad</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6735/indicacao_006-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6735/indicacao_006-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que proceda a limpeza e roçagem do mato das calçadas ao redor da área pública, localizada à Rua Águias, próximo ao nº 212 e Rua Mandarim, nº 342, ambas no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Marco Antonio Santos, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6745/indicacao_007-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6745/indicacao_007-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o serviço de roçada, limpeza e manutenção nas áreas dos pontos de ônibus do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Julinho do Pesque</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6729/indicacao_008-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6729/indicacao_008-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, através da secretaria responsável para que seja feita a revitalização, reforma estrutural, iluminação, arborização, colocação de bancos e lixeiras em todas as praças do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6744/indicacao_009-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6744/indicacao_009-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a revitalização da pavimentação asfáltica na Rua Oiapoque entre as Ruas Paranaíba e a Estrada do Areal no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6733/indicacao_010-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6733/indicacao_010-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize estudo de viabilidade para a construção de uma Travessia elevada ou lombada eletrônica na Avenida Portugal N:6785, bairro Veneza, Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6755/indicacao_011-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6755/indicacao_011-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a instalação de toldo na entrada de todas as Escolas Municipais e CMEIS, sendo do portão de entrada até a primeira área coberta do prédio no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Gilmar José Petry</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6738/indicacao_012-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6738/indicacao_012-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a revitalização da pavimentação asfáltica da Rua Carlos Eduardo Nichele, Bairro Pioneiros, neste Município.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Marco Antonio Santos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6746/indicacao_013-2023_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6746/indicacao_013-2023_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que, através da Secretaria de Meio Ambiente junto a Secretaria de Obras seja feita a construção de calçamento e a realização de roçada e limpeza no seguinte local:_x000D_
 _x000D_
 •	Rua Rio Tejo próximo ao condomínio Rio Tejo, entre as ruas Rio Preto e Rua São Jeremias.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Alex Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6748/indicacao_014-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6748/indicacao_014-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal do Meio Ambiente, para que seja feita a limpeza de um terreno localizado na Rua Saira ao lado do numeral 92 no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6752/indicacao_015-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6752/indicacao_015-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a instalação de sinalização horizontal e vertical e pinturas de lombadas na extensão da Avenida Mato Grosso.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6772/indicacao_016-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6772/indicacao_016-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, realize a limpeza do bueiro na Rua Rouxinol em frente ao número 344, bairro Gralha Azul. Indico também para que sejam realizadas as obras de conclusão de pavimentação do trecho faltante da Rua Rouxinol.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6765/indicacao_017-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6765/indicacao_017-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que proceda a limpeza e roçagem do mato das calçadas, localizada à Av. Paraguai, próximo ao número 177, no bairro Nações.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6766/indicacao_018-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6766/indicacao_018-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Que seja feito estudo de viabilidade para pintura de faixas carga e descarga bem como um redutor de velocidade na Avenida das Araucárias, 264 - em frente aos pontos de comércio daquele local (barbearia Bigodex entre outros) – Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6768/indicacao_019-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6768/indicacao_019-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie estudo para:_x000D_
 A)	estudo de melhoria de tráfego nas ruas adjacentes das escolas municipais e estaduais;_x000D_
 B)	sinalização de áreas de embarque e desembarque dos alunos nas escolas municipais e estaduais;_x000D_
 C)	presença de agentes de trânsito nas imediações das escolas para controle do trânsito.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6775/indicacao_020-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6775/indicacao_020-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, seja feito estudo para a construção de uma travessia elevada em frente ao CMEI Zilda Arns , localizado na Av. Estados Unidos, 956 - Bairro:Nações - Fazenda Rio Grande - Pr.</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6770/indicacao_021-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6770/indicacao_021-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a revitalização asfáltica e operação tapa buraco, no seguinte endereço:_x000D_
 •	Rua Videira nº 28 esquina com a rua cerejeira, Eucaliptos II</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6773/indicacao_022-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6773/indicacao_022-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Justifica-se esta indicação a pedido de um morador do local que procurou por este Vereador solicitando a providência, pois o poste encontra-se caído, com a sua fiação solta, podendo provocar acidentes e impedindo a passagem de pedestres na calçada. _x000D_
 Também solicito à limpeza e a roçagem do mato da calçada ao redor da área onde se encontra o poste caído._x000D_
 Sendo assim para viabilizar a passagem na calçada e a segurança para os moradores e pedestres que por ali transitam, solicito com a máxima urgência o atendimento dessa indicação com a troca do poste desta localidade e a roçagem da calçada._x000D_
 Sendo importante a presente indicação que tem por objetivo evitar futuras ocorrências de acidentes nesta localidade.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Maciél, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6785/indicacao_023-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6785/indicacao_023-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para implantação de lombada na Rua Rio Tanguá – Iguaçu. _x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6783/indicacao_024-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6783/indicacao_024-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria  competente (Obras Públicas), que realize estudo e viabilidade para recapeamento asfáltico e sinalização vertical e horizontal  nas seguintes ruas;_x000D_
 1-	Rua Rio Oiapoque – Bairro Iguaçu._x000D_
 2-	Rua Japim – Bairro Gralha Azul._x000D_
 3-	Rua Pelicano – Bairro Gralha Azul._x000D_
 4-	Travessa Macauã – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6787/indicacao_025-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6787/indicacao_025-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize limpeza às margens do Rio Mascate na sua extensão, que compreende entre as Ruas Rio Paranapanema até a Rio Tejo   no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6777/indicacao_026-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6777/indicacao_026-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal  para que, através da Secretaria de Obras seja feita a realização da manutenção do calçamento no seguinte local :_x000D_
 _x000D_
 •	Avenida Paraná, 2014 - Bairro Estados, em frente ao CMEI Estados.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6779/indicacao_027-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6779/indicacao_027-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso às residências tangenciais das seguintes ruas localizadas no Loteamento Pátria Minha, Bairro Eucaliptos: Rua Sequóia, Rua Palmeira,Tv. Pereira, Rua Cajueiro, Tv. Pinus, Tv. Sapopema, Tv. Piqui, Tv. Olmo, Tv. Monjoleiro, Tv Caúna, Tv. Muríci, Tv. Cataia, Tv Bordô, Tv Acácia e Tv Álamo.</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6780/indicacao_028-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6780/indicacao_028-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a FAZTRANS a necessidade de melhor sinalização na extensão da Rua Carvalho no Bairro Pátria Minha.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6795/indicacao_029-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6795/indicacao_029-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria  competente (Obras Públicas), que realize estudo e viabilidade para implantação de Travessia Elevada no seguinte endereço Rua Mandirituba número 179 em frente a Escola Municipal Joaquim Katsuki Matsumoto – Bairro Estados._x000D_
 •	Protocolo conforme solicitado em anexo.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Maciél, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6804/indicacao_030-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6804/indicacao_030-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para implantação de lombada e sinalização vertical com limitação de velocidade na Rua Santa Rita de Cássia – Santa Terezinha. _x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6794/indicacao_031-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6794/indicacao_031-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize uma reforma interna e externa, ou seja, pintura, troca dos ralos (drenagem pluvial). _x000D_
 •	CMEI Professora Eronildes Camargo: Pintura externa, calçamento na frente do CMEI, pintura das faixas em frente ao CMEI;_x000D_
 •	CMEI Profª Marcia Claudino: Pintura externa e interna e trocar os ralos (drenagem pluvial).</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6793/indicacao_032-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6793/indicacao_032-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com máxima urgência a pintura da faixa de pedestre localizada na Avenida Nossa Senhora de Aparecida, em frente a agência da Copel n°311, no bairro Santa Teresinha</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6806/indicacao_033-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6806/indicacao_033-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem a pavimentação asfáltica nas Ruas da localidade Jardim Colonial e a conclusão da pavimentação da Rua Lucinir Franco da Rocha.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6798/indicacao_034-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6798/indicacao_034-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Esporte e Lazer, seja incluída alguma programação esportiva voltada à população que reside próximo a Praça da Vitória - Bairro: Eucaliptos - Fazenda Rio Grande - Pr.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6800/indicacao_035-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6800/indicacao_035-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:  _x000D_
 a)	Que seja feita pavimentação asfáltica nas ruas/ travessas do Bairro Suzuke._x000D_
 b)	Calçada para Pedestres em todo o bairro._x000D_
 c)	Paisagismo._x000D_
 d)	Galeria e canalização para as águas pluviais.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Professor Hélio, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6810/indicacao_036-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6810/indicacao_036-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias: _x000D_
 a)	Que seja feita troca/instalação de lâmpadas na rua Abílio Juliano, atrás da escola municipal Marlene Barbosa/CEEBJA - Bairro Pioneiros. _x000D_
 b)	Que seja feita roçada em toda sua extensão._x000D_
 c)	Que seja feita pintura de faixas na área para estacionamento, retirada das balizas da autoescola, que lá se encontram.</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6815/indicacao_037-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6815/indicacao_037-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie estudo técnico para a implantação de lombada e ou travessia elevada na Av. Rio Amazonas na altura do numeral 3350 no bairro Estados conforme abaixo assinado em anexo.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6812/indicacao_038-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6812/indicacao_038-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que, através da Secretaria Municipal competente venha realizar a roçada e também  um  abrigo  no local onde tem uma parada de  ônibus escolar, na seguinte localização: _x000D_
 •	Rua Av. Islândia prox ao numero 931 no bairro Nações.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6803/indicacao_039-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6803/indicacao_039-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indicam para a secretaria competente realize a limpeza das calçadas, roçada e pintura da sinalização da rua Vinheiro no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6807/indicacao_040-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6807/indicacao_040-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso às residências tangenciais das seguintes Ruas Ypê, Quaresmeira e Coqueiros, no trecho localizado entre as Ruas Gerivá e Juazeiro e também a pavimentação da Rua Gerivá, localizadas no bairro Eucaliptos neste Município.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6817/indicacao_041-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6817/indicacao_041-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica nas Ruas Videira com a Cerejeira e Framboyant com Fruta do Conde no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6829/indicacao_042-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6829/indicacao_042-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência a limpeza geral com desentupimento e colocação fixa da tampa da grelha de escoamento de água pluvial, na Rua Paulo Leminski n° 398 com o cruzamento da Rua Carlos Drummond de Andrade, com esquina do material de construção.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6821/indicacao_043-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6821/indicacao_043-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias, para que providenciem nos bairros Jardim Palmeira e Green Portugal:_x000D_
 A)	Limpeza e roçada de terrenos baldios e vias públicas da região acima mencionada;_x000D_
 B)	sinalização horizontal e vertical das vias públicas da região acima mencionada;_x000D_
 C)	ação social para atender moradores em situação de necessidade da região acima mencionada;</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6825/indicacao_044-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6825/indicacao_044-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, seja celebrado convênio de cooperação técnica com TRE/PR para a implantação do projeto Eleitor do Futuro nas escolas municipais.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6832/indicacao_045-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6832/indicacao_045-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através das Secretarias responsáveis (Secretaria de Meio Ambiente e Secretaria de Obras), realizem a revitalização e a instalação de um espaço de lazer na seguinte localidade: _x000D_
 Praça Jardim Kokubo, bairro Santa Terezinha, neste Município de Fazenda Rio Grande. _x000D_
 1)	Revitalização e limpeza da área._x000D_
 2)	Construção da área de lazer (quadra de areia, academia ao ar livre, parquinho infantil)._x000D_
 3)	Recolocação de grades._x000D_
 Reforma e cobertura das quadras</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6846/indicacao_046-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6846/indicacao_046-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, acione os órgãos responsáveis, para que o mesmo realize limpeza em toda a extensão da rede de alta tensão que cruza nosso Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6828/indicacao_047-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6828/indicacao_047-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, através da secretaria responsável para que seja realizada a viabilidade para a implantação de lombada na Rua Guatemala nas proximidades do nº 778.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6831/indicacao_048-2023_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6831/indicacao_048-2023_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o serviço de limpeza e manutenção nas calhas e dutos de saída de águas pluviais da quadra coberta da Escola Municipal Marlene Barbosa – localizado na rua Prof. Alfredo Gonchorovski, 337 – Pioneiros.</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6840/indicacao_049-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6840/indicacao_049-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Responsável providencie uma cobertura na parada ônibus na Rua Pau Brasil, sendo esta em frente a Rua Reseda bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6834/indicacao_050-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6834/indicacao_050-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria  competente (Obras _x000D_
 Públicas), que realize estudo e viabilidade para implantação de Travessia Elevada no seguinte endereço Rua Manoel Claudino Barbosa número 2040 – Bairro Iguaçu em frente a Escola de Educação Infantil Baby Kids._x000D_
 • Protocolo conforme solicitado em anexo.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para implantação de lombada na Rua Uruguai – Bairro Nações._x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6836/indicacao_052-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6836/indicacao_052-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para as secretarias competentes necessidade de revitalização asfáltica, pintura nas faixas de sinalização, roçada e calçamento para pedestres na Avenida Rio Amazonas por toda sua extensão iniciando da rua Rio Tejo.</t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6838/indicacao_053-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6838/indicacao_053-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize a seguinte benfeitoria:  _x000D_
 a)	Que seja feita roçada interna e na frente do CMEI Zilda Arns - Rua Estados Unidos – Bairro Nações.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6842/indicacao_054-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6842/indicacao_054-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através das Secretarias competentes realize urgentemente um mutirão de limpeza ao redor da horta comunitária localizada entre as Ruas Cerejeira e Gerivá, no Bairro Eucaliptos, para a retirada de lixo, limpeza do mato e desobstrução dos bueiros, como medida paliativa até o início das obras de pavimentação das vias públicas deste local já solicitadas por este Vereador.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Alex Padilha, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6856/indicacao_055-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6856/indicacao_055-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretaria competente, para que providencie estudo técnico para que seja feita a implantação de sentido único nas Ruas Irerê e Caraúna nas imediações da Escola Municipal Marily Aparecida Schettert Ferri, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6852/indicacao_056-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6852/indicacao_056-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:  _x000D_
 a)	Que seja feita limpeza da calçada localizada na Rua Guará esquina com a Rua Coruja - em frente ao numeral 2035 - bairro Gralha Azul desta cidade.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6854/indicacao_057-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6854/indicacao_057-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Meio ambiente, para que providencie a limpeza e roçada no entorno da Escola Municipal Maryle Aparecida Schettert Ferri.</t>
   </si>
   <si>
     <t>6874</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6874/indicacao_058-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6874/indicacao_058-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo técnico  e viabilidade para implantação de lombada na Rua Jordânia  – Nações. _x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6859/indicacao_059-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6859/indicacao_059-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a construção da cobertura da quadra esportiva na Escola Municipal Francisco Quirino Machado, situada na localidade São Sebastião bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6866/indicacao_060-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6866/indicacao_060-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que, através da Secretaria Municipal  competente, realize a revitalização do espaço de lazer, na seguinte localização: _x000D_
 Praça Santa Fé ao lado do Cmei Vovô Juca Rocha, rua Rio Tietê        Nº 769 no bairro Iguaçu I._x000D_
 1)	Manutenção em toda a pista de caminhada;_x000D_
 2)	Preenchimento  de areia na quadra e restauração das grades;_x000D_
 3)	Reforma da  academia ao ar livre;</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6860/indicacao_061-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6860/indicacao_061-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através das Secretarias responsáveis (Secretaria de Meio Ambiente e Secretaria de Obras), realizem a revitalização e a instalação de um espaço de lazer na seguinte localidade: _x000D_
 Praça Rua Tridi, próximo ao numeral 53, Bairro Gralha Azul, neste município de Fazenda Rio Grande._x000D_
  _x000D_
 1) Revitalização e limpeza da área._x000D_
 2) Construção da área de lazer (quadra de areia, academia ao ar livre, parquinho infantil)._x000D_
 3) Recolocação de grades._x000D_
 4) Reforma e cobertura das quadras._x000D_
 5) Pinturas e Iluminação</t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6861/indicacao_062-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6861/indicacao_062-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que proceda a limpeza e roçagem do mato das calçadas ao redor da área pública (Escola Municipal Marlene Barbosa), localizada à Rua Prof. Alfredo Gonchorovski, nº 337, bem como na Av. Paraná, próximo ao nº 1109, ambas no bairro Pioneiros.</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6863/indicacao_063-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6863/indicacao_063-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, para que realize estudo para abertura da rua Flamboyant com ligação à rua Pau Brasil - Bairro : Eucaliptos - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>6870</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6870/indicacao_064-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6870/indicacao_064-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, para que através da secretaria responsável realize obra de sinalização horizontal, vertical e revitalização/pintura das faixas de sinalização de trânsito, na esquina da Avenida Áustria com a Avenida Portugal, no Bairro Nações em frente ao Supermercado Boza em nosso município.</t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6865/indicacao_065-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6865/indicacao_065-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de calçamento na extenção total da rua Santa Mônica - Bairro Santa Terezina.</t>
   </si>
   <si>
     <t>6869</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6869/indicacao_066-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6869/indicacao_066-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica, paisagismo juntamente com a implantação de calçadas da Rua Magnólia, localizada no Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>6878</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6878/indicacao_067-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6878/indicacao_067-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a instalação de uma travessia elevada na Avenida Portugal nº244 no bairro Nações.</t>
   </si>
   <si>
     <t>6907</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6907/indicacao_068-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6907/indicacao_068-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo técnico  e viabilidade para implantação de lombada na Rua Cabo Verde   –  Bairro Nações. _x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>6908</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Brandão, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6908/indicacao_069-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6908/indicacao_069-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para implantação de lombada na Rua Caraúna – Bairro Gralha Azul._x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>6884</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6884/indicacao_070-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6884/indicacao_070-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, realize os reparos necessários dos bueiros no final da Avenida Portugal, sendo um nas proximidades do número 280 e outro em frente ao Condomínio Residencial Recanto Portugal.</t>
   </si>
   <si>
     <t>6925</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6925/indicacao_071-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6925/indicacao_071-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que juntamente à Secretaria Municipal responsável, realizem a limpeza das calhas do Ginásio de Esporte Sergio Luiz Claudino dos Santos, situado no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6886</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6886/indicacao_072-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6886/indicacao_072-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marcos Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:  _x000D_
 Melhorias na Escola Municipal Isabel Cristina S. Borges que são: _x000D_
 1.	Troca de calhas em parte do telhado do pátio interno coberto;_x000D_
 2.	Verificação da estrutura metálica do corredor de acesso porque a mesma se encontra enferrujada._x000D_
 3.	Colocação de pedra brita no estacionamento interno da escola bem como no portão de entrada. _x000D_
 4.	Reparo no parque infantil.</t>
   </si>
   <si>
     <t>6885</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6885/indicacao_073-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6885/indicacao_073-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com máxima urgência a troca de lâmpadas em dois postes localizado na rua Cerejeira em frente ao nº 799 e ao nº 8254, no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6888</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6888/indicacao_074-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6888/indicacao_074-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Obras, para que providencie estudo técnico para a finalização de calçada na Tv. Fênix no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6896</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6896/indicacao_075-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6896/indicacao_075-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para revitalização da pavimentação asfáltica, na Rua Aroeira, Rua Pinheiro, Rua Alecrim, no Bairro Eucaliptos – Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>6892</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6892/indicacao_076-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6892/indicacao_076-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, realize estudo para a restauração em toda a extensão da calçada na Rua Cerejeira  - Bairro : Eucaliptos - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>6905</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6905/indicacao_077-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6905/indicacao_077-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica no termino da  Rua Flamingos no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6894</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6894/indicacao_078-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6894/indicacao_078-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>6909</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6909/indicacao_079-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6909/indicacao_079-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através do órgão responsável (FAZTRAS), realize a pintura da sinalização para parada de ônibus na seguinte localidade: _x000D_
 Endereço: Avenida Mato Grosso, número 4043, Bairro Santa Terezinha, (em frente ao condomínio Monte Belo).</t>
   </si>
   <si>
     <t>6899</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6899/indicacao_080-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6899/indicacao_080-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que, através da Secretaria Municipal competente venha  criar  um cronograma de manutenção, limpeza e higienização diária dos banheiros públicos feminino, masculino e fraudário no terminal de ônibus localizado na Av. das Araucárias, 24 – Eucaliptos.</t>
   </si>
   <si>
     <t>6902</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6902/indicacao_081-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6902/indicacao_081-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através das Secretarias competentes realize urgentemente a revitalização incluindo a limpeza e roçada, colocação de areia e instalação de trave de gol, assim como, a instalação de tela ou rede de proteção da área de lazer utilizada pelos moradores do Jardim Europa, localizada na Travessa Extremosa em frente ao numeral 146, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>6920</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6920/indicacao_082-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6920/indicacao_082-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo de viabilidade para instalação de um sinaleiro e travessia  elevada para pedestres no cruzamento da avenida Brasil esquina com Rua Jatobá- bairro Eucaliptos, em frente à Igreja Bola de Neve - bairro Eucaliptos, sendo que o cruzamento tem um grande fluxo de veículos e caminhões, e com a inauguração do novo colégio estadual, no referido local,  faz-se necessária sinalização horizontal e vertical no referido local para dar mais segurança a motoristas, pedestres e crianças que por lá passam.</t>
   </si>
   <si>
     <t>6930</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6930/indicacao_083-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6930/indicacao_083-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável (Secretaria de Obras Públicas), realize a troca das lâmpadas queimadas, para resolver o problema de iluminação na Estrada do Rio Abaixo._x000D_
 Endereço: Estrada do Rio Abaixo, Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>6928</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6928/indicacao_084-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6928/indicacao_084-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que, através da secretaria municipal competente venha realizar manutenção e  recuperação da calçada que se encontra com afundamento em frente ao número Nº 42 na rua Pessegueiro - bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6940</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6940/indicacao_085-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6940/indicacao_085-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a manutenção dos seguintes itens na Praça Izaltino Salvador de Souza:_x000D_
 A)	Troca das grades;_x000D_
 B)	Manutenção e troca dos brinquedos do parquinho infantil;_x000D_
 C)	Limpeza nos arredores da praça;_x000D_
 D)	Colocação de uma rede na parte superior da quadra de esportes.</t>
   </si>
   <si>
     <t>6932</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6932/indicacao_086-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6932/indicacao_086-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, na forma regimental que através da Secretaria competente, para que proceda a instalação e a manutenção com a máxima urgência de sinalização de trânsito tais como pintura remarcação de faixa de pedestre lombada sinalização horizontal e vertical necessárias na Avenida Condor, em frente ao numeral 93 e ao numeral 1037 no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6934</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6934/indicacao_087-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6934/indicacao_087-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, realize o calçamento em toda a extensão da Rua Argélia  - Bairro : Nações - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>6936</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6936/indicacao_088-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6936/indicacao_088-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de calçamento na extensão total da rua Rio Jaú - Bairro Iguaçu e iluminação pública na rua Nelson Claudino dos Santos.</t>
   </si>
   <si>
     <t>6946</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6946/indicacao_089-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6946/indicacao_089-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo técnico  e viabilidade para implantação de Sistema Binário de Trânsito na Rua Juruviaria – Bairro Gralha Azul a partir do número 154 até onde se fizer necessário para uma reorganização de fluxo de trânsito no entorno da Escola Social Marista Ir Henry.</t>
   </si>
   <si>
     <t>6942</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6942/indicacao_090-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6942/indicacao_090-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento na lateral do Cmei Darcy Barbosa Leal , na R. Carlos Drummond de Andrade, Bairro Veneza.</t>
   </si>
   <si>
     <t>6938</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6938/indicacao_091-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6938/indicacao_091-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal e à Secretaria competente para que através do Programa Cidade Limpa realize um mutirão de limpeza e roçada dos terrenos baldios e das calçadas localizadas no Bairro Pioneiros, neste Município.</t>
   </si>
   <si>
     <t>6950</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6950/indicacao_092-2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6950/indicacao_092-2023.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, para que o mesmo através Secretaria responsável, realize estudo técnicos de viabilidade para a implantação um Semáforo de Pedestre no cruzamento da Avenida Brasil com a Av. Cedro, ao lado da Escola 26 de Janeiro (CAIC).</t>
   </si>
   <si>
     <t>6947</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6947/indicacao_093-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6947/indicacao_093-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Sanepar, para que providencie a limpeza e desobstrução da tubulação de esgoto na extensão da rua Caxias do Sul no bairro Santa Maria.</t>
   </si>
   <si>
     <t>6943</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6943/indicacao_094-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6943/indicacao_094-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem a pintura das faixas de pedestres nas Ruas João Quirino Leal e Vinicius de Moraes, ambas na proximidade do número 1290, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6961</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6961/indicacao_095-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6961/indicacao_095-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize o serviço de roçada , limpeza e revitalização no calçamento  da rua,  no seguinte local:_x000D_
 - Rua México frente aos  numerais 85, 112, 134 e 220 no bairro Nações.</t>
   </si>
   <si>
     <t>6952</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6952/indicacao_096-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6952/indicacao_096-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:  _x000D_
 a)	Que seja feita pavimentação asfáltica na rua Rio Cachoeira – Iguaçu._x000D_
 b)	Calçada para Pedestres em toda a sua extensão._x000D_
 c)	Paisagismo.</t>
   </si>
   <si>
     <t>6959</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6959/indicacao_097-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6959/indicacao_097-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, na forma regimental que através da Secretaria competente, para que proceda a instalação meio fio e sumidouro em ambos os lados da Travessa Sapopema, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6957</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6957/indicacao_098-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6957/indicacao_098-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, realize a contratação de mais psicólogos para o Centro Municipal de Atendimento Educacional Especializado (CMAEE) para realizar o diagnóstico de transtorno do espectro autista (TEA).</t>
   </si>
   <si>
     <t>6955</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6955/indicacao_099-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6955/indicacao_099-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com máxima urgência a troca de lâmpadas nas seguintes ruas: _x000D_
 Rua Paulo Leminski em frente ao n° 39  casa 3_x000D_
 Rua Paulo Leminski em frente ao n° 360_x000D_
 Rua Carlos Drummond de Andrade em frente ao n° 1607._x000D_
 Rua Carlos Drummond de Andrade em frente ao n° 1594 – casa 2.</t>
   </si>
   <si>
     <t>6969</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6969/indicacao_100-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6969/indicacao_100-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica na  Rua Rio Mekong e na Travessa Rio melo Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6963</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6963/indicacao_101-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6963/indicacao_101-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Assunto: Iluminação Pública – Praça Gralha Azul._x000D_
 Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável (Secretaria de Obras Públicas), realize a troca das lâmpadas queimadas, para resolver o problema de iluminação na Praça Gralha Azul.</t>
   </si>
   <si>
     <t>6965</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6965/indicacao_102-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6965/indicacao_102-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de término nas obras de calçamento na rua Rio Tejo que foram iniciadas e não finalizadas.</t>
   </si>
   <si>
     <t>6972</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Alex Padilha, Enfermeiro Zé Carlos, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6972/indicacao_103.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6972/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal competente, seja feito um estudo técnico para viabilidade da contratação de empresa de segurança privada, para executarem o monitoramento nas dependências das Escolas do município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6970</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6970/indicacao_104-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6970/indicacao_104-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a conclusão da construção das calçadas das Ruas Rio Nhundiaquara, Rio Passaúna e Rio Palmeirinha, entre as Ruas Rio Amazonas e Rio Ivaí, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>6978</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6978/indicacao_105-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6978/indicacao_105-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie as melhorias para receber o novo CMEI na Rua Crispim esquina com a Rua Tipiu:_x000D_
 A)	Sinalização horizontal e vertical;_x000D_
 B)	Pintura de área destina ao embarque e desembarque de alunos;_x000D_
 C)	Manutenção da camada asfáltica;</t>
   </si>
   <si>
     <t>6982</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6982/indicacao_106-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6982/indicacao_106-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para implantar, Sinalização horizontal e vertical da Rua Bulgária – Bairro Nações.</t>
   </si>
   <si>
     <t>6983</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6983/indicacao_107-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6983/indicacao_107-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, a implantação de ondulações transversais (lombadas), no final da Avenida Portugal, sendo nas proximidades dos números 5654 e 6373, analisando a necessidade de uma ou mais lombadas para este trecho. Segue formulário com abaixo assinado dos moradores locais.</t>
   </si>
   <si>
     <t>6981</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6981/indicacao_108-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6981/indicacao_108-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através do Órgão responsável (FAZTRANS), realize a padronização nos semáforos do município, a fim de que todos passem a operar em três tempos, para que tenha o adequado tempo para pedestres.</t>
   </si>
   <si>
     <t>6984</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6984/indicacao_109-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6984/indicacao_109-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, que proceda a manutenção e troca de lâmpada do poste de iluminação pública localizados na Avenida Paraguai em frente aos numerais, 384, 417, 1488, do bairro Nações,  Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6985</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6985/indicacao_110-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6985/indicacao_110-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, faça a instalação da placa conforme a Lei 1.693/2023 que denomina a Quadra Esportiva Pelezinho situada na Rua Rio Iguaçu em frente ao número,661 - anexo a Escola Municipal Nossa Senhora de Fatima — Bairro: Iguaçu — Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>6986</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6986/indicacao_111-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6986/indicacao_111-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica na Rua Noruega Bairro Nações.</t>
   </si>
   <si>
     <t>6987</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Alex Padilha, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6987/indicacao_112-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6987/indicacao_112-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias responsáveis, para que providenciem as melhorias na Praça localizada na Trav. Coleirinha no Bairro Gralha Azul:_x000D_
 A)	Construção de uma pista de caminhada no entorno da praça;_x000D_
 B)	Plantio de árvores;_x000D_
 C)	Colocação de bancos para descanso;_x000D_
 D)	Colocação de mesas com tabuleiros de xadrez em alvenaria;_x000D_
 E)	Colocação de areia nas quadras de futebol;_x000D_
 F)	Instalação de parquinho para as crianças;_x000D_
 G)	Instalação de academia ao ar livre.</t>
   </si>
   <si>
     <t>6988</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6988/indicacao_113-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6988/indicacao_113-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize o serviço de roçada e limpeza de toda a área à margem da BR 116 próximo a passarela, na qual os moradores   utilizam uma ponte que interliga os bairros Estados e Gralha Azul,  no seguinte local:_x000D_
 - Rua Aráras frente ao numeral 197,  no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6989</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6989/indicacao_114-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6989/indicacao_114-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de manutenção etapa buracos na extensão total da rua Rio Eufrates — Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6990</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6990/indicacao_115-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6990/indicacao_115-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a pavimentação asfáltica ou a colocação de pedras irregulares (paralelepípedos) na Estrada Rural Samambaia, localizada em nosso Município.</t>
   </si>
   <si>
     <t>6991</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6991/indicacao_116-2023_ver._professor_helio.docx</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6991/indicacao_116-2023_ver._professor_helio.docx</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias: _x000D_
 a)	Que seja feita retirada de entulhos, restos de construção do pátio da escola Marlene Barbosa/CEEBJA - Bairro Pioneiros.  _x000D_
 b)	 Seja feita troca/instalação de lâmpadas na rua Abílio Juliano, atrás da escola municipal Marlene Barbosa/CEEBJA - Bairro Pioneiros.</t>
   </si>
   <si>
     <t>6992</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6992/indicacao_117-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6992/indicacao_117-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência que faça o recapeamento da Rua Aroeira entre os nº 406 e 460, esquina com a Rua Pinheiros e no final da Rua Cedro – Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7006</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7006/indicacao_118-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7006/indicacao_118-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, seja construida uma área de lazer ao lado da Escola do Green Field, localizada na Av. Tomaz Edson de Andrade Vieira esquina com R. Corticeira — Bairro : Eucaliptos — Fazenda Rio Grande — Paraná.</t>
   </si>
   <si>
     <t>7016</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7016/indicacao_119-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7016/indicacao_119-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência  a instalação de uma  lombada ou se possível uma travessia elevada na Rua Cisne em frente a igreja Adventista da Promessa n°521- Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7029</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7029/indicacao_120-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7029/indicacao_120-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria  competente (Obras Públicas), que realize estudo e viabilidade para recapeamento asfáltico e sinalização vertical e horizontal  na Rua Butiá – Bairro Eucaliptos._x000D_
 •	Fotos em anexo</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7013/indicacao_121-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7013/indicacao_121-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem obras de recapeamento asfáltico ou uma operação tapa buracos em toda a extensão da Rua Tridi e partes necessárias da Rua Francisco da Conceição Machado situadas no Jardim Palmeiras.</t>
   </si>
   <si>
     <t>7037</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7037/indicacao_122-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7037/indicacao_122-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável para que sejam notificadas as empresas de internet e tv a cabo que utilizam a rede de postes dos nosso município, tendo em vista que quando ocorrem os roubos de cabos, os mesmos são substituídos por fibra ótica, porém o material em desuso fica pendurado nos postes podendo causar acidentes.	_x000D_
 Tendo em vista que o Município possui as Leis:_x000D_
 21/2019 Autoria Prof. Marlon_x000D_
 35/2022 Autoria Alex Padilha</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7035/indicacao_123-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7035/indicacao_123-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a reforma e ampliação da unidade CMEI Estados, na Av. Paraná Bairro Estados.</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7031/indicacao_124-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7031/indicacao_124-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para o patrolamento e ensaibramento em toda sua extensão, da Rua João Cubis, no Bairro São Sebastião – Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>7018</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7018/indicacao_125-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7018/indicacao_125-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável que seja feita licitação emergencial de compra das placas de identificação para as ruas do bairro Green Portugal que ainda não estão identificadas, visando assim facilitar o trabalho de entrega de cartas e demais serviços.</t>
   </si>
   <si>
     <t>7020</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7020/indicacao_126-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7020/indicacao_126-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras e Trânsito a necessidade de instalação de um redutor de velocidade na rua Roraima 22 e sinalização asfáltica em toda a extensão da rua Pernambuco no bairro – Estados.</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7038/indicacao_127-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7038/indicacao_127-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Solicita-se que seja realizada a pintura para sinalização da faixa de pedestres em frente à todas as entradas da Escola Municipal 26 de Janeiro._x000D_
 Solicita-se que seja realizada as sinalizações de trânsito (placas etc.)._x000D_
 Solicita-se que seja realizada as pinturas do estacionamento de carros nos entornos da Escola, assim como a pintura da sinalização para o transporte escolar._x000D_
 Solicita-se que seja realizada uma travessia elevada em frente as entradas da referida Escola Municipal.</t>
   </si>
   <si>
     <t>7026</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7026/indicacao_128-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7026/indicacao_128-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal Educação, seja fornecido às crianças da rede municipal de ensino dois kits de uniforme, um para o inverno e um para o verão.</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7022/indicacao_129-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7022/indicacao_129-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, através da secretaria responsável para que seja realizado estudo de viabilidade para a implantação de lombada na Rua Pernambuco entre o nº 229 – 256.</t>
   </si>
   <si>
     <t>7025</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7025/indicacao_130-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7025/indicacao_130-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que, através da Secretaria Municipal competente, realize a revitalização do espaço de lazer, na seguinte localização: _x000D_
 _x000D_
 Praça Izaltino Salvador de Souza, rua Rio da Barra Nº40 no bairro Iguaçu._x000D_
 _x000D_
 _x000D_
 1)	Manutenção dos bancos de madeira; _x000D_
 _x000D_
 2)	Preenchimento de areia na quadra e restauração das grades;_x000D_
 _x000D_
 3)	Colocação de lixeiras;_x000D_
 _x000D_
 4)	Recolocação dos portões da quadra de areia.</t>
   </si>
   <si>
     <t>7024</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7024/indicacao_131-2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7024/indicacao_131-2023.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a instalação de uma Academia ao Ar Livre no terreno  anexo a Escola Municipal Nossa Senhora de Fátima, localizado na esquina das Ruas Rio Iguaçu e Rio Tejo, Bairro Iguaçu neste Município.</t>
   </si>
   <si>
     <t>7033</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7033/indicacao_132-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7033/indicacao_132-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias: _x000D_
 a)	Que seja feita manutenção/troca da tampa de boca de lodo do terminal de Fazenda Rio Grande ao lada da avenida das Américas.</t>
   </si>
   <si>
     <t>7055</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7055/indicacao_133-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7055/indicacao_133-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretaria responsável, para que providencie a sinalização vertical e horizontal na esquina das Rua Biguá e Guará no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7054</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7054/indicacao_134-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7054/indicacao_134-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias responsáveis, para que providenciem sinalização vertical e horizontal na esquina da Rua Tridi e Rua Guará no Bairro Gralha Azul:</t>
   </si>
   <si>
     <t>7059</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7059/indicacao_135-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7059/indicacao_135-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que através do presente solicitar a secretaria competente, baseado no Projeto de Lei Complementar 54/2012 tome as devidas providências,  notificando  o proprietário e em seguida após o prazo legal realize a limpeza do terreno localizado na rua:_x000D_
 •	Rua Miringuava Nº 604 no bairro Iguaçu.</t>
   </si>
   <si>
     <t>7051</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7051/indicacao_136-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7051/indicacao_136-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes, para que o mesmo através da Secretaria  competente realize o estudo e viabilidade para mudar o fluxo e levantar manilhamento de drenagem de águas pluviais, do córrego localizado na Avenida Paraguai próximo ao número 1528 – Bairro Nações.</t>
   </si>
   <si>
     <t>7049</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7049/indicacao_137-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7049/indicacao_137-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize estudo técnico com a máxima urgência para a remoção ou deslocamento do poste de luz que se encontra no meio da rua, situado na Rua Travessa José de Alencar com a Guimarães Rocha, no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7053</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7053/indicacao_138-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7053/indicacao_138-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marcos Marcondes para que o mesmo, por meio dos seus setores competentes para que seja feito estudo de viabilidade para realizar a seguinte benfeitoria:  _x000D_
 1: Pintura de vagas de estacionamento para portadores de necessidades especiais em frente às escolas municipais de nosso município, visto que na maioria delas não há vagas a essas pessoas a fim de dar mais segurança e comodidades a todos.</t>
   </si>
   <si>
     <t>7070</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7070/indicacao_139-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7070/indicacao_139-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a revitalização da pavimentação asfáltica na Rua Carlos Eduardo Nichele Bairro Pioneiros.</t>
   </si>
   <si>
     <t>7061</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7061/indicacao_140-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7061/indicacao_140-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que criem no prédio da antiga Escola Rural Neiry Riek, localizada na Estrada do Rio Abaixo área rural deste município, um espaço de lazer tendo uma Cancha de Areia, um Playgrounds e Academia ao Ar Livre, analisando que esse espaço público se encontra desativado.</t>
   </si>
   <si>
     <t>7063</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7063/indicacao_141-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7063/indicacao_141-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a pavimentação asfáltica da Rua Silvano José Baldan, localizada no Bairro Pioneiros neste Município.</t>
   </si>
   <si>
     <t>7072</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7072/indicacao_142-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7072/indicacao_142-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras e Meio Ambiente, realizem Melhorias na Praça 1° de Maio – Bairro Gralha Azul, localizada entre as Ruas Tucanos e Rua Luiz Carlos Prestes _x000D_
 - Parquinho para as crianças;_x000D_
 - Bancos;_x000D_
 - Concretar a quadra localizada na praça;_x000D_
 - Arborizar a praça.</t>
   </si>
   <si>
     <t>7064</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7064/indicacao_143-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7064/indicacao_143-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, realize estudo para a construção de uma academia ao ar livre em frente ao CMEI Professora Kelly Campos, localizado na Avenida Nossa Senhora de Guadalupe, nº 738 - Bairro: Santa Terezinha - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7065</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7065/indicacao_144-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7065/indicacao_144-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido um ofício ao Exmo. Prefeito Municipal, para que apresentem em reunião com os vereadores na Câmara Municipal, o Plano de Mobilidade Urbana atualizado  do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7068</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7068/indicacao_145-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7068/indicacao_145-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, para que realize uma roçada, manutenção asfáltica e limpeza em toda a extensão da rua Canários e Travessa Andorinhas.</t>
   </si>
   <si>
     <t>7080</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7080/indicacao_146-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7080/indicacao_146-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras e Secretaria Municipal do Esporte, concrete a quadra de areia e na quadra de basquete coloque a cesta de basquete que falta - localizada na praça Brasil, Rua Macedônia, 157-363 – Nações.</t>
   </si>
   <si>
     <t>7082</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7082/indicacao_147-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7082/indicacao_147-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente FazTrans, realize estudo técnico com a máxima urgência para viabilizar a implantação de uma faixa elevada com a faixa de pedestre na Av. Áustria, em frente ao n° 509, na Escola Recreativa - Bairro Nações, Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7085</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7085/indicacao_148-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7085/indicacao_148-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável para que sejam feitas as seguintes modificações e melhorias:_x000D_
 •	Na intercessão da Rua Itália com a Av. Brasil sentido bairro Eucaliptos, fique proibido a conversão a esquerda;_x000D_
 Deixando apenas como permitido a conversão a direita ou seguir em frente._x000D_
 •	Na intercessão da Rua Colômbia com a Av. Brasil sentido Centro, fique proibida a conversão a esquerda;_x000D_
 Deixando apenas como permitido a conversão a direita ou seguir em frente.</t>
   </si>
   <si>
     <t>7087</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias responsáveis, para que para que providencie a colocação de um abrigo (ponto de ônibus) localizado na Rua Cucus em frente ao numeral 2164 no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7102</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7102/indicacao_150-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7102/indicacao_150-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a revitalização da pavimentação asfáltica na Rua Rouxinol entre a Av. Austrália e Rua Cisne Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7092</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7092/indicacao_151-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7092/indicacao_151-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal – para que, através da  Secretaria Municipal de Obras  realize a pavimentação asfáltica na seguinte rua:_x000D_
 •	Rua Curitiba,  Nº1880 ao Nº2204 no bairro Estados.</t>
   </si>
   <si>
     <t>7089</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7089/indicacao_152-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7089/indicacao_152-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, faça as manutenções necessárias na Quadra Society instalada na Rua Tridi, número 53, Jardim Palmeiras. Indico também para que seja instalado um bebedouro ao lado da Quadra.</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7093/indicacao_153-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7093/indicacao_153-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, realize a restauração das quadras esportivas localizadas na Praça Brasil ao lado do fórum, tendo em vista que as mesmas se encontram em mas condições.</t>
   </si>
   <si>
     <t>7097</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7097/indicacao_154-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7097/indicacao_154-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, realize a instalação de bancos na Praça Vitória, localizada na Rua Cambará esquina com Rua Goiabeira - Bairro: Eucaliptos, Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7098</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7098/indicacao_155-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7098/indicacao_155-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias: _x000D_
 a)	Que seja feito uma revitalização da praça Miro Siqueirense _x000D_
 b)	Que seja feita roçada em toda sua extensão, periodicamente._x000D_
 c)	Instalação de uma academia ao ar livre._x000D_
 d)	Parquinho para as crianças, pois o mesmo está sem condições de uso.</t>
   </si>
   <si>
     <t>7105</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7105/indicacao_156-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7105/indicacao_156-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de anti-pó nas imediações da Unidade de Saúde Santarém até que aconteça a pavimentação asfáltica.</t>
   </si>
   <si>
     <t>7101</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7101/indicacao_157-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7101/indicacao_157-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a construção das calçadas dos trechos faltantes da Rua Rio Ivaí, Bairro Iguaçu, neste Município. E também, a conclusão das calçadas das Ruas Rio Nhundiaquara, Rio Palmeirinha e Rio Passaúna, entre as Ruas Rio Ivaí e Rio Amazonas, localizadas no Bairro Iguaçu neste Município.</t>
   </si>
   <si>
     <t>7113</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7113/indicacao_158-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7113/indicacao_158-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente de Obras, estudem a possibilidade da construção de calçada na Avenida Portugal, em frente ao n° 950, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7114</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7114/indicacao_159-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7114/indicacao_159-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a revitalização asfáltica, no seguinte endereço: _x000D_
 •	Rua Tio Piquiri nº477 no cruzamento com a Rua Santo Inácio, Bairro Iguaçu 2, próximo ao supermercado Boza.</t>
   </si>
   <si>
     <t>7120</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7120/indicacao_160-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7120/indicacao_160-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que através do presente solicitar à secretaria competente, baseado no Projeto de Lei 195/2003 tome as devidas providências,  notificando o proprietário e em seguida após o prazo legal realize a limpeza do terreno localizado na rua:_x000D_
 Rua Guatambu entre as casas Nº 43 e a N°50  no bairro Green Field.</t>
   </si>
   <si>
     <t>7130</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7130/indicacao_161-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7130/indicacao_161-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, através da secretaria responsável para que seja realizado estudo de viabilidade para a implantação de lombada na Rua Uberaba em frente ao número nº 320, Bairro Santa Maria.</t>
   </si>
   <si>
     <t>7117</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7117/indicacao_162-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7117/indicacao_162-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, realize a construção do monumento do Marco Zero do Município de Fazenda Rio Grande de acordo com a Lei Nº 1.645/2022.</t>
   </si>
   <si>
     <t>7138</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7138/indicacao_163-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7138/indicacao_163-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize as seguintes melhorias em toda a extensão da rua Mangueira, no Bairro Eucaliptos:_x000D_
 •	Calçadas;_x000D_
 •	Travessia elevada próximo ao n° 305;_x000D_
 •	Sinalização horizontal e vertical.</t>
   </si>
   <si>
     <t>7122</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7122/indicacao_164-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7122/indicacao_164-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias: _x000D_
                            (reiteração da indicação número 216/2022)_x000D_
 a)	Travessia elevada na rua Holanda, em frente à Escola Municipal Valdineia dos Santos, em frente ao numeral 110._x000D_
 b)	Placa de identificação de escola e de velocidade.</t>
   </si>
   <si>
     <t>7125</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7125/indicacao_165-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7125/indicacao_165-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a construção de uma sala, ao lado da Escola Municipal Alô Guimarães, para que um médico e uma equipe da saúde possam atender a população daquela região uma ou duas vezes na semana.</t>
   </si>
   <si>
     <t>7116</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7116/indicacao_166-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7116/indicacao_166-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da Companhia de Saneamento do Paraná (Sanepar), providencie a limpeza e desobstrução da tubulação de esgoto na Rua Tunísia ao lado do numeral 235 no bairro Nações, tendo em vista o forte odor que está sendo emitido na região.</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7129/indicacao_167-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7129/indicacao_167-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes, para que o mesmo através da secretaria competente,  realize o estudo e viabilidade para  implementar Pintura Viária (sinalização horizontal e vertical), com urgência nas principais ruas e avenidas do município que estiverem adequadas para realização imediata, (não estejam aguardando recapeamento ou dentro do  projeto de mobilidade urbana), e que realize  avaliação onde há semáforos, para possibilidade de realizar a pintura para área  de espera para motociclistas, conforme Lei Municipal n°1.571/2022 de 01/06/2022.</t>
   </si>
   <si>
     <t>7127</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7127/indicacao_168-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7127/indicacao_168-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize a construção da lombada na Rua Bolívia,  em frente ao numeral 113 no bairro Eucaliptos a qual já se encontra com placas porem ainda não foi realizada a obra.</t>
   </si>
   <si>
     <t>7131</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7131/indicacao_169-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7131/indicacao_169-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Meio Ambiente a necessidade de roçada no perímetro de toda a extensão da Avenida das Indústrias.</t>
   </si>
   <si>
     <t>7134</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7134/indicacao_170-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7134/indicacao_170-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a pavimentação asfáltica, paisagismo e a construção das calçadas com acesso às residências tangenciais da Rua Rio Orinoco, localizada no Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>7143</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7143/indicacao_171-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7143/indicacao_171-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, Secretaria Municipal de Meio Ambiente, Secretaria Municipal de Esporte e Secretaria Municipal de Planejamento Urbano, realize a revitalização e estudo para possível instalação de um espaço de lazer na seguinte localidade: Rua Boa Vista em frente ao nº 217, bairro Santa Maria, neste município de Fazenda Rio Grande._x000D_
 1.	Estudo para construção de área de lazer (quadra de concreto, academia ao ar livre, parquinho infantil)._x000D_
 2.	Revitalização e limpeza.</t>
   </si>
   <si>
     <t>7147</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7147/indicacao_172-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7147/indicacao_172-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes, para que o mesmo através da secretaria competente,  realize o estudo e viabilidade para  implementar, no cronograma de pintura viária a inclusão de ciclovias e ciclo faixas conforme especificações de cada via do município, que atenda aos requisitos após estudo prévio de engenharia de trânsito. Indica também para assim que houver a possibilidade seja implantado com urgência na Avenida das Indústrias que já atende aos requisitos tanto para pintura de ciclo faixa quanto para ciclovia.</t>
   </si>
   <si>
     <t>7142</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7142/indicacao_173-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7142/indicacao_173-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, a implantação de ondulação transversal (lombada), na Rua Guará próximo ao numeral 821, entre a Rua Padre Nilson Brasiliano José e Rua Coruja.</t>
   </si>
   <si>
     <t>7152</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7152/indicacao_174-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7152/indicacao_174-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize estudos para a revitalização da Praça Céu localizada na Rua São Teófilo, número 371 no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7146</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7146/indicacao_175-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7146/indicacao_175-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, para que o mesmo através Secretaria responsável, realize a revitalização/pintura da sinalização de trânsito, principalmente na faixa de pedestre em frente a maternidade e em toda a extensão da Rua Francisco Claudino dos Santo em nosso município.</t>
   </si>
   <si>
     <t>7157</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7157/indicacao_176-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7157/indicacao_176-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, realize estudo para viabilidade de incluir mais vagas de estacionamento destinadas exclusivamente a autistas e também inclusão de vagas rotativas no Município de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7151</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7151/indicacao_177-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7151/indicacao_177-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para pintura das faixas de trânsito, juntamente com sinalização das faixas de pedestre e das placas da Avenida das Araucárias, Avenida Brasil, Avenida Paraguai e  Avenida Portugal.</t>
   </si>
   <si>
     <t>7155</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7155/indicacao_178-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7155/indicacao_178-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que através da Secretaria Municipal de Saúde e ao órgão responsável  Vigilância Sanitária, para que faça uma visita técnica  no   terminal de ônibus  sito à rua  Av. das Araucárias, 24 – no bairro Eucaliptos, no local existe  uma grande infestação de pombos, para que   oriente os responsáveis pelo terminal  de como afastar a presença dos pombos  e em seguida realize  análise  das fezes desses pássaros  que albergam o fungo  Cryptococcus neoformans,  e instrua os mesmos  de como seguir caso de positivo.</t>
   </si>
   <si>
     <t>7159</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7159/indicacao_179-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7159/indicacao_179-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Obra Públicas, para que providencie a recuperação da manta asfáltica das seguintes ruas:_x000D_
 ●	Esquina da Rua Guará com a Rua Tridi_x000D_
 ●	Rua Lisboa numeral 64_x000D_
 ●	Rua Paris numeral 813</t>
   </si>
   <si>
     <t>7160</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7160/indicacao_180-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7160/indicacao_180-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal responsável, para que providencie a recuperação da quadra de futebol localizada na Praça Brasil.</t>
   </si>
   <si>
     <t>7162</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7162/indicacao_181-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7162/indicacao_181-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marcos Marcondes para que o mesmo, por meio dos seus setores competentes, faça o estudo de viabilidade para realizar a seguinte benfeitoria:  _x000D_
 1) Calçada para pedestre, rebaixada, com estacionamento em 45 graus para pais que precisam levar e buscar seus filhos, em frente ao Colégio Estadual  Líria Nichele Micheleto, nº1818,  ao lado do numeral 1856 - na Avenida Estados Unidos._x000D_
 2) Pintura de vaga de estacionamento para portadores de necessidades especiais, em frente ao colégio em questão._x000D_
 3)  Ampliação da faixa de parada dos ônibus do transporte escolar.</t>
   </si>
   <si>
     <t>7163</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7163/indicacao_182-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7163/indicacao_182-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de obras a necessidade de manutenção asfáltica nos seguintes pontos da Rua Rio Tejo dos números 1156 até 1204 – Iguaçu, Av. Nossa Sra. de Aparecida a partir do número 1829 – Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7166</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7166/indicacao_183-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7166/indicacao_183-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a construção de Travessia Elevada em frente ao numeral 264 da Avenida Araucárias, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>7171</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7171/indicacao_184-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7171/indicacao_184-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias responsáveis, para que seja feito as seguintes melhorias na Trav. Andorinha em frente ao numeral175:_x000D_
 •	Roçada _x000D_
 •	Troca de lâmpada _x000D_
 •	Retirada de uma árvore.</t>
   </si>
   <si>
     <t>7175</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7175/indicacao_185-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7175/indicacao_185-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize o calçamento de toda a sua extensão, no seguinte endereço: _x000D_
 Av. Estados Unidos – Bairro Nações.</t>
   </si>
   <si>
     <t>7173</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7173/indicacao_186-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7173/indicacao_186-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marcos Marcondes para que o mesmo, por meio dos seus setores competentes, faça as seguintes benfeitorias:  _x000D_
 1)	Construção de calçada para pedestres na rua Tomaz Edison de Andrade Vieira – no Greenfield – Bairro Eucaliptos, e em toda sua extensão._x000D_
 2)	Construção de travessia elevada para pedestre, próximo à escola municipal Anete Franco._x000D_
 3)	Pintura das faixas de sinalização da referida rua.</t>
   </si>
   <si>
     <t>7177</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7177/indicacao_187-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7177/indicacao_187-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias Municipal de Meio Ambiente, para que seja feita limpeza nos arredores dos pontos de ônibus no Jardim Palmeiras e Green Portugal.</t>
   </si>
   <si>
     <t>7195</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7195/indicacao_188-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7195/indicacao_188-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento na extensão da Avenida Rio Amazonas, no Bairro Estados.</t>
   </si>
   <si>
     <t>7190</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7190/indicacao_189-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7190/indicacao_189-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria  competente (Obras Públicas), que realize estudo e viabilidade para recapeamento asfáltico e sinalização vertical e horizontal  na Avenida Paraguai no trecho em que compreende no número 15 a 211 – Bairro Nações.</t>
   </si>
   <si>
     <t>7182</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7182/indicacao_190-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7182/indicacao_190-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que através do presente solicite à Secretaria de Planejamento Urbano ao órgão responsável Iluminação Pública para que verifique a iluminação no estacionamento em toda a área externa do antigo terminal de ônibus.</t>
   </si>
   <si>
     <t>7180</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7180/indicacao_191-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7180/indicacao_191-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para revitalização e a construção de calçamento na extensão da AV Islândia - Bairro Nações – Fazenda Rio Grande – PR, principalmente nas imediações do Colégio Estadual Anita Canet.</t>
   </si>
   <si>
     <t>7183</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Marco Antonio Santos, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7183/indicacao_192-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7183/indicacao_192-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que, através da secretaria municipal competente venha realizar manutenção e  recuperação das calçadas que se encontram em péssimo estado de conservação, em frente ao  Colégio Estadual Lucy Requião de Melo e Silva, localizado na   Rua Videira, 315 – bairro  Eucaliptos,  e a Escola Municipal Alcides Mário Pelanda, Rua Pessegueiro, 197 bairro  Eucaliptos.</t>
   </si>
   <si>
     <t>7189</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7189/indicacao_193-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7189/indicacao_193-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, realizem a implantação de uma travessia elevada na Avenida das Araucárias entre a EMATER – Empresa de Assistência Técnica e Extensão Rural e a Escola Municipal Arnaldo Busato, bairro Eucaliptos. Indico também para que a Secretaria do Meio Ambiente realize o trabalho de roçada, limpeza das beiras da rua e calçadas (onde houver) e também dos bueiros na Avenida Portugal no trecho entre a Rua Madagascar e a Rua Demétrio Zanaão, bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7179</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7179/indicacao_194-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7179/indicacao_194-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência a troca de lâmpada na rua Japurá em frente ao n°929 – Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7184</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7184/indicacao_195-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7184/indicacao_195-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a construção das Arquibancadas no campo de futebol localizado no Parque Multieventos, Bairro Eucaliptos, neste Município</t>
   </si>
   <si>
     <t>7187</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7187/indicacao_196-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7187/indicacao_196-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de calçamento e manutenção nas seguintes ruas: _x000D_
 - Rio Volga;_x000D_
 - Av. Paraná_x000D_
 - Rio Ivaí;</t>
   </si>
   <si>
     <t>7192</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7192/indicacao_197-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7192/indicacao_197-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, realize a restauração asfáltica da Rua Crispim em frente ao CMEI Tereza Aparecida Duarte localizado no Município de Fazenda Rio Grande - PR .</t>
   </si>
   <si>
     <t>7199</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Julinho do Pesque, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7199/indicacao_198-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7199/indicacao_198-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize em regime de urgência a poda das arvores que estão impossibilitando a passagem de caminhões e maquinas agrícolas na Estrada, Rua João Bescorovaine, Passo Amarelo.</t>
   </si>
   <si>
     <t>7202</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7202/indicacao_199-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7202/indicacao_199-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para implantação de lombada e sinalização vertical na Rua  Caraúna – Bairro Gralha azul. _x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>7204</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7204/indicacao_200-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7204/indicacao_200-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Meio Ambiente, realize a limpeza de lixos e entulhos, no seguinte endereço:_x000D_
 Rua Boa Vista, Nº 270- Bairro Estados.</t>
   </si>
   <si>
     <t>7206</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7206/indicacao_201-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7206/indicacao_201-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Obra Públicas, para que seja feito levantamento das ruas nos bairros Jardim Palmeira e Green Portugal que estão sem a finalização de calçamento (passeio) e com isso buscar maneiras para a finalização das obras.</t>
   </si>
   <si>
     <t>7220</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7220/indicacao_202-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7220/indicacao_202-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. O Sr. Prefeito Municipal – para que, através da  Secretaria Municipal de Obras  realize o recapeamento  asfáltico na seguinte rua:_x000D_
 _x000D_
 •	 Rua Nogueira próximo ao numeral 93 no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7209</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7209/indicacao_203-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7209/indicacao_203-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, realize a manutenção na ponte da pista de caminhada e corrida do Parque Verde localizado na Rua Santos, nº 100 - Bairro : Estados no Município de Fazenda Rio Grande - PR .</t>
   </si>
   <si>
     <t>7211</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7211/indicacao_204-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7211/indicacao_204-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize a seguinte benfeitoria:  _x000D_
 a)	Que seja feita roçada/limpeza das calçadas da avenida Portugal em toda sua extensão principalmente entre a rua Tridi e rua Tuiuiú bairro – Bairro Gralha Azul Jardim Palmeiras.</t>
   </si>
   <si>
     <t>7213</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Alex Padilha, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7213/indicacao_205-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7213/indicacao_205-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias Municipal de Obras Públicas, para que seja feito estudo técnico para a recuperação da câmara de manta asfáltica na esquina da Rua Papagaios e Rua Francisco da Conceição Machado no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7219</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7219/indicacao_206-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7219/indicacao_206-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando providências junto à Secretaria Responsável, no sentido de proceder a construção de calçadas nas Ruas Jorge Amado e Vinícius de Moraes, no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7225</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7225/indicacao_207-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7225/indicacao_207-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento na extensão da Rua Silvano Jose Baldan, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7215</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7215/indicacao_208-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7215/indicacao_208-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a pavimentação asfáltica, implantação de calçadas e paisagismo da Rua Rio Taquari, no trecho localizado entre as Ruas Rio Formoso e Rio Sena, Bairro Iguaçu, neste Município. Indico também, que seja realizado urgentemente um trabalho de manutenção paleativa nesta via pública em virtude de seu total abandono enquanto não se iniciar as obras de pavimentação.</t>
   </si>
   <si>
     <t>7222</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7222/indicacao_209-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7222/indicacao_209-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para a pintura de faixa e de placas de proibido estacionar em um dos lados da Av Estados Unidos em frente ao CMEI Zilda Airns.</t>
   </si>
   <si>
     <t>7224</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7224/indicacao_210-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7224/indicacao_210-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize providências urgentes na revitalização da pintura, torneira e azulejos do bebedouro, localizado na Praça Brasil, rua Macedônia, 157-363, bairro Nações.</t>
   </si>
   <si>
     <t>7229</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7229/indicacao_211-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7229/indicacao_211-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de manutenção asfaltica no perímetro de toda a extensão da Rua Rio Faxinal bairro Iguaçu.</t>
   </si>
   <si>
     <t>7235</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7235/indicacao_212-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7235/indicacao_212-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a revitalização asfáltica e operação tapa buraco, na seguinte localidade:_x000D_
 Rua Boa Vista, nº 270 – Bairro Estados.</t>
   </si>
   <si>
     <t>7236</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7236/indicacao_213-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7236/indicacao_213-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes, para que o mesmo através da Secretaria  competente realize o estudo e viabilidade para descentralizar a segurança pública do município, colocando parte do efetivo em patrulhamento ostensivo e preventivo, nos bairros onde há maiores incidências de assaltos e roubos a residências.</t>
   </si>
   <si>
     <t>7282</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7282/indicacao_214-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7282/indicacao_214-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes, para que o mesmo através da secretaria competente,  realize o estudo e viabilidade para  implementar Pintura Viária sinalização horizontal e vertical de estacionamento ( 45°graus de ré), com vaga destinada  para pessoas com deficiência conforme estabelecido em lei,  na Avenida Holanda número 110, em frente a Escola Municipal Professora Valdinéia dos Santos.</t>
   </si>
   <si>
     <t>7233</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7233/indicacao_215-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7233/indicacao_215-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Obras Públicas, para que seja feita a calçada em toda a extensão e em ambos os lados da AV. Portugal.</t>
   </si>
   <si>
     <t>7238</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7238/indicacao_216-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7238/indicacao_216-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias Municipal de Obras Públicas, para que sejam feitas as seguintes na Rua César Carelli no trecho entre a Rua Carlos Eduardo Nichele e a AV. das Américas no bairro Pioneiros:_x000D_
 •	Estudo técnico quanto a recuperação da camada de manta asfáltica;_x000D_
 •	Manutenção na grade de segurança;_x000D_
 •	Revitalização da sinalização horizontal e vertical;</t>
   </si>
   <si>
     <t>7244</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7244/indicacao_217-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7244/indicacao_217-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que juntamente a Secretaria Responsável, realizem as obras de continuidade do calçamento da Rua Carlos Drummond de Andrade, bairro Jardim Veneza. Indico também, para que a Secretaria do Meio Ambiente analise e realize o melhor e mais seguro serviço sendo poda ou até mesmo corte de uma árvore que se encontra em risco de queda sobre residências próximas, na Rua Carlos Gomes próximo ao número 573, localidade do Jardim Colonial, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7250</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7250/indicacao_218-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7250/indicacao_218-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. O Sr. Prefeito Municipal – para que, através da  Secretaria Municipal de Obras Públicas para que  seja realizada a patrolagem e o ensaibramento  nas ruas:_x000D_
 •	 Rua Ipê entre as ruas Juazeiro e Gerivá no bairro Eucaliptos;_x000D_
 •	 Rua Salgueiro entre as ruas Gerivá e  Cerejeira no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7243</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7243/indicacao_219-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7243/indicacao_219-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:  _x000D_
 _x000D_
 a)	Que seja feita pavimentação asfáltica na rua Irerê, atrás da escola municipal Maryle Aparecida Schettert Ferri – Bairro Gralha Azul._x000D_
 b)	Calçada para Pedestres em toda a sua extensão._x000D_
 c)	Paisagismo.</t>
   </si>
   <si>
     <t>7246</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7246/indicacao_220-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7246/indicacao_220-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras e Meio Ambiente a necessidade de manutenção de uma boca de lobo aberto em frente ao CEEP de Fazenda Rio Grande na Rua Rio Pinhão, entre os números 95-21 no bairro Iguaçu. Também é necessário roçada na rua Tv. Santa Marta esquina com a rua Santa Rosa.</t>
   </si>
   <si>
     <t>7255</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7255/indicacao_221-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7255/indicacao_221-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica na Rua Joinvile Bairro Estados.</t>
   </si>
   <si>
     <t>7248</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7248/indicacao_222-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7248/indicacao_222-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a sinalização horizontal e vertical adequada para a ampliação da reserva de vagas para embarque e desembarque, inclusive ampliação de vagas destinadas para deficientes e idosos no estacionamento da Escola Municipal 26 de Janeiro, localizado na Av. Cedro, Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>7251</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7251/indicacao_223-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7251/indicacao_223-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, realize o estudo de viabilidade para otimização do fluxo de trânsito na Av. das Araucárias esquina com  Rua Jequitibá  - Bairro : Eucaliptos no Município de Fazenda Rio Grande - PR .</t>
   </si>
   <si>
     <t>7281</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7281/indicacao_224-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7281/indicacao_224-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para implantar em toda extensão , sinalização horizontal e vertical (Pintura Viária) da Avenida Nossa Senhora da Aparecida  – Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7265</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7265/indicacao_225-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7265/indicacao_225-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize o nivelamento e asfaltamento do seguinte endereço: Rua Fortaleza, nº 651 em frente à Escola Municipal Santa Maria – Bairro Estados.</t>
   </si>
   <si>
     <t>7262</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7262/indicacao_226-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7262/indicacao_226-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido um ofício ao Exmo. Prefeito Municipal, para que o mesmo através Secretaria responsável, realize estudos que viabilizem a manutenção/reforma do imóvel além da substituição da mobília e ar condicionado da Capela Mortuária do Cemitério Municipal de Fazenda Rio Grande, da Rua Rio Ivaí no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7267</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7267/indicacao_227-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7267/indicacao_227-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência, a troca de lâmpadas queimadas na Rua Joaquim do Rosário n°220, no Bairro São Sebastião.</t>
   </si>
   <si>
     <t>7263</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7263/indicacao_228-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7263/indicacao_228-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal responsável, notificar a Empresa Artéris Planalto Sul em relação da falta de iluminação no trecho referente a trincheira localizada na AV. das Américas prox. ao numeral 3457 e a passarela localizada na Rua Pernambuco no bairro Estados.</t>
   </si>
   <si>
     <t>7273</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7273/indicacao_229-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7273/indicacao_229-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal responsável, que sejam realizados estudos técnicos para a implantação de Ambulatório Médico com profissional de enfermagem em todas as escolas públicas Municipais e CMEIS de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7271</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7271/indicacao_230-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7271/indicacao_230-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Responsável, realizem a instalação de uma travessia elevada na Rua Águias próximo ao número 248, mais precisamente em frente a Escola Miquelangelos, bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7269</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7269/indicacao_231-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7269/indicacao_231-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo.  Prefeito Municipal  para que através do presente solicite  à Secretaria de Planejamento Urbano ao órgão responsável Iluminação Pública para que, realize a manutenção nos postes republicanos sito à  rua João Gregório Barbosa no bairro Pioneiros.</t>
   </si>
   <si>
     <t>7274</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7274/indicacao_232-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7274/indicacao_232-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, realize a revitalização da Praça e a construção de calçada em frente a mesma, com localização na Rua Antonina - Bairro : Estados  no Município de Fazenda Rio Grande - PR .</t>
   </si>
   <si>
     <t>7283</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7283/indicacao_233-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7283/indicacao_233-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo de viabilidade para instalação de um redutor de velocidade ou travessia elevada para pedestres na rua Manoel Claudino Barbosa, próximo à esquina com a rua Rio Tejo, no Bairro Pioneiros - visto que nesse cruzamento há um grande fluxo de veículos, fator que tem causado vários acidentes graves.</t>
   </si>
   <si>
     <t>7278</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7278/indicacao_234-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7278/indicacao_234-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de manutenção da boca de lobo na Rua São Mateus 905 – no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7277</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7277/indicacao_235-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7277/indicacao_235-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a instalação de placas com nomenclatura das Ruas situadas no Loteamento Green Brasil (Jardim Brasil), localizado no Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>7287</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7287/indicacao_236-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7287/indicacao_236-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento na extensão da Rua Rio Piquiri, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7284</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7284/indicacao_237-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7284/indicacao_237-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, para que providencie a troca de lâmpada na Rua Nicaragua, próximo ao n.º 361, Nações, Fazenda Rio Grande</t>
   </si>
   <si>
     <t>7307</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7307/indicacao_238-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7307/indicacao_238-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo técnico  e viabilidade para implantação de lombada na Rua Rio Tamanduá  – Iguaçu. _x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>7296</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7296/indicacao_239-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7296/indicacao_239-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a instalação de playground infantil (parquinho) para as crianças na seguinte localidade: Rua Rio Iguaçu em frente ao número 661 – anexo a Escola Municipal Nossa Senhora de Fátima, Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7330</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7330/indicacao_240-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7330/indicacao_240-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias Municipal de Obras Públicas, para que seja feito estudo técnico quanto a melhoria na calçada de acesso na parte interna da Unidade Básica de Saúde Jardim Hortência na Rua Pessegueiro numeral 227 no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7297</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7297/indicacao_241-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7297/indicacao_241-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal responsável, que seja realizada conclusão da reforma na área destina a pratica de artes marciais no Ginásio Gurizão:_x000D_
 •	Instalações elétricas e melhorias na infraestrutura;_x000D_
 •	Colocação de divisórias;_x000D_
 •	Troca do tatame utilizado para as práticas esportivas;_x000D_
 •	Aquisição de equipamentos para a prática esportiva.</t>
   </si>
   <si>
     <t>7298</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7298/indicacao_242-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7298/indicacao_242-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, faça a instalação de um portão de carga e descarga na  Escola Municipal Alcides Mario Pelanda, localizada na Rua Pessegueiro, nº 179 - Bairro : Eucaliptos no Município de Fazenda Rio Grande - PR .</t>
   </si>
   <si>
     <t>7299</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7299/indicacao_243-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7299/indicacao_243-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, realize estudos e faça a implantação de lombadas físicas, onde se faça necessário, nos trechos em que foram contempladas com pavimentação asfáltica na Rua Lucinir Franco da Rocha e na Avenida Portugal.</t>
   </si>
   <si>
     <t>7323</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7323/indicacao_244-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7323/indicacao_244-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento e pista de ciclo via em toda a extensão da Rua Macieira, no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7320</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7320/indicacao_245-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7320/indicacao_245-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize, instalação de um guard rail  ou placa de  sinalização indicativa de  esquerda e direita no final da  rua Seriema no bairro   Gralha Azul.</t>
   </si>
   <si>
     <t>7312</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7312/indicacao_246-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7312/indicacao_246-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que  através da Secretaria competente realize a pavimentação asfáltica, implantação de calçadas e paisagismo da Rua Rio Taquari, no trecho localizado entre as Ruas Rio Formoso e Rio Sena, Bairro Iguaçu, neste Município. Indico também, que seja realizado urgentemente um trabalho de manutenção paleativa nesta via pública, com a retirada do lixo doméstico descartado de forma irregular neste local, assim como, realize tambem, o patrolamento e ensaibramento de maneira paliativa até o início da pavimentação desta via.</t>
   </si>
   <si>
     <t>7313</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7313/indicacao_247-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7313/indicacao_247-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para revitalização da pavimentação asfáltica “buraco” na Avenida das Industrias, por toda sua extensão com urgência próximo ao n.º 2182, Eucaliptos.</t>
   </si>
   <si>
     <t>7322</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7322/indicacao_248-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7322/indicacao_248-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de conclusão das obras de calçamento na extensão da Rua Rio Tejo que a muito tempo foram iniciadas e não concluídas.</t>
   </si>
   <si>
     <t>7317</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7317/indicacao_249-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7317/indicacao_249-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo de viabilidade para instalação de uma rotatória no cruzamento da Avenida Brasil, esquina com Rua Jatobá - bairro Eucaliptos, em frente à Igreja Bola de Neve - bairro Eucaliptos, porque nesse cruzamento há um grande fluxo de veículos e caminhões, e com a inauguração do novo Colégio Estadual Eucaliptos, no referido local, faz-se necessária sinalização horizontal e vertical para dar mais segurança a motoristas, pedestres e crianças que por lá passam.</t>
   </si>
   <si>
     <t>7335</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7335/indicacao_250-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7335/indicacao_250-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, através da secretaria responsável para que seja realizada a limpeza e roçada do terreno da Rua Canário nº 106, Bairro Gralha Azul em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7340</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7340/indicacao_251-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7340/indicacao_251-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para implantar em toda extensão a revitalização com revisão de iluminação pública, com a substituição por iluminação de Led, sinalização horizontal e vertical (Pintura Viária), calçamento e arborização da Avenida Francisco Ferreira da Cruz  – Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7350</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7350/indicacao_252-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7350/indicacao_252-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo e viabilidade para implantação de lombada e sinalização vertical com limitação de velocidade na Rua Flamingos próximo ao número 646 – Bairro Gralha Azul. _x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>7332</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7332/indicacao_253-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7332/indicacao_253-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, que seja realizada a solicitação dos passageiros para a construção de calçada, piso de concreto no ponto de ônibus, localizado na rua Carlos Eduardo Nichele, 1888, bairro Pioneiros.</t>
   </si>
   <si>
     <t>7337</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7337/indicacao_254-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7337/indicacao_254-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a troca das lâmpadas convencionais para as lâmpadas de LED, em toda a extensão da rede de Iluminação Pública do Bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7353</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7353/indicacao_255-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7353/indicacao_255-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Defesa Social, seja feita a sinalização horizontal e vertical na Rua Jaguariaíva no bairro Estados - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7342</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7342/indicacao_256-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7342/indicacao_256-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. O Sr. Prefeito Municipal – para que, através da  Secretaria Municipal de Obras  realize o recapeamento  asfáltico na seguinte rua:_x000D_
 _x000D_
 •	 Rua Av. Paraná  no bairro Estados.</t>
   </si>
   <si>
     <t>7341</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7341/indicacao_257-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7341/indicacao_257-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras e Secretaria Municipal de Meio Ambiente, realize limpeza de boca de lobo, operação tapa buraco, limpeza de áreas e roçada nas áreas de alto matagal, nas seguintes localidades: _x000D_
 Travessa Palmiteiro número 20 e 121;_x000D_
 Rua Pau Brasil esquina com rua plátano;_x000D_
 Travessa Caramboleiro número 175;_x000D_
 Travessa Mogno número 63; e_x000D_
 Rua Tangerina número 145.</t>
   </si>
   <si>
     <t>7349</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7349/indicacao_258-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7349/indicacao_258-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Obras Públicas, para que seja feito estudo técnico para a troca do paver e a colocação da camada de manta asfáltica na Rua Colibri em frente ao numeral 1776 no bairro Gralha Azul</t>
   </si>
   <si>
     <t>7356</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7356/indicacao_259-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7356/indicacao_259-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias Municipal competente, para que seja feito estudo técnico quanto a possibilidade de construção de uma pista de XCO (Mountain Bike Cross Country Olímpico) em nosso município.</t>
   </si>
   <si>
     <t>7347</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7347/indicacao_260-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7347/indicacao_260-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, proceda melhorias na sinalização como pintura e sinalização com placas da lombada localizada na Avenida Portugal, em frente ao numeral 1111.</t>
   </si>
   <si>
     <t>7345</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7345/indicacao_261-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7345/indicacao_261-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo de viabilidade para priorizar a instalação das novas luminárias de led nas ruas em frente aos Colégios/escolas, postos de saúde, clinicas particulares e supermercados – visando o local onde há maior circulação de pessoas no período noturno.</t>
   </si>
   <si>
     <t>7352</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7352/indicacao_262-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7352/indicacao_262-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras e Meio Ambiente, para que viabilize a manutenção asfáltica na Av. Paraná, 4401. O perímetro está esburacado e com várias uniformidades no asfalto precisando assim de manutenção e também a realização de roçada na rua Santa Rosa esquina com a Tv. Santa Marta devido ao matagal que se formou tomando conta da calçada.</t>
   </si>
   <si>
     <t>7363</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7363/indicacao_263-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7363/indicacao_263-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica da Rua Escócia próximo ao nº455 no Bairro Nações.</t>
   </si>
   <si>
     <t>7360</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7360/indicacao_264-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7360/indicacao_264-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso às residências tangenciais das Ruas Ipê, Quaresmeira e Coqueiro no trecho entre as Ruas Juazeiro e Gerivá, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>7389</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7389/indicacao_265-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7389/indicacao_265-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, verifique a possibilidade de utilizar as instalações da Secretaria Municipal de Educação de Fazenda Rio Grande, visando oferecer cursos gratuitos à comunidade em horários de não expediente dos servidores.</t>
   </si>
   <si>
     <t>7371</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7371/indicacao_266-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7371/indicacao_266-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria  competente (Obras Públicas), que realize estudo e viabilidade para implantar pavimentação asfáltica e sinalização vertical e horizontal  na Rua Rio de Janeiro no trecho em que compreende no número 831 a 932 – Bairro Estados.</t>
   </si>
   <si>
     <t>7368</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7368/indicacao_267-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7368/indicacao_267-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize o manilhamento na seguinte localidade: Rua Santo Inácio, em frente ao número 304 – Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7369</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7369/indicacao_268-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7369/indicacao_268-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a pavimentação asfáltica com a implantação de calçadas com acesso às residências tangenciais e paisagismo da Rua Silvano José Baldan, localizada no Bairro Pioneiros neste Município.</t>
   </si>
   <si>
     <t>7379</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7379/indicacao_269-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7379/indicacao_269-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feito estudo técnico para a implantação na Praça Tridi no bairro Gralha Azul de:_x000D_
 A)	Quadra de areia para a prática de futevôlei;_x000D_
 B)	Quadra de areia para a prática de vôlei.</t>
   </si>
   <si>
     <t>7373</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7373/indicacao_270-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7373/indicacao_270-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, através da secretaria responsável para que seja realizada a substituição das lâmpadas atuais utilizadas nos postes de iluminação pública para lâmpadas de LED, nas Ruas Rio Piquiri, Pernambuco, São Cristóvão, Av. Santa Monica, Av. Mato Groso e Av. Curitiba, e em todo o bairro Santa Terezinha, Iguaçu e Estados.</t>
   </si>
   <si>
     <t>7376</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7376/indicacao_271-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7376/indicacao_271-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, para que viabilize o calçamento na rua Rio Ivaí, 1480 o trecho está sem calçada fazendo com que os pedestres transitem pela rua.</t>
   </si>
   <si>
     <t>7385</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7385/indicacao_272-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7385/indicacao_272-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a troca das lâmpadas convencionais para as lâmpadas de LED, em todas as Praças e nos Projetos Meu Campinho do Município.</t>
   </si>
   <si>
     <t>7375</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7375/indicacao_273-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7375/indicacao_273-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, que proceda a manutenção e troca de lâmpada do poste de iluminação pública localizados na Rua Rio Volga, próximo ao nº 355, Iguaçu – Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7381</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7381/indicacao_274-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7381/indicacao_274-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. O Sr. Prefeito Municipal, para que o mesmo  através da Secretaria Municipal de Obras, realize a instalação de playground infantil (parquinho) para as crianças no seguinte local:_x000D_
 _x000D_
 •	Centro Multieventos de Fazenda Rio Grande, Av. Brasil no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7384</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7384/indicacao_275-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7384/indicacao_275-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize o seguinte: _x000D_
 _x000D_
 a)	Seja enviado um aviso para autoescola que usa a rua Abílio Juliano, atrás da escola municipal Marlene Barbosa/CEEBJA - Bairro Pioneiros, que faça a retirada dos protótipos de carros, usados para prática de baliza, pois naquele local os professores e alunos precisam usar para estacionar seus carros.</t>
   </si>
   <si>
     <t>7387</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7387/indicacao_276-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7387/indicacao_276-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, realize o patrolamento em toda a extensão da Rua Antônio Bertolino da Cruz no Bairro: Veneza – Fazenda Rio Grande - Pr.</t>
   </si>
   <si>
     <t>7392</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7392/indicacao_277-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7392/indicacao_277-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica da Rua Sequóia, no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7402</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7402/indicacao_278-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7402/indicacao_278-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, através da Secretaria responsáveis, para que seja realizado estudo de viabilidade para a implementação de lombada na Rua Pará mas proximidades do nº 528 no Bairro Estados, Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7399</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7399/indicacao_279-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7399/indicacao_279-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Meio Ambiente, realize as seguintes revitalizações: _x000D_
 •	Melhorias na sinalização da pista de caminhada;_x000D_
 •	Placas de orientação: cachorro de porte grande com focinheira, proibição em pedalar na pista de caminhada;_x000D_
 •	Melhorias no parquinho e instalação de mais um playground.</t>
   </si>
   <si>
     <t>7400</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7400/indicacao_280-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7400/indicacao_280-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente do meio ambiente, que proceda à limpeza e roçagem do mato em terreno (notificar proprietário), localizado na Rua Paulo Leminski, ao lado do nº 300, no Bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7395</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7395/indicacao_281-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7395/indicacao_281-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria de Obras Públicas, para que seja feita a troca de tampa de bueiro e a recuperação da calçada na Rua Francisco Claudino dos Santos em frente ao numeral 683, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>7397</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7397/indicacao_282-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7397/indicacao_282-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Urbanismo, por intermédio da Divisão de Iluminação Pública para que seja feita a recolocação de iluminação na Av. Portugal n°4052 até a Estrada Passo Amarelo n°5331 no bairro Passo Amarelo.</t>
   </si>
   <si>
     <t>7413</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7413/indicacao_283-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7413/indicacao_283-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias Municipais competentes, realize o paisagismo e a construção de calçada na Rua Rio Paraná em frente ao nº 651 na lateral do Colégio Estadual Bayard Osna no Bairro Iguaçu - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7407</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7407/indicacao_284-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7407/indicacao_284-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que proceda instalação e a manutenção com a máxima urgência, de sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal e vertical necessárias em toda a extensão da Avenida Araucária.</t>
   </si>
   <si>
     <t>7409</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7409/indicacao_285-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7409/indicacao_285-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a troca das lâmpadas convencionais para as lâmpadas de LED, em toda a extensão da rede de Iluminação Pública da Rua Tridi no Jardim Palmeiras seguindo gradativamente em todo o bairro Gralha Azul e na Rua Francisco da Conceição Machado localidade São Sebastião bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7405</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7405/indicacao_286-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7405/indicacao_286-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a troca da tampa do bueiro que encontra-se destruída, localizada na Avenida das Araucárias em frente ao numeral 720 , Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>7422</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7422/indicacao_287-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7422/indicacao_287-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o termino da pavimentação asfáltica da Rua Madagascar, no Bairro Nações.</t>
   </si>
   <si>
     <t>7416</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7416/indicacao_288-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7416/indicacao_288-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que através do presente solicitar à secretaria competente realize  a limpeza retirando lixos, madeiras, matos e galhos que estão acumulados no seguinte local: _x000D_
 _x000D_
 •	Rua Travessa Israel esquina com a rua Cairo no bairro Nações.</t>
   </si>
   <si>
     <t>7420</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7420/indicacao_289-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7420/indicacao_289-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente, realize estudo e viabilidade para implantar pedalinhos, caiaques e stand up paddle no lago do Parque verde.</t>
   </si>
   <si>
     <t>7412</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7412/indicacao_290-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7412/indicacao_290-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Que seja feita pintura de faixas na área para estacionamento, embarque e desembarque de estudantes, na rua Abílio Juliano (frente do CEEBJA Mathilte Pissaia Pelanda/ Escola Municipal Marlene Barbosa) bem como a troca das lâmpadas queimadas, na referida rua, e na rua Lateral do prédio, divisa com a Pista da Raia – Bairro Pioneiros.</t>
   </si>
   <si>
     <t>7418</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7418/indicacao_291-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7418/indicacao_291-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de manutenção da iluminação pública na rua Mato grosso do Sul e manutenção asfáltica na extensão da Av. Paraná dos números 725 até 689 no Bairro Estados.</t>
   </si>
   <si>
     <t>7440</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7440/indicacao_292-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7440/indicacao_292-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a troca das lâmpadas convencionais para as lâmpadas de LED, em toda a extensão da rede de Iluminação Pública da Avenida Carvalho localidade Pátria Minha, Rua Limeira localidade Sidon, Rua Pessegueiro todas no bairro Eucaliptos seguindo gradativamente em todas as ruas do bairro e também de todas as Ruas das localidades rurais do Município.</t>
   </si>
   <si>
     <t>7428</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7428/indicacao_293-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7428/indicacao_293-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, que seja realizada a implantação de postes com luzes de LED na futura Praça da Família que está em construção, localizada na Rua Carlos Drummond de Andrade com a Rua Paulo Leminski, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7429</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7429/indicacao_294-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7429/indicacao_294-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica com a implantação de calçadas com acesso às residências tangenciais das Ruas Ponta Grossa e Assis Chateaubriant, e a conclusão da pavimentação asfáltica da Rua Mandirituba, localizadas no Bairro Estados, neste Município.</t>
   </si>
   <si>
     <t>7443</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7443/indicacao_295-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7443/indicacao_295-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, para que viabilize o asfaltamento na rua Joinville e na Blumenau por toda sua extensão devida à degradação pelo tempo .</t>
   </si>
   <si>
     <t>7434</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7434/indicacao_296-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7434/indicacao_296-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, proceda troca de local do ponto de ônibus localizado na Rua Vinicius de Moares em frente ao numeral 310, bem como a instalação de iluminação apropriada no local.</t>
   </si>
   <si>
     <t>7432</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7432/indicacao_297-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7432/indicacao_297-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, realize a manutenção da pintura externa do Centro Municipal de Educação Infantil (CMEI) Prof.ª Darcy Barbosa Leal localizado na Rua Carlos Drummond de Andrade, nº1780 - Bairro: Jardim Veneza - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7450</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7450/indicacao_298-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7450/indicacao_298-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, através da secretaria responsável para que seja feita a revitalização, reforma estrutural, iluminação, arborização, colocação de bancos e lixeiras na Praça do Kokubo, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7426</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7426/indicacao_299-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7426/indicacao_299-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a troca da lombada por uma travessia elevada no seguinte endereço: Rua Rio Piquiri, em frente ao CMEI Santa Terezinha.</t>
   </si>
   <si>
     <t>7430</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7430/indicacao_300-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7430/indicacao_300-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feito estudo técnico quanto a implantação de lombada na Rua Arapongas entre os numerais 196 e 193, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7446</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7446/indicacao_301-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7446/indicacao_301-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias Municipal de Meio ambiente, para que seja feito recolhimento de entulhos e roçada em toda a extensão da Rua Quintanilhas, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7437</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7437/indicacao_302-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7437/indicacao_302-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que através do presente solicitar à secretaria competente, baseado na Lei 195/2003,  notificando  o proprietário e em seguida tome as medidas cabíveis no qual se diz respeito a essa residência  abandonada, que tem sido feita de abrigo para pessoas de rua e usuários de drogas e outras  situações,  que estão trazendo incômodo à vizinhança, localizado este na rua Tangará número 375 esquina com a rua Flamingos  no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7438</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7438/indicacao_303-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7438/indicacao_303-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes ações para a melhoria do CMEI Santa Terezinha._x000D_
 _x000D_
 a)	A revitalização/construção dos solários para as crianças do referido local;_x000D_
 b)	A manutenção e/ou instalação de equipamentos recreativos e esportivos.</t>
   </si>
   <si>
     <t>7441</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7441/indicacao_304-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7441/indicacao_304-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das secretarias competentes realize estudo e viabilidade para contratação emergencial de equipe e ou empresa para realizar mutirão de limpeza e desobstrução de sarjetas e boca de lobo para drenagens de  águas pluviais. Solicito também, que posteriormente se atendida essa solicitação seja realizado pela equipe de comunicação e secretaria competente uma campanha de orientação para que moradores e comerciantes limpem e mantenham limpas as sarjetas.</t>
   </si>
   <si>
     <t>7448</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7448/indicacao_305-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7448/indicacao_305-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a sinalização vertical e horizontal em toda a extensão da Rua Macieira, no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7457</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7457/indicacao_306-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7457/indicacao_306-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feito estudo técnico quanto a abertura da Rua Marabú para dar acesso a Rua Juruviaria no bairro Gralha Azul, sendo que segundo o arruamento do Município a rua consta como aberta.</t>
   </si>
   <si>
     <t>7466</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7466/indicacao_307-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7466/indicacao_307-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize estudo e viabilidade para conserto ou substituição do semáforo de pedestres localizado entre as Rua Francisco Claudino dos Santos esquina com Rua Efigênio Pereira da Cruz – Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7455</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7455/indicacao_308-2023_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7455/indicacao_308-2023_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo de viabilidade para construção de uma travessia elevada para pedestres em frente ao CMEI Professora Luzia Tomchak – Rua Pau Brasil, nº 2410 – Bairro Eucalipto.</t>
   </si>
   <si>
     <t>7460</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7460/indicacao_309-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7460/indicacao_309-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que através do presente solicitar à secretaria competente, realize a troca de lâmpadas na rua Tangará em toda a sua extensão  no bairro Gralha Azul. _x000D_
 Obs: Nota-se em fotos  anexadas  que os postes estão muito longe da rua.</t>
   </si>
   <si>
     <t>7475</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7475/indicacao_311-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7475/indicacao_311-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras e do Departamento de Trânsito (FAZTRANS), realize a instalação da sinalização vertical e da travessia elevada no seguinte endereço: Av. Islândia, 1056 – Nações, em frente ao Colégio Estadual Anita Canet.</t>
   </si>
   <si>
     <t>7458</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7458/indicacao_312-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7458/indicacao_312-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, para que realize a troca das lâmpadas nas seguintes ruas: Rio Mekong, 78 e Joaquim do Rosário, 365. tendo em vista que é um anseio da população local.</t>
   </si>
   <si>
     <t>7465</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7465/indicacao_313-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7465/indicacao_313-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem a instalação de uma placa de Regulamentação R- 2 Dê a Preferência e/ou uma placa de Regulamentação R-1 Parada Obrigatória no cruzamento da Rua Carlos Drummond de Andrade com a Rua Jorge Amado, bairro Jardim Veneza. Indico também para que realizem a troca das lâmpadas convencionais para as lâmpadas de LED e a instalação dos braços para iluminação pública onde necessário na Rua Lucinir Franco da Rocha seguindo pela Avenida Portugal até a Rua Demétrio Zanão (entrada para a localidade do Paso Amarelo).</t>
   </si>
   <si>
     <t>7477</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7477/indicacao_314-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7477/indicacao_314-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido um ofício ao Exmo. Prefeito Municipal, para que o mesmo através Secretaria responsável, seja feito o levantamento de áreas que comportem a vinda do SESC, SENAC para o município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7472</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias Municipal Esporte, Lazer e Juventude, para que seja realizado na Praça Tridi no mês de outubro o Circuito Municipal de Futevôlei, Vôlei e basquete x1 e 3x3.</t>
   </si>
   <si>
     <t>7474</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7474/indicacao_316-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7474/indicacao_316-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize em caráter de urgência pedido de calçamento com massa asfáltica, ao entorno do Colégio Municipal Antônio Baldan na Rua Albatroz, Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7461</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7461/indicacao_317-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7461/indicacao_317-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a implantação de travessia elevada na Avenida Brasil, esquina com a Avenida Cedro em frente ao numeral 1967, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>7470</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7470/indicacao_318-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7470/indicacao_318-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, realize a instalação de um toldo na entrada do Centro Municipal de Educação Infantil (CMEI) Prof.ª Darcy Barbosa Leal localizado na Rua Carlos Drummond de Andrade, nº1780 - Bairro: Jardim Veneza - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7478</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7478/indicacao_319-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7478/indicacao_319-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que seja realizado a ampliação da rota coleta de lixo “comum” até a propriedade da Sra. Lucia Xambelân, Chacará do Café ou bem como a disponibilização de um container com tampa para o descarte do lixo na Rua RM 203 – Estrada Municipal Rural no Município de Fazenda Rio Grande divisa com o Município de São José dos Pinhais.</t>
   </si>
   <si>
     <t>7479</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7479/indicacao_320-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7479/indicacao_320-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, que seja realizada a roçada e limpeza do terreno, localizado na rua Rio Jaú, em frente ao número, 321, bairro Iguaçu.</t>
   </si>
   <si>
     <t>7483</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7483/indicacao_321-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7483/indicacao_321-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, verifique a possibilidade de construir uma praça com quadra poliesportiva no terreno de propriedade da Prefeitura Municipal de Fazenda Rio Grande que fica localizado na Rua Rio Tejo esquina com Rua Rio Campo Real - Bairro: Iguaçu - Fazenda Rio Grande - Pr.</t>
   </si>
   <si>
     <t>7491</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7491/indicacao_322-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7491/indicacao_322-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feito estudo técnico quanto a ampliação do local utilizado pelos motociclistas para a pratica do “GRAU” localizado no Parque Multieventos.</t>
   </si>
   <si>
     <t>7481</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7481/indicacao_323-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7481/indicacao_323-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal , para que através da Secretaria competente realize urgentemente a revitalização da área de lazer destinada às crianças, com a instalação de um Playground Infantil no Parque Verde, Bairro Estados, neste Município.</t>
   </si>
   <si>
     <t>7484</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7484/indicacao_324-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7484/indicacao_324-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Meio Ambiente, realize a poda da árvore, que está em contato com os fios de telefonia e a rede de energia elétrica, localizada no endereço: Av. Estados Unidos, em frente ao numeral 863 – Bairro Nações, (anexo 1 e 2).</t>
   </si>
   <si>
     <t>7496</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7496/indicacao_325-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7496/indicacao_325-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. O Prefeito Municipal para que através da secretaria competente realize a formação do Comitê Intersetorial de Acompanhamento e Monitoramento da Política da População em Situação de Rua-CIAMP Rua/Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7498</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7498/indicacao_326-2023_ver.a_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7498/indicacao_326-2023_ver.a_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, na forma regimental que através da Secretaria competente, para que proceda a instalação e a manutenção com a máxima urgência de sinalização de trânsito tais como pintura remarcação de faixa de pedestre lombada sinalização horizontal e vertical necessárias na Avenida Albatroz em frente ao numeral 224 e na Avenida Condor, em frente ao numeral 93 e ao numeral 1037  no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7502</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7502/indicacao_327-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7502/indicacao_327-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize estudo e viabilidade para substituir as lombadas localizadas na Avenida Portugal próximo aos números 2828 e 2499 por travessias elevadas.</t>
   </si>
   <si>
     <t>7492</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7492/indicacao_328-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7492/indicacao_328-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras e FazTrans, para que realize a implementação de um redutor de velocidade na rua Sergipe, esquina com a rua Mato Grosso do Sul tendo em vista que é um pedido da população local.</t>
   </si>
   <si>
     <t>7503</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7503/indicacao_329-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7503/indicacao_329-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica da Travessa Palmas, no Bairro Estado.</t>
   </si>
   <si>
     <t>7493</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>Indicam que seja expedido ofício ao Exmo. Prefeito Municipal, através da Secretaria Municipal responsável, notifique a Companhia de Saneamento do Paraná (Sanepar), quanto a finalização de uma obra na Rua África do Sul próximo ao numeral 216.</t>
   </si>
   <si>
     <t>7499</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7499/indicacao_331-2023_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7499/indicacao_331-2023_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita a pintura das faixas de pedestres no cruzamento da Avenida Venezuela com a Rua Buenos Aires no Bairro Nações.</t>
   </si>
   <si>
     <t>7507</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7507/indicacao_332-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7507/indicacao_332-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a continuidade do asfaltamento do seguinte endereço: Rua Gerivá – Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7510</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7510/indicacao_333-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7510/indicacao_333-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a pavimentação asfáltica e paisagismo com implantação de calçadas e acesso às empresas tangenciais da Rua Magnólia, Bairro Eucaliptos, neste Município</t>
   </si>
   <si>
     <t>7524</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7524/indicacao_334-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7524/indicacao_334-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. O Sr. Prefeito Municipal para que através da secretaria competente realize, instalação de placa de “acesso ao bairro Green Field”  na entrada do bairro  citado.</t>
   </si>
   <si>
     <t>7512</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7512/indicacao_335-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7512/indicacao_335-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, realize a revitalização da Praça na vila boa esperança localizada na Tv. Coleirinha em frente ao número 12 - Bairro: Gralha Azul - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7515</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7515/indicacao_336-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7515/indicacao_336-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, para que através da secretaria responsável, seja feito a revitalização Rua Rio Piquiri e Rua Iguaçu por toda sua extensão, no bairro Santa Terezinha em Fazenda rio Grande. Seque protocolo de solicitação em anexo.</t>
   </si>
   <si>
     <t>7518</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7518/indicacao_337-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7518/indicacao_337-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que proceda a manutenção com a máxima urgência, das calçadas dos pedestres, bem como da sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal e vertical necessárias em toda a extensão da Rua Manoel Claudino Barbosa, próximo ao número 1020, bairro Pioneiros, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>7514</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7514/indicacao_338-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7514/indicacao_338-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Responsável, instale lixeiras e placas indicativas que contenham imagens da de fauna e flora em pontos estratégicos das Estrada Principal do Passo Amarelo.</t>
   </si>
   <si>
     <t>7526</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7526/indicacao_339-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7526/indicacao_339-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Prefeito Municipal, através da Secretaria Municipal responsável, para que seja reestruturada a sinalização na esquina da Rua Itajaí com a Rua Maranhão ao lado da Escola Santa Cecilia no bairro Estados.</t>
   </si>
   <si>
     <t>7528</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7528/indicacao_340-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7528/indicacao_340-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias Municipal de Obras Públicas, para que sejam feitas as seguintes análises frente ao detrimento da estrutura da Rua Rio Piedade esquina com a rua Rio da Graciosa._x000D_
 •	Estudo técnico para a estrutura fluvial que pode estar ocasionando a erosão que esta comprometendo a manta asfáltica;_x000D_
 •	Estudo técnico quanto a recuperação da camada de manta asfáltica;_x000D_
 •	Manutenção da sinalização horizontal e vertical.</t>
   </si>
   <si>
     <t>7520</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7520/indicacao_341-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7520/indicacao_341-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo de viabilidade para instalação de um redutor de velocidade ou travessia elevada para pedestres na Avenida Nossa Senhora Aparecida, 1441, próximo ao posto de gasolina -Bairro Santa Terezinha - visto que nessa avenida há um grande fluxo de veículos, fator que tem causado vários acidentes.</t>
   </si>
   <si>
     <t>7522</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7522/indicacao_342-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7522/indicacao_342-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras e FazTrans, para que realize a implementação de um redutor de velocidade na rua Maringá, esquina com a Travessa Cascavel, e também que seja feita a recapeamento asfáltico na rua rio Tejo tendo em vista que é um pedido da população local.</t>
   </si>
   <si>
     <t>7535</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7535/indicacao_343-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7535/indicacao_343-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente Faz Trans, realize com a máxima urgência a pintura de uma faixa de pedestre para disciplinar o trânsito no cruzamento da Rua Jorge Amado e Noel Rosa, no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7530</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7530/indicacao_344-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7530/indicacao_344-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica na Rua Rio Iriri no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7531</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7531/indicacao_345-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7531/indicacao_345-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize estudo e viabilidade para que seja feita a manutenção das placas de trânsito e realizar o recolhimento das que estão danificadas ou em desuso, realizando a substituição das mesmas quando necessário.</t>
   </si>
   <si>
     <t>7537</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7537/indicacao_346-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7537/indicacao_346-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize estudo e viabilidade para que seja realizado revisão noturna para troca de lâmpada dentro e no entorno do Terminal Metropolitano de Fazenda Rio Grande._x000D_
 •	Fotos em anexo</t>
   </si>
   <si>
     <t>7557</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7557/indicacao_347-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7557/indicacao_347-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria competente, realize o serviço de limpeza e manutenção nas calhas, dutos de saída  de águas pluviais e manutenção necessária no telhado  da quadra coberta da Escola Municipal Marlene Barbosa – localizada na rua Prof. Alfredo Gonchorovski, 337 – Pioneiros.</t>
   </si>
   <si>
     <t>7541</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7541/indicacao_348-2023_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7541/indicacao_348-2023_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Indica que seja feito estudo de viabilidade para instalação de uma travessia elevada na Rua Rio Tejo, 740 – Bairro Iguaçu. No local há faixa pedestres em más condições de visibilidade, porém há um grande fluxo de veículos, e motoristas não respeitam os transeuntes, fator que pode causar acidentes.</t>
   </si>
   <si>
     <t>7549</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7549/indicacao_349-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7549/indicacao_349-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria competente realize os reparos de trocas de tampas dos bueiros que se fazem necessário no bairro Jardim Veneza e Jardim Colonial.</t>
   </si>
   <si>
     <t>7539</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7539/indicacao_350-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7539/indicacao_350-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Meio Ambiente, verifique a possibilidade de instalar lixeiras na extensão da Rua Cesar Carelli do nº 64 até o nº 444 e também na extensão da Rua Francisco Claudino dos Santos do nº 71 até o nº 430  - Bairro: Pioneiros - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7544</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7544/indicacao_351-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7544/indicacao_351-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, solicite que a Companhia de Saneamento do Paraná – SANEPAR, realize saneamento básico em toda extensão da Rua Francisco da Conceição Machado – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7542</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7542/indicacao_352-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7542/indicacao_352-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que  através da Secretaria competente realize urgentemente a implantação de travessia elevada ou faixa para travessia de pedestres em frente ao numeral 660 da Avenida Portugal, bairro Nações, neste Município.</t>
   </si>
   <si>
     <t>7546</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7546/requerimento_360-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7546/requerimento_360-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, informe, os seguintes procedimentos adotados no atendimento do UPA (Unidade de Pronto Atendimento), neste município:_x000D_
 1.	Qual a cota de atendimento?_x000D_
 2.	Quantos médicos atendem no UPA?_x000D_
 3.	Qual horário da troca de plantão?_x000D_
 4.	Qual é o tempo da fila de espera para o atendimento?</t>
   </si>
   <si>
     <t>7552</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7552/indicacao_354-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7552/indicacao_354-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Prefeito Municipal, através da Secretaria Municipal responsável, para que seja reestruturada a sinalização tanto vertical quanto horizontal na seguinte via em toda sua extensão: _x000D_
 •	Rua João Quirino Leal – Bairro Jardim Veneza</t>
   </si>
   <si>
     <t>7550</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7550/indicacao_355-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7550/indicacao_355-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Responsável, para que sejam feitas as sinalizações tanto na vertical quanto na horizontal das seguintes vias:_x000D_
 •	Avenida das Indústrias _x000D_
 •	Av. Francisco Ferreira da Cruz.</t>
   </si>
   <si>
     <t>7554</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7554/indicacao_356-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7554/indicacao_356-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, para que realize uma operação tapa buraco ou recapeamento asfáltico na Av. Paraná esquina com a Rua Pernambuco por toda sua extensão, tendo em vista que é um pedido da população local.</t>
   </si>
   <si>
     <t>7561</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7561/indicacao_357-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7561/indicacao_357-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize em caráter de urgência pedido de calçamento na Travessa Rio Campo Real, Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7573</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7573/indicacao_358-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7573/indicacao_358-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize estudo técnico  e viabilidade para implantação de lombada na Rua Alcatraz  – Gralha Azul. _x000D_
 •	Protocolo conforme solicitado em anexo</t>
   </si>
   <si>
     <t>7578</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7578/indicacao_359-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7578/indicacao_359-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, realize a manutenção asfáltica em toda a extensão da Rua Nogueira - Bairro: Eucaliptos - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7591</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7591/indicacao_360-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7591/indicacao_360-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. O Prefeito Municipal, para que o mesmo através da secretaria  competente, realize o serviço de  limpeza e manutenção nas bocas de lobo na rua Cedro esquina com a Av. das Américas no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7579</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Maciél, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7579/indicacao_361-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7579/indicacao_361-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja enviado ofício ao Secretário de segurança do município, ao Comandante da Guarda Municipal e Comandante da Polícia Militar para que seja feita ronda extensiva na região do bairro Veneza, principalmente no entorno das escolas e colégio.</t>
   </si>
   <si>
     <t>7575</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7575/indicacao_362-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7575/indicacao_362-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize a seguinte ação para a melhoria na Escola Municipal Joaquim Katsuki Matsumoto._x000D_
 _x000D_
 a)	A revitalização/conserto do muro da escola Joaquim Katsuki Matsumoto, pois o mesmo está com rachaduras que podem causar um grave acidente.</t>
   </si>
   <si>
     <t>7589</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7589/indicacao_363-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7589/indicacao_363-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido um ofício ao Exmo. Sr. Prefeito Municipal e a Secretaria Municipal de Urbanismo, para que seja feito um projeto de melhorias principalmente na cobertura do terminal de Fazenda Rio Grande para atender os passageiros que dependem do terminal para se locomover.</t>
   </si>
   <si>
     <t>7602</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7602/indicacao_364-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7602/indicacao_364-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize em caráter de urgência pedido de substituição das lâmpadas de sódio pela iluminação de led em toda a extensão Rua Seringueira, no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7580</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7580/indicacao_365-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7580/indicacao_365-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marcos Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:  _x000D_
 Melhorias na Escola Municipal Isabel Cristina S. Borges que são: _x000D_
 1.	Troca de calhas em parte do telhado do pátio interno coberto._x000D_
 2.	Verificação da estrutura metálica do corredor de acesso porque a mesma se encontra enferrujada._x000D_
 3.	Colocação de pedra brita no estacionamento interno da escola bem como no portão de entrada. _x000D_
 4.	Reparo no muro na parte de trás, onde acumula muita água das chuvas.</t>
   </si>
   <si>
     <t>7600</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7600/indicacao_366-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7600/indicacao_366-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a revitalização asfáltica, em toda a extensão da Rua Butiá – Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7587</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7587/indicacao_367-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7587/indicacao_367-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, para que realize a manutenção asfáltica na extensão da Avenida Nossa Senhora de Aparecida a partir do nº 288 até o nº 705, tendo em vista que é um pedido da população local.</t>
   </si>
   <si>
     <t>7577</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7577/indicacao_368-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7577/indicacao_368-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que proceda a manutenção com a máxima urgência, da sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal e vertical necessárias em toda a extensão da Rua Paineiras, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7582</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7582/indicacao_369-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7582/indicacao_369-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem o patrolamento e ensaibramento na Rua das Camélias, Jardim Itália bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7594</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias Municipal de Obras Públicas, para que seja feita a Manutenção, conservação e patrolamento de vias não pavimentadas (vias de chão batido/terra) com aplicação ou não de saibro ou outro material adequado na localidade denominada Morada dos Nobres - Bairro Gralha Azul</t>
   </si>
   <si>
     <t>7598</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7598/indicacao_371-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7598/indicacao_371-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável para que seja realizada a manutenção da sinalização viária, com atenção especial às faixas de pedestres, nas Avenidas Brasil e Portugal, na cidade de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7584</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7584/indicacao_372-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7584/indicacao_372-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a pavimentação asfáltica com paisagismo e a construção das calçadas com acesso às residências tangenciais da Rua Rio Orinoco, localizada no Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>7592</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7592/indicacao_373-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7592/indicacao_373-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize a substituição da lixeira quebrada e que se encontra em más condições de uso na Rua Franscisco Claudino Barbosa ao lado do nº 122, bairro Pioneiros.</t>
   </si>
   <si>
     <t>7618</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7618/indicacao_374-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7618/indicacao_374-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes, para que o mesmo através da Secretaria  competente FazTrans realize  estudo técnico  e viabilidade para sinalização horizontal e vertical no entorno da Escola Municipal Francisco Quirino Machado.</t>
   </si>
   <si>
     <t>7611</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7611/indicacao_375-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7611/indicacao_375-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a operação tapa buraco, na Av. São Paulo, em frente ao numeral 978 e 954 – Bairro Estados.</t>
   </si>
   <si>
     <t>7628</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7628/indicacao_376-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7628/indicacao_376-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize em caráter de urgência pedido de calçamento na Rua Rio Oiapoque entre as Ruas Paranaíba e Estrada do Areal, Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7610</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7610/indicacao_377-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7610/indicacao_377-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, realize a manutenção asfáltica em toda a extensão da Rua Juruviara - Bairro: Gralha Azul - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7614</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7614/indicacao_378-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7614/indicacao_378-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem o patrolamento e ensaibramento em todas as Estradas Rurais do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7629</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7629/indicacao_379-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7629/indicacao_379-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente viabilize para que ocorra a substituição de lâmpadas de sódio por lâmpadas de Led nas seguintes ruas e avenidas do município;_x000D_
 1-	Rua Hungria_x000D_
 2-	Rua Nepal _x000D_
 3-	Avenida Holanda_x000D_
 4-	Avenida Islândia</t>
   </si>
   <si>
     <t>7613</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7613/indicacao_381-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7613/indicacao_381-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize a seguinte benfeitoria:  _x000D_
 _x000D_
 a)	Que seja feita roçada/limpeza no terreno localizado entre as ruas Maíras e Caraúnas em frente à escola municipal Professora Maryle Ap S. Ferri  – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7630</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7630/indicacao_382-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7630/indicacao_382-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, através da secretaria responsável para que seja feita a revitalização e reforma da iluminação Pública na Praça Santa Fé, localizada na Rua Rio Tietê no Bairro Iguaçu ao lado do CMEI Vovô Juca.</t>
   </si>
   <si>
     <t>7619</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7619/indicacao_383-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7619/indicacao_383-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras e Meio Ambiente a necessidade de roçada e manutenção asfáltica na extensão da Rua Santo Agostinho.</t>
   </si>
   <si>
     <t>7623</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7623/indicacao_384-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7623/indicacao_384-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que proceda a manutenção com a máxima urgência, da sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal e vertical necessárias em toda a extensão da Rua Seringueira, próximo a Unidade de Saúde Jardim Eucaliptos, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7625</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7625/indicacao_385-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7625/indicacao_385-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que através do presente solicitar à secretaria competente, baseado na Lei 195/2003,  notificando  o proprietário e em seguida tome as medidas cabíveis no qual se diz respeito a roçada e limpeza do terreno, localizado na rua Guatambu entre as casas nº43 e nº50, bairro Greenfield.</t>
   </si>
   <si>
     <t>7627</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7627/indicacao_386-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7627/indicacao_386-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a pavimentação asfáltica da Travessa Rio Guaporé, juntamente com paisagismo e construção de calçadas com acesso às residências tangenciais das Ruas Travessa Rio Guaporé, Travessa Rio Mekong e Travessa Rio Melo, localizadas no Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>7631</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7631/indicacao_387-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7631/indicacao_387-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize a limpeza, roçada e desassoreamento as margens do córrego localizado no bairro nações em transposição as seguintes vias: Avenida Australia, Rua Luxemburgo e Rua África do Sul.</t>
   </si>
   <si>
     <t>7632</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7632/indicacao_388-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7632/indicacao_388-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Obras Públicas, para que seja feito estudo técnico para a recuperação da camada de manta asfáltica na esquina da Rua Boa Vista esquina com a Rua Manaus no Bairro Santa Maria.</t>
   </si>
   <si>
     <t>7648</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7648/indicacao_389-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7648/indicacao_389-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica para que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da secretaria responsável, realize a instalação de Travessia Elevada na Rua Rio Piquiri, em frente ao número 964, entre o Supermercado Boza e a Hiperfarma, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7642</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7642/indicacao_390-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7642/indicacao_390-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, seja realizada a pavimentação asfáltica na Avenida Nossa Senhora de Guadalupe, no trecho compreendido entre a Rua São Timóteo e a Rua Jaguariaíva, bem como na Rua Jaguariaíva, no trecho que vai da Avenida Santa Mônica até a Avenida Mato Grosso - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7649</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7649/indicacao_391-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7649/indicacao_391-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, que seja realizada estudo técnico para implantação de lombada na rua Tuiuiu, 2240 Gralha Azul.</t>
   </si>
   <si>
     <t>7655</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7655/indicacao_392-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7655/indicacao_392-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal – para que, através da  Secretaria Municipal de Obras  realize a pavimentação asfáltica na seguinte rua:_x000D_
 _x000D_
 •	Av. Paraná em sua extensão entre as ruas Pernambuco e rua Maranhão, no bairro Estados.</t>
   </si>
   <si>
     <t>7647</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7647/indicacao_393-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7647/indicacao_393-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a manutenção necessária nas lâmpadas da localidade do Passo Amarelo.</t>
   </si>
   <si>
     <t>7645</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7645/requerimento_394-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7645/requerimento_394-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize o calçamento na Rua Juruviaria – Bairro Gralha Azul, em sua totalidade.</t>
   </si>
   <si>
     <t>7653</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7653/indicacao_395-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7653/indicacao_395-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável para que seja realizada a pavimentação da Rua Seriema, próximo ao numeral 102, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7658</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7658/indicacao_396-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7658/indicacao_396-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que proceda a manutenção com a máxima urgência, da sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal e vertical necessárias em toda a extensão da Rua Quaresmeira, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7652</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7652/indicacao_397-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7652/indicacao_397-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de um redutor de velocidade na Rua Pernambuco nas proximidades do Super Mercado Goes  – no Bairro Estados.</t>
   </si>
   <si>
     <t>7665</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7665/indicacao_398-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7665/indicacao_398-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize em caráter de urgência pedido de calçamento na em toda extensão da Av. Aurora, no Jardim Greenfild Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7659</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7659/requerimento_399-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7659/requerimento_399-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável para que seja feito estudo técnico para quanto ao recapeamento asfáltico das seguintes ruas:_x000D_
 _x000D_
 •	Rua Ponta Grossa_x000D_
 •	Rua Assis Chateaubriand</t>
   </si>
   <si>
     <t>7662</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7662/indicacao_400-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7662/indicacao_400-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente o recapeamento asfáltico da Rua Limeira, localizada no Loteamento Sidon, Bairro Eucaliptos, neste Município, a qual encontra-se abandonada e em péssimas condições de uso.</t>
   </si>
   <si>
     <t>7679</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7679/indicacao_401-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7679/indicacao_401-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido um ofício ao Exmo. Prefeito Municipal, através da secretaria responsável para que seja feito melhoria na sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal, vertical nas redondezas do Ginásio de Esporte Gurizão (CEFAZ), no Bairro Santa Terezinha em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7672</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, que seja realizado com urgência a troca de dois postes com lâmpadas “Fluorescente para Led”, na Rua Rio Negro em frente do nº 1.163 e 1.216, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>7673</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7673/indicacao_403-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7673/indicacao_403-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que a realizem a pavimentação asfáltica das seguintes ruas na localidade Jardim Colonial, bairro Jardim Veneza:_x000D_
 	Travessa José de Alencar;_x000D_
 	Rua Guimarães Rosa;_x000D_
 	Rua Rui Barbosa;_x000D_
 	Rua Carlos Gomes;_x000D_
 	Rua Aluísio Azevedo.</t>
   </si>
   <si>
     <t>7676</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Planejamento Urbano, realize a revitalização da Praça Tapajós – Rua Rio Tapajós – Bairro Iguaçu, dos seguintes itens: _x000D_
 •	Substituição da quadra de areia;_x000D_
 •	Instalação de playground (parquinho infantil);_x000D_
 •	Criação de uma quadra poliesportiva;_x000D_
 •	Pista de caminhada.; e_x000D_
 •	Troca dos bancos.</t>
   </si>
   <si>
     <t>7685</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7685/indicacao_405-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7685/indicacao_405-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize estudo e viabilidade para que seja realizado pintura viária, sinalização horizontal e vertical no entorno e dentro do Terminal Metropolitano de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7677</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7677/indicacao_406-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7677/indicacao_406-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, seja verificada a viabilidade de construção de uma ponte na Avenida Venezuela, que cruza o ribeirão localizado ao lado da PUC (Fazenda Experimental Gralha Azul) - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7701</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7701/indicacao_n407-2023_ver._sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7701/indicacao_n407-2023_ver._sandro.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize em caráter de urgência a criação de uma linha de ônibus que passe em frente a Upa na Rua Rio Tejo, Bairro Pioneiros.</t>
   </si>
   <si>
     <t>7686</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7686/indicacao_408-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7686/indicacao_408-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. O Sr. Prefeito Municipal – para que, através da  Secretaria Municipal de Obras  realize a manutenção tal como a limpeza e desobstrução das galerias de água pluvial no seguinte local:_x000D_
 _x000D_
 •	Rua Rio de Janeiro próximo ao número 1073/casa15 no bairro Estados.</t>
   </si>
   <si>
     <t>7683</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7683/indicacao_409-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7683/indicacao_409-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a manutenção paliativa da Rua Madagascar, localizada no Bairro Nações, neste Município, a qual encontra-se em péssimas condições de uso.</t>
   </si>
   <si>
     <t>7695</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7695/indicacao_n410-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7695/indicacao_n410-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias: _x000D_
 _x000D_
 a)	Que seja feita uma operação tapa buraco, nas ruas de Fazenda Rio Grande -especificamente entre as avenidas Mato Grosso e Avenida Pernambuco bairro -Estados</t>
   </si>
   <si>
     <t>7717</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7717/indicacao_411-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7717/indicacao_411-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, realize a sinalização vertical e horizontal na rotatória localizada no entroncamento entre as vias Portugal e Brasil.</t>
   </si>
   <si>
     <t>7688</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7688/indicacao_412-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7688/indicacao_412-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Alex Padilha e Prof. Fabiano Fubá que adiante subscrevem, no uso de suas atribuições legais e regimentais, submetem ao plenário o seguinte: Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal responsável, interfira a Empresa Leblon Transporte de Passageiros para que seja colocado ponto de ônibus coberto na seguinte localidade:_x000D_
 Rua Francisco da Conceição Machado próximo ao numeral 575</t>
   </si>
   <si>
     <t>7689</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7689/indicacao_413-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7689/indicacao_413-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que proceda a manutenção com a máxima urgência, da sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal e vertical necessárias em toda a extensão da Rua Pessegueiro, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7697</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7697/indicacao_414-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7697/indicacao_414-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras a necessidade de pavimentação asfáltica na rua Alagoas por toda sua extensão tendo em vista que é um pedido da população local.</t>
   </si>
   <si>
     <t>7700</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7700/indicacao_415-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7700/indicacao_415-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a limpeza das bocas de lobo localizado na Avenida Paraguai próximo ao numeral 633 no Bairro Nações.</t>
   </si>
   <si>
     <t>7710</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7710/indicacao_416-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7710/indicacao_416-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que juntamente a Secretaria Competente realize a instalação de Sinalização vertical e horizontal, incluindo placa de regulamentação R – 2 e a faixa de pedestre, no cruzamento entre a Rua Flor de Liz e Fruta do Conde, Greenfield, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7711</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7711/indicacao_417-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7711/indicacao_417-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Planejamento Urbano, realize um estudo para a construção de espaço de lazer na seguinte localidade: Rua Macapa nº 577 com a Rua Boa Vista nº 5656 – Número das Inscrições imobiliárias: 037.002.0578.001 e 037.010.0090.001._x000D_
 a)	Instalação de parquinho (playground);_x000D_
 b)	Academia ao ar livre;_x000D_
 c)	Pista de caminhada;_x000D_
 d)	Quadra poliesportiva, piso com amortecimento/antiderrapante.</t>
   </si>
   <si>
     <t>7734</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7734/indicacao_418-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7734/indicacao_418-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras a necessidade de calçamento por toda a extensão da Av. das Américas.</t>
   </si>
   <si>
     <t>7727</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7727/indicacao_419-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7727/indicacao_419-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize o serviço de “tapa-buraco” no seguinte local:_x000D_
 _x000D_
 - Rua Francisco Claudino dos  Santos esquina com rua Manoel Claudino Barbosa no bairro Iguaçu .</t>
   </si>
   <si>
     <t>7713</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7713/indicacao_420-2023_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7713/indicacao_420-2023_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes ações: _x000D_
 _x000D_
 1)	 Conscientização/orientação de nossos munícipes para que transfiram ou façam seus títulos de eleitor em nosso município, através de palestras e das redes sociais.</t>
   </si>
   <si>
     <t>7716</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7716/indicacao_421-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7716/indicacao_421-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas e em colaboração com o Grupo Leblon Transporte, sejam realizadas as seguintes ações na Av. Santa Mônica em frente ao nº1371 - Bairro: Santa Terezinha :_x000D_
 Realização da manutenção do ponto de ônibus em um dos lados da rua._x000D_
 Condução de um estudo destinado à viabilização de um novo ponto de ônibus no lado oposto da via.</t>
   </si>
   <si>
     <t>7719</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7719/indicacao_422-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7719/indicacao_422-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias Municipal de Obras Públicas, para que seja realizada a manutenção da sinalização viária, tanto na horizontal quanto na vertical, com atenção especial às faixas de pedestres, na Rua Guará, bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7726</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7726/indicacao_423-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7726/indicacao_423-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através das Secretarias  competentes realize estudo e viabilidade para que ocorra programações culturais de natal e ano novo com show de queimas de fogos conforme lei e regulamentações no Parque Verde.</t>
   </si>
   <si>
     <t>7721</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7721/indicacao_424-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7721/indicacao_424-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que proceda a manutenção com a máxima urgência, da sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal e vertical necessárias em toda a extensão da Rua Largo da Amoreira, nº 65, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7735</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7735/indicacao_425-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7735/indicacao_425-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize em caráter de urgência pedido de calçamento em toda a extensão da Rua Rio Paranaíba no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7723</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7723/indicacao_426-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7723/indicacao_426-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, para que todas as empresas que prestam serviço para o Executivo Municipal de Fazenda Rio Grande e aos órgãos do município que tenham prioritariamente a contratação na Agência do Trabalhador local, priorizando os munícipes de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7730</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7730/indicacao_427-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7730/indicacao_427-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que viabilize a construção de uma Unidade Básica de Saúde no Loteamento Jardim Brasil, Bairro Eucaliptos, neste Município, para o melhor atendimento aos moradores do Loteamento Jardim Brasil, Loteamento Green Field e moradores do seu entorno.</t>
   </si>
   <si>
     <t>7740</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7740/indicacao_428-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7740/indicacao_428-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido um ofício ao Exmo. Prefeito Municipal, para que através da secretaria responsável, seja feito melhoria na sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal, vertical nas redondezas do Colégio Estadual Cunha Pereira, no Bairro Santa Terezinha em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7743</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7743/indicacao_429-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7743/indicacao_429-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem a pavimentação da Rua João Cubis na localidade São Sebastião.</t>
   </si>
   <si>
     <t>7744</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7744/indicacao_430-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7744/indicacao_430-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável para que seja feita a recuperação da manta asfáltica na Rua Cucos em frente ao numeral 2164 - casa 1, no Jardim Palmeiras – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7746</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7746/indicacao_431-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7746/indicacao_431-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias Municipal de Obras Públicas, para que seja realizada a manutenção da sinalização viária, tanto na horizontal quanto na vertical, com atenção especial às faixas de pedestres, na Rua Guará, bairro Gralha Azul</t>
   </si>
   <si>
     <t>7748</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7748/indicacao_432-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7748/indicacao_432-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que tome providências quanto à possibilidade de instalação de um semáforo, bem como proceder à manutenção com a máxima urgência, da sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal e vertical necessárias na Avenida Rio Amazonas, bairro Estados, em frente ao supermercado.</t>
   </si>
   <si>
     <t>7750</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7750/indicacao_433-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7750/indicacao_433-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, para que viabilize a manutenção asfáltica na Rua Cisne por toda sua extensão devido os buracos e várias uniformidades ali presentes no asfalto. Também se faz necessário a realização do calçamento na rua Manoel Claudino Barbosa do nº237 até o nº1674.</t>
   </si>
   <si>
     <t>7764</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7764/indicacao_434-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7764/indicacao_434-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, realize a abertura das Ruas: Rio Taquari (entre as Ruas Rio Pinhão e Rio Formoso) e Rua Rio Mourão (continuidade partindo da Rua Rio Ivai) no Bairro: Iguaçu - Fazenda Rio Grande - Pr.</t>
   </si>
   <si>
     <t>7755</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7755/indicacao_435-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7755/indicacao_435-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que através do presente solicitar à secretaria competente, realize a limpeza do terreno localizado na rua:_x000D_
 _x000D_
 _x000D_
 •	Rua Sevilha esquina com rua Paris, bairro Green Portugal.</t>
   </si>
   <si>
     <t>7752</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7752/indicacao_436-2023_ver._gilmar_petry.docx</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7752/indicacao_436-2023_ver._gilmar_petry.docx</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a implantação de travessia elevada na Avenida das Araucárias esquina com a Rua Mangueira em frente ao numeral 720, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>7754</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias: _x000D_
 _x000D_
 1)	Ampliar o número de vagas de estacionamento de veículos para cadeirantes na Rua Cesar Carreli  - próximo ao Banco Itaú._x000D_
 2)	Implantação de vaga de estacionamento e uma vaga rotativa para deficientes na rua Jacarandá em frente às agências bancárias.</t>
   </si>
   <si>
     <t>7759</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7759/indicacao_438-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7759/indicacao_438-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize estudo e viabilidade para que seja realizado a manutenção dos equipamentos da academia ao ar livre da Praça Tapajós, localizada na Rua Rio Tapajós esquina com Rua Rio Japurá – Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7758</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7758/indicacao_439-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7758/indicacao_439-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a revitalização asfáltica na Avenida Paraná, Bairro Estados.</t>
   </si>
   <si>
     <t>7761</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7761/indicacao_440-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7761/indicacao_440-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que através da secretaria competente, realize a pavimentação asfáltica da Travessa Rio Guaporé, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7767</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7767/indicacao_441-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7767/indicacao_441-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável para que seja feita a recuperação da manta asfáltica na Rua África do Sul próximo ao numeral 547, no loteamento Green Portugal – Bairro Nações.</t>
   </si>
   <si>
     <t>7768</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7768/indicacao_442-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7768/indicacao_442-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, com o intuito de solicitar à Secretaria Municipal de Defesa Social, por meio do Faztrans, para que realize estudo para implantação de redutor de velocidade (lombada) no encontro da Av. Paraguai com Rua Guatemala no Bairro: Nações - Fazenda Rio Grande - Pr.</t>
   </si>
   <si>
     <t>7770</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7770/indicacao_433-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7770/indicacao_433-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que proceda com a máxima urgência a manutenção e reparos nos buracos existentes, na Rua Silvano José Baldan, bairro Pioneiros em toda a extensão, principalmente próximo a Escola Municipal Marlene Barbosa.</t>
   </si>
   <si>
     <t>7772</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7772/indicacao_444-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7772/indicacao_444-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que criem no prédio da antiga Escola Rural Neiry Riek, localizada na Estrada do Rio Abaixo área rural deste município, um espaço de lazer tendo uma cancha de areia e/ou playground, analisando que esse espaço público se encontra desativado.</t>
   </si>
   <si>
     <t>7775</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7775/indicacao_445-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7775/indicacao_445-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido um ofício ao Exmo. Prefeito Municipal, através da secretaria responsável para que seja realizada a substituição das lâmpadas atuais utilizadas nos postes de iluminação pública para lâmpadas de LED, na Rua Bem Ti Vi no bairro Gralhar Azul, bem como, em todas as ruas dos bairros Iguaçu, Santa Terezinha e Estados.</t>
   </si>
   <si>
     <t>7774</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7774/indicacao_446-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7774/indicacao_446-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, que seja realizado com urgência a troca de UM POSTE com lâmpada “Fluorescente para Led”, na Rua Rio Jaú em frente do nº 369, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>7777</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7777/indicacao_447-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7777/indicacao_447-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal para que através do presente solicitar à secretaria competente, baseado na Lei 195/2003,  notificando  o proprietário e em seguida tome as medidas cabíveis no qual se diz respeito a roçada e limpeza do terreno, localizado na rua Costa Rica, ao lado do numeral 641, bairro Nações.</t>
   </si>
   <si>
     <t>7792</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7792/indicacao_448-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7792/indicacao_448-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio que adiante subscreve, no uso de suas atribuições legais e regimentais, submete ao Plenário a seguinte: INDICAÇÃO. Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize o seguinte: _x000D_
 a)	Retirada dos protótipos de autoescola da rua São Narciso – Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7776</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7776/indicacao_449-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7776/indicacao_449-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, para que viabilize o asfaltamento na rua Tico-Tico e Travessa Colerinha bairro Gralha Azul por toda sua extensão devido a inexistência do mesmo.</t>
   </si>
   <si>
     <t>7781</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7781/indicacao_n450_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7781/indicacao_n450_maciel.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que oficie a Companhia Paranaense de Energia – COPEL para que faça o recolhimento, retirada e organização dos fios de telefonia que estão em desuso, frouxos ou soltos nas seguintes avenidas do município;_x000D_
 1 - Avenida Brasil._x000D_
 2 – Avenida Portugal._x000D_
 3 – Avenida Nossa Senhora da Aparecida.</t>
   </si>
   <si>
     <t>7784</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>Prof. Fabiano Fubá, Alex Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7784/indicacao_451-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7784/indicacao_451-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal responsável, para que realize limpeza do sistema de escoamento de água pluvial, situado na rua Amazonas em frente ao numeral 3770 no Bairro Estados em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7793</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7793/indicacao_452-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7793/indicacao_452-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>O Vereador Sandro do Proteção que adiante subscreve, no uso de suas atribuições legais e regimentais submete ao Plenário a seguinte: INDICAÇÃO. Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize em caráter de urgência pedido de revitalização do calçamento de toda a extensão da Rua Rio Ivaí no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>7778</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7778/indicacao_453-2023_ver_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7778/indicacao_453-2023_ver_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a instalação de refletores para iluminação da Cancha de esportes de areia localizada na Praça da Vitória, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>7786</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7786/indicacao_n454_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7786/indicacao_n454_leo.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Pedido de limpeza de área – Gralha Azul _x000D_
 _x000D_
 Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Meio Ambiente, realize a limpeza de área na seguinte localidade: Rua Juruviaria, em frente ao número 360 até 495 – Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7797</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7797/indicacao_455-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7797/indicacao_455-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Meio Ambiente, realize a roçada no seguinte endereço: Rua Abílio Juliano, em frente aos números 142 até 198 – Bairro Pioneiros.</t>
   </si>
   <si>
     <t>7812</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7812/indicacao_456-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7812/indicacao_456-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido ofício ao Exmo.  Sr. Prefeito Municipal, para que através da Secretaria de Obras Públicas, para que sejam realizadas as seguintes ações na rua Rio Tejo em toda a sua extensão no bairro Iguaçu:_x000D_
   _x000D_
 Recapeamento asfáltico com a implantação de calçadas com acesso às residências tangenciais do local mencionado.</t>
   </si>
   <si>
     <t>7805</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7805/indicacao_457-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7805/indicacao_457-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria responsável, seja feita a revitalização da Avenida Santa Mônica por toda sua extensão, retrofit completo com pavimentação asfáltica, guia rebaixada para cadeirante e pedestres com mobilidade comprometida ou reduzida, ciclofaixa, arborização, iluminação em LED, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal e vertical. Salientando que estas melhorias contribuem para o bem estar e direito de ir e vir dos cidadãos que por ali residem e/ou circulam.</t>
   </si>
   <si>
     <t>7801</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7801/indicacao_459-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7801/indicacao_459-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, avalie a viabilidade da implantação de um Centro de Referência de Assistência Social (CRAS) no bairro Santa Terezinha no município de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7798</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7798/indicacao_460-2023_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7798/indicacao_460-2023_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes, para que o mesmo através da secretaria competente, realize o estudo de viabilidade para implementar rampa de acesso para cadeirante, destinada às pessoas com deficiência conforme estabelecido em lei, em todos os pontos de ônibus, especialmente naquele localizado na rua Sérvia, em frente ao condomínio Nações Unidas–Bairro Nações.</t>
   </si>
   <si>
     <t>7803</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>Alex Padilha, Julinho do Pesque</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7803/indicacao_461-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7803/indicacao_461-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal responsável, para que realizem a troca das lâmpadas convencionais para as lâmpadas de LED, nos loteamentos Jardim Palmeiras e Green Portugal no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7807</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7807/indicacao_462-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7807/indicacao_462-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável para que seja feita um estudo para execução de praça de lazer na localidade denominada Pátria Minha no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7809</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7809/indicacao_463-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7809/indicacao_463-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de manutenção da asfáltica na extensão da rua Sergipe que encontra-se esburacada.</t>
   </si>
   <si>
     <t>7821</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7821/indicacao_464-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7821/indicacao_464-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a revitalização da pavimentação asfáltica da Avenida Carlos Eduardo Nichele,  Avenida das Américas e Rua Limeira, através de serviços de reciclagem de pavimento asfáltico deteriorado com utilização de recicladora.</t>
   </si>
   <si>
     <t>7814</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7814/indicacao_465-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7814/indicacao_465-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento em toda a extensão da Rua Bombas, no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7826</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7826/indicacao_466-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7826/indicacao_466-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguinte benfeitoria:  _x000D_
 _x000D_
  Que seja feito o conserto na calçada, na entrada da escola municipal Santa Fé.</t>
   </si>
   <si>
     <t>7828</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7828/indicacao_467-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7828/indicacao_467-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que o caminhão de coleta do lixo entre na Rua Cecília Ferreira de França, na localidade do Passo Amarelo.</t>
   </si>
   <si>
     <t>7835</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7835/indicacao_468-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7835/indicacao_468-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal – para que, através da  Secretaria Municipal de Obras  realize a pavimentação asfáltica na seguinte rua:_x000D_
 • Rua Líbia no bairro Nações.</t>
   </si>
   <si>
     <t>7838</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7838/indicacao_469-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7838/indicacao_469-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, para que realize o calçamento em toda a extensão da Rua Lã Paz, no Bairro Nações.</t>
   </si>
   <si>
     <t>7841</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7841/indicacao_470-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7841/indicacao_470-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que proceda um estudo para a implantação de Praça Pública de lazer, no Loteamento Gregório, podendo garantir uma série de benefícios para a comunidade local, como a atividade física ao ar livre, caminhar, correr, andar de bicicleta, jogar bola, melhorando assim a qualidade de vida.</t>
   </si>
   <si>
     <t>7837</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7837/indicacao_471-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7837/indicacao_471-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a operação tapa buraco, na seguinte localidade: Rua Cisne, da Av. Portugal até a Av. das Américas – Bairro Nações.</t>
   </si>
   <si>
     <t>7830</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7830/indicacao_472-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7830/indicacao_472-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente viabilize a pintura da travessia elevada localizada na Avenida Portugal número 1866, em frente a Unidade de Saúde Gralha Azul.</t>
   </si>
   <si>
     <t>7832</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7832/indicacao_473-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7832/indicacao_473-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, avalie a viabilidade da implantação de um Centro Municipal de Educação Infantil no loteamento Jardim Sol Nascente no bairro Estados em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7839</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7839/indicacao_474-2023_ver._enffermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7839/indicacao_474-2023_ver._enffermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, para que viabilize a manutenção asfáltica na rua Rio Eufrates esquina com a rua Rio Tejo. O perímetro está esburacado e com várias uniformidades no asfalto precisando assim de manutenção.</t>
   </si>
   <si>
     <t>7844</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7844/indicacao_475-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7844/indicacao_475-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal responsável, para que seja viabilizada a reforma da praça localizada na Avenida Portugal ao lado do colégio Marista.</t>
   </si>
   <si>
     <t>7847</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7847/indicacao_476-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7847/indicacao_476-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria do Meio Ambiente realize a limpeza, a retirada do entulho e do mato do terreno localizado na Rua Rio Pitanga, esquina com a Rua Rio Timbu ao lado do numeral 630, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>7843</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7843/indicacao_477-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7843/indicacao_477-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável para que seja feito um estudo e implantação de uma linha de ônibus que atenda exclusivamente as regiões do bairro Gralha Azul e Nações nas localidades do Jardim Palmeiras e Green Portugal.</t>
   </si>
   <si>
     <t>7867</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7867/indicacao_478-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7867/indicacao_478-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido oficio ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente, realize a revitalização com a Pintura externa do muro da Escola Municipal Generoso Salustiano Barbosa e o Ginásio Poliesportivo Veneza, ambos no Bairro do Jardim Veneza.</t>
   </si>
   <si>
     <t>7868</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7868/indicacao_479-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7868/indicacao_479-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras, realize a troca da passarela de madeira para uma estrutura metálica no seguinte endereço: Rua Canários, próximo ao CMEI Eronildes Camargo com acesso à BR 116.</t>
   </si>
   <si>
     <t>7870</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7870/indicacao_480-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7870/indicacao_480-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. O Sr. Prefeito Municipal – para que, através da  secretaria competente realize  a pintura de faixa amarela  junto à guia da calçada, indicando  que não é permitido estacionar em um dos lados do local  a seguir:  _x000D_
 _x000D_
 •	 Rua Nogueira  no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>7873</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7873/indicacao_481-2023_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7873/indicacao_481-2023_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize estudo de viabilidade para a construção de uma Travessia elevada na rua Cesar Carelli, 497 – em frente ao Colégio Estadual Desembargador Jorge Andriguetto, tendo em vista que o atendimento ao público será nessa rua, a partir de 20 de dezembro.</t>
   </si>
   <si>
     <t>7874</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7874/requerimento_486-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7874/requerimento_486-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a roçada e limpeza no final Rua Siriema, bairro Gralha Azul. Indico também para que seja realizada a troca e manutenção das lâmpadas de iluminação pública no mesmo local, final da Rua Siriema.</t>
   </si>
   <si>
     <t>7876</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7876/indicacao_483-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7876/indicacao_483-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que tome providências para proceder à manutenção da via pública, com a máxima urgência em toda a extensão da Rua Seringueira, (próximo ao número 594), bairro Eucaliptos, bem como a sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal e vertical necessárias.</t>
   </si>
   <si>
     <t>7885</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7885/indicacao_484-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7885/indicacao_484-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao exmo. sr. prefeito municipal, através da secretaria responsável para que seja realizada a adequação do ponto de ônibus na Rua Sérvia próximo ao numeral 455.</t>
   </si>
   <si>
     <t>7884</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7884/indicacao_485-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7884/indicacao_485-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal responsável, para que seja viabilizada a sinalização viária, manutenção, nivelamento do calçamento e limpeza das áreas adjacentes na Rua Sérvia entre o condomínio Central Park ao numeral 409.</t>
   </si>
   <si>
     <t>7883</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7883/indicacao_486-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7883/indicacao_486-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize estudo e viabilidade para padronização na aquisição e na implantação de novos pontos de ônibus no município, a presente indicação é uma iniciativa voltada para melhoria no transporte público  a para que estes tenham calcamento, acessibilidade para pessoas com necessidades especiais (rampa de acesso)  próxima ao local de embarque e desembarque,cobertura, bancos e espaço para cadeira de rodas embaixo da cobertura (Ponto de ônibus  inclusivo)_x000D_
 Foto em anexo, da sugestão de padronização conforme os requisitos acima mencionados.</t>
   </si>
   <si>
     <t>7880</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7880/indicacao_487-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7880/indicacao_487-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, avalie a possibilidade de realizar melhorias nas pistas destinadas à corrida e caminhada em todo o município de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7882</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7882/indicacao_488-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7882/indicacao_488-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Meio Ambiente, para que viabilize uma roçada na travessa Santa Marta esquina com a Santa Rosa devido a altura do matagal que se formou.</t>
   </si>
   <si>
     <t>7878</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7878/indicacao_489-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7878/indicacao_489-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a conclusão da construção das calçadas com a base de concreto nas Ruas Rio Nhundiaquara, Rio Palmeirinha e Rio Passaúna, no trecho entre as Ruas Rio Ivaí e Rio Amazonas, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>7897</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7897/indicacao_490-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7897/indicacao_490-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica da Rua Namíbia, no Bairro Estado.</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Gilmar José Petry, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6722/mocao_001-2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6722/mocao_001-2023.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande por intermédio desta Moção de Aplausos vem parabenizar o Comando da  Guarda Municipal de Fazenda Rio Grande, através do Vereador Marco Antonio Santos, em reconhecimento à ação dos  GMs  Ilda Soares dos Santos, Emerson Francisco Alves de Lima, Juliana da Silva Leopoldino, Edney Régis Ferreira, Eder Ferreira Benicio, Vanildo  Marcolino da Silva e Jorge Aparecido Crispim  que, no dia 03  de janeiro  do ano vigente, salvou  o bebê Rafael de 11 dias que havia engasgado com leite materno._x000D_
 O salvamento, foi realizado na sede do próprio Comando da GM, no bairro Nações,  pois os pais do bebê  ao verificarem que não conseguiriam ajuda-lo, buscaram a ajuda da corporação, chegando lá  o casal e a criança foram recebidos pelos GMs acima mencionados  , que de pronto pegaram   a criança nos braços e iniciou-se   o procedimento que com grande êxito conseguiram  salvá-lo.  “</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Doriane Hammad, Enfermeiro Zé Carlos, Gilmar José Petry, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6730/mocao_002-2023_-_pesar.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6730/mocao_002-2023_-_pesar.pdf</t>
   </si>
   <si>
     <t>Em honra ao recente falecimento do Sr. Rodrigo Oliveira, proponho à mesa diretora na forma regimental, que seja consignada em ata, moção de pesar em honra ao falecimento do sr. Rodrigo Oliveira, ocorrido no dia 30/01/2023. fica consignado por fim, nesta singela moção de pesar endereçada a toda a sua família, a nossa firme certeza de que o Sr. Rodrigo Oliveiras, há de encontrar, pela sacratíssima senda do senhor, a merecida paz profunda e a definitiva felicidade, tão somente por seu merecimento, segue subscrito por todos os edis, membros desta casa de leis._x000D_
 _x000D_
 Fazenda Rio Grande, 31 de janeiro de 2023.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>Brandão, Doriane Hammad, Gilmar José Petry, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6731/mocao_003-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6731/mocao_003-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande por intermédio desta Moção de Aplausos vem parabenizar o Delegado Dr. Ademair da Cruz Braga Júnior e toda sua Equipe da Policia Civil, Luiz Roberto de Melo Santos- Escrivão, Andresa Nunes Gonçalves da Rocha – Escrivã, Aroldo Benedito Serpe Ribas – Investigador, Cesar de Jesus Holub – Investigador, Cezar Ricardo Caetano – Investigador,  Chrisellen larissa saqueto – Escrivã, Cleyton Roberto Mueller – Investigador, Dergan Henrique Lopes de Souza – Investigador, Elizeu Correia Santana – Investigador, Flavio William da Costa Silva – Investigador, João Pedroso Junior – Investigador, Luiz Henrique Sanguini – Investigador, Renaud  Negrão Junior – Agente de Operações,  Robson Paes – Escrivão, Sidglei  Marcio Joslin – Investigador, Silvio Carlos dos Santos – Investigador, Vanderlei Roberto de Oliveira – Investigador, Naiara Cristine dos Santos Martins – Escrivã “ad hoc”, Renato Guimarães Mendes Curto - Escrivão “ad hoc”, Weliton de Ramos Munhoz – Escrivão</t>
   </si>
   <si>
     <t>6912</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6912/mocao_004-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6912/mocao_004-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande por irtermédio desta Moção de Aplausos vem parabenizar, através do Vereador Professor Fabiano Fubá, o Tenente Everton Pereira Taborda e o Soldado Wanderson Rigotti Teixeira, ambos da Policia Militar, em reconhecimento a ação dos policiais militares que no dia 18 de março de 2023, salvaram o bebê rescém nascido de apenas duas semanas de vida que estava com vias aéreas obstruidas._x000D_
   A equipe de policiais se deslocava com a viatura para atender uma ocorrência no bairro Gralha Azul em Fazenda Rio Grande, quando um carro na direção oposta dava luz alta. Quando os policiais sairam da viatura para verificar o que estava acontecendo, viram a mãe com o bebê quase sem vida nos braços, ela o entegou a equipe de policiais que imediatamente se deslocou para a Unidade de Pronto Atendimento (UPA) e durante o caminho  realizaram as manobras de desobstrução das vias aéreas, obtiveram êxito e assim a criança voltou a respirar.</t>
   </si>
   <si>
     <t>6913</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6913/mocao_005-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6913/mocao_005-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande por intermédio desta Moção vem manifestar seus respeitosos APLAUSOS aos Ilustríssimos Servidores  Públicos que fizeram parte  da Comissão Especial de Licitações: Josmar César Brito, Fernando Diomar do Amaral, Tamirys Merege da Silva Garcia, Jane Rodrigues Pinheiro; Diretora do Departamento Administrativo da Câmara Municipal: Aracelli do Nascimento Sokulski e Andréia Teodoro Pinto; Procurado Jurídica: Daisy da Silva Santos; Arquitetas da Prefeitura: Simone Haj Mussi C. de Oliveira, Monique Kist; Engenheiros da Prefeitura: Sandro Teixeira Ribeiro, Adelson Luiz Klem, através do Vereador Julio César Ferreira de Lima Theodoro, em reconhecimento aos seus relevantes serviços prestados  a sociedade e ao Município de Fazenda Rio Grande, especialmente quanto aos esforços realizados para a Construção do Novo Prédio da Câmara Municipal de Fazenda Rio Grande. Os servidores públicos são de suma importância para o desenvolvimento e crescimento do nosso Municíp</t>
   </si>
   <si>
     <t>7040</t>
   </si>
   <si>
     <t>Brandão, Doriane Hammad, Enfermeiro Zé Carlos, Gilmar José Petry, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7040/mocao_006-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7040/mocao_006-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande por intermédio desta Moção de Aplausos vem parabenizar, através do Vereador Professor Fabiano Fubá, o Soldado James William Prestes de Medeiros e o Soldado Michel Granato Steklain, ambos da Policia Militar, em reconhecimento a ação dos policiais militares que no dia 11 de abril de 2023, salvaram o bebê rescém nascido de apenas 26 dias de vida que estava com vias aéreas obstruídas.</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7041/mocao_007-2023_-_pesar.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7041/mocao_007-2023_-_pesar.pdf</t>
   </si>
   <si>
     <t>Os Vereadores, que adiante subscrevem, com assento nesta Egrégia Casa de Leis, vem através desta, após ouvido o plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR à família, pelo falecimento da Senhora. Luiza Aparecida Gomes, ocorrido no dia 16 de Abril de 2023._x000D_
 Luiza Aparecida Gomes, nascida em 01 de setembro de 1981, Professora concursada, naturalidade no município de Curitiba neste Estado. Antiga moradora do município de Fazenda Rio Grande, pessoa bastante conhecida e respeitada por sua conduta, dedicação à família e a educação._x000D_
 Sua ausência deixa desolados seus familiares, amigos e conhecidos, nos deixando _x000D_
 como exemplo seu modelo de vida enquanto cidadã de bem, apaziguadora,_x000D_
 consoladora, mulher de fé, alicerce de sua família._x000D_
 Aos seus familiares nossas sinceras condolências reiterando que esta Câmara não poderia deixar de se associar ao seu pesar. Desejamos que a paz, o consolo e a força da fé reinem no meio de todos, primando o amor a Deus sobre toda</t>
   </si>
   <si>
     <t>7079</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Doriane Hammad, Gilmar José Petry, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Maciél, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7079/mocao_008-2023_-_pesar.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7079/mocao_008-2023_-_pesar.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, através do Vereador Professor Fabiano Fubá e subscrita pelos demais Vereadores, externa os mais elevados sentimentos de pesar pelo falecimento do ex-vereador Pedro Alvacir de Lima que exerceu seu mandato de 2001 a 2004._x000D_
 Pedro Alvacir de Lima, com 72 anos de idade, pai de família que veio a óbito no dia 28 de Abril de 2023 deixa um legado de valor e contribuição para a nossa sociedade. _x000D_
 Neste momento de perda e saudade, manifestamos nossos sentimentos de solidariedade e respeito à família e aos amigos da Sr. Pedro Alvacir de Lima, desejando-lhes força e paz.</t>
   </si>
   <si>
     <t>7107</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Enfermeiro Zé Carlos, Gilmar José Petry, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7107/mocao_009-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7107/mocao_009-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A atuação dos profissionais de Enfermagem é essencial para o pleno funcionamento da saúde pública municipal, sobretudo na pandemia que afetou todo o país. Estes trabalhadores estão na linha de frente diariamente, lutando incansavelmente por uma saúde mais efetiva para a população de Fazenda Rio Grande. Na Semana da Enfermagem, é com imenso prazer que concedemos esta moção de aplausos em gesto simbólico, em reconhecimento aos serviços prestados por estes dedicados profissionais, que fazem toda a diferença na promoção, atenção e cuidado do bem-estar dos munícipes.</t>
   </si>
   <si>
     <t>7149</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Julinho do Pesque, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7149/mocao_010-2023_-_apoio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7149/mocao_010-2023_-_apoio.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais, que seja encaminhada a Câmara dos Deputados e ao Deputado Federal Marcelo Crivella uma MOÇÃO DE APOIO pela PEC 05/2023 que prevê a isenção de impostos na construção e reformas dos templos religiosos, igrejas de qualquer denominação, espíritas, católicas e evangélicas, para que possam prestar serviço e fazer as suas atividades sem tributação do governo, e para obras de prestação de serviços, como a construção de creches, asilos e comunidades terapêuticas.</t>
   </si>
   <si>
     <t>7285</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Doriane Hammad, Enfermeiro Zé Carlos, Gilmar José Petry, Julinho do Pesque, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7285/mocao_012-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7285/mocao_012-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Hélio Pereira, que adiante subscreve,  no uso de suas atribuições legais e regimentais, submete ao plenário a seguinte proposição para apreciação da Câmara Municipal de Fazenda Rio Grande:_x000D_
 MOÇÃO DE APLAUSOS a Murilo Martins de Andrade, pelos relevantes serviços prestados na área da Educação, especialmente como Reitor do Centro Universitário UNIFACEAR desde 2001, bem como pelos significativos esforços para implantação da primeira Instituição de Ensino Superior presencial No Município de Fazenda Rio Grande._x000D_
 Assim sendo, como comprovação de nosso sincero reconhecimento apresentamos esta Moção de Aplausos a esse ilustre profissional._x000D_
  O professor Murilo Martins de Andrade possui graduação em Administração pela Universidade Estadual do Oeste do Paraná (1995), graduação em Direito pela Universidade Paranaense (1997), advogado inscrito na OAB desde 1998, especialização em Direito Administrativo pela UFSC (2001), MBA em Gestão de Pessoas e Desenvolvimento de Talentos pela</t>
   </si>
   <si>
     <t>7333</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7333/mocao_013-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7333/mocao_013-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Guardas Municipais 1° Classe Tavares, GM 2° Classe João Nivaldo, GM Flávio, GM Hahn e GM Lima_x000D_
 _x000D_
 A Câmara Municipal de Fazenda Rio Grande, por intermédio desta moção de aplausos, vem parabenizar o Comando da Guarda Municipal, através do Vereador Alex Padilha, expressar sua mais sincera homenagem aos valorosos Guardas Municipais, GM 1° Classe Tavares, GM 2° classe João Nivaldo, GM Flávio, GM Hahn e GM Lima, que, demonstraram coragem, prontidão, profissionalismo e compromisso com o serviço público na data de 31 de julho de 2023._x000D_
 _x000D_
 Na referida data, próximo às 22h20, na cidade de Fazenda Rio Grande foram chamados para prestar assistência em uma situação de emergência na casa de uma moradora. Com habilidade e dedicação exemplares, eles se depararam com o cenário de um parto em andamento, onde a futura mãe necessitava de auxílio imediato._x000D_
 _x000D_
 Sem hesitar, o Guarda Municipal Tavares, de folga, vizinho da família prestou os primeiros auxílios à parturiente e solicitou auxilio</t>
   </si>
   <si>
     <t>7451</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande por intermédio desta Moção de Aplausos vem parabenizar o JORNAL O REPORTER, pelos seus 15 anos de existência, período esse que vem contribuindo com a população no quesito informação. Sempre com muita destreza e comprometimento, por total merecimento concedemos a toda a equipe do Jornal O Repórter esta Moção de Aplauso.</t>
   </si>
   <si>
     <t>7505</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7505/mocao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7505/mocao.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta moção de aplausos, vem parabenizar o gloriosa Policia Militar do Estado do Paraná, através do Vereador Alex Padilha, expressar sua mais sincera homenagem a este valoroso Policial Militar Soldado Tardiolli   que, com coragem, prontidão, demonstrou seu profissionalismo e compromisso com o serviço público na data de 09 de setembro de 2023._x000D_
 Nesse dia, mesmo estando de folga, o Policial Militar Soldado Tardiolli agiu de forma exemplar, prestando assistência crucial na captura de indivíduos que haviam perpetrado um assalto à uma barbearia, localizada no município de Fazenda Rio Grande, e fugido para um município vizinho. Os criminosos representavam uma ameaça à segurança pública, e a intervenção corajosa do Soldado Tardiolli resultou na prisão dos assaltantes e na recuperação de bens roubados.</t>
   </si>
   <si>
     <t>7534</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7534/mocao_016-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7534/mocao_016-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande por intermédio desta Moção de Aplausos, vem parabenizar através do Vereador Gilmar José Petry e os Vereadores que abaixo subscrevem, o Sr. José Roberto Honorato de Melo, em reconhecimento à todos os anos de serviços prestados em prol da comunidade, e também, do trabalho social realizado em prol da população fazendense._x000D_
 José Roberto Honorato de Melo, nascido em 05/06/1982 é natural de Curitiba e foi criado no Município de Mandirituba._x000D_
 Em 1998 mudou-se para Fazenda Rio Grande, onde começou a estudar no Colégio Estadual Dr. Bayard Osna. Devido ao seu ótimo desempenho na escola e o seu interesse em participar e colaborar com a resolução dos problemas da população, foi na época indicado pelo professor Álvaro Antônio da Fonseca para trabalhar na Companhia Paranaense de Energia Elétrica ( COPEL)._x000D_
 Em 2011 ingressou na Companhia de Saneamento do Paraná ( Sanepar) na qual realiza um trabalho de excelência e permanece lotado até os dias atuais._x000D_
 Desde 1998</t>
   </si>
   <si>
     <t>7566</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7566/mocao_017-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7566/mocao_017-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta moção de aplausos, vem parabenizar o Comando da Policia Militar em todos os patamares, através do Vereador Alex Padilha, expressar sua mais sincera homenagem aos valorosos policiais militares Soldado Joao Vitor Teixeira Ramos e soldado Roberson Barbosa Franco, que demonstraram coragem, prontidão, profissionalismo e compromisso com o serviço público na data de 09 de setembro de 2023._x000D_
 _x000D_
 	Os nobres policiais têm executado seus trabalhos com excelente maestria se destacando pelo seu zelo e comprometimento, nesse referido dia deram apoio de imediato a uma situação de furto em uma barbearia, junto a populares coletaram informações, no fato os meliantes haviam utilizado de muita violência para com a população._x000D_
 _x000D_
 	Imediatamente ingressaram em diligência, utilizando todos os seus esforços para resolver, e com execução perfeita lograram êxito na abordagem e prisão dos envolvidos._x000D_
 _x000D_
 	Sabemos que esses guerreiros estão sempre aptos e prep</t>
   </si>
   <si>
     <t>7567</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7567/mocao_018-2023_-_apelo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7567/mocao_018-2023_-_apelo.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, em atenção ao seu compromisso com os princípios e valores que regem nossa sociedade, solicita respeitosamente à Mesa Diretora que encaminhe uma Moção de Apelo ao Congresso Nacional, direcionada ao Excelentíssimo Senhor Rodrigo Pacheco, Presidente do Senado Federal e ao Excelentíssimo Senhor Arthur Lira, Presidente da Câmara dos Deputados, solicitando à estes que se dignem distribuir cópia da presente moção a todos os integrantes dos respectivos poderes, em face da tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal. _x000D_
   Esta moção considera também a ofensa mais ampla à vida contida na tese da ADPF 442, que não somente peticiona a legalização do aborto até 12 semanas, como também o reconhecimento imediato de um direito constitucional ao aborto durante todos</t>
   </si>
   <si>
     <t>7574</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7574/mocao_019-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7574/mocao_019-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio desta Moção de aplausos, através do Vereador Professor Hélio e dos vereadores que abaixo subscrevem, deseja prestar uma homenagem especial ao Professor Álvaro Antônio da Fonseca, em reconhecimento pelos inestimáveis serviços prestados à comunidade educacional do Colégio Est. Dr. Bayard Osna._x000D_
 Professor Álvaro Antônio da Fonseca, natural de Quatiguá, casado com a professora Thayane Ulbrich Fonseca, representa o companheirismo e dedicação. Determinado, competente e sempre empenhado em seu trabalho._x000D_
 Durante 23 anos, o Professor Álvaro Antônio da Fonseca liderou com maestria e dedicação o Colégio Est. Dr. Bayard Osna, tornando-o um farol de excelência em educação. Seu compromisso incansável com o crescimento acadêmico, moral e cívico dos alunos é verdadeiramente admirável._x000D_
 Sob a liderança do Prof. Álvaro, o Colégio Est. Dr. Bayard Osna alcançou inúmeros feitos notáveis, incluindo os destaques nas avaliações do IDEB, bem como o excelen</t>
   </si>
   <si>
     <t>7604</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7604/mocao_020-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7604/mocao_020-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Hélio e Maciel Dog que adiante subscrevem, no uso de suas atribuições legais e regimentais, submetem ao plenário a seguinte proposição para apreciação da Câmara Municipal de Fazenda Rio Grande:_x000D_
 A Câmara Municipal de Fazenda Rio Grande, por meio desta moção, presta uma sincera homenagem e aplausos ao senhor Carlos Brambila, bravo peão de boiadeiro e dedicado açougueiro, cujo trabalho árduo e compromisso inabalável têm sido fundamentais para a nossa comunidade fazendense._x000D_
 Carlos Brambila, nasceu na cidade Piacatú, distrito de Bilac – SP em 12 de julho de 1945. Filho de Domingos Brambila e Antônia Peres. Veio de família de agricultores. Aos 13 anos de idade começou a trabalhar como peão de boiadeiro, transportando boiada do Mato Grosso, Goiás, Minas Gerais para o estado de São Paulo._x000D_
 Também trouxe muitas boiadas para o Paraná, quando iniciava a pecuária neste estado. Sua última novilha trazida para este estado foi em 1963. Neste mesmo ano veio definitivamente morar no</t>
   </si>
   <si>
     <t>7585</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7585/mocao_021-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7585/mocao_021-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos propõe a Câmara Municipal de Fazenda Rio Grande, Estado do Paraná, nos termos do art. 145, § 1º, inciso III, da Lei Orgânica Municipal, a presente moção de aplausos, pelos relevantes serviços prestados à comunidade, aos _x000D_
 Agentes Comunitários de Saúde pelos seguintes motivos: _x000D_
 • Pela sua atuação na atenção primária à saúde, promovendo ações de promoção, prevenção e vigilância em saúde. _x000D_
 • Pela sua proximidade com a população, construindo vínculos de confiança e respeito. _x000D_
 • Pela sua dedicação e comprometimento com a melhoria da qualidade de vida da população. _x000D_
 • Esta moção é um reconhecimento ao trabalho e dedicação dos agentes comunitários de saúde, que contribuem para a construção de uma sociedade mais justa e saudável.</t>
   </si>
   <si>
     <t>7605</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7605/mocao_022-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7605/mocao_022-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande por intermédio desta Moção de Aplausos vem parabenizar o estabelecimento comercial Celebramus Gastrobar em especial pelos seus 05 anos de existência, e enaltecer o Senhor João Ronaldo Pelanda Filho, por trazer para o Município de Fazenda Rio Grande um ambiente muito aconchegante familiar de alto padrão, proporcionando um ambiente onde as pessoas possam vir celebrar e comemorar datas especiais e se divertir. O estabelecimento sempre se destacou pelo atendimento diferenciado que atraiu pessoas de bairros adjacentes. Em um ambiente familiar, o bar atende a todos com a colaboração dos proprietários e funcionários que, com muita simpatia e presteza, dão um tom diferenciado no atendimento.Sem dúvida, tem motivos para comemorar e muito nos orgulhar, pois sempre contribuiu com a geração de impostos, empregos e riquezas para o desenvolvimento de nosso Município, sempre fornecendo produtos de qualidade.Uma das qualidades é a gastronomia e o bom preço de s</t>
   </si>
   <si>
     <t>7606</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7606/mocao_023-2023_-_apoio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7606/mocao_023-2023_-_apoio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, através do Vereador Julinho do Pesque, bem como, pelos demais Vereadores subscritos, dirige esta Moção de Apoio à Associação Brasileira de Atendimento às Vítimas de Trânsito pela luta na continuidade do seguro DPVAT, que garante a seguridade das vítimas de acidentes de trânsito.</t>
   </si>
   <si>
     <t>7607</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7607/mocao_024-2023_-_apoio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7607/mocao_024-2023_-_apoio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, através do Vereador Julinho do Pesque, bem como, pelos demais Vereadores subscritos, dirige esta Moção de Apoio ao Centro de Defesa das Vítimas de Trânsito pela luta na continuidade do seguro DPVAT, que garante a seguridade das vítimas de acidentes de trânsito.</t>
   </si>
   <si>
     <t>7608</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7608/mocao_025-2023_-_apoio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7608/mocao_025-2023_-_apoio.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, através do Vereador Julinho do Pesque, bem como, pelos demais Vereadores subscritos, dirige esta Moção de Apoio à Associação Nacional dos Procuradores de Seguros pela luta na continuidade do seguro DPVAT, que garante a seguridade das vítimas de acidentes de trânsito.</t>
   </si>
   <si>
     <t>7639</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7639/mocao_026-2023_-_pesar.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7639/mocao_026-2023_-_pesar.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos propõe a Câmara Municipal de Fazenda Rio Grande manifestar votos de pesar pelo falecimento da servidora pública Rute Benhuka, ocorrido em 08/10/2023._x000D_
 _x000D_
 Rute Benhuka foi uma servidora pública dedicada e comprometida com a área de saúde pública do município. Atuou por 22 anos na Secretaria Municipal de Saúde, onde exerceu diversas funções, sempre com profissionalismo e competência. Além de sua atuação profissional, Rute Benhuka também exercia papel ativo na instituição como conselheira de saúde. Participou de diversas campanhas e projetos de promoção da saúde, sempre com o objetivo de melhorar a qualidade de vida da população de Fazenda Rio Grande._x000D_
 _x000D_
 Sua passagem foi um grande pesar para todos nós, que a conhecemos e admiramos._x000D_
 _x000D_
 Pelo exposto, aprovamos a presente Moção de Pesar, que será encaminhada aos familiares da servidora pública Rute Benhuka.</t>
   </si>
   <si>
     <t>7640</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7640/mocao_027-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7640/mocao_027-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande por intermédio dessa Moção vem manifestar seus respeitosos APLAUSOS ao ilustríssimo advogado Michel Rodrigues Pinheiros OAB/PR  94771, em reconhecimento aos seus relevantes serviços prestados ao município na área jurídica._x000D_
 O Sr. Michel Pinheiro é um advogado que tem carreira promissora, pois, trata-se de uma pessoa com vocação para este ofício, determinado, dinâmico e disciplinado, se apresentando com desenvoltura na execução de desafios que exigem elevado conhecimento das leis, provando que é detentor de grande conhecimento na área que atua, com exímio profissionalismo._x000D_
 Entre tantos trabalhos destacam-se:_x000D_
 Caso Amanda Albach, moradora de Fazenda Rio Grande assassinada em Sc, após forte atuação as autoridades tomaram conhecimento através de seu trabalho._x000D_
 Caso do idoso Manoel Cordeiro de Oliveira, desaparecido, com forte atuação deste causídico com comoção nas mídias televisivas, foi encontrado com vida._x000D_
 - O caso de assassinato da paranaense Amand</t>
   </si>
   <si>
     <t>7641</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7641/mocao_028-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7641/mocao_028-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>O Vereador Enfermeiro Zé Carlos e a Câmara Municipal de Fazenda Rio Grande, Estado do Paraná, manifesta seus mais sinceros agradecimentos e reconhecimento à Sueli Aparecida Duarte, Auxiliar Administrativo, pelos relevantes serviços prestados na área da saúde do município._x000D_
 Sueli Aparecida Duarte é uma profissional dedicada e comprometida com a qualidade dos serviços prestados à população. Sua atuação tem sido fundamental para o sucesso das ações desenvolvidas na área da saúde._x000D_
 Por sua competência, dedicação e comprometimento com a saúde pública, a Câmara Municipal de Fazenda Rio Grande concede a Sueli Aparecida Duarte esta Moção de Aplausos.</t>
   </si>
   <si>
     <t>7694</t>
   </si>
   <si>
     <t>Professor Hélio, Alex Padilha, Brandão, Doriane Hammad, Enfermeiro Zé Carlos, Gilmar José Petry, Marco Antonio Santos, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7694/mocao_029-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7694/mocao_029-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio do Vereador Professor Hélio e demais vereadores que abaixo subscrevem, reconhece e presta homenagem ao Dr. Jacó Irineu de Pauli Júnior pela sua dedicada e inestimável contribuição como Procurador Jurídico Voluntário da APAE (Associação de Pais e Amigos dos Excepcionais) de Fazenda Rio Grande. Seu trabalho exemplar e compromisso inabalável em prol da justiça e inclusão das pessoas com deficiência intelectual e múltipla merecem nosso mais profundo reconhecimento._x000D_
 Dr. Jacó é professor e advogado atuante, se estabeleceu em Fazenda Rio Grande em 1991. É graduado em Administração de empresas, Artes, Pedagogia, Direito e possui 3 pós graduações na área de educação. Atuou por 15 anos como Coordenador dos Cursos Técnicos de Administração e Contabilidade no Colégio Estadual Desembargador Jorge Andriguetto. É Procurador voluntário da APAE há mais de 15 anos._x000D_
 O Dr. Jacó tem demonstrado um profundo senso de responsabilidade social, doando seu</t>
   </si>
   <si>
     <t>7785</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7785/mocao_030-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7785/mocao_030-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande, por intermédio dos Vereadores Sandro do Proteção e Professor Hélio e demais vereadores que abaixo subscrevem, reconhece e presta homenagem aos dedicados diretores de escolas de nosso município, que têm demonstrado excelência em liderança educacional e contribuído de forma significativa para a formação das gerações futuras._x000D_
 Nossos diretores de escolas desempenham um papel vital na promoção de um ambiente de aprendizado positivo e na construção de uma base sólida para o sucesso acadêmico dos alunos. Suas responsabilidades vão desde a gestão administrativa até o apoio emocional e educacional, e eles desempenham essas funções com comprometimento, paixão e dedicação incansáveis._x000D_
 Ao longo de suas carreiras, esses líderes educacionais têm enfrentado desafios extraordinários, especialmente durante o período de pandemia global que afetou nossa comunidade. Eles demonstraram resiliência, adaptabilidade e a capacidade de liderar suas escolas com sabedoria</t>
   </si>
   <si>
     <t>7738</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7738/mocao_031-2023_-_pesar.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7738/mocao_031-2023_-_pesar.pdf</t>
   </si>
   <si>
     <t>Em honra ao recente falecimento da Sra. Edna Pereira Baleeiro, proponho à mesa diretora na forma regimental, que seja consignada em ata, moção de pesar em honra ao falecimento da Sra. Edna Pereira Baleeiro, ocorrido no dia 05/11/2023. Fica consignado por fim, nesta singela moção de pesar endereçada a toda a sua família, a nossa firme certeza de que a Sra. Edna Pereira Baleeiro, há de encontrar, pela sacratíssima senda do senhor, a merecida paz profunda e a definitiva felicidade, tão somente por seu merecimento, segue subscrito por todos os edis, membros desta casa de leis.</t>
   </si>
   <si>
     <t>7739</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7739/mocao_032-2023_-_pesar.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7739/mocao_032-2023_-_pesar.pdf</t>
   </si>
   <si>
     <t>A Câmara de Vereadores do Município de Fazenda Rio Grande, por intermédio do Vereador Professor Hélio e demais membros, manifesta profundo pesar pela perda irreparável do Sr. Alcione Weiss, pai do nosso estimado colega, o Presidente da Câmara, Alessandro Bordignon Weiss. _x000D_
 É com grande tristeza que recebemos a notícia do falecimento do Sr. Alcione Weiss, que partiu deixando um vazio nos corações daqueles que o conheceram. Neste momento de dor e saudade, nos unimos em solidariedade ao nosso querido Presidente da Câmara e à sua família, compartilhando o peso desta perda e oferecendo nosso apoio incondicional._x000D_
 O Sr. Alcione Weiss deixa para trás uma vida repleta de realizações e memórias que serão eternamente lembradas. Seu legado de amor, dedicação e exemplo de cidadania continuará a inspirar todos nós._x000D_
 Que a família encontre conforto na lembrança dos momentos felizes vividos ao lado do Sr. Alcione, e que a força da amizade e do apoio de todos nós os auxilie a superar este momento de luto</t>
   </si>
   <si>
     <t>7823</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7823/mocao_033-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7823/mocao_033-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Fazenda Rio Grande  por intermédio dessa MOÇÃO vem manifestar seus respeitosos APLAUSOS  aos CONSELHEIROS(AS) TUTELARES pelo excelente trabalho realizado no Munícipio de Fazenda Rio Grande _x000D_
 _x000D_
 O Estatuto da Criança e do Adolescente (ECA) completou 33 anos. Trinta e três anos atrás, os líderes mundiais assumiram um compromisso histórico com as crianças de todo o mundo ao adotar a Convenção sobre os Direitos da Criança – um acordo internacional sobre a infância._x000D_
 _x000D_
 O ECA é fruto da Lei Federal nº 8.069 de 13 de julho de 1990, e regulamenta os direitos humanos de crianças e adolescentes. Sua criação promoveu a ampliação de serviços e políticas públicas para este público e suas famílias. Estimulou a descentralização destas políticas e aumentou a conscientização da sociedade. _x000D_
 Nem toda criança consegue desfrutar de uma infância íntegra. Nem todo adolescente consegue viver plenamente sua adolescência. Ainda hoje, muitas infâncias e adolescências são interrompidas._x000D_
 _x000D_
 Em um te</t>
   </si>
   <si>
     <t>7824</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7824/mocao_034-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7824/mocao_034-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Adriano dos Reis empresário e farmacêutico._x000D_
 _x000D_
 A Câmara Municipal de Fazenda Rio Grande, por intermédio desta moção de aplausos, vem parabenizar o senhor Adriano dos Reis, através do Vereador Alex Padilha, para expressar sua mais sincera homenagem ao seu valoroso ato._x000D_
 	Na data de 13 de setembro de 2023 o senhor Adriano dos Reis, se deparou com uma situação de emergência, com empatia, zelo e profissionalismo atendeu a situação sendo um herói na vida do pequeno Enzo	_x000D_
 	Sua mãe estava em um comercio local, ao amamentar o bebe notou o afogamento do menino, em desespero no comercio a qual estava ninguém conseguiu dar suporte para desobstruir as vias do pequeno Enzo. Vendo essa situação o senhor Adriano que trabalha em uma farmácia nas proximidades não pensou 2 vezes. De imediato foi ao encontro da mãe em prantos devido a situação alarmante que o bebe estava, nesse momento o senhor Adriano começou as primeiras manobras para desafogá-lo, pois, já estava bastante roxo</t>
   </si>
   <si>
     <t>7862</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7862/mocao_035-2023_-_aplausos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7862/mocao_035-2023_-_aplausos.pdf</t>
   </si>
   <si>
     <t>A Câmara de Fazenda Rio Grande, por intermédio do Vereador Maciel do Dog e demais vereadores que abaixo subscreveram, vem por meio desta expressar sua mais calorosa Moção de Aplausos à Senhora Denise de Fátima Ribas Campos fundadora e incansável líder da Associação de Familiares e Amigos de Pessoas com Esquizofrenia (AFAPE)._x000D_
 Esta moção visa enaltecer o dedicado empenho do Sra. Denise na promoção de iniciativas e ações que visam apoiar, informar e sensibilizar a sociedade em relação às questões ligadas à esquizofrenia. Seu comprometimento e liderança têm sido fundamentais para o fortalecimento da rede de apoio às famílias afetada por essa condição no Município de Fazenda Rio Grande, natural de Ponta Grossa, reside em Fazenda Rio Grande há 32 anos, casada com Sr Rogério, mãe de dois filhos João Vitor e Anne Caroline._x000D_
 Professora da rede municipal há 26 anos, sendo desses 21 anos atuando na educação especial, formada em pedagogia pós graduada em Educação Especial cursando pós em Saúde Ment</t>
   </si>
   <si>
     <t>7934</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Maciél, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7934/mocao_042-2023_-_apoio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7934/mocao_042-2023_-_apoio.pdf</t>
   </si>
   <si>
     <t>Ao Projeto de Lei n° 931/2023 de autoria do Deputado Soldado Adriano José, que DISPÕE SOBRE O CONTROLE POPULACIONAL E O MANEJO DE ESPÉCIES DA FAUNA EXÓTICA AO TERRITÓRIO NACIONAL DECLARADAS NOCIVAS AO MEIO AMBIENTE, À SAÚDE PÚBLICA E À AGRICULTURA NO ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 Vem, requerer, após aprovação deste Plenário, que seja encaminhado essa Moção de Apoio ao Referido Projeto de Lei ao Excelentíssimo Presidente da Assembléia Legislativa do Estado do Paraná, Ademar Traiano (PSD) e ao Deputado Soldado Adriano José (PP), a fim de que seja dado continuidade nos trâmites legais, objetivando sua aprovação.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Marco Antônio Marcondes Silva</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6717/projeto_de_lei_complementar_001-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6717/projeto_de_lei_complementar_001-2023_executivo.pdf</t>
   </si>
   <si>
     <t>"Altera os anexos VII e IX, da Lei Complementar Municipal n. 47, de 1º de dezembro de 2011 e o anexo II, da Lei Complementar Municipal n. 92, de abril de 2014, conforme específica".</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6718/projeto_de_lei_complementar_002-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6718/projeto_de_lei_complementar_002-2022_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação do cargo de Técnico Esportivo no âmbito do Poder Executivo do Município de Fazenda Rio Grande, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6847/projeto_de_lei_complementar_003-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6847/projeto_de_lei_complementar_003-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera dispositivos legais constantes na Lei Complementar n.º 47, de 1º de dezembro de 2011 e da Lei Complementar n.º 92, de 29 de abril de 2014, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7043/projeto_de_lei_complementar_004-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7043/projeto_de_lei_complementar_004-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre a limpeza e conservação de imóveis urbanos no âmbito do Município de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6857/projeto_de_lei_complementar_005-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6857/projeto_de_lei_complementar_005-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Prorroga o prazo de benefício para o pagamento do Imposto Predial Territorial Urbano – IPTU – para o lançamento de 2023, conforme específica e confere outras providências”.</t>
   </si>
   <si>
     <t>6923</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6923/projeto_de_lei_complementar_006-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6923/projeto_de_lei_complementar_006-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera a redação de dispositivos legais que especifica”.</t>
   </si>
   <si>
     <t>6966</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6966/projeto_de_lei_complementar_007-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6966/projeto_de_lei_complementar_007-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera disposições constantes no anexo III, da Lei Complementar Municipal n. 47, de 1º de dezembro de 2011, conforme especifica”.</t>
   </si>
   <si>
     <t>7042</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7042/projeto_de_lei_complementar_009-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7042/projeto_de_lei_complementar_009-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Prorroga o prazo de benefício para o pagamento do Imposto Predial Territorial Urbano – IPTU – para o lançamento de 2023, conforme específica”.</t>
   </si>
   <si>
     <t>7115</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7115/projeto_de_lei_complementar_011-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7115/projeto_de_lei_complementar_011-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza o Chefe do Poder Executivo a cancelar os lançamentos tributários de Contribuição de Melhoria (CMLHS) que não cumpram os requisitos exigidos pelo Tribunal de Contas do Estado do Paraná, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>7258</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7258/projeto_de_lei_complementar_012-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7258/projeto_de_lei_complementar_012-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera e inclui redação de dispositivos legais junto a Lei Municipal n. 168, de 20 de maio de 2003, conforme especifica”.</t>
   </si>
   <si>
     <t>7295</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7295/projeto_de_lei_complementar_013-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7295/projeto_de_lei_complementar_013-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera dispositivos legais constantes na Lei Complementar n.º 47, de 1º de dezembro de 2011 e da Lei Complementar n.º 92, de 29 de abril de 2014, conforme”.</t>
   </si>
   <si>
     <t>7327</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7327/projeto_de_lei_complementar_014-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7327/projeto_de_lei_complementar_014-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre a fixação do valor da Contribuição para o Custeio do Serviço de Iluminação Pública – COSIP, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>7361</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7361/projeto_de_lei_complementar_015-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7361/projeto_de_lei_complementar_015-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre a instituição do programa para recuperação fiscal do Município de Fazenda Rio Grande – REFISFAZ”.</t>
   </si>
   <si>
     <t>7366</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7366/projeto_de_lei_complementar_016-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7366/projeto_de_lei_complementar_016-2023_executivo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as regras de aposentadoria para novos servidores do Município de Fazenda Rio Grande, novas regras de pensão por morte, alíquotas de contribuição previdenciária, forma de amortização do déficit técnico atuarial para obtenção do equilíbrio financeiro e atuarial da previdência municipal, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>7861</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7861/projeto_de_lei_complementar_017-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7861/projeto_de_lei_complementar_017-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Estabelece benefícios para o pagamento do Imposto Predial Territorial Urbano – IPTU – para o lançamento de 2024, conforme específica, e confere outras providências”.</t>
   </si>
   <si>
     <t>7888</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7888/projeto_de_lei_complementar_018-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7888/projeto_de_lei_complementar_018-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera a redação de dispositivos legais constantes em leis complementares, conforme especifica”.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
     <t>Brandão, Enfermeiro Zé Carlos, Luiz Sergio Claudino - Serjão, Professor Léo, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6750/projeto_de_lei_complementar_001-2023_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6750/projeto_de_lei_complementar_001-2023_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>Súmula: “Altera dispositivo da Lei Complementar n.º 37, de 16 de junho de 2010 e dá outras providências”.</t>
   </si>
   <si>
     <t>7009</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7009/projeto_de_lei_complementar_002-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7009/projeto_de_lei_complementar_002-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Súmula: Altera dispositivos legais constantes na Lei Complementar n. º 09, de 15 de setembro de 2006, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>7706</t>
   </si>
   <si>
     <t>Brandão, Enfermeiro Zé Carlos, Professor Léo, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7706/projeto_de_lei_complementar_005-2023_-_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7706/projeto_de_lei_complementar_005-2023_-_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>“Altera o Anexo I da Lei Complementar 31/2009, em relação ao Provimento dos Cargos em Comissão da Câmara Municipal de Fazenda Rio Grande, e dá outras providências”.</t>
   </si>
   <si>
     <t>7892</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7892/projeto_de_lei_complementar_006-2023_-_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7892/projeto_de_lei_complementar_006-2023_-_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre a Organização Administrativa e Estrutura do Quadro Próprio de Cargos de Provimento em Comissão da Câmara Municipal de Fazenda Rio Grande, e dá outras providências”.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6719/projeto_de_lei_001-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6719/projeto_de_lei_001-2023_executivo.pdf</t>
   </si>
   <si>
     <t>"Altera a redação de dispositivos legais constantes da Lei Municipal n. 1.347, de 09 de janeiro de 2020, conforme específica".</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6723/projeto_de_lei_002-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6723/projeto_de_lei_002-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a normatização de pericias admissionais, periódicos, demissionais e apresentação de atestado médico, odontológico, solicitação de licença médica e autorização para cirurgia de caráter eletivo na Prefeitura Municipal de Fazenda Rio Grande, conforme especifica.”</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6789/projeto_de_lei_003-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6789/projeto_de_lei_003-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2023, no valor de R$ 967.000,00 (novecentos e sessenta e sete mil reais), conforme especifica.”</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6790/projeto_de_lei_004-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6790/projeto_de_lei_004-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Abertura de Crédito Adicional Suplementar no Orçamento Geral do Município para o exercício de 2023, no valor de R$ 2.575.550,00 (dois milhões, quinhentos e setenta e cinco mil, quinhentos e cinquenta reais).”</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6791/projeto_de_lei_005-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6791/projeto_de_lei_005-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera a redação de dispositivos legais constantes da Lei Municipal n. 1.547, de 05 de abril de 2022, conforme especifica”.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6818/projeto_de_lei_006-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6818/projeto_de_lei_006-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2023, no valor de R$ 938.000,00 (novecentos e trinta e oito mil reais),conforme especifica”.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6819/projeto_de_lei_07-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6819/projeto_de_lei_07-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Abertura de Crédito Adicional Suplementar no Orçamento Geral do Município para o exercício de 2023, no valor de R$300.000,00 (trezentos mil reais), conforme específica.”</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6820/projeto_de_lei_008-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6820/projeto_de_lei_008-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2023, no valor de R$ 30.000,00 (trinta mil reais) conforme especifica.”</t>
   </si>
   <si>
     <t>7044</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7044/projeto_de_lei_009-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7044/projeto_de_lei_009-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Regulamenta o Estágio no âmbito do Município de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>7047</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7047/projeto_de_lei_010-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7047/projeto_de_lei_010-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre o Sistema Municipal de Cultura do Município de Fazenda Rio Grande, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>7288</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7288/projeto_de_lei_011-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7288/projeto_de_lei_011-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permutar com a pessoa jurídica: Ascensus Administradora de Imóveis LTDA-ME, as áreas de imóveis que específica, além de conferir outras providências</t>
   </si>
   <si>
     <t>7074</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7074/projeto_de_lei_012-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7074/projeto_de_lei_012-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza o Poder Executivo Municipal a realizar acordo e parcelamento de débitos com a COPEL Distribuição S/A., nos termos que especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>7140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7140/projeto_de_lei_013-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7140/projeto_de_lei_013-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2023, no valor de R$2.000.000,00 (dois milhões de reais), conforme especifica.”</t>
   </si>
   <si>
     <t>7256</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7256/projeto_de_lei_014-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7256/projeto_de_lei_014-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Denomina as Avenidas,  Ruas e Travessas do Loteamento denominado “Jardim Safira” localizado no Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>7257</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7257/projeto_de_lei_015-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7257/projeto_de_lei_015-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2023, no valor de R$ 6.926,66 (seis mil novecentos e vinte e seis reais e sessenta e seis centavos), conforme especifica.”</t>
   </si>
   <si>
     <t>7260</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7260/projeto_de_lei_016-2023_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7260/projeto_de_lei_016-2023_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Súmula: "Cria o Conselho Municipal de Promoção da Igualdade Racial (CMPIR) e o Fundo Municipal de Promoção da Igualdade Racial (FMPIR) no Município de Fazenda Rio Grande e confere outras providências".</t>
   </si>
   <si>
     <t>7292</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7292/projeto_de_lei_017-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7292/projeto_de_lei_017-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera a afetação e destinação de área de imóvel público de uso comum do povo e a incorpora à categoria de bem de uso especial, conforme especifica”.</t>
   </si>
   <si>
     <t>7293</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7293/projeto_de_lei_018-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7293/projeto_de_lei_018-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Institui, no âmbito do Município de Fazenda Rio Grande, o Programa de Regularização das Edificações Clandestinas ou Irregulares Mediante Compensação Pecuniária, conforme especifica.”</t>
   </si>
   <si>
     <t>7294</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7294/projeto_de_lei_019-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7294/projeto_de_lei_019-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera a redação de dispositivo legal constante da Lei Municipal n. 689, de 19 de agosto de 2009, conforme especifica”.</t>
   </si>
   <si>
     <t>7325</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7325/projeto_de_lei_020-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7325/projeto_de_lei_020-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2023, no valor de R$1.223.280,40(um milhão, duzentos e vinte e três mil, duzentos e oitenta reais e quarenta centavos) conforme especifica.”</t>
   </si>
   <si>
     <t>7326</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7326/projeto_de_lei_021-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7326/projeto_de_lei_021-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Institui o Programa de Parcerias Pública-Privadas do Município de Fazenda Rio Grande, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>7816</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7816/projeto_de_lei_022-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7816/projeto_de_lei_022-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza o Poder Executivo Municipal a conceder uniforme escolar aos alunos atendidos pela Rede Sócio Educacional (APAE), e confere outras providências”.</t>
   </si>
   <si>
     <t>7367</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7367/projeto_de_lei_025-2023_executivo_-_lei_de_diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7367/projeto_de_lei_025-2023_executivo_-_lei_de_diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2024 e confere outras providências”.</t>
   </si>
   <si>
     <t>7394</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7394/projeto_de_lei_026-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7394/projeto_de_lei_026-2023_executivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal, através da Secretaria Municipal de Educação, a estabelecer regramento aos professores da rede municipal de ensino a realizar estudo e planejamento (hora atividade) em modalidade de “home office”, conforme especifica.”</t>
   </si>
   <si>
     <t>7919</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7919/projeto_de_lei_027-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7919/projeto_de_lei_027-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza o Poder Executivo Municipal a outorgar concessão de direito real de uso de imóvel que especifica a Associação de Produtores Rurais de Fazenda Rio Grande e confere outras providências”.</t>
   </si>
   <si>
     <t>7423</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7423/projeto_de_lei_028-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7423/projeto_de_lei_028-2023_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2023, no valor de R$ 20.214,98 (vinte mil, duzentos e quatorze reais e noventa e oito centavos), conforme especifica.”</t>
   </si>
   <si>
     <t>7424</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7424/projeto_de_lei_029-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7424/projeto_de_lei_029-2023_executivo.pdf</t>
   </si>
   <si>
     <t>“Abertura de Crédito Adicional Suplementar no Orçamento Geral do Município de Fazenda Rio Grande no valor de R$ 6.311.547,99 (seis milhões, trezentos e onze mil, quinhentos e quarenta e sete reais e noventa e nove centavos), conforme especifica.”</t>
   </si>
   <si>
     <t>7532</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7532/projeto_de_lei_030-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7532/projeto_de_lei_030-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2023, no valor de 4.330.272,57 (quatro milhões, trezentos e trinta mil, duzentos e setenta e dois reais e cinquenta e sete centavos), conforme especifica.”</t>
   </si>
   <si>
     <t>7533</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7533/projeto_de_lei_031-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7533/projeto_de_lei_031-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2023, no valor de R$19.923,39(dezenove mil, novecentos e vinte e três reais e trinta e nove centavos), conforme especifica.”</t>
   </si>
   <si>
     <t>7562</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7562/projeto_de_lei_032-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7562/projeto_de_lei_032-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre a utilização da Rede SINE/PR nos editais de licitação, ou contratos celebrados pela Administração Pública no âmbito do Município de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>7569</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7569/projeto_de_lei_033-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7569/projeto_de_lei_033-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Abertura de Crédito Adicional Suplementar no Orçamento Geral do Município para o exercício de 2023, no valor de R$ 100.000,00 (cem mil reais), conforme especifica.”</t>
   </si>
   <si>
     <t>7669</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7669/projeto_de_lei_034-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7669/projeto_de_lei_034-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Abertura de Crédito Adicional Suplementar no Orçamento Geral do Município para o exercício de 2023, no valor de R$760.522,00 (setecentos e sessenta mil e quinhentos e vinte e dois reais), conforme especifica.”</t>
   </si>
   <si>
     <t>7636</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7636/projeto_de_lei_035-2023_executivo_-_lei_orcamentaria_anual.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7636/projeto_de_lei_035-2023_executivo_-_lei_orcamentaria_anual.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Fazenda Rio Grande para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>7736</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7736/projeto_de_lei_036-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7736/projeto_de_lei_036-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: "Abertura de Crédito Adicional Especial no Orçamento Geral do Município para o exercício de 2023, no valor de R$ 821.166,67 (oitocentos e vinte e um mil, cento e sessenta e seis reais e sessenta e sete centavos), conforme especifica."</t>
   </si>
   <si>
     <t>7737</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7737/projeto_de_lei_037-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7737/projeto_de_lei_037-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: "Abertura de Crédito Adicional Suplementar no orçamento Geral do Município para o exercício de 2023, no valor de R$ 240.961,53 (duzentos e quarenta mil, novecentos e sessenta e um reais e cinquenta e três centavos), conforme especifica."</t>
   </si>
   <si>
     <t>7817</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7817/projeto_de_lei_038-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7817/projeto_de_lei_038-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Declara de utilidade pública a Associação Leões do Autismo Fazenda Rio Grande, no âmbito deste Município, conforme especifica”.</t>
   </si>
   <si>
     <t>7818</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7818/projeto_de_lei_039-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7818/projeto_de_lei_039-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Fixa o percentual a título de revisão geral anual da remuneração do servidor público municipal de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>7850</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7850/projeto_de_lei_040-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7850/projeto_de_lei_040-2023_executivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a realizar acordo judicial nos termos em que especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>7851</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7851/projeto_de_lei_041-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7851/projeto_de_lei_041-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Cria no Município de Fazenda Rio Grande o Programa “Construindo o Futuro para um Trânsito Seguro”, conforme especifica.</t>
   </si>
   <si>
     <t>7852</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7852/projeto_de_lei_042-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7852/projeto_de_lei_042-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Cria o programa de incentivo ao Esporte ‘FAZENDA PRÓESPORTE’, no âmbito do Município de Fazenda Rio Grande, em atenção artigo 217 da Constituição Federal de 1988 e confere outras providências.</t>
   </si>
   <si>
     <t>7853</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7853/projeto_de_lei_043-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7853/projeto_de_lei_043-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Cria o Conselho Municipal de Esporte no Município de Fazenda Rio Grande e confere outras providências”.</t>
   </si>
   <si>
     <t>7854</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7854/projeto_de_lei_044-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7854/projeto_de_lei_044-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Institui o Fundo Municipal de Esporte no âmbito do Município de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>7855</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7855/projeto_de_lei_045-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7855/projeto_de_lei_045-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre a Implantação da Escola Pólo Bilíngue para surdos na Escola Municipal 26 de Janeiro e estabelece normas no Ensino Municipal de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>7856</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7856/projeto_de_lei_046-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7856/projeto_de_lei_046-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Denomina  Avenida,  Ruas e Travessas do Loteamento denominado “Ecolife Fazenda”  localizado no Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>7857</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7857/projeto_de_lei_047-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7857/projeto_de_lei_047-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Denomina Ruas do Loteamento denominado “Invest Village” localizado no Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>7858</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7858/projeto_de_lei_048-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7858/projeto_de_lei_048-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza o Poder Executivo a contratar, em Parceria Público-Privada, a prestação de serviços de iluminação pública no Município de Fazenda Rio Grande, nos termos da Lei Federal n. 11.079, de 30 de dezembro de 2004, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>7889</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7889/projeto_de_lei_049-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7889/projeto_de_lei_049-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Denomina as Avenidas,  Ruas e Travessas do Loteamento denominado “Recanto do Caqui” localizado no Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>7890</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7890/projeto_de_lei_050-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7890/projeto_de_lei_050-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza o Poder Executivo Municipal a realizar doação de áreas em favor do Fundo de Arrendamento Residencial (FAR), integrante do Programa Minha Casa, Minha Vida, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>7920</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7920/projeto_de_lei_051-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7920/projeto_de_lei_051-2023_executivo.pdf</t>
   </si>
   <si>
     <t>“Institui os Programas de Incentivo: ‘Bolsa Atleta’ e ‘Bolsa Técnico’ no âmbito do Município de Fazenda Rio Grande, e confere outras providências”.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6726/projeto_de_lei_001-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6726/projeto_de_lei_001-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>“Denomina de QUADRA ESPORTIVA PELEZINHO a quadra situada na Rua Rio Iguaçu em frente ao número 661 – anexo a Escola Municipal Nossa Senhora de Fátima, no Bairro Iguaçu, no Município de Fazenda Rio Grande, Paraná”.</t>
   </si>
   <si>
     <t>6739</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6739/projeto_de_lei_002-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6739/projeto_de_lei_002-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Súmula: “Altera dispositivo de Lei conforme especifica”.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6823/projeto_de_lei_003-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6823/projeto_de_lei_003-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza a construção de um portal de entrada na cidade de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>6871</t>
   </si>
   <si>
     <t>Julinho do Pesque, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6871/oficio_014-23_gab._ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6871/oficio_014-23_gab._ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>SÚMULA: INSTITUI O “MÊS AZUL MARINHO DE PREVENÇÃO, ORIENTAÇÃO E COMBATE AO CÂNCER DE INTESTINO”.</t>
   </si>
   <si>
     <t>6889</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6889/projeto_de_lei_006-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6889/projeto_de_lei_006-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Súmula: “Regulamenta a realização de pinturas de faixas e trocas de lâmpadas durante a noite”.</t>
   </si>
   <si>
     <t>6890</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6890/projeto_de_lei_007-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6890/projeto_de_lei_007-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Súmula: “Cria a Carteira Municipal de Identificação e Acesso aos Serviços Públicos Municipais”.</t>
   </si>
   <si>
     <t>7108</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7108/projeto_de_lei_008-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7108/projeto_de_lei_008-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Súmula: “Institui o Projeto de Iniciação Esportiva Corrida de Rua Infantil nas Escolas Municipais de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>6951</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6951/projeto_de_lei_009-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6951/projeto_de_lei_009-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Avançado de Apoio ao Esporte como Ferramenta de Inclusão e dá outras providências.</t>
   </si>
   <si>
     <t>7003</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7003/projeto_de_lei_010-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7003/projeto_de_lei_010-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Suprime os artigos 5º e 6º da Lei Municipal nº 1.383/2020, que dispõe sobre o atendimento preferencial a pessoas com fibromialgia nos locais que especifica e institui o Dia Municipal de Conscientização e Enfrentamento à Fibromialgia.</t>
   </si>
   <si>
     <t>7004</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7004/projeto_de_lei_011-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7004/projeto_de_lei_011-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas para o atendimento preferencial a pessoas com fibromialgia nos estabelecimentos públicos e privados no Município de Fazenda Rio Grande – PR e estabelece regras para os portadores desta síndrome terem direito a estacionar em vagas preferenciais.</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7014/projeto_de_lei_012-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7014/projeto_de_lei_012-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>SÚMULA: DISPÕE SOBRE, “ESTABELECE PRAZO DE VALIDADE INDETERMINADO PARA LAUDO QUE ATESTA O TRANSTORNO DE ESPECTRO AUTISTA – TEA NO ÂMBITO DO MUNICÍPIO DE FAZENDA RIO GRANDE-PR”</t>
   </si>
   <si>
     <t>6980</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6980/projeto_de_lei_014-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6980/projeto_de_lei_014-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Súmula: DECLARA como patrimônio cultural imaterial do munícipio de Fazenda Rio Grande, o reconhecimento do Hip Hop com todas suas manifestações artísticas e dá outras providências”.</t>
   </si>
   <si>
     <t>7005</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7005/projeto_de_lei_015-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7005/projeto_de_lei_015-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Súmula: “Criação de destacamento da Guarda Municipal para Patrulhamento nas Escolas Municipais e CMEIS, e da outras providências.”</t>
   </si>
   <si>
     <t>7010</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7010/projeto_de_lei_016-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7010/projeto_de_lei_016-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre implementação do Protocolo “Não se Cale”, que visa integrar medidas de combate à violência sexual contra mulheres em espaços de lazer noturno na cidade de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7081</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7081/projeto_de_lei_017-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7081/projeto_de_lei_017-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>SÚMULA: PROÍBE A INSTALAÇÃO, A ADEQUAÇÃO E O USO COMUM DE BANHEIROS PÚBLICOS POR PESSOAS DE SEXOS DIFERENTES, NAS ESCOLAS MUNICIPAIS, SECRETARIAS, AGÊNCIAS, AUTARQUIAS, FUNDAÇÕES, INSTITUTOS, E DEMAIS REPARTIÇÕES PÚBLICAS DO MUNICÍPIO DE  FAZENDA RIO GRANDE-PR</t>
   </si>
   <si>
     <t>7067</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7067/projeto_de_lei_018-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7067/projeto_de_lei_018-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Súmula: “Institui o “Selo Empresa Amiga Dos Animais de Fazenda Rio Grande” e dá outras providências”.</t>
   </si>
   <si>
     <t>7083</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7083/projeto_de_lei_019-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7083/projeto_de_lei_019-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a alocação de recursos para a melhoria das ruas, estradas, calçadas e ciclovias da cidade de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>7109</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7109/projeto_de_lei_020-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7109/projeto_de_lei_020-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Súmula: “Estabelece que os professores das Unidades Educacionais públicas do município de Fazenda Rio Grande, poderão realizar estudo e planejamento (hora atividade) em home office.”</t>
   </si>
   <si>
     <t>7123</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7123/projeto_de_lei_021-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7123/projeto_de_lei_021-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Súmula: “Declara de utilidade pública o Projeto Asas da Vida, no âmbito do Município de Fazenda Rio Grande/PR.”</t>
   </si>
   <si>
     <t>7133</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7133/projeto_de_lei_022-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7133/projeto_de_lei_022-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Súmula: “Altera dispositivos da Lei 1263/2018 de 18 de Dezembro de 2018 conforme dispõe”.</t>
   </si>
   <si>
     <t>7568</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7568/projeto_de_lei_023-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7568/projeto_de_lei_023-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a normatização para o transporte de resíduos vegetais de limpeza urbana no Município de Fazenda Rio Grande e dá outras providências”</t>
   </si>
   <si>
     <t>7212</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7212/projeto_de_lei_024-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7212/projeto_de_lei_024-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Súmula: “Declara de utilidade pública a Associação Cristã Mulher Tu Estás Livre, no âmbito do Município de Fazenda Rio Grande/PR.”</t>
   </si>
   <si>
     <t>7216</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7216/projeto_de_lei_025-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7216/projeto_de_lei_025-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Súmula: "Institui o uso do Colar de Girassol como instrumento auxiliar de orientação para identificação de pessoas com deficiências ocultas, no Município de Fazenda Rio Grande, Paraná, e dá outras providências".</t>
   </si>
   <si>
     <t>7217</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7217/projeto_de_lei_026-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7217/projeto_de_lei_026-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Súmula: "Dispõe sobre o Programa Municipal de Incentivos Fiscais (PMIF), destinado para Pessoas Jurídicas de Direito Privado que concedam de forma voluntária horário especial de trabalho para seus colaboradores portadores de deficiência ou com dependentes nesta condição, sem prejuízo de sua remuneração, e dá outras providências"</t>
   </si>
   <si>
     <t>7303</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7303/projeto_de_lei_027-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7303/projeto_de_lei_027-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Cria a Carteira de identificação da pessoa portadora de Neoplastia Maligna (Câncer) no âmbito do Município de Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>7304</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7304/projeto_de_lei_028-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7304/projeto_de_lei_028-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Institui, no Calendário Oficial de Eventos do Município de Fazenda Rio Grande, o Dia Municipal da Força Jovem Universal - FJU.</t>
   </si>
   <si>
     <t>7308</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7308/projeto_de_lei_029-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7308/projeto_de_lei_029-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Sumula: Dispõe sobre as entregas de encomendas por trabalhadores de aplicativos em condomínios e dá outras providencias.</t>
   </si>
   <si>
     <t>7309</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7309/projeto_de_lei_030-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7309/projeto_de_lei_030-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Sumula: Determina a criação de bolsões de estacionamento exclusivos para entregadores de aplicativo condutores de motocicletas e bicicletas.</t>
   </si>
   <si>
     <t>7328</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7328/projeto_de_lei_031-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7328/projeto_de_lei_031-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no calendário de Eventos e Festas do Município de Fazenda Rio Grande a “Parada da Diversidade” e a “Semana da Conscientização LGBTQIA+” e dá outras providências.</t>
   </si>
   <si>
     <t>7358</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7358/projeto_de_lei_032-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7358/projeto_de_lei_032-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o programa servidor amigo do Autista, que da capacitação técnica de todos os servidores do Município de Fazenda Rio Grande no atendimento ás pessoas com Transtorno do Espectro Autista.</t>
   </si>
   <si>
     <t>7433</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7433/projeto_de_lei_033-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7433/projeto_de_lei_033-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>“Institui o projeto Eleitor do Futuro nas escolas municipais de Fazenda Rio Grande, estado do Paraná e dá outras providências”.</t>
   </si>
   <si>
     <t>7506</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7506/projeto_de_lei_034-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7506/projeto_de_lei_034-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Súmula: Institui, no âmbito do Município de Fazenda Rio Grande o mês "Setembro Caramelo", dedicado às ações de adoção consciente de animais domésticos.</t>
   </si>
   <si>
     <t>7482</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7482/projeto_de_lei_036-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7482/projeto_de_lei_036-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a alteração da denominação de Centro Municipal de Educação Infantil- CMEI- conforme especifica”.</t>
   </si>
   <si>
     <t>7555</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7555/projeto_de_lei_037-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7555/projeto_de_lei_037-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre a capacitação em primeiros socorros dos profissionais da educação e da recreação infantil da rede pública e privada do Município de Fazenda Rio Grande e dá outras providências.”</t>
   </si>
   <si>
     <t>7637</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7637/projeto_de_lei_039-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7637/projeto_de_lei_039-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Súmula: Cria a Lei Municipal nº 000/2024, que denomina o Pronto Atendimento Municipal de Fazenda Rio Grande - PAM - FRG como "Pronto Atendimento Municipal Rute Benhuka", em homenagem à servidora municipal que desempenhou um grande trabalho no desenvolvimento da saúde da cidade durante seus 22 anos de prestação de serviços públicos.</t>
   </si>
   <si>
     <t>7617</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7617/projeto_de_lei_040-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7617/projeto_de_lei_040-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Dispõe sobre a obrigatoriedade de instalação de bancos nas paradas de ônibus do transporte coletivo no Município de Fazenda Rio Grande, Paraná, conforme especifica.”</t>
   </si>
   <si>
     <t>7638</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7638/projeto_de_lei_041-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7638/projeto_de_lei_041-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Institui a Capacitação destinada aos educadores, (professores, pedagogos, diretores, orientadores e outros funcionários da rede de ensino) a fim de detectarem possíveis focos de violência doméstica contra alunos da Rede Municipal de Ensino, no Município de Fazenda Rio Grande/PR e dá outras providências.</t>
   </si>
   <si>
     <t>7650</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7650/projeto_de_lei_042-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7650/projeto_de_lei_042-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Súmula:  “Determina ao loteador a obrigatoriedade da construção de calçadas de pedestres nos Loteamentos a serem liberados pelo Município de Fazenda Rio Grande, Paraná, e dá outras providências.”</t>
   </si>
   <si>
     <t>7693</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto_de_lei_043-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto_de_lei_043-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Súmula: “Altera dispositivos legais da Lei 1.476/2021 de 02 de julho de 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>7714</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7714/projeto_de_lei_044-2023_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7714/projeto_de_lei_044-2023_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo a estabelecer Dia do Diretor e da Diretora de Escola no âmbito do município de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>7745</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7745/projeto_de_lei_045-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7745/projeto_de_lei_045-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Súmula: “Institui o Programa Suplementar de Hora Atividade (estudo e planejamento) dos professores da Rede Municipal de Ensino.”</t>
   </si>
   <si>
     <t>7790</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Maciél, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7790/projeto_de_lei_046-2023_ver._varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7790/projeto_de_lei_046-2023_ver._varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Súmula: Proíbe a cobrança de valores para a emissão de segunda via das contas de consumo em aberto por parte das empresas públicas ou privadas que adotam o sistema de cobrança através de fatura impressa.</t>
   </si>
   <si>
     <t>7791</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7791/projeto_de_lei_047-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7791/projeto_de_lei_047-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo a instituir o Programa de Atividades físicas e esportivas para Pessoas com Deficiência no âmbito do Município Fazenda Rio Grande e dá outras providências.”</t>
   </si>
   <si>
     <t>7859</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7859/projeto_de_lei_048-2023_mesa_direitva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7859/projeto_de_lei_048-2023_mesa_direitva.pdf</t>
   </si>
   <si>
     <t>Súmula: “Concede revisão geral anual aos Servidores que compõem o quadro geral da Câmara Municipal de Fazenda Rio Grande – PR, e dá outras providências”.</t>
   </si>
   <si>
     <t>7860</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Brandão, Enfermeiro Zé Carlos, Professor Léo, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7860/projeto_de_lei_049-2023_mesa_direitva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7860/projeto_de_lei_049-2023_mesa_direitva.pdf</t>
   </si>
   <si>
     <t>Súmula: “Concede revisão geral anual aos subsídios do Prefeito, Vice-Prefeito, Secretários e Vereadores, do Município de Fazenda Rio Grande – PR e dá outras providências”.</t>
   </si>
   <si>
     <t>6906</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6906/projeto_de_resolucao_001-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6906/projeto_de_resolucao_001-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Súmula: CRIA A ESCOLA DO LEGISLATIVO DE FAZENDA RIO GRANDE, NO ÂMBITO DA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7563</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7563/projeto_de_resolucao_002-2023_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7563/projeto_de_resolucao_002-2023_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Regimento Interno da Câmara Municipal de Fazenda Rio Grande”</t>
   </si>
   <si>
     <t>7564</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7564/projeto_de_resolucao_003-2023_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7564/projeto_de_resolucao_003-2023_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre as audiências públicas no âmbito da Câmara Municipal de Fazenda Rio Grande”</t>
   </si>
   <si>
     <t>7820</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7820/projeto_de_resolucao_004-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7820/projeto_de_resolucao_004-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>7891</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7891/projeto_de_resolucao_005-2023_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7891/projeto_de_resolucao_005-2023_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>Súmula: Regulamenta, no âmbito do Poder Legislativo do Município de Fazenda Rio Grande, Estado do Paraná, os procedimentos licitatórios a que se refere a Lei nº 14.133, de 01 de abril de 2021, que “Estabelece normas gerais de licitação e contratação para as Administrações Públicas diretas, autárquicas e fundacionais da União, dos Estados, do Distrito Federal e dos Municípios”, e dá outras providências.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6732/requerimento_001-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6732/requerimento_001-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente (Secretaria Municipal de Obras e Planejamento urbano.) realize estudo e viabilidade para revitalização com cancha para atividades esportivas, instalação de parque infantil e manutenção da academia ao ar livre na Praça localizada na Rua Chopinzinho - Bairro Nações.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6740/requerimento_002-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6740/requerimento_002-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente (Secretaria Municipal de Obras e Planejamento urbano.) para que realize patrolamento e ensaibramento após estudo técnico e viabilidade para inclusão no rol de vias para implementação de pavimentação asfáltica, nas seguintes ruas:_x000D_
 1-	Travessa Rio Mekong – Bairro Iguaçu._x000D_
 2-	Estrada Municipal Tietê a partir do número 396 – Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6724/requerimento_003-2022_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6724/requerimento_003-2022_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo Sr. Deputado Federal DIEGO ALEXSANDER GONÇALO PAULA GARCIA (Diego Garcia) do PARTIDO REPUBLICANOS, para que o mesmo disponibilize Emenda Parlamentar no valor de R$ 1.000.000,00 (um milhão de reais), sendo o valor para a pavimentação asfáltica das ruas: _x000D_
 _x000D_
 •	Travessa José de Alencar_x000D_
 •	Rua Guimarães Rosa_x000D_
 •	Rua Rui Barbosa_x000D_
 •	Rua Carlos Gomes_x000D_
 •	Rua Aluísio Azevedo_x000D_
 _x000D_
 Todas localizadas no bairro Jardim Colonial, neste Município.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6727/requerimento_004-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6727/requerimento_004-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Administração, sejam respondidos os seguintes questionamentos a respeito da pavimentação asfáltica que foi concluída em 31/10/2016 na Rua Arapongas - Bairro: Gralha Azul - Fazenda Rio Grande - PR. _x000D_
 1.	Qual foi a empresa licitante que fez a obra ?_x000D_
 2.	Quais foram os critérios adotados para chegar no valor do rateio da obra ?_x000D_
 3.	Por que não houve a notificação antes do início da pavimentação por parte da Prefeitura informando sobre a realização da obra, e que haveria cobrança após seu termino?</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6728/requerimento_005-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6728/requerimento_005-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer os termos regimentais, que seja expedido um ofício aos Deputados Federais da Banca Federal, para que possa estar viabilizando emendas federais em benefício da população de Fazenda Rio Grande em questão de repasse do Fundo de Participação dos Municípios- FPM, para o reconhecimento do número de habitantes.</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6742/requerimento_006-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6742/requerimento_006-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal competente, envie a esta casa de Leis as seguintes informações, conforme seguem:_x000D_
 _x000D_
 1ª) Atualmente, quantas vagas de CMEIs são disponibilizadas pela municipalidade, discriminando aquelas ofertadas pelas creches municipais?; _x000D_
 _x000D_
 2ª) Em relação às inscrições que aguardam a disponibilidade da vaga em CMEIs; _x000D_
 _x000D_
 a) qual a atual demanda inscrita, se sim enviar lista em anexo? _x000D_
 b) houve, ou haverá um levantamento para identificar inscrições que não mais necessitam da vaga? _x000D_
 _x000D_
 3ª) Para este ano é previsto um aumento na oferta das vagas de CMEIs? Se sim, justifique de que forma;_x000D_
 _x000D_
  4ª) Existe algum procedimento de avaliação de prioridade para a disponibilização de vaga de CMEI para determinar inscrição, ou não, todas as inscrições são contempladas conforme sua ordem de efetivação (da mais antiga para a mais recente)?</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6734/requerimento_007-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6734/requerimento_007-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes atividades_x000D_
 1)	Há algum projeto referente à instalação de mais uma unidade de Conselho Tutelar neste município, tendo em vista que acima de 100 mil habitantes no município são necessários pelo menos dois?_x000D_
 2)	Se sim, qual a previsão para a instalação dessa nova unidade? Onde será a instalação da mesma?</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
     <t>Brandão, Doriane Hammad, Gilmar José Petry, Julinho do Pesque, Marco Antonio Santos, Professor Hélio, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6749/requerimento_008-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6749/requerimento_008-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental, seja enviado ofício as instituições abaixo relacionadas, solicitando as informações mencionadas na sequência:_x000D_
 •	COPEL - Números de ligações de energia elétrica, sendo residencial, rural, industrial e comercial._x000D_
 •	SANEPAR - Número de ligações de água, sendo residencial, rural, industrial e comercial. Bem como o tamanho em quilômetros de rede de esgoto já instalado no Município. _x000D_
 •	DETRAN - Número exato de veículos emplacados no Município, divididos por categoria._x000D_
 •	FORÚM ELEITORAL – Número de eleitores cadastrados no município e números de eleitores aptos. _x000D_
 •	INSS – Número de aposentados, pensionistas e de benefícios concedidos no Município._x000D_
 •	IBGE- Qual o numero de habitantes, e demais informações correlatas que possam nos ser fornecidas a esta casa de leis._x000D_
 •	SECRETARIA DO ESTADO DO TRABALHO QUALIFICAÇÃO E RENDA DO PARANA – Número de funcionários (residente em Fazenda Rio Grande) com carteira de trabalho assinada, também o numero de MEI ativos em Fa</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6754/requerimento_009-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6754/requerimento_009-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal responsável analisem e encaminhem a esta Casa de Leis um respaldo em função da possibilidade de haver contratação de mais um profissional médico (a) para a Unidade de Saúde São Sebastião, localizada no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6736/requerimento_010-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6736/requerimento_010-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, reiterando a requerimento sob n.º 250/2022 para que através da secretaria competente, informe o andamento do processo de manilhamento da esquina da Inhambú com Travessa Ema, respondendo os seguintes questionamentos: _x000D_
 1 – porque houve a interrupção da obra?_x000D_
 2 – qual a estimativa de conclusão da obra?_x000D_
 3 – requere, seja concluída a obra.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6743/requerimento_011-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6743/requerimento_011-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis estudos sobre projeto de canalização dos afluentes que cortam nosso Município em seu território total._x000D_
 a)	Existe um projeto voltado para a contenção de enchentes em nosso Município?_x000D_
 b)	Se sim, qual o prazo de início?_x000D_
 c)	A estrutura de canalização dos afluentes dar-se a de que forma? Somente barragem, represa e reservatórios?_x000D_
 d)	Qual a extensão do projeto e seu trajeto?_x000D_
 e)	Existe medidas mitigadoras de impacto ambientar? _x000D_
 f)	Qual a previsão orçamentaria para execução dessa obra?</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6741/requerimento_012-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6741/requerimento_012-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie estudo a implantação de uma lombada na Rua Australia esquina com a Rua Berlim, no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6737/requerimento_013-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6737/requerimento_013-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis se já foi assinado o convênio com o Município de Curitiba para a instalação e reabertura do Armazém da Família em nosso Município. Em caso negativo, solicito que o convênio seja realizado urgentemente para atender a nossa população que tem direito ao programa e aguarda ansiosa pela reabertura do Armazém da Família.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6751/requerimento_014-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6751/requerimento_014-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, aprecie o Anteprojeto de Lei em anexo, que visa alterações na redação do artigo 25, § 2º da Lei Complementar n. º 47, de 01 de dezembro de 2011</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6747/requerimento_015-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6747/requerimento_015-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para o Prefeito Municipal de Fazenda Rio Grande para que o mesmo faça o estudo de viabilidade para a implantação do ambulatório da pele em nosso município.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6753/requerimento_016-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6753/requerimento_016-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer, através da Secretaria Municipal de Educação o seguinte: _x000D_
 Requer sejam apresentados os seguintes questionamentos:_x000D_
 •	Quadro de Professores de educação especial, atuantes nas instituições de ensino municipais e suas lotações?_x000D_
 •	Há quantos alunos na rede municipal que precisam de atendimento especializado no município?_x000D_
 •	Como se dá o atendimento dos alunos com necessidade especial, em cada instituição de ensino?_x000D_
 •	Os profissionais da educação especial são fixos ou itinerantes?</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6771/requerimento_017-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6771/requerimento_017-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que à Secretaria Municipal Responsável, informe a esta Casa de Leis qual a possibilidade de construir um Prédio Público para a instalação de um Módulo da Guarda Municipal, no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6763/requerimento_018-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6763/requerimento_018-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, que seja expedido ofício aos Deputados Estaduais do Paraná, que são 54 no total, para que possa estar viabilizando emendas parlamentares que contemplem o município de Fazenda Rio Grandes.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6764/requerimento_019-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6764/requerimento_019-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, estudem a possiblidade de instalação de uma TIROLESA e/ou ARVORISMO, de acordo com as exigências das normas de segurança, regionais e complementares, junto ao Parque Verde ou Multieventos da nossa cidade, sendo que é mais uma modalidade esportiva além dos vários benefícios a saúde.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6767/requerimento_020-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6767/requerimento_020-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr Prefeito Municipal Marco Marcondes para que, através da Secretaria Municipal competente, preste informações sobre as seguintes informações:_x000D_
 _x000D_
 1)	Há projeto pronto para a construção do “Condomínio do Idoso” em nosso município?_x000D_
 2)	Caso haja, onde o mesmo será construído? Quando começarão as obras? Qual o número de casas está previsto no projeto?</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6769/requerimento_021-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6769/requerimento_021-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a troca de todas as lâmpadas convencionais das escolas municipais e estaduais de Fazenda Rio Grande por lâmpadas LED.</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6774/requerimento_022-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6774/requerimento_022-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, seja feito o recapeamento asfáltico na Avenida Mato Grosso (da Jaguariaíva até a BR 116) - Bairro: Estados - Fazenda Rio Grande - Pr.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6784/requerimento_023-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6784/requerimento_023-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Municipal Competente (Obras Públicas e Planejamento Urbano) realize estudo e viabilidade para planejamento e contratação de mão de obra (Mutirão) para limpeza e desobstrução das canaletas e bocas de lobo (Com troca de grelha onde for necessário) nas principais ruas e avenidas e onde há registros e incidências de alagamentos no município.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6782/requerimento_024-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6782/requerimento_024-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente (Faztrans) realize viabilização para pintura viária e revisão de sinalização vertical na Avenida das Araucárias a partir do numero 680 – Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6776/requerimento_025-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6776/requerimento_025-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal para que através da secretaria competente, realize a sinalização com pinturas de faixas e placas na rotatória no seguinte local: _x000D_
 _x000D_
 •	Rotatória Green Portugal, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6778/requerimento_026-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6778/requerimento_026-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis qual a empresa responsável pela conclusão da construção das calçadas da Rua Macieira que serve de ligação entre o Loteamento Sidon e o Loteamento Pátria Minha, localizados no Bairro Eucaliptos neste Município. Informe ainda, de qual empreendimento foi solicitado esta medida mitigadora. Por fim, informe se o responsável pela a realização desta medida mitigadora foi notificado para a conclusão desta obra, e de quem é a responsabilidade para fiscalizar se a medida mitigadora foi realizada de acordo com as exigências impostas pelo Município.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6781/requerimento_027-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6781/requerimento_027-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para a Secretaria de Trabalho Emprego e Renda de Fazenda Rio Grande para que a mesma forneça a esta Casa de Leis   informações a respeito do aumento de vagas para a confecção de RG (Registro Geral) dos munícipes após a constatação do aumento populacional da cidade pelo IBGE.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6786/requerimento_028-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6786/requerimento_028-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis informações referentes a Lei Nº1.484/2021, que se refere ao Dia dos Cuidados com a Voz:_x000D_
 a)	Qual será a programação para o Dia dos Cuidados com a Voz, que deverá ser realizada no dia 16 de abril?_x000D_
 b)	Qual o número de professores afastados na rede municipal de ensino, em decorrência de problemas nas cordas vocais, causados pelo uso excessivo da voz nas salas de aula?</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6788/requerimento_029-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6788/requerimento_029-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer que o Chefe do Poder Executivo Municipal, no uso de suas atribuições, junto da Secretaria de Saúde, verifique a possibilidade da garagem onde ficam os carros e vans, possa abrir as 7:00 horas da manhã.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6792/requerimento_030-2023_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6792/requerimento_030-2023_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, seja fornecido com a máxima urgência, cópia integral do procedimento realizado quanto a apuração de possíveis irregularidade na validade das colas constantes nos kit’s escolares, os quais foram entregues aos alunos da rede municipal de ensino no ano corrente, bem como cópia do contrato, empenhos e notas fiscais emitidas.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6796/requerimento_031-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6796/requerimento_031-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente (Secretaria Municipal de Obras e Planejamento urbano.) estudo e viabilidade para inclusão no rol de vias para implementação de pavimentação asfáltica, nas seguintes ruas:_x000D_
 1-	Rua Mandirituba – Bairro Estados._x000D_
 2-	Rua Ponta Grossa – Bairro Estados._x000D_
 3-	Rua Assis Chateubriand – Bairro Estados._x000D_
 4-	Rua Guanabara – Bairro Estados._x000D_
 5-	Travessa Rio Mekong – Bairro Iguaçu._x000D_
 6-	Estrada Municipal Tietê a partir do número 396 – Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6805/requerimento_032-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6805/requerimento_032-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Senhor Prefeito Municipal, para que o mesmo através da Secretária competente realizem um estudo sobre a possibilidade da construção de um PRÉDIO SUBSEQUENTE DA PREFEITURA MUNICIPAL, no bairro Jardim Veneza. O qual este, ficará disponível para atendimento a população, com o objetivo de passar informações e requerer documentos de viabilidade prática que possam ser solicitadas no devido local.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6797/requerimento_033-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6797/requerimento_033-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Saúde, avalie a possibilidade da instalação de uma sede para o Programa Farmácia do Paraná  no município de Fazenda Rio Grande - Pr.</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6809/requerimento_034-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6809/requerimento_034-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marcos Marcondes, para que através da Secretaria competente envie as seguintes informações a esta Câmara Municipal:_x000D_
 1)	A regularização documental do terreno onde se encontra o Colégio Estadual Desembargador Jorge Andriguetto, já que o colégio é estadual e o terreno está em nome do Município._x000D_
 2)	Pedido ao Estado para que seja feita a regularização do terreno onde se encontra a Escola Municipal Marlene Barbosa, já que o prédio é do município e o terreno está em nome do Estado.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6799/requerimento_035-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6799/requerimento_035-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marcos Marcondes, para que através da Secretaria competente envie as seguintes informações a esta Câmara Municipal:_x000D_
 01)	 Há projeto para construção de um Centro de Controle de Zoonoses neste município?_x000D_
 02)	 Se, sim, onde e quando será construído?</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6813/requerimento_036-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6813/requerimento_036-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, apreciem o Anteprojeto de Lei em anexo, que dispõe sobre a implantação de Políticas Públicas para promover a igualdade gênero e empoderamento das mulheres.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6801/requerimento_037-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6801/requerimento_037-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer que a Secretária competente informe o seguinte:_x000D_
 1.	Como está a licitação da iluminação pública, e qual a data da publicação da licitação? _x000D_
 2.	Com qual frequência está sendo realizada a manutenção das iluminações nos bairros?_x000D_
 3.	Requer seja enviado uma lista com essa frequência de manutenção._x000D_
 •	Rua Flamingos, nº1103 Gralha Azul_x000D_
 •	Avenida Paraguai, nº 1441 Nações I_x000D_
 •	Avenida Brasil, nº 417 Eucaliptos_x000D_
 •	Rua Lã paz, nº 110 Nações I_x000D_
 •	Rua Cauré, nº 291 Gralha Azul_x000D_
 •	Rua Flamingos, nº 361 Gralha Azul_x000D_
 •	Rua Caruana, nº325 Gralha Azul_x000D_
 •	Rua Tangara, nº 890 Gralha Azul_x000D_
 •	Rua El Salvador, nº317 Nações I</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6814/requerimento_038-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6814/requerimento_038-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da Secretaria competente, para que providencie estudo técnico para fazer a ligação das seguintes ruas com a Rodovia Régis Bittencourt:_x000D_
 A)	Rua Alcatraz;_x000D_
 B)	Rua Flamingo;_x000D_
 C)	Rua Condor.</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6811/requerimento_039-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6811/requerimento_039-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal competente, envie a esta casa de Leis as seguintes informações, conforme seguem:_x000D_
 Sobre o serviço de acolhimento institucional as crianças e adolescentes,_x000D_
  requer-se:_x000D_
 •	Quantos servidores por turno para atender as crianças da casa de acolhimento?_x000D_
 •	Quanto a profissionalização dos adolescentes, quais procedimentos para que eles acessem as vagas de estágios no quadro de oportunidades do município?_x000D_
 •	Quanto a emancipação ou desligamento ao atingir maior idade, quais os protocolos e direcionamentos adotados?_x000D_
 •	Temos serviço de albergamento provisório?_x000D_
 •	Temos serviço e ou convênio com “repúblicas” para acolhimento dos jovens após desligamento do serviço de acolhimento? Se não, há algum tipo de negociação ou credenciamento em andamento?</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6802/requerimento_040-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6802/requerimento_040-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Administração para que a mesma estude a possibilidade de reestabelecer os pagamentos do terço de férias para os servidores como era feito anteriormente pela administração do município (os servidores recebiam antes de saírem de férias). Atualmente com as novas regras o servidor só recebe no fim das férias.</t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6808/requerimento_041-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6808/requerimento_041-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal  e a secretária do Governo, para que através da Faz Trans realize um Estudo Técnico para a implantação de um redutor de velocidade/tartarugas e pintura de sinalização viária para o cruzamento entre as Ruas Paulo Leminski e a Rua Carlos Drummond de Andrade ( Próximo ao Colégio Estadual Professor Anderson Rangel), localizado no bairro Jardim Veneza, neste Município.</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6816/requerimento_042-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6816/requerimento_042-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis informações referentes aos pacientes acometidos com doença renal crônica:_x000D_
 a)	Existe algum programa vigente no âmbito do Município em prol dos pacientes acometidos com doença renal crônica?_x000D_
 b)	Qual o número de pessoas acometidas pela doença atualmente em nosso Município?_x000D_
 c)	Existe projeto para uma unidade de terapia intensiva? Se sim qual é o cronograma para seu funcionamento?_x000D_
 d)	O Município atualmente dispõe de recursos para o atendimento aos munícipes que são acometidos por esta doença? Se sim, qual o orçamento que dispõem atualmente para esta finalidade de atendimento?</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6826/requerimento_043-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6826/requerimento_043-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal  e a secretária do Governo, para que através da Faz Trans realize um Estudo técnico para  melhoria da sinalização e a demarcação da rotatória existente na Avenida Brasil n° 3171 – Nações 1, em frente a Comunidade Crista Zoe.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6822/requerimento_044-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6822/requerimento_044-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie junto a empresa LEBLON TRANSPORTE DE PASSAGEIROS, estudo técnico de viabilidade para a implantação de um agente de serviços capacitado para auxiliar os usuários de ônibus, idosos, gestantes e PCD (pessoa  com deficiência) no embarque e desembarque no terminal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6824/requerimento_045-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6824/requerimento_045-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, encaminhe um ofício para a Sanepar, solicitando que seja feita a rede de coleta de esgoto na Rua Platano , na Rua Buganvile e na Rua Caroba - Bairro: Eucaliptos - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6844/requerimento_046-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6844/requerimento_046-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis informações referentes a projetos relacionados a importância do empoderamento das mulheres nas escolas:_x000D_
 a)	Existe algum programa vigente de, como trabalhar o empoderamento feminino dentro das salas de aula?_x000D_
 _x000D_
 b)	Qual o número de mulheres e crianças, que se encontram em situação de vulnerabilidade ou em programa de proteção, acometidas pela violência em nosso Município?_x000D_
 _x000D_
 c)	Existe um corpo docente capacitado para atender casos de abusos e violência contra a mulher em nossas escolas? Se sim, qual o número de profissionais capacitados para palestrar sobre assuntos referentes ao tema?</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
     <t>Marco Antonio Santos, Professor Léo, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6845/requerimento_047-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6845/requerimento_047-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer das Secretarias competentes o seguinte:_x000D_
 1-	Requer seja realizado estudo para verificar a possibilidade de implementação de equipe multidisciplinar de forma itinerante nas escolas municipais da rede pública do ensino de Fazenda Rio Grande, sendo tal equipe formada pelos seguintes profissionais: Psicólogos, Fonoaudiólogos, Terapeutas Ocupacionais, Nutricionistas, Psicomotricistas, Neuropsicólogos, Psicopedagogos/Neuropsicopedagogos, profissionais de apoio._x000D_
 2-	Contratação de profissionais de auxílio operacional/profissionais de apoio (serviços gerais) para atuarem nas escolas municipais da rede pública de ensino de Fazenda Rio Grande, auxiliando os estudantes que tenham necessidades especiais em outros espaços, além da sala de aula._x000D_
 3-	Que tenha uma rede de apoio com especialistas nas áreas de saúde mental e assistência social para pais, mães e responsáveis legais.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6827/requerimento_048-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6827/requerimento_048-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício para a Empresa Arteris Autopista Planalto Sul, convidando-os para apresentação de futuros projetos para BR 116 nos limites do município de Fazenda Rio Grande, também solicitamos que possam estar prestando informações sobre as marginais da BR 116, referente a manutenção ,sinalização, e semáforos, e também nos informem os números de veículos por categoria que por media passam pelo pedágio no limite do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6830/requerimento_049-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6830/requerimento_049-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo.  Sr. Prefeito Municipal  para que o mesmo através da empresa de transporte coletivo  Grupo Leblon Transportes forneça  a esta Casa de Leis  informações acerca da linha de ônibus Santa Terezinha – Ipê ,    conforme questionamentos:_x000D_
 a)	Após o horário das 18 hrs é possível aumentar a frota de ônibus que   atendem aos   usuários dessa linha?_x000D_
 b)	Como é feito o controle desse horário? caso exista um acréscimo considerado no número de usuários.</t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6839/requerimento_050-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6839/requerimento_050-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Responsável, informe a esta Casa de Leis: _x000D_
 1) O Município já possui verba destinada para Obras de Pavimentação Poliédrica, na Estrada do Passo Amarelo?_x000D_
 2) Já foi criado o Projeto para que a obra possa ser inicializada?_x000D_
 3) Por fim, qual a data provável para início e término desta obra?</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6835/requerimento_051-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6835/requerimento_051-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Caixa Econômica Federal para que seja realizado outro estudo em relação à abertura de uma nova agência ou ampliação da já existente em Fazenda Rio Grande, tendo em vista o novo censo realizado pelo IBGE no mês de dezembro de 2022 onde houve um crescimento substancial da população atingindo 167.315.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6833/requerimento_052-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6833/requerimento_052-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através das Secretarias competentes realize estudo e viabilidade para revitalização (recuperação emergencial) da Avenida Portugal;_x000D_
 1-	Fresagem em três perímetros onde há remendos no asfalto._x000D_
 2-	Pintura de área de conflito em três cruzamentos em T._x000D_
 3-	Colocação de tachões na via onde há alargamento da pista para conversão a esquerda sentido Avenida Áustria._x000D_
 4-	Sinalização vertical e horizontal em toda sua extensão.</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6837/requerimento_053-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6837/requerimento_053-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a EXTRE AMBIENTAL, para que preste informações a esta Câmara Municipal acerca da análise de água dos poços artesianos._x000D_
 a)	A referida empresa tem feito análise das águas dos poços dos moradores da redondeza do aterro sanitário._x000D_
 b)	Se sim, quais os resultados apresentados depois das análise?</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6841/requerimento_054-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6841/requerimento_054-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que informe à esta Casa de Leis se já está sendo viabilizado a edição de Decreto Municipal para atender as estipulações previstas na Lei Municipal 1364/2020 de autoria do Vereador Gilmar Petry, o qual possibilita a utilização do bilhete de passagem temporal pelos usuários do transporte coletivo no município de Fazenda Rio Grande, permitindo que o usuário possa sair do terminal de ônibus para realizar suas compras e afazeres no comércio local, assim como, para se dirigir   principalmente ao Armazém da Família, e retornar ao terminal sem a necessidade de efetuar o pagamento de uma nova passagem.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6853/requerimento_055-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6853/requerimento_055-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie estudo técnico quanto a colocação de manta asfáltica ao lado da Escola Municipal Maryle Aparecida Schettert Ferri no trecho da Rua Irerê entre as Ruas Cauré e Caraúna no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6855/requerimento_056-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6855/requerimento_056-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie estudo técnico quanto a conexão e continuidade da Rua João de Barro no trecho entre a Rua Canários e a Av. Perdizes no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6862/requerimento_057-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6862/requerimento_057-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, estudem a possiblidade de implantação de uma Academia de Hidroginástica no Parque Verde e/ou Centro Multieventos da nossa cidade, sendo que é mais uma modalidade de atividade física voltada para a prática esportiva, visando atender a população mais carente.</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6851/requerimento_058-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6851/requerimento_058-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que aprecie o nome da Professora Lirani Maria Franco para ser indicado junto ao Governo do Estado do Paraná a fim de nominar o novo Colégio Estadual que ainda está em fase de conclusão de obras, situado na Avenida Jatobá, esquina com Avenida Brasil.</t>
   </si>
   <si>
     <t>6873</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6873/requerimento_059-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6873/requerimento_059-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretarias Competentes (Obras publicas e planejamento urbano, Meio Ambiente) e da Companhia Paranaense de Energia Elétrica (Copel) realize estudo e viabilidade para retirada de postes e fiação elétrica que estão no meio da Avenida Áustria para posteriormente realizar projeto de revitalização e arborização desta Avenida com planejamento de espécies arbóreas que melhor se adéqüem ao local e clima.</t>
   </si>
   <si>
     <t>6876</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6876/requerimento_060-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6876/requerimento_060-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para o Prefeito Municipal de Fazenda Rio Grande para que o mesmo forneça um estudo de viabilidade de subsídio para o transporte público de pacientes e acompanhantes que precisam fazer exames e consultas especializadas fora da cidade e não tem condições financeiras para a locomoção até o referido atendimento.</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6858/requerimento_061-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6858/requerimento_061-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requere à Mesa na forma regimental, após aprovação deste Plenário, seja expedido ofício ao Excelentíssimo Deputado Federal Toninho Wandscheer, pleiteando, para que, possa intervir juntamente a ANTT – Agência Nacional de Transportes Terrestres, e a ARTERIS PLANALTO SUL para que realizem a instalação da Placa de Identificação Nominal, “Viaduto José Edilton Quirino”, localizado na BR-116 Rodovia Régis Bittencourt KM 131 + 600 metros (sentido sul) que dá acesso ao bairro Jardim Veneza, município de Fazenda Rio Grande – Paraná.</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
     <t>Julinho do Pesque, Luiz Sergio Claudino - Serjão, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6868/requerimento_062-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6868/requerimento_062-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa na forma regimental, após aprovação deste Plenário, seja expedido ofício ao Excelentíssimo Deputado Federal Toninho Wandscheer, pleiteando, para que, possa intervir juntamente a ANTT – Agência Nacional de Transportes Terrestres, ao DNIT – Departamento Nacional de Infraestrutura de Trânsito e a ARTERIS PLANALTO SUL - Autopista Régis Bittencourt, realizem estudos e assim o executem, fazendo a retirada da Balança – Posto de Pesagem Veicular, que se encontra instalada, em área urbana causando inúmeros transtornos as vias residenciais próximas, dentro do município de Fazenda Rio Grande,  PR - BR 116 – SUL - KM 130.</t>
   </si>
   <si>
     <t>6877</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6877/requerimento_063-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6877/requerimento_063-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que adiante subscrevem, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer e oficiar o Chefe do Poder Executivo Municipal, no que segue: _x000D_
   		_x000D_
 •	Requer seja realizado um estudo técnico para análise da possibilidade do município de Fazenda Rio Grande viabilizar subsídios para o transporte público dos estudantes matriculados em ensino superior.</t>
   </si>
   <si>
     <t>6872</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6872/requerimento_064-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6872/requerimento_064-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal  e a secretária do Governo, para que através da FazTrans realize um “estudo técnico” para implantação de uma travessia elevada na Av. Brasil, em frente ao Ginásio CAIC.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6864/requerimento_065-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6864/requerimento_065-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, que seja expedido ofício ao Presidente do Conresol Prefeito Rafael Greca de Macedo, para que inclua na pauta na próxima reunião da Consórcio Intermunicipal para Gestão dos Resíduos Sólidos Urbano (Conresol), a possibilidade de construção de uma ponte no rio Iguaçu, ligando a antiga estrada do aterro sanitário da Caximba ou na Rua Bruno de Almeida para com a Estrada do Areal, transferindo o trajeto de hoje  que engloba a BR 116 ate a Avenida Mato Grosso e a portaria da Estre Ambiental.</t>
   </si>
   <si>
     <t>6879</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6879/requerimento_066-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6879/requerimento_066-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis informações referentes aos  projetos relacionados a importância da conscientização da sociedade sobre a necessidade de direitos igualitários, inclusão e bem-estar de todos que são acometidos pela Síndrome Down:_x000D_
 a)	Existe algum programa de intervenção precoce, formado por educadores e terapeutas especializados, para oferecer melhor qualidade de vida as pessoas acometidas com a condição genética?_x000D_
 b)	Existe algum planejamento para oferecer a população em geral, principalmente nas escolas, eventos referentes a inclusão?</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6867/requerimento_067-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6867/requerimento_067-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que,  seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo através da secretaria competente solicite á empresa Petróleo Brasileiro S.A.-Petrobras a informação a seguir: _x000D_
  _x000D_
 - Existe algum projeto para a revitalização da horta comunitária que se localiza na rua Cerejeira no bairro Eucaliptos? No qual em baixo passa o gasoduto da tal referida empresa.</t>
   </si>
   <si>
     <t>6875</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6875/requerimento_069-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6875/requerimento_069-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Administração, sejam respondidos os seguintes questionamentos a respeito da pavimentação asfáltica que foi concluída em 05/12/2017 na Rua Rio Xingu - Bairro: Iguaçu - Fazenda Rio Grande - PR. _x000D_
 1. Qual foi a empresa licitante que fez a obra? _x000D_
 2. Quais foram os critérios adotados para chegar no valor do rateio da obra ? _x000D_
 3. Por que não houve a notificação antes do início da pavimentação por parte da Prefeitura informando sobre a realização da obra, e que haveria cobrança após seu término?</t>
   </si>
   <si>
     <t>6883</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6883/requerimento_070-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6883/requerimento_070-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requere à Mesa na forma regimental, após aprovação deste Plenário, seja expedido ofício ao Excelentíssimo Deputado Federal Toninho Wandscheer, pleiteando, para que, sejam viabilizados recursos financeiros, através de Emenda Parlamentar para a realização da obra de pavimentação da Rua Francisco Dibas, esta que está localizada no bairro Jardim Veneza, município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6924</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6924/requerimento_071-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6924/requerimento_071-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria de Obras, estudem e havendo possibilidades coloquem uma cobertura no ponto de ônibus na Rodovia Régis Bittencourt Km 132, sentido Mandirituba, nas proximidades do Viaduto sentido bairro Jardim Veneza, neste Município.</t>
   </si>
   <si>
     <t>6911</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6911/requerimento_072-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6911/requerimento_072-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem à Mesa na forma regimental, após aprovação deste Plenário, seja expedido ofício ao Excelentíssimo Deputado Federal Toninho Wandscheer, pleiteando, para que, possa intervir juntamente a ANTT – Agência Nacional de Transportes Terrestres, e a ARTERIS PLANALTO SUL - Autopista Régis Bittencourt, analisando a melhor solução e realizando um Projeto para que haja a abertura de uma rua específica tendo saída direta do Bairro Gralha Azul, em particular na localidade do Jardim Palmeiras, Município de Fazenda Rio Grande, sentido Rodovia Régis Bittencourt, BR-116, nas proximidades do KM 128.</t>
   </si>
   <si>
     <t>6882</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6882/requerimento_073-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6882/requerimento_073-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, envie a esta casa de lei toda documentação relativa ao processo de contratação de plantões médicos para suprir as demandas da Secretaria Municipal de Saúde, também a relação de todos os profissionais que prestaram serviços identificados por CRM e datas trabalhadas, além de um resumo de como está sendo feito o planejamento e escala desses profissionais, qual o números de médicos concursados e terceirizados que prestam serviço no UPA e ainda cópias das escalas dos que ali trabalham desde janeiro de 2021. Se existem atestados médicos nesse período, informar número de atestados e profissionais que apresentaram.</t>
   </si>
   <si>
     <t>6910</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6910/requerimento_074-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6910/requerimento_074-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Por meio do presente requerimento, os Nobres Vereadores que adiante subscrevem, requerem:_x000D_
 Requer que seja destinado, a partir do exercício de 2024, o montante de 1% do orçamento geral para a área da Cultura de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6904</t>
   </si>
   <si>
     <t>Brandão, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6904/requerimento_075-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6904/requerimento_075-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido oficio a Vossa Excelência Deputado Federal Diego Garcia, para solicitar a apresentação de emenda parlamentar junto ao Orçamento da União no valor de R$1.000.000,00 (Um milhão de Reais), para o Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6887</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6887/requerimento_076-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6887/requerimento_076-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie estudo técnico para melhorias no entorno da Escola Municipal Professora Valdineia dos Santos quanto a colocação de:_x000D_
 A)	Travessia elevada com guarda corpo;_x000D_
 B)	Estacionamento na área externa em frente da escola;_x000D_
 C)	Troca de lâmpadas da iluminação pública.</t>
   </si>
   <si>
     <t>6895</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6895/requerimento_077-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6895/requerimento_077-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, estudem a possiblidade de implantação de uma nova plataforma de agendamento de consultas, com a máxima urgência, uma vez que os usuários não estão conseguindo agendar suas consultas. Solicita ainda as seguintes informações:_x000D_
 1.	Como é feita o agendamento das consultas via telefone? _x000D_
 2.	Se o agendamento pelo aplicativo está atendendo os usuários com qualidade?_x000D_
 3.	Informe quais são os responsáveis por agendar as consultas, quando acionados via telefone?_x000D_
 4.	Quais os horários iniciam e encerram os atendimentos de agendamento pelo aplicativo para consultas nas UBS?_x000D_
 5.	Qual é a capacidade de atendimento diário das unidades de saúde? _x000D_
 6.	Quais as unidades básicas de saúde (UBS) utilizam o método de agendamento via telefone ou por aplicativo? _x000D_
 7.	Qual é o número de usuário que estão conseguindo agendar suas consultas pelo aplicativo ou via telefone por dia nas unidades de saúde desse municíp</t>
   </si>
   <si>
     <t>6914</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6914/requerimento_078-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6914/requerimento_078-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretarias Competentes (Obras publicas e planejamento urbano, Meio Ambiente e Faztrans) realize estudo e viabilidade para revitalização da Avenida Mato Grosso em toda sua extensão no que tange:_x000D_
 1 - Pintura viária com sinalização vertical e horizontal._x000D_
 2 - Roçada em toda extensão onde há calçadas para pedestres e cruzamentos onde há comprometimento de visibilidade devido a mato alto. _x000D_
 3 - Limpeza e desobstrução de bocas de lobos e canaletas. _x000D_
 4 - Operação tapa buracos, fresagem e pavimentação asfáltica onde há necessidade._x000D_
 5 - Revisão noturna da iluminação pública.</t>
   </si>
   <si>
     <t>6897</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6897/requerimento_079-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6897/requerimento_079-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo.Sr. Prefeito Municipal para que realize a intermediação junto aos órgãos competentes acerca da possibilidade de alteração da Linha F24 (Eucaliptos 2) e Linha F18 (Parque Industrial) de modo a abranger nos seus respectivos itinerários a Travessa Copaíba e a Rua Jatobá, especialmente entre 18h e 22hrs, para atender os estudantes e trabalhadores da região.</t>
   </si>
   <si>
     <t>6891</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6891/requerimento_080-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6891/requerimento_080-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras, que informe qual a previsão de início das obras de reforma nos banheiros, na cobertura e nas calhas do Terminal Metropolitano de Fazenda Rio Grande localizado na Av. das Araucárias, 24 - Bairro: Eucaliptos - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>6893</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6893/requerimento_081-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6893/requerimento_081-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para o Secretário Municipal de Obras  para que o mesmo forneça a esta casa de leis informações a respeito de obras de calçamento nas ruas da cidade. Neste requerimento solicita-se o cronograma, ruas em obras e previsões de quais ruas serão contempladas com benfeitorias.</t>
   </si>
   <si>
     <t>6898</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6898/requerimento_082-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6898/requerimento_082-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal para que através da secretaria competente, venha trazer informação a cerca do local:  _x000D_
         Terminal de ônibus (novo), rua  Av. das Araucárias 24 – Eucaliptos.  _x000D_
 1)-  Quais estão sendo as ações tomadas visando a segurança dos usuários e do patrimônio público? _x000D_
 2)- Caso  exista um horário de permanência da Guarda Municipal,  quais são ? _x000D_
 3)- Após o horário das 19hrs onde há o maior pico de passageiros,  tem alguma ação para inibir a depredação do patrimônio público e prevenir crimes contra a ordem pública, neste local ?</t>
   </si>
   <si>
     <t>6900</t>
   </si>
   <si>
     <t>Gilmar José Petry, Marco Antonio Santos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6900/requerimento_083-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6900/requerimento_083-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente realize estudo e viabilidade para aquisição de dois aparelhos de ozônio terapia para tratamentos de feridas crônicas de pacientes do município de Fazenda Rio Grande e capacitação de profissionais de enfermagem.</t>
   </si>
   <si>
     <t>6901</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6901/requerimento_084-2023_ver._carlos_brandao.docx</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6901/requerimento_084-2023_ver._carlos_brandao.docx</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal  e a Secretária do Governo, para que através da Secretária de Saúde ou por outros órgãos do Município solicitando as seguintes informações:_x000D_
 1º - Qual é o número de suicídios, ano a ano no Município de Fazenda Rio Grande de 2020 a 2023?_x000D_
 2° - Qual é o número de suicídios relacionados ao Trabalho, às relações de trabalho, no Município de Fazenda Rio Grande, no período de 2020  a 2023 ?_x000D_
 3 ° - Qual é o número de suicídios por sexo no Município de Fazenda Rio Grande de 2020 a 2023?_x000D_
 4° - Qual é o número de suicídios por regiões da cidade de Fazenda Rio Grande no período de 2020 a 2023?_x000D_
 5° - Existem programas de Prevenção ao Suicídio desenvolvidos  pela Secretaria de Segurança Pública ou por outros órgãos do Município de Fazenda Rio Grande? Em caso afirmativo, quais são e como funcionam?</t>
   </si>
   <si>
     <t>6903</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6903/requerimento_085-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6903/requerimento_085-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que informe à esta Casa de Leis em que fase estão as tratativas com o Estado, a União e demais órgãos competentes para a realização das obras de rebaixamento da Rodovia Régis Bittencourt (BR 116) no trecho urbano localizado entre o Posto 21 e a Empresa Plastilit. Requer ainda, que esta obra seja iniciada urgentemente, a qual irá possibilitar que a transposição da pista em frente ao Posto 21 (acesso para a Avenida Jatobá) e à empresa Plastilit (acesso para a Avenida Carlos Eduardo Nichele) seja realizada em segurança pelos motoristas e pedestres, evitando que possíveis acidentes ocorram neste trecho da Rodovia.</t>
   </si>
   <si>
     <t>6917</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6917/requerimento_086-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6917/requerimento_086-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal  e a secretária do Governo, para que através da Secretaria de Obras realize um Estudo Técnico para colocação de manilhas em um córrego na Rua Mandarim, entre as casas n° 734 e n° 666 no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6921</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6921/requerimento_087-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6921/requerimento_087-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer os termos regimentais, que seja expedido um ofício dirigido ao SEBRAE, solicitando informações sobre o trabalho desenvolvido no Município de fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6919</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6919/requerimento_088-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6919/requerimento_088-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes atividades_x000D_
 1)	Há algum projeto referente a instalação/construção de asilo municipal para atendimento à população fazendense, em nossa cidade?</t>
   </si>
   <si>
     <t>6926</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6926/requerimento_089-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6926/requerimento_089-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Por meio do presente requerimento, os Nobres Vereadores que adiante subscrevem, requerem:_x000D_
 Requer que seja destinado, a partir do exercício de 2024, o montante de 1% do orçamento geral para a pasta do Esporte de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6922</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6922/requerimento_090-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6922/requerimento_090-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretarias Competentes (Obras publicas e planejamento urbano, Meio Ambiente) seja realizado estudo e viabilidade para implantação de calçamento (com guias rebaixadas para acessibilidade PCD) em toda extensão da Avenida Mato Grosso onde há maior fluxo (circulação) de pedestres próximos a escolas e comércios e onde conforme o estudo realizado houver necessidade maior. A solicitação desse requerimento é um complemento ao Requerimento 078/2023.</t>
   </si>
   <si>
     <t>6918</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Enfermeiro Zé Carlos, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6918/requerimento_091-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6918/requerimento_091-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo senhor deputado federal Deputado Federal Toninho Wandscheer para intervir junto ministério da saúde pra conseguir duas ambulâncias do SAMU e três novas UBSs (Unidades Básicas de Saúde) para Fazenda Rio Grande e um centro de especialidade.</t>
   </si>
   <si>
     <t>6929</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6929/requerimento_092-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6929/requerimento_092-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável (Secretaria de Planejamento Urbano), realize a padronização em todas as calçadas públicas deste município, a fim de que se adequem nos padrões de acessibilidade e, requer que o órgão competente (FAZTRANS), atue firmemente na fiscalização de carros que estejam estacionados nas calçadas do município.</t>
   </si>
   <si>
     <t>6927</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6927/requerimento_093-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6927/requerimento_093-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente informe a essa Casa de Leis se existe projeto para a implantação e aplicação do Projeto Lean  do Ministério de Saúde  na UPA de nosso município, esse novo fluxo de trabalho vem com o objetivo de reduzir as filas de espera e melhorar os atendimentos prestados aos pacientes.</t>
   </si>
   <si>
     <t>6939</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6939/requerimento_094-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6939/requerimento_094-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Meio Ambiente, para que seja feito estudo técnico para a implantação de um parque linear na área entre a Rua África do Sul e Av. Austrália no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6941</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6941/requerimento_095-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6941/requerimento_095-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis estudos sobre a possibilidade de instalação de sensores de detector de metal nas escolas Municipais de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6931</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6931/requerimento_096-2023_ver._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6931/requerimento_096-2023_ver._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, reitere o pedido referente ao requerimento 337-2022 no qual pede para que seja realizada a reforma, bem como, ampliação da estrutura, disponibilizando iluminação pública e água potável, no “campinho” e também na academia destinada a população mais idosa, ambos localizados na Travessa Coleirinha, Gralha Azul – Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6935</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6935/requerimento_097-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6935/requerimento_097-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para a SANEPAR para que a mesma forneça a esta casa de leis as razões pelas quais os usuários precisam pagar pela segunda via da conta de água no município.</t>
   </si>
   <si>
     <t>6933</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6933/requerimento_098-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6933/requerimento_098-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Governo, realize a pintura da faixa de pedestres na Avenida Portugal, 938 - Bairro: Gralha Azul - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>6937</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6937/requerimento_099-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6937/requerimento_099-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis se já foi concretizada a doação das áreas autorizadas através das Leis 1159/2017 e 1160/2017 para o Estado do Paraná, destinadas respectivamente ao Corpo de Bombeiros e à Polícia Militar. Em caso negativo, informe por quais motivos a transferência da titularidade ainda não ocorreu. Informe também, se o Centro Municipal de Educação Infantil Profª Luzia Tomchak está localizado sobre algumas destas áreas dos imóveis destinados para a doação supracitada. Em caso positivo, solicito que o Poder Executivo envie urgentemente Projeto de Lei com novo memorial descritivo adequando as áreas para a respectiva doação.</t>
   </si>
   <si>
     <t>6945</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6945/requerimento_100-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6945/requerimento_100-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretarias Competentes (Obras publicas e planejamento urbano) seja realizado estudo e viabilidade para implantação de calçamento (com guias rebaixadas para acessibilidade PCD) em toda extensão Rua Juruviaria – Bairro Gralha Azul onde há maior fluxo (circulação) de pedestres próximos a escolas e comércios e onde conforme o estudo realizado se fizer necessário.</t>
   </si>
   <si>
     <t>6949</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6949/requerimento_101-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6949/requerimento_101-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretarias Competentes para estudo e viabilidade de implantação de Sistema De Controle Permanente de Fluxo De Rouparia da UPA de Fazenda Rio Grande, onde consiste em:_x000D_
 1-	Compra de roupas de cama/banho cobertas e pijamas com margem técnica para enfrentamento de estação do inverno._x000D_
 2-	Delegar responsável técnico para que realize diariamente com planilhas o envio, recebimento e distribuição das mesmas no fluxo interno da UPA e com rouparia (Contratada) enviando relatórios caso haja algum furo no fluxo da pesagem._x000D_
 3-	Ter controle rigoroso com treinamento de equipe para que o sistema funcione adequadamente._x000D_
 4-	Realizar treinamento com equipes das ambulâncias para que haja a troca de kit rouparia imediata a cada transferência ou encaminhamento de pacientes para exames._x000D_
 5-	A cada turno de plantão o responsável repor roupas necessárias conforme cada turno e no período do plantão noturno a chave da rouparia fiqu</t>
   </si>
   <si>
     <t>6948</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6948/requerimento_102-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6948/requerimento_102-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Obras, para que providencie estudo técnico para a colocação de manta asfáltica na Rua Laranjeiras no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6944</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6944/requerimento_103-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6944/requerimento_103-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício a Empresa Brasileira de Correios e telégrafos instalados no Município de Fazenda Rio Grande, informe a esta Casa de Leis o motivo pelo qual as Ruas Antônio Bertulino da Cruz, João Cubis, João de Souza Santos, Rangel Machado, Yasuaoasano Maria, Alice Cubis Machado, Flávio Alves Machado, Francisco Leonel Cuibis, na localidade São Sebastião; As Ruas Aluízio Azevedo, Carlos Gomes, Rui Barbosa, Guimarês Rosa e José de Alencar, estas situadas na localidade Jardim Colonial; As Ruas Pedro Barbosa, Brandina Dibas, Pedro C. Rocha, Pedro Reinando Rocha, Francisco Dibas, Anjos Barbosa e Francisca Claudino da Rocha, estas situadas na localidade Campo da Cruz, estas que ainda não foram comtempladas com o CEP (Código de Endereçamento Postal).</t>
   </si>
   <si>
     <t>6956</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6956/requerimento_104-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6956/requerimento_104-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, verifique a possibilidade de instalar câmeras de segurança na entrada das escolas municipais e CMEIs interligadas à base da Guarda Municipal.</t>
   </si>
   <si>
     <t>6954</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6954/requerimento_105-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6954/requerimento_105-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal  e a secretária do Governo, para que através da Secretaria de Iluminação Publica realize um Estudo Técnico para a colocação de dois postes de iluminação, na Rua Gerivá em frente a casa n° 730 , Bairro Eucaliptos na qual possui uma área de lazer que foi providenciada pelos moradores.</t>
   </si>
   <si>
     <t>6960</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6960/requerimento_106-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6960/requerimento_106-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal competente, que  _x000D_
 tendo em vista a publicação do Tribunal de Contas do Estado do Paraná a avaliação da atuação governamental, referente ao processo de prestação de contas anual do Município do ano de 2022, nota-se a baixa pontuação obtida em algumas áreas conforme demonstra-se na imagem abaixo e link para acesso. _x000D_
 A partir do conhecimento destas informações, e como a fiscalização é função e obrigação daquele que ocupa o cargo de vereador, bem como os pedidos de informações são prerrogativas desta Casa de Leis, o requerimento solicita as seguintes informações conforme mostra o gráfico a seguir sobre a avaliação da Administração Financeira._x000D_
 Ao visualizarmos os gráficos notamos o de Obrigações Financeiras com um valor baixo de 1,40, na Visão Detalhada do mesmo consta Gestão de Dívida e Gestão de Riscos Fiscais com o valor de 0,00  tendo em vista requer:</t>
   </si>
   <si>
     <t>6953</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6953/requerimento_107-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6953/requerimento_107-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes atividades_x000D_
 1)	Há projeto de pavimentação asfáltica nas travessas do “Pátria Minha” – Bairro Eucaliptos?_x000D_
 2)	Se sim, quando está previsto o início da pavimentação asfáltica naquelas travessas?</t>
   </si>
   <si>
     <t>6962</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6962/requerimento_108-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6962/requerimento_108-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Defesa Social, para que seja aplicado medidas para cobrir e impedir ataques contra as crianças e funcionários nas ESCOLAS e CMEIS de nosso Município tal como tem acontecido em diversas cidades brasileiras, como último exemplo o cruel ataque ocorrido na cidade de Blumenau em Santa Catarina.</t>
   </si>
   <si>
     <t>6967</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6967/requerimento_109-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6967/requerimento_109-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer seja informado se o Município de Fazenda Rio Grande vai aderir e participar do Programa Pronasci II e, em caso positivo, seja enviado demais detalhes da participação do Município no referido programa do Governo Federal do Ministério da Justiça.</t>
   </si>
   <si>
     <t>6968</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6968/requerimento_110-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6968/requerimento_110-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito para que através da Secretaria Competente, envie a esta casa de leis as seguintes informações referentes as contribuições de melhorias no Cemitério Municipal._x000D_
 a)	Quais foram as melhorias realizadas no Cemitério em 2022? E qual o valor gasto?_x000D_
 b)	Referente as taxas de manutenção que são cobradas, foram reinvestidas em sua totalidade? Se sim, justifique como._x000D_
 c)	Existe projeto para futuras melhorias? Se sim, quais._x000D_
 d)	Atualmente qual é o valor de taxa de manutenção anual arrecadado através do IPTU?</t>
   </si>
   <si>
     <t>6958</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6958/requerimento_111-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6958/requerimento_111-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, reiterando o requerimento nº 307/2022 para que através da secretaria competente, realize a restauração ou se possível a construção de um novo Parquinho Infantil localizado no Parque Verde, tendo em vista que o mesmo se encontra em péssimas condições de uso e apresenta risco para as crianças.</t>
   </si>
   <si>
     <t>6964</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6964/requerimento_112-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6964/requerimento_112-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a Coordenação da Região Metropolitana de Curitiba (COMEC) para que informe a esta Casa de leis a disponibilidade de mais abrigos para os pontos de Ônibus a serem instalados nas paradas dos Ônibus do Município de Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>6971</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6971/requerimento_113-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6971/requerimento_113-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis se já está prevista data para realização da Conferência Municipal da Cidade e eleição dos novos membros do Conselho da Cidade em atendimento às determinações previstas na Lei Estadual nº 21051/2022 que estabelece a data de 30 de Abril de 2023 para o restabelecimento dos Conselhos Municipais das Cidades</t>
   </si>
   <si>
     <t>6979</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6979/requerimento_114-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6979/requerimento_114-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal competente, para que providencie os seguintes itens para melhoria na Praça Tridi:_x000D_
 A)	Construção de uma pista de caminhada no entorno da praça;_x000D_
 B)	Plantio de árvores;_x000D_
 C)	Colocação de bancos para descanso;_x000D_
 D)	colocação de mesas com tabuleiros de xadrez em alvenaria;_x000D_
 E)	Troca e manutenção da grama sintética;</t>
   </si>
   <si>
     <t>6993</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6993/requerimento_115-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6993/requerimento_115-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das secretarias competentes, seja fornecido as informações mencionadas abaixo:_x000D_
   Fase em que se encontra o Pregão Eletrônico de compra de placas para identificação de ruas da cidade de Fazenda Rio Grande;_x000D_
 • Cópia da mostra prévia do Censo 2022;_x000D_
   Levantamento dos últimos dois anos, do número de declarações de numeração predial fornecidas pela Prefeitura.</t>
   </si>
   <si>
     <t>6994</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6994/requerimento_117-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6994/requerimento_117-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, realize estudos para a criação de carteirinha para pacientes portadores de fibromialgia.</t>
   </si>
   <si>
     <t>6995</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6995/requerimento_118-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6995/requerimento_118-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal para que, através da Secretaria competente e órgãos de segurança pública do município seja realizado treinamento para servidores e alunos, e que fique como protocolo preventivo em caso de emergências dentro do âmbito escolar, com instalação de botão do pânico para que forças de segurança cheguem o mais rápido possível caso acionado. Solicita também que a empresa contratada para segurança esteja em acordo com as leis federais, e estar capacitada para trabalhar em ambiente público (escolar) atendendo alunos considerando e respeitando os princípios do estatuto da criança e do adolescente.</t>
   </si>
   <si>
     <t>6996</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6996/requerimento_119-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6996/requerimento_119-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal responsável verifiquem as condições e tomem as providências necessárias no sentido de proceder a roçada e limpeza dos terrenos de propriedade da Prefeitura Municipal de Fazenda Rio Grande que estão localizados no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6997</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6997/requerimento_120-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6997/requerimento_120-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>•	Requer seja implantado em todas as escolas da rede pública de ensino do município de Fazenda Rio Grande, bem como na(s) unidade(s) de Pronto Atendimento e Unidades Básicas de Saúde, o “botão do pânico”.</t>
   </si>
   <si>
     <t>6998</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6998/requerimento_121-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6998/requerimento_121-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretarias Competentes (Obras publicas e planejamento urbano, Meio Ambiente) para que realize na Praça do bairro Gralha Azul situada na Avenida Portugal, a substituição/manutenção ou retirada de postes provençais de iluminação que estão danificados (quebrados conforme fotos em anexo), requeiro também a manutenção (fiação elétrica e lâmpadas) dos demais postes, pois hoje a praça encontra se totalmente no escuro, devido a danos causados na fiação elétrica.</t>
   </si>
   <si>
     <t>6999</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6999/requerimento_122-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6999/requerimento_122-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria de saúde, informe os seguintes dados referentes ao Programa Saúde na Escola (PSE):_x000D_
 1. Cronograma com quais escolas estão sendo beneficiadas pelo programa?_x000D_
  2. Quais os dias que estão sendo feitas as visitas?</t>
   </si>
   <si>
     <t>7007</t>
   </si>
   <si>
     <t>Alex Padilha, Enfermeiro Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7007/requerimento_123-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7007/requerimento_123-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Obras Públicas, para que providencie o estudo técnico para a recuperação da manta asfáltica no trecho da Av. Portugal entre a Rua Flamingos e a Rua Áustria no Bairro Nações.</t>
   </si>
   <si>
     <t>7000</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7000/requerimento_124-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7000/requerimento_124-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para o Prefeito Municipal de Fazenda Rio Grande para que se crie um ambulatório com equipe de fonoaudiologia para dar apoio para as Unidades Básicas de Saúde no atendimento de crianças com altismo e outras patologias correlacionas dando assim apoio as equipes de saúde da família.</t>
   </si>
   <si>
     <t>7001</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7001/requerimento_125-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7001/requerimento_125-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis sobre a viabilidade de criação do Mercado Municipal em Fazenda Rio Grande, contendo espaços comerciais multiuso  cedidos através de permissão onerosa precedida de licitação, com objetivo de fomentar a produção agrícola, o comércio e o abastecimento no Município, e também,  com espaços comerciais cedidos sem custos, os quais deverão ser destinados ao desenvolvimento de programas especiais, junto a pequenos produtores rurais, cooperativas e associações do Município.</t>
   </si>
   <si>
     <t>7002</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7002/requerimento_126-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7002/requerimento_126-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que através da Secretaria competente envie as seguintes informações a esta Câmara Municipal:_x000D_
 01) Como está o andamento da regularização da rua João Cubis - bairro Veneza?_x000D_
 02)	 Em que fase se encontra a regularização das travessas que partem da referida rua?</t>
   </si>
   <si>
     <t>7012</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7012/requerimento_128-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7012/requerimento_128-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Responsável e à Sanepar informe a esta Casa de Leis qual a data provável de início das obras do Programa de Saneamento Rural de ampliação da rede de abastecimento de água para a área rural do Munícipio.</t>
   </si>
   <si>
     <t>7017</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7017/requerimento_129-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7017/requerimento_129-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa na forma regimental para que seja expedido oficio a ARTERIS – PLANALTO SUL para que realize um Estudo Técnico, se existe a possibilidade de fazer recuo da calçada para embarque e desembarque na Av. das Américas 1701, em frente a Igreja Universal do Reino de Deus, próximo ao Terminal Rodoviário novo, devido ao grande fluxo de veículos e pedestres disputando o mesmo espaço.</t>
   </si>
   <si>
     <t>7011</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7011/requerimento_130-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7011/requerimento_130-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer_x000D_
 à Secretaria Municipal de Esporte, Cultura e Lazer, acerca do seguinte: 	_x000D_
 •	Requer seja realizado estudo para adesão ao Programa do Ministério Federal do Esporte; “Skate por Lazer”, por parte do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7036</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7036/requerimento_131-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7036/requerimento_131-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie estudo técnico quanto a implantação de modulo da Guarda Municipal na Praça Tridi no bairro Gralha Azul, assim podendo atender o bairro Jardim Veneza e o bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7030</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7030/requerimento_132-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7030/requerimento_132-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente informe a está Casa de Leis sobre viabilidade  de criação de um ‘Restaurante Popular’ no Município de Fazenda Rio Grande, buscando apoio através do Ministério do Desenvolvimento e Assistência Social, Família e Combate à Fome, tendo em vista que muitas famílias sobrevivem com salários baixos e até mesmo famílias que estão passando por momentos de dificuldade tenham o direito de se alimentar a um preço acessível.</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7039/requerimento_133-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7039/requerimento_133-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Obras Públicas, para que seja providenciada a recuperação da manta asfáltica que esta deteriorada na extensão da Rua Sovi no bairro Gralha Azul</t>
   </si>
   <si>
     <t>7034</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7034/requerimento_134-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7034/requerimento_134-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a esta casa de leis estudos para a criação de um Centro de Iniciação ao Esporte no âmbito do município.</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7015/requerimento_135-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7015/requerimento_135-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo, através da  secretaria municipal competente  preste informações a esta Câmara Municipal acerca da seguinte questão:_x000D_
 •	Qual motivo que não foi concluído o  asfalto na Rua Biguá em frente ao numeral 1524 casa 53 no bairro Gralha Azul, pequeno trecho sem asfalto frente á duas(02) residências apenas  nesse local ?</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7028/requerimento_136-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7028/requerimento_136-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretarias Competentes Faztrans e Planejamento Urbano realizem estudo e viabilidade para implantar semáforos inteligentes (três tempos) nos seguintes endereços Avenida Brasil cruzamento com Avenida das Araucárias e Avenida Brasil Cruzamento com Rua Itália.</t>
   </si>
   <si>
     <t>7019</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7019/requerimento_137-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7019/requerimento_137-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício excelentíssimo Prefeito Municipal para que através de secretaria competente, faça o estudo com o instituto de identificação do estado do Paraná, para a reimplantação do programa RG Itinerante no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7021</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7021/requerimento_138-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7021/requerimento_138-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, envie a esta casa de lei a copia de todo o processo das ultimas licitações referente a iluminação publica do Município de Fazenda Rio Grande desde do ano de 2020. É também quais são os cargos responsáveis de toda a estrutura do departamento de iluminação Publica do Município, com matricula, decreto de nomeação e exoneração desde do ano de 2020.</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7023/requerimento_139-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7023/requerimento_139-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis qual o prazo previsto para início das obras de pavimentação e construção de calçadas no Loteamento Jardim Suzuki. Informe também, se todas as Ruas deste Loteamento serão contempladas com estas benfeitorias. Por fim, informe se todas as ruas desta localidade foram contempladas com a rede de tratamento de esgoto. Em caso negativo, solicito que seja notificado a SANEPAR para que implante urgentemente a rede de esgoto nas ruas que ainda não receberam este serviço para evitar danos às futuras pavimentações e calçadas.</t>
   </si>
   <si>
     <t>7027</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7027/requerimento_140-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7027/requerimento_140-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretaria competente, realize o estudo de viabilidade para o aumento do vale alimentação dos servidores municipais de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7032</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7032/requerimento_141-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7032/requerimento_141-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes atividades:_x000D_
 a)	Há planejamento para manutenção/reforma dos banheiros do terminal rodoviário de Fazenda Rio Grande? _x000D_
 b)	Se sim, quando será iniciada a reforma/manutenção? _x000D_
 c)	Há possibilidade de se ter um funcionário/segurança no local a fim de se evitar depredação do local?</t>
   </si>
   <si>
     <t>7056</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7056/requerimento_142-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7056/requerimento_142-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requere que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Obras Públicas, para que providencie o estudo técnico para abertura de acesso da Rua Biguá E Rua Madagascar, para desobstruir o trânsito.</t>
   </si>
   <si>
     <t>7062</t>
   </si>
   <si>
     <t>Julinho do Pesque, Marco Antonio Santos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7062/requerimento_143-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7062/requerimento_143-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo, através da secretaria municipal competente preste informações a esta Câmara Municipal acerca da seguinte questão:_x000D_
 •	Existe um cronograma para que seja promovida a revitalização da Praça Sidon na Tv. Framboeseira no bairro Eucaliptos?</t>
   </si>
   <si>
     <t>7050</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7050/requerimento_144-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7050/requerimento_144-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal para realizar estudo e viabilidade de implantar piso de borracha e brinquedos para crianças com necessidade especiais em parques que forem reformados ou revitalizados e em novos parques infantis das praças públicas município. (Playground inclusivo e acessível).</t>
   </si>
   <si>
     <t>7048</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7048/requerimento_146-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7048/requerimento_146-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal  e a secretária do Governo, para que através da Secretaria de Obras para que realize um estudo técnico para implantação de faixa amarela e as placas de sinalização “proibido parar e estacionar”, na Rua Cisne em frente a igreja Adventista da Promessa n°521- Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7052</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7052/requerimento_147-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7052/requerimento_147-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Competente, nos envie informações a esta Câmara Municipal:_x000D_
 1)	Qual o prazo de finalização da obra de reforma da escola Nossa Senhora de Fátima?_x000D_
 2)	Há boas condições de acessibilidade aos portadores de necessidades especiais?_x000D_
 3)	Há previsão para aumentar o número de vagas de crianças atendidas nessa escola?</t>
   </si>
   <si>
     <t>7057</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7057/requerimento_148-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7057/requerimento_148-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Obras Públicas, para que providencie a sinalização horizontal e vertical na esquina da Rua Tridi com a AV. Portugal no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7060</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7060/requerimento_149-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7060/requerimento_149-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Responsável, informe a esta Casa de Leis por quais motivos o trecho da pavimentação da Rua Lucinir Franco da Rocha ainda não foi concluído.</t>
   </si>
   <si>
     <t>7058</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7058/requerimento_150-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7058/requerimento_150-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo, através da secretaria municipal competente preste informações a esta Câmara Municipal acerca da seguinte questão:_x000D_
 •	Que ações o executivo tem tomado referente a preocupação com a saúde mental dos pais que tem filhos com TEA (Transtorno do Aspectro Autista)?</t>
   </si>
   <si>
     <t>7066</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7066/requerimento_151-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7066/requerimento_151-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe se há algum planejamento referente a implementação do Detranzinho Minicidade em parceria com o Governo do Estado na cidade de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7069</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7069/requerimento_152-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7069/requerimento_152-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para o Prefeito Municipal de Fazenda Rio Grande e Secretaria competente para que se estude a possibilidade de suspensão do limitador de horas extras dos funcionários da saúde até que o concurso público seja homologado.</t>
   </si>
   <si>
     <t>7073</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Maciél, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7073/requerimento_153-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7073/requerimento_153-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício a Concessionária Planalto Sul - Arteris, para que a mesma envie a essa casa de leis informações referentes aos pedidos de melhorias que foram apresentados pelos vereadores que se fizeram presente em reunião com a citada no dia 03 de maio de 2023._x000D_
 a)	Revitalização de todo o sistema de Iluminação na área urbana da Br 116._x000D_
 b)	Melhoria de toda a sinalização vertical e horizontal._x000D_
 c)	Redutor de velocidade no trecho urbano da Br 116 com a finalidade de prevenir acidentes._x000D_
 d)	Manutenção e revitalização asfáltica das marginais que compreendem no perímetro urbano._x000D_
 e)	Melhorias nos pontos de ônibus._x000D_
 f)	Pintura, manutenção e sinalização preventiva nas passarelas do perímetro urbano do Munícipio de Fazenda Rio Grande._x000D_
 g)	 Estudo para novos acessos de entrada e saída no perímetro urbano._x000D_
 h)	Suporte de guincho para desobstrução de vias em tempo real para ajudar a minimizar o congestionamento._x000D_
 i)	Pista de caminhada revitalizada e instalação e recuperação das lixei</t>
   </si>
   <si>
     <t>7071</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7071/requerimento_154-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7071/requerimento_154-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito da aplicabilidade da seguinte lei:_x000D_
 •	Lei 1478/2021 Estipula que em todos os pronunciamentos e eventos oficiais promovidos pela prefeitura do Município de Fazenda Rio Grande e nas Sessões e Eventos Oficiais da Câmara de Vereadores de Fazenda Rio Grande devem contar com um tradutor e intérprete de Língua Brasileira de Sinais - LIBRAS. Regulamentado pela Lei nº 10.436 de 24 abril de 2002, afim de garantir a inclusão do deficiente auditivo e do Surdo.</t>
   </si>
   <si>
     <t>7086</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7086/requerimento_155-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7086/requerimento_155-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal responsável, para que providencie a troca das coberturas dos abrigos (pontos de ônibus) localizados na Rua Guará em frente ao numeral 937 e 1056 no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7084</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7084/requerimento_156-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7084/requerimento_156-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie estudo técnico para alteração no sentido de circulação de veículos nas seguintes vias públicas do Município de Fazenda Rio Grande:_x000D_
 Rua Rio Tejo, no trecho compreendido entre as ruas Carlos Eduardo Nichele e Rio Ivaí passando a ter sentido único de circulação no sentido centro/bairro._x000D_
 Av. Nossa Senhora Aparecida, no trecho compreendido entre as Rua Carlos Eduardo Nichele e intercessão com a A Rua Santo Agostinho, passando a ter sentido único de circulação no sentido bairro/centro.</t>
   </si>
   <si>
     <t>7106</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7106/requerimento_157-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7106/requerimento_157-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, solicitar informações acerca do recente aumento nas contas de água no município de Fazenda Rio Grande, por parte da Sanepar que em alguns casos chegam a quase 300%._x000D_
 Este aumento tem gerado preocupação e insatisfação entre os usuários, uma vez que não houve uma justificativa clara por parte da empresa e tampouco um diálogo prévio com a população sobre o assunto. Acredito que é importante que a Sanepar se manifeste publicamente sobre o tema, esclarecendo os motivos para o aumento e apresentando soluções para que o serviço continue sendo acessível e de qualidade para todos os moradores._x000D_
 Diante disso, solicito que a Sanepar forneça as seguintes informações:_x000D_
        Qual a justificativa para o aumento nas contas de água no município de Fazenda Rio Grande?_x000D_
 Como a Sanepar pretende agir para garantir que o serviço de água continue sendo acessível para todos os usuários, especialmente aqueles de baixa renda?_x000D_
 Quais as medidas que</t>
   </si>
   <si>
     <t>7096</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7096/requerimento_158-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7096/requerimento_158-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, realize estudo para implantação de área recreativa no terreno em frente ao CMEI Professora Márcia Claudino, localizado na Av. Venezuela, nº 1495 - Bairro: Eucaliptos, Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7091</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7091/requerimento_159-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7091/requerimento_159-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que,  seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo através da Secretaria Municipal de Saúde,  forneça  a esta Casa de Leis informações acerca do seguinte questionamento:_x000D_
 •	Quantas consultas foram realizadas por dia, nos últimos 90 (noventa) dias nas UBS’s - Unidade Básica de Saúde, de nosso município?</t>
   </si>
   <si>
     <t>7095</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7095/requerimento_160-2023_ver_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7095/requerimento_160-2023_ver_professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito da aplicabilidade da seguinte lei:_x000D_
 •	Lei 1.605/2022 que institui em caráter permanente, a campanha de combate ao bullying infantil e à pedofilia, nos veículos utilizados no transporte público de estudantes, de Fazenda Rio Grande/Pr._x000D_
 Com o intuito de conscientizar os estudantes e profissionais que acompanham as crianças e adolescentes, no interior dos ônibus escolares.</t>
   </si>
   <si>
     <t>7088</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7088/requerimento_161-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7088/requerimento_161-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Deputado Estadual Alisson Anthony Wandscheer, para que possa intervir juntamente a Secretaria do Estado da Saúde, para que envie Kits de Oxigenoterapia, cilindros e futuras recargas de oxigênio (domiciliar), para uso da Secretaria Municipal de Saúde do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7090</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7090/requerimento_162-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7090/requerimento_162-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, apresente a esta casa de lei no prazo Maximo de 30 dias, todos os planos e projetos relacionados a Mobilidade Urbana do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7094</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7094/requerimento_163-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7094/requerimento_163-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, informe à está casa de leis sobre a Obra de Pavimentação Urbana no bairro Industrial – Fazenda Rio Grande/PR, sito a Rua José Claudino dos Santos perpendicular à Av. Francisco Ferreira da Cruz, os seguintes esclarecimentos: _x000D_
 1.	Qual é o contrato da referida obra?_x000D_
 2.	Qual é a empresa vencedora do certame?_x000D_
 3.	Atualmente a obra está sendo realizada por qual empresa, e qual é o seu responsável?_x000D_
 4.	Qual é o prazo de execução e vigência da obra?_x000D_
 5.	Qual é o cronograma de trabalho para a sua conclusão?_x000D_
 6.	Previsão da entrega e encerramento da obra?_x000D_
 7.	Qual é o recurso financeiro empregado na obra?_x000D_
 8.	Qual é a razão da paralisação desta obra?_x000D_
 9.	Qual é o valor final do contrato até o presente momento?</t>
   </si>
   <si>
     <t>7103</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7103/requerimento_164-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7103/requerimento_164-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, aprecie o Anteprojeto de Lei em anexo, que Institui a Politica Municipal de Segurança das Escolas Municipais e CMEIs de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7099</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7099/requerimento_165-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7099/requerimento_165-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao PROFAZ/Conselho de Desenvolvimento Econômico de Fazenda Rio Grand, e a Secretaria municipal De Desenvolvimento Econômico para que informe a esta casa de leis:_x000D_
 A)	Quais ações estão sendo desenvolvidas para favorecer a empregabilidade dos fazendenses, com a vinda de novas empresas em nossa cidade?_x000D_
 B)	Outrossim, quais ações estão sendo desenvolvidas em parcerias com a Agência do Trabalhador?</t>
   </si>
   <si>
     <t>7104</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7104/requerimento_166-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7104/requerimento_166-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para o Secretário de Saúde de Fazenda Rio Grande para que seja realizado um mutirão de atendimento para consultas ginecológicas com o intuito e zerar a fila de espera para estes procedimentos.</t>
   </si>
   <si>
     <t>7100</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7100/requerimento_167-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7100/requerimento_167-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente envie à esta Casa de Leis o Projeto de Lei com base no Anteprojeto de Lei em anexo, o qual concede incentivo para a regularização de transações imobiliárias no Município de Fazenda Rio Grande através de desconto de até 90% (noventa por cento) na alíquota do ITBI (Imposto de Transmissão de Bens Imóveis) para imóveis no valor de até R$ 500.000,00 (quinhentos mil reais).</t>
   </si>
   <si>
     <t>7111</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7111/requerimento_168-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7111/requerimento_168-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício para o IPPUC - Instituto de Pesquisa e Planejamento Urbano de Curitiba e para a Secretaria Municipal de Governo de Curitiba, requerendo informações sobre a existência de estudos para a execução de ponte ligando o município de Curitiba a Fazenda Rio Grande, requer também, cópia integral dos respectivos estudos caso existam.</t>
   </si>
   <si>
     <t>7112</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7112/requerimento_169-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7112/requerimento_169-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, de solicitar do nobre Deputado Estadual Alisson Wandscheer, que seja viabilizado recursos financeiros para aquisição de um micro-ônibus para a Secretaria Municipal de Esporte e Lazer, através de Emenda Parlamentar para fins específicos para aprimorar e promover o adequado atendimento aos nossos munícipes.</t>
   </si>
   <si>
     <t>7119</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7119/requerimento_170-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7119/requerimento_170-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo, através da  secretaria municipal competente  preste informações a esta Câmara Municipal acerca da seguinte questão:_x000D_
 _x000D_
 _x000D_
 •	Qual a previsão para a reinstalação dos radares em nosso município?</t>
   </si>
   <si>
     <t>7121</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7121/requerimento_171-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7121/requerimento_171-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes atividades:_x000D_
 1)	Há algum projeto referente à instalação/construção, em algum local adequado, de pista para a prática de skatismo em nosso município?_x000D_
 2)	Se sim, onde e quando será a instalação dessa pista?</t>
   </si>
   <si>
     <t>7124</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7124/requerimento_172-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7124/requerimento_172-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, forneça as seguintes informações, em relação a Quadra Society instalada na Rua Tridi, número 53, Jardim Palmeiras._x000D_
 1.	Qual a empresa que ganhou a licitação para essa construção?_x000D_
 2.	Qual o contrato com essa empresa? Solicito uma cópia do mesmo._x000D_
 3.	Qual o tempo de garantia que a empresa forneceu em relação a grama sintética?</t>
   </si>
   <si>
     <t>7118</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7118/requerimento_173-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7118/requerimento_173-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, informe se há previsão de entrega dos uniformes dos Guardiões de Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>7136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7136/requerimento_174-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7136/requerimento_174-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente envie à esta Casa de Leis o Projeto de Lei com base no Anteprojeto de Lei em anexo, o qual se trata da “Criação de destacamento da Guarda Municipal para Patrulhamento nas Escolas Municipais e CMEIS, e da outras providências.”</t>
   </si>
   <si>
     <t>7126</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7126/requerimento_175-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7126/requerimento_175-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, forneça à está casa de leis informações sobre as medidas mitigadoras, com base na Lei Complementar Municipal nº 04/2006 e no Decreto nº 9001/2019, dentre elas:_x000D_
  _x000D_
 1.	Informar as secretarias que foram atendidas por essas medidas;_x000D_
 2.	Informar os valores que foram enviados para cada secretaria;_x000D_
 3.	Informar quais são os Empreendimentos de Condomínios e loteamentos realizados nos últimos 6 anos em nosso Município;_x000D_
 4.	Ao iniciar as instalações dos empreendimentos, as empresas estão cumprindo com as medidas mitigadoras? _x000D_
 5.	Os empreendimentos concluíram com êxito todas as obrigações dessas medidas após a sua instalação? _x000D_
 6.	Nome dos empreendimentos, número do alvará, número de unidades de cada empreendimento e se foi realizado por decreto?</t>
   </si>
   <si>
     <t>7128</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7128/requerimento_176-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7128/requerimento_176-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal para realizar estudo e viabilidade de implantar, Câmera de Monitoramento Municipal no entorno da Praça Gralha Azul localizada na Avenida Portugal.</t>
   </si>
   <si>
     <t>7139</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7139/requerimento_177-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7139/requerimento_177-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido oficio ao Excelentíssimo Sr. Prefeito para que, juntamente da secretaria competente, apreciem o Anteprojeto de Lei em anexo que "Institui a Coordenadoria Municipal do Terceiro Setor na forma que especifica".</t>
   </si>
   <si>
     <t>7132</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7132/requerimento_178-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7132/requerimento_178-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para a Secretaria de Habitação de Fazenda Rio Grande para que a mesma forneça a esta casa de leis como está o processo/andamento da regularização fundiária a Vila Boa Esperança no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7135</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7135/requerimento_179-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7135/requerimento_179-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que envie urgentemente à esta Casa de Leis o Projeto de Lei Complementar com base no Anteprojeto de Lei em anexo, o qual inclui na Lei 168/2003 (Estatuto do Servidor Público Municipal) o direito à redução da jornada de trabalho sem prejuízo da remuneração aos Servidores Públicos do Município de Fazenda Rio Grande, os quais sejam portadores de deficiência, ou ainda, que tenham filho, dependente ou cônjuge com deficiência, incluindo os portadores de Transtorno de Espectro Autista (TEA) considerados pela Lei Federal 12.764/2012 pessoa com deficiência, atendendo a determinação do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>7137</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7137/requerimento_180-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7137/requerimento_180-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer que o Chefe do Poder Executivo Municipal, no uso de suas atribuições, junto da Secretaria de Meio Ambiente e a IAT, verifique os poços que estão localizados na Rua Carlos Falat, Campo do Rio._x000D_
 •	A Secretária do Meio Ambiente e a IAT estão verificando a qualidade da água dos poços?</t>
   </si>
   <si>
     <t>7144</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7144/requerimento_181-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7144/requerimento_181-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal  e a secretária do Governo, para que através da Secretaria competente, viabilize um estudo técnico para a implantação de mais bancos na Praça Brasil em locais que tenha sombra.</t>
   </si>
   <si>
     <t>7148</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7148/requerimento_182-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7148/requerimento_182-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente viabilize a implantação de cobertura para ponto de ônibus em ponto localizado na Avenida Paraná em frente ao número 2274 – Santa Terezinha.</t>
   </si>
   <si>
     <t>7141</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7141/requerimento_183-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7141/requerimento_183-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável, analisem a possibilidade de fazer a retirada da lombada física da Rua João Quirino Leal, sendo esta a que está em próxima ao numeral 746 e ao Supermercado Recanto, Jardim Veneza, fazendo a substituição por uma TRAVESSIA ELEVADA.</t>
   </si>
   <si>
     <t>7154</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7154/requerimento_184-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7154/requerimento_184-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo, através da  secretaria municipal competente  preste informações a esta Câmara Municipal   a respeito da lei municipal, nº 1.656/2022 de 16 de novembro de 2022  que dispõe sobre o "Projeto Cabide Solidário Se puder doe, se precisar pegue" no Município de Fazenda Rio Grande-Pr:_x000D_
 _x000D_
 _x000D_
 a) - Desde a promulgação da Lei Municipal nº 1.656/2022, requer-se a_x000D_
 informação de quantas campanhas de arrecadação foram realizadas?_x000D_
 _x000D_
 b)- Houve a instalação de caixas coletoras nos postos de saúde, escolas e demais órgãos?_x000D_
 _x000D_
 c)- As distribuições das arrecadações vem ocorrendo de forma mensal, nos_x000D_
 termos do previsto em art. 3º ? _x000D_
 _x000D_
 Em resposta negativa:_x000D_
 _x000D_
 d)- Em não havendo a realização de campanhas, qual a justificativa para_x000D_
 não execução da Lei?_x000D_
 _x000D_
 e)- Qual o prazo previsto para a execução da citada Lei?Qual ação está sendo feita pelo executivo  para alcançar as pessoas que sofrem  nesse período do ano em que o frio é mais rigoroso?</t>
   </si>
   <si>
     <t>7145</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7145/requerimento_185-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7145/requerimento_185-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, envie a esta casa de lei a cópia integral do processo licitatório para contratação de terceirização da iluminação publicado do município de Fazenda Rio Grande._x000D_
 Também solicitando esclarecimentos do motivos pelos quais ocorreu a viajem com parceria publica privada. Qual a demanda e necessidade deste deslocamento? E que nos envie copia integral de tudo que originou a viagem. Segue em anexo.</t>
   </si>
   <si>
     <t>7153</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7153/requerimento_186-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7153/requerimento_186-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis as seguintes informações referentes aos Centros de Referência da Assistência Social (CRAS) de Fazenda Rio Grande:_x000D_
 a)	Com base no senso atualizado quantas pessoas hoje em nossa cidade fazem parte do cadastro único?_x000D_
 b)	Existe hoje programas a nível municipal no CRAS?  Se sim qual o número de pessoas que utilizam?_x000D_
 c)	Existe alguma instituição que ajuda os CRAS do no município? Se sim como e feito o repasse das doações?</t>
   </si>
   <si>
     <t>7156</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7156/requerimento_187_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7156/requerimento_187_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, seja disponibilizado um dentista exclusivo para os alunos da Associação de Pais e Amigos dos Excepcionais - APAE de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7150</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7150/requerimento_188-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7150/requerimento_188-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria de saúde, informe os seguintes dados referentes ao Programa Saúde nas Escolas (PSE):_x000D_
 1. Cronograma com quais escolas estão sendo beneficiadas pelo programa?_x000D_
  2. Quais os dias que estão sendo feitas as visitas?</t>
   </si>
   <si>
     <t>7158</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7158/requerimento_189-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7158/requerimento_189-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie estudo técnico quanto a implantação na rotatória da Rua Itália continuação da AV. Nossa Senhora Aparecida de:_x000D_
 •	2 (duas)Travessias elevadas_x000D_
 •	Colocação de grades de segurança nas laterais da rua no trecho do viaduto_x000D_
 •	Melhoria na sinalização horizontal e vertical_x000D_
 •	Melhoria na iluminação do local.</t>
   </si>
   <si>
     <t>7161</t>
   </si>
   <si>
     <t>Professor Hélio, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7161/requerimento_190-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7161/requerimento_190-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente, preste informações a esta Câmara Municipal acerca da Lei N° 1172 de 28 de setembro de 2017 de autoria do nobre vereador Professor Marlon Roberto Ferreira – a qual dispõe sobre a implantação do Programa Fundo Rotativo para Unidades Educacionais da Secretaria Municipal de Educação de nosso município._x000D_
 1)	Por quais motivos essa lei municipal não está sendo cumprida, haja vista que a mesma daria mais autonomia aos diretores das escolas/CMEIS municipais?_x000D_
 2)	Há previsão para que a referida lei seja implantada?</t>
   </si>
   <si>
     <t>7164</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7164/requerimento_191-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7164/requerimento_191-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para a Secretaria de Assistência Social de Fazenda Rio Grande para que a mesma forneça a esta casa de leis as seguintes informações a respeito dos programas Bolsa Família / Auxilio Brasil;_x000D_
 •	Quantas famílias cadastradas no município;_x000D_
 •	Como é feito a fiscalização das famílias;_x000D_
 •	Existe equipe que faz essa fiscalização?_x000D_
 •	Quais são os procedimentos quando identificados irregularidades;_x000D_
 •	Existe canal de denúncia? Se sim como é o processo para fazer a denúncia?</t>
   </si>
   <si>
     <t>7165</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7165/requerimento_192-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7165/requerimento_192-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através das Secretarias competentes informe à esta Casa de Leis se está em andamento o processo para realização da construção das calçadas e travessia elevada  na Rua Mangueira, Bairro Eucaliptos, e também,  a licitação para aquisição de Equipamento para Teste Ergométrico Cardiovascular, Aparelho para Ecocardiograma Cardiovascular, Maca Ginecológica para Ultrassom e Maca Ginecológica, ambas utilizando os recursos financeiros destinados pelo Vereador Gilmar Petry através de Emenda Orçamentária Impositiva destinada para estas finalidades.</t>
   </si>
   <si>
     <t>7167</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7167/requerimento_193-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7167/requerimento_193-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes ruas._x000D_
 1)	Há projeto para pavimentação asfáltica das ruas Joinville, e rua Blumenau - Bairro Estados _x000D_
 2)	Se sim, qual a data para início e término dessa obra?</t>
   </si>
   <si>
     <t>7168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7168/requerimento_194-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7168/requerimento_194-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal, no uso de suas atribuições, junto das Secretarias de Trabalho, Emprego e Renda e de Desenvolvimento Econômico e Turismo façam um estudo e posterior divulgação, através de um manual, revista, através das páginas Institucionais e outros mecanismos, das pequenas, médias e grandes empresas, MEI, profissionais liberais, enfim de todos os serviços, trabalhos e espaços que existam em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7172</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7172/requerimento_195-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7172/requerimento_195-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que através da Secretaria Municipal de Obras Públicas, que providencie estudo técnico para a implantação da lombada na Rua Flamboyant em frente ao numeral 2335, cujo a sinalização já vertical está no local segundo moradores a 5 meses.</t>
   </si>
   <si>
     <t>7174</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7174/requerimento_196-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7174/requerimento_196-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à superintendente do Ministério do Trabalho no Paraná, Ilma. Sra. Regina Cruz, para que informe se é possível destinar esforços para a ampliação das políticas públicas de Economia Solidária no âmbito do município de Fazenda Rio Grande, bem como quais ações poderiam ser implementadas em nossa cidade.</t>
   </si>
   <si>
     <t>7176</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7176/requerimento_197-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7176/requerimento_197-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da Secretaria competente, para que providencie estudo técnico para garantir a conexão da Rua Seriema com ela mesma, no cruzamento com a Rua Quero-Quero.</t>
   </si>
   <si>
     <t>7194</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7194/requerimento_198-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7194/requerimento_198-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, aprecie o Anteprojeto de Lei em anexo, que Institui a DIVISÃO DE INTELIGÊNCIA E CONTRAINTELIGÊNCIA com a sigla DIEC, no âmbito do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7191</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7191/requerimento_199-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7191/requerimento_199-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal para que, através de Secretaria competente, obras públicas e planejamento urbano, realize estudo e viabilidade para implantação de piso tátil (de concreto) em novos calçamentos de áreas comerciais e em vias de grande circulação a serem implantados no município. Requerem também o conserto do piso tátil de concreto localizado na Rua Cesar Carelli próximo ao número 122 e onde mais houver necessidade no decorrer do calçamento nesta via, fotos em anexo.</t>
   </si>
   <si>
     <t>7197</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7197/requerimento_200-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7197/requerimento_200-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Reitero o Requerimento 293/2022 com a máxima urgência, pois a pendência da resposta causa prejuizo para elaboração de um Projeto de Lei de autoria deste vereador_x000D_
 _x000D_
 Requer nos termos regimentais que seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que, através da secretaria competente preste maiores informações em referência a adicional concedido através da Lei Municipal   Nº 866/2011 de 21 de  Dezembro  de  2011 que institui o adicional de risco aos servidores públicos, seja remetido os seguintes documentos:_x000D_
 _x000D_
 a)- Laudo de justificativa ao Adicional de Risco aos servidores públicos lotados no Programa Superação - Liberdade Assistida e no Centro de Referência Especializado de Assistência Social – CREAS;_x000D_
 _x000D_
  b)- Relação de servidores beneficiados do Adicional de Risco; _x000D_
 _x000D_
           E ainda solicita-se justificativa em relação aos servidores lotados nos              departamentos: Centro POP, Abrigo, Casa lar, Casa de Passagem e servidores do Conselho Tutelar não serem beneficiados c</t>
   </si>
   <si>
     <t>7178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7178/requerimento_201-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7178/requerimento_201-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, que seja expedido ofício aos Sr. Adriano Furtado, Diretor Presidente do DETRAN, para que nos informe sobre a possibilidade de melhoria no posto avançado do DETRAN em Fazenda Rio Grande, afim de auxiliar na ampliação dos serviços prestados e também na possibilidade de parceria com o órgão de transito municipal, tendo em vista que foi feio leilão no município e  que estamos recebendo muitas demandas sobre a desvinculação de débitos de veículos arrematados no leilão, realizado em 27 de fevereiro de 2023 , Edital nº 05/2023. Solicitamos o apoio do COOVE (Coordenadoria de Veículos), nas baixas de débitos de veículos arrematados para circulação. Segue copia do edital em anexo.</t>
   </si>
   <si>
     <t>7181</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, informe a esta casa de leis, sobre as seguintes situações: _x000D_
 1.	Como está o andamento do Projeto da construção e/ou instalação da casa da música neste município?_x000D_
 2.	Qual será a contra-partida do município? _x000D_
 3.	Qual a data prevista para iniciar as obras da casa da música?_x000D_
 4.	Qual o prazo de execução desta obra?</t>
   </si>
   <si>
     <t>7188</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7188/requerimento_203-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7188/requerimento_203-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Senhor Prefeito Municipal, para que o mesmo através da Secretária competente aprecie e venha a nomear a futura Praça do Bairro Jardim Veneza, localizada na Rua Carlos Drummond de Andrade esquina com a Rua Paulo Leminski, que já se encontra em construção, com o nome de “PRAÇA ARIEL JOSÉ QUIRINO”.</t>
   </si>
   <si>
     <t>7185</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7185/requerimento_204-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7185/requerimento_204-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis quantos profissionais estão previstos para serem contratados de forma imediata através do concurso público para trabalharem nos CMEI’s (Centros Municipais de Educação Infantil). Requer ainda que, com a contratação destes novos servidores, o horário de atendimento dos CMEI’s (Centros Municipais de Educação Infantil) seja estendido diariamente até às 19:00 hrs.</t>
   </si>
   <si>
     <t>7186</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7186/requerimento_205-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7186/requerimento_205-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para a Secretaria de Desenvolvimento Econômico de Fazenda Rio Grande para que a mesma forneça a esta casa de leis informações sobre a Expofazenda-2023 tais como: qual a data do evento este ano, qual o planejamento de gastos com evento, como será trabalhado este ano com os feirantes do município, qual espaço pretende liberar para artistas e artesãos locais e se já tem previsão financeira reservado para realização do evento.</t>
   </si>
   <si>
     <t>7193</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7193/requerimento_206-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7193/requerimento_206-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, avalie a possibilidade de aderir ao programa "Aprender Valor", de iniciativa do Banco Central do Brasil.</t>
   </si>
   <si>
     <t>7196</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7196/requerimento_207-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7196/requerimento_207-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da Secretaria competente, envie as seguintes informações a esta Câmara Municipal:_x000D_
 01)	 Há estudo/projeto para geração de energia limpa e autossustentável no Parque Verde?_x000D_
 02)	 Há projeto para oxigenação da água do lago, do Parque?_x000D_
 03)	 Há projeto para melhorar ainda mais a infraestrutura do referido Parque?</t>
   </si>
   <si>
     <t>7198</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7198/requerimento_208-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7198/requerimento_208-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>ASSUNTO:  Pedido de Informação sobre a Educação Municipal._x000D_
   Requer que o Chefe do Poder Executivo Municipal, no uso de suas atribuições, junto da Secretaria de Educação, verifique os seguintes questionamentos:_x000D_
 •	Professores que estão em outras secretarias poderiam auxiliar para suprir essa defasagem, uma vez que os PSS são convocados e não suprem toda a demanda? _x000D_
 •	Como estão sendo ofertadas as licenças prêmios? _x000D_
 •	Como está sendo os retornos da Secretaria de Educação aos professores?_x000D_
 •	O que está acontecendo que os professores estão com sobrecarga? O que a Secretaria está fazendo em relação a isso?_x000D_
 •	Como está o direito dos 33% de hora atividade? _x000D_
 •	Como a secretaria está atuando no apoio aos profissionais da educação com relação a saúde mental?</t>
   </si>
   <si>
     <t>7207</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7207/requerimento_209-2023_vario_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7207/requerimento_209-2023_vario_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretarias Competentes, realize estudo e viabilidade para pintura viária, sinalização horizontal e vertical na Rua Pernambuco bairro – Estados.</t>
   </si>
   <si>
     <t>7203</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7203/requerimento_210-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7203/requerimento_210-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente, planejamento urbano realize estudo e viabilidade para revisão noturna e se possível realizar adequação de troca para luminárias de Led, na iluminação pública da Rua Pernambuco – Bairro Estados.</t>
   </si>
   <si>
     <t>7205</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7205/requerimento_211-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7205/requerimento_211-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, apreciem o Anteprojeto de Lei em anexo, que “Dispõe sobre a alocação de recursos para a melhoria das ruas, estradas, calçadas e ciclovias da cidade de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>7208</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7208/requerimento_212-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7208/requerimento_212-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, informe a esta casa de leis quais ações a secretaria está desenvolvendo para despertar a conscientização ambiental e proteção dos animais nas instituições da rede municipal de ensino ?</t>
   </si>
   <si>
     <t>7210</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7210/requerimento_213-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7210/requerimento_213-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da Secretaria competente, envie as seguintes informações a esta Câmara Municipal:_x000D_
 01)	 Como foi usada a emenda impositiva, deste vereador, destinada às seguintes instituições?_x000D_
 a)	Escola Municipal Joaquim Matsumoto no valor de R$ 50.000,00 (cinquenta mil reais)._x000D_
 b)	CMEI Gralha Azul no Valor de R$ 50.000,00 (cinquenta mil reais).</t>
   </si>
   <si>
     <t>7218</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7218/requerimento_214-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7218/requerimento_214-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Responsável, analise a possibilidade e encaminhe a esta Casa de Leis o Projeto de Lei REFISFAZ, que beneficia o munícipe a aderir ao Programa de Recuperação Fiscal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7227</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7227/requerimento_215-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7227/requerimento_215-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício a Companhia de Saneamento do Paraná (SANEPAR), para unidade de Fazenda Rio Grande.  Solicitando quais são os projetos futuros e os que estão em execução de instalação de rede de esgotos e galeria pluviais em toda a região do bairro Estados.</t>
   </si>
   <si>
     <t>7226</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7226/requerimento_216-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7226/requerimento_216-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido oficio ao Excelentíssimo Sr. Prefeito para que, juntamente da secretaria competente, envie informações sobre o Anteprojeto que cria a Coordenadoria Municipal do Terceiro Setor na forma que especifica.</t>
   </si>
   <si>
     <t>7214</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7214/requerimento_217-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7214/requerimento_217-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis qual o total de servidores que estão na lista de espera para a concessão da licença-prêmio._x000D_
 Requer também, que seja enviada cópia da lista de espera por ordem cronológica referente a cada carreira. Por fim, informe qual o valor orçamentário atual necessário para a conversão da licença-prêmio em pecúnia e sua consequente quitação em prol do servidor público municipal.</t>
   </si>
   <si>
     <t>7223</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7223/requerimento_218-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7223/requerimento_218-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal para que através da secretaria competente, realize a manutenção e instalação de temporizadores para pedestres e veículos nos semáforos da cidade.</t>
   </si>
   <si>
     <t>7221</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7221/requerimento_219-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7221/requerimento_219-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. O Sr. Prefeito Municipal para que o mesmo, através da  Secretaria Municipal de Obras Públicas preste informações a esta Câmara Municipal acerca da seguinte questão:_x000D_
 _x000D_
 •	Qual a previsão para que seja concluída a pavimentação asfáltica da rua Madagascar no bairro Gralha Azul ?</t>
   </si>
   <si>
     <t>7228</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7228/requerimento_220-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7228/requerimento_220-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para a Secretaria Mulher de Fazenda Rio Grande para que a mesma forneça a esta casa de leis o cronograma de ações que a secretaria está desenvolvendo para as mulheres fazendenses.</t>
   </si>
   <si>
     <t>7230</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7230/requerimento_221-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7230/requerimento_221-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Que o Chefe do Poder Executivo  no uso de suas atribuições, junto da Secretaria Municipal de Assistência Social, solicite informações acerca de projetos e programas que são desenvolvidos ou que poderão ser desenvolvidos para a Melhor Idade no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7231</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7231/requerimento_222-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7231/requerimento_222-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa na forma regimental, após aprovação deste Plenário, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que juntamente a Secretaria de Habitação, forneça as devidas informações em relação ao processo de Regularização Fundiária referente aos lotes da Vila Saracura, Vila Cubis e Vila São Bento, localidade São Sebastião, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7237</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7237/requerimento_223-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7237/requerimento_223-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal para que, através da Secretaria Competente, realize a desobstrução de lateral da via e implantação de calçada no seguinte endereço, Travessa Planalto próximo ao número 177 – Bairro Estados.</t>
   </si>
   <si>
     <t>7234</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7234/requerimento_224-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7234/requerimento_224-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras, seja informado a essa Casa de Lei com a máxima urgência o questionamento abaixo:_x000D_
 1° - Há projeto para a pavimentação asfáltica da Rua Sálvia, antiga Rua Oiti no bairro Eucaliptos._x000D_
 2° - Se houver, qual seria a previsão do inicio das obras?</t>
   </si>
   <si>
     <t>7232</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7232/requerimento_225-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7232/requerimento_225-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal responsável, para que seja divulgado as informações referentes aos valores da emenda impositiva para a UBS do Gralha Azul:_x000D_
 ●	Cronograma referente ao início e finalização da obra;_x000D_
 ●	Quais as benfeitorias para esta obra?_x000D_
 ●	Quais equipamentos vão ser adquiridos para a UBS?</t>
   </si>
   <si>
     <t>7239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7239/requerimento_226-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7239/requerimento_226-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, envie à esta Casa de Leis o Projeto de Lei com base no Anteprojeto de Lei em anexo, o qual se trata da “Cria a Carteira Municipal de Identificação e Acesso aos Serviços Públicos Municipais, e da outras providências.”</t>
   </si>
   <si>
     <t>7249</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7249/requerimento_227-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7249/requerimento_227-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. O Sr. Prefeito Municipal para que, através da Secretaria Competente  envie a esta Câmara Municipal informações sobre:_x000D_
 Qual a previsão para que seja concluído a cobertura que dá  acesso do refeitório  à quadra de esportes  na Escola Municipal Professora Valdinéia do Santos sito à rua Dinamarca número 737 no bairro Nações?</t>
   </si>
   <si>
     <t>7240</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7240/requerimento_228-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7240/requerimento_228-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício solicitando informações para a (SEDEF) Secretaria de Desenvolvimento Social e Família, Secretaria de Assistência Social e ao Conselho Tutelar do Município._x000D_
 •	Já foi feito a licitação para a construção da sede do conselho tutelar?_x000D_
 •	Qual o valor já liberado para construção?_x000D_
 •	Qual a previsão de conclusão da obra?_x000D_
 •	Qual a previsão de funcionamento na nova sede?_x000D_
 •	Qual o valor da contra partida do município?_x000D_
 •	Qual a possibilidade de novo veículos e mobiliados para nova sede fortalecendo o Conselho Tutelar;_x000D_
 •	Existe a possibilidade de mais um novo colegiado, que hoje são 5 conselheiros.</t>
   </si>
   <si>
     <t>7242</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7242/requerimento_229-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7242/requerimento_229-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr Prefeito Municipal Marco Marcondes para que, através da Secretaria Municipal competente, preste informações sobre as seguintes informações:_x000D_
 _x000D_
 1). Há projeto/estudos prontos para a implementação do programa Casa Fácil Paraná em nosso município?_x000D_
 2). Há terreno no município para contemplar esse Programa?_x000D_
 3). Qual o número de pessoas inscritas para aquisição da casa própria na Faixa 1?_x000D_
 4). Qual o número de pessoas inscritas para aquisição da casa própria na Faixa 2?_x000D_
 5). Qual o número de pessoas inscritas para aquisição da casa própria na Faixa 3?_x000D_
 6). Por que a COHAPAR demorou 03 anos para dar resposta sobre o terreno destinado_x000D_
 ao Condomínio do Idoso, do bairro Veneza?</t>
   </si>
   <si>
     <t>7241</t>
   </si>
   <si>
     <t>Julinho do Pesque, Professor Hélio</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a AMEP e a empresa LEBLON, para que, através da secretaria responsável, preste informações a esta Câmara Municipal acerca das seguintes informações:_x000D_
 _x000D_
 1)	Quais a projeção de ampliação das linhas de ônibus desta cidade?_x000D_
 _x000D_
 2)	Por que a linha do Parque Industrial foi alterada das 22:00 h para as 21:30 h?_x000D_
 _x000D_
 3)	Qual o planejamento para atender os trabalhadores dessa região, que trabalham até as 22:00 horas e precisam de ônibus nesse horário, para poder ir para casa?_x000D_
 _x000D_
 4)	Qual o plano de ação para fomentar a ida e vinda de pessoas que moram/trabalham nessa região com mais comodidade e rapidez nesse específico horário?</t>
   </si>
   <si>
     <t>7245</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o Excelentíssimo Deputado Federal Toninho Wandscheer para que seja disponibilizado ao município de Fazenda Rio Grande os seguintes veículos: uma ambulância Samu Bravo e uma ambulância Samu Alfa.</t>
   </si>
   <si>
     <t>7254</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7254/requerimento_232-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7254/requerimento_232-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis informações referentes a quantidade de alunos com alguma deficiência visual na rede de ensino de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7247</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7247/requerimento_233-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7247/requerimento_233-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis qual o prazo previsto para o reinício e a conclusão da construção das calçadas de pedestres localizadas nas Ruas Rio Nhundiaquara, Rio Palmeirinha e Rio Passaúna, no trecho entre as Ruas Rio Ivaí e Rio Amazonas, Bairro Iguaçu, neste Município. Requer ainda, que além da conclusão das calçadas seja realizada urgentemente a sinalização horizontal destas vias públicas.</t>
   </si>
   <si>
     <t>7252</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7252/requerimento_234-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7252/requerimento_234-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, aprecie o Anteprojeto de Lei, em anexo, que  autoriza a estender a entrega de uniforme escolar da Rede Municipal de Ensino também para os alunos atendidos pela Rede Sócio educacional APAE do Município de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7253</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7253/requerimento_235-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7253/requerimento_235-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer que o Chefe do Poder Executivo Municipal, no uso de suas atribuições, junto da Secretaria Municipal de Saúde, questione a Secretaria Estadual de Saúde para possível ponto de doação de sangue no município.</t>
   </si>
   <si>
     <t>7261</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7261/requerimento_237-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7261/requerimento_237-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem à mesa na forma regimental que seja enviado ofício ao Exmo. Prefeito Municipal e à Secretaria Municipal de Saúde, solicitando que faça o cadastro do Programa Mais Médicos, ao Município de Fazenda Rio Grande, tendo em vista que saiu o edital do Ministério da Saúde, nº11, de 16 de junho de 2023, que contempla o número de 39 vagas ESF Coparticipação Municipal, para que mais profissionais da Saúde possa trabalhar em nosso Município para ofertar mais serviços de qualidade para a população.</t>
   </si>
   <si>
     <t>7266</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7266/requerimento_238-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7266/requerimento_238-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Chefe do Poder Executivo Municipal, para que através da Secretaria Municipal de Educação e Secretaria Estadual de Educação do Paraná, _x000D_
 Quais as providências da Secretaria Municipal de Educação de Fazenda Rio Grande e Secretaria Estadual de Educação do Paraná, para efetivação/ cumprimento integral da Lei 13.935/2019 em toda a Rede Pública de Educação Básica?</t>
   </si>
   <si>
     <t>7264</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7264/requerimento_239-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7264/requerimento_239-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Administração, por intermédio da Divisão de Arrecadação para que seja cumprido o seguinte texto:  _x000D_
 •	Lei Ordinária Municipal 1116/2016 _x000D_
 Art. 4º Constituem recursos do Fundo Municipal do Meio Ambiente:_x000D_
 _x000D_
 I - As indenizações decorrentes de condenações judiciais por danos causados aos bens e direitos de valor artístico, histórico, estético, paisagístico, bem como patrimônio público e outros interesses difusos e coletivos nos limites do Município e das decorrentes dos termos de ajustamento de conduta entre o infrator ambiental e o Ministério Público, excluídos eventuais honorários de sucumbência._x000D_
 _x000D_
 II - Os rendimentos decorrentes de aplicações financeiras, observadas as disposições legais pertinentes, relativas às contas vinculadas ao Fundo Municipal do Meio Ambiente;_x000D_
 _x000D_
 III - As doações de pessoas físicas ou jurídicas, nacionais ou estrangeiras, públicas e privadas ou decorrente de associações</t>
   </si>
   <si>
     <t>7272</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7272/requerimento_240-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7272/requerimento_240-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, aprecie o ANTEPROJETO de lei que visa “INSTITUIR O PASSE LIVRE ATLETA ATIVOS, no sistema de transporte público municipal, para atletas de todas as modalidades esportivas que representem Fazenda Rio Grande no âmbito estadual e ou federal, sendo os mesmos cadastrados através de órgão competente – Secretaria de Esporte, Lazer e Juventude, e dá outras providencias.</t>
   </si>
   <si>
     <t>7268</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7268/requerimento_241-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7268/requerimento_241-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que,  seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo através da Secretaria Municipal de Meio Ambiente, forneça  a esta Casa de Leis informações acerca dos seguintes questionamentos:_x000D_
 _x000D_
 a)	Quais ações estão sendo adotadas em relação aos animais resgatados de agressões e de maus tratos?_x000D_
 _x000D_
 b)	Existe alguma parceria com alguma ONG dentro de nosso  município? Se sim quais  são elas? _x000D_
 _x000D_
 c)	No período de inverno quais são as medidas adotadas para intensificar os cuidados com os animais em situação de  rua?_x000D_
   _x000D_
 d)	Existe um estudo para a implantação de um centro de zoonoses em Fazenda Rio Grande?</t>
   </si>
   <si>
     <t>7270</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7270/requerimento_242-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7270/requerimento_242-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa na forma regimental, após aprovação deste Plenário, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à SANEPAR – Companhia de Saneamento do Paraná realizem um estudo e elaborem um Projeto de Saneamento Básico, para que o tratamento de esgoto dos Condomínios Madri I e Madri II, situados no bairro Jardim Veneza, seja ampliada e ligada diretamente à rede.</t>
   </si>
   <si>
     <t>7275</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7275/requerimento_244-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7275/requerimento_244-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, realize a ampliação e revitalização do Centro Municipal de Educação Infantil Iguaçu, localizado na Rua Farid Stephens, 179 - Bairro: Pioneiros - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7280</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7280/requerimento_245-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7280/requerimento_245-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, informe a essa casa de leis se há alguma tratativa com a Companhia Paranaense de Energia (Copel), para recolhimento e organização de cabeamento fios soltos e em desuso de telefonia, que estão causando transtornos a população e poluição visual no município.</t>
   </si>
   <si>
     <t>7279</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7279/requerimento_246-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7279/requerimento_246-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Prefeito Marcos Marcondes para que se faça as tratativas para a contratação de uma empresa especializada em segurança no trabalho para fazer uma avaliação técnica das categorias que prestam serviço ao município no que diz respeito a insalubridade destas categorias.</t>
   </si>
   <si>
     <t>7276</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7276/requerimento_247-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7276/requerimento_247-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis se há projeto em andamento para viabilizar a pavimentação asfáltica da Rua José Custódio dos Santos, Bairro Eucaliptos, neste Município. Requer ainda, que enquanto não for dado início nesta benfeitoria, que seja realizado urgentemente a manutenção paliativa desta via pública.</t>
   </si>
   <si>
     <t>7286</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7286/requerimento_248-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7286/requerimento_248-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis a seguinte informação referente ao projeto de construção e revitalização do espaço já existente para a praça na Rua Caxias do Sul esquina com a Rua Natal no Bairro Santa Maria.</t>
   </si>
   <si>
     <t>7300</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7300/requerimento_249-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7300/requerimento_249-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis se há projeto em andamento para viabilizar a pavimentação asfáltica da  rua Belo Horizonte, bairro Santa Maria, neste município. Requer ainda que, enquanto não for dado início nesta benfeitoria, que seja realizado urgentemente a manutenção paliativa desta via pública.</t>
   </si>
   <si>
     <t>7301</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7301/requerimento_250-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7301/requerimento_250-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, através da Secretaria Municipal responsável, quanto a recuperação da manta asfáltica na extensão das marginais Rua Carlos Eduardo Nichele e AV. das Américas, tento em vista que em diversos pontos o asfalto já está deteriorado.</t>
   </si>
   <si>
     <t>7329</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7329/requerimento_251-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7329/requerimento_251-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido ofício ao Exmo. Prefeito Municipal, através da Secretaria Municipal responsável, para que aprecie o ANTEPROJETO DE “Lei de Prioridade de Embarque nos terminais de ônibus em Fazenda Rio Grande para os seguintes grupos: idosos, lactantes e pessoas com necessidades especiais, e dá outras providências.”</t>
   </si>
   <si>
     <t>7306</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7306/requerimento_252-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7306/requerimento_252-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, informe a essa casa de leis se já há um prazo definido para regularização e implementação, de sinalização vertical, horizontal e redutores de velocidade para que seja realizada efetivamente em todas as avenidas, ruas e travessas do município.</t>
   </si>
   <si>
     <t>7315</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7315/requerimento_253-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7315/requerimento_253-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente forneça a essa casa de leis informações sobre a confecção e fornecimento no município de Fazenda Rio Grande, do “Cordão de Girassol” conforme Lei 14.624/2023. _x000D_
 1-	O cordão será confeccionado e fornecido aos municípios pelo governo federal ou estadual?_x000D_
 2-	A distribuição do cordão no município de Fazenda Rio Grande a pessoa com deficiência oculta será nas UBS, secretaria de Assistência Social ou Secretaria de Saúde?_x000D_
 3-	Qual a documentação necessária para solicitar e obter esse cordão?_x000D_
 4-	Será realizado um cadastramento de controle?_x000D_
 5-	Nos casos de perda ou extravio desse cordão quais serão os critérios para obtenção de outro._x000D_
 6-	Terá identificação do governo ou do município nesses cordões?</t>
   </si>
   <si>
     <t>7302</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7302/requerimento_254-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7302/requerimento_254-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, aprecie o Anteprojeto de Lei, em anexo, que autoriza a Concessão de Kit de Material Escolar de Uso Individual aos Alunos Atendidos na Escola XVII de janeiro pela A Associação de Pais e Amigos dos Excepcionais (APAE) do Município de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7324</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7324/requerimento_255-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7324/requerimento_255-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis a seguinte informação referente ao funcionamento dos atendimentos na área de oftalmologia de nosso Município._x000D_
 A)	Qual a quantidade de atendimento de pacientes com algum problema oftalmológico em nosso município atualmente?_x000D_
 B)	Quais os principais motivos de procura por atendimento oftalmológico em Unidade de Atenção Primária?_x000D_
 C)	Quais são os recursos que nosso Município dispõe atualmente para todas as demandas na área oftalmológica?</t>
   </si>
   <si>
     <t>7334</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7334/requerimento_256-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7334/requerimento_256-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, nos informe os organogramas e etapas referentes ao projeto de trincheiras e passarelas que poderão transpor a BR 116 no Município de Fazenda Rio Grande. Também se o município esta cadastrada em algum Programa do Governo Estadual e Federal  e se já tem emenda  referente a isso. E onde se encontra cadastrado os convênios para a construção de viadutos na BR116 no trecho do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7305</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7305/requerimento_257-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7305/requerimento_257-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo.  O Sr. Prefeito Municipal, para que o mesmo através da secretaria competente informe a esta Casa de Leis as seguintes informações:_x000D_
 _x000D_
 Conforme Contrato Nº051/2023 firmado no mês de Abril do decorrente ano, o qual celebra a locação e as demais competências entre as duas partes sobre a instalação do Armazém da Família, declarante em sua Clausula Primeira segue: _x000D_
 _x000D_
 _x000D_
 a)	Para quando está programada a conclusão da obra e a abertura do Armazém da Família?</t>
   </si>
   <si>
     <t>7310</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7310/requerimento_258-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7310/requerimento_258-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal responsável para que analisem a possibilidade e implementem câmeras de videomonitoramento em pontos estratégicos das ruas do bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7311</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7311/requerimento_259-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7311/requerimento_259-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que informe à esta Casa de Leis, quais procedimentos devem ser tomados pelos contribuintes para o ressarcimento dos valores pagos a título de taxa de Contribuição de Melhoria, a qual foi cancelada através da Lei nº 233/2023. Informe ainda, qual o prazo previsto para a efetiva restituição destes valores aos contribuintes.</t>
   </si>
   <si>
     <t>7319</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7319/requerimento_260-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7319/requerimento_260-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para o Excelentíssimo Prefeito Municipal  de Fazenda Rio Grande para que o mesmo forneça a esta Casa de Leis o valor dos tributos que o Jockey Clube de Fazenda Rio Grande contribui para os cofres do município, também se solicita os seguintes esclarecimentos:_x000D_
 •	O Jockey Clube municipal tem alguma parceria ou contrato com a prefeitura?_x000D_
 •	Como é fiscalizado o trato com os animais e dejetos que os mesmos produzem no local?_x000D_
 •	Qual é a contribuição social que a prefeitura tem conhecimento que o Jockey produz para o município?</t>
   </si>
   <si>
     <t>7321</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7321/requerimento_261-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7321/requerimento_261-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para a Secretaria de Habitação de Fazenda Rio Grande para que a mesma forneça a esta Casa de Leis um relatório com todo desenvolvimento dos trabalhos de regularização fundiária do município, e também se descreva as ações para o desenvolvimento de habitações populares para a população de baixa renda no município.</t>
   </si>
   <si>
     <t>7314</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7314/requerimento_262-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7314/requerimento_262-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal para que através da secretaria competente, traga as informações referentes ao programa de Serviço de Atenção Domiciliar (SAD), tais como:_x000D_
 1.	Quadro de profissionais de enfermagem, fisioterapeutas, psicólogos, e de assistência social voltados aos cuidados integral dos pacientes em seu domicilio._x000D_
 2.	 Quais dias então sendo realizados os atendimentos?_x000D_
 3.	 Quantos atendimentos estão sendo feitos ou ofertados hoje pelo Serviço de Atenção Domiciliar (SAD)?_x000D_
 4.	 Qual a carga horária disponível para esses atendimentos?</t>
   </si>
   <si>
     <t>7318</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7318/requerimento_263-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7318/requerimento_263-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Que o Chefe do Poder Executivo Municipal, no uso de suas atribuições, junto da Companhia de Saneamento do Paraná - SANEPAR, apresente os seguintes questionamentos:_x000D_
 •	Quais os locais que ainda não possuí saneamento básico?_x000D_
 •	Qual a previsão para ser realizado o saneamento básico nas localidades?</t>
   </si>
   <si>
     <t>7316</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7316/requerimento_264-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7316/requerimento_264-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, Marco Marcondes para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes informações:_x000D_
 _x000D_
 01). Qual a previsão para o término da ampliação da UPA?_x000D_
 _x000D_
 02). Quantos médicos atendem atualmente na UPA?_x000D_
 _x000D_
 03). Há previsão de aumentar o número de médicos nessa Unidade de Pronto Atendimento?_x000D_
 _x000D_
 04). Quantas pessoas são atendidas por dia nessa Unidade de Pronto Atendimento?_x000D_
 _x000D_
 05). Como é feita a classificação de risco para os atendimentos?_x000D_
 _x000D_
 06). Há previsão já para a terceirização da recepção nas unidades de Saúde?</t>
   </si>
   <si>
     <t>7339</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7339/requerimento_265-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7339/requerimento_265-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal Marco Marcondes para que, viabilize através dos órgãos competentes, uma agenda de reunião com Diretores responsáveis pelos Correios no âmbito municipal e estadual para solicitar esclarecimentos e possíveis resoluções acerca dos seguintes serviços prestados pelo CDD Correios do município de Fazenda Rio Grande._x000D_
 _x000D_
 1-Qual o quadro efetivo de funcionários do CDD que realizam entregas nos domicílios._x000D_
 2- Por qual motivo não está sendo deixado na caixa postal do munícipe o protocolo de aviso que há encomenda ou documentos a serem retirados no CDD._x000D_
 3- Porque em algumas regiões do município não há registro do logradouro junto aos correios e não chegam correspondências ou encomendas via correios.</t>
   </si>
   <si>
     <t>7336</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7336/requerimento_266-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7336/requerimento_266-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal para que através da Secretaria de Obras realize estudo técnico para pavimentação asfáltica na rua São Jeremias, bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>7338</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7338/requerimento_267-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7338/requerimento_267-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requere à Mesa na forma regimental, após aprovação deste Plenário, seja expedido ofício a ARTERIS PLANALTO SUL para que realizem a substituição das lâmpadas convencionais pelas lâmpadas de LED (Light Emitting Diode) em toda a extensão da BR – 116, Rodovia Régis Bittencourt dentro do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7343</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7343/requerimento_268-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7343/requerimento_268-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que,  seja expedido ofício ao Exmo  Sr. Prefeito Municipal,  para que o mesmo através da secretaria municipal competente, aprecie o Anteprojeto de Lei, em anexo, Institui o Adicional de Risco aos servidores públicos que especifica, no município de Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>7348</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7348/requerimento_269-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7348/requerimento_269-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, através da Secretaria Municipal responsável, para que seja feita a manutenção dos seguintes itens na Escola Municipal Nossa Senhora de Fátima: _x000D_
 •	Troca de lâmpadas nas luminárias na área do parquinho e arredores das zonas comuns da escola;_x000D_
 •	Reforço na sinalização da parada de ônibus escolar em frente à escola;_x000D_
 •	Substituição de fita antiderrapante nas escadas e acessos da escola.</t>
   </si>
   <si>
     <t>7355</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7355/requerimento_270-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7355/requerimento_270-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, solicitando junto a COMEC, resposta as seguintes questões:_x000D_
 •	Qual o motivo dos banheiros dos terminais de Fazenda Rio Grande estarem inapropriados para utilização por parte dos usuários?_x000D_
 •	Qual motivo dos banheiros para PCD’s estarem com falta da adaptação correta para serem utilizados?_x000D_
 •	Qual o motivo das torneiras não terem sido trocadas por não estarem funcionando corretamente?_x000D_
 •	Qual o motivo da não finalização da rede elétrica, deixando-a exposta com risco de acidentes?</t>
   </si>
   <si>
     <t>7346</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7346/requerimento_271-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7346/requerimento_271-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, reiterando o pedido do requerimento Nº 243/2022 para que através da Secretaria competente realize a limpeza e a coleta de lixo e resíduos, bem como a instalação de Ecoponto, na Rua Santo Agostinho, ao lado do córrego e da via.</t>
   </si>
   <si>
     <t>7344</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7344/requerimento_272-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7344/requerimento_272-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr Prefeito Municipal Marco Marcondes para que, através da Secretaria Municipal competente, preste informações sobre as seguintes informações:_x000D_
 _x000D_
 1)	Há projeto para a construção/instalação de uma nova sede do CRAS em nosso município_x000D_
 Para atender melhor os bairros Santa Terezinha e Estados?_x000D_
 2)	Caso haja, onde o mesmo será construído? Quando começarão as obras?</t>
   </si>
   <si>
     <t>7354</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7354/requerimento_273-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7354/requerimento_273-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, verifique a possibilidade de conceder a bonificação aos professores e profissionais da educação das escolas que atingirem a nota maior que a pontuação anterior do Índice de Desenvolvimento da Educação Básica (Ideb).</t>
   </si>
   <si>
     <t>7351</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7351/requerimento_274-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7351/requerimento_274-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o Instituto de Identificação do Estado do Paraná para que o mesmo informe a esta casa de leis como está sendo o processo de agendamento para emissão de carteira de identidade no município de Fazenda Rio Grande e quais mudanças estão sendo planejadas ou realizadas para melhoria do atendimento no município e o aumento de vagas para a confecção dos documentos de identificação.</t>
   </si>
   <si>
     <t>7357</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7357/requerimento_275-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7357/requerimento_275-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da secretaria competente informe a possibilidade de realizar estudos para as seguintes melhorias no cemitério municipal:_x000D_
 a) Construção de um almoxarifado:_x000D_
 b) Construção de espaço de descanso para funcionários;_x000D_
 c) Construção de uma cozinha para funcionários;_x000D_
 c) Construção de banheiro para funcionários;_x000D_
 d) Reforma da capela</t>
   </si>
   <si>
     <t>7359</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7359/requerimento_276-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7359/requerimento_276-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente envie a esta Casa de Leis o Projeto de Lei com base no Anteprojeto de Lei em anexo o qual reduz temporariamente em 50% (cinquenta por cento) a alíquota do ITBI (Imposto sobre Transmissão de Bens Imóveis), beneficiando os contribuintes para a regularização de seus imóveis, e consequentemente aumentará a arrecadação do município.</t>
   </si>
   <si>
     <t>7362</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7362/requerimento_277-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7362/requerimento_277-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, junto da Secretaria Municipal de Meio Ambiente e da Secretaria de Desenvolvimento Econômico, segundo a Lei Nº 385/2006 “Programa Municipal de Implantação de Hortas Comunitárias e Espaço de Lazer” e a Lei 1.290/2019 “Programa Horta Comunitária e Compostagem”, apresente os seguintes questionamentos: _x000D_
 Há algum programa feito pelo Departamento de Agricultura sobre horta comunitária ou alguma temática similar? _x000D_
 Os projetos acima mencionados estão sendo executados?</t>
   </si>
   <si>
     <t>7382</t>
   </si>
   <si>
     <t>Julinho do Pesque, Maciél, Marco Antonio Santos, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7382/requerimento_278-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7382/requerimento_278-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo  Sr. Prefeito Municipal  solicitando à Secretaria de  Trabalho, Qualificação e Renda do Estado do Paraná ao senhor secretário  Deputado Estadual  Mauro Moraes e Silva para que seja disponibilizada  a Carreta do Conhecimento,  Escola Móvel de Manutenção de Motocicletas para nosso município.</t>
   </si>
   <si>
     <t>7370</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7370/requerimento_279-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7370/requerimento_279-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal para que informe se há previsão, para implantar novos Pontos de Ônibus em locais do município de Fazenda Rio Grande, que ainda não tem pontos com cobertura, e se tem previsão também para contratação de equipe que faça a manutenção obrigatória e preventiva como limpeza, conservação, reparo ou substituição daqueles que já se encontram em más condições de atender a população, usuários do transporte coletivo.</t>
   </si>
   <si>
     <t>7378</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7378/requerimento_280-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7378/requerimento_280-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, para que seja feita a implantação de calçada (passeio), na rua Guará em frente ao numeral 706, por se tratar de local de embarque de ônibus escolar, essa melhoria é bastante necessária.</t>
   </si>
   <si>
     <t>7372</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7372/requerimento_281-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7372/requerimento_281-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Secretario de Saúde do Estado do Paraná Deputado Beto Preto, para que através da Secretaria de Estado da Saúde, possa estar disponibilizando ambulâncias e automóveis para dar suporte a saúde do Município de Fazenda Rio Grande, melhorando assim a qualidade do atendimento.</t>
   </si>
   <si>
     <t>7386</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7386/requerimento_282-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7386/requerimento_282-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício à COMEC – Coordenação da Região Metropolitana de Curitiba e a Empresa Leblon Transporte de Passageiros para que realizem estudos e viabilizem uma nova linha de ônibus dentro do Município de Fazenda Rio Grande, atendendo os bairros Jardim Veneza, Jardim Palmeiras e Gralha Azul.</t>
   </si>
   <si>
     <t>7377</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7377/requerimento_283-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7377/requerimento_283-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para secretaria competente, secretaria de meio ambiente para que seja verificada a possibilidade de aumento quantitativo de banheiros nos parques públicos do município, parque verde e parque multi eventos visando melhorar conforto aos parques devido o crescimento exponencial de visitações dos mesmos.</t>
   </si>
   <si>
     <t>7393</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7393/requerimento_284-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7393/requerimento_284-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Que o Chefe do Poder Executivo Municipal, no uso de suas atribuições, junto da Secretária Municipal de Meio Ambiente, verifique na seguinte localidade, Rua São Domingos de Sávio, nº 839 – Bairro Suzuki e entre o Bairro Nações e Santa Terezinha, quais medidas investigativas e atuações, estão sendo realizadas para cessar os danos causados ao Meio Ambiente, sendo elas nascentes e matas, ao redor do município?</t>
   </si>
   <si>
     <t>7374</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7374/requerimento_285-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7374/requerimento_285-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado Exmo. Senhor Prefeito Municipal para que através da Secretaria responsável, informe a esta Casa de Leis acerca de: _x000D_
 1.	 Quais são os imóveis locados pelo Município de Fazenda Rio Grande? Especificando valores, localidades e quais secretárias estão fazendo uso dos mesmos;_x000D_
 2.	 Quantos veículos o Município de Fazenda Rio Grande tem locados atualmente: dentre eles carros oficiais, caminhões e máquinas. Especificando quais valores de cada um e também em quais secretárias estão lotados atualmente?_x000D_
 3. 	 Favor encaminhar cópias do procedimento licitatório e também os contratos das empresas;</t>
   </si>
   <si>
     <t>7380</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7380/requerimento_286-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7380/requerimento_286-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal competente, que tendo em vista após detida análise de balancetes de receita e despesas do Município, e informações prestadas via processo 50255/2023, merecem destaque algumas informações referentes ao comprometimento da execução orçamentária sobre os gastos com pessoal._x000D_
 Para efeito de comparação, as despesas com pessoal o Executivo enviou as seguintes informações: _x000D_
 Observa-se que ocorreu extrapolação, ainda que temporária, dos limites prudenciais estabelecidos na LRF em seu artigo 22, mesmo com a evolução da receita. Neste sentido, o artigo 22 da LRF determina que estará vedado ao poder que tiver incorrido no excesso: “(...)Art. 22. (…)_x000D_
 I - concessão de vantagem, aumento, reajuste ou adequação de remuneração a qualquer título, salvo os derivados de sentença judicial ou de determinação legal ou contratual, ressalvada a revisão prevista no inciso X do art. 37</t>
   </si>
   <si>
     <t>7383</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7383/requerimento_287-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7383/requerimento_287-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da Secretaria competente, envie as seguintes informações a esta Câmara Municipal:_x000D_
 01)	 Como funciona a cobrança da taxa de lixo em nossa cidade?_x000D_
 02)	 Sanepar ainda é a responsável pela cobrança da taxa de recolhimento do lixo?_x000D_
 03)	 Quanto ao parcelamento das contas de água atrasadas, porque não se parcela juntamente a taxa da coleta de lixo?</t>
   </si>
   <si>
     <t>7388</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7388/requerimento_288-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7388/requerimento_288-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, informe à esta Casa de Leis se há projeto em andamento para viabilizar a pavimentação asfáltica das Ruas Tv. Acácia, Tv. Cataia, Tv. Bordo, Tv. Monjoleiro, Tv. Olmo, Tv. Sapopema, Tv Pinus, Tv. Cajueiro, Tv. Pereira, Tv. Palmeira e  Tv. Sequóia, todas localizadas no Loteamento Pátria Minha,  Bairro Eucaliptos. Informe também a previsão de gastos para a realização destas obras e a previsão de início e término da mesma.</t>
   </si>
   <si>
     <t>7391</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7391/requerimento_289-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7391/requerimento_289-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, aprecie o Anteprojeto de Lei, em anexo, que institui, no município de Fazenda Rio Grande, sobre procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação – ETR autorizada pela Agencia Nacional de Telecomunicação – ANATEL, nos termos da legislação Federal vigente.</t>
   </si>
   <si>
     <t>7390</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7390/requerimento_290-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7390/requerimento_290-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal Competente, avalie a possibilidade da construção de uma praça em frente ao CMEI (Centro Municipal de Educação Infantil) Professora Márcia Claudino localizado na Avenida Venezuela, 1525 - Bairro: Eucaliptos - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7396</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7396/requerimento_291-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7396/requerimento_291-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, através da Secretaria Municipal de Obras Públicas, para que seja feito estudo técnico quanto à possibilidade das seguintes melhorias na Rua Saracura:_x000D_
 A)	Finalização das calçadas;_x000D_
 B)	Troca e manutenção das grelhas.</t>
   </si>
   <si>
     <t>7401</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7401/requerimento_292-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7401/requerimento_292-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Instituto Água e Terra (IAT), Companhia de Saneamento do Paraná (SANEPAR), Associação dos Mineradores de Areia e Saibro do Paraná (AMASPR), Secretaria das cidades(SECID). Para que nos informem referente ao estágio dos recursos da multa da Petrobrás para a sustentabilidade do Rio Iguaçu- e projetos hídricos do futuro em Fazenda Rio Grande, seja enviado cópia à PROFAZ e AcinFaz.</t>
   </si>
   <si>
     <t>7403</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7403/requerimento_293-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7403/requerimento_293-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício à Secretaria de Estado da Infraestrutura e Logística (SEIL), Departamento Nacional de Infraestrutura de Transporte (DNIT), Agência de Assuntos Metropolitanos do Paraná (AMEP), Ministério do transporte, Secretaria das Cidades (SECID), e Arteris Planalto Sul. Solicito uma convocação para Audiência Pública, a fim de trazer  esclarecimento sobre o estágio dos projetos das transposições da Rodovia Federal BR116 no Município de Fazenda Rio Grande, seja enviado cópia à PROFAZ e AcinFaz.</t>
   </si>
   <si>
     <t>7398</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7398/requerimento_295-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7398/requerimento_295-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, seja feito estudo técnico quanto a colocação de manta asfáltica em toda a extensão das seguintes ruas:_x000D_
 A)	Rio Mauricio_x000D_
 B)	Rio Despique _x000D_
 C)	Rio Ribeirinha</t>
   </si>
   <si>
     <t>7415</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7415/requerimento_296-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7415/requerimento_296-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que  seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo através do departamento de trânsito Faztrans  informe as seguintes: _x000D_
 _x000D_
 a)	Existe algum  estudo de viabilidade para criar uma rotatória no cruzamento  entre as vias Rua  Jatobá e Av.Brasil no bairro Eucaliptos?._x000D_
 _x000D_
 b)	Se sim qual o prazo para que seja realizada essa obra ?</t>
   </si>
   <si>
     <t>7406</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7406/requerimento_297-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7406/requerimento_297-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, informe à está casa de leis se a frota municipal utilizada pela Prefeitura nas secretarias, possuem apólices de seguros, bem como prestar os seguintes esclarecimentos: _x000D_
 _x000D_
 1.	Quais as secretarias que possuem veículos próprios e com apólice de seguro?_x000D_
 2.	Qual é a empresa responsável?_x000D_
 3.	O seguro cobre as despesas de terceiros?_x000D_
 4.	Está assegurado os passageiros?_x000D_
 5.	Se não houver, informar há quanto tempo os veículos estão sem os seguros?</t>
   </si>
   <si>
     <t>7408</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7408/requerimento_298-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7408/requerimento_298-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Responsável, informe a esta Casa de Leis se há algum Projeto para conclusão do trecho de pavimentação asfáltica na Avenida Portugal, caso a Secretaria possua esse Projeto solicito para que informe data provável de licitação, data de início de obras e previsão de término da obra.</t>
   </si>
   <si>
     <t>7404</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7404/requerimen_to_299-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7404/requerimen_to_299-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal e também, ao Sr. Gilson Santos, Diretor-Presidente da AMEP (Agência de Assuntos Metropolitanos do Paraná), para que informem à esta Casa de Leis em que fase se encontra o processo para a implantação do bilhete de Passagem Temporal, estabelecido pela Lei Municipal nº 1364/2020,  de Autoria do Vereador Gilmar Petry, o qual permite que o usuário do transporte coletivo possa sair e retornar ao terminal durante o período de duas horas, seja para se dirigir ao comércio local, utilizar os serviços públicos ou realizar suas compras no Armazém da Família, sem a necessidade do pagamento de uma nova passagem.</t>
   </si>
   <si>
     <t>7410</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7410/requerimento_300-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7410/requerimento_300-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretária Municipal de Habitação e Interesse Social, indague sobre a atuação da Secretaria referente a programas acerca da construção de casas populares no município? Quais são os programas habitacionais que possuí? E quantas pessoas estão cadastradas no Sistema Habita?</t>
   </si>
   <si>
     <t>7419</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7419/requerimento_301-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7419/requerimento_301-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal para que através das secretarias competentes realize um levantamento e acompanhamento de qual percentual de idosos com 60 anos ou mais atendidos pela secretaria de assistência social no município de Fazenda Rio Grande, e informações se tem implantado no município o protocolo de identificação do idoso vulnerável.</t>
   </si>
   <si>
     <t>7411</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7411/requerimento_302-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7411/requerimento_302-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria Competente, envie informações a esta Câmara Municipal:_x000D_
 _x000D_
 _x000D_
 1)	Há projeto de reforma e/ou ampliação da escola municipal Carlos Eduardo Nichele - bairro Santa Terezinha?_x000D_
 _x000D_
 2)	Caso a resposta seja sim, solicitamos que nos forneça o cronograma de reforma e/ou ampliação, bem como a previsão para o levantamento dos muros da referida escola._x000D_
 _x000D_
 3)	Há previsão para aumentar o número de vagas nessa escola?</t>
   </si>
   <si>
     <t>7417</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7417/requerimento_303-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7417/requerimento_303-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao prefeito para que inclua na redação do projeto de lei 02/2023, sessão V artigo primeiro os agentes comunitários de saúde do município. Em anexo está o ante projeto que altera o referido artigo.</t>
   </si>
   <si>
     <t>7421</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7421/requerimento_304-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7421/requerimento_304-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, aprecie o Anteprojeto de Lei, em anexo, que cria, no município de Fazenda Rio Grande, Selo da Empresa Amiga da Escola, a ser concedido a pessoas jurídicas de direito privado que promovam por meio de ações diretas e melhoria da Educação Pública no âmbito do Município.</t>
   </si>
   <si>
     <t>7414</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7414/requerimento_305-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7414/requerimento_305-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Competente, aprecie o Anteprojeto de Lei, em anexo, que dispõe sobre a Implantação da Escola Polo Bilíngue para surdos na Escola Municipal 26 de Janeiro no Município de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7442</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7442/requerimento_306-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7442/requerimento_306-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o  excelentíssimo Deputado Estadual Alisson Wandscheer para que viabilize recursos para construção de uma Praça Pública ao entorno das Ruas Rio Mairas, Carauna e Irerê tendo em vista que é um anseio da população local que por meio de abaixo assinado vem comprovar os seus anseios.</t>
   </si>
   <si>
     <t>7449</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7449/requerimento_307-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7449/requerimento_307-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, nos informe:_x000D_
 •	Qual o valor recebido através dos Royalties, referentes ao uso do gasoduto que se localiza em parte no Município de Fazenda Rio Grande?_x000D_
 •	Em qual rubrica recebe o documento desse imposto?_x000D_
 •	Se existe contrato de uso do solo? _x000D_
 •	Se existe algum acompanhamento com relação a segurança dos gasodutos no que tange a segurança dos moradores da região mais próximas?</t>
   </si>
   <si>
     <t>7427</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7427/requerimento_308-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7427/requerimento_308-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretária Municipal de Obras, indague sobre a atuação da Secretaria referente ao plano de calçamento nos bairros que já tiveram o asfalto pago/isento?</t>
   </si>
   <si>
     <t>7431</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7431/requerimento_309-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7431/requerimento_309-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, através da Secretaria Municipal responsável, para que aprecie o ANTEPROJETO DE LEI que AUTORIZA O PODER PÚBLICO MUNICIPAL A INSTITUIR O PROGRAMA "ÓCULOS FALANTES" PARA OS DEFICIENTES VISUAIS NAS BIBLIOTECAS E NA REDE PÚBLICA DE EDUCAÇÃO NO MUNICÍPIO DE FAZENDA RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>7435</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7435/requerimento_310-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7435/requerimento_310-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente, encaminhe a esta Casa de Leis as seguintes informações:_x000D_
 _x000D_
 1. Se foi contratado no Município empresa de monitoramento e atendimento de disparos de alarmes em prédios públicos. Em caso positivo, favor encaminhar cópias do procedimento licitatório respectivo;_x000D_
 _x000D_
 2 Em caso positivo encaminhar quais os horários de atendimento devem ser cumpridos pela mesma empresa, qual efetivo destinado para tais serviços?_x000D_
 _x000D_
 3. Caso tenha sido contratada a referida empresa, foi determinado aos Guardas Municipais que realizassem estes atendimentos de disparos de alarmes?_x000D_
 _x000D_
 4. Quais são os locais em que está empresa atua em nosso município?</t>
   </si>
   <si>
     <t>7436</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7436/requerimento_311-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7436/requerimento_311-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo.  Sr. Prefeito Municipal  para que o mesmo através da secretaria competente solicite à empresa Petróleo Brasileiro S.A.-Petrobras a informação a seguir: _x000D_
  _x000D_
 Que seja enviado todos os documentos como contratos , termos de parcerias ou outros entre o município de Fazenda Rio Grande e a empresa Petróleo Brasileiro S.A.- Petrobras. _x000D_
 E que seja enviado relatório contábil do ano de 2022 e 2023 dos valores recebidos dos Royalties da PETROBRÁS S.A.</t>
   </si>
   <si>
     <t>7439</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7439/requerimento_312-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7439/requerimento_312-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da Secretaria Competente, nos envie informações a esta Câmara Municipal:_x000D_
 _x000D_
 _x000D_
 1)	Há projetos de ampliação do CMEI Professora Eronildes Camargo, bairro Gralha Azul?_x000D_
 _x000D_
 2)	Há previsão de recuperação/troca do telhado do referido CMEI?</t>
   </si>
   <si>
     <t>7447</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7447/requerimento_313-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7447/requerimento_313-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo através da secretaria competente, que seja disponibilizado no Evento da Expofazenda a acessibilidade a todas as pessoas com necessidades especiais em sua totalidade, principalmente por aquelas com mobilidade reduzida.</t>
   </si>
   <si>
     <t>7444</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7444/requerimento_314-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7444/requerimento_314-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal para que informe a essa casa de leis se há tratativas com a Companhia Paranaense de Energia Elétrica – COPEL se tem previsão para novos investimentos em infraestrutura e modernização no fornecimento de energia elétrica no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7445</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7445/requerimento_315-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7445/requerimento_315-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que oficie a Companhia de Saneamento do Paraná ( Sanepar) solicitando informações referente a instalação da rede de coleta de esgoto na seguinte localização: _x000D_
 Rua Antonina , Rua Itambé, Rua Dois Vizinhos, Rua Clevelândia e Rua Pontal do Paraná, Bairro: Estados - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7456</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7456/requerimento_316-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7456/requerimento_316-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da Secretaria Municipal de Meio Ambiente, para que seja feita a arborização na Praça Tridi no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7471</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7471/requerimento_317-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7471/requerimento_317-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da Secretaria competente, para que seja feita a recolocação de areia nas quadras esportivas e parquinho na Praça da Vitoria, no bairro Eucaliptos</t>
   </si>
   <si>
     <t>7453</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7453/requerimento_318-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7453/requerimento_318-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal para que através da Secretaria de Obras realize estudo técnico acerca da construção de calçadas na rua Rio Jaú, bairro Iguaçu.</t>
   </si>
   <si>
     <t>7452</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7452/requerimento_319-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7452/requerimento_319-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, que seja expedido ofício ao Presidente da Fecomércio Sesc e Senac, Sr. Darci Piana para que através dessas instituições realizem a instalação da Sede do Sesc Senac no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7454</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7454/requerimento_320-2023_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7454/requerimento_320-2023_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca do seguinte:_x000D_
 _x000D_
 _x000D_
 1)	O executivo tem buscado contemplar os servidores públicos municipais, com a concessão de licença-prêmio? _x000D_
 _x000D_
 2)	Caso não esteja liberando a licença aos servidores, há previsão para que o executivo comece a fazer a concessão dela?</t>
   </si>
   <si>
     <t>7467</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7467/requerimento_321-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7467/requerimento_321-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao excelentíssimo Deputado Estadual Alisson Wandscheer para que viabilize recursos para aquisição de micro ônibus ou Van para Secretaria de emprego trabalho e renda, para que seja implantado como Itinerante em mutirão de confecção de documentos de identificação RG.</t>
   </si>
   <si>
     <t>7459</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7459/requerimento_322-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7459/requerimento_322-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo através da Secretaria Municipal de Meio Ambiente, forneça  a esta Casa de Leis informações acerca dos seguintes questionamentos:_x000D_
 _x000D_
 _x000D_
 a)	Por qual motivo tiveram que ser  cortadas as árvores “pinus” no Centro Multieventos desse município? _x000D_
 _x000D_
 b)	Qual será o destino dessa madeira após o corte?_x000D_
 _x000D_
 c)	Quais foram os critérios adotados  em relação ao plantio das árvores de araucária e outras espécies nativas no local acima mencionado?</t>
   </si>
   <si>
     <t>7476</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7476/requerimento_323-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7476/requerimento_323-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretária Municipal de Habitação e Interesse Social, indague sobre a atuação da Secretaria referente o seguinte: O município está cadastrado ao Programa Cartão Reforma? Se sim, há algum cadastro de moradores que tenham direito ao Programa Cartão Reforma?</t>
   </si>
   <si>
     <t>7464</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7464/requerimento_324-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7464/requerimento_324-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que à Secretaria Municipal Responsável, informe a esta Casa de Leis para fins de esclarecimento público se há previsão para o início das obras do Projeto “Meu Campinho”, em caso positivo decline a data prevista para essa finalidade, incluindo abertura de licitação, data de início e data provável de término, em caso negativo que decline os motivos.</t>
   </si>
   <si>
     <t>7463</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7463/requerimento_325-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7463/requerimento_325-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal e Secretaria de Meio Ambiente para que prestem informações a respeito da manutenção dos pedalinhos, tendo em vista as condições dos mesmos que se encontram encostados no local passando por deterioração por exposição ao tempo.</t>
   </si>
   <si>
     <t>7462</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis se há projeto em andamento para a revitalização da Rua Limeira e a sua adequação para permitir somente o tráfego de veículos até 10 toneladas através de sinalização adequada. Requer ainda que informe se há previsão para a conclusão das obras da Rua Macieira, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>7468</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7468/requerimento_327-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7468/requerimento_327-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretária Municipal de Meio Ambiente, verifique porque a empresa não está coletando o lixo da Rua Flamboyant em toda a sua extensão, Bairro Green Field e na sua intermediação.</t>
   </si>
   <si>
     <t>7469</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7469/requerimento_328-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7469/requerimento_328-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que oficie as empresas responsáveis pelos fios em desuso na cidade, solicitando a retirada dos mesmos em todo o município de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7473</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7473/indicacao_316-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7473/indicacao_316-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente, envia a esta casa de leis as seguintes informações._x000D_
 1)	Cópia do processo de licenciamento para o empreendimento que está em execução na Rua Rio Amazonas; a qual é o prolongamento da Avenida Paraná, e que atravessa o Parque Verde. As licenças já autorizadas, como licença prévia (LP), licença de instalação (LI) e licença de operação (LO), com respectivo EIA/RIMA. As medidas mitigadoras e compensatórias e respectivas ações de fiscalização.</t>
   </si>
   <si>
     <t>7486</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7486/requerimento_330-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7486/requerimento_330-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a COPEL Companhia Paranaense de Energia Elétrica para que, viabilize uma reunião na Câmara Municipal de Fazenda Rio Grande em conjunto com esses vereadores, com os responsáveis pela direção municipal e estadual da empresa supracitada.</t>
   </si>
   <si>
     <t>7511</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7511/requerimento_331-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7511/requerimento_331-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Meio Ambiente, verifique a possibilidade de instalar parques naturalizados em todos os parques e praças do município de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7497</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7497/requerimento_332-2023_ver.a_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7497/requerimento_332-2023_ver.a_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, reiterando o requerimento 179/2022, informe à está casa de leis sobre a fila de espera de consultas e exames especializados, respondendo os seguintes questionamentos: _x000D_
 1.	Qual é, hoje, a fila de espera para exames e consultas especializadas?_x000D_
 2.	Qual o tempo médio entre o agendamento e a realização dos mesmos?_x000D_
 3.	Quantos procedimentos foram realizados desde janeiro 2022 até a presente data?_x000D_
 4.	Solicito que o número venha discriminado por ano e tipo de exame._x000D_
 5.	Quantos pacientes aguardam há mais de 3 meses para agendar um exame e consulta especializada?_x000D_
 6.	Qual o tempo médio de marcação de cirurgia eletiva e quais os 10 procedimentos mais solicitados em janeiro/2022 até a presente data?_x000D_
 7.	Levantamento detalhado do número de pacientes que esperam liberação e agendamento para realizar procedimentos pelo Sistema Único de Saúde) SUS, separado por áreas para consultas por especialidade,</t>
   </si>
   <si>
     <t>7480</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis se o trecho de 350 (trezentos e cinquenta) metros faltantes para a pavimentação asfáltica da Avenida Portugal será realizada através de medida mitigadora ou será realizada através do orçamento Municipal.</t>
   </si>
   <si>
     <t>7485</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7485/requerimento_334-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7485/requerimento_334-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, nos informe quais são as áreas disponíveis pelo Município na proximidades do Centro Multi Eventos acima de 10 mil m2, que possam atender uma possível sede do SESC, SENAC  no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7487</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7487/requerimento_335-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7487/requerimento_335-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável, encaminhem a esta Casa de Leis qual a provável data para início das obras de sinalização horizontal e vertical, além das instalações de lombadas e travessias elevadas onde se fizerem necessário do trecho pavimentado recentemente da Rua Lucinir Franco da Rocha, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7488</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7488/requerimento_336-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7488/requerimento_336-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, através da Secretária Municipal responsável, para que aprecie o ANTEPROJETO DE LEI   que ”INSTITUI A POLITICA MUNICIPAL DE FOMENTO À ECONOMIA SOLIDÁRIA  EM FAZENDA RIO GRANDE E CRIA O CONSELHO MUNICIPAL DE ECONOMIA SOLIDÁRIA”.</t>
   </si>
   <si>
     <t>7501</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7501/requerimento_337-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7501/requerimento_337-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>7490</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7490/requerimento_338-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7490/requerimento_338-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao excelentíssimo Deputado Estadual Alisson Wandscheer e Excelentíssimo Deputado Estadual Alexandre Curi para que seja viabilizado recursos para construção de uma cobertura na quadra de futebol sintético localizado na Praça Tridi no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7494</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7494/requerimento_339-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7494/requerimento_339-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, informações referentes a nova sede da Polícia Militar no Município de Fazenda Rio grande, tendo em vista o aumento no número do efetivo:_x000D_
 •	O município já tem local para a construção da sede?_x000D_
 •	Já existe projeto de construção para a nova sede?_x000D_
 •	Quando terá início a execução da obra?</t>
   </si>
   <si>
     <t>7495</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7495/requerimento_340-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7495/requerimento_340-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que,  seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo através da secretaria competente forneça  a esta Casa de Leis informações acerca dos seguintes questionamentos:_x000D_
 Setembro Amarelo é o mês dedicado à prevenção do suicídio. Trata-se de uma campanha, que teve início no Brasil em 2015 e que visa conscientizar as pessoas sobre o suicídio, bem como evitar o seu acontecimento.Diante do exposto requer:_x000D_
 a)	- Quantos casos/tentativas foram registrados no município em 2023? _x000D_
 b)	- Qual o suporte prestado às pessoas?E as famílias? _x000D_
 c)	- Existe algum acompanhamento psicologico? Se sim, quantos foram neste ano?_x000D_
 d)	- Quais as ações preventivas que o município presta hoje?</t>
   </si>
   <si>
     <t>7489</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7489/requerimento_341-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7489/requerimento_341-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Prefeito Marcos Marcondes para que se faça um estudo de viabilidade para a implantação de uma Superintendência de Transporte Coletivo em Fazenda Rio Grande assim como acontece em Araucária. Esta superintendência possibilitara ao município estudos mais apurados para a administração do transporte coletivo municipal e para a possível redução do valor da passagem municipal, será possível também a aplicação de medidas sociais no âmbito do transporte coletivo municipal como isenção de passagens para faixas sociais, atendimento de gargalos no transporte coletivo municipal como falta de ônibus em regiões específicas no município que fazem com que a população sofra com o descaso da atual administração do transporte coletivo.</t>
   </si>
   <si>
     <t>7500</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7500/requerimento_342-2023_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7500/requerimento_342-2023_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca da seguinte rua._x000D_
 1)	Há projeto para pavimentação asfáltica da rua Silvano José Baldan, Bairro Iguaçu._x000D_
 2)	Se sim, qual a data para início e término dessa obra?</t>
   </si>
   <si>
     <t>7504</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7504/requerimento_343-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7504/requerimento_343-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Poder Executivo, para que o mesmo através da Secretaria competente, envie a esta Casa de Leis as seguintes informações._x000D_
 _x000D_
 1)	Cópia do processo de licenciamento do aterro que está em operação, localizado no término da Estrada do Areal, no bairro Iguaçu; em que consta a autorização ambiental / número de protocolo: 19.678.261-3; número do documento: 302844-R2; validade da licença de operação: 25/08/2025._x000D_
 Do mesmo empreendimento, qual a vida útil para operação? As ações mitigadoras e compensatórias, e o cumprimento das mesmas, assim como a demonstração de fiscalização pela Secretaria de Meio Ambiente.</t>
   </si>
   <si>
     <t>7508</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7508/requerimento_344-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7508/requerimento_344-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretária Municipal de Educação, forneça a esta Casa de Leis, os seguintes questionamentos:_x000D_
 a)	Como está a lista de espera de vagas nos Centros Municipais de Educação Infantil de Fazenda Rio Grande segundo a Lei 1522/2022?_x000D_
 b)	Porque a listagem não está sendo divulgada de acordo com Art.3º da Lei 1522/2022 (anexo 1)?_x000D_
 c)	Qual a frequência de atualização dos dados fornecidos?</t>
   </si>
   <si>
     <t>7509</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7509/requerimento_345-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7509/requerimento_345-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal e ao Superintendente Regional da Caixa Econômica Federal Sr. Gilberto Luz, para que informem à esta Casa de Leis em que fase se encontra o processo para a liberação da instalação de mais uma agência da Caixa Econômica Federal no Município de Fazenda Rio Grande, Paraná. Informe ainda, se existe algum local pré estabelecido para a instalação desta nova agência.</t>
   </si>
   <si>
     <t>7517</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7517/requerimento_346-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7517/requerimento_346-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, informe sobre a Emenda Impositiva Individual, no valor de R$ 221.000,00 (duzentos e vinte e um mil) destinado para a construção do programa ambulatorial de feridas e curativos especiais.</t>
   </si>
   <si>
     <t>7513</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7513/requerimento_347-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7513/requerimento_347-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requere à Mesa, na forma regimental, após aprovação deste Plenário, seja expedido ofício ao Excelentíssimo Deputado Federal Toninho Wandscheer, pleiteando, para que viabilize recursos financeiros, através de emenda parlamentar, a fim de que seja dado continuidade da pavimentação do Caminho Eslavo, área rural Passo Amarelo no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7516</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7516/requerimento_348-2023_ver._julinho.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7516/requerimento_348-2023_ver._julinho.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, nos informem se existe algum cronograma de obras para execução de calçadas e passeios nas ruas dos bairros Iguaçu, Santa Terezinha e Estado. Além de dar visibilidade para quais outras obras serão executadas nestes bairros nos próximos 90 dias.</t>
   </si>
   <si>
     <t>7523</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7523/requerimento_349-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7523/requerimento_349-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que,  seja expedido ofício ao Exmo O Sr. Prefeito Municipal  para que o mesmo através da secretaria competente forneça  a esta Casa de Leis acerca da seguinte:_x000D_
 Considerando  que a Lei nº 13.146/2015 instituiu a Lei Brasileira de Inclusão da Pessoa com Deficiência (Estatuto da Pessoa com Deficiência), destinada a assegurar e a promover, em condições de igualdade, o exercício dos direitos e das liberdades fundamentais por pessoa com deficiência, visando à sua inclusão social e cidadania. _x000D_
 Existe algum estudo para que seja implantada uma Coordenadoria Municipal dos Direitos da Pessoa com Deficiência em nosso município? _x000D_
 No intuito de fomentar a ampliação das políticas públicas inclusivas no município, determinando que os gestores municipais empenhassem esforços para a implementação de uma instância específica para atender às demandas da população com deficiência.</t>
   </si>
   <si>
     <t>7529</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7529/requerimento_350-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7529/requerimento_350-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Poder Executivo, para que o mesmo através da Secretaria competente, envie a esta Casa de Leis as seguintes informações. _x000D_
 1) Cópia do processo de licenciamento da área que está sendo construído o novo reservatório de água da Sanepar, localizado na Av. Portugal, 2013 (aproximadamente), bairro Gralha Azul, neste município. Da mesma forma: as licenças já autorizadas, como licença prévia (LP), licença de instalação (LI) e licença de operação (LO), com respectivo EIA/RIMA; assim também, a autorização de supressão de vegetação nativa 2041.5.2022.31057, com validade: 26/05/2022 a 26/05 2023, conforme placa informativa no local. _x000D_
 Do mesmo empreendimento, quais as ações mitigadoras e compensatórias, e o cumprimento das mesmas, assim como a demonstração de fiscalização pela Secretaria de Meio Ambiente.</t>
   </si>
   <si>
     <t>7519</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7519/requerimento_351-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7519/requerimento_351-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à SANEPAR para que preste as seguintes informações acerca de:_x000D_
 1)	Qual o prazo para a conclusão nas obras de distribuição de água potável na região do Campo do Rio?_x000D_
 2)	O recolhimento e tratamento do esgoto estão inclusos nessa obra?</t>
   </si>
   <si>
     <t>7525</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7525/requerimento_352-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7525/requerimento_352-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, para que aprecie o ANTEPROJETO de lei que “DISPÕE SOBRE A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS PRAÇAS E QUADRAS ESPORTIVAS DO MUNICÍPIO DE FAZENDA RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.”.</t>
   </si>
   <si>
     <t>7527</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7527/requerimento_353-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7527/requerimento_353-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, seja viabilizado estudo para aumento de área de estacionamento no parque verde.</t>
   </si>
   <si>
     <t>7521</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7521/requerimento_354-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7521/requerimento_354-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o excelentíssimo Prefeito Municipal Marco Marcondes, para que viabilize a contratação, assim que possível, dos seguintes profissionais da atenção básica em saúde para o atendimento das demandas de pessoas com transtorno do espectro autista (TEA), estes profissionais são: 2 (dois) fisioterapeutas, 2 (dois) fonoaudiólogos, 2 (dois) terapeutas ocupacionais e 2 (dois) psicólogos a fim de criar-se um centro de atendimentos aos autistas em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7536</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7536/requerimento_355-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7536/requerimento_355-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal para que através da Secretaria da Faz Trans informe essa casa de Leis a seguintes informações:_x000D_
 1º) Existe material a disposição no Município para a pintura das faixas de pedestres._x000D_
 2º) Há previsão para pinturas de faixas de pedestres em nosso Município, em locais que estão com as faixas apagadas._x000D_
 2º) Existe estudo para uma nova tecnologia para a sinalização de faixas de pedestre, sendo mais resistentes e duráveis.</t>
   </si>
   <si>
     <t>7545</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7545/requerimento_356-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7545/requerimento_356-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, forneça a esta Casa de Leis as seguintes informações:_x000D_
 1-	Se ha no município de Fazenda Rio Grande um Plano de Arborização._x000D_
 2-	Se as arvores recentemente plantadas estão catalogadas e vão ter acompanhamento de evolução._x000D_
 3-	Quais os critérios adotados para escolha das espécies e local de plantio._x000D_
 4-	Existe equipe ou responsável que fará o acompanhamento, plantio e replantio quando necessário.</t>
   </si>
   <si>
     <t>7540</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7540/requerimento_357-2023_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7540/requerimento_357-2023_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, preste informações a esta Câmara Municipal acerca de:_x000D_
 1)	Há algum cronograma para a substituição de todas as lâmpadas tradicionais por lâmpadas de led, em todo o município?_x000D_
 2)	Se não, qual a previsão para a substituição dessas lâmpadas no entorno dos colégios estaduais e CEEBJA, onde há aulas no período noturno?</t>
   </si>
   <si>
     <t>7538</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7538/requerimento_358-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7538/requerimento_358-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal Competente, aprecie o Anteprojeto de Lei, em anexo, que dispõe sobre a obrigatoriedade de curso de capacitação de primeiros socorros aos funcionários das escolas e creches da rede de ensino municipal de Fazenda Rio Grande - PR,  e envie seu impacto orçamentário a esta casa de leis.</t>
   </si>
   <si>
     <t>7543</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7543/requerimento_359-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7543/requerimento_359-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis, qual o prazo previsto para o início das obras de pavimentação asfáltica e construção de calçadas da Estrada do Tietê, continuação da Avenida Nossa Senhora Aparecida. Requer ainda, que informe se a área da Estrada do Tietê já está regularizada junto ao Município. Por fim, informe qual o valor previsto para a realização desta obra.</t>
   </si>
   <si>
     <t>7547</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7547/indicacao_353-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7547/indicacao_353-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, na forma regimental, determinar a Secretaria competente, para que proceda a manutenção com a máxima urgência, das calçadas dos pedestres, bem como da sinalização de trânsito, tais como, pintura e remarcação de faixa de pedestre, lombada, sinalização horizontal e vertical necessárias na Rua Itália, próximo ao número 290, bairro Nações.</t>
   </si>
   <si>
     <t>7553</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7553/requerimento_361-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7553/requerimento_361-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, através da Secretaria Municipal responsável, notifique a ANATEL- AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES, para a realização de um estudo técnico relativo à instalação de uma antena de telecomunicações em nossa cidade. A instalação de antenas de telecomunicações desempenha um papel crucial na melhoria da infraestrutura de comunicações, contribuindo significativamente para a conectividade e o desenvolvimento da comunidade. Reconhecendo a importância desse serviço, venho solicitar que seja feito um estudo técnico para avaliar a viabilidade da instalação de uma antena de telecomunicações em uma localização que possa contemplar os usuários de telefonia móvel residentes na cidade de Fazenda Rio Grande tendo em vista que é reclamação recorrente da população a ausência ou precariedade do sinal da rede de telefonia móvel, em vários pontos do município, principalmente nas regiões mais afastadas._x000D_
 Este estudo deve abranger os seguintes asp</t>
   </si>
   <si>
     <t>7548</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7548/requerimento_362-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7548/requerimento_362-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável, interfira juntamente ao Governo do Estado do Paraná e encaminhem a esta Casa de Leis se já existe uma data provável de início e término das obras da construção de um Colégio Estadual no loteamento Green Portugal, bairro Gralha Azul neste Município, a qual foi solicitada em matéria de Indicação n° 026/2021.</t>
   </si>
   <si>
     <t>7551</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7551/requerimento_363-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7551/requerimento_363-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Excelentíssimo Deputado Federal Toninho Wandscheer e Excelentíssimos Deputados Estaduais Alisson Wandscheer e Alexandre Curi, para que seja viabilizado recursos para a construção do parque linear a ser instalado no Loteamento Green Portugal – Bairro Nações.</t>
   </si>
   <si>
     <t>7556</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7556/requerimento_364-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7556/requerimento_364-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. O Sr. Prefeito Municipal para que o mesmo através da  secretaria municipal competente  preste informações a esta Câmara Municipal acerca da seguinte questão:_x000D_
 _x000D_
 •	Qual a previsão para que seja concluída a pavimentação asfáltica da rua Rio Piraí no bairro Iguaçu?</t>
   </si>
   <si>
     <t>7558</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7558/requerimento_365-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7558/requerimento_365-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que junto da Companhia de Saneamento do Paraná - SANEPAR, apresente os seguintes questionamentos:_x000D_
 •	Como está a qualidade da água em Fazenda Rio Grande?_x000D_
 •	Há alguma substância na água que possa gerar doenças crônicas ou que causam riscos à saúde?</t>
   </si>
   <si>
     <t>7559</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7559/requerimento_366-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7559/requerimento_366-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Desenvolvimento Econômico para que a mesma informe a esta casa de leis qual o impacto gerado pelo programa hortas comunitárias nas famílias do município, quantas famílias estão sendo beneficiadas com esse serviço ? e também informe quantas hortas existem e se há possibilidade de instalarem novas hortas no município.</t>
   </si>
   <si>
     <t>7560</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7560/requerimento_367-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7560/requerimento_367-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, aprecie o Anteprojeto de Lei, em anexo, que cria, no município de Fazenda Rio Grande, O Programa de Inteligência Emocional “Um olhar à saúde mental”. Como foco prevenção, acolhimento e atendimento à saúde mental nas relações sociais no âmbito escolar dos profissionais lotados na Secretaria Municipal de Educação e dos alunos matriculados na Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>7596</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7596/requerimento_368-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7596/requerimento_368-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal Competente, aprecie o Anteprojeto de Lei, em anexo, que dispõe sobre a obrigatoriedade do fornecimento gratuito de pulseira de identificação a crianças de até 12 anos em eventos públicos e/ou privados em espaço fechado no município de Fazenda Rio Grande - PR,  e envie seu impacto orçamentário a esta casa de leis.</t>
   </si>
   <si>
     <t>7590</t>
   </si>
   <si>
     <t>Marco Antonio Santos, Julinho do Pesque</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7590/requerimento_369-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7590/requerimento_369-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. O Sr. Prefeito Municipal para que o mesmo através da  secretaria municipal competente  preste informações a esta Câmara Municipal acerca das seguintes questões:_x000D_
 _x000D_
 a)	Relação por plantão dos últimos 10 meses, de todos os médicos e seus respectivos CRM’s, que prestam serviço na UPA, sendo eles concursados ou terceirizados._x000D_
 _x000D_
 b)	Número de atestados apresentados nos últimos 10 meses, por médicos, enfermeiros, técnicos em enfermagem, auxiliar em enfermagem auxiliar administrativo, enfim todos que prestam serviço na UPA. _x000D_
 _x000D_
 c)	Qual o valor gasto com horas/extras no período mencionado acima, com profissionais que atuam na UPA?</t>
   </si>
   <si>
     <t>7576</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7576/requerimento_370-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7576/requerimento_370-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da secretaria competente, informe a esta Casa de Leis acerca de:_x000D_
 _x000D_
 A)	Quais medidas estão sendo tomadas para garantir serviço de qualidade aos usuários do transporte público no município?_x000D_
 _x000D_
 B)	Há estudo/planejamento para a recuperação e/ou substituição de todos os pontos de ônibus de nossa cidade, inclusive os da zona rural?</t>
   </si>
   <si>
     <t>7588</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7588/requerimento_371-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7588/requerimento_371-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, que seja expedido um ofício à Secretaria do Meio Ambiente, solicitando quais são os projetos de desassoreamento no Rio Maurício, e se existe algum cronograma de obras, caso não haja este projeto, solicito que o mesmo seja elaborado com a maior brevidade possível, para minimizar os impactos causados pelas fortes chuvas, assim como a recuperação do Rio Maurício por toda sua extensão, priorizando o bairro Estados.</t>
   </si>
   <si>
     <t>7586</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7586/requerimento_372-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7586/requerimento_372-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Prefeito Marcos Marcondes para que se faça o estudo de viabilidade para a criação de uma clínica da mulher em Fazenda Rio Grande. Essa clínica será um recurso valioso para a comunidade local e ajudará a melhorar a saúde e o bem-estar das mulheres na região._x000D_
 A clínica da mulher fornecerá serviços médicos especializados para mulheres, incluindo exames ginecológicos, mamografias e outros serviços preventivos._x000D_
 Além disso, a clínica oferecerá serviços de aconselhamento e apoio para mulheres que enfrentam problemas de saúde específicos.</t>
   </si>
   <si>
     <t>7616</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7616/requerimento_373-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7616/requerimento_373-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimentalque seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, envie copia das licitações e contratos referente a  Cessão Onerosa do Hospital Municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7595</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7595/requerimento_374-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7595/requerimento_374-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, informe à está casa de leis sobre o andamento do contrato nº 90/2021 de construção do CMEI Santa Maria, bem como prestas os seguintes esclarecimentos: _x000D_
 _x000D_
 1.	Quais os trâmites internos adotados, no âmbito da Administração Municipal, descrevendo os setores envolvidos e prazos estimados para execução de todo o procedimento (desde a demanda pela pasta competente até a conclusão do processo);_x000D_
 2.	Para o referido item citado no presente requerimento, identificar a data de publicação do edital de licitação, data em que o contrato foi firmado, estimativa de entrega da conclusão da obra?_x000D_
 3.	Quais os motivos para a obra ainda não ter finalizado dentro do prazo estipulado?_x000D_
 4.	Quais as providências e penalidades adotadas pelo setor responsável para com a empresa vencedora do certame?</t>
   </si>
   <si>
     <t>7581</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7581/requerimento_375-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7581/requerimento_375-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria competente, interfira a Empresa Leblon Transporte de Passageiros e averiguem a possibilidade de estar colocando uma cobertura no ponto de ônibus na Rodovia Régis Bittencourt, Km 132, sentido Mandirituba e uma no sentido oposto, nas proximidades do Viaduto sentido bairro Jardim Veneza, neste Município.</t>
   </si>
   <si>
     <t>7593</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7593/requerimento_376-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7593/requerimento_376-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, apreciem o Anteprojeto de Lei em anexo, que “Institui o Programa de Combate à Pichação, Depredação e à Preservação do Patrimônio no Município de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>7597</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7597/requerimento_377-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7597/requerimento_377-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, para que seja feita com extrema urgência a troca das lâmpadas na Praça Tridi no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>7583</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7583/requerimento_378-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7583/requerimento_378-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis sobre os seguintes questionamentos a respeito da Rua Rio Taquari no trecho entre as Ruas Rio Formoso e Rio Sena que encontra-se em total abandono conforme fotos em anexo:_x000D_
 1.	A manutenção desta rua no trecho supracitado é de responsabilidade do Município ou é de responsabilidade particular?_x000D_
 2.	Se for de responsabilidade do Município, por qual motivo o trecho da rua supracitado não está recebendo a manutenção adequada mesmo diante de diversas solicitações dos moradores desta localidade?_x000D_
 3.	Os imóveis lindeiros contribuem com o pagamento do IPTU (Imposto Predial e Territorial Urbano) ou são isentos?_x000D_
 4.	Existe previsão para a devida manutenção deste trecho da via enquanto não for pavimentada?</t>
   </si>
   <si>
     <t>7599</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7599/requerimento_379-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7599/requerimento_379-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretária Municipal de Educação, forneça a esta Casa de Leis, o seguinte questionamento:_x000D_
 A Secretaria Municipal de Meio Ambiente tem algum projeto ou programa sobre educação ambiental no âmbito do município.</t>
   </si>
   <si>
     <t>7601</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7601/requerimento_380-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7601/requerimento_380-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Poder Executivo, para que o mesmo através da Secretaria competente, envie a esta Casa de Leis as seguintes informações._x000D_
 _x000D_
 _x000D_
 1)	Cópia do processo de licenciamento do empreendimento, localizado na Rua José Custódio dos Santos, 1598, no bairro Eucaliptos; em que constam os protocolos 15.401.122-6, 15.401.171-4, 15.401.159-5, 15.401.147-1, com respectivo EIA/RIMA. _x000D_
 Quantas árvores araucárias foram ou serão cortadas; e se, neste processo houve supressão vegetal na APP (área de preservação permanente)?_x000D_
 Do mesmo empreendimento, quais as ações mitigadoras e compensatórias, e o cumprimento das mesmas, assim como a demonstração de fiscalização pela Secretaria de Meio Ambiente.</t>
   </si>
   <si>
     <t>7609</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7609/requerimento_381-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7609/requerimento_381-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação e da Secretaria Municipal Saúde , elaborem Campanhas de Multivacinação nas Escolas Municipais e CMEIs do município de Fazenda Rio Grande - Pr .</t>
   </si>
   <si>
     <t>7615</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7615/requerimento_382-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7615/requerimento_382-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável, informe a esta Casa de Leis se há alguma previsão para que Rua Estrada Rural Pedro Peça, situada na localidade Vila do Rosário, seja amparada pela Lei n° 1.205/2017. Informe também se há possibilidade de disponibilizar os seguintes documentos:_x000D_
 a) mapa atualizado da cidade com delimitação de bairros e/ou loteamentos, em PDF ou em dwg;_x000D_
 b) relação de logradouros com seus respectivos bairros e números de leis de denominação, em Excel;_x000D_
 c) para logradouros que passam por mais de um bairro, informar a numeração inicial e final dos trechos de cada localidade; e_x000D_
 d) identificação dos distritos subordinados ao município, se houver. _x000D_
 Sendo que, todas essas informações supracitadas sejam encaminhadas à Empresa Brasileira de Correios e Telégrafos, para que a Rua Estrada Rural Pedro Peça venha a ser contemplada com CEP (Código</t>
   </si>
   <si>
     <t>7612</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7612/requerimento_383-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7612/requerimento_383-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através das Secretarias competentes, também AMEP e LEBLON prestem informações a esta Câmara Municipal acerca do seguinte:_x000D_
 _x000D_
 _x000D_
 Há algum projeto/cronograma para atendimento aos moradores do bairro Estados -loteamento Sol Nascente, no que se refere aos itens abaixo? _x000D_
 _x000D_
 A)	Colocação de identificação dos nomes das ruas._x000D_
 B)	Ampliação das linhas de ônibus até o referido loteamento._x000D_
 C)	Pintura de identificação de faixas de pedestres e lombadas._x000D_
 D)	Ampliação da linha de ônibus escolar até o loteamento para que as crianças não precisem caminhar tanto até os seus respectivos colégios/escolas?</t>
   </si>
   <si>
     <t>7620</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7620/requerimento_384-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7620/requerimento_384-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Senhor Deputado Estadual Alisson Wandcheer  para solicitar a Vossa Excelência que direcione recursos financeiros para o município de Fazenda Rio Grande, com o objetivo de construir e equipar uma clínica da mulher.</t>
   </si>
   <si>
     <t>7624</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7624/indicacao_385-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7624/indicacao_385-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que,  seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo através da Secretaria Municipal de Obras, forneça  a esta Casa de Leis informações se  há possibilidade de realizar a pavimentação asfáltica na rua: _x000D_
 _x000D_
 •	Rua Fortaleza no bairro  no bairro Estados.</t>
   </si>
   <si>
     <t>7621</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7621/requerimento_386-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7621/requerimento_386-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretária Municipal de Saúde, forneça a esta Casa de Leis, os seguintes questionamentos:_x000D_
 •	Porque os munícipes estão tendo dificuldades com os agendamentos das consultas no aplicativo Minha Cidade?_x000D_
 •	Todas as consultas estão sendo preenchidas? E quando não preenchidas (paciente falta), de que maneira é repassado esses atendimentos?_x000D_
 •	Com qual frequência as consultas são disponibilizadas no aplicativo Minha Cidade e qual a quantidade de consultas para cada especialidade dentro das UBS?</t>
   </si>
   <si>
     <t>7622</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7622/requerimento_387-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7622/requerimento_387-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, informe o andamento do processo de liberação da documentação de funcionamento das escolas municipais, respondendo os seguintes questionamentos:_x000D_
 1-	Quais os trâmites internos adotados, no âmbito da Administração Municipal, para a regularização da documentação de liberação das escolas?_x000D_
 2-	Houve a liberação da documentação, qual a estimativa de conclusão do processo?_x000D_
 3-	Houve a liberação e emissão do auto de vistoria do corpo de bombeiros – AVCB?</t>
   </si>
   <si>
     <t>7626</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7626/requerimento_388-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7626/requerimento_388-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal e também à Empresa Arteris – Autopista Planalto Sul, para que informem à esta Casa de Leis sobre os seguintes quesitos:_x000D_
 _x000D_
 1- Qual o prazo previsto para a conclusão da obra de pavimentação da Av. das Américas em frente ao numeral 551, fazendo a conexão entre o trecho já existente  com o recentemente pavimentado?_x000D_
 _x000D_
 2- A competência para a conclusão desta obra é de responsabilidade do Município de Fazenda Rio  Grande ou é de competência da Arteris – Autopista Planalto Sul?_x000D_
 _x000D_
 3- Por qual motivo o novo acesso localizado na saída da Rua José Custódio dos Santos sentido Curitiba ainda não foi liberado para acessar a Rodovia Régis Bittencourt?</t>
   </si>
   <si>
     <t>7633</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7633/requerimento_389-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7633/requerimento_389-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a implantação de uma lombada na Rua Guará, no Bairro Gralha Azul, segundo a solicitação dos moradores que integram o abaixo-assinado que segue em anexo.</t>
   </si>
   <si>
     <t>7634</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7634/requerimento_390-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7634/requerimento_390-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, para que viabilize estudo de tráfego da Avenida Pernambuco, com intuito de estabelecer uma faixa de estacionamento em um único lado da via.</t>
   </si>
   <si>
     <t>7635</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7635/requerimento_391-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7635/requerimento_391-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, aprecie o Anteprojeto de Lei, em anexo, que Dispõe sobre a Instituição do Programa Municipal de Coleta e Destinação de Gorduras e Óleos Vegetais, utilizados ou não na Fritura de Alimentos no Âmbito do Município de Fazenda Rio Grande e Cria o Selo “Ecologicamente Correto", a ser Concedido aos Estabelecimentos Comerciais em Geral tal como, por exemplo, Bares, Restaurantes, Hotéis e Congêneres que Conferirem a Destinação Adequada aos Itens Mencionados.</t>
   </si>
   <si>
     <t>7643</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7643/requerimento_392-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7643/requerimento_392-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias Municipais Competentes, apreciem o Anteprojeto de Lei, em anexo, que cria o Programa Pequeno Cidadão no município de Fazenda Rio Grande - PR,  e envie seu impacto orçamentário a esta casa de leis.</t>
   </si>
   <si>
     <t>7646</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7646/requerimento_393-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7646/requerimento_393-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal responsável para que analisem a possibilidade da colocação de uma tela de proteção no Campinho de Futebol ao lado da Escola Alô Guimarães na localidade do Passo Amarelo.</t>
   </si>
   <si>
     <t>7644</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7644/indicacao_394-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7644/indicacao_394-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que junto da Secretaria Municipal de Obras, apresente resposta ao seguinte questionamento: Qual a previsão para começar o asfalto nas seguintes localidades: Rua Matinhos e demais ruas do Bairro Suzuki, Rua Carlos Falat – Bairro Campo do Rio.</t>
   </si>
   <si>
     <t>7666</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Enfermeiro Zé Carlos, Gilmar José Petry, Luiz Sergio Claudino - Serjão, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7666/requerimento_395-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7666/requerimento_395-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Excelentíssimo Governador do Estado do Paraná Carlos Roberto Massa Junior, através do Excelentíssimo Prefeito Municipal Marco Marcondes, para informações sobre a previsão de localização, orçamento e construção de um Batalhão da Polícia Militar, na cidade de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7663</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7663/requerimento_396-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7663/requerimento_396-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, para que encaminhe a esta casa de lei copia do convenio assinado pelo Programa Mais Medico, entre a Secretaria da Saúde e o Ministério da Saúde, também dar visibilidade de quantos médicos foram chamados pelo Programa Mais Médicos, quantos foram atendidos e quais são o nome deles e onde estão lotados?</t>
   </si>
   <si>
     <t>7656</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7656/requerimento_397-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7656/requerimento_397-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que,  seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo através da secretaria competente forneça  a esta Casa de Leis informações acerca das medidas mitigadoras, com base na Lei Complementar Municipal n°04/2006 e no Decreto n°9001/2019, são as   seguintes:_x000D_
 _x000D_
 a)	Informar quais são os Empreendimentos de Condomínios e loteamentos realizados nos últimos 2 anos em nosso Município;_x000D_
 _x000D_
 b)	Em relação às  instalações dos empreendimentos, as empresas estão cumprindo com as medidas mitigadoras? Como estão  sendo feitas as fiscalização das mesmas?</t>
   </si>
   <si>
     <t>7654</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7654/requerimento_398-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7654/requerimento_398-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes atividades:_x000D_
 a)	Há projeto para se ter seguranças nos terminais rodoviários de Fazenda Rio Grande?  _x000D_
 b)	Caso não haja projeto, quais medidas poderão ser tomadas pela secretaria responsável, para que os comerciantes sejam protegidos contra vandalismo defronte de seus estabelecimentos e também mais segurança aos usuários do transporte público?</t>
   </si>
   <si>
     <t>7660</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7660/requerimento_399-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7660/requerimento_399-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através das Secretarias nas suas competências, viabilizem as seguintes demandas na Praça Kokubo no bairro Santa Terezinha_x000D_
 •	Reforma da academia ao ar livre_x000D_
 •	Manutenção e troca de brinquedos do parquinho infantil;_x000D_
 •	Manutenção em quadra desportiva_x000D_
 •	Revitalização áreas verdes _x000D_
 •	Preenchimento de areia em quadras</t>
   </si>
   <si>
     <t>7657</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7657/requerimento_400-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7657/requerimento_400-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, responda os seguintes questionamentos: _x000D_
 _x000D_
 1.	Há projetos para utilização do orçamento destinado à Cultura? Em caso positivo, solicita-se informações sobre os projetos previstos e em andamento?_x000D_
 2.	Quais os valores gastos até a presente data, do orçamento destinado à Cultura?_x000D_
 3.	Informar como foi gasto esses valores, identificar a data de publicação dos editais, bem como, a data de formalização dos contratos?</t>
   </si>
   <si>
     <t>7651</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7651/requerimento_401-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7651/requerimento_401-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício Arteris – Planalto Sul para que se faça o estudo de viabilidade para a implantação de iluminação viária no trecho que corresponde ao Parque Verde (km 130) até o viaduto de entrada ao bairro Jardim Veneza (km 132).</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7661/requerimento_402-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7661/requerimento_402-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis, sobre os seguintes quesitos referentes as restituições das multas de trânsito que foram cobradas indevidamente devido a falhas nos radares eletrônicos e canceladas através da Lei nº 1.630/2022:_x000D_
 _x000D_
 1- Quais procedimentos os proprietários de veículos precisam realizar para solicitar o ressarcimento do valor pago referente a infração?_x000D_
 _x000D_
 2- Após a solicitação do ressarcimento, qual o prazo para que os valores sejam creditados na conta do solicitante?_x000D_
 _x000D_
 3- Quantas solicitações de ressarcimento foram protocoladas no Órgão de Trânsito até a presente data?_x000D_
 _x000D_
 4- Qual o total dos valores que já foram ressarcidos aos proprietários de veículos?_x000D_
 _x000D_
 5- Qual o valor estimado necessário para o ressarcimento total de todas as infrações cobradas indevidamente?</t>
   </si>
   <si>
     <t>7664</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7664/requerimento_403-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7664/requerimento_403-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria competente informe se há previsão de implementação de pavimentação asfáltica, nos seguintes logradouros do Bairro Veneza:_x000D_
 1- Travessa Rangel Machado. 2- Rua Yasuo Asano._x000D_
 3- Rua Julio de Souza Santos._x000D_
  _x000D_
 Caso as mesmas não estejam inclusas no rol para pavimentação, solicito que sejam colocadas.</t>
   </si>
   <si>
     <t>7667</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7667/requerimento_404-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7667/requerimento_404-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Excelentíssimo Senhor Prefeito para que através da Secretaria competente, envie à essa Casa de Leis as seguintes informações referente as ações de conscientização sobre o Novembro Azul. _x000D_
 _x000D_
 A)	Existe a possibilidade do Municipio fazer palestras com profissionais da area de saude sobre o assunto?_x000D_
 B)	Fomentar as redes socias do Municipio com a informação e as cores do Novembro azul._x000D_
 C)	Nosso Municipio atualmente tem condições de atender quantos pacientes com alguma     suspeita de cancer de prostata por mes?</t>
   </si>
   <si>
     <t>7712</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7712/requerimento_405-2023_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7712/requerimento_405-2023_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, Marco Marcondes, para que através da Secretaria competente, aprecie o Anteprojeto de Lei em anexo, sobre o programa " CAIXA D’ÁGUA PARA TODOS " que garante  reservatórios de água individuais (caixas d'água ) a famílias de baixa renda.</t>
   </si>
   <si>
     <t>7674</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7674/requerimento_406-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7674/requerimento_406-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, Marco Marcondes, para que através da Secretaria competente, aprecie o Anteprojeto de Lei em anexo, sobre o programa "BOLSA ATLETA" que tem por objetivo alcançar e melhorar a vida de adolescentes estudantes do ensino fundamental e médio e de atletas amadores, através do incentivo à prática desportiva.</t>
   </si>
   <si>
     <t>7675</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7675/requerimento_407-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7675/requerimento_407-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria Municipal responsável, realize estudo de viabilidade para a construção de uma UBS Unidade Básica de Saúde, para atender a população residente nas localidades do Jardim Palmeiras e Green Portugal.</t>
   </si>
   <si>
     <t>7678</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Professor Roni Miranda Vieira ,Secretário Estadual de Educação do Estado do Paraná, para que avalie a possibilidade de ampliar o Centro Estadual de Educação Profissional (Ceep) Erotídes Ângelo Nichele no município de Fazenda Rio Grande - Pr .</t>
   </si>
   <si>
     <t>7680</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento_410-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento_410-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal para que através da Secretaria de Obras realize estudo técnico para pavimentação asfáltica na rua Namíbia, bairro Nações</t>
   </si>
   <si>
     <t>7681</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7681/requerimento_411-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7681/requerimento_411-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável, informe a essa Casa de Leis a possibilidade de haver a realização da pavimentação asfáltica nas Ruas Antônio Bertulino da Cruz, Pedro Franco, João Cubis e Araci Cubis, todas estas na localidade São Sebastião bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7682</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7682/requerimento_412-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7682/requerimento_412-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Prefeito Marcos Marcondes para que se faça a solicitação através da secretaria municipal de saúde para a implantação de um conjunto de serviços especializados no atendimento aos portadores de autismo em Fazenda Rio Grande. Os recursos para a criação destes serviços virão através de emenda impositiva do vereador Enfermeiro Zé Carlos no valor de 500.000 mil reais. Os serviços oferecidos serão: atendimento médico, fonoaudiólogo, fisioterapia, psicólogo e outas especialidades necessárias.</t>
   </si>
   <si>
     <t>7684</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7684/requerimento_413-2013_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7684/requerimento_413-2013_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que após a aprovação do plenário realize a readequação da destinação da Emenda Impositiva no valor de        R$ 220.961,53 aprovada na 31ª Sessão Extraordinária do ano de 2022 realizada no dia 19/12/2022, destinada por este Vereador para a aquisição de equipamentos para o setor cardiológico conforme a rubrica nº 4.4.90.52.00.00.00.00 – Ação 1091, uma vez que este serviço será prestado pela empresa CIS - CENTRO INTEGRADO EM SAÚDE LTDA que administrará o Hospital e Maternidade Nossa Senhora Aparecida conforme o edital de concorrência nº 004/2023 conforme documentos em anexo, atendendo a solicitação enviada pela Secretaria Municipal de Saúde através do Ofício nº148/2023 de 25/10/2023. Requer que o valor da Emenda Impositiva supracitada seja destinada para a aquisição dos seguintes equipamentos a serem utilizados na sala vermelha da Unidade de Pronto Atendimento (UPA):</t>
   </si>
   <si>
     <t>7696</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7696/requerimento_414-2023_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7696/requerimento_414-2023_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes atividades:_x000D_
 _x000D_
 1)	Há algum projeto referente à conscientização/orientação de nossos munícipes para que transfiram ou façam seus títulos de eleitor em nosso município?_x000D_
 2)	Se sim, quando vai acontecer? Como será feita.</t>
   </si>
   <si>
     <t>7690</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7690/requerimento_415-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7690/requerimento_415-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo  através da secretaria competente realize, levantamento completo das academias ao ar livre e parques infantis em nossa cidade, solicitando conforme segue: _x000D_
 _x000D_
 a)	Quantas academias ao ar livre e parques infantis temos em funcionamento?_x000D_
 _x000D_
 b)	Quais os locais que os  complemplam? _x000D_
 _x000D_
 c)	Qual a periodização em relação às  manutenções das mesmas?</t>
   </si>
   <si>
     <t>7691</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7691/requerimento_416-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7691/requerimento_416-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, de acordo com o que dispõe o Art. 66, inciso XIll da Lei Orgânica do Município, informe à esta Casa de Leis, se o município de Fazenda Rio Grande aderiu ao Programa Família Paranaense, criado pelo Governo do Estado do Paraná. Se “SIM”, prestar as seguintes informações: _x000D_
 _x000D_
 a)  Existe um cronograma para o atendimento à essas famílias?_x000D_
 b) Quais as ações realizadas desde sua “implantação, utilizando as metodologias sugeridas pelo programa? _x000D_
 c) Quais as ações da Prefeitura Municipal com relação ao programa família paranaense?_x000D_
 d) Quantas famílias no município recebem o benefício através da modalidade “Renda Família Paranaense? _x000D_
 e) Quantas famílias atualmente são atendidas e que fazem parte do programa? _x000D_
 f) Em relação ao AFAI: Qual o total de recursos recebidos pelo Município?</t>
   </si>
   <si>
     <t>7692</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7692/requerimento_417-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7692/requerimento_417-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Pedido de BPEC – Batalhão de Patrulha Escolar Comunitária_x000D_
 Requer que seja expedido ofício ao Sr. HUDSON LEÔNCIO TEIXEIRA Secretário de Segurança Pública do Estado do Paraná, através do Excelentíssimo Prefeito Municipal, para que seja reestabelecida as duas equipes da Patrulha Escolar Comunitária, no Município de Fazenda Rio Grande - PR, pois estamos sem nenhuma equipe no município. A equipe que atende em Fazenda Rio Grande está vindo de Curitiba.</t>
   </si>
   <si>
     <t>7698</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7698/requerimento_418-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7698/requerimento_418-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Os Vereadores ALEX PADILHA e PROF. FABIANO FUBÁ que adiante subscrevem, no uso de suas atribuições legais e regimentais, submetem ao plenário o seguinte: Requerem que seja expedido ofício ao Exmo. Prefeito Municipal, através da Secretaria responsável, para que responda os seguintes questionamentos referente a placas com nomenclaturas de ruas na região do loteamento Jardim Palmeiras no Bairro Gralha Azul e loteamento Green Portugal no Bairro Nações: _x000D_
 1 - Como está a fase de licitação?_x000D_
 2- Qual a previsão de instalação?_x000D_
 3 – Quais medidas estão sendo adotadas para amenizar problemas dos munícipes para com falhas nas entregas devido à falta de sinalização?</t>
   </si>
   <si>
     <t>7709</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7709/requerimento_420-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7709/requerimento_420-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável, para que analisem a melhor solução e assim obtendo-a, consequentemente venham a realizar a manutenção da cobertura do Ginásio de Esportes Sergio Luiz Claudino localizado no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>7715</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7715/requerimento_421-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7715/requerimento_421-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, aprecie o Anteprojeto de Lei, em anexo, que dispõe sobre a substituição de sirenes e alarmes utilizados como sinalizadores de início e término de aulas, de provas e de período de recreio nos estabelecimentos da rede pública de ensino no Município de Fazenda Rio Grande - PR,  e envie seu impacto orçamentário a esta casa de leis.</t>
   </si>
   <si>
     <t>7725</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7725/requerimento_422-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7725/requerimento_422-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, forneça a esta Casa de Leis as seguintes informações:_x000D_
 _x000D_
 1-	Qual a previsão para regularização efetiva de sinalização horizontal e vertical nas vias do município de uma forma geral?_x000D_
 2-	Há processo de licitação em andamento para contratação de empresa terceirizada para prestar este serviço?_x000D_
 3-	Se sim qual prazo estimado para regularização, se não quais os projetos e prazos para aquisição e modernização de equipamentos de sinalização horizontal e vertical?</t>
   </si>
   <si>
     <t>7718</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7718/requerimento_423-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7718/requerimento_423-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, verifiquem as condições e tomem as providências necessárias baseadas na Lei Complementar Municipal n° 234/2023, aprovada por esta Casa de Leis, no sentido de proceder notificação posterior limpeza em terrenos na situação abandono no loteamento Jardim Palmeira, bairro Gralha Azul e no loteamento Green Portugal bairro Nações.</t>
   </si>
   <si>
     <t>7720</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7720/requerimento_424-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7720/requerimento_424-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, providencie o estudo técnico para reformulação de acesso a área ampliada da avenida Portugal localizada com início no numeral 3396 e final no numeral 4052, com prioridade principalmente na saída sul sentido o jardim Veneza e Passo Amarelo.</t>
   </si>
   <si>
     <t>7733</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7733/requerimento_425-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7733/requerimento_425-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Deputado Federal Toninho Wandscheer para que através de emenda parlamentar encaminhe verba para construir e equipar uma futura clínica da mulher em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7722</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7722/requerimento_426-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7722/requerimento_426-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, informe à está casa de leis sobre o andamento do contrato Parque Municipal Multi-eventos? bem como prestas os seguintes esclarecimentos: _x000D_
 _x000D_
 1.	Qual o prazo de vigência do contrato?_x000D_
 2.	Quais são os critérios utilizados para a locação do espaço para eventos?_x000D_
 3.	Para quais fins, é destinado o valor cobrado em cada evento?</t>
   </si>
   <si>
     <t>7732</t>
   </si>
   <si>
     <t>Alex Padilha, Brandão, Doriane Hammad, Gilmar José Petry, Julinho do Pesque, Maciél, Marco Antonio Santos, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7732/requerimento_427-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7732/requerimento_427-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que,  seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo através do Executivo Municipal e da empresa CIS – Centro Integrado em Saúde Ltda,  forneça  a esta Casa de Leis  acerca do seguinte:_x000D_
 _x000D_
 _x000D_
 •	Requer para que a empresa CIS – Centro Integrado em Saúde Ltda que administrará o Hospital e Maternidade Nossa Senhora de Aparecida contrate seus  funcionários  dando prioridade a lista de aprovados  do último concurso público 002/2023 - publicação 031/2023 e também pela Agência do Trabalhador, sito à  Av. Cedro, 343 – Eucaliptos,  para que com isso dê prioridade aos nossos  munícipes.</t>
   </si>
   <si>
     <t>7728</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7728/requerimento_428-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7728/requerimento_428-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que,  seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo através da Secretaria Municipal de Obras, forneça  a esta Casa de Leis a seguinte informação:_x000D_
 _x000D_
    Existe projeto de pavimentação ou  licitação em andamento para   realizar a pavimentação asfáltica na rua: _x000D_
 _x000D_
 •	Rua Campo Grande no bairro Estados.</t>
   </si>
   <si>
     <t>7724</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7724/requerimento_429-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7724/requerimento_429-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental que seja enviado ofício ao Exmo Prefeito Municipal, para que através da secretaria competente, nos informe se existe projeto e qual o prazo para implantação de academia ao ar livre entre a Rua Rio Guarani esquina com Rio Iguaçu, ao lado da Escola Municipal Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>7731</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7731/requerimento_430-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7731/requerimento_430-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que junto da Secretaria Municipal de Obras, apresente resposta ao seguinte questionamento: Qual a previsão para começar a pavimentação asfáltica nos bairros Santa Maria e Santarém?</t>
   </si>
   <si>
     <t>7729</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7729/requerimento_431-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7729/requerimento_431-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente envie à esta Casa de Leis Projeto de Lei relativo ao desconto sobre IPTU (Imposto Predial Territorial Urbano) referente ao ano de 2024, concedendo no mínimo 25% ( vinte e cinco por cento) de desconto para pagamento à vista, e o mínimo de 10% (dez por cento) de desconto para pagamento parcelado. Requer ainda que, além desse percentual previsto, seja concedido o acréscimo de mais 10% (dez por cento) de desconto para os imóveis que são utilizados para atividades industriais, comerciais e de serviços, os quais geram empregos à população e outros impostos que também beneficiam o Município.</t>
   </si>
   <si>
     <t>7741</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7741/requerimento_432-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7741/requerimento_432-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal providências ao Executivo Municipal para que, na forma e dentro do prazo legal, responda ao seguinte pedido de informação:_x000D_
 Qual a situação cadastral da rua Namíbia, localizada no bairro Iguaçu? _x000D_
 Ela consta como rua sem pavimentação? _x000D_
 Existe projeto para sua pavimentação? _x000D_
 Se a resposta for positiva, qual a previsão para início e conclusão da obra? _x000D_
 Caso contrário, há como providenciar a referida melhoria? _x000D_
 Qual a previsão para início das obras de pavimentação?</t>
   </si>
   <si>
     <t>7742</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7742/requerimento_433-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7742/requerimento_433-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal responsável para que analisem a possibilidade de estar realizando o desassoreamento do Rio Mascate na localidade São Sebastião, seguindo até o Pesqueiro do Eloi e caso seja necessário viabilizem a utilização de mais manilhas para o escoamento das águas de chuvas.</t>
   </si>
   <si>
     <t>7749</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7749/requerimento_434-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7749/requerimento_434-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Prefeito Marcos Marcondes para que aprecie o anteprojeto de lei que cria o adicional de risco de 30% para os agentes de trânsito do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7747</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7747/requerimento_435-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7747/requerimento_435-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, informe à está casa de leis sobre todos os contratos firmados nos últimos 10 (dez) meses através da Secretaria Municipal de Obras Públicas.</t>
   </si>
   <si>
     <t>7756</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7756/requerimento_436-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7756/requerimento_436-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. O Sr. Prefeito Municipal para que o mesmo através da  secretaria municipal competente  preste informações a esta Câmara Municipal acerca da seguinte:_x000D_
 _x000D_
 Em relação a Lei Nº 1.387/2020 de 29 de abril de 2020 que  “Institui o Programa Municipal Biblioteca Itinerante - Caminhos da Sabedoria, no Município de Fazenda Rio Grande, Estado do Paraná, e dá outras providências”, informe:_x000D_
 _x000D_
 a)	 A lei já está sendo aplicada no nosso município?  _x000D_
 b)	 Se sim qual o setor responsável para o desenvolvimento da mesma? _x000D_
 c)	 Se não, por qual motivo ainda não está sendo executada no município?</t>
   </si>
   <si>
     <t>7757</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7757/requerimento_437-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7757/requerimento_437-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, através da Secretaria Municipal responsável, para que seja realizado estudo e com a maior brevidade, a execução de calçamento na Rua Farid Stephens entre os numerais 109 a 179, no Bairro Pioneiros.</t>
   </si>
   <si>
     <t>7765</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7765/requerimento_438-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7765/requerimento_438-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Obras Públicas, realize um estudo para a melhoria de drenagem e escoamento no encontro da Rua Hungria com a Rua Jacarta no Bairro: Nações - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7753</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7753/requerimento_439-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7753/requerimento_439-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da secretaria competente, nos envie informações a esta Câmara Municipal:_x000D_
 1)	Há projeto para a construção de um banheiro para pessoas com deficiência física (PcD) no CMEI Iguaçu - bairro Iguaçu - em frente à câmara municipal?_x000D_
 2)	Caso o projeto esteja pronto, para quando está prevista essa melhoria no CMEI acima citado?</t>
   </si>
   <si>
     <t>7751</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7751/requerimento_440-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7751/requerimento_440-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe a esta Casa de Leis, quantos pacientes de nosso Município estão cadastradas para realizar a sessões de Hemodiálise. Requer ainda que, informe quais os imóveis pertencentes ao Município possuem área adequada para instalação de uma Clínica de Hemodiálise. Informe também, sobre a viabilidade da realização de comodato ou de doação de uma destas áreas para que a iniciativa privada possa construir uma Clínica de Hemodiálise em nosso Município, possibilitando que os munícipes que necessitam deste tratamento possam realizar as sessões sem a necessidade de deslocamento para as cidades circunvizinhas.</t>
   </si>
   <si>
     <t>7760</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7760/requerimento_442-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7760/requerimento_442-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que junto da Secretaria Municipal de Governo, respondam ao seguinte questionamento: há perspectiva do município criar banco de projetos de infraestrutura e políticas públicas para as secretarias pleitearem recursos do governo Estadual e Federal?</t>
   </si>
   <si>
     <t>7766</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7766/requerimento_443-2023_ver_.alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7766/requerimento_443-2023_ver_.alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie estudo para implantação de uma lombada na Rua Londres próximo ao numeral 951 no Bairro Nações, conforme abaixo-assinado anexado.</t>
   </si>
   <si>
     <t>7783</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7783/requerimento_444-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7783/requerimento_444-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, providencie o estudo técnico para que seja viabilizada a presença de um agente de trânsito nos arredores das escolas que apresentam essa necessidade, para orientação e organização do fluxo, nos horários de entrada e saída das instituições de ensino da rede pública  de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7769</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7769/requerimento_445-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7769/requerimento_445-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, encaminhe à está casa de leis as seguintes informações:_x000D_
 _x000D_
 1. Quantos exames foram liberados para a prevenção do câncer de próstata, como PSA e Ecografia?_x000D_
 2. Quantos homens foram atendidos e liberados para a realização de exames? _x000D_
 3. Quais são os programas que estão sendo realizados para os homens no mês de novembro?_x000D_
 4. De que forma está sendo feito a programação?</t>
   </si>
   <si>
     <t>7771</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7771/requerimento_446-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7771/requerimento_446-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável, analisem a possibilidade e encaminhem a esta Casa de Leis o Projeto Complementar que “Concede a isenção de taxas que especifica para as Olarias regularmente instaladas no Município de Fazenda Rio Grande”, sendo esse um Projeto de Lei já existente no Município, porém está prestes a vencer sua data de validade.</t>
   </si>
   <si>
     <t>7773</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7773/requerimento_447-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7773/requerimento_447-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca da seguinte rua._x000D_
 1)	Há projeto para término da pavimentação asfáltica, das ruas Joinville, e rua Blumenau-Bairro Estados?_x000D_
 2)	 Há projeto para termino da pavimentação asfáltica na avenida Venezuela - Bairro Nações – no trecho entre a avenida das Indústrias e as adjacências da travessa Moçambique – bairro eucaliptos em toda sua extensão?_x000D_
 3)	Há previsão de troca de manilhas nas referidas ruas e avenidas?_x000D_
 4)	Se sim, qual a data para início e término dessa obra?</t>
   </si>
   <si>
     <t>7782</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7782/requerimento_449-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7782/requerimento_449-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, verifique a possibilidade de realizar a revitalização em toda a extensão da Av. Brasil em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7794</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7794/requerimento_450-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7794/requerimento_450-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis as seguintes informações sobre o embargo da pavimentação na Rua Escócia próximo ao n°455 no bairro Nações._x000D_
 a)	Quais os motivos que a obra foi paralisada?_x000D_
 b)	Existe interesse do município em finalizar a obra?_x000D_
 c)	A referida rua existe há quanto tempo?_x000D_
 d)	Há possibilidade de pedido da finalização da pavimentação asfáltica via judicial?</t>
   </si>
   <si>
     <t>7780</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7780/requerimento_451-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7780/requerimento_451-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Deputado Antonio Wandscheer, solicitando ao nobre que interceda junto ao Governo Federal, para que seja viabilizada emenda orçamentária no valor de R$500.000,00 (Quinhentos mil reais) para aquisição de Pontos de Ônibus para o município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7779</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7779/requerimento_452-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7779/requerimento_452-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe a esta Casa de Leis, qual o prazo previsto para o início das obras de revitalização e ligação da Avenida Paraná passando pelo Parque Verde e servindo de acesso para a trincheira localizada, na Rodovia Régis Bittencourt. Requer ainda, que envie a cópia do projeto arquitetônico elaborado para este local.</t>
   </si>
   <si>
     <t>7795</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7795/requerimento_453-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7795/requerimento_453-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que o mesmo encaminhe ao Sr. MARCOS PAULO DA SILVA PAIM Superintendente dos Correios, um ofício, para convocar uma reunião sobre a dificuldade que os munícipes estão tendo de receber suas encomendas, além de discutir um estudo para ampliar os serviços e regularizar as localidades que não recebem os serviços dos correios.</t>
   </si>
   <si>
     <t>7796</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7796/requerimento_454-2023_ver._carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7796/requerimento_454-2023_ver._carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal providências ao Executivo Municipal para que, na forma e dentro do prazo legal, responda ao seguinte pedido de informação referente a PAVIMENTAÇÃO ASFALTICA na Rua Belo Horizonte no bairro Santa Maria:_x000D_
 1º) Há previsão de início de pavimentação asfáltica na referente rua acima citada?_x000D_
 2º) Se a resposta for positiva, qual a previsão para início e conclusão da obra? _x000D_
 3º) Caso contrário, há como providenciar a referida melhoria?</t>
   </si>
   <si>
     <t>7804</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7804/requerimento_455-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7804/requerimento_455-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, que seja expedido ofício ao Deputado Federal Carlos Alberto Richa, para que possa estar viabilizando recursos por meio de emenda para infraestrutura e mobilidade urbana, em benefício da população de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7800</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7800/requerimento_456-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7800/requerimento_456-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que oficie a Copel, a fim de que seja assegurado o cumprimento da Lei Municipal nº 1314/2019 em todas as vias de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7811</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7811/requerimento_457-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7811/requerimento_457-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa na forma regimental, após aprovação deste Plenário, seja expedido oficio à Empresa Auto Pista Planalto Sul – ARTÉRIS S/A para que realizem a instalação de tachões em baixo do viaduto da Rodovia Régis Bittencourt entre o KM127 e KM 128, nas duas vias, sendo para quem trafega sentido a Rua Itália e para quem trafega sentido a Avenida Nossa Senhora Aparecida, ambas dentro do município de Fazenda Rio Grande. Requer ainda que seja expedido ofício à PRF – Polícia Rodoviária Federal, para que analisem esse requerimento, fazendo assim a liberação para a empresa ARTÉRIS S/A, da instalação de tachões nesse local.</t>
   </si>
   <si>
     <t>7806</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7806/requerimento_458-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7806/requerimento_458-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feito estudo técnico quanto a ampliação do local utilizado pelos motociclistas para a prática de manobras, "Wheeling" localizado no Parque Multieventos, “Rua do Grau”.</t>
   </si>
   <si>
     <t>7802</t>
   </si>
   <si>
     <t>Alex Padilha, Julinho do Pesque, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7802/requerimento_459-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7802/requerimento_459-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, providencie o estudo técnico para que seja contemplado o “NATAL LUZ” além do parque verde, também como nos outros anos na Praça Brasil.</t>
   </si>
   <si>
     <t>7799</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7799/requerimento_460-2023_ver._prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7799/requerimento_460-2023_ver._prof._leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Grupo Leblon Transportes, através do Excelentíssimo Sr. Prefeito Municipal, para que seja verificado o seguinte: A) qual a frequência em que está sendo realizado as manutenções dos ônibus. B) quando ocorre de quebrar um ônibus, tem ônibus disponível para a substituição ou é retirado de alguma linha? C) qual o fluxo diário de pessoas utilizando o transporte? D) qual é o número de ônibus que atendem todas as linhas em horários com maior número de passageiros?</t>
   </si>
   <si>
     <t>7813</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7813/requerimento_461-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7813/requerimento_461-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis as seguintes informações sobre a regularização fundiaria da area que compreende as Ruas Rio Ivai, Tv. Mekong, Tv. Rio Melo, Tv. Rio Guapore no Bairro Iguaçu._x000D_
 _x000D_
 a)	Ha projeto para regularização dessa area?_x000D_
 _x000D_
 b)	Se sim qual a previsão para a execução dessa regularização?</t>
   </si>
   <si>
     <t>7808</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7808/requerimento_462-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7808/requerimento_462-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Prefeito Marco Marcondes e a Secretaria de Habitação para que se forneça a esta casa de leis informações sobre a regularização fundiária da Vila Boa Esperança.</t>
   </si>
   <si>
     <t>7822</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7822/requerimento_463-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7822/requerimento_463-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Procuradoria Jurídica do Município informe à esta Casa de Leis, se o Município de Fazenda Rio Grande já impetrou ação judicial em face do CONRESOL(Consórcio Intermunicipal para Gestão dos Resíduos Sólidos) para exigir o recebimento dos valores referentes à compensação financeira de 10% (dez por cento) por tonelada de lixo depositado no aterro sanitário localizado em nosso Município. Requer ainda que, envie cópia do parecer jurídico elaborado para este fim através do escritório de advocacia Bacellar e Andrade Advogados Associados contratado ao custo de R$ 90.000,00 ( noventa mil reais) conforme Extrato do Contrato nº 109/2023.</t>
   </si>
   <si>
     <t>7810</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7810/requerimento_464-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7810/requerimento_464-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Deputado Federal Felipe Francischini para que o mesmo através de emenda parlamentar encaminhe verba para que seja promovida a revitalização da Praça Sidon na Tv. Framboeseira no bairro Eucaliptos</t>
   </si>
   <si>
     <t>7834</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7834/requerimento_465-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7834/requerimento_465-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que,  seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo solicite à Estre Ambiental, informações sobre a coleta seletiva de resíduos reciclaveis dentro do municipio de Fazenda Rio Grande._x000D_
 a)	Qual é a frequencia em que as coletas são realizadas?_x000D_
 b)	Como os coletores são instruidos para fazer a coleta?_x000D_
 c)	Após a coleta, para onde são destinados esses resíduos?</t>
   </si>
   <si>
     <t>7825</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7825/requerimento_466-2023_ver._professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7825/requerimento_466-2023_ver._professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes atividades:_x000D_
 _x000D_
 1)	Há algum projeto referente à realização de curso de capacitação técnica aos documentadores escolares do município?_x000D_
 2)	Se sim, qual e quando vai ser realizador?</t>
   </si>
   <si>
     <t>7833</t>
   </si>
   <si>
     <t>Brandão, Enfermeiro Zé Carlos, Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7833/requerimento_467-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7833/requerimento_467-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Prefeito Marco Marcondes para que dê prioridade após a homologação do concurso público municipal a contratação de profissionais de fisioterapia para a abertura a clínica municipal de fisioterapia.</t>
   </si>
   <si>
     <t>7827</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7827/requerimento_468-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7827/requerimento_468-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa na forma regimental, após aprovação deste Plenário, seja expedido ofício ao Excelentíssimo Deputado Federal Toninho Wandscheer, pleiteando, para que, sejam viabilizados recursos financeiros, através de Emenda Parlamentar para a compra de 02 caminhões caçamba basculante, 01 máquina retroescavadeira, 01 máquina escavadeira, 01 máquina motoniveladora, 01 rolo compressor.</t>
   </si>
   <si>
     <t>7836</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7836/requerimento_469-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7836/requerimento_469-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício Exmo. Senhor Prefeito Municipal, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer, através da Secretaria Municipal de Cultura, o seguinte: _x000D_
 Requer que a Secretaria Municipal de Cultura, realize algumas manutenções no Teatro Municipal de Fazenda Rio Grande, tais como, Infiltrações, iluminação e reforma nos banheiros.</t>
   </si>
   <si>
     <t>7840</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7840/requerimento_470-2023_vera._nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7840/requerimento_470-2023_vera._nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, encaminhe à está casa de leis as seguintes informações referentes aos conselhos regulamentados no Município:  _x000D_
 1)	Quantos Conselhos existem e são regulamentados?_x000D_
 2)	Quantos conselhos aguardam regulamentação?_x000D_
 3)	Qual é a composição de conselhos e de que forma é realizado? _x000D_
 4)	De que forma é realizado os conselhos? (dia, horário e local de reuniões)._x000D_
 5)	Qual é o critério realizado para participar do conselho?_x000D_
 6)	Como é feito a divulgação das reuniões e o chamamento para a participação popular?</t>
   </si>
   <si>
     <t>7829</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7829/requerimento_471-2023_ver._maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7829/requerimento_471-2023_ver._maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria competente informe a está casa de Leis se há projeto em andamento pra construção de um novo terminal urbano metropolitano.</t>
   </si>
   <si>
     <t>7831</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7831/requerimento_472-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7831/requerimento_472-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, realize a manutenção nas salas de aula da Escola Municipal Generoso Salustiano Barbosa, localizado na Rua Paulo Leminski, 729 - Bairro: Jardim Veneza - Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7865</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7865/requerimento_473-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7865/requerimento_473-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer os termos regimentais, que seja expedido um ofício ao Deputado Federal Paulo Litro, para que possa estar viabilizando recurso através de emenda parlamentar no valor de R$ 500.000 mil para o Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7848</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7848/requerimento_474-2023_ver._julinho_do_pesque.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7848/requerimento_474-2023_ver._julinho_do_pesque.pdf</t>
   </si>
   <si>
     <t>Requer os termos regimentais, que seja expedido um ofício ao Deputado Federal Geraldo Mendes, para que possa estar viabilizando recurso através de emenda parlamentar no valor de R$ 500.000 mil para o Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7842</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7842/requerimento_475-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7842/requerimento_475-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feito estudo técnico para construção de pista de treinos para patins na modalidade street a nível internacional.</t>
   </si>
   <si>
     <t>7845</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7845/requerimento_476-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7845/requerimento_476-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, realize estudo e viabilidade para revitalização da sinalização na vertical e horizontal das principais vias dos bairros Gralha Azul e Nações.</t>
   </si>
   <si>
     <t>7846</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7846/requerimento_477-2023_ver._gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7846/requerimento_477-2023_ver._gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis quantos MEIs (Microempreendedores Individuais) estão na fila de espera para retirada da guia do ISS pendente junto ao Município. Informe também, se o Município já possui contador concursado habilitado com Procuração Digital para emitir a guia do ISS (Imposto Sobre Serviços), relativo aos MEIs que não conseguiram efetuar o pagamento no período determinado através da DAS-MEI, e por este motivo encontram-se com restrições impossibilitados inclusive de auferir financiamentos junto às instituições financeiras. Ainda, em caso negativo informe por qual motivo o município não possui contador cadastrado para esta finalidade. Por fim, requer que o município viabilize a isenção do pagamento da cota parte do valor devido a título de ISS às Pessoas Jurídicas cadastradas no regime MEI e que estão em débito com o pagamento.</t>
   </si>
   <si>
     <t>7849</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7849/requerimento_479-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7849/requerimento_479-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, aprecie o Anteprojeto de Lei em anexo. Tendo por finalidade celebrar anualmente a Semana Municipal de Agricultura Familiar. Súmula: Institui a "Semana Municipal da Agricultura Familiar” no município de Fazenda Rio Grande e da outras providências.</t>
   </si>
   <si>
     <t>7866</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7866/requerimento_480-2023_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7866/requerimento_480-2023_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, no uso de suas atribuições, para que junto da Secretaria Municipal de Cultura, apresente resposta ao seguinte questionamento: Há algum projeto para que seja feito uma reforma ampla no Teatro Municipal? Se não houver projeto solicita-se que seja realizado um, para resolver todos os problemas estruturais do teatro.</t>
   </si>
   <si>
     <t>7869</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7869/requerimento_481-2023_ver._marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7869/requerimento_481-2023_ver._marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que,  seja expedido ofício ao Exmo  Sr. Prefeito Municipal  para que o mesmo através da Secretaria Municipal de Meio Ambiente, forneça  a esta Casa de Leis informações acerca dos seguintes questionamentos:_x000D_
 _x000D_
 _x000D_
 a)	Quais ações estão sendo adotadas em relação aos animais resgatados de agressões e de maus tratos dentro do município?_x000D_
 _x000D_
 b)	Para onde estão sendo encaminhados esses animais resgatados?_x000D_
 _x000D_
 c)	Com base na lei nº 1.263/2018 que institui o Conselho Municipal de Proteção e Defesa dos Animais, quais são às ações que estão sendo realizadas pelo mesmo?_x000D_
 _x000D_
 d)	Existe estudos para a implantação de um centro de zoonoses em Fazenda Rio Grande?</t>
   </si>
   <si>
     <t>7877</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7877/requerimento_482-2023_vera_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7877/requerimento_482-2023_vera_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, informe à está casa de leis sobre os seguintes questionamentos: _x000D_
 _x000D_
 1.	Quanto está sendo arrecadado mensalmente, através da taxa de Iluminação Pública?_x000D_
 2.	Através da taxa de Iluminação Pública, qual a destinação que é dada destes recursos em prol da municipalidade?</t>
   </si>
   <si>
     <t>7871</t>
   </si>
   <si>
     <t>Professor Hélio, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7871/requerimento_483-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7871/requerimento_483-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Marco Marcondes, para que através da secretaria de obras nos informe o seguinte:_x000D_
 _x000D_
 1.	Há estudos de viabilidade para asfaltamento da rua Rio Orinoco – Bairro Iguaçu?_x000D_
 2.	Caso haja, qual a data prevista para início das obras?_x000D_
 3.	Qual a data prevista para término dessa obra?</t>
   </si>
   <si>
     <t>7872</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7872/requerimento_484-2023_ver._prof._helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7872/requerimento_484-2023_ver._prof._helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca do seguinte imóvel:_x000D_
 _x000D_
 _x000D_
 1)	Há  projeto para a construção de uma praça no terreno localizado na rua Antonina– Bairro Estados 1- Residencial Nitta, em frente ao numeral 246?_x000D_
  _x000D_
 2)	Se sim, qual é a data para início e término da praça?</t>
   </si>
   <si>
     <t>7887</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7887/requerimento_485-2023_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7887/requerimento_485-2023_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, e demais órgãos competentes, aos quais possa ser cabível a solução, para que providencie estudo e construção de ponto de ônibus coberto adequado na BR 116 km 126 em frente ao Antigo Terminal de Fazenda Rio Grande, que possa ser compatível com o grande número de usuários, que possa garantir a mínima proteção contra as intempéries meteorológicas.</t>
   </si>
   <si>
     <t>7875</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7875/requerimento_486-2023_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7875/requerimento_486-2023_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Requerà Mesa na forma regimental, após aprovação deste Plenário, seja expedido ofício ao Excelentíssimo Deputado Estadual Alisson Wandscheer, para que, sejam viabilizados recursos financeiros, através de Emenda Parlamentar para a compra de 02 caminhões caçamba basculante, 01 máquina retroescavadeira, 01 máquina escavadeira, 01 máquina motoniveladora, 01 rolo compressor.</t>
   </si>
   <si>
     <t>7886</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7886/requerimento_487-2023_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7886/requerimento_487-2023_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal competente, realize estudo e viabilidade para revitalização do calçamento na Rua Aruba no bairro Nações, próximo ao numeral 278.</t>
   </si>
   <si>
     <t>7879</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7879/requerimento_488-2023_ver._professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7879/requerimento_488-2023_ver._professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal competente, verifique a possibilidade da criação de uma área de lazer na Rua Oiti, em frente ao número 261, no Bairro Eucaliptos, em Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>7898</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7898/requerimento_489-2023_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7898/requerimento_489-2023_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo através da secretaria municipal competente, aprecie o Anteprojeto de Lei em anexo. Súmula: “Institui no âmbito do Município de Fazenda Rio Grande a Semana Municipal do Empreendedorismo e da Inovação.” Tendo por finalidade estimular e fomentar o empreendedorismo e a inovação em no Município.</t>
   </si>
   <si>
     <t>7881</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7881/requerimen_to_490-2023_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7881/requerimen_to_490-2023_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Prefeito Marcos Marcondes e secretaria responsável pelo departamento de trânsito do município, para que se apresente os relatórios a respeito do fundo de trânsito municipal dos últimos 3 anos, com as receitas e despesas do mesmo.</t>
   </si>
   <si>
     <t>7603</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7603/mensagem_de_veto_001-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7603/mensagem_de_veto_001-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Comunico à Vossa Excelência que, nos termos do artigo 49 da Lei Orgânica do Município, decidi vetar parcialmente, por falta de interesse público, o inciso II, do artigo 1º do Projeto de Lei n. 014/2023, de autoria do Executivo Municipal,  o qual sofreu emenda por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>7787</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7787/mensagem_de_veto_002-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7787/mensagem_de_veto_002-2023_executivo.pdf</t>
   </si>
   <si>
     <t>Comunico à Vossa Excelência que, nos termos do artigo 49 da Lei Orgânica do Município, decidi vetar parcialmente, por falta de interesse público, o artigo 11 do Projeto de Lei n. 018/2023, de autoria do Executivo Municipal,  o qual sofreu emenda por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>7201</t>
   </si>
   <si>
     <t>MSE</t>
   </si>
   <si>
     <t>Mensagem Substitutiva - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7201/mensagem_substitutiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7201/mensagem_substitutiva.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a normalização de pericias admissionais, periódicas, demissionais e apresentação de atestado médico, odontológico, solicitação de licença médica e autorização para cirurgia de caráter eletivo na Prefeitura Municipal de Fazenda Rio Grande, conforme específica”.</t>
   </si>
   <si>
     <t>7819</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7819/mensagem_substitutiva_02-2023_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7819/mensagem_substitutiva_02-2023_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Altera a redação de dispositivo legal constante da Lei Municipal n. 689, de 19 de agosto de 2009, conforme especifica.</t>
   </si>
   <si>
     <t>7565</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7565/projeto_de_emenda_a_lei_organica_001-2023_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7565/projeto_de_emenda_a_lei_organica_001-2023_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>Súmula: Altera, suprime e acrescenta dispositivos da Lei Orgânica do Município de Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>7668</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7668/projeto_de_emenda_a_lei_organica_002-2023_mesa_diretiva.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7668/projeto_de_emenda_a_lei_organica_002-2023_mesa_diretiva.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Altera dispositivos da Lei Orgânica do Município de Fazenda Rio Grande – PR.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6848/ata_da_01a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6848/ata_da_01a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 01ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6849/ata_da_02a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6849/ata_da_02a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 02ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>6915</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6915/ata_da_03a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6915/ata_da_03a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 03ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>6974</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6974/ata_da_04a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6974/ata_da_04a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 04ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>6975</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6975/ata_da_05a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6975/ata_da_05a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 05ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>7075</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7075/ata_da_06a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7075/ata_da_06a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 06ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7110</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7110/ata_da_07a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7110/ata_da_07a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 07ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7076</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7076/ata_da_08a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7076/ata_da_08a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 08ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7169</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7169/ata_09a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7169/ata_09a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 09ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7170</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7170/ata_10a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7170/ata_10a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7200</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7200/ata_da_11a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7200/ata_da_11a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>7289</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7289/ata_da_12a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7289/ata_da_12a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>7259</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7259/ata_da_13a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7259/ata_da_13a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7290</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7290/ata_da_14a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7290/ata_da_14a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>7364</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7364/ata_da_15a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7364/ata_da_15a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7365</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7365/ata_da_16a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7365/ata_da_16a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7291</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7291/ata_da_17a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7291/ata_da_17a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>7425</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7425/ata_da_18a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7425/ata_da_18a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7570</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7570/ata_da_19a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7570/ata_da_19a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>7571</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7571/ata_da_20a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7571/ata_da_20a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>7572</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7572/ata_da_21a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7572/ata_da_21a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>7670</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7670/ata_da_22a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7670/ata_da_22a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 22ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7702</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7702/ata_da_23a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7702/ata_da_23a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA da 23ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7703</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7703/ata_da_24a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7703/ata_da_24a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA da 24ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7671</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7671/ata_da_25a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7671/ata_da_25a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 25ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7704</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7704/ata_da_26a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7704/ata_da_26a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA da 26ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7863</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7863/ata_da_27a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7863/ata_da_27a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 27ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>7864</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7864/ata_da_28a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7864/ata_da_28a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>7788</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7788/ata_da_29a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7788/ata_da_29a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA da 29ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7762</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7762/ata_da_30a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7762/ata_da_30a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Ordinaria de 2023</t>
   </si>
   <si>
     <t>7893</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7893/ata_da_31a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7893/ata_da_31a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 31ª Sessão Ordinaria de 2023</t>
   </si>
   <si>
     <t>7789</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7789/ata_da_32a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7789/ata_da_32a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA da 32ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>7894</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7894/ata_da_33a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7894/ata_da_33a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 33ª Sessão Ordinaria de 2023</t>
   </si>
   <si>
     <t>7895</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7895/ata_da_34a_sessao_ordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7895/ata_da_34a_sessao_ordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 34ª Sessão Ordinaria de 2023</t>
   </si>
   <si>
     <t>7966</t>
   </si>
   <si>
     <t>Ata da 35ª Sessão Ordinária de 2023.</t>
   </si>
   <si>
     <t>7924</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7924/ata_da_36a_sessao_oridinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7924/ata_da_36a_sessao_oridinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 36ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>7925</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7925/ata_da_37a_sessao_oridinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7925/ata_da_37a_sessao_oridinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 37ª Sessão Ordinária de 2023</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6761/ata_da_01a_sessao_extraordinaria_de_2023..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6761/ata_da_01a_sessao_extraordinaria_de_2023..pdf</t>
   </si>
   <si>
     <t>Ata da 01ª Sessão Extraordinária de 2023.</t>
   </si>
   <si>
     <t>7008</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7008/ata_da_02a_sessao_extraordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7008/ata_da_02a_sessao_extraordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 02ª Sessão Extraordinária de 2023</t>
   </si>
   <si>
     <t>6976</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6976/ata_da_03a_sessao_extraordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6976/ata_da_03a_sessao_extraordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 03ª Sessão Extraordinária de 2023</t>
   </si>
   <si>
     <t>6977</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6977/ata_da_04a_sessao_extraordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6977/ata_da_04a_sessao_extraordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 04ª Sessão Extraordinária de 2023</t>
   </si>
   <si>
     <t>7045</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7045/ata_da_05a_sessao_extraordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7045/ata_da_05a_sessao_extraordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 05ª Sessão Extraordinária de 2023.</t>
   </si>
   <si>
     <t>7077</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7077/ata_da_06a_sessao_extraordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7077/ata_da_06a_sessao_extraordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 06ª Sessão Extraordinária de 2023.</t>
   </si>
   <si>
     <t>7078</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7078/ata_da_07a_sessao_extraordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7078/ata_da_07a_sessao_extraordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 07ª Sessão Extraordinária de 2023.</t>
   </si>
   <si>
     <t>7705</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7705/ata_da_8a_sessao_exrdinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7705/ata_da_8a_sessao_exrdinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>ATA da 8ª Sessão Extraordinária de 2023.</t>
   </si>
   <si>
     <t>7815</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7815/ata_da_09a_sessao_extraordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7815/ata_da_09a_sessao_extraordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 09ª Sessão Extraordinária de 2023.</t>
   </si>
   <si>
     <t>7763</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7763/ata_da_10a_sessao_extraordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7763/ata_da_10a_sessao_extraordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Extraordinária de 2023</t>
   </si>
   <si>
     <t>7896</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7896/ata_da_11a_sessao_extraordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7896/ata_da_11a_sessao_extraordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Extraordinaria de 2023</t>
   </si>
   <si>
     <t>7899</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7899/ata_da_12a_sessao_extraordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7899/ata_da_12a_sessao_extraordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Extraordinaria de 2023</t>
   </si>
   <si>
     <t>7926</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7926/ata_da_13a_sessao_extraordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7926/ata_da_13a_sessao_extraordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Extraordinária de 2023</t>
   </si>
   <si>
     <t>7927</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7927/ata_da_14a_sessao_extraordinaria_de_2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7927/ata_da_14a_sessao_extraordinaria_de_2023.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Extraordinária de 2023</t>
   </si>
   <si>
     <t>7707</t>
   </si>
   <si>
     <t>PCEM</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7707/processo_prestacao_de_contas_exercicio_financeiro_de_2020_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7707/processo_prestacao_de_contas_exercicio_financeiro_de_2020_executivo.pdf</t>
   </si>
   <si>
     <t>Processo Prestação de Contas Exercício Financeiro de 2020 Executivo.</t>
   </si>
   <si>
     <t>7708</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7708/processo_prestacao_de_contas_exercicio_financeiro_de_2009_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7708/processo_prestacao_de_contas_exercicio_financeiro_de_2009_executivo.pdf</t>
   </si>
   <si>
     <t>Processo Prestação de Contas Exercício Financeiro de 2009 Executivo</t>
   </si>
   <si>
     <t>6880</t>
   </si>
   <si>
     <t>REPRE</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6880/representacao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6880/representacao.pdf</t>
   </si>
   <si>
     <t>Representação em face do Vereador Alex Padilha.</t>
   </si>
   <si>
     <t>6916</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6916/oficio_cei.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6916/oficio_cei.pdf</t>
   </si>
   <si>
     <t>Ofício 05-2023 CEI 01-2022 Câmara Municipal de Fazenda Rio Grande</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6762/oficio_030.2023_-_indicacao_lider_executivo_2023-2024.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6762/oficio_030.2023_-_indicacao_lider_executivo_2023-2024.pdf</t>
   </si>
   <si>
     <t>Com cordiais cumprimentos, o Prefeito Municipal Marco Antônio Marcondes Silva, vem por meio deste comunicar a Vossa Excelência e aos Nobres Vereadores a indicação do Exmo. Vereador Fabiano Queiroz Sobral para atuar como Líder do Executivo Municipal junto a Câmara de Vereadores de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>7331</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7331/oficio_158-2023_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7331/oficio_158-2023_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Solicitação de REGIME DE URGÊNCIA em Projetos de Leis. Excelentíssimo Senhor Presidente da Câmara de Vereadores, O Município de Fazenda Rio Grande, vem através deste encaminhar pedido de REGIME DE URGÊNCIA, em Projetos de Leis conforme pontuados abaixo, protocolados nesta egrégia casa de leis:_x000D_
 -Projeto de Lei 018/2023 - “Institui, no âmbito do Município de Fazenda Rio Grande, o Programa de Regularização das Edificações Clandestinas ou Irregulares Mediante Compensação Pecuniária”;_x000D_
 -Projeto de Lei Complementar nº 013/2023 - “Altera dispositivos legais constantes na Lei Complementar n.º 47, de 1º de dezembro de 2011 e da Lei Complementar n.º 92, de 29 de abril de 2014”.</t>
   </si>
   <si>
     <t>7046</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7046/cpi-p_01-2023_parecer_previo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7046/cpi-p_01-2023_parecer_previo.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio da Comissão Parlamentar de Inquérito Processante 001-2023.</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>Comissão Per. de Constituição, Legislação, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6850/parecer_nc2ba_010_ccj_-_parecer_recurso_correto_assinado_1.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6850/parecer_nc2ba_010_ccj_-_parecer_recurso_correto_assinado_1.pdf</t>
   </si>
   <si>
     <t>Parecer n° 10/2023 da Comissão de Constituição, Legislação, Justiça e Redação.</t>
   </si>
   <si>
     <t>6881</t>
   </si>
   <si>
     <t>QEOR</t>
   </si>
   <si>
     <t>Questão de Ordem</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6881/resposta_questao_de_ordem.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6881/resposta_questao_de_ordem.pdf</t>
   </si>
   <si>
     <t>Resposta Questão de Ordem</t>
   </si>
   <si>
     <t>6973</t>
   </si>
   <si>
     <t>RLT</t>
   </si>
   <si>
     <t>Relatório</t>
   </si>
   <si>
     <t>Relatório Final da Comissão Especial de Inquérito 01/2022 - Aterro Sanitário.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -13832,67 +13832,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6715/indicacao_001-2022_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6716/indicacao_002-2022_ver._maciel_do_dog_e_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6720/indicacao_003-2022_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6721/indicacao_004-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6725/indicacao_005-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6735/indicacao_006-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6745/indicacao_007-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6729/indicacao_008-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6744/indicacao_009-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6733/indicacao_010-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6755/indicacao_011-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6738/indicacao_012-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6746/indicacao_013-2023_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6748/indicacao_014-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6752/indicacao_015-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6772/indicacao_016-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6765/indicacao_017-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6766/indicacao_018-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6768/indicacao_019-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6775/indicacao_020-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6770/indicacao_021-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6773/indicacao_022-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6785/indicacao_023-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6783/indicacao_024-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6787/indicacao_025-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6777/indicacao_026-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6779/indicacao_027-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6780/indicacao_028-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6795/indicacao_029-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6804/indicacao_030-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6794/indicacao_031-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6793/indicacao_032-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6806/indicacao_033-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6798/indicacao_034-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6800/indicacao_035-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6810/indicacao_036-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6815/indicacao_037-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6812/indicacao_038-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6803/indicacao_039-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6807/indicacao_040-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6817/indicacao_041-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6829/indicacao_042-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6821/indicacao_043-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6825/indicacao_044-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6832/indicacao_045-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6846/indicacao_046-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6828/indicacao_047-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6831/indicacao_048-2023_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6840/indicacao_049-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6834/indicacao_050-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6836/indicacao_052-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6838/indicacao_053-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6842/indicacao_054-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6856/indicacao_055-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6852/indicacao_056-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6854/indicacao_057-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6874/indicacao_058-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6859/indicacao_059-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6866/indicacao_060-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6860/indicacao_061-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6861/indicacao_062-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6863/indicacao_063-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6870/indicacao_064-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6865/indicacao_065-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6869/indicacao_066-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6878/indicacao_067-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6907/indicacao_068-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6908/indicacao_069-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6884/indicacao_070-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6925/indicacao_071-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6886/indicacao_072-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6885/indicacao_073-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6888/indicacao_074-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6896/indicacao_075-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6892/indicacao_076-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6905/indicacao_077-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6894/indicacao_078-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6909/indicacao_079-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6899/indicacao_080-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6902/indicacao_081-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6920/indicacao_082-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6930/indicacao_083-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6928/indicacao_084-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6940/indicacao_085-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6932/indicacao_086-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6934/indicacao_087-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6936/indicacao_088-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6946/indicacao_089-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6942/indicacao_090-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6938/indicacao_091-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6950/indicacao_092-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6947/indicacao_093-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6943/indicacao_094-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6961/indicacao_095-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6952/indicacao_096-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6959/indicacao_097-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6957/indicacao_098-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6955/indicacao_099-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6969/indicacao_100-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6963/indicacao_101-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6965/indicacao_102-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6972/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6970/indicacao_104-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6978/indicacao_105-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6982/indicacao_106-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6983/indicacao_107-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6981/indicacao_108-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6984/indicacao_109-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6985/indicacao_110-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6986/indicacao_111-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6987/indicacao_112-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6988/indicacao_113-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6989/indicacao_114-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6990/indicacao_115-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6991/indicacao_116-2023_ver._professor_helio.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6992/indicacao_117-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7006/indicacao_118-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7016/indicacao_119-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7029/indicacao_120-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7013/indicacao_121-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7037/indicacao_122-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7035/indicacao_123-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7031/indicacao_124-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7018/indicacao_125-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7020/indicacao_126-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7038/indicacao_127-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7026/indicacao_128-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7022/indicacao_129-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7025/indicacao_130-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7024/indicacao_131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7033/indicacao_132-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7055/indicacao_133-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7054/indicacao_134-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7059/indicacao_135-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7051/indicacao_136-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7049/indicacao_137-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7053/indicacao_138-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7070/indicacao_139-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7061/indicacao_140-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7063/indicacao_141-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7072/indicacao_142-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7064/indicacao_143-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7065/indicacao_144-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7068/indicacao_145-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7080/indicacao_146-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7082/indicacao_147-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7085/indicacao_148-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7102/indicacao_150-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7092/indicacao_151-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7089/indicacao_152-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7093/indicacao_153-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7097/indicacao_154-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7098/indicacao_155-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7105/indicacao_156-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7101/indicacao_157-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7113/indicacao_158-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7114/indicacao_159-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7120/indicacao_160-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7130/indicacao_161-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7117/indicacao_162-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7138/indicacao_163-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7122/indicacao_164-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7125/indicacao_165-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7116/indicacao_166-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7129/indicacao_167-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7127/indicacao_168-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7131/indicacao_169-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7134/indicacao_170-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7143/indicacao_171-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7147/indicacao_172-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7142/indicacao_173-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7152/indicacao_174-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7146/indicacao_175-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7157/indicacao_176-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7151/indicacao_177-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7155/indicacao_178-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7159/indicacao_179-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7160/indicacao_180-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7162/indicacao_181-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7163/indicacao_182-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7166/indicacao_183-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7171/indicacao_184-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7175/indicacao_185-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7173/indicacao_186-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7177/indicacao_187-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7195/indicacao_188-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7190/indicacao_189-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7182/indicacao_190-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7180/indicacao_191-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7183/indicacao_192-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7189/indicacao_193-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7179/indicacao_194-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7184/indicacao_195-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7187/indicacao_196-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7192/indicacao_197-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7199/indicacao_198-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7202/indicacao_199-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7204/indicacao_200-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7206/indicacao_201-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7220/indicacao_202-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7209/indicacao_203-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7211/indicacao_204-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7213/indicacao_205-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7219/indicacao_206-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7225/indicacao_207-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7215/indicacao_208-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7222/indicacao_209-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7224/indicacao_210-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7229/indicacao_211-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7235/indicacao_212-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7236/indicacao_213-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7282/indicacao_214-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7233/indicacao_215-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7238/indicacao_216-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7244/indicacao_217-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7250/indicacao_218-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7243/indicacao_219-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7246/indicacao_220-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7255/indicacao_221-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7248/indicacao_222-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7251/indicacao_223-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7281/indicacao_224-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7265/indicacao_225-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7262/indicacao_226-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7267/indicacao_227-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7263/indicacao_228-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7273/indicacao_229-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7271/indicacao_230-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7269/indicacao_231-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7274/indicacao_232-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7283/indicacao_233-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7278/indicacao_234-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7277/indicacao_235-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7287/indicacao_236-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7284/indicacao_237-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7307/indicacao_238-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7296/indicacao_239-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7330/indicacao_240-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7297/indicacao_241-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7298/indicacao_242-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7299/indicacao_243-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7323/indicacao_244-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7320/indicacao_245-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7312/indicacao_246-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7313/indicacao_247-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7322/indicacao_248-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7317/indicacao_249-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7335/indicacao_250-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7340/indicacao_251-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7350/indicacao_252-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7332/indicacao_253-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7337/indicacao_254-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7353/indicacao_255-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7342/indicacao_256-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7341/indicacao_257-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7349/indicacao_258-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7356/indicacao_259-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7347/indicacao_260-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7345/indicacao_261-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7352/indicacao_262-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7363/indicacao_263-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7360/indicacao_264-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7389/indicacao_265-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7371/indicacao_266-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7368/indicacao_267-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7369/indicacao_268-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7379/indicacao_269-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7373/indicacao_270-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7376/indicacao_271-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7385/indicacao_272-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7375/indicacao_273-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7381/indicacao_274-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7384/indicacao_275-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7387/indicacao_276-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7392/indicacao_277-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7402/indicacao_278-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7399/indicacao_279-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7400/indicacao_280-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7395/indicacao_281-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7397/indicacao_282-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7413/indicacao_283-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7407/indicacao_284-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7409/indicacao_285-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7405/indicacao_286-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7422/indicacao_287-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7416/indicacao_288-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7420/indicacao_289-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7412/indicacao_290-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7418/indicacao_291-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7440/indicacao_292-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7428/indicacao_293-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7429/indicacao_294-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7443/indicacao_295-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7434/indicacao_296-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7432/indicacao_297-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7450/indicacao_298-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7426/indicacao_299-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7430/indicacao_300-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7446/indicacao_301-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7437/indicacao_302-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7438/indicacao_303-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7441/indicacao_304-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7448/indicacao_305-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7457/indicacao_306-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7466/indicacao_307-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7455/indicacao_308-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7460/indicacao_309-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7475/indicacao_311-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7458/indicacao_312-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7465/indicacao_313-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7477/indicacao_314-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7474/indicacao_316-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7461/indicacao_317-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7470/indicacao_318-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7478/indicacao_319-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7479/indicacao_320-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7483/indicacao_321-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7491/indicacao_322-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7481/indicacao_323-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7484/indicacao_324-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7496/indicacao_325-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7498/indicacao_326-2023_ver.a_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7502/indicacao_327-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7492/indicacao_328-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7503/indicacao_329-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7499/indicacao_331-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7507/indicacao_332-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7510/indicacao_333-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7524/indicacao_334-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7512/indicacao_335-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7515/indicacao_336-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7518/indicacao_337-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7514/indicacao_338-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7526/indicacao_339-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7528/indicacao_340-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7520/indicacao_341-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7522/indicacao_342-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7535/indicacao_343-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7530/indicacao_344-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7531/indicacao_345-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7537/indicacao_346-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7557/indicacao_347-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7541/indicacao_348-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7549/indicacao_349-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7539/indicacao_350-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7544/indicacao_351-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7542/indicacao_352-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7546/requerimento_360-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7552/indicacao_354-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7550/indicacao_355-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7554/indicacao_356-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7561/indicacao_357-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7573/indicacao_358-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7578/indicacao_359-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7591/indicacao_360-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7579/indicacao_361-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7575/indicacao_362-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7589/indicacao_363-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7602/indicacao_364-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7580/indicacao_365-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7600/indicacao_366-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7587/indicacao_367-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7577/indicacao_368-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7582/indicacao_369-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7598/indicacao_371-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7584/indicacao_372-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7592/indicacao_373-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7618/indicacao_374-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7611/indicacao_375-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7628/indicacao_376-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7610/indicacao_377-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7614/indicacao_378-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7629/indicacao_379-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7613/indicacao_381-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7630/indicacao_382-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7619/indicacao_383-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7623/indicacao_384-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7625/indicacao_385-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7627/indicacao_386-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7631/indicacao_387-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7632/indicacao_388-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7648/indicacao_389-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7642/indicacao_390-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7649/indicacao_391-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7655/indicacao_392-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7647/indicacao_393-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7645/requerimento_394-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7653/indicacao_395-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7658/indicacao_396-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7652/indicacao_397-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7665/indicacao_398-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7659/requerimento_399-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7662/indicacao_400-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7679/indicacao_401-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7673/indicacao_403-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7685/indicacao_405-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7677/indicacao_406-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7701/indicacao_n407-2023_ver._sandro.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7686/indicacao_408-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7683/indicacao_409-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7695/indicacao_n410-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7717/indicacao_411-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7688/indicacao_412-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7689/indicacao_413-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7697/indicacao_414-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7700/indicacao_415-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7710/indicacao_416-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7711/indicacao_417-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7734/indicacao_418-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7727/indicacao_419-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7713/indicacao_420-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7716/indicacao_421-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7719/indicacao_422-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7726/indicacao_423-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7721/indicacao_424-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7735/indicacao_425-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7723/indicacao_426-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7730/indicacao_427-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7740/indicacao_428-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7743/indicacao_429-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7744/indicacao_430-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7746/indicacao_431-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7748/indicacao_432-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7750/indicacao_433-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7764/indicacao_434-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7755/indicacao_435-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7752/indicacao_436-2023_ver._gilmar_petry.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7759/indicacao_438-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7758/indicacao_439-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7761/indicacao_440-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7767/indicacao_441-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7768/indicacao_442-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7770/indicacao_433-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7772/indicacao_444-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7775/indicacao_445-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7774/indicacao_446-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7777/indicacao_447-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7792/indicacao_448-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7776/indicacao_449-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7781/indicacao_n450_maciel.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7784/indicacao_451-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7793/indicacao_452-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7778/indicacao_453-2023_ver_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7786/indicacao_n454_leo.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7797/indicacao_455-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7812/indicacao_456-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7805/indicacao_457-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7801/indicacao_459-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7798/indicacao_460-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7803/indicacao_461-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7807/indicacao_462-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7809/indicacao_463-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7821/indicacao_464-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7814/indicacao_465-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7826/indicacao_466-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7828/indicacao_467-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7835/indicacao_468-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7838/indicacao_469-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7841/indicacao_470-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7837/indicacao_471-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7830/indicacao_472-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7832/indicacao_473-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7839/indicacao_474-2023_ver._enffermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7844/indicacao_475-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7847/indicacao_476-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7843/indicacao_477-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7867/indicacao_478-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7868/indicacao_479-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7870/indicacao_480-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7873/indicacao_481-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7874/requerimento_486-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7876/indicacao_483-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7885/indicacao_484-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7884/indicacao_485-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7883/indicacao_486-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7880/indicacao_487-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7882/indicacao_488-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7878/indicacao_489-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7897/indicacao_490-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6722/mocao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6730/mocao_002-2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6731/mocao_003-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6912/mocao_004-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6913/mocao_005-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7040/mocao_006-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7041/mocao_007-2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7079/mocao_008-2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7107/mocao_009-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7149/mocao_010-2023_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7285/mocao_012-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7333/mocao_013-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7505/mocao.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7534/mocao_016-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7566/mocao_017-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7567/mocao_018-2023_-_apelo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7574/mocao_019-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7604/mocao_020-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7585/mocao_021-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7605/mocao_022-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7606/mocao_023-2023_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7607/mocao_024-2023_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7608/mocao_025-2023_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7639/mocao_026-2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7640/mocao_027-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7641/mocao_028-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7694/mocao_029-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7785/mocao_030-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7738/mocao_031-2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7739/mocao_032-2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7823/mocao_033-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7824/mocao_034-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7862/mocao_035-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7934/mocao_042-2023_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6717/projeto_de_lei_complementar_001-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6718/projeto_de_lei_complementar_002-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6847/projeto_de_lei_complementar_003-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7043/projeto_de_lei_complementar_004-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6857/projeto_de_lei_complementar_005-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6923/projeto_de_lei_complementar_006-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6966/projeto_de_lei_complementar_007-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7042/projeto_de_lei_complementar_009-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7115/projeto_de_lei_complementar_011-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7258/projeto_de_lei_complementar_012-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7295/projeto_de_lei_complementar_013-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7327/projeto_de_lei_complementar_014-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7361/projeto_de_lei_complementar_015-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7366/projeto_de_lei_complementar_016-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7861/projeto_de_lei_complementar_017-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7888/projeto_de_lei_complementar_018-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6750/projeto_de_lei_complementar_001-2023_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7009/projeto_de_lei_complementar_002-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7706/projeto_de_lei_complementar_005-2023_-_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7892/projeto_de_lei_complementar_006-2023_-_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6719/projeto_de_lei_001-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6723/projeto_de_lei_002-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6789/projeto_de_lei_003-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6790/projeto_de_lei_004-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6791/projeto_de_lei_005-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6818/projeto_de_lei_006-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6819/projeto_de_lei_07-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6820/projeto_de_lei_008-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7044/projeto_de_lei_009-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7047/projeto_de_lei_010-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7288/projeto_de_lei_011-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7074/projeto_de_lei_012-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7140/projeto_de_lei_013-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7256/projeto_de_lei_014-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7257/projeto_de_lei_015-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7260/projeto_de_lei_016-2023_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7292/projeto_de_lei_017-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7293/projeto_de_lei_018-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7294/projeto_de_lei_019-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7325/projeto_de_lei_020-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7326/projeto_de_lei_021-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7816/projeto_de_lei_022-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7367/projeto_de_lei_025-2023_executivo_-_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7394/projeto_de_lei_026-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7919/projeto_de_lei_027-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7423/projeto_de_lei_028-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7424/projeto_de_lei_029-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7532/projeto_de_lei_030-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7533/projeto_de_lei_031-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7562/projeto_de_lei_032-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7569/projeto_de_lei_033-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7669/projeto_de_lei_034-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7636/projeto_de_lei_035-2023_executivo_-_lei_orcamentaria_anual.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7736/projeto_de_lei_036-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7737/projeto_de_lei_037-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7817/projeto_de_lei_038-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7818/projeto_de_lei_039-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7850/projeto_de_lei_040-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7851/projeto_de_lei_041-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7852/projeto_de_lei_042-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7853/projeto_de_lei_043-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7854/projeto_de_lei_044-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7855/projeto_de_lei_045-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7856/projeto_de_lei_046-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7857/projeto_de_lei_047-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7858/projeto_de_lei_048-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7889/projeto_de_lei_049-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7890/projeto_de_lei_050-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7920/projeto_de_lei_051-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6726/projeto_de_lei_001-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6739/projeto_de_lei_002-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6823/projeto_de_lei_003-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6871/oficio_014-23_gab._ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6889/projeto_de_lei_006-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6890/projeto_de_lei_007-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7108/projeto_de_lei_008-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6951/projeto_de_lei_009-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7003/projeto_de_lei_010-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7004/projeto_de_lei_011-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7014/projeto_de_lei_012-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6980/projeto_de_lei_014-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7005/projeto_de_lei_015-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7010/projeto_de_lei_016-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7081/projeto_de_lei_017-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7067/projeto_de_lei_018-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7083/projeto_de_lei_019-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7109/projeto_de_lei_020-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7123/projeto_de_lei_021-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7133/projeto_de_lei_022-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7568/projeto_de_lei_023-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7212/projeto_de_lei_024-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7216/projeto_de_lei_025-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7217/projeto_de_lei_026-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7303/projeto_de_lei_027-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7304/projeto_de_lei_028-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7308/projeto_de_lei_029-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7309/projeto_de_lei_030-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7328/projeto_de_lei_031-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7358/projeto_de_lei_032-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7433/projeto_de_lei_033-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7506/projeto_de_lei_034-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7482/projeto_de_lei_036-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7555/projeto_de_lei_037-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7637/projeto_de_lei_039-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7617/projeto_de_lei_040-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7638/projeto_de_lei_041-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7650/projeto_de_lei_042-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto_de_lei_043-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7714/projeto_de_lei_044-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7745/projeto_de_lei_045-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7790/projeto_de_lei_046-2023_ver._varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7791/projeto_de_lei_047-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7859/projeto_de_lei_048-2023_mesa_direitva.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7860/projeto_de_lei_049-2023_mesa_direitva.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6906/projeto_de_resolucao_001-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7563/projeto_de_resolucao_002-2023_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7564/projeto_de_resolucao_003-2023_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7820/projeto_de_resolucao_004-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7891/projeto_de_resolucao_005-2023_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6732/requerimento_001-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6740/requerimento_002-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6724/requerimento_003-2022_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6727/requerimento_004-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6728/requerimento_005-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6742/requerimento_006-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6734/requerimento_007-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6749/requerimento_008-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6754/requerimento_009-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6736/requerimento_010-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6743/requerimento_011-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6741/requerimento_012-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6737/requerimento_013-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6751/requerimento_014-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6747/requerimento_015-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6753/requerimento_016-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6771/requerimento_017-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6763/requerimento_018-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6764/requerimento_019-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6767/requerimento_020-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6769/requerimento_021-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6774/requerimento_022-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6784/requerimento_023-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6782/requerimento_024-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6776/requerimento_025-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6778/requerimento_026-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6781/requerimento_027-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6786/requerimento_028-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6788/requerimento_029-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6792/requerimento_030-2023_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6796/requerimento_031-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6805/requerimento_032-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6797/requerimento_033-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6809/requerimento_034-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6799/requerimento_035-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6813/requerimento_036-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6801/requerimento_037-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6814/requerimento_038-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6811/requerimento_039-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6802/requerimento_040-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6808/requerimento_041-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6816/requerimento_042-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6826/requerimento_043-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6822/requerimento_044-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6824/requerimento_045-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6844/requerimento_046-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6845/requerimento_047-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6827/requerimento_048-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6830/requerimento_049-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6839/requerimento_050-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6835/requerimento_051-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6833/requerimento_052-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6837/requerimento_053-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6841/requerimento_054-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6853/requerimento_055-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6855/requerimento_056-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6862/requerimento_057-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6851/requerimento_058-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6873/requerimento_059-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6876/requerimento_060-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6858/requerimento_061-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6868/requerimento_062-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6877/requerimento_063-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6872/requerimento_064-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6864/requerimento_065-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6879/requerimento_066-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6867/requerimento_067-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6875/requerimento_069-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6883/requerimento_070-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6924/requerimento_071-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6911/requerimento_072-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6882/requerimento_073-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6910/requerimento_074-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6904/requerimento_075-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6887/requerimento_076-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6895/requerimento_077-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6914/requerimento_078-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6897/requerimento_079-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6891/requerimento_080-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6893/requerimento_081-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6898/requerimento_082-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6900/requerimento_083-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6901/requerimento_084-2023_ver._carlos_brandao.docx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6903/requerimento_085-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6917/requerimento_086-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6921/requerimento_087-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6919/requerimento_088-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6926/requerimento_089-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6922/requerimento_090-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6918/requerimento_091-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6929/requerimento_092-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6927/requerimento_093-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6939/requerimento_094-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6941/requerimento_095-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6931/requerimento_096-2023_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6935/requerimento_097-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6933/requerimento_098-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6937/requerimento_099-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6945/requerimento_100-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6949/requerimento_101-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6948/requerimento_102-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6944/requerimento_103-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6956/requerimento_104-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6954/requerimento_105-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6960/requerimento_106-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6953/requerimento_107-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6962/requerimento_108-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6967/requerimento_109-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6968/requerimento_110-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6958/requerimento_111-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6964/requerimento_112-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6971/requerimento_113-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6979/requerimento_114-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6993/requerimento_115-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6994/requerimento_117-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6995/requerimento_118-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6996/requerimento_119-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6997/requerimento_120-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6998/requerimento_121-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6999/requerimento_122-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7007/requerimento_123-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7000/requerimento_124-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7001/requerimento_125-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7002/requerimento_126-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7012/requerimento_128-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7017/requerimento_129-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7011/requerimento_130-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7036/requerimento_131-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7030/requerimento_132-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7039/requerimento_133-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7034/requerimento_134-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7015/requerimento_135-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7028/requerimento_136-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7019/requerimento_137-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7021/requerimento_138-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7023/requerimento_139-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7027/requerimento_140-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7032/requerimento_141-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7056/requerimento_142-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7062/requerimento_143-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7050/requerimento_144-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7048/requerimento_146-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7052/requerimento_147-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7057/requerimento_148-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7060/requerimento_149-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7058/requerimento_150-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7066/requerimento_151-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7069/requerimento_152-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7073/requerimento_153-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7071/requerimento_154-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7086/requerimento_155-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7084/requerimento_156-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7106/requerimento_157-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7096/requerimento_158-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7091/requerimento_159-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7095/requerimento_160-2023_ver_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7088/requerimento_161-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7090/requerimento_162-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7094/requerimento_163-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7103/requerimento_164-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7099/requerimento_165-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7104/requerimento_166-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7100/requerimento_167-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7111/requerimento_168-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7112/requerimento_169-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7119/requerimento_170-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7121/requerimento_171-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7124/requerimento_172-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7118/requerimento_173-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7136/requerimento_174-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7126/requerimento_175-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7128/requerimento_176-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7139/requerimento_177-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7132/requerimento_178-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7135/requerimento_179-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7137/requerimento_180-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7144/requerimento_181-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7148/requerimento_182-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7141/requerimento_183-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7154/requerimento_184-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7145/requerimento_185-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7153/requerimento_186-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7156/requerimento_187_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7150/requerimento_188-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7158/requerimento_189-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7161/requerimento_190-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7164/requerimento_191-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7165/requerimento_192-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7167/requerimento_193-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7168/requerimento_194-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7172/requerimento_195-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7174/requerimento_196-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7176/requerimento_197-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7194/requerimento_198-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7191/requerimento_199-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7197/requerimento_200-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7178/requerimento_201-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7188/requerimento_203-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7185/requerimento_204-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7186/requerimento_205-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7193/requerimento_206-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7196/requerimento_207-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7198/requerimento_208-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7207/requerimento_209-2023_vario_vereadores.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7203/requerimento_210-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7205/requerimento_211-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7208/requerimento_212-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7210/requerimento_213-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7218/requerimento_214-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7227/requerimento_215-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7226/requerimento_216-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7214/requerimento_217-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7223/requerimento_218-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7221/requerimento_219-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7228/requerimento_220-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7230/requerimento_221-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7231/requerimento_222-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7237/requerimento_223-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7234/requerimento_224-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7232/requerimento_225-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7239/requerimento_226-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7249/requerimento_227-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7240/requerimento_228-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7242/requerimento_229-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7254/requerimento_232-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7247/requerimento_233-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7252/requerimento_234-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7253/requerimento_235-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7261/requerimento_237-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7266/requerimento_238-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7264/requerimento_239-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7272/requerimento_240-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7268/requerimento_241-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7270/requerimento_242-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7275/requerimento_244-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7280/requerimento_245-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7279/requerimento_246-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7276/requerimento_247-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7286/requerimento_248-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7300/requerimento_249-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7301/requerimento_250-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7329/requerimento_251-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7306/requerimento_252-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7315/requerimento_253-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7302/requerimento_254-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7324/requerimento_255-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7334/requerimento_256-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7305/requerimento_257-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7310/requerimento_258-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7311/requerimento_259-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7319/requerimento_260-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7321/requerimento_261-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7314/requerimento_262-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7318/requerimento_263-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7316/requerimento_264-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7339/requerimento_265-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7336/requerimento_266-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7338/requerimento_267-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7343/requerimento_268-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7348/requerimento_269-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7355/requerimento_270-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7346/requerimento_271-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7344/requerimento_272-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7354/requerimento_273-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7351/requerimento_274-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7357/requerimento_275-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7359/requerimento_276-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7362/requerimento_277-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7382/requerimento_278-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7370/requerimento_279-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7378/requerimento_280-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7372/requerimento_281-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7386/requerimento_282-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7377/requerimento_283-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7393/requerimento_284-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7374/requerimento_285-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7380/requerimento_286-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7383/requerimento_287-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7388/requerimento_288-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7391/requerimento_289-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7390/requerimento_290-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7396/requerimento_291-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7401/requerimento_292-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7403/requerimento_293-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7398/requerimento_295-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7415/requerimento_296-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7406/requerimento_297-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7408/requerimento_298-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7404/requerimen_to_299-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7410/requerimento_300-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7419/requerimento_301-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7411/requerimento_302-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7417/requerimento_303-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7421/requerimento_304-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7414/requerimento_305-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7442/requerimento_306-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7449/requerimento_307-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7427/requerimento_308-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7431/requerimento_309-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7435/requerimento_310-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7436/requerimento_311-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7439/requerimento_312-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7447/requerimento_313-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7444/requerimento_314-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7445/requerimento_315-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7456/requerimento_316-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7471/requerimento_317-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7453/requerimento_318-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7452/requerimento_319-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7454/requerimento_320-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7467/requerimento_321-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7459/requerimento_322-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7476/requerimento_323-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7464/requerimento_324-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7463/requerimento_325-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7468/requerimento_327-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7469/requerimento_328-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7473/indicacao_316-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7486/requerimento_330-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7511/requerimento_331-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7497/requerimento_332-2023_ver.a_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7485/requerimento_334-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7487/requerimento_335-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7488/requerimento_336-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7501/requerimento_337-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7490/requerimento_338-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7494/requerimento_339-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7495/requerimento_340-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7489/requerimento_341-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7500/requerimento_342-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7504/requerimento_343-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7508/requerimento_344-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7509/requerimento_345-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7517/requerimento_346-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7513/requerimento_347-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7516/requerimento_348-2023_ver._julinho.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7523/requerimento_349-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7529/requerimento_350-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7519/requerimento_351-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7525/requerimento_352-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7527/requerimento_353-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7521/requerimento_354-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7536/requerimento_355-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7545/requerimento_356-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7540/requerimento_357-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7538/requerimento_358-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7543/requerimento_359-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7547/indicacao_353-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7553/requerimento_361-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7548/requerimento_362-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7551/requerimento_363-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7556/requerimento_364-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7558/requerimento_365-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7559/requerimento_366-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7560/requerimento_367-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7596/requerimento_368-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7590/requerimento_369-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7576/requerimento_370-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7588/requerimento_371-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7586/requerimento_372-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7616/requerimento_373-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7595/requerimento_374-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7581/requerimento_375-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7593/requerimento_376-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7597/requerimento_377-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7583/requerimento_378-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7599/requerimento_379-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7601/requerimento_380-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7609/requerimento_381-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7615/requerimento_382-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7612/requerimento_383-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7620/requerimento_384-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7624/indicacao_385-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7621/requerimento_386-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7622/requerimento_387-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7626/requerimento_388-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7633/requerimento_389-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7634/requerimento_390-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7635/requerimento_391-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7643/requerimento_392-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7646/requerimento_393-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7644/indicacao_394-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7666/requerimento_395-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7663/requerimento_396-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7656/requerimento_397-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7654/requerimento_398-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7660/requerimento_399-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7657/requerimento_400-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7651/requerimento_401-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7661/requerimento_402-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7664/requerimento_403-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7667/requerimento_404-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7712/requerimento_405-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7674/requerimento_406-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7675/requerimento_407-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento_410-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7681/requerimento_411-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7682/requerimento_412-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7684/requerimento_413-2013_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7696/requerimento_414-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7690/requerimento_415-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7691/requerimento_416-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7692/requerimento_417-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7698/requerimento_418-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7709/requerimento_420-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7715/requerimento_421-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7725/requerimento_422-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7718/requerimento_423-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7720/requerimento_424-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7733/requerimento_425-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7722/requerimento_426-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7732/requerimento_427-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7728/requerimento_428-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7724/requerimento_429-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7731/requerimento_430-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7729/requerimento_431-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7741/requerimento_432-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7742/requerimento_433-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7749/requerimento_434-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7747/requerimento_435-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7756/requerimento_436-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7757/requerimento_437-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7765/requerimento_438-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7753/requerimento_439-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7751/requerimento_440-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7760/requerimento_442-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7766/requerimento_443-2023_ver_.alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7783/requerimento_444-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7769/requerimento_445-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7771/requerimento_446-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7773/requerimento_447-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7782/requerimento_449-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7794/requerimento_450-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7780/requerimento_451-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7779/requerimento_452-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7795/requerimento_453-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7796/requerimento_454-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7804/requerimento_455-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7800/requerimento_456-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7811/requerimento_457-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7806/requerimento_458-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7802/requerimento_459-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7799/requerimento_460-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7813/requerimento_461-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7808/requerimento_462-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7822/requerimento_463-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7810/requerimento_464-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7834/requerimento_465-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7825/requerimento_466-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7833/requerimento_467-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7827/requerimento_468-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7836/requerimento_469-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7840/requerimento_470-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7829/requerimento_471-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7831/requerimento_472-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7865/requerimento_473-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7848/requerimento_474-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7842/requerimento_475-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7845/requerimento_476-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7846/requerimento_477-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7849/requerimento_479-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7866/requerimento_480-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7869/requerimento_481-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7877/requerimento_482-2023_vera_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7871/requerimento_483-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7872/requerimento_484-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7887/requerimento_485-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7875/requerimento_486-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7886/requerimento_487-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7879/requerimento_488-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7898/requerimento_489-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7881/requerimen_to_490-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7603/mensagem_de_veto_001-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7787/mensagem_de_veto_002-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7201/mensagem_substitutiva.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7819/mensagem_substitutiva_02-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7565/projeto_de_emenda_a_lei_organica_001-2023_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7668/projeto_de_emenda_a_lei_organica_002-2023_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6848/ata_da_01a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6849/ata_da_02a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6915/ata_da_03a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6974/ata_da_04a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6975/ata_da_05a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7075/ata_da_06a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7110/ata_da_07a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7076/ata_da_08a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7169/ata_09a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7170/ata_10a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7200/ata_da_11a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7289/ata_da_12a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7259/ata_da_13a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7290/ata_da_14a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7364/ata_da_15a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7365/ata_da_16a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7291/ata_da_17a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7425/ata_da_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7570/ata_da_19a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7571/ata_da_20a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7572/ata_da_21a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7670/ata_da_22a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7702/ata_da_23a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7703/ata_da_24a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7671/ata_da_25a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7704/ata_da_26a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7863/ata_da_27a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7864/ata_da_28a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7788/ata_da_29a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7762/ata_da_30a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7893/ata_da_31a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7789/ata_da_32a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7894/ata_da_33a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7895/ata_da_34a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7924/ata_da_36a_sessao_oridinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7925/ata_da_37a_sessao_oridinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6761/ata_da_01a_sessao_extraordinaria_de_2023..pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7008/ata_da_02a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6976/ata_da_03a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6977/ata_da_04a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7045/ata_da_05a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7077/ata_da_06a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7078/ata_da_07a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7705/ata_da_8a_sessao_exrdinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7815/ata_da_09a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7763/ata_da_10a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7896/ata_da_11a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7899/ata_da_12a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7926/ata_da_13a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7927/ata_da_14a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7707/processo_prestacao_de_contas_exercicio_financeiro_de_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7708/processo_prestacao_de_contas_exercicio_financeiro_de_2009_executivo.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6880/representacao.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6916/oficio_cei.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6762/oficio_030.2023_-_indicacao_lider_executivo_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7331/oficio_158-2023_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7046/cpi-p_01-2023_parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6850/parecer_nc2ba_010_ccj_-_parecer_recurso_correto_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6881/resposta_questao_de_ordem.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6715/indicacao_001-2022_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6716/indicacao_002-2022_ver._maciel_do_dog_e_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6720/indicacao_003-2022_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6721/indicacao_004-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6725/indicacao_005-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6735/indicacao_006-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6745/indicacao_007-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6729/indicacao_008-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6744/indicacao_009-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6733/indicacao_010-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6755/indicacao_011-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6738/indicacao_012-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6746/indicacao_013-2023_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6748/indicacao_014-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6752/indicacao_015-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6772/indicacao_016-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6765/indicacao_017-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6766/indicacao_018-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6768/indicacao_019-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6775/indicacao_020-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6770/indicacao_021-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6773/indicacao_022-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6785/indicacao_023-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6783/indicacao_024-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6787/indicacao_025-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6777/indicacao_026-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6779/indicacao_027-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6780/indicacao_028-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6795/indicacao_029-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6804/indicacao_030-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6794/indicacao_031-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6793/indicacao_032-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6806/indicacao_033-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6798/indicacao_034-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6800/indicacao_035-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6810/indicacao_036-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6815/indicacao_037-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6812/indicacao_038-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6803/indicacao_039-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6807/indicacao_040-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6817/indicacao_041-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6829/indicacao_042-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6821/indicacao_043-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6825/indicacao_044-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6832/indicacao_045-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6846/indicacao_046-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6828/indicacao_047-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6831/indicacao_048-2023_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6840/indicacao_049-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6834/indicacao_050-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6836/indicacao_052-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6838/indicacao_053-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6842/indicacao_054-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6856/indicacao_055-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6852/indicacao_056-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6854/indicacao_057-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6874/indicacao_058-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6859/indicacao_059-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6866/indicacao_060-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6860/indicacao_061-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6861/indicacao_062-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6863/indicacao_063-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6870/indicacao_064-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6865/indicacao_065-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6869/indicacao_066-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6878/indicacao_067-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6907/indicacao_068-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6908/indicacao_069-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6884/indicacao_070-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6925/indicacao_071-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6886/indicacao_072-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6885/indicacao_073-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6888/indicacao_074-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6896/indicacao_075-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6892/indicacao_076-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6905/indicacao_077-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6894/indicacao_078-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6909/indicacao_079-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6899/indicacao_080-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6902/indicacao_081-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6920/indicacao_082-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6930/indicacao_083-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6928/indicacao_084-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6940/indicacao_085-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6932/indicacao_086-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6934/indicacao_087-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6936/indicacao_088-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6946/indicacao_089-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6942/indicacao_090-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6938/indicacao_091-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6950/indicacao_092-2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6947/indicacao_093-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6943/indicacao_094-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6961/indicacao_095-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6952/indicacao_096-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6959/indicacao_097-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6957/indicacao_098-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6955/indicacao_099-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6969/indicacao_100-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6963/indicacao_101-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6965/indicacao_102-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6972/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6970/indicacao_104-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6978/indicacao_105-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6982/indicacao_106-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6983/indicacao_107-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6981/indicacao_108-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6984/indicacao_109-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6985/indicacao_110-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6986/indicacao_111-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6987/indicacao_112-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6988/indicacao_113-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6989/indicacao_114-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6990/indicacao_115-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6991/indicacao_116-2023_ver._professor_helio.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6992/indicacao_117-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7006/indicacao_118-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7016/indicacao_119-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7029/indicacao_120-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7013/indicacao_121-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7037/indicacao_122-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7035/indicacao_123-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7031/indicacao_124-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7018/indicacao_125-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7020/indicacao_126-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7038/indicacao_127-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7026/indicacao_128-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7022/indicacao_129-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7025/indicacao_130-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7024/indicacao_131-2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7033/indicacao_132-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7055/indicacao_133-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7054/indicacao_134-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7059/indicacao_135-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7051/indicacao_136-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7049/indicacao_137-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7053/indicacao_138-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7070/indicacao_139-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7061/indicacao_140-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7063/indicacao_141-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7072/indicacao_142-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7064/indicacao_143-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7065/indicacao_144-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7068/indicacao_145-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7080/indicacao_146-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7082/indicacao_147-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7085/indicacao_148-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7102/indicacao_150-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7092/indicacao_151-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7089/indicacao_152-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7093/indicacao_153-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7097/indicacao_154-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7098/indicacao_155-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7105/indicacao_156-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7101/indicacao_157-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7113/indicacao_158-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7114/indicacao_159-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7120/indicacao_160-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7130/indicacao_161-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7117/indicacao_162-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7138/indicacao_163-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7122/indicacao_164-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7125/indicacao_165-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7116/indicacao_166-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7129/indicacao_167-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7127/indicacao_168-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7131/indicacao_169-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7134/indicacao_170-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7143/indicacao_171-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7147/indicacao_172-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7142/indicacao_173-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7152/indicacao_174-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7146/indicacao_175-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7157/indicacao_176-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7151/indicacao_177-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7155/indicacao_178-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7159/indicacao_179-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7160/indicacao_180-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7162/indicacao_181-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7163/indicacao_182-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7166/indicacao_183-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7171/indicacao_184-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7175/indicacao_185-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7173/indicacao_186-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7177/indicacao_187-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7195/indicacao_188-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7190/indicacao_189-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7182/indicacao_190-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7180/indicacao_191-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7183/indicacao_192-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7189/indicacao_193-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7179/indicacao_194-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7184/indicacao_195-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7187/indicacao_196-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7192/indicacao_197-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7199/indicacao_198-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7202/indicacao_199-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7204/indicacao_200-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7206/indicacao_201-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7220/indicacao_202-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7209/indicacao_203-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7211/indicacao_204-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7213/indicacao_205-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7219/indicacao_206-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7225/indicacao_207-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7215/indicacao_208-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7222/indicacao_209-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7224/indicacao_210-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7229/indicacao_211-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7235/indicacao_212-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7236/indicacao_213-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7282/indicacao_214-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7233/indicacao_215-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7238/indicacao_216-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7244/indicacao_217-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7250/indicacao_218-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7243/indicacao_219-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7246/indicacao_220-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7255/indicacao_221-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7248/indicacao_222-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7251/indicacao_223-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7281/indicacao_224-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7265/indicacao_225-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7262/indicacao_226-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7267/indicacao_227-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7263/indicacao_228-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7273/indicacao_229-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7271/indicacao_230-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7269/indicacao_231-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7274/indicacao_232-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7283/indicacao_233-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7278/indicacao_234-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7277/indicacao_235-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7287/indicacao_236-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7284/indicacao_237-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7307/indicacao_238-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7296/indicacao_239-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7330/indicacao_240-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7297/indicacao_241-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7298/indicacao_242-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7299/indicacao_243-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7323/indicacao_244-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7320/indicacao_245-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7312/indicacao_246-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7313/indicacao_247-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7322/indicacao_248-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7317/indicacao_249-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7335/indicacao_250-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7340/indicacao_251-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7350/indicacao_252-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7332/indicacao_253-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7337/indicacao_254-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7353/indicacao_255-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7342/indicacao_256-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7341/indicacao_257-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7349/indicacao_258-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7356/indicacao_259-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7347/indicacao_260-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7345/indicacao_261-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7352/indicacao_262-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7363/indicacao_263-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7360/indicacao_264-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7389/indicacao_265-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7371/indicacao_266-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7368/indicacao_267-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7369/indicacao_268-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7379/indicacao_269-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7373/indicacao_270-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7376/indicacao_271-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7385/indicacao_272-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7375/indicacao_273-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7381/indicacao_274-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7384/indicacao_275-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7387/indicacao_276-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7392/indicacao_277-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7402/indicacao_278-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7399/indicacao_279-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7400/indicacao_280-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7395/indicacao_281-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7397/indicacao_282-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7413/indicacao_283-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7407/indicacao_284-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7409/indicacao_285-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7405/indicacao_286-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7422/indicacao_287-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7416/indicacao_288-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7420/indicacao_289-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7412/indicacao_290-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7418/indicacao_291-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7440/indicacao_292-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7428/indicacao_293-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7429/indicacao_294-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7443/indicacao_295-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7434/indicacao_296-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7432/indicacao_297-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7450/indicacao_298-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7426/indicacao_299-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7430/indicacao_300-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7446/indicacao_301-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7437/indicacao_302-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7438/indicacao_303-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7441/indicacao_304-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7448/indicacao_305-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7457/indicacao_306-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7466/indicacao_307-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7455/indicacao_308-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7460/indicacao_309-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7475/indicacao_311-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7458/indicacao_312-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7465/indicacao_313-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7477/indicacao_314-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7474/indicacao_316-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7461/indicacao_317-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7470/indicacao_318-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7478/indicacao_319-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7479/indicacao_320-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7483/indicacao_321-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7491/indicacao_322-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7481/indicacao_323-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7484/indicacao_324-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7496/indicacao_325-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7498/indicacao_326-2023_ver.a_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7502/indicacao_327-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7492/indicacao_328-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7503/indicacao_329-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7499/indicacao_331-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7507/indicacao_332-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7510/indicacao_333-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7524/indicacao_334-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7512/indicacao_335-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7515/indicacao_336-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7518/indicacao_337-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7514/indicacao_338-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7526/indicacao_339-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7528/indicacao_340-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7520/indicacao_341-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7522/indicacao_342-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7535/indicacao_343-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7530/indicacao_344-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7531/indicacao_345-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7537/indicacao_346-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7557/indicacao_347-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7541/indicacao_348-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7549/indicacao_349-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7539/indicacao_350-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7544/indicacao_351-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7542/indicacao_352-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7546/requerimento_360-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7552/indicacao_354-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7550/indicacao_355-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7554/indicacao_356-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7561/indicacao_357-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7573/indicacao_358-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7578/indicacao_359-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7591/indicacao_360-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7579/indicacao_361-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7575/indicacao_362-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7589/indicacao_363-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7602/indicacao_364-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7580/indicacao_365-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7600/indicacao_366-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7587/indicacao_367-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7577/indicacao_368-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7582/indicacao_369-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7598/indicacao_371-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7584/indicacao_372-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7592/indicacao_373-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7618/indicacao_374-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7611/indicacao_375-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7628/indicacao_376-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7610/indicacao_377-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7614/indicacao_378-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7629/indicacao_379-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7613/indicacao_381-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7630/indicacao_382-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7619/indicacao_383-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7623/indicacao_384-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7625/indicacao_385-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7627/indicacao_386-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7631/indicacao_387-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7632/indicacao_388-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7648/indicacao_389-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7642/indicacao_390-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7649/indicacao_391-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7655/indicacao_392-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7647/indicacao_393-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7645/requerimento_394-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7653/indicacao_395-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7658/indicacao_396-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7652/indicacao_397-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7665/indicacao_398-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7659/requerimento_399-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7662/indicacao_400-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7679/indicacao_401-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7673/indicacao_403-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7685/indicacao_405-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7677/indicacao_406-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7701/indicacao_n407-2023_ver._sandro.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7686/indicacao_408-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7683/indicacao_409-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7695/indicacao_n410-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7717/indicacao_411-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7688/indicacao_412-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7689/indicacao_413-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7697/indicacao_414-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7700/indicacao_415-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7710/indicacao_416-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7711/indicacao_417-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7734/indicacao_418-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7727/indicacao_419-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7713/indicacao_420-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7716/indicacao_421-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7719/indicacao_422-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7726/indicacao_423-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7721/indicacao_424-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7735/indicacao_425-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7723/indicacao_426-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7730/indicacao_427-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7740/indicacao_428-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7743/indicacao_429-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7744/indicacao_430-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7746/indicacao_431-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7748/indicacao_432-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7750/indicacao_433-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7764/indicacao_434-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7755/indicacao_435-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7752/indicacao_436-2023_ver._gilmar_petry.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7759/indicacao_438-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7758/indicacao_439-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7761/indicacao_440-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7767/indicacao_441-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7768/indicacao_442-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7770/indicacao_433-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7772/indicacao_444-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7775/indicacao_445-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7774/indicacao_446-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7777/indicacao_447-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7792/indicacao_448-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7776/indicacao_449-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7781/indicacao_n450_maciel.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7784/indicacao_451-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7793/indicacao_452-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7778/indicacao_453-2023_ver_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7786/indicacao_n454_leo.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7797/indicacao_455-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7812/indicacao_456-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7805/indicacao_457-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7801/indicacao_459-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7798/indicacao_460-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7803/indicacao_461-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7807/indicacao_462-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7809/indicacao_463-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7821/indicacao_464-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7814/indicacao_465-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7826/indicacao_466-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7828/indicacao_467-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7835/indicacao_468-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7838/indicacao_469-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7841/indicacao_470-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7837/indicacao_471-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7830/indicacao_472-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7832/indicacao_473-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7839/indicacao_474-2023_ver._enffermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7844/indicacao_475-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7847/indicacao_476-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7843/indicacao_477-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7867/indicacao_478-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7868/indicacao_479-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7870/indicacao_480-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7873/indicacao_481-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7874/requerimento_486-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7876/indicacao_483-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7885/indicacao_484-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7884/indicacao_485-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7883/indicacao_486-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7880/indicacao_487-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7882/indicacao_488-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7878/indicacao_489-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7897/indicacao_490-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6722/mocao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6730/mocao_002-2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6731/mocao_003-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6912/mocao_004-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6913/mocao_005-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7040/mocao_006-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7041/mocao_007-2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7079/mocao_008-2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7107/mocao_009-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7149/mocao_010-2023_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7285/mocao_012-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7333/mocao_013-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7505/mocao.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7534/mocao_016-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7566/mocao_017-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7567/mocao_018-2023_-_apelo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7574/mocao_019-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7604/mocao_020-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7585/mocao_021-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7605/mocao_022-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7606/mocao_023-2023_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7607/mocao_024-2023_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7608/mocao_025-2023_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7639/mocao_026-2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7640/mocao_027-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7641/mocao_028-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7694/mocao_029-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7785/mocao_030-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7738/mocao_031-2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7739/mocao_032-2023_-_pesar.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7823/mocao_033-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7824/mocao_034-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7862/mocao_035-2023_-_aplausos.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7934/mocao_042-2023_-_apoio.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6717/projeto_de_lei_complementar_001-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6718/projeto_de_lei_complementar_002-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6847/projeto_de_lei_complementar_003-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7043/projeto_de_lei_complementar_004-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6857/projeto_de_lei_complementar_005-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6923/projeto_de_lei_complementar_006-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6966/projeto_de_lei_complementar_007-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7042/projeto_de_lei_complementar_009-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7115/projeto_de_lei_complementar_011-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7258/projeto_de_lei_complementar_012-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7295/projeto_de_lei_complementar_013-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7327/projeto_de_lei_complementar_014-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7361/projeto_de_lei_complementar_015-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7366/projeto_de_lei_complementar_016-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7861/projeto_de_lei_complementar_017-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7888/projeto_de_lei_complementar_018-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6750/projeto_de_lei_complementar_001-2023_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7009/projeto_de_lei_complementar_002-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7706/projeto_de_lei_complementar_005-2023_-_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7892/projeto_de_lei_complementar_006-2023_-_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6719/projeto_de_lei_001-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6723/projeto_de_lei_002-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6789/projeto_de_lei_003-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6790/projeto_de_lei_004-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6791/projeto_de_lei_005-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6818/projeto_de_lei_006-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6819/projeto_de_lei_07-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6820/projeto_de_lei_008-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7044/projeto_de_lei_009-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7047/projeto_de_lei_010-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7288/projeto_de_lei_011-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7074/projeto_de_lei_012-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7140/projeto_de_lei_013-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7256/projeto_de_lei_014-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7257/projeto_de_lei_015-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7260/projeto_de_lei_016-2023_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7292/projeto_de_lei_017-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7293/projeto_de_lei_018-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7294/projeto_de_lei_019-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7325/projeto_de_lei_020-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7326/projeto_de_lei_021-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7816/projeto_de_lei_022-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7367/projeto_de_lei_025-2023_executivo_-_lei_de_diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7394/projeto_de_lei_026-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7919/projeto_de_lei_027-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7423/projeto_de_lei_028-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7424/projeto_de_lei_029-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7532/projeto_de_lei_030-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7533/projeto_de_lei_031-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7562/projeto_de_lei_032-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7569/projeto_de_lei_033-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7669/projeto_de_lei_034-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7636/projeto_de_lei_035-2023_executivo_-_lei_orcamentaria_anual.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7736/projeto_de_lei_036-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7737/projeto_de_lei_037-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7817/projeto_de_lei_038-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7818/projeto_de_lei_039-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7850/projeto_de_lei_040-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7851/projeto_de_lei_041-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7852/projeto_de_lei_042-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7853/projeto_de_lei_043-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7854/projeto_de_lei_044-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7855/projeto_de_lei_045-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7856/projeto_de_lei_046-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7857/projeto_de_lei_047-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7858/projeto_de_lei_048-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7889/projeto_de_lei_049-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7890/projeto_de_lei_050-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7920/projeto_de_lei_051-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6726/projeto_de_lei_001-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6739/projeto_de_lei_002-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6823/projeto_de_lei_003-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6871/oficio_014-23_gab._ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6889/projeto_de_lei_006-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6890/projeto_de_lei_007-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7108/projeto_de_lei_008-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6951/projeto_de_lei_009-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7003/projeto_de_lei_010-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7004/projeto_de_lei_011-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7014/projeto_de_lei_012-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6980/projeto_de_lei_014-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7005/projeto_de_lei_015-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7010/projeto_de_lei_016-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7081/projeto_de_lei_017-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7067/projeto_de_lei_018-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7083/projeto_de_lei_019-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7109/projeto_de_lei_020-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7123/projeto_de_lei_021-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7133/projeto_de_lei_022-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7568/projeto_de_lei_023-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7212/projeto_de_lei_024-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7216/projeto_de_lei_025-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7217/projeto_de_lei_026-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7303/projeto_de_lei_027-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7304/projeto_de_lei_028-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7308/projeto_de_lei_029-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7309/projeto_de_lei_030-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7328/projeto_de_lei_031-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7358/projeto_de_lei_032-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7433/projeto_de_lei_033-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7506/projeto_de_lei_034-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7482/projeto_de_lei_036-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7555/projeto_de_lei_037-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7637/projeto_de_lei_039-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7617/projeto_de_lei_040-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7638/projeto_de_lei_041-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7650/projeto_de_lei_042-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7693/projeto_de_lei_043-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7714/projeto_de_lei_044-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7745/projeto_de_lei_045-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7790/projeto_de_lei_046-2023_ver._varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7791/projeto_de_lei_047-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7859/projeto_de_lei_048-2023_mesa_direitva.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7860/projeto_de_lei_049-2023_mesa_direitva.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6906/projeto_de_resolucao_001-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7563/projeto_de_resolucao_002-2023_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7564/projeto_de_resolucao_003-2023_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7820/projeto_de_resolucao_004-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7891/projeto_de_resolucao_005-2023_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6732/requerimento_001-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6740/requerimento_002-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6724/requerimento_003-2022_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6727/requerimento_004-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6728/requerimento_005-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6742/requerimento_006-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6734/requerimento_007-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6749/requerimento_008-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6754/requerimento_009-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6736/requerimento_010-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6743/requerimento_011-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6741/requerimento_012-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6737/requerimento_013-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6751/requerimento_014-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6747/requerimento_015-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6753/requerimento_016-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6771/requerimento_017-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6763/requerimento_018-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6764/requerimento_019-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6767/requerimento_020-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6769/requerimento_021-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6774/requerimento_022-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6784/requerimento_023-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6782/requerimento_024-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6776/requerimento_025-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6778/requerimento_026-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6781/requerimento_027-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6786/requerimento_028-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6788/requerimento_029-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6792/requerimento_030-2023_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6796/requerimento_031-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6805/requerimento_032-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6797/requerimento_033-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6809/requerimento_034-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6799/requerimento_035-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6813/requerimento_036-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6801/requerimento_037-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6814/requerimento_038-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6811/requerimento_039-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6802/requerimento_040-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6808/requerimento_041-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6816/requerimento_042-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6826/requerimento_043-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6822/requerimento_044-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6824/requerimento_045-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6844/requerimento_046-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6845/requerimento_047-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6827/requerimento_048-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6830/requerimento_049-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6839/requerimento_050-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6835/requerimento_051-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6833/requerimento_052-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6837/requerimento_053-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6841/requerimento_054-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6853/requerimento_055-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6855/requerimento_056-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6862/requerimento_057-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6851/requerimento_058-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6873/requerimento_059-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6876/requerimento_060-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6858/requerimento_061-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6868/requerimento_062-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6877/requerimento_063-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6872/requerimento_064-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6864/requerimento_065-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6879/requerimento_066-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6867/requerimento_067-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6875/requerimento_069-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6883/requerimento_070-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6924/requerimento_071-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6911/requerimento_072-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6882/requerimento_073-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6910/requerimento_074-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6904/requerimento_075-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6887/requerimento_076-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6895/requerimento_077-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6914/requerimento_078-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6897/requerimento_079-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6891/requerimento_080-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6893/requerimento_081-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6898/requerimento_082-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6900/requerimento_083-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6901/requerimento_084-2023_ver._carlos_brandao.docx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6903/requerimento_085-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6917/requerimento_086-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6921/requerimento_087-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6919/requerimento_088-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6926/requerimento_089-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6922/requerimento_090-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6918/requerimento_091-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6929/requerimento_092-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6927/requerimento_093-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6939/requerimento_094-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6941/requerimento_095-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6931/requerimento_096-2023_ver._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6935/requerimento_097-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6933/requerimento_098-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6937/requerimento_099-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6945/requerimento_100-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6949/requerimento_101-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6948/requerimento_102-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6944/requerimento_103-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6956/requerimento_104-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6954/requerimento_105-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6960/requerimento_106-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6953/requerimento_107-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6962/requerimento_108-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6967/requerimento_109-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6968/requerimento_110-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6958/requerimento_111-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6964/requerimento_112-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6971/requerimento_113-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6979/requerimento_114-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6993/requerimento_115-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6994/requerimento_117-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6995/requerimento_118-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6996/requerimento_119-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6997/requerimento_120-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6998/requerimento_121-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6999/requerimento_122-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7007/requerimento_123-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7000/requerimento_124-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7001/requerimento_125-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7002/requerimento_126-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7012/requerimento_128-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7017/requerimento_129-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7011/requerimento_130-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7036/requerimento_131-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7030/requerimento_132-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7039/requerimento_133-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7034/requerimento_134-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7015/requerimento_135-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7028/requerimento_136-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7019/requerimento_137-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7021/requerimento_138-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7023/requerimento_139-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7027/requerimento_140-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7032/requerimento_141-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7056/requerimento_142-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7062/requerimento_143-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7050/requerimento_144-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7048/requerimento_146-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7052/requerimento_147-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7057/requerimento_148-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7060/requerimento_149-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7058/requerimento_150-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7066/requerimento_151-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7069/requerimento_152-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7073/requerimento_153-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7071/requerimento_154-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7086/requerimento_155-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7084/requerimento_156-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7106/requerimento_157-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7096/requerimento_158-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7091/requerimento_159-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7095/requerimento_160-2023_ver_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7088/requerimento_161-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7090/requerimento_162-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7094/requerimento_163-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7103/requerimento_164-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7099/requerimento_165-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7104/requerimento_166-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7100/requerimento_167-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7111/requerimento_168-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7112/requerimento_169-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7119/requerimento_170-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7121/requerimento_171-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7124/requerimento_172-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7118/requerimento_173-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7136/requerimento_174-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7126/requerimento_175-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7128/requerimento_176-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7139/requerimento_177-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7132/requerimento_178-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7135/requerimento_179-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7137/requerimento_180-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7144/requerimento_181-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7148/requerimento_182-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7141/requerimento_183-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7154/requerimento_184-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7145/requerimento_185-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7153/requerimento_186-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7156/requerimento_187_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7150/requerimento_188-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7158/requerimento_189-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7161/requerimento_190-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7164/requerimento_191-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7165/requerimento_192-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7167/requerimento_193-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7168/requerimento_194-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7172/requerimento_195-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7174/requerimento_196-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7176/requerimento_197-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7194/requerimento_198-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7191/requerimento_199-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7197/requerimento_200-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7178/requerimento_201-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7188/requerimento_203-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7185/requerimento_204-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7186/requerimento_205-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7193/requerimento_206-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7196/requerimento_207-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7198/requerimento_208-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7207/requerimento_209-2023_vario_vereadores.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7203/requerimento_210-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7205/requerimento_211-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7208/requerimento_212-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7210/requerimento_213-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7218/requerimento_214-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7227/requerimento_215-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7226/requerimento_216-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7214/requerimento_217-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7223/requerimento_218-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7221/requerimento_219-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7228/requerimento_220-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7230/requerimento_221-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7231/requerimento_222-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7237/requerimento_223-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7234/requerimento_224-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7232/requerimento_225-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7239/requerimento_226-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7249/requerimento_227-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7240/requerimento_228-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7242/requerimento_229-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7254/requerimento_232-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7247/requerimento_233-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7252/requerimento_234-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7253/requerimento_235-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7261/requerimento_237-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7266/requerimento_238-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7264/requerimento_239-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7272/requerimento_240-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7268/requerimento_241-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7270/requerimento_242-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7275/requerimento_244-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7280/requerimento_245-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7279/requerimento_246-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7276/requerimento_247-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7286/requerimento_248-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7300/requerimento_249-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7301/requerimento_250-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7329/requerimento_251-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7306/requerimento_252-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7315/requerimento_253-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7302/requerimento_254-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7324/requerimento_255-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7334/requerimento_256-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7305/requerimento_257-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7310/requerimento_258-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7311/requerimento_259-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7319/requerimento_260-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7321/requerimento_261-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7314/requerimento_262-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7318/requerimento_263-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7316/requerimento_264-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7339/requerimento_265-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7336/requerimento_266-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7338/requerimento_267-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7343/requerimento_268-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7348/requerimento_269-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7355/requerimento_270-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7346/requerimento_271-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7344/requerimento_272-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7354/requerimento_273-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7351/requerimento_274-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7357/requerimento_275-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7359/requerimento_276-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7362/requerimento_277-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7382/requerimento_278-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7370/requerimento_279-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7378/requerimento_280-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7372/requerimento_281-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7386/requerimento_282-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7377/requerimento_283-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7393/requerimento_284-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7374/requerimento_285-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7380/requerimento_286-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7383/requerimento_287-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7388/requerimento_288-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7391/requerimento_289-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7390/requerimento_290-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7396/requerimento_291-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7401/requerimento_292-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7403/requerimento_293-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7398/requerimento_295-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7415/requerimento_296-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7406/requerimento_297-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7408/requerimento_298-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7404/requerimen_to_299-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7410/requerimento_300-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7419/requerimento_301-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7411/requerimento_302-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7417/requerimento_303-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7421/requerimento_304-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7414/requerimento_305-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7442/requerimento_306-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7449/requerimento_307-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7427/requerimento_308-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7431/requerimento_309-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7435/requerimento_310-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7436/requerimento_311-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7439/requerimento_312-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7447/requerimento_313-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7444/requerimento_314-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7445/requerimento_315-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7456/requerimento_316-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7471/requerimento_317-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7453/requerimento_318-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7452/requerimento_319-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7454/requerimento_320-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7467/requerimento_321-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7459/requerimento_322-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7476/requerimento_323-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7464/requerimento_324-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7463/requerimento_325-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7468/requerimento_327-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7469/requerimento_328-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7473/indicacao_316-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7486/requerimento_330-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7511/requerimento_331-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7497/requerimento_332-2023_ver.a_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7485/requerimento_334-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7487/requerimento_335-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7488/requerimento_336-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7501/requerimento_337-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7490/requerimento_338-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7494/requerimento_339-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7495/requerimento_340-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7489/requerimento_341-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7500/requerimento_342-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7504/requerimento_343-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7508/requerimento_344-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7509/requerimento_345-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7517/requerimento_346-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7513/requerimento_347-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7516/requerimento_348-2023_ver._julinho.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7523/requerimento_349-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7529/requerimento_350-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7519/requerimento_351-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7525/requerimento_352-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7527/requerimento_353-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7521/requerimento_354-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7536/requerimento_355-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7545/requerimento_356-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7540/requerimento_357-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7538/requerimento_358-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7543/requerimento_359-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7547/indicacao_353-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7553/requerimento_361-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7548/requerimento_362-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7551/requerimento_363-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7556/requerimento_364-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7558/requerimento_365-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7559/requerimento_366-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7560/requerimento_367-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7596/requerimento_368-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7590/requerimento_369-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7576/requerimento_370-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7588/requerimento_371-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7586/requerimento_372-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7616/requerimento_373-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7595/requerimento_374-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7581/requerimento_375-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7593/requerimento_376-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7597/requerimento_377-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7583/requerimento_378-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7599/requerimento_379-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7601/requerimento_380-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7609/requerimento_381-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7615/requerimento_382-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7612/requerimento_383-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7620/requerimento_384-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7624/indicacao_385-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7621/requerimento_386-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7622/requerimento_387-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7626/requerimento_388-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7633/requerimento_389-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7634/requerimento_390-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7635/requerimento_391-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7643/requerimento_392-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7646/requerimento_393-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7644/indicacao_394-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7666/requerimento_395-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7663/requerimento_396-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7656/requerimento_397-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7654/requerimento_398-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7660/requerimento_399-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7657/requerimento_400-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7651/requerimento_401-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7661/requerimento_402-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7664/requerimento_403-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7667/requerimento_404-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7712/requerimento_405-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7674/requerimento_406-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7675/requerimento_407-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7680/requerimento_410-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7681/requerimento_411-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7682/requerimento_412-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7684/requerimento_413-2013_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7696/requerimento_414-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7690/requerimento_415-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7691/requerimento_416-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7692/requerimento_417-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7698/requerimento_418-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7709/requerimento_420-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7715/requerimento_421-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7725/requerimento_422-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7718/requerimento_423-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7720/requerimento_424-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7733/requerimento_425-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7722/requerimento_426-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7732/requerimento_427-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7728/requerimento_428-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7724/requerimento_429-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7731/requerimento_430-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7729/requerimento_431-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7741/requerimento_432-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7742/requerimento_433-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7749/requerimento_434-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7747/requerimento_435-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7756/requerimento_436-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7757/requerimento_437-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7765/requerimento_438-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7753/requerimento_439-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7751/requerimento_440-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7760/requerimento_442-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7766/requerimento_443-2023_ver_.alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7783/requerimento_444-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7769/requerimento_445-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7771/requerimento_446-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7773/requerimento_447-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7782/requerimento_449-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7794/requerimento_450-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7780/requerimento_451-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7779/requerimento_452-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7795/requerimento_453-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7796/requerimento_454-2023_ver._carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7804/requerimento_455-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7800/requerimento_456-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7811/requerimento_457-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7806/requerimento_458-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7802/requerimento_459-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7799/requerimento_460-2023_ver._prof._leo.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7813/requerimento_461-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7808/requerimento_462-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7822/requerimento_463-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7810/requerimento_464-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7834/requerimento_465-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7825/requerimento_466-2023_ver._professor_helio.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7833/requerimento_467-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7827/requerimento_468-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7836/requerimento_469-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7840/requerimento_470-2023_vera._nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7829/requerimento_471-2023_ver._maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7831/requerimento_472-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7865/requerimento_473-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7848/requerimento_474-2023_ver._julinho_do_pesque.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7842/requerimento_475-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7845/requerimento_476-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7846/requerimento_477-2023_ver._gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7849/requerimento_479-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7866/requerimento_480-2023_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7869/requerimento_481-2023_ver._marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7877/requerimento_482-2023_vera_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7871/requerimento_483-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7872/requerimento_484-2023_ver._prof._helio.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7887/requerimento_485-2023_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7875/requerimento_486-2023_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7886/requerimento_487-2023_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7879/requerimento_488-2023_ver._professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7898/requerimento_489-2023_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7881/requerimen_to_490-2023_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7603/mensagem_de_veto_001-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7787/mensagem_de_veto_002-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7201/mensagem_substitutiva.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7819/mensagem_substitutiva_02-2023_executivo.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7565/projeto_de_emenda_a_lei_organica_001-2023_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7668/projeto_de_emenda_a_lei_organica_002-2023_mesa_diretiva.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6848/ata_da_01a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6849/ata_da_02a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6915/ata_da_03a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6974/ata_da_04a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6975/ata_da_05a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7075/ata_da_06a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7110/ata_da_07a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7076/ata_da_08a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7169/ata_09a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7170/ata_10a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7200/ata_da_11a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7289/ata_da_12a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7259/ata_da_13a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7290/ata_da_14a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7364/ata_da_15a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7365/ata_da_16a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7291/ata_da_17a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7425/ata_da_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7570/ata_da_19a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7571/ata_da_20a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7572/ata_da_21a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7670/ata_da_22a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7702/ata_da_23a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7703/ata_da_24a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7671/ata_da_25a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7704/ata_da_26a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7863/ata_da_27a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7864/ata_da_28a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7788/ata_da_29a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7762/ata_da_30a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7893/ata_da_31a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7789/ata_da_32a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7894/ata_da_33a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7895/ata_da_34a_sessao_ordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7924/ata_da_36a_sessao_oridinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7925/ata_da_37a_sessao_oridinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6761/ata_da_01a_sessao_extraordinaria_de_2023..pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7008/ata_da_02a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6976/ata_da_03a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6977/ata_da_04a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7045/ata_da_05a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7077/ata_da_06a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7078/ata_da_07a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7705/ata_da_8a_sessao_exrdinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7815/ata_da_09a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7763/ata_da_10a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7896/ata_da_11a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7899/ata_da_12a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7926/ata_da_13a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7927/ata_da_14a_sessao_extraordinaria_de_2023.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7707/processo_prestacao_de_contas_exercicio_financeiro_de_2020_executivo.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7708/processo_prestacao_de_contas_exercicio_financeiro_de_2009_executivo.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6880/representacao.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6916/oficio_cei.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6762/oficio_030.2023_-_indicacao_lider_executivo_2023-2024.pdf" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7331/oficio_158-2023_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/7046/cpi-p_01-2023_parecer_previo.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6850/parecer_nc2ba_010_ccj_-_parecer_recurso_correto_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2023/6881/resposta_questao_de_ordem.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1187"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="206.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>