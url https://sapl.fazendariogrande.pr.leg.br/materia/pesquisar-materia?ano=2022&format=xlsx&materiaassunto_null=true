--- v1 (2026-02-28)
+++ v2 (2026-05-16)
@@ -54,12962 +54,12962 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5496</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5496/indicacao_002-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5496/indicacao_002-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, providencie a instalação de lixeiras apropriadas para a dispensa de bitucas de cigarro no Parque Multieventos e no Parque Verde, neste município.</t>
   </si>
   <si>
     <t>5771</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Irmão José Miranda</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize a instalação de Cancha de Futebol Sintético, Playground e Academia ao Ar Livre na seguinte localidade Avenida Caxias do Sula com Avenida Paraná no Bairro Santa Maria — neste Município de Fazenda Rio Grande estado do Paraná.</t>
   </si>
   <si>
     <t>5497</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Alexandre Maringá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5497/indicacao_004-2022_-_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5497/indicacao_004-2022_-_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico seja Expedido Oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras desse Município, nos informe sobre a possibilidade de melhoria na iluminação pública, da rotatória do Green Portugal.</t>
   </si>
   <si>
     <t>5498</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5498/indicacao_005-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5498/indicacao_005-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem a edificação de um Posto da Guarda Municipal no Bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>5499</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dr. Renan Wozniack</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5499/indicacao_006-2022_-_dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5499/indicacao_006-2022_-_dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito de Fazenda Rio Grande para que o mesmo, por meio do órgão de trânsito municipal (FAZTRANS), providencie uma lombada ou outro equipamento redutor de velocidade para a Rua São Nicolau, próximo ao numeral 2.269.</t>
   </si>
   <si>
     <t>5500</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5500/indicacao_007-2022_-_rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5500/indicacao_007-2022_-_rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie limpeza e roçadas nos seguintes locais:_x000D_
 A) Colégios._x000D_
 B) Creches._x000D_
 C) Unidades de saúde._x000D_
 D) Centro de acolhimento de adolescentes._x000D_
 E) Caps._x000D_
 F) Praças e Parques.</t>
   </si>
   <si>
     <t>5501</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5501/indicacao_008-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5501/indicacao_008-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio à Leblon/Nobel Transporte de Passageiros e à COMEC (Coordenação da Região Metropolitana de Curitiba), para que realize alteração na linha de ônibus F14 (Santa Maria), no trajeto da rua Fortaleza, para rua Goiabeira.</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5502/indicacao_009-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5502/indicacao_009-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras e Meio Ambiente, a necessidade de manutenção e reforma da Estação Cidadania - Cultura - R. São Nicolau, 2450 - Iguaçu, Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Brandão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5503/indicacao_011-2022_-_carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5503/indicacao_011-2022_-_carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com máxima urgência a implantação de uma lombada no seguinte endereço: Rua Canadá, nº 108 e 119 - Nações, colocando a travessia elevada próxima a Igreja Adventista do Sétimo dia.</t>
   </si>
   <si>
     <t>5504</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5504/indicacao_012-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5504/indicacao_012-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a  revitalização e a instalação de um espaço de lazer na seguinte localidade: Rua Guará, nº 415, bairro Gralha Azul, neste Município de Fazenda Rio Grande. _x000D_
 1) Revitalização e limpeza da área._x000D_
 2) Construção da área de lazer (quadra de areia, academia ao ar livre, parquinho infantil).</t>
   </si>
   <si>
     <t>5505</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Gilmar José Petry</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5505/indicacao_013-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5505/indicacao_013-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido o ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso às residências tangenciais das seguintes ruas localizada no Jardim Suzuki: Rua Santo Hilário de Portier, Rua Matinhos, Rua Santa Lúcia, Rua Santa Bernadete, Rua São Félix e Rua São Domingo Sávio.</t>
   </si>
   <si>
     <t>5506</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Marco Antonio Santos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5506/indicacao_014-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5506/indicacao_014-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal de Governo ao Órgão responsável estude a possibilidade de implantação de uma “travessia elevada” e “placas sinalização” de pedestres na Rua Cesar Carelli esquina na com a Rua Farid Estephens.</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5507/indicacao_015-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5507/indicacao_015-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem o recapeamento asfáltico e operação tapa buraco no bairro JardimVeneza nas seguintes ruas:_x000D_
 •	Rua Mário de Andrade; _x000D_
 •	Rua Castro Alves;_x000D_
 •	Rua Carlos Drummond de Andrade;_x000D_
 •	Rua Noel Rosa;_x000D_
 •	Rua Tom Jobim;_x000D_
 •	Rua Cassimiro de Abreu;_x000D_
 •	Rua Célia Gatai;_x000D_
 •	Rua João Cabral de Melo Neto;_x000D_
 •	Rua Dorival Caymmi;_x000D_
 •	Rua Machado de Assis;_x000D_
 •	Rua Jorge Amado;_x000D_
 •	Rua Paulo Lemisnki;_x000D_
 •	Rua Mário Quintana;_x000D_
 •	Rua Cecília Meireles;_x000D_
 •	Travessa Clarice Lispector;_x000D_
 •	Travessa Visconde de Taunay;_x000D_
 •	Travessa Olavo Bilac;_x000D_
 •	Travessa Francisco Buarque de Holanda;_x000D_
 •	Travessa Cora Coralina;_x000D_
 •	Travessa Dalton Trevisan;_x000D_
 •	Travessa Augusto dos Anjos;</t>
   </si>
   <si>
     <t>5508</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5508/indicacao_017-2022_-_rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5508/indicacao_017-2022_-_rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie o estudo técnico e instalação de lombada ou tachões na Avenida Polônia 338.</t>
   </si>
   <si>
     <t>5509</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5509/indicacao_018-2022_-_dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5509/indicacao_018-2022_-_dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio da Secretaria Municipal de Meio Ambiente, providencie a manutenção ou instalação de lixeiras públicas nas regiões de maior concentração comercial de Fazenda Rio Grande, especialmente nas extensões das ruas Cesar Carelli (bairro Pioneiros), Francisco Claudino dos Santos (bairro Pioneiros), Avenida Brasil (bairros Eucaliptos e Nações) e Avenida Portugal (bairros Nações e Gralha Azul).</t>
   </si>
   <si>
     <t>5510</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5510/indicacao_019-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5510/indicacao_019-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a padronização em todas as calçadas públicas deste município, a fim de que possuam “piso tátil”.</t>
   </si>
   <si>
     <t>5511</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5511/indicacao_021-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5511/indicacao_021-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize com a máxima urgência a conclusão da construção das calçadas, juntamente com a sinalização horizontal e vertical das Ruas Rio Nhundiaquara, Rio Palmeirinha e Rio Passaúna, entre as Ruas Rio Amazonas e Rio Ivaí, localizadas no Bairro Iguaçu neste Município.</t>
   </si>
   <si>
     <t>5512</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5512/indicacao_022-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5512/indicacao_022-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Obras Públicas, realize a revitalização de todas as ruas do Jardim Veneza.</t>
   </si>
   <si>
     <t>5513</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5513/indicacao_023-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5513/indicacao_023-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize pavimentação asfáltica na continuação da  Avenida das Américas, as margens da BR 116.</t>
   </si>
   <si>
     <t>5514</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5514/indicacao_024-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5514/indicacao_024-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria competente realize o estudo para a instalação uma Travessia elevada na Avenida Brasil em frente ao número 211 no bairro Eucaliptos, neste município.</t>
   </si>
   <si>
     <t>5515</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5515/indicacao_025-2022_-_professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5515/indicacao_025-2022_-_professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes ações para a valorização da Praça Izaltino Salvador, popularmente conhecida como Praça Tapajós, no bairro Iguaçu:_x000D_
 a)	Limpeza e roçada periódicas;_x000D_
 b)	A manutenção e/ou instalação de equipamentos recreativos e esportivos;_x000D_
 c)	A realização de patrulhamento preventivo, principalmente nos períodos da noite e da madrugada.</t>
   </si>
   <si>
     <t>5516</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5516/indicacao_026-2022_-_carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5516/indicacao_026-2022_-_carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize com máxima urgência a pintura nas faixas de pedestre localizadas próximo ao antigo terminal, terminal central e o centro da nossa cidade.</t>
   </si>
   <si>
     <t>5517</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5517/indicacao_027-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5517/indicacao_027-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da secretaria competente viabilize o recapeamento do asfalto com revitalização de calçamento, meio fio, paisagismo e sinalização horizontal e vertical em toda a extensão das ruas: Peroba, Cedro, Pinheiro, Alecrim.</t>
   </si>
   <si>
     <t>5518</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5518/indicacao_028-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5518/indicacao_028-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize pavimentação asfáltica na continuação da Rua Abacateiro, localizada no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>5519</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5519/indicacao_029-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5519/indicacao_029-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize com a máxima urgência a pavimentação asfáltica das Ruas: Ipê, Quaresmeira e Coqueiro entre as Ruas Gerivá e Juazeiro localizadas no Bairro Eucaliptos neste Município.</t>
   </si>
   <si>
     <t>5520</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5520/indicacao_030-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5520/indicacao_030-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realize roçada e limpeza de calçadas no bairro Jardim Veneza e também na Rua Santo Agostinho nº 419 situada no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>5521</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5521/indicacao_031-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5521/indicacao_031-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a revitalização e a instalação de um espaço de lazer na seguinte localidade:_x000D_
 •	Rua Tucano, nº 307, Bairro Gralha Azul, em Fazenda Rio Grande/PR – “Primeiro de Maio”</t>
   </si>
   <si>
     <t>5522</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5522/indicacao_032-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5522/indicacao_032-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, estude a possibilidade de implantação de uma faixa elevada de pedestres, placas de sinalização horizontal e vertical na Rua Rio Tejo N° 740 em frente ao Cond. Residencial Rio Tejo.</t>
   </si>
   <si>
     <t>5523</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Doriane Hammad</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5523/indicacao_033-2022_-_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5523/indicacao_033-2022_-_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, determinar que tome providências quanto a instalação de lombada ou redutor de velocidade, na Rua Manoel Claudino Barbosa, n.º 490, Pioneiros — Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5524</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5524/indicacao_034-2022_-_carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5524/indicacao_034-2022_-_carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, o mesmo através da Secretaria responsável, realize em caráter de urgência uma vistoria e reforma na Praça Brasil, situada no bairro Nações em nossa cidade. Focando principalmente no calçamento e na limpeza do local sendo necessário a roçagem e limpeza entre as pedras do calçamento.</t>
   </si>
   <si>
     <t>5525</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5525/indicacao_035-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5525/indicacao_035-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria competente, providencie a pavimentação asfáltica na Travessa Palmas a partir do número 149 no bairro Estados, neste município.</t>
   </si>
   <si>
     <t>5526</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5526/indicacao_036-2022_-_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5526/indicacao_036-2022_-_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize a sinalização,vertical de transito de: (Rua sem Saída) da Rua Beija Flor localizada no bairro Gralha Azul, neste município.</t>
   </si>
   <si>
     <t>5527</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5527/indicacao_038-2022_-_professor_fabiano_fuba_e_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5527/indicacao_038-2022_-_professor_fabiano_fuba_e_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Obras Públicas, providencie a pavimentação asfáltica na Rua Cabo Verde e nas ruas em seu entorno, no bairro Nações, neste município.</t>
   </si>
   <si>
     <t>5528</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5528/indicacao_039-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5528/indicacao_039-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a reforma e a ligação dos bebedouros de água no terminal de transporte público de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>5529</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5529/indicacao_040-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5529/indicacao_040-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Faztrans para que façam a instalação de placas indicativas com nomes de ruas, sendo elas: Tom Jobim, Casimiru de Abreu, Zélia Gatai, Paulo Leminski, João Cabral de Melo Neto e Travessa Francisco Boarque de Holanda. Indico também para que seja feita a manutenção das placas indicativas que já se encontram instaladas no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>5530</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5530/indicacao_041-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5530/indicacao_041-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras e Meio Ambiente, a necessidade de roçada e limpeza na extensão da Avenida Francisco Ferreira da Cruz, e limpeza de todos os pontos de ônibus da localidade.</t>
   </si>
   <si>
     <t>5531</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5531/indicacao_042-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5531/indicacao_042-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica da Rua Silvano José Baldan, localizada no Bairro Pioneiros neste Município.</t>
   </si>
   <si>
     <t>5532</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5532/indicacao_043-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5532/indicacao_043-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a instalação de uma travessia elevada em frente a Emater no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>5533</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5533/indicacao_044-2022_-_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5533/indicacao_044-2022_-_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, que proceda a manutenção e troca das lâmpadas dos postes de iluminação pública localizados na Rua Biguá, próximo ao n.º 2062, Gralha Azul.</t>
   </si>
   <si>
     <t>5534</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5534/indicacao_045-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5534/indicacao_045-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente e órgão responsável pela iluminação pública, realize a troca de lâmpadas nos seguintes locais:_x000D_
 * Praça Izaltino Salvador de Souza, Rua Rio Japurá 1161 Bairro iguaçu I_x000D_
 * Rua Guaritá entre os números 220 a 338 Bairro Eucaliptos</t>
   </si>
   <si>
     <t>5535</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5535/indicacao_046-2022_-_carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5535/indicacao_046-2022_-_carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, o mesmo através da Secretaria responsável, realize em caráter de urgência a manutenção dos bancos na Rua César Carelli, em frente aos números 151 e 12</t>
   </si>
   <si>
     <t>5536</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5536/indicacao_047-2022_-_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5536/indicacao_047-2022_-_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo Sr Prefeito Municipal para que através da Secretaria competente, realize a manutenção dos aparelhos da academia ao ar livre e a revitalização areia do parque, na Praça no Sidon localizada na Travessa Framboeseira ao lado da associação de moradores do bairro.</t>
   </si>
   <si>
     <t>5537</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5537/indicacao_048-2022_-_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5537/indicacao_048-2022_-_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize manutenção da iluminação pública nos endereços infra citados:_x000D_
 1. Rua Estados Unidos Bairro Nações, em frente ao número 1526._x000D_
 2. Rua são Miguel Bairro Santa Terezinha, em frente número 808._x000D_
 3. Rua são Miguel Bairro Santa Terezinha, em frente ao número 736 a lâmpada não apag</t>
   </si>
   <si>
     <t>5538</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Alex Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5538/indicacao_049-2022_-_alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5538/indicacao_049-2022_-_alex_padilha.pdf</t>
   </si>
   <si>
     <t>A) Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie travessia elevada Rua Tridi com a Rua Guará, localizada no bairro Gralha Azul._x000D_
 B) Sinalização vertical e horizontal do local.</t>
   </si>
   <si>
     <t>5539</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5539/indicacao_051-2022_-_alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5539/indicacao_051-2022_-_alex_padilha.pdf</t>
   </si>
   <si>
     <t>A)	Instalação de lombadas e ou travessia elevada, na extensão da Rua Sérvia._x000D_
 B)	Sinalização vertical e horizontal do local._x000D_
 C)	A rua em questão tem aproximadamente 1200 de comprimento_x000D_
 D)	A rua mencionada, aos finais de semana, é usada como local de rachas.</t>
   </si>
   <si>
     <t>5540</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5540/indicacao_052-2022_-_alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5540/indicacao_052-2022_-_alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie travessia elevada na esquina da Rua Rio Nhundiaquara com a Rua Rio Amazonas, localizada no bairro Iguaçu.</t>
   </si>
   <si>
     <t>5541</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5541/indicacao_055-2022_-_alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5541/indicacao_055-2022_-_alex_padilha.pdf</t>
   </si>
   <si>
     <t>A)	Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie sinalização vertical Rua Guará com a Rua Biguá, localizada no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>5542</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5542/indicacao_058-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5542/indicacao_058-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Obras Públicas, providencie o prolongamento asfáltico da Rua Flamingos.</t>
   </si>
   <si>
     <t>5543</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5543/indicacao_059-2022_-_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5543/indicacao_059-2022_-_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das secretarias competentes realize a pavimentação asfáltica na Rua Noruega, Bairro Nações, em toda sua extensão.</t>
   </si>
   <si>
     <t>5544</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5544/indicacao_060-2022_-_professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5544/indicacao_060-2022_-_professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize o patrolamento e a colocação de saibro na Rua nhundiaquara, entre as Ruas Rio Amazonas e a Rua Rio Arraial – no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>5545</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5545/indicacao_061-2022_-_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5545/indicacao_061-2022_-_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para a construção de Travessia Elevada na Av. Brasil, nas proximidades do CAIC.</t>
   </si>
   <si>
     <t>5546</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5546/indicacao_062-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5546/indicacao_062-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras e Faztrans, a necessidade de instalar um redutor de velocidade na Rua Travessa Açaizera, Eucaliptos, em frente ao número 167, devido ao abuso de velocidade dos veículos que trafegam no local e perturbação da paz dos moradores.</t>
   </si>
   <si>
     <t>5547</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5547/indicacao_063-2022_-_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5547/indicacao_063-2022_-_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente, realize um levantamento e parecer de quantas crianças portadoras de necessidades especial, cadeirante tem atualmente matriculadas na Apae do município. Solicito que seja fornecido a esses alunos transporte adaptado para cadeirante, garantindo acessibilidade, igualdade e inclusão social.</t>
   </si>
   <si>
     <t>5548</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5548/indicacao_064-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5548/indicacao_064-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a pavimentação asfáltica da Tv  Sequóia, Rua Palmeira, Tv. Pereira, Rua Cajueiro, Tv. Pinus, Tv. Sapopema, Tv Olmo, Tv. Manjoleiro, Tv Piqui, Tv. Cauna, Tv Cataia, Tv Bordô, Tv. Acácia, Tv. Álamo localizadas no Loteamento Pátria Minha, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>5549</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5549/indicacao_065-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5549/indicacao_065-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência a instalação de uma Travessa Elevada em Frente a Unidade Básica de Saúde, situada entre a Av. Portugal e Av. Austria, em Fazenda Rio Grande/P</t>
   </si>
   <si>
     <t>5550</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5550/indicacao_066-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5550/indicacao_066-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Reiterando a Indicação 014/2022 de 18 de fevereiro de 2022;_x000D_
 Indica-se seja expedido ofício ao Exmo. Sr. Prefeito Municipal – para que, através da Secretaria Municipal de Governo junto a Secretaria de Obras ao órgão competente Faztrans, seja instalada uma “faixa elevada para travessia de pedestres“ e “placas de sinalização” na seguinte rua: _x000D_
 Rua César Carelli N°375 Bairro Pioneiros, esquina com a Rua Farid Estephens Bairro Pioneiros.</t>
   </si>
   <si>
     <t>5551</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5551/indicacao_067-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5551/indicacao_067-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize em caráter de urgência, recapeamento asfáltico na Rua Rio Iguaçu, próximo ao número 735, localizada no bairro Iguaçu.</t>
   </si>
   <si>
     <t>5552</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5552/indicacao_068-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5552/indicacao_068-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem a roçada e limpeza da Unidade de Saúde São Sebastião e também do terreno baldio que fica ao lado do CMEI Professora Darcy Barbosa Leal, ambos situados no bairro Jardim Veneza</t>
   </si>
   <si>
     <t>5857</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5857/indicacao_069.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5857/indicacao_069.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize a instalação de Semáforo para travessia de pedestres no seguinte cruzamento: Avenida Brasil com Avenida Paraguai —Bairro Nações.</t>
   </si>
   <si>
     <t>5553</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5553/indicacao_070-2022_-_carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5553/indicacao_070-2022_-_carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, o mesmo através da Secretaria responsável, realize em caráter de urgência a reforma nos brinquedos de um parque infantil situado na Praça Izaltino Salvador de Souza, localizada na Rua Rio Faxinal, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>5554</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5554/indicacao_071-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5554/indicacao_071-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras e Meio Ambiente, a necessidade de roçada e reparo nas tampas dos bueiros na extensão da Rua Sibipiruna bairro Eucaliptos, dos números 51 ao 285.</t>
   </si>
   <si>
     <t>5555</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5555/indicacao_072-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5555/indicacao_072-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que criem no prédio da antiga Escola Rural Neiry Riek, localizada na Estrada do Rio Abaixo área rural deste município, um espaço de lazer tendo uma cancha de areia e/ou playground, analisando que esse espaço público se encontra desativado.</t>
   </si>
   <si>
     <t>5556</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5556/indicacao_073-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5556/indicacao_073-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal – para que, através da Secretaria Municipal de Governo e Secretaria de Obras ao órgão responsável Faztrans a instalação de uma “faixa elevada para travessia de pedestres” em frente a Escola Municipal Luiz Nichele na Rua Eritréia Nº171 Jardim Santarém Bairro Nações.</t>
   </si>
   <si>
     <t>5557</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5557/indicacao_074-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5557/indicacao_074-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a roçada e reparos nas calçadas localizadas na Avenida Paraná, Bairro Pioneiros neste Município.</t>
   </si>
   <si>
     <t>5558</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5558/indicacao_075-2022_-_professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5558/indicacao_075-2022_-_professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:  _x000D_
 a)	Travessia elevada na rua Canadá, em frente à Escola Dom Bosco, número 50._x000D_
 b)	Recuo da calçada ou rebaixamento do meio fio para embarque e desembarque de estudantes.</t>
   </si>
   <si>
     <t>5559</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5559/indicacao_076-2022_-_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5559/indicacao_076-2022_-_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, para que promova o policiamento no entorno das Escolas Municipais, em especial nos horários de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>5560</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5560/indicacao_077-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5560/indicacao_077-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a manutenção de iluminação da praça localizada na Rua Rio Guarani, próximo a Escola Municipal Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>5561</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5561/indicacao_078-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5561/indicacao_078-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria competente, providencie a instalação de uma academia ao ar livre, no terreno nº 144 da rua São Jorge, no bairro santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>5562</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5562/indicacao_079-2022_-_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5562/indicacao_079-2022_-_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o estudo para implementar faixa e sinalização vertical de proibido estacionar bilateral na rua Tridi, em frente ao número 474 também uma possível colocação de tachas na Avenida Portugal lateral ao número 474.</t>
   </si>
   <si>
     <t>5563</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5563/indicacao_080-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5563/indicacao_080-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a instalação de duas lombadas, entre a Avenida Brasil e a Avenida Tomaz Edison de Andrade, uma antes e outra depois das Entradas do Jardim Brasil e a entrada do Greenfield.</t>
   </si>
   <si>
     <t>5564</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5564/indicacao_081-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5564/indicacao_081-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a construção da quadra esportiva na Escola Municipal Francisco Quirino Machado, situada na localidade São Sebastião bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>5565</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5565/indicacao_082-2022_-_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5565/indicacao_082-2022_-_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o estado fitossanidade (Saúde) de uma das árvores, localizada na Praça Gralha Azul, Avenida Portugal.</t>
   </si>
   <si>
     <t>5566</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5566/indicacao_083-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5566/indicacao_083-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria competente, providencie a instalação de travessia elevada, e vaga de estacionamento para deficientes, na Rua Rio Guarani, 365, em frente à Escola Municipal Nossa Senhora de Fátima, no bairro Iguaçu, neste município.</t>
   </si>
   <si>
     <t>5567</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5567/indicacao_084-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5567/indicacao_084-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize em caráter de urgência, a instalação de uma travessia elevada em frente a Escola Municipal Nossa Senhora de Fátima, localizada na Rua Rio Guarani no bairro Iguaçu.</t>
   </si>
   <si>
     <t>5568</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5568/indicacao_085-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5568/indicacao_085-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretarias responsáveis para que atendam as seguintes demandas:_x000D_
 1)	Solicita a Secretaria Municipal de Educação que seja incluído um ponto de ônibus do Transporte Escolar próximo a BIOMA Indústria, Comércio e Distribuição, sito à Estrada Rural Adão Roik, 1636, neste município._x000D_
 2)	Solicita a Secretaria Municipal de Obras, especial atenção a conservação e manutenção da Estrada Rural Adão Roik,</t>
   </si>
   <si>
     <t>5569</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5569/indicacao_086-2022_-_professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5569/indicacao_086-2022_-_professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:_x000D_
 a)	Que seja feita roçada na rua Rio Xingu , e Rio Pinhão ao lada da UBS Pioneiros em toda sua extensão.</t>
   </si>
   <si>
     <t>5570</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5570/indicacao_087-2022_-_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5570/indicacao_087-2022_-_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido Oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria competente do Município, realize a implantação de uma travessia elevada para pedestres e pintura das faixas de sinalização em frente a UBS Gralha Azul.</t>
   </si>
   <si>
     <t>5571</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5571/indicacao_088-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5571/indicacao_088-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal de Governo e Secretaria de Obras venha a concluir o asfalto na Rua Ipê Nº 35 a Nº 79 no Bairro Eucaliptos, entre as ruas: Rua Jerivá e Rua Juazeiro no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>5572</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5572/indicacao_089-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5572/indicacao_089-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, a necessidade de calçamento para pedestres na rua Rio Jaú entre os números 1150 até o 1408 no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>5573</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5573/indicacao_090-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5573/indicacao_090-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize com a máxima urgência a reforma da calçada de pedestres localizada na Avenida das Indústrias, em frente ao numeral 1303, Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>5574</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5574/indicacao_091-2022_-_carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5574/indicacao_091-2022_-_carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria Municipal do Meio Ambiente, viabilize um mutirão de limpeza com a retirada de lixos e roçagem no terreno localizado em frente ao endereço Rua Pau Brasil próximo ao número 2.700, e na oportunidade realize uma limpeza em toda a proximidade, sendo localizado no bairro Eucaliptos III, neste município.</t>
   </si>
   <si>
     <t>5575</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5575/indicacao_092-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5575/indicacao_092-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, realize a construção de um novo prédio para a Escola Municipal São Francisco de Assis, ampliação das Escolas Municipais Rúbia Mara da Cruz Pacheco e Escola Santa Maria.</t>
   </si>
   <si>
     <t>5576</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5576/indicacao_093-2022_-_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5576/indicacao_093-2022_-_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize o estudo e viabilidade para instalação de Placas ou adesivos de Nomenclatura nas ruas do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5577</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5577/indicacao_094-2022_-_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5577/indicacao_094-2022_-_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal_x000D_
 para que o mesmo através da secretaria responsável realize um levantamento sobre _x000D_
 as cobranças indevidas das entidades religiosas do município. tendo em vista que as _x000D_
 mesmas são isentas de taxas de alvará.</t>
   </si>
   <si>
     <t>5578</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5578/indicacao_095-2022_-_professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5578/indicacao_095-2022_-_professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja instalado um botão de passagem de pedestres no cruzamento                                                                                                                                       da avenida Portugal com avenida Áustria, em frente ao supermercado Boza, no bairro Gralha Azul, sendo que o mesmo tem 3 estágios para motoristas e não tem estágio para pedestres:</t>
   </si>
   <si>
     <t>5579</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5579/indicacao_096-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5579/indicacao_096-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a revitalização, limpeza e demais cuidados necessários na seguinte localidade:_x000D_
 •	Lagoinha do Veneza, Rua Helena Kollody, nº 619, próximo a Rua Tom Jobim, nº 31.</t>
   </si>
   <si>
     <t>5580</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5580/indicacao_097-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5580/indicacao_097-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal para que juntamente com a Secretaria responsável, realize o patrolamento e ensaibramento da Rua Antônio Vonchechem, situada na localidade Rio Abaixo área rural desse município.</t>
   </si>
   <si>
     <t>5581</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5581/indicacao_098-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5581/indicacao_098-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal de Obras seja feita a manutenção do asfalto e calçada devido a erosão causando o desmoronamento de parte da via, no seguinte local: Rua Cerejeira esquina com a Rua Videira no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>5582</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5582/indicacao_099-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5582/indicacao_099-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize estudos para a instalação de uma grade de proteção as margens do Rio Mascate, na Rua Rio Tejo localizada no bairro Iguaçu.</t>
   </si>
   <si>
     <t>5583</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5583/indicacao_100-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5583/indicacao_100-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Justifica-se esta indicação tendo em vista que é um pedido da população local que enfrenta dificuldades para andar na região sem se expor ao risco de atropelamentos por veículo que a falta de calçamento que a extensão da Av. São Cristóvão.</t>
   </si>
   <si>
     <t>5584</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5584/indicacao_101-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5584/indicacao_101-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a conclusão da calçada de pedestres localizada na Avenida Jatobá, no trecho entre o numeral 599 até a Avenida Brasil, Bairro Eucaliptos neste Município.</t>
   </si>
   <si>
     <t>5585</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5585/indicacao_102-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5585/indicacao_102-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Excelentíssimo Prefeito Municipal Marco Marcondes, para que através da secretaria competente viabilize um redutor de velocidade na rua Nossa Senhora da Conceição em frente ao número 247, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>5586</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5586/indicacao_103-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5586/indicacao_103-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, realize a construção de um ginásio de esportes no terreno ao lado da Escola Municipal Generoso Salustiano Barbosa.</t>
   </si>
   <si>
     <t>5587</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5587/indicacao_104-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5587/indicacao_104-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal para que juntamente com a Secretaria responsável, analisem o problema do estacionamento da Unidade de Saúde Gralha Azul, possibilitando a criação de um estacionamento exclusivo para os usuários da unidade.</t>
   </si>
   <si>
     <t>5588</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5588/indicacao_105-2022_-_professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5588/indicacao_105-2022_-_professor_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes ações para a melhoria do bairro Iguaçu:_x000D_
 a)	Calçadas nas ruas: Rio Madeira, Rio Cerne, Rio Tapajós, Rio Nunes, Rio Tigre, Rio Missouri, Rio Arraio, Rio Barigui, Rio Ipiranga, Rio São Francisco e Rio Tietê._x000D_
 b)	Limpeza e roçada periódicas.</t>
   </si>
   <si>
     <t>5589</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5589/indicacao_106-2022_-_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5589/indicacao_106-2022_-_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido Ofício ao Exmo. Sr. Prefeito Municipal para que seja realizado um estudo de melhorias de sinalização e demarcação na Rua Thomas Edson próximo ao número 491 no bairro Greenfild.</t>
   </si>
   <si>
     <t>5590</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5590/indicacao_107-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5590/indicacao_107-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica da Rua Rio Taquari no trecho entre as Ruas Rio Formoso e Rio Sena, localizada no Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>5591</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5591/indicacao_108-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5591/indicacao_108-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal – para que, através da Secretaria Municipal de Governo e Secretaria de Obras ao órgão responsável Faztrans a instalação de uma “faixa elevada para travessia de pedestres ” na rua Av. Portugal, 1161 – Nações.</t>
   </si>
   <si>
     <t>5592</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5592/indicacao_109-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5592/indicacao_109-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a instalação de uma lombada na Avenida Perdizes próximo ao número 888 no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>5832</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5832/indicacao_110.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5832/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente (Faztrans), realize a instalação de Semáforo temporizado para travessia de pedestres no cruzamento da Av. Portugal em frente ao número 892 — Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>5593</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5593/indicacao_111-2022_-_alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5593/indicacao_111-2022_-_alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie concerto dos semáforos indicativos aos pedestres existentes na cidade.</t>
   </si>
   <si>
     <t>5594</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5594/indicacao_112-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5594/indicacao_112-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a instalação de iluminação na seguinte localidade:_x000D_
 •	Rua Rio Abaixo – Colônia Lima</t>
   </si>
   <si>
     <t>5803</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5803/indicacao_113-2022_-_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5803/indicacao_113-2022_-_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria  competente realize a manutenção e revitalização das quadras de esporte e equipamentos instalados no Parque Multieventos.</t>
   </si>
   <si>
     <t>5804</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5804/indicacao_114-2022_-_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5804/indicacao_114-2022_-_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido Ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize um estudo para manutenção e ampliação do ponto de ônibus localizado na Rua Oiapoque esquina com Rua Rio Paranaíba bairro Iguaçu, neste município.</t>
   </si>
   <si>
     <t>5805</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5805/indicacao_115-2022_-_professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5805/indicacao_115-2022_-_professor_helio.pdf</t>
   </si>
   <si>
     <t>O vereador professor Hélio Pereira, que adiante subscreve, no uso de suas atribuições legais e regimentais, submete ao Plenário o seguinte:_x000D_
 Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:  _x000D_
 a)	Lombadas na Rua Limeira – (uma em frente à Praça do Sidon e outra na sequência, conforme avaliação da engenharia de trânsito).</t>
   </si>
   <si>
     <t>5806</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5806/indicacao_116-2022_-_carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5806/indicacao_116-2022_-_carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria Municipal do Meio Ambiente viabilize a limpeza e roçagem do mato ao redor da calçada localizada na rua Manoel Claudino Barbosa, nº 1.638, sendo em frente ao edifício Solar da Serra localizado no bairro Pioneiros (centro), neste município.</t>
   </si>
   <si>
     <t>5807</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5807/indicacao_117-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5807/indicacao_117-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize pavimentação asfáltica na Rua Venezuela, próximo à Avenida das indústrias no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>5808</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5808/indicacao_118-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5808/indicacao_118-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria de Obras viabilize o conserto e manutenção da calçada de pedestres em toda extensão da Rua Santo Agostinho.</t>
   </si>
   <si>
     <t>5809</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5809/indicacao_119-2022_-_alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5809/indicacao_119-2022_-_alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie instalação na Praça Tridi localizada na Rua Tridi no bairro Gralha Azul:_x000D_
 A)	Academia ao ar livre;_x000D_
 B)	Parquinho recreativo para as crianças;</t>
   </si>
   <si>
     <t>5810</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5810/indicacao_120-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5810/indicacao_120-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, esteja colocando uma placa de pare ou uma placa de preferencial, no trevo da rua Demétrio Zanão com a Estrada Principal do Passo Amarelo, a qual seja melhor no local e também três lombadas próximas a este trevo sendo uma em cada rua para redução de velocidade. Segue foto em anexo.</t>
   </si>
   <si>
     <t>5811</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5811/indicacao_121-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5811/indicacao_121-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que  através da Secretaria competente realize a limpeza e roçada entre as Ruas Rio Nhundiaquara e Rio Palmeirinha e tambem a troca da tampa de bueiro localizada na Rua Rio Timbú em  frente ao numeral 523, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>5812</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5812/indicacao_122-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5812/indicacao_122-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria competente, providencie a instalação de travessia elevada, na Avenida Portugal, 244, em frente à Escola Municipal Guisela Kuss no bairro Nações, neste município.</t>
   </si>
   <si>
     <t>5813</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5813/indicacao_123-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5813/indicacao_123-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Reformas e Manutenção na Escola Municipal Santa Maria._x000D_
 Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a reforma dos telhados de toda a Escola Municipal Santa Maria (inclusive do telhado do ginásio da escola) e de todo o sistema de escoamento de água (calhas) do ginásio da Escola.</t>
   </si>
   <si>
     <t>5814</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5814/indicacao_124-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5814/indicacao_124-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal – para que, através da Secretaria Municipal de Meio Ambiente realize a manutenção e limpeza da fossa séptica na sede da Ong DNA Animal localizada no seguinte local:_x000D_
 •	Rua Santa Matilde Nº 88 no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>5833</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5833/indicacao_125.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5833/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a manutenção dos banheiros do Terminal Metropolitano de Fazenda Rio Grande, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>5834</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5834/indicacao_126.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5834/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem a manutenção e troca de lâmpadas queimadas de toda a rede de iluminação Pública no bairro Jardim Veneza. Indico também para que seja feita a colocação de um caminhão de areia na quadra de esporte localizada ao lado da Unidade de Saúde São Sebastião, na Rua João Cabral de Melo Neto, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>5835</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5835/indicacao_127.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5835/indicacao_127.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente seja instalado grades nas janelas e na área do fundo do CMEI Gralha Azul, localizado na Avenida Albatroz, nº 430, bairro Gralha Azul.</t>
   </si>
   <si>
     <t>5836</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5836/indicacao_128.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5836/indicacao_128.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize a seguinte benfeitoria: Indica que seja instalada uma caixa d'agua no cemitério municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5837</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5837/indicacao_129.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5837/indicacao_129.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da secretaria competente baseado no Projeto de Lei Complementar 54/2012 tome as devidas providências, notificando o proprietário e em seguida após o prazo legal realize a limpeza do terreno localizado na rua: _x000D_
 -Rua Santo Antonio ao lado do Nº 564 b Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>5838</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5838/indicacao_130.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5838/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação e da Secretaria Municipal de Cultura, utilize os ônibus que estão em desuso, devido a ter vencido O prazo de utilidade, para O transporte escolar, da Secretaria Municipal de Educação, para transformá-los em Laboratório de Informática e Biblioteca Itinerante.</t>
   </si>
   <si>
     <t>5839</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5839/indicacao_131.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5839/indicacao_131.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido Ofício ao excelentíssimo senhor Prefeito Municipal para que através da secretaria competente, realize O manilhamento da valeta a céu aberto, que margeia a Rua Rio Orinoco, localizada no Bairro Iguaçu, neste município, bem como a revitalização da referida via.</t>
   </si>
   <si>
     <t>5840</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5840/indicacao_132.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5840/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica da Rua Rio Orinoco, localizada no Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>5841</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5841/indicacao_133.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5841/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize reformas e manutenções no Teatro Municipal deste Município de Fazenda Rio Grande._x000D_
 Sendo as seguintes reformas/manutenções:_x000D_
 -Arrumar as portas dos fundos; colocar um toldo ou fazer uma cobertura:_x000D_
 -Acessibilidade para cadeirantes. Tirar as rampas fixas para uso dos cadeirantes, que estão nas coxias, e substituir por rampas móveis:_x000D_
 -Consertar a roldana da cortina do lado esquerdo do palco;_x000D_
 -Colocar um piso de madeira fosca sobre o palco e nas coxias, para futura instalação definitiva do linóleo;_x000D_
 - Consertar os banheiros da coxia, instalar um chuveiro:_x000D_
 - Passar massa corrida e pintar a parede branca de fundo do palco, (a mesma fica atrás da cortina preta), rotunda;_x000D_
 - Aumentar o palco 1 ou 1,5 p frente, em direção à plateia. Aumentando o palco, também precisa realocar a cortina mais para frente, em conformidade;_x000D_
 - Colocar uma luminária na recepção, em cima do balcão, mui</t>
   </si>
   <si>
     <t>5842</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5842/indicacao_134.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5842/indicacao_134.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, a que seja feito estudo da melhor localização para a implantação de lombadas nas ruas no Bairro Gralha._x000D_
 A) R. Berlim_x000D_
 B) R. Luxemburgo_x000D_
 C) R. Africa do Sul_x000D_
 D) R. Paris_x000D_
 E) R. Londres_x000D_
 F) R. Australia</t>
   </si>
   <si>
     <t>5843</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Alex Padilha, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5843/indicacao_135.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5843/indicacao_135.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, a que seja feita a sinalização horizontal e vertical na rotatória da Av. Portugal, Rua Australia e Rua Sérvia.</t>
   </si>
   <si>
     <t>5858</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5858/indicacao_136.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5858/indicacao_136.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize obras de pavimentação asfáltica e calçamento em todas as ruas no Bairro Gralha Azul — na Vila Boa Esperança, neste município.</t>
   </si>
   <si>
     <t>5859</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5859/indicacao_137.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5859/indicacao_137.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize pavimentação asfáltica na Rua Geriva, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5928/indicacao_138.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5928/indicacao_138.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria competente (Obras) que realize um estudo de viabilidade e implantação de iluminação de (alusão, iluminação cênica) nos órgãos públicos (Prefeitura Municipal, Câmara Municipal na fachada, em frente Parque Multieventos e Parque Verde nos letreiros) datas em que se conscientiza a população sobre a importância do assunto no mês ou semana competente exemplo: Maio Amarelo, Outubro Rosa, Novembro Azul, Conscientização sobre Transtorno do Espectro Autista e Esquizofrenia.</t>
   </si>
   <si>
     <t>5860</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5860/indicacao_139.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5860/indicacao_139.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo, Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:_x000D_
 a) Que seja feita troca/instalação de lâmpadas na rua Abílio Juliano, atrás da escola municipal Marlene Barbosa/CEEBJA - Bairro Pioneiros._x000D_
 b) Que seja feita roçada em toda sua extensão._x000D_
 c) Que seja feita pintura de faixas na área para estacionamento.</t>
   </si>
   <si>
     <t>5861</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5861/indicacao_140.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5861/indicacao_140.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido Ofício ao excelentíssimo senhor Prefeito Municipal para que através da secretaria competente, realize a manutenção e limpeza da praça do Kokubo no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>5862</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5862/indicacao_141.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5862/indicacao_141.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal de Obras realize a pavimentação asfáltica na seguinte rua: e Rua Gerivá esquina com a rua Ipê e com a Rua Salgueiro, no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>5863</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5863/indicacao_143.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5863/indicacao_143.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie sinalização horizontal e vertical na junção das Ruas Curitiba e Mato Grosso com a rodovia Régis Bittencourt (BR 116), no Bairro Santa Mari</t>
   </si>
   <si>
     <t>5864</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5864/indicacao_144.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5864/indicacao_144.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a revitalização no Estacionamento do Colégio Estadual Cunha Pereira. Endereço: Rua São Natalino, nº 2291, Bairro Santa Terezinha, neste Município de Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>5865</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5865/indicacao_146.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5865/indicacao_146.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, no sentido de providenciar a melhoria na pavimentação asfáltica, bem como na sinalização vertical e horizontal, da Avenida Brasil.</t>
   </si>
   <si>
     <t>5866</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5866/indicacao_147.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5866/indicacao_147.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize a sinalização horizontal e vertical no cruzamento da Avenida Paraná com a Avenida Mato Grosso, no bairro Estados, neste município.</t>
   </si>
   <si>
     <t>5867</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5867/indicacao_148.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5867/indicacao_148.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica da Rua Ipê, no trecho localizado entre as Ruas Juazeiro e Gerivá. Indico também, que seja implantada uma lombada física neste mesmo trecho em frente ao numeral 73, Bairro Eucaliptos neste Município.</t>
   </si>
   <si>
     <t>5868</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5868/indicacao_149.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5868/indicacao_149.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem a pintura de faixa de pedestres e a instalação de uma placa de proibido estacionar na Avenida Paineiras, deixando livre para estacionamento apenas em um sentido da via sendo este preferencialmente em frente aos números 604 e 624, onde estão localizados alguns comércios.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5897/indicacao_151.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5897/indicacao_151.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a instalação de uma travessia elevada na R. São Nicolau, 2420 em frente a Colégio Municipal Cristina S. Borges.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5898/indicacao_152.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5898/indicacao_152.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize a pintura de vagas de embarque e desembarque destinadas a idosos e portadores de deficiência no estacionamento nas dependências da UBS PIONEIROS localizado na Rua Rio Ívai, número 725, neste município.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5899/indicacao_153.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5899/indicacao_153.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da secretaria competente baseado no Projeto de Lei Complementar 54/2012 tome as devidas providências, notificando o proprietário e em seguida após o prazo legal realize a limpeza do terreno localizado na rua:_x000D_
 -Rua Maria Mole de frente ao número 123/1 no Bairro Green Field. Proprietário Green Field Empreendimentos, inscrição imobiliária do terreno 064.065.0242.001.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5900/indicacao_154.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5900/indicacao_154.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:_x000D_
 a) Que seja feita troca de lâmpadas de uma rua em frente do Pesque Pague (Bom de Pescar) na Avenida Francisco Ferreira da Cruz — (Via sem nome que parte da Avenida Francisco Ferreiro da Cruz, ao lado do areal woziack)</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5901/indicacao_155.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5901/indicacao_155.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente (Meio Ambiente e Obras), que realize limpeza e desobstrução também estudo e viabilidade de manilhamento (tubos de concreto) com drenagem pluvial em toda extenção da Rua Rio Guajuvira — Bairro Iguaçu.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5902/indicacao_156.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5902/indicacao_156.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie o reparo da calçada na Av. Portugal, 1906 - Gralha Azul, para que com isso viabilize a implantação de uma travessia elevada.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5903/indicacao_157.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5903/indicacao_157.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize a implantação de um sistema de videomonitoramento nas escolas e Cmeis do município.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5904/indicacao_158.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5904/indicacao_158.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido Ofício ao excelentíssimo senhor Prefeito Municipal para que através da secretaria competente, realize a instalação de tomadas de energia nos quiosques do Centro Multieventos e Parque Verde.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5905/indicacao_159.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5905/indicacao_159.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a revitalização do asfalto, no seguinte endereço:_x000D_
 - Rua Sálvia, Bairro Eucaliptos, em Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5906/indicacao_160.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5906/indicacao_160.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que juntos venham a realizar a construção de uma Mini Arena no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5907/indicacao_161.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5907/indicacao_161.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica da Rua Quaresmeira, no trecho localizado entre as Ruas Juazeiro e Gerivá, Bairro Eucaliptos neste Município.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5929/indicacao_162.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5929/indicacao_162.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Senhor Prefeito Municipal para que, através da Secretaria Municipal do Meio Ambiente, viabilize a limpeza e roçagem do mato na calçada localizada na Rua Rio Volga em frente ao nº 311, bairro Iguaçu.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5930/indicacao_163.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5930/indicacao_163.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a revitalização asfáltica na Rua Paranapanema entre as ruas Rio Piquiri e Rio Iguaçu, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5931/indicacao_164.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5931/indicacao_164.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido Ofício ao excelentíssimo senhor Prefeito Municipal para que através da secretaria competente, realize o calçamento na rua Rio Ivaí entre Rua Cesar Carelli e a Rua Rio Tejo (Imagem em anexo).</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5932/indicacao_165.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5932/indicacao_165.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:_x000D_
 a) Que seja implantando um bicicletário nos arredores da prefeitura municipal, na praça Brasil.</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5933/indicacao_166.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5933/indicacao_166.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize as seguintes benfeitorias na praça localizada na Vila Boa Esperança no bairro Gralha Azul, sendo elas:_x000D_
 a) Instalação de uma Mini arena_x000D_
 b) Manutenção da cancha, incluindo revitalização de areia_x000D_
 c) Parquinho recreativo para as crianças_x000D_
 d) Instalação de luminárias_x000D_
 e) Bancos_x000D_
 f) Novos equipamentos da academia ao ar livre.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5934/indicacao_167.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5934/indicacao_167.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que juntamente com a Divisão de Iluminação Pública realizem a instalação da rede de baixa tensão, dos braços e das lâmpadas para iluminação pública no final da Rua João Quirino Leal esquina com Avenida Portugal, dando sequência até onde ainda não possui esse serviço. Indico também para que sejam instalados os braços da iluminação pública nos postes novos da Rua Lucinir Franco da Rocha e da Rua Pedro Reinaldo da Rocha, localidade Campo da Cruz.</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5935/indicacao_168.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5935/indicacao_168.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal, para que através da Secretaria de Governo ao órgão competente Faztrans realize a pintura das faixas de pedestres e sinalização horizontal e placas de sinalização vertical no seguinte local:_x000D_
 - Rua Rio Tejo Nº 740 no Bairro Santa Terezinha em frente ao Cond. Residencial Rio Tejo.</t>
   </si>
   <si>
     <t>5936</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5936/indicacao_169.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5936/indicacao_169.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feito estudo para que seja construída uma quadra esportiva junto a Praça localizada na Rua Antonina no Bairro Estados.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5937/indicacao_171.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5937/indicacao_171.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para a construção de Travessia Elevada na Av. Portugal, esquina com Av. Islândia, nas proximidades do numeral 16283.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5938/indicacao_172.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5938/indicacao_172.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a instalação de lombada e travessia elevada necessárias na seguinte localidade:_x000D_
 - Rua Santa Rita de Cássia;_x000D_
 - Rua São Dionísio.</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5956/indicacao_173.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5956/indicacao_173.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal de Governo e Secretaria de Obras ao órgão responsável Faztrans para a, instalação de ondulação transversal “lombada” na seguinte rua:_x000D_
 -Rua Servia Nº 621 frente a rede de alta tensão Copel no Jardim</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5957/indicacao_174.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5957/indicacao_174.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente (Obras) realize estudo e viabilidade para construção de nova ponte de travessia ou colocação de tubos de concretos (manilhas) na região localizada no final da Rua Canários/Araras — Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5958/indicacao_175.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5958/indicacao_175.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o estudo para a construção de uma pista oval de Flat Track no Centro de Multievento de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5959/indicacao_176.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5959/indicacao_176.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize a seguinte benfeitoria:_x000D_
 1) Pavimentação asfáltica na rua Fortaleza — Bairro Santa Maria — especialmente em frente à Escola Municipal Santa Maria._x000D_
 2) Construção de calçadas para pedestres na quadra, em frente à Escola Municipal.</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5960/indicacao_177.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5960/indicacao_177.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Obras Públicas, realize o recapeamento da rua Rio Iguaçu, no trecho localizado entre as ruas Rio Piraí e Rio Oiapoque, no bairro Iguaçu, neste município.</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5961/indicacao_178.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5961/indicacao_178.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a instalação da sinalização de trânsito da referida localidade (placa de velocidade e placa de pare) e para que seja realizado um estudo técnico a fim de analisar a possibilidade de instalação de redutor de velocidade e faixas para proibir o estacionamento de carros._x000D_
 Endereço: Rua Tangará, nº 1136, Bairro Gralha Azul, em Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5962/indicacao_179.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5962/indicacao_179.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de manutenção asfáltica na rua Rio Iguaçu, entre rua Oiapoque e Rio negro que se encontra em péssimas condições.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5963/indicacao_181.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5963/indicacao_181.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem a drenagem e a limpeza da beira do Rio Mascate desde o bueiro na Rua João Quirino leal, em uma extensão aproximada de 500 metros sentido Vila São Sebastião no bairro jardim Veneza.</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5964/indicacao_182.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5964/indicacao_182.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo através da secretaria responsável, realize um levantamento sobre possibilidade de construção de um parque linear na vila 1º de Maio, e indica-se o nome de Laurentino Crespim Machado um dos pioneiros da vila.</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5965/indicacao_183.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5965/indicacao_183.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feita a sinalização horizontal e vertical da Rua Rio Eufrates esquina com Rua Rio Volga e Rio Eufrates com a Rio Ivaí.</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5966/indicacao_184.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5966/indicacao_184.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica da Rua Coqueiro, no trecho localizado entre as Ruas Juazeiro e Gerivá, Bairro Eucaliptos neste Município.</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5983/indicacao_185.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5983/indicacao_185.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Educação, crie um departamento de Avaliação Psicoeducacional.</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5984/indicacao_186.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5984/indicacao_186.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a revitalização do calçamento na Rua Efigênio Pereira da Cruz, no trecho entre a Rua Cesar Carelli e Rua Francisco Claudino dos Santos, localizadas no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5985/indicacao_187.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5985/indicacao_187.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria competente (Obras Públicas), que realize o recapeamento na Avenida Portugal no trecho que compreende entre a Avenida Austria e Avenida Holanda.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5986/indicacao_188.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5986/indicacao_188.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize um estudo para a instalação de bocas de lobo na Rua Juazeiro em toda sua extensão, bairro Eucaliptos, neste município.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5987/indicacao_189.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5987/indicacao_189.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, instalem placas indicativas que contenham imagens da fauna e da flora e de lixeiras comunitárias em pontos estratégicos das Estradas Rurais do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Maciél, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5988/indicacao_190.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5988/indicacao_190.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente (Obras), que realize a viabilidade para instalação de braço de iluminação pública e luminária no seguinte endereço Rua Escócia em frente ao número 05 — Bairro Nações.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5989/indicacao_191.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5989/indicacao_191.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal, para que através da Secretaria de Governo ao órgão competente Faztrans realize a “pintura das faixas de pedestres e sinalização horizontal” na travessia elevada instalada no seguinte local:_x000D_
 -Rua Av. Nossa Senhora de Aparecida Nº 2633 no Bairro Santa Terezinha em frente ao “Condomínio Residencial Bosques de Ipé II”.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5990/indicacao_192.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5990/indicacao_192.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a manutenção e a continuidade nas obras da calçada em frente a Escola Municipal Maryle Aparecida Schetter Ferri.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5991/indicacao_193.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5991/indicacao_193.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize estudo visando encontrar possibilidades de ligação entre o viaduto do Bairro Veneza ao Viaduto do Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5992/indicacao_194.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5992/indicacao_194.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:_x000D_
 a) Que seja feita troca/instalação de lâmpadas na praça Miro Siqueirense_x000D_
 b) Que seja feita roçada em toda sua extensão, periodicamente._x000D_
 c) Instalação de uma academia ao ar livre.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5993/indicacao_195.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5993/indicacao_195.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de manutenção da boca de lobo ao lado do ponto de ônibus na rua Santo Agostinho que se encontra em péssimas condições.</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5994/indicacao_196.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5994/indicacao_196.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a troca de iluminação pública nas localidades do Green Portugal e Jardim Palmeira no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5995/indicacao_197.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5995/indicacao_197.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para revitalização da pavimentação asfáltica, na Avenida Cedro, nas proximidades do numeral, 1456 a 1800 e na Rua Aroeira, nas proximidades do numeral 403 a 460, no Bairro Eucaliptos — Fazenda Rio Grande — PR e calçamento na extensão da Avenida.</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5996/indicacao_198.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5996/indicacao_198.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria de Obras realize com a máxima urgência o patrolamento com a aplicação de material corretivo ao final da Rua Curitiba, localizada no Loteamento Santa Maria, Bairro Estados, neste Município.</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6008/indicacao_199-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6008/indicacao_199-2022.pdf</t>
   </si>
   <si>
     <t>Indico a expedição de ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Obras, construa calçadas nos trechos a seguir especificados:_x000D_
 - Avenida São Cristóvão, entre as ruas São Marcos e Santo Agostinho;_x000D_
 - Rua Rio Piquiri, entre a Avenida Nossa Senhora Aparecida e a Rua Santo Inácio.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6009/indicacao_200-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6009/indicacao_200-2022.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria competente (Obras Públicas), que realize estudo e viabilidade para recapeamento de pavimentação asfáltica na Rua Rio Paranapanema onde compreende do número 689 até 811 - Bairro Iguaçu._x000D_
 -Segue fotos em anexo.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6010/indicacao_201-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6010/indicacao_201-2022.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a instalação de uma lombada na Rua Maringá próximo ao nº12 no bairro Estados.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6011/indicacao_202-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6011/indicacao_202-2022.pdf</t>
   </si>
   <si>
     <t>urgência as limpezas e desentupimentos dos bueiros das Ruas citadas no bairro Jardim Suzuki:_x000D_
 -Rua Santo Hilário de Portier,_x000D_
 -Rua Matinhos,_x000D_
 -Rua Santa Lúcia,_x000D_
 -Rua Santa Bernadete,_x000D_
 -Rua São Félix e;_x000D_
 -Rua São Domingo Sávio</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6012/indicacao_203-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6012/indicacao_203-2022.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feito o termino da pavimentação asfáltica, na Rua Pernambuco no Bairro Estados, no trecho entre as ruas tajaí até a BR 116.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6053/indicacao_204.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6053/indicacao_204.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria  competente (Obras Publicas),que realize estudo e viabilidade para troca e/ou revitalização de ponto de ônibus localizado na Avenida Portugal frente ao numero 3008.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6013/indicacao_205-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6013/indicacao_205-2022.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize o plano e a implementação de asfaltamento das ruas situadas no Bairro Eucaliptos III, neste Município de Fazenda Rio Grande, são as seguintes:_x000D_
 -Travessa Cambú e Travessa Manacá (ambas anexas a Av. Brasil).</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6014/indicacao_206-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6014/indicacao_206-2022.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal de Governo e Secretaria de Obras venha a concluir a pavimentação asfáltica no seguinte local:_x000D_
 -Rua Jaguariaíva Nº 464 até a Rua São Timóteo no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6015/indicacao_207-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6015/indicacao_207-2022.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras e Meio Ambiente a necessidade de limpeza de entulhos na rua Nossa Senhora da Conceição esquina com a São Jorge no bairro Santa Terezinha</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6016/indicacao_208-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6016/indicacao_208-2022.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem a construção de uma faixa elevada para travessia de pedestres na Avenida Portugal mais precisamente em frente ao Condomínio Portugal, neste Município.</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6017/indicacao_209-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6017/indicacao_209-2022.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência a pavimentação asfáltica nas ruas São Felix e Santa Bernadete, localizadas no bairro Suzuki, neste município.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6018/indicacao_210-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6018/indicacao_210-2022.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria de Obras realize com a máxima urgência a pavimentação asfáltica juntamente com a implantação de calçadas com acesso às empresas tangenciais, da Rua Magnólia, localizada no Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6019/indicacao_211-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6019/indicacao_211-2022.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize a seguinte benfeitoria:_x000D_
 Indica que seja instalada uma lombada/travessia de pedestre na rua São Firmino em frente ao número 122 - sobrados 3, esquina com a São Romão — Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6054/indicacao_212.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6054/indicacao_212.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente (Obras), que realize estudo e viabilidade para ampliação e calçamento com paver ou pavimentação no ponto de ônibus localizado na Rua São Clemente próximo ao número 923 referência Mercado Ceará — Bairro Santa Terezinha</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6055/indicacao_213.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6055/indicacao_213.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Obras, instale uma lombada na Rua Groelândia, bairro Eucaliptos, frente às casas de número 818 e 891.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6056/indicacao_214.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6056/indicacao_214.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente do Município, realize um estudo para que seja implantada placas indicativas dos principais bairros e serviços, neste município, bem como Hospitais, postos de saúde entre outros que sejam necessários.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6057/indicacao_215.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6057/indicacao_215.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o calçamento na Rua Salgueiro no trecho da Avenida Araucária até Rua Gerivá, localizadas no Eucaliptos.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6058/indicacao_216.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6058/indicacao_216.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:_x000D_
 a) Travessia elevada na Avenida Holanda N:110, Nações, Fazenda Rio Grande - PR, em frente à Escola Valdineia dos Santos._x000D_
 b) Recuo da calçada ou rebaixamento do meio fio para embarque e desembarque de estudantes.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6059/indicacao_217.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6059/indicacao_217.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal de Governo e Secretaria de Obras venha concluir o calçamento no seguinte local:_x000D_
 -Rua Rio Palmeirinha Nº 367 entre as ruas Rio Timbú e Rio Ivaí no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6060/indicacao_218.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6060/indicacao_218.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feita a sinalização horizontal e vertical na Rua Guará no trecho entre a Av. Condor e a Rua Tordos, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6061/indicacao_219.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6061/indicacao_219.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria Municipal do Meio Ambiente, viabilize um mutirão de limpeza com a retirada de lixos e roçagem na Rua Colômbia ao lado da residência nº 1337, e na oportunidade realize uma limpeza em toda a calçada por onde transita os pedestres, sendo localizado no bairro Nações, neste município.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6062/indicacao_220.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6062/indicacao_220.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para revitalização da pavimentação asfáltica, no final da Avenida Condor, no Bairro Gralha Azul — Fazenda Rio Grande — PR.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6063/indicacao_221.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6063/indicacao_221.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a melhoria na sinalização horizontal no cruzamento em T entre a Avenida Jatobá e Avenida Brasil, localizada no Bairro Eucaliptos neste Município.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6064/indicacao_222.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6064/indicacao_222.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Responsável deem continuidade e concluam o trecho que liga a Rua Pau Brasil, sendo que essa rua se encontra com um espaço incompleto onde ainda possui mata, situada no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6065/indicacao_223.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6065/indicacao_223.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras e Meio Ambiente a necessidade de roçada e limpeza nas ruas Flamboyant esquina com a rua Plátano e extensão da rua Pau Brasil.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6066/indicacao_224.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6066/indicacao_224.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria de Obras, realize asfaltamento e calçamento nas seguintes localidades do Bairro Nações (Santarém):_x000D_
 - Rua Niger;_x000D_
 - Rua Jardim Santarém;_x000D_
 - Rua Eritéia;_x000D_
 - Rua Cabo Verde;_x000D_
 - Avenida Estados Unidos;_x000D_
 - Rua Servia;_x000D_
 - Rua Bernin;_x000D_
 - Rua Congo;_x000D_
 - Rua Namíbia;_x000D_
 - Rua Nações;_x000D_
 - Rua Madagascar.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6111/indicacao_225.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6111/indicacao_225.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência a instalação de uma nova boca de lobo no seguinte endereço: Rua Rio Tietê nº 669 - casa 1, localizada no Bairro Iguaçu I, esquina com a Jaú.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6112/indicacao_226.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6112/indicacao_226.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize a seguinte benfeitoria:_x000D_
 1) Pavimentação asfáltica na rua Ipê — Bairro Eucaliptos — especificamente entre os números 35 e o número 79._x000D_
 2) Construção de calçadas para pedestres na quadra, em toda sua extensão.</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6113/indicacao_227.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6113/indicacao_227.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal de Obras Públicas venha definir o critério técnico que será usado para que seja feita a recapagem asfáltica ou “tapa-buraco”, no seguinte local:_x000D_
 - Rua Jatobá Nº 480 esquina com a Rua Copaíba no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6114/indicacao_228.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6114/indicacao_228.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize estudos para a revitalização da Praça Céu localizada na Rua São Teófilo, número 371 no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6115/indicacao_229.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6115/indicacao_229.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal para que juntamente com a Secretaria responsável, realize a construção de calçadas entre os seguintes trechos das Ruas Vinícius de Moraes, Rua Jorge Amado, Rua João Quirino Leal até a Carlos Drummond Andrade situadas no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6116/indicacao_230.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6116/indicacao_230.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja construído um (1) CEMEI, na região do Bairro Nações.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6117/indicacao_231.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6117/indicacao_231.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize um estudo para instalação de uma travessia elevada em frente a Colégio Estadual Cunha Pereira, localizado na Rua São Nicolau bairro Iguaçu, neste município.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6118/indicacao_232.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6118/indicacao_232.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para revitalização das calçadas da Rua Pavão e Avenida Holanda - Bairro Nações — Fazenda Rio Grande — PR.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6119/indicacao_233.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6119/indicacao_233.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Governo a necessidade de instalação de um redutor de velocidade na rua Rio Piquiri Esquina com a São Luiz.</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Maciél, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6120/indicacao_234.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6120/indicacao_234.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a revitalização e estudo para possível instalação de um espaço de lazer e/ou horta comunitária na seguinte localidade: Rua Araras, em frente aos numerais 197 e 163, bairro Gralha Azul, neste Município de Fazenda Rio Grande._x000D_
 1) Revitalização e limpeza da área._x000D_
 2) Estudo para construção da área de lazer (quadra de areia, academia ao ar livre, parquinho infantil) e/ou horta comunitária.</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6121/indicacao_235.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6121/indicacao_235.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o estudo e viabilidade para implementar pintura de faixas especial para ciclistas ou ciclovia em lateral de calcamento na Avenida Paineiras com a sequência pela Avenida das Industrias e Avenida Francisco Ferreira da Cruz.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6122/indicacao_236.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6122/indicacao_236.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que sugira à Secretaria de Educação, nomes para a escola e os CMEIs que estão em construção, da forma que segue:_x000D_
 -Escola no bairro Greenfield - Anete Franco da Cruz Leal;_x000D_
 -CMEI no bairro Jardim Palmeira - Tereza Duarte;_x000D_
 -CMEI no bairro Santa Maria - Ezilda Christiano Machado Molleta.</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6123/indicacao_237.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6123/indicacao_237.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a implantação de duas lombadas físicas em frente aos numerais 4691 e 4800 da Estrada Municipal do Tietê, continuação da Avenida Nossa Senhora Aparecida, neste Município.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6124/indicacao_238.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6124/indicacao_238.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a pintura/sinalização vertical e horizontal em toda a Avenida Islândia.</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6144/indicacao_239.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6144/indicacao_239.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através Da secretaria competente realize a manutenção dos sinais semafóricos na Av. Cesar Carelli esquina com Rua Rio Ivaí.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6145/indicacao_240.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6145/indicacao_240.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a instalação de uma travessia elevada na Rua Piquiri em frente ao CMEI no bairro Iguaçu.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente (Educação) que realize estudo e viabilidade para reforma geral na Escola Municipal Professora Isabel Cristina S. Borges — Bairro Iguaçu</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6146/indicacao_242.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6146/indicacao_242.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal de Obras venha conter a área de asfalto que está cedendo no seguinte local:  Rua Rio Iraí esquina com a Rua Rio Oiapoque no Bairro Iguaçu Il.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6147/indicacao_243.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6147/indicacao_243.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a sinalização com o nome da Rua Prado Ferreira no residencial Sol Nascente no bairro Estados.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6143/indicacao_224.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6143/indicacao_224.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de asfaltamento entre a rua, Ceilão e Rua Irlanda.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6148/indicacao_245.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6148/indicacao_245.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias: a) Que seja verificada a caixa de disjuntor da praça Izaltino Salvador de Souza- Bairro Iguaçu - pois mesmo tendo sido trocadas as lâmpadas ainda persiste o problema de falta de iluminação. b) Que seja feita roçada na praça em toda sua extensão.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6149/indicacao_246.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6149/indicacao_246.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para a reforma da travessia elevada, na Av. Venezuela, nas proximidades numeral 928, atendendo as dimensões da Resolução n.º 738/2018 do CONTRAN.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6150/indicacao_247.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6150/indicacao_247.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a pintura/sinalização em frente ao estacionamento do Colégio Estadual Décio Dossi.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6151/indicacao_248.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6151/indicacao_248.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize um estudo para que possa ser implantado uma placa com o poema de autoria do Poeta Municipal Gilmar Chiapetti, no monumento “O Guardião”, localizado no Parque Verde, em Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6152/indicacao_249.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6152/indicacao_249.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem o patrolamento e ensaibramento na Rua Manuel Reinaldo da Cruz na Fazenda Iguaçu, sendo esta Rua que dá acesso ao Pesqueiro Vó Minda.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6153/indicacao_250.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6153/indicacao_250.pdf</t>
   </si>
   <si>
     <t>indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Obras, instale uma rotatória entre a Av. Brasil e a Rua Jatobá.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6154/indicacao_251.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6154/indicacao_251.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a implantação de travessia elevada e melhoria na sinalização de trânsito na Avenida Brasil nº 1190, em frente a Igreja Bola de Neve, localizada no Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6155/indicacao_252.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6155/indicacao_252.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o estudo e viabilidade para recapeamento da Rua Cisne e placa indicativa de acesso a marginal com saída na Br116.</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6183/indicacao_n253-2022_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6183/indicacao_n253-2022_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize um estudo para realização de recapeamento de pavimentação asfáltica nas Ruas Rio Paranapanema, próximo ao número 689 até 811 no bairro Iguaçu, neste município.</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6184/indicacao_n255_prof._fabiano_fuba..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6184/indicacao_n255_prof._fabiano_fuba..pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Saúde, passe a fornecer máscaras nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6185/indicacao_n256-2022_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6185/indicacao_n256-2022_sandro.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica na Rua Noruega no bairro Nações.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6186/indicacao_n257-2022_enfermeiro_ze_carlos..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6186/indicacao_n257-2022_enfermeiro_ze_carlos..pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Saúde e para o Prefeito Municipal Marco Marcondes a necessidade de construção de duas Unidades Básicas de Saúde, uma no Bairro Santa Terezinha divisa com o Bairro Estados próximo a planta Suzuki, Rua Antonina, e outra no Bairro Gralha Azul, rua Guará.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6187/indicacao_n258-2022_professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6187/indicacao_n258-2022_professor_helio.pdf</t>
   </si>
   <si>
     <t>indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias: _x000D_
 a). Que seja implantado um bicicletário entre as ruas Francisco Claudino dos Santos e Cesar Careli.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6188/indicacao_n259-2022_carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6188/indicacao_n259-2022_carlos_brandao.pdf</t>
   </si>
   <si>
     <t>de iniciativa do Vereador Carlos Brandão._x000D_
 O Vereador Carlos Brandão, que adiante subscreve, no uso de suas atribuições legais e regimentais, submete ao Plenário a seguinte: INDICAÇÃO Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize com a máxima urgência a verificação da lâmpada queimada e a manutenção da iluminação pública no endereço citado abaixo. Travessa Guapeva — Bairro Eucaliptos, em frente aos números 13 e 42.</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6189/indicacao_n260-2022_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6189/indicacao_n260-2022_marco_antonio.pdf</t>
   </si>
   <si>
     <t>de iniciativa do Vereador Marco Antônio._x000D_
 O Vereador MARCO ANTÔNIO SANTOS, que adiante subscreve, no uso de suas atribuições legais e regimentais submete ao Plenário a seguinte: INDICAÇÃO Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da secretaria municipal responsável realize a troca do “Poste Republicano” que está quebrado, localizado no seguinte local: e Rua João Gregório Barbosa Nº 222 no Bairro Pioneiros.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6190/indicacao_n261-2022_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6190/indicacao_n261-2022_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize urgentemente a revitalização da pavimentação asfáltica da Avenida Carlos Eduardo Nichele, localizada no Bairro Pioneiros, neste Município.</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6191/indicacao_n262-2022_fabiano_e_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6191/indicacao_n262-2022_fabiano_e_sandro.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Educação, retome as apresentações do programa Procondev nas escolas municipais.</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6192/indicacao_n263-2022_prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6192/indicacao_n263-2022_prof._leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize um estudo para analisar a possibilidade de implementação de uma passarela de tráfego, próximo ao posto 22.</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6193/indicacao_n264-2022_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6193/indicacao_n264-2022_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a sinalização horizontal e vertical, na esquina da Rua Jaguariaiva com a Av. Mato Grosso, no Bairro Estados.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6194/indicacao_n265-2022_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6194/indicacao_n265-2022_serjao.pdf</t>
   </si>
   <si>
     <t>Indico seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que juntamente com a Secretaria responsável, venham a eleger os nomes para a Mini Arena instalada no Jardim Palmeiras sendo Pedro Quirino Leal Junior e para a Mini Arena a ser instalada no Bairro Jardim Veneza sendo Ariel José Quirino.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6195/indicacao_n266-2022_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6195/indicacao_n266-2022_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o estudo e viabilidade para pintura viária com urgência na Avenida das Indústrias em toda sua extensão.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6221/indicacao_n267-2022_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6221/indicacao_n267-2022_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Educação, passe a fornecer alimentação extra, no horário da entrada, nas escolas municipais.</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6222/indicacao_n268-2022_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6222/indicacao_n268-2022_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize um estudo para implantação de uma calçada no endereço da Av. Paraná em frente ao numeral 955, bairro JD Canaã.</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6223/indicacao_n269-2022_sandro_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6223/indicacao_n269-2022_sandro_protecao.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a instalação de uma travessia elevada próximo ao nº 2022 na Avenida Portugal no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6224/indicacao_n270-2022._carlos_brandao..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6224/indicacao_n270-2022._carlos_brandao..pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize com máxima urgência a implantação de um uma cobertura de ônibus na Rua João Quirino Leal, em frente ao Nº724, no bairro Jardim Veneza. Levando em conta que o local possui apenas uma placa de sinalização indicando o ponto.</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6225/indicacao_n271-2022._prof._helio..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6225/indicacao_n271-2022._prof._helio..pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:_x000D_
 a) Travessia elevada na rua Carlos Eduardo Nichele, em frente ao Supermercado Condor._x000D_
 b) Revitalização das faixas e placas.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6226/indicacao_n272-2022._marco_antonio..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6226/indicacao_n272-2022._marco_antonio..pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal de Defesa Social ao órgão responsável Faztrans realize a, implantação de uma Área de Embarque e Desembarque Rápido (vaga rotativa 15 minutos) no seguinte local: e Rua Francisco Claudino dos Santos Nº 603 no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6227/indicacao_n273-2022_eenfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6227/indicacao_n273-2022_eenfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Governo a qual é responsável pela FAZTRANS, a necessidade da pintura nas faixas sinalizadoras de trânsito na rua Peroba em extensão até a rua Aroeira tendo em vista que as mesmas se encontram apagadas ou desgastadas pelo tempo e deterioração.</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6228/indicacao_n274-2022_prof_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6228/indicacao_n274-2022_prof_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a adequação necessária para que o transporte escolar possa fazer parada nas seguintes localidades Endereço: Rua Curitiba, no Bairro Estados, ao lado da Igreja Quadrangular, em Fazenda Rio Grande, Paraná. E no Endereço: Rua Boa Vista, no Bairro Estados, em frente ao numeral 217, em Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6229/indicacao_n275-2022_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6229/indicacao_n275-2022_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize a estudo e viabilidade para implantar uma rampa de acesso a portadores de necessidades especiais na Unidade de Saúde Iguaçu.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6230/indicacao_n276-2022_varios_vereadores_fuba_e_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6230/indicacao_n276-2022_varios_vereadores_fuba_e_sandro.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, coloque pedras na área em que os alunos percorrem para adentrar a Escola Estadual Cívico Militar Professor João Hoinatz de Andrade.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6231/indicacao_n277-2022_alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6231/indicacao_n277-2022_alex_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a finalização do calçamento na Av. Portugal no trecho entre as Rua Macauã e a Av. Albatroz no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6232/indicacao_n278-2022_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6232/indicacao_n278-2022_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, proceda a troca da lâmpada, na Rua Inglaterra em frente ao numeral 304.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6233/indicacao_n279-2022_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6233/indicacao_n279-2022_serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito. Municipal, para que o mesmo através da Secretaria Competente, realize a implantação de lombadas física na Rua Jorge Amado nas proximidades dos números 421 e 560, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6234/indicacao_n280-2022_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6234/indicacao_n280-2022_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a conclusão das calçadas e a sinalização horizontal das Ruas Rio Nhundiaquara, Rio Palmeirinha, e Rio Passaúna, localizadas no trecho entre as Ruas Rio Ivaí e Rio Amazonas, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6257/indicacao_n281.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6257/indicacao_n281.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize um estudo para instalação de uma travessia elevada na Avenida Portugal na altura do número 1179, bairro Nações, neste município.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6258/indicacao_n282.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6258/indicacao_n282.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, coloque cobertura na entrada e quadra da Escola Municipal Francisco Quirino Machado.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6259/indicacao_n283.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6259/indicacao_n283.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o recapeamento asfáltico na Rua Butiá, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6260/indicacao_n284.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6260/indicacao_n284.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria do Meio Ambiente, a necessidade de um novo vestiário no Parque MultiEventos, para incentivar mais os esportes no local e facilitar os campeonatos realizados no mesmo.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6261/indicacao_n285.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6261/indicacao_n285.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias: 01) Relocar uma vaga de carga e descarga, que existe em frente à loja Bom Preço, e Banco Santander para o lado oposto da rua, a fim de que não esconda a faixada da loja e do banco.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6262/indicacao_n286.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6262/indicacao_n286.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a melhora da quadra de areia na praça localizada na esquina da AV. Portugal com a Rua Juruviaria, no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6263/indicacao_n287.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6263/indicacao_n287.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal —para que, através da Secretaria de Meio Ambiente realize a roçada do mato e poda de árvores que estão sobre a calçada, no seguinte local: e Rua Jaguariaíva Nº 2965 ao Nº 961 no Bairro Estados.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6264/indicacao_n288.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6264/indicacao_n288.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize a estudo e viabilidade para implantar cobertura em frente a porta de entrada da Unidade de Saúde Gralha Azul.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6265/indicacao_n289.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6265/indicacao_n289.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, atue em conjunto com o Poder Executivo Municipal de Curitiba, propondo para que haja a ampliação física da estação do tubo da Carlos Gomes, que atende a linha Curitiba/Fazenda Rio Grande/PR (FO2), localizado na rua Lourenço Pinto, frente ao numeral 190, em Curitiba/PR.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6266/indicacao_n290.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6266/indicacao_n290.pdf</t>
   </si>
   <si>
     <t>indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize com a máxima urgência a manutenção de uma boca de lobo no seguinte endereço: Rua Vinheiro em frente à residência nº564, localizada no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6267/indicacao_n291.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6267/indicacao_n291.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que juntamente com a Divisão de Iluminação Pública realizem a manutenção na iluminação pública em trecho da Rua Francisco da Conceição Machado nas proximidades dos números 50 e 160 e na Rua João Quirino Leal na proximidade do número 246, localidade São Sebastião.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6268/indicacao_n292.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6268/indicacao_n292.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, proceda melhorias na sinalização da lombada localizada na Avenida Paraguai, em frente ao numeral 715.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6269/indicacao_n293.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6269/indicacao_n293.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a pavimentação asfáltica com implantação de calçadas de pedestres com acesso às residências tangenciais na Rua Julio de Souza Santos, e na Travessa Rangel Machado, localizada no Bairro Jardim Veneza, neste Município.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6289/indicacao_n294.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6289/indicacao_n294.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, realize a pintura da quadra da Escola Municipal Alcides Mário Pelanda.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6290/indicacao_n295.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6290/indicacao_n295.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a revitalização da sinalização vertical e horizontal da Avenida Portugal, localizado no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6291/indicacao_n296.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6291/indicacao_n296.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize um estudo e posteriormente informe sobre a possibilidade da implantação de uma calçada, em frente a porta da unidade de saúde no bairro Jd. Hortência, sito à Rua Pessegueiro, nº 277.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6292/indicacao_n297.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6292/indicacao_n297.pdf</t>
   </si>
   <si>
     <t>indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize o estudo de viabilidade para: _x000D_
 01.A ligação entre a ruas São Simião com a rua Jaguariaíva Bairro Santa Terezinha._x000D_
 02. Canalização das redes de esgoto da rua São Simião. _x000D_
 03. Pavimentação asfáltica do referido trecho de ligação.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6293/indicacao_n298.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6293/indicacao_n298.pdf</t>
   </si>
   <si>
     <t>indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize a implantação de lombada física ou lombada eletrônica na Avenida Portugal, mais precisamente nas proximidades do numeral 4052.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Professor Léo, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6294/indicacao_n299.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6294/indicacao_n299.pdf</t>
   </si>
   <si>
     <t>Indicamos que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, implante os serviços do CAPSad em nosso Município.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6295/indicacao_n300.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6295/indicacao_n300.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Obras venha executar o reparo no asfalto e calçada no seguinte local: e Rua Av. Cedro esquina com a Rua Av. Brasil no Bairro Eucaliptos</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6296/indicacao_n301.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6296/indicacao_n301.pdf</t>
   </si>
   <si>
     <t>indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o estudo e viabilidade para realizar limpeza, desobstrução e reparo ou substituição quando necessário das bocas de lobo localizadas em toda extensão da Avenida Portugal.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6297/indicacao_n302.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6297/indicacao_n302.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Governo responsável pela FazTrans a necessidade de instalação de um redutor de velocidade na rua da Escola de Educação Infantil Leão Dourado na rua Laranjeira, 434 Eucaliptos.</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6298/indicacao_n303.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6298/indicacao_n303.pdf</t>
   </si>
   <si>
     <t>indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, oficie à Sanepar, quanto ao seguinte:  Localidade sem atendimento de água/saneamento. Endereço: Ruas José Custódio dos Santos, entre as empresas J&amp;J Recuperadora de Pneus, condomínio Industrial San Lorenzo, Zanoncini Ambiental.</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6299/indicacao_n304.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6299/indicacao_n304.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, que providencie estudo para a: implantação de lombadas na Rua Arapongas, no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6300/indicacao_n305.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6300/indicacao_n305.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a pavimentação asfáltica com implantação de calçadas de pedestres com acesso às residências tangenciais na Rua Yasuo Asano, localizada no Bairro Jardim Veneza, neste Município.</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6316/indicacao_n306.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6316/indicacao_n306.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Obras, realize o recapeamento da Rua Mato Grosso, na extensão entre a BR 106 e Av. Paraná.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6317/indicacao_n307.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6317/indicacao_n307.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica na Rua São Luciano no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6318/indicacao_n308.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6318/indicacao_n308.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal de Governo e Secretaria de Obras Públicas realize a pavimentação asfáltica no seguinte local : RE - Rua Sélvia em toda a sua extensão no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6319/indicacao_n309.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6319/indicacao_n309.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize a sinalização horizontal no cruzamento entre Avenida Santa Monica, rua Cassimiro e rua Pará no Bairro Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6320/indicacao_n310.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6320/indicacao_n310.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, o mesmo através da Secretaria responsável, realize em caráter de urgência uma vistoria e reforma nos bancos da Praça Brasil, situada no bairro Nações, em nossa cidade.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6321/indicacao_n311.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6321/indicacao_n311.pdf</t>
   </si>
   <si>
     <t>Indico para a SECRETARIA DE OBRAS a necessidade de pavimentação asfáltica na rua Matinhos e na rua Santa Lúcia localizadas no bairro Suzuki a qual se encontra sem asfaltamento, ambas as ruas são linhas de ônibus.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6322/indicacao_n312.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6322/indicacao_n312.pdf</t>
   </si>
   <si>
     <t>Indico à Secretaria Municipal de Obras Públicas a instalação de estruturas para pontos de ônibus (cobertura, assento, etc.) na Avenida Portugal, bairro Nações, mais especificamente nas proximidades da Distribuidora de Bebidas Baggio e Igreja Brasil Para Cristo, onde já são realizadas as paradas de transporte coletivo. Esta solicitação se faz diante da necessidade de assegurar o conforto, o bem-estar e a proteção aos usuários das linhas de ônibus que têm em seu itinerário a referida via.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6323/indicacao_n313.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6323/indicacao_n313.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize um estudo para analisar a possibilidade de realizar a construção da Ponte do Rio Iguaçu, entre a rua Carlos Falat e a Rua Delegado Bruno Almeida</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6324/indicacao_n314.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6324/indicacao_n314.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para revitalização da pavimentação asfáltica, da Rua Laranjeiras — Fazenda Rio Grande — PR.</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6325/indicacao_n315.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6325/indicacao_n315.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem a pavimentação asfáltica nas Ruas Antônio Bertulino da Cruz, Pedro Franco, João Cubis e Araci Cubis, todas na localidade São Sebastião bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6326/indicacao_n316.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6326/indicacao_n316.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie reparos na Praça do Gralha Azul localizada na Av. Portugal esquina com a Rua Juruviaria:_x000D_
 A) Troca de lâmpadas dos postes Republicanos;_x000D_
 B) Construção de barra para exercício físico, tendo em vista que o existente no local foi colocado por moradores</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>Alexandre Maringá, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6327/indicacao_n317.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6327/indicacao_n317.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize estudo e viabilidade para implantação de lombadas na Rua Santo Antônio — Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6328/indicacao_n318.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6328/indicacao_n318.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o estudo e viabilidade para manutenção e trocas das lâmpadas e se necessário a instalação de novos postes com braços para iluminação pública no seguinte endereço Avenida Paraná (em toda sua extensão) — Bairro Estados.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6329/indicacao_n319.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6329/indicacao_n319.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica da Estrada Municipal Tietê, continuação da Av. Nossa Senhora Aparecida, até a divisa com o Município de Araucária, e também, a pavimentação asfáltica da Rua Carlos Falat, ambas com implantação de calçadas com acesso às residências tangenciais.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6349/indicacao_n320.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6349/indicacao_n320.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Obras, realize reforma, melhoria e revitalização do parquinho infantil do Centro Multieventos, bem como, instale um novo parquinho próximo às churrasqueiras.</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6350/indicacao_n321.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6350/indicacao_n321.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize com a máxima urgência a verificação e manutenção da iluminação pública na Rua Rio Paranaíba, próximo ao número 712, localizada no bairro Iguaçu Il, neste município.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6351/indicacao_n322.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6351/indicacao_n322.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o recapeamento asfáltico na Rua Rio Oiapoque Nº 1115, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6352/indicacao_n323.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6352/indicacao_n323.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício a Companhia de saneamento do paraná -SANEPAR, para que realize um estudo e posteriormente informe a esta casa de leis sobre a manutenção da rede de esgoto na Rua Carlos Gomes em frente ao número 428, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6353/indicacao_n324.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6353/indicacao_n324.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o estudo e viabilidade para pintura viária na Rua Jaguariaíva em toda sua extensão com faixa de pedestres em frente ao número 1360 (Referência Mercado Super Paulista) — Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6354/indicacao_n325.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6354/indicacao_n325.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio da Secretaria competente, realize a instalação de lombada ou travessia elevada na Rua Jatobá, em frente ao numeral 337, no bairro Eucaliptos, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6355/indicacao_n326.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6355/indicacao_n326.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Meio Ambiente, para que providencie um programa de conscientização contra abandono de animais nas ruas da cidade de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6356/indicacao_n327.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6356/indicacao_n327.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal de Obras realize o serviço de “tapa buraco” na pavimentação asfáltica na seguinte rua: e Rua Av Araucárias Nº 683 no Bairro Eucaliptos</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6357/indicacao_n328.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6357/indicacao_n328.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que realizem o replantio das mudas de árvores que foram plantadas na Rua Lucinir Franco da Rocha e morreram, realizem a poda e adubamento das mudas que estão vivas e a capinagem ao redor das mudas das árvores.</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6358/indicacao_n329.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6358/indicacao_n329.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, que proceda a manutenção e troca das lâmpadas dos postes de iluminação pública localizados na Avenida Holanda, próximo ao n.º 6/8, Nações.</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6359/indicacao_n330.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6359/indicacao_n330.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras a necessidade de recapeamento asfáltico em trechos da rua Rio Tejo entre os números 711 até o 1214 onde apenas operações tapa buracos não estão resolvendo.</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6360/indicacao_n331.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6360/indicacao_n331.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a adequação necessária para que o transporte público regular passe/faça paradas/contemple a referida localidade: Endereço: Rua Carlos Falat, (em toda a sua extensão).</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6361/indicacao_n332.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6361/indicacao_n332.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso as residências tangenciais das seguintes ruas localizadas no Loteamento Pátria Minha, Bairro Eucaliptos: Rua Sequóia, Rua Palmeira,Tv. Pereira, Rua Cajueiro, Tv. Pinus, Tv. Sapopema, Tv. Piqui, Tv. Olmo, Tv. Monjoleiro, Tv Caúna, Tv. Murici, Tv. Cataia, Tv Bordô, Tv Acácia e Tv Álamo.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6381/indicacao_n333.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6381/indicacao_n333.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize um estudo para que seja realizado a pavimentação asfáltica nas seguintes ruas: Rua Joinville, Rua Blumenau e Rua Maringá localizadas no bairro Estados, neste município.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6382/indicacao_n334.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6382/indicacao_n334.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Obras, estude a viabilidade de alterar o estacionamento da Rua Farid Stephens, no perímetro entre as Ruas César Carelli e Francisco Claudino dos Santos, a fim de caber mais carros.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6383/indicacao_n335.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6383/indicacao_n335.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal do Meio Ambiente, viabilize um mutirão de limpeza com a retirada de lixos e roçagem em um ponto de ônibus localizado na Rua São Dionísio, próximo a residência 580, e na oportunidade realize uma limpeza em toda a proximidade, sendo localizado no bairro Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6384/indicacao_n336.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6384/indicacao_n336.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a instalação de uma lombada na Rua Flambóia próximo ao Nº2611 no bairro Green Field.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6385/indicacao_n337.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6385/indicacao_n337.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria competente (Obras Públicas), que realize o recapeamento asfáltico na Travessa Rio Iriri -Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6386/indicacao_n338.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6386/indicacao_n338.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize a seguinte benfeitoria:_x000D_
 1) Pavimentação asfáltica na rua Ipê — Bairro Eucaliptos — especificamente entre os números 35 e o número 79,_x000D_
 2) Construção de calçadas para pedestres na quadra, em toda sua extensão.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6387/indicacao_n339.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6387/indicacao_n339.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal, para que, através do órgão competente Faztrans melhore a sinalização com pinturas de faixas e placas na rotatória no seguinte local: e Rua Av. Nossa Senhora de Aparecida com a Rua Santo Agostinho no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6388/indicacao_n340.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6388/indicacao_n340.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a sinalização horizontal e vertical das lombadas e a interseção do trecho da Rua Jequitibá entre a Av. das Américas e a Av. Brasil, no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6389/indicacao_n341.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6389/indicacao_n341.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize as manutenções necessárias no Bairro Veneza, sendo elas; Pavimentação Asfáltica, Rede de Esgoto e Iluminação Pública. Endereço: Rua Julio de Souza Santos, Travessa Rangel Machado, Rua Francisco da Conceição Machado e Rua Yasuo Asano</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6390/indicacao_n342.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6390/indicacao_n342.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, proceda melhorias na sinalização da lombada localizada na Avenida Condor, em frente ao numeral 1037.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6391/indicacao_n343.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6391/indicacao_n343.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da secretaria de obras realize o calçamento em toda extensão da rua Rio Ivaí atendendo o anseio da população local.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6392/indicacao_n344.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6392/indicacao_n344.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Responsável, realizem as obras de sinalização vertical e horizontal, sendo placas de sinalização e pintura de faixas de pedestres em todas as Ruas que se fazem necessário no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6406/indicacao_n345_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6406/indicacao_n345_sandro.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize o recapeamento asfáltico na extensão Av. Paraná, no Bairro Estado.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6407/indicacao_n346_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6407/indicacao_n346_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Educação, estude a viabilidade de fazer um estacionamento na área interna do CMAEE - Centro Municipal de Atendimento Educacional Especializado, situado na Rua Castanheira, nº 596, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6408/indicacao_n347_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6408/indicacao_n347_maciel.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize, estudo e viabilidade em conformidade com a lei que regulamenta o trânsito, para que seja implementado vagas de estacionamento para veículos de carga e descarga de mercadorias, na Avenida Aústria — Bairro Gralha Azul. Onde compreende se como área comercial.</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6409/indicacao_n348_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6409/indicacao_n348_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feita a limpeza da Unidade Básica de Saúde (UBS) na Av. Portugal, 1866 no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6410/indicacao_n349_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6410/indicacao_n349_serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize pintura indicativa de metragem no asfalto da pista de caminhada do Centro Multieventos de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6411/indicacao_n350_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6411/indicacao_n350_marco.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal de Obras venha realizar o conserto nos bueiros (boca-de-lobo) que estão quebrados no seguinte local: e Rua Av. Paraná Nº 4225 e Nº 4451 no Bairro Estados.</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6412/indicacao_n351_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6412/indicacao_n351_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a pavimentação asfáltica, nas seguintes localidades:_x000D_
 	.Rua Carlos Falat (em toda a sua extensão)._x000D_
 	.Rua Nossa Senhora Aparecida (continuação do asfalto na parte faltante).</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6413/indicacao_n352_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6413/indicacao_n352_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize com máxima urgência a ampliação de uma lombada, localizada na Avenida Cedro em frente à residência nº 12095, no bairro Eucaliptos, em nossa cidade.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6414/indicacao_n353_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6414/indicacao_n353_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize a seguinte benfeitoria:_x000D_
 a) Que seja feita roçada na frente da Unidade Básica de Saúde da Vila Marli — Bairro Nações.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6415/indicacao_n354_alexandre.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6415/indicacao_n354_alexandre.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize um estudo e posteriormente nos informes sobre a possibilidade da revitalização da malha asfáltica no final da Rua Pirapó, entre os números 77 e 98 no bairro Iguaçu.</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6416/indicacao_n355_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6416/indicacao_n355_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Urbanismo (setor de iluminação pública) a necessidade de alongamento da iluminação pública na Rua Alecrim até o número 304 bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6417/indicacao_n356_gilmar.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6417/indicacao_n356_gilmar.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso as residências tangenciais da Rua Gerivá. Solicito também, a pavimentação com implantação de calçadas com acesso às residências tangenciais das Ruas Ipê, Rua Quaresmeira e Rua Coqueiro, no trecho localizado entre as Ruas Juazeiro e Gerivá, Bairro Eucaliptos neste Município.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6433/indicacao_n357_fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6433/indicacao_n357_fabiano.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Saúde, envie profissionais às Escolas Municipais e Cmeis, para realizar o agendamento de mamografia para as servidoras.</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6434/indicacao_n358_serjao..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6434/indicacao_n358_serjao..pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realizem o patrolamento e ensaibramento de todas as Estradas Rurais do Município</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6435/indicacao_n359_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6435/indicacao_n359_sandro.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize estudos para a revitalização da Praça do Iguaçu localizada na Rua Rio Tietê ao lado do CMEI Vovô Juca, no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6436/indicacao_n360_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6436/indicacao_n360_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize um estudo para que seja feito a instalação e/ou manutenção de toldos em frente as unidades de Centro de Referência de Assistência Social (CRAS), nos seguintes endereços:_x000D_
 .Cras Eucaliptos - Rua Pessegueiro nº249 -Eucaliptos._x000D_
 .Cras Iguaçu - Rua Rio Paranapanema nº 616- Iguaçu._x000D_
 .Cras Gralha Azul - Rua Caure nº 6921 — Gralha Azul, neste município.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6437/indicacao_n361_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6437/indicacao_n361_maciel.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize com urgência o conserto e a manutenção dos brinquedos do parquinho infantil localizado nas dependências do Parque Verde e da Praça Céu localizada no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6438/indicacao_n362_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6438/indicacao_n362_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize a seguinte indicação: Instalação de dispositivos redutores de velocidade (lombada, travessia elevada, radar eletrônico ou similar) na rua Cesar Carelli numeral 497, especialmente no trecho compreendido, na saída do Estacionamento do Colégio Estadual Desembargador Jorge Andrigueto.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6439/indicacao_n363_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6439/indicacao_n363_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie estudo para a colocação de uma lombada e ou travessia elevada, na Rua Japim esquina com a Rua Juruviaria no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6440/indicacao_n364_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6440/indicacao_n364_marco.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal —para que, através da Secretaria de Meio Ambiente realize a roçada do mato e limpeza de toda a área, no seguinte local: e Rua Sérvia esquina com a Rua Líbia no bairro Nações.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6441/indicacao_n365_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6441/indicacao_n365_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize as devidas manutenções (pinturas e retoques) nas faixas de pedestres e/ou travessias elevadas, aos arredores das Escolas Municipais (Públicas e Privadas) de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6442/indicacao_n366_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6442/indicacao_n366_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indica para a Secretaria de Obras, Urbanismo e Governo revitalização da Avenida Carvalho com as seguintes ações: calçamento para pedestres, arborização, sinalização das vias, pintura de faixa, implantação de redutor de velocidade.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6443/indicacao_n367_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6443/indicacao_n367_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica da Rua Rio Taquari, no trecho localizado entre as ruas Rio Siena e Rio Formoso, Bairro Iguaçu, neste Município</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6461/indicacao_n368_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6461/indicacao_n368_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, faça a manutenção da cobertura da entrada da Escola Municipal Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6462/indicacao_n370_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6462/indicacao_n370_maciel.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que O mesmo através da Secretaria competente realize o estudo técnico e viabilidade para pintura viária (faixa de pedestres) na Avenida Portugal próximo aos números 1014 e 1050 — Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6463/indicacao_n371_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6463/indicacao_n371_marco.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria de Defesa Social ao órgão responsável Faztrans realize a instalação de placas de sinalização (lombada) e pintura de faixas das mesmas, no seguinte local:_x000D_
 Rua Estrada Municipal do Tietê (parte asfaltada) até o começo da estrada (sem pavimentação asfáltica) no bairro Estados.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6464/indicacao_n372_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6464/indicacao_n372_helio.pdf</t>
   </si>
   <si>
     <t>Que seja feita pintura de faixas na área para estacionamento, embarque e desembarque de estudantes, lombada elevada para travessia dos mesmos, na rua São Gabriel, 1103 - em frente ao Colégio Estadual Abílio Lourenço dos Santos — Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6465/indicacao_n373_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6465/indicacao_n373_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a troca de lâmpadas e postes na Praça do Gralha Azul localizada na esquina da Rua Juruviaria com a AV. Portugal.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6466/indicacao_n374_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6466/indicacao_n374_sandro.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize revitalização asfáltica na Rua Rio Tejo localizada no bairro Iguaçu.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6467/indicacao_n375_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6467/indicacao_n375_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, estude a possibilidade de desenvolver e aplicar um projeto que dê atenção aos cães em situação de abandono no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6468/indicacao_n376_ze.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6468/indicacao_n376_ze.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da secretaria competente realize a pintura das faixas e sinalizações de trânsito em toda a extensão da rua Pernambuco.</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6469/indicacao_n377_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6469/indicacao_n377_nani.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, para que providencie a construção de uma lombada na Rua Londres, próximo ao n.º 1060, Nações, Fazenda Rio Grande — Estado do Paraná.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6470/indicacao_n378_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6470/indicacao_n378_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da secretaria competente realize um estudo e posteriormente nos informe sobre a possibilidade da implantação de um guarda corpo na Avenida das Américas esquina com a Rua Cesar Carelli, na Rotatória que dá acesso ao terminal de ônibus, no bairro Eucaliptos neste município.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6471/indicacao_n379_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6471/indicacao_n379_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso às residências tangenciais da Rua Rio Orinoco, localizada no Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6472/indicacao_n380_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6472/indicacao_n380_serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a instalação de toldo na entrada da Escola Municipal Francisco Quirino Machado e do CMEI Darcy Barbosa Leal, sendo do portão de entrada até a primeira área coberta do prédio, ambos situado no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6490/indicacao_n381_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6490/indicacao_n381_maciel.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria municipal competente (Obras Públicas), para que realize estudo técnico e viabilidade de recapeamento na Rua Machado de Assis — Bairro Veneza.</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6491/indicacao_n382_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6491/indicacao_n382_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, instale filtros retentores de detritos nas bocas de lobo, para que entulhos não impeçam o escoamento da água.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6492/indicacao_n383_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6492/indicacao_n383_maringa.pdf</t>
   </si>
   <si>
     <t>indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente viabilize a substituição da iluminação pública para lâmpadas de Led na travessa Israel em frente aos números 126, 128 e 140 localizado no bairro Nações, neste município.</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6493/indicacao_n385_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6493/indicacao_n385_sandro.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize estudos para a colocação de manilhas na rua Buenos Aires nº 982, no Bairro Nações.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6494/indicacao_n386_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6494/indicacao_n386_serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria responsável, para que realizem a instalação de toldo na entrada de todas as Escolas Municipais e Cmeis, sendo do portão de entrada até a primeira área coberta do prédio no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6515/indicacao_n387_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6515/indicacao_n387_serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realizem o patrolamento e ensaibramento da Rua Matinhos bairro Estados. Indico também para que analisem a possibilidade de realizar a pavimentação asfáltica na Rua Matinhos bairro Estados.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6495/indicacao_n388_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6495/indicacao_n388_brandao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria do Meio Ambiente, realize a limpeza com roçagem de uma calçada para pedestre na Rua Coqueiros com esquina da Avenida Araucária, localizado no bairro Eucaliptos, neste município.</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6496/indicacao_n389_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6496/indicacao_n389_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes indicações: A troca/substituição de ponto de ônibus (cobertura, assento, etc.) na Avenida Portugal, bairro Nações, mais especificamente nas proximidades da Distribuidora de "Bebidas Baggio e Igreja Brasil para Cristo, e outro na rua Gavião, 237 — bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6497/indicacao_n390_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6497/indicacao_n390_marco.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal — para que, através da Secretaria Municipal Defesa Social ao órgão de trânsito Faztrans realizem, melhorias na sinalização de trânsito, especialmente na Rua Av. Araucárias com a Rua Av. Brasil no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6498/indicacao_n391_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6498/indicacao_n391_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretarias responsáveis, para que providenciem: a) sinalização do entorno da Escola Municipal Antônio Baldan b) limpeza do entorno da Escola Municipal Antônio Baldan</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6499/indicacao_n392_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6499/indicacao_n392_nani.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, que proceda a manutenção e troca de lâmpada do poste de iluminação pública localizados na Rua Rio Eufrates, próximo ao n.º 203, Pioneiros — Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6500/indicacao_n393_ze.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6500/indicacao_n393_ze.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da secretaria competente viabilize o calçamento na Avenida das Indústrias nº 1303, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6501/indicacao_n394_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6501/indicacao_n394_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize um estudo para analisar a possibilidade de implementação de um semáforo na esquina do material de construção Supir, próximo ao “Pesque e Pague do Juninho”.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6502/indicacao_n395_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6502/indicacao_n395_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas com acesso às residências tangenciais das Travessas Rio Guaporé, Travessa Rio Mekong e Travessa Rio Melo, localizadas no Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>Alex Padilha, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6503/indicacao_n396_padilha_e_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6503/indicacao_n396_padilha_e_helio.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realizem estudo de viabilidade para a construção de uma Travessia elevada ou lombada eletrônica na Avenida Brasil N:723, bairro Eucaliptos, Fazenda Rio Grande - PR. Em anexo segue lista de abaixo assinado de moradores da região, que pedem por isso, o quanto antes para dar mais segurança a pedestres que por ali passam diariamente.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6516/indicacao_n397_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6516/indicacao_n397_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Educação, realize a reforma da Escola Municipal Santa Fé, construindo uma entrada direcionada exclusivamente aos serviços da secretaria, bem como realize a pintura interna e externa da instituição.</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6517/indicacao_n398.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6517/indicacao_n398.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize um estudo e nos informe sobre a possibilidade de implantação de uma estrutura para ponto de ônibus na Avenida paraná em frente ao número 2257, no bairro Santa Terezinha neste município.</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6518/indicacao_n399_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6518/indicacao_n399_sandro.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize estudos para a revitalização, do calçamento na rua Ephigênio Pereira da Cruz próximo Nº05, no Bairro Pioneiros.</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6519/indicacao_n400_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6519/indicacao_n400_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie reparos no asfalto da Rua África do Sul no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6520/indicacao_n401_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6520/indicacao_n401_marco.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize manutenção na iluminação de leds nos arcos, e nos postes republicanos alguns não estão funcionando corretamente localizados na Rua Grécia (Largo Bom Gourmet) no Bairro Nações.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6521/indicacao_n402_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6521/indicacao_n402_nani.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para revitalização da pavimentação asfáltica “buraco” na Rua Biguá, próximo ao n.º 2062, Gralha Azul.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6522/indicacao_n403_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6522/indicacao_n403_maciel.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o estudo e viabilidade para recuperação asfáltica com fresagem e recapeamento na Avenida Portugal em frente ao número 892 — Bairro Gralha Azul especificamente embaixo do semáforo sentido bairros.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6523/indicacao_n404_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6523/indicacao_n404_brandao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria competente, realize serviços de ensaibramento na Rua São Felix em frente ao nº 369. Próximo a loja “nova calhas”, no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Alex Padilha, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6524/indicacao_n405_alex_padilha_e_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6524/indicacao_n405_alex_padilha_e_sandro.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que a troca das lâmpadas na extensão da AV. Francisco Ferreira da Cruz no bairro Eucaliptos entre a Av. Brasil e a divisa com a cidade de Curitiba.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6525/indicacao_n406_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6525/indicacao_n406_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da Secretaria competente, realize o seguinte:_x000D_
 01.Refazer a canalização da rede de esgoto na rua Holanda, próximo ao numeral 799._x000D_
 02. Trocar a “boca de lobo” do esgoto próximo ao numeral 799, da rua Holanda, esquina com a rua Suécia — Bairro Nações.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6526/indicacao_n407.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6526/indicacao_n407.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize o plano e a implementação de asfaltamento das ruas situadas no Bairro Eucaliptos III, neste Município de Fazenda Rio Grande, são as seguintes: Travessa Cambú e Travessa Manacá (ambas anexas à Av. Brasil).</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6527/indicacao_n408_ze.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6527/indicacao_n408_ze.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras a necessidade de manutenção asfáltica na rua África do sul próximo aos números 498 a 516.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6528/indicacao_n409_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6528/indicacao_n409_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a revitalização da calçada da Rua Ephigênio Pereira da Cruz, localizada no trecho entre as Ruas César Carelli e Francisco Claudino dos Santos, Bairro Pioneiros, neste Município.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6548/indicacao_n411_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6548/indicacao_n411_maringa.pdf</t>
   </si>
   <si>
     <t>indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, realize um estudo para possibilidade de ser alterado a programação de alerta no semáforo localizado no cruzamento entre Avenida Brasil com Avenida Portugal no bairro nações, visto que atualmente o alerta amarelo começa a funcionar as 22 horas, porém o fluxo de veículos ainda é intenso neste horário, inclusive aos finais de semana. A solicitação é para que seja estendido conforme necessidade da via.</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6549/indicacao_n412_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6549/indicacao_n412_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Educação, construa mais salas de aula na Escola Municipal Francisco Quirino Machado, ou realize a construção de uma nova escola nas imediações</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6550/indicacao_n413_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6550/indicacao_n413_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da secretaria competente viabilize a roçada na academia de saúde ao lado da unidade de saúde Canaã.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6551/indicacao_n414_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6551/indicacao_n414_maciel.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente, realize com urgência viabilidade para calçamento na lateral da Avenida Portugal, no trecho a partir do número 2828 até cruzamento com a Rua Macauã — Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6552/indicacao_n415_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6552/indicacao_n415_nani.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, proceda melhorias na sinalização da lombada localizada na Avenida Estados Unidos, em frente ao numeral 1237.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6553/indicacao_n416_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6553/indicacao_n416_helio.pdf</t>
   </si>
   <si>
     <t>Que seja feita pintura de faixas, sinalização, frisagem asfáltica nos sinaleiros da avenida Brasil esquina com Avenida Paraguai - Bairro Nações.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>Maciél, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6554/indicacao_n417_sandro_e_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6554/indicacao_n417_sandro_e_maciel.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a instalação de uma lombada na Rua Tangara próximo ao nº1208 no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6555/indicacao_n418_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6555/indicacao_n418_marco.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da secretaria responsável, oficie à Companhia de Saneamento do Paraná - SANEPAR, quanto ao seguinte, realize manutenção e limpeza na rede de esgoto no local a seguir: e Rua Rio Juruá Nº 15 no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6556/indicacao_n419_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6556/indicacao_n419_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a revitalização, limpeza e demais cuidados necessários na seguinte localidade:_x000D_
 Rua lrerê nº 515, Gralha Azul, Fazenda Rio Grande/PR. (Próximo aos fundos da Escola Municipal Maryle Aparecida S. Ferri).</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6557/indicacao_n420_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6557/indicacao_n420_serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Competente realize o reparo em todos os bueiros que se fazem necessário no Bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6558/indicacao_n421_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6558/indicacao_n421_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a limpeza de um córrego na Rua São Caetano 672, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6559/indicacao_n422_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6559/indicacao_n422_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a canalização do Córrego Amazonas, entre a Avenida Rio Amazonas e Rua Rio Orinoco, localizado no Bairro Iguaçu, neste Município, evitando cheias e alagamentos nas residências ao seu redor.</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6580/indicacao_n423_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6580/indicacao_n423_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Obras, instale uma travessia elevada na Rua Piquiri, frente ao numeral 964, bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6581/indicacao_n424_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6581/indicacao_n424_maciel.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente, realize viabilidade para pintura viária sinalização vertical e horizontal nas seguintes ruas do Bairro Eucaliptos:_x000D_
 1- Rua Oiti 2- Rua Canafistula 3- Avenida Paineiras</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6582/indicacao_n425_ze.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6582/indicacao_n425_ze.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício na secretaria de Obras e trânsito a instalação de lombada ou redutor de velocidade na Rua Santa Brígida na altura do número 141.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6583/indicacao_n426_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6583/indicacao_n426_sandro.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a manutenção no pátio da UBS do Hortência Rua Pessegueiro Nº 264, no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6584/indicacao_n427_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6584/indicacao_n427_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize implantação de uma janela na cozinha no CENTRO POP, e a instalação de lixeiras em frente à sede, na Rua Cedro, nº 1190, no bairro Eucaliptos, neste município.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6585/indicacao_n428_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6585/indicacao_n428_brandao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria do Meio Ambiente, realize a limpeza com roçagem da Praça Tapajós, localizada na Rua Rio Tapajós esquina com Rua Rio Japurá, s/nº, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6586/indicacao_n430_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6586/indicacao_n430_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feito estudo para a implantação de uma nova Unidade Básica de Saúde (UBS), em local estratégico entre os bairros Nações e Gralha Azul.</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6587/indicacao_n431_padilha_e_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6587/indicacao_n431_padilha_e_helio.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Companhia de Saneamento do Paraná (SANEPAR), informações referentes as novas ligações de água e esgoto que estão a mais de 30 dias em atraso, sendo que a própria empresa informa que é feita em torno de 10 dias após a solicitação.</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6588/indicacao_n432_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6588/indicacao_n432_marco.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da secretaria competente ao órgão responsável pela iluminação pública realize, troca de lâmpadas dos postes em toda a extensão da Av. Paraná no bairro Estados.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6589/indicacao_n433_sandro_e_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6589/indicacao_n433_sandro_e_maciel.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a instalação de uma lombada na Rua Rio Cerne próximo ao nº128 no bairro Iguaçu.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6616/indicacao_n434_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6616/indicacao_n434_maciel.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente, realize estudo e viabilidade para pintura viária sinalização vertical e horizontal com urgência nas seguintes ruas: São Natalino cruzamento com Rua Rio Tejo Bairro — Santa Terezinha.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6590/indicacao_n435_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6590/indicacao_n435_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:_x000D_
 A) Travessia elevada/lombada na rua rio Piquiri em frente ao CEMEI - CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL SANTA TEREZINHA, pois no local há placa indicativa de lombada, porém não há a lombada._x000D_
 B) Revitalização das faixas e placas da referida rua.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6591/indicacao_n436_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6591/indicacao_n436_serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria responsável, realizem o patrolamento e ensaibramento das ruas Madagascar, da Rua Níger, Rua Namíbia, ambas bairro Nações. Indica também que seja realizado a manutenção das coberturas dos pontos de ônibus das Ruas Limoeiro e Cerejeira localizadas no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6617/indicacao_n437_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6617/indicacao_n437_marco.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize, manutenção e colocação de areia na quadra de vôlei da Praça Brasil, rua Macedônia Nº 157-363 — Nações.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6592/indicacao_n438_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6592/indicacao_n438_nani.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, que proceda a manutenção e troca de lâmpada de iluminação pública localizados na Rua Holanda, próximo aos n.º 410 e 629, Nações — Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6593/indicacao_n439_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6593/indicacao_n439_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a pavimentação asfáltica, na seguinte localidade:  Avenida Venezuela (continuação do asfalto na parte faltante).</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6594/indicacao_n440_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6594/indicacao_n440_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a limpeza e roçada das calçadas de pedestres da Rua Copaíba no trecho entre a Avenida Jatobá e a Avenida das Araucárias, bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6618/indicacao_n441_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6618/indicacao_n441_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, realize a manutenção dos aparelhos da academia ao ar livre, ou substituição por novos, da praça localizada na Rua Antonina, bairro Estados.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6619/indicacao_n442_padilha_e_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6619/indicacao_n442_padilha_e_helio.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através das Secretaria responsável, para que providencie o estudo e implantação de uma lombada na Rua Santo Agostinho em frete ao nº419, no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6620/indicacao_n443_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6620/indicacao_n443_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize a sinalização horizontal e vertical no cruzamento entre Avenida Paraná e Rua Rio de Janeiro, bairro Estados, neste município.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6621/indicacao_n444_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6621/indicacao_n444_sandro.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica na Rua Rio Iriri no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6622/indicacao_n445_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6622/indicacao_n445_brandao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria do Meio Ambiente, realize a revitalização/reforma na Praça Tapajós, localizada na Rua Rio Tapajós esquina com Rua Rio Japurá, s/nº, no bairro Iguaçu, contemplando os serviços de manutenção/reforma da tela do alambrado e revisão no sistema de iluminação. Sendo também necessária, a manutenção do parquinho para as crianças com a reforma dos equipamentos ou a substituição dos mesmos por um novo playground.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6623/indicacao_n446_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6623/indicacao_n446_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria e órgão responsáveis, realize a manutenção das fiações públicas em toda a cidade de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6624/indicacao_n447_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6624/indicacao_n447_nani.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para instalação de traves de gol, no campinho, localizado na Avenida Estados Unidos esquina com a Rua Chopizinho — Fazenda Rio Grande — PR.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6625/indicacao_n448_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6625/indicacao_n448_serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que juntamente com a Divisão de Iluminação Pública realizem a manutenção na iluminação pública na Rua Noel Rosa, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6626/indicacao_n449_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6626/indicacao_n449_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feito estudo técnico para a colocação de uma lombada na Rua Alcatraz nº1795 casa 01 no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6627/indicacao_n450_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6627/indicacao_n450_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a revitalização da pavimentação asfáltica da Avenida Carlos Eduardo Nichele, no trecho localizado entre as Ruas Nelson Claudino dos Santos e Benito Antonio Baldan, Bairro Pioneiros, neste Município.</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6628/indicacao_n451_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6628/indicacao_n451_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que o mesmo, por meio dos seus setores competentes, realize as seguintes benfeitorias:_x000D_
 a) Que seja feita troca de boca de lobo de uma rua Cesar Carelli, em frente a farmácia descontão, também na rua Rio Amazonas em frente ao numeral 918, troca de uma grade de boca de lobo que está quebrada.</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6629/indicacao_n452_ze_e_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6629/indicacao_n452_ze_e_maciel.pdf</t>
   </si>
   <si>
     <t>Indicam para a secretaria competente realize a instalação de um redutor de velocidade, lombada, na rua Estados Unidos, próximo aos números 1593, 1605, 1625, bairro Nações.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6652/indicacao_n453_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6652/indicacao_n453_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize implantação de revestimento de malha asfáltica no estacionamento da UBS (unidade Básica de Saúde), Jd. Hortência, Rua pessegueiro, número 227, bairro Eucaliptos, neste município.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6653/indicacao_n454_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6653/indicacao_n454_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feita a sinalização com os nomes das ruas no bairro Green Portugal e Jardim Palmeiras.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>Alex Padilha, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6654/indicacao_n455_padilha_e_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6654/indicacao_n455_padilha_e_helio.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que a empresa Correios informe o motivo de não estar sendo feitas as entregas no bairro Green Portugal.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6655/indicacao_n456_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6655/indicacao_n456_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, realize com a máxima urgência a instalação de uma nova boca de lobo no seguinte endereço: Rua João Gregório Barbosa 138, localizada no bairro Pioneiros, nesta cidade.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6656/indicacao_n457_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6656/indicacao_n457_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, crie uma equipe de trabalho para a formação de um comitê para estudos da ODS - Objetivos de Desenvolvimento Sustentável, preconizado pela ONU.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6657/indicacao_n458_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6657/indicacao_n458_maciel.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente Obras Públicas, realize o conserto de tampa de rede de esgoto localizado na Rua Videira (sem número), ao lado da ponte no Bairro — Eucaliptos.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6658/indicacao_n459_ze.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6658/indicacao_n459_ze.pdf</t>
   </si>
   <si>
     <t>Indicam para a secretaria competente (Faz Trans) a implantação de sinalização de trânsito na rua Sibipiruna em frente ao número 380 para que os veículos possam estacionar de maneira correta na localidade.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>Maciél, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6659/indicacao_n460_maciel_e_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6659/indicacao_n460_maciel_e_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize estudo e viabilidade para calçamento na lateral das seguintes ruas do Bairro Iguaçu: 1- Rua Rio da Várzea 2- Rua Rio Pitanga 3- Rua Rio Pequeno</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6660/indicacao_n461_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6660/indicacao_n461_marco.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais, seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente realize a limpeza e retirada de mato e outros materiais do rio ao lado do Centro Multieventos, este sob a rua Av Brasil no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6661/indicacao_n462_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6661/indicacao_n462_serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que executem melhorias na questão dos alagamentos em períodos chuvosos, na Vila Saracura nas Ruas Antônio Bertulino da Cruz e Pedro Franco, localidade São Sebastião.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6662/indicacao_n463_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6662/indicacao_n463_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito para que o mesmo, por meio dos seus setores competentes, realize as seguintes ações para a melhoria no bairro Iguaçu:_x000D_
 a) Calçadas para pedestres na rua Rio Volga, em toda sua extensão._x000D_
 b) Limpeza e roçada periódicas.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6663/indicacao_n464_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6663/indicacao_n464_sandro.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a instalação de uma lombada na Avenida Paraná próximo ao nº1100 na esquina da Rua Professor Alfredo Gonchorovisk no bairro Pioneiros.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6664/indicacao_n465_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6664/indicacao_n465_nani.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para revitalização da pavimentação asfáltica “buraco” na Rua quero quero, próximo ao n.º 100, Gralha Azul.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6665/indicacao_n466_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6665/indicacao_n466_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a revitalização do asfalto e operação tapa buracos, nos seguintes endereços: -Rualrerê, Bairro Gralha Azul, em Fazenda Rio Grande/PR.   -Avenida Portugal, próximo ao numeral 1571. e Avenida Mato Grosso, nº 4342, próximo ao condomínio “Morar Bem”.</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6666/indicacao_n467_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6666/indicacao_n467_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a troca da tampa de bueiro localizada na Avenida Rio Amazonas em frente ao numeral 918, Bairro Iguaçu neste Município.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6685/indicacao_n468_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6685/indicacao_n468_maciel.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes, para que o mesmo através da Secretaria competente realize o estudo e viabilidade para recapeamento da Rua Sovi bairro Gralha Azul, bem como pintura viária com sinalização vertical e horizontal.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6686/indicacao_n469_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6686/indicacao_n469_fuba.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, realize o estudo para o rebaixamento da guia de estacionamento, localizado na Rua Francisco Claudino dos Santos entre a Av. Paraná e Rua Manuel Claudino dos Santos em frente ao comercio do lado esquerdo.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6687/indicacao_n470_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6687/indicacao_n470_sandro.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize a pavimentação asfáltica na Rua São Felix no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6688/indicacao_n471_ze.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6688/indicacao_n471_ze.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Meio Ambiente, a necessidade de efetuar uma limpeza geral juntamente com roçada na localidade da Av Albatroz esquina com a rua Tangará, próximo ao ponto de ônibus.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6689/indicacao_n472_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6689/indicacao_n472_marco.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito municipal para que o mesmo, através da secretaria responsável, realize a manutenção para a desobstrução de galerias pluviais e limpeza do córrego no seguinte local: Rua Buenos Aires número 983 no bairro Nações.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6690/indicacao_n473_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6690/indicacao_n473_brandao.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com máxima urgência a pintura de sinalização em duas lombadas, nos seguintes endereços:_x000D_
 1) Rua Carlos Drummond de Andrade enfrente a residência nº 1905, localizada no bairro Jardim Colonial._x000D_
 2) Rua Carlos Drummond de Andrade enfrente a residência nº 2073, localizada no bairro Jardim Colonial.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6691/indicacao_n474_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6691/indicacao_n474_helio.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Marcos Marcondes para que o mesmo, por meio dos seus setores competentes, realize a seguinte benfeitoria: Que seja feita roçada na Avenida Paraná — Bairro Iguaçu/ Pioneiros em toda sua extensão.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6692/indicacao_n475_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6692/indicacao_n475_leo.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize a troca das lâmpadas queimadas, para resolver o problema de iluminação na Avenida Brasil. Endereço: Avenida Brasil, nº 2568, próximo à divisa com o Bairro Umbará/Curitiba.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6693/indicacao_n476_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6693/indicacao_n476_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que em comum acordo com a empresa Planalto Sul-Arteris responsável pelo trecho de rodovia presente no perímetro do Município de Fazenda Rio Grande: Que todos as obras da rodovia no perímetro urbano do Município de Fazenda Rio Grande sejam feitas de preferencialmente no período da noite.</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6694/indicacao_n477_helio_e_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6694/indicacao_n477_helio_e_padilha.pdf</t>
   </si>
   <si>
     <t>Indicam que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, que seja feita:_x000D_
 A) Sinalização vertical e horizontal da Av. Portugal entre a Rua Sérvia e a Rua Biguá no bairro Gralha Azul._x000D_
 B) Limpeza da rotatória na Rua Sérvia e Rua Austrália.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6695/indicacao_n478_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6695/indicacao_n478_nani.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, para revitalização da pavimentação asfáltica, na esquina da Avenida Áustria com a Avenida Portugal no Bairro Gralha Azul — Fazenda Rio Grande — PR.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6696/indicacao_n479_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6696/indicacao_n479_serjao.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que juntamente com a Divisão de Iluminação Pública realizem a troca da lâmpada de iluminação pública e a manutenção do braço do poste na Travessa Tarumã nas proximidades do número 155, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6697/indicacao_n480_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6697/indicacao_n480_maringa.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize a manutenção asfáltica, em frente ao ponto de ônibus, na Rua Uruguai próximo ao número 203, localizado no bairro Eucaliptos, neste munícipio.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6698/indicacao_n481_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6698/indicacao_n481_petry.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize a conclusão e pavimentação asfáltica com implantação de calçadas com acesso às residências tangenciais das Ruas Jardim Santarém, Líbia, Namíbia, Sérvia, Gâmbia, Cabo Verde, Eritreia, Etiópia, Gabão, Benin, Congo, Avenida Estados Unidos e Avenida Madagascar, bairro Nações, neste Município.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5982/projeto_de_decreto_legislativo_01-2022_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5982/projeto_de_decreto_legislativo_01-2022_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a atribuição de Menção Honrosa, e dá outras providências.”</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>Alexandre Maringá, Alex Padilha, Brandão, Doriane Hammad, Gilmar José Petry, Luiz Sergio Claudino - Serjão, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6169/projeto_de_decreto_legislativo_02-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6169/projeto_de_decreto_legislativo_02-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de título de cidadão honorário, e dá outras providências.</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
     <t>Alex Padilha, Enfermeiro Zé Carlos, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6346/projeto_de_decreto_legislativo_03-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6346/projeto_de_decreto_legislativo_03-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atribuição de Menção Honrosa, e dá outras providências. ”</t>
   </si>
   <si>
     <t>5713</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
     <t>Nassib Kassem Hammad</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5713/projeto_de_lei_complementar_002-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5713/projeto_de_lei_complementar_002-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera dispositivo da Lei Complementar n.º 47, de 1.º de dezembro de 2011 alterado pela Lei Complementar n. 158, de 20 de dezembro de 2017, conforme especifica”.</t>
   </si>
   <si>
     <t>5714</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5714/projeto_de_lei_complementar_003-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5714/projeto_de_lei_complementar_003-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Institui gratificação especial por atribuição de função pelo exercício de atividades de compras e licitação, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>5715</t>
   </si>
   <si>
     <t>Marco Antônio Marcondes Silva</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5715/projeto_de_lei_complementar_004-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5715/projeto_de_lei_complementar_004-2022_executivo.pdf</t>
   </si>
   <si>
     <t>5716</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5716/projeto_de_lei_complementar_005-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5716/projeto_de_lei_complementar_005-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza o Poder Executivo Municipal a pagar adicional por serviço extraordinário, conforme especifica”.</t>
   </si>
   <si>
     <t>5717</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5717/projeto_de_lei_complementar_007-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5717/projeto_de_lei_complementar_007-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Estabelece o menor vencimento dos servidores públicos ocupantes dos cargos de Professor 40 horas e Professor 20 horas, no âmbito do Município de Fazenda Rio Grande, para o ano de 2022, conforme especifica”.</t>
   </si>
   <si>
     <t>5788</t>
   </si>
   <si>
     <t>Súmula: "Altera o anexo II, da Lei Complementar Municipal n. 92, de abril de 2014, conforme específica".</t>
   </si>
   <si>
     <t>5816</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5816/projeto_de_lei_complementar_009-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5816/projeto_de_lei_complementar_009-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera a redação de dispositivos legais que especifica”.</t>
   </si>
   <si>
     <t>5817</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5817/projeto_de_lei_complementar_010-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5817/projeto_de_lei_complementar_010-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera e acrescenta dispositivos no bojo da Lei Municipal n. 28, de 30 de dezembro de 1993 e da Lei Municipal n. 195, de 23 de dezembro de 2003, conforme especifica”.</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5952/projeto_de_lei_complementar__012-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5952/projeto_de_lei_complementar__012-2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos legais que especifica.</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6032/projeto_de_lei_complementar_013-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6032/projeto_de_lei_complementar_013-2022.pdf</t>
   </si>
   <si>
     <t>Súmula: “Cria e Regulamenta o Sistema Municipal de Proteção de Dados, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6049/projeto_de_lei_complementar_014-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6049/projeto_de_lei_complementar_014-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6086/projeto_de_lei_complementar_015-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6086/projeto_de_lei_complementar_015-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo 2º, do artigo 1º da Lei Complementar n.º 208, de 05 de abril de 2022, conforme especifica.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6250/projeto_de_lei_complementar_n_017-2022_cargos_de_engenheiro_ambiental_e_geologo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6250/projeto_de_lei_complementar_n_017-2022_cargos_de_engenheiro_ambiental_e_geologo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de Engenheiro Ambiental e Geólogo no âmbito do Poder Executivo do Município de Fazenda Rio Grande, conforme especifica e confere outras providências.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6380/projeto_de_lei_complementar_n018_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6380/projeto_de_lei_complementar_n018_executivo.pdf</t>
   </si>
   <si>
     <t>“Inclui a redação de dispositivo legal junto a Lei Municipal n. 522, de 06 de dezembro de 2007, conforme especifica”.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6251/projeto_de_lei_complementar_n_019._executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6251/projeto_de_lei_complementar_n_019._executivo.pdf</t>
   </si>
   <si>
     <t>Inclui e altera a redação de dispositivos legais constantes da Lei Complementar Municipal n. 198, de 17 de março de 2021, conforme especifica.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6284/projeto_de_lei_complementar_n_020-2022-_inclui_a_redacao_de_dispositivo_legal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6284/projeto_de_lei_complementar_n_020-2022-_inclui_a_redacao_de_dispositivo_legal.pdf</t>
   </si>
   <si>
     <t>Inclui a redação de dispositivo legal no bojo da Lei Complementar Municipal n. 65, de 28 de fevereiro de 2013, conforme especifica.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6344/projeto_de_lei_complementar_n_021-2022-_altera_a_redacao_de_dispositivos_legais_constantes.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6344/projeto_de_lei_complementar_n_021-2022-_altera_a_redacao_de_dispositivos_legais_constantes.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos legais constantes no Anexo V da Complementar n.º 92, de 29 de abril de 2014, conforme especifica”.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6345/projeto_de_lei_complementar_n_022-2022-_altera_dispositivos_legais_constantes_da_lei_complementar_n_047.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6345/projeto_de_lei_complementar_n_022-2022-_altera_dispositivos_legais_constantes_da_lei_complementar_n_047.pdf</t>
   </si>
   <si>
     <t>"Altera dispositivos legais constantes na Lei Complementar n.º 47, de 1º de dezembro de 2011 e da Lei Complementar n.º 92, de 29 de abril de 2014, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6543/projeto_de_lei_complementar_n023-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6543/projeto_de_lei_complementar_n023-2022.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Inclui a redação de dispositivo legal junto a Lei Complementar Municipal n. 04, de 15 de setembro de 2006, conforme especifica”.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6610/projeto_de_lei_complementar_n024-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6610/projeto_de_lei_complementar_n024-2022.pdf</t>
   </si>
   <si>
     <t>SUMULA: “Dispõe sobre a organização do Sistema Municipal de Defesa do Consumidor - SMDC, institui a Coordenadoria Municipal de Proteção e Defesa do Consumidor - PROCON, o Conselho Municipal de Defesa do Consumidor - CONDECON e o Fundo Municipal de Proteção e Defesa do Consumidor - FMDC e dá outras providências”.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6645/projeto_de_lei_complementar_n_026-2022-_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6645/projeto_de_lei_complementar_n_026-2022-_executivo.pdf</t>
   </si>
   <si>
     <t>SUMULA: “Estabelece benefícios para o pagamento do Imposto Predial Territorial Urbano — IPTU — para o lançamento de 2023, conforme específica, e confere outras providências”.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6646/projeto_de_lei_complementar_n027.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6646/projeto_de_lei_complementar_n027.pdf</t>
   </si>
   <si>
     <t>SUMULA: “Altera o anexo Il da Lei Complementar Municipal n. 92, de abril de 2014, conforme especifica”.</t>
   </si>
   <si>
     <t>5740</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5740/projeto_de_lei_complementar_001-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5740/projeto_de_lei_complementar_001-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Estabelece benefícios para o pagamento do Imposto Predial Territorial Urbano — IPTU — para o lançamento de 2022, conforme específica, e confere outras providências”.</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>Alexandre Maringá, Alex Padilha, Brandão, Enfermeiro Zé Carlos, Maciél</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6050/projeto_de_lei_complementar_004-2022_legislativo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6050/projeto_de_lei_complementar_004-2022_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à LEI Nº 28 DE 30 DE DEZEMBRO DE 1993 e dá outras providências”</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>Alexandre Maringá, Alex Padilha, Brandão, Doriane Hammad, Enfermeiro Zé Carlos, Gilmar José Petry, Luiz Sergio Claudino - Serjão, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6572/projeto_de_lei_complementar_005-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6572/projeto_de_lei_complementar_005-2022.pdf</t>
   </si>
   <si>
     <t>Súmula: “Altera a Lei Complementar nº 07 de 15 de setembro de 2006 que dispõe sobre o sistema viário do Município de Fazenda Rio Grande</t>
   </si>
   <si>
     <t>5693</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5693/projeto_de_lei_001-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5693/projeto_de_lei_001-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Institui, no âmbito do Município de Fazenda Rio Grande, o Programa de Regularização das Edificações Clandestinas ou Irregulares Mediante Compensação Pecuniária, conforme especifica.”</t>
   </si>
   <si>
     <t>5694</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5694/projeto_de_lei_002-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5694/projeto_de_lei_002-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Revoga legislações municipais, conforme especifica”.</t>
   </si>
   <si>
     <t>5695</t>
   </si>
   <si>
     <t>SÚMULA: “Altera a redação de dispositivos legais no bojo da Lei Municipal n. 69, de 21 de dezembro de 2001, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>5696</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5696/projeto_de_lei_004-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5696/projeto_de_lei_004-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar e Especial no valor de R$1.064.068,04 (um milhão, sessenta e quatro mil sessenta e oito reais e quatro centavos).</t>
   </si>
   <si>
     <t>5697</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5697/projeto_de_lei_005-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5697/projeto_de_lei_005-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar e Especial no valor de R$ 910.379,00 (novecentos e dez mil trezentos e setenta e nove reais).</t>
   </si>
   <si>
     <t>5698</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5698/projeto_de_lei_006-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5698/projeto_de_lei_006-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera a redação de dispositivos legais constantes da Lei Municipal n. 845, de  08 setembro de 2011, alterados pela Lei Municipal n. 1202, de 20 de dezembro de 2017, conforme especifica”.</t>
   </si>
   <si>
     <t>5699</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5699/projeto_de_lei_007-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5699/projeto_de_lei_007-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 700.000,00 (setecentos mil reais).</t>
   </si>
   <si>
     <t>5700</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5700/projeto_de_lei_008-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5700/projeto_de_lei_008-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar e Especial no valor de R$ 610.000,00 (Seiscentos e Dez mil reais).</t>
   </si>
   <si>
     <t>5701</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5701/projeto_de_lei_009-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5701/projeto_de_lei_009-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 8.010.653,15 (oito milhões, dez mil seiscentos e cinquenta e três reais e quinze centavos).</t>
   </si>
   <si>
     <t>5702</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5702/projeto_de_lei_011-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5702/projeto_de_lei_011-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar e Especial no valor de R$ 4.071.417,22 (quatro milhões e setenta e um mil e quatrocentos e dezessete reais e vinte e dois centavos)”.</t>
   </si>
   <si>
     <t>5703</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5703/projeto_de_lei_012-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5703/projeto_de_lei_012-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial e Suplementar no valor de R$ 955.379,76 (novecentos e cinquenta e cinco mil trezentos e setenta e nove reais e setenta e seis centavos)”.</t>
   </si>
   <si>
     <t>5704</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5704/projeto_de_lei_013-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5704/projeto_de_lei_013-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial e Suplementar no valor de R$ 4.613.932,33 (quatro milhões, seiscentos e treze mil novecentos e trinta e dois reais e trinta e três centavos)”.</t>
   </si>
   <si>
     <t>5705</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5705/projeto_de_lei_014-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5705/projeto_de_lei_014-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 3.730.000,00 (três milhões e setecentos e trinta mil reais)”.</t>
   </si>
   <si>
     <t>5706</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5706/projeto_de_lei_015-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5706/projeto_de_lei_015-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial e Suplementar no valor de R$ 274.258,43 (duzentos e setenta e quatro mil duzentos e cinquenta e oito reais e quarenta e três centavos).”</t>
   </si>
   <si>
     <t>5707</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5707/projeto_de_lei_016-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5707/projeto_de_lei_016-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial e Suplementar no valor de R$ 6.197.697,38 (Seis milhões cento e noventa e sete mil seiscentos e noventa e sete reais e trinta e oito centavos)”.</t>
   </si>
   <si>
     <t>5708</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5708/projeto_de_lei_017-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5708/projeto_de_lei_017-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 26.171.166,59 (vinte e seis milhões, cento e setenta e um mil cento e sessenta e seis reais e cinquenta e nove centavos).</t>
   </si>
   <si>
     <t>5709</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5709/projeto_de_lei_018-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5709/projeto_de_lei_018-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Institui o Fundo Municipal do Trabalho no âmbito do Município de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>5710</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5710/projeto_de_lei_019-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5710/projeto_de_lei_019-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar e Especial no valor de R$ 4.698.061,05 (quatro milhões, seiscentos e noventa e oito mil sessenta e um reais e cinco centavos).</t>
   </si>
   <si>
     <t>5711</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5711/projeto_de_lei_020-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5711/projeto_de_lei_020-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a conceder abono aos servidores em efetivo exercício na Rede Municipal de Ensino do Município de Fazenda Rio Grande, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>5712</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5712/projeto_de_lei_021-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5712/projeto_de_lei_021-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial no valor de R$ 1.307.700,00 (um milhão, trezentos e sete mil e setecentos reais).</t>
   </si>
   <si>
     <t>5787</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5787/projeto_de_lei_022-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5787/projeto_de_lei_022-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: "Altera a redação de dispositivos legais constantes na Lei Municipal n. 971, de 08 de julho de 2013, conforme específica".</t>
   </si>
   <si>
     <t>5815</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5815/projeto_de_lei_023-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5815/projeto_de_lei_023-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Inclui a redação do parágrafo único no bojo do artigo 13 da Lei Municipal n. 522, de 06 de dezembro de 2007, conforme especifica”.</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6174/projeto_de_lei_n_024-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6174/projeto_de_lei_n_024-2022.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos legais constantes da Lei Municipal n. 112, de 16 de maio de 2002, e suas alterações, conforme especifica</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6035/projeto_de_lei_025-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6035/projeto_de_lei_025-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e confere outras providências.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5922/projeto_27_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5922/projeto_27_executivo.pdf</t>
   </si>
   <si>
     <t>Altera e inclui redação de dispositivos legais constantes da Lei Municipal n. 1.187, de 31 de outubro de 2017, conforme especifica”.</t>
   </si>
   <si>
     <t>5825</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial e Suplementar no valor de R$ 6.921.000,00 (Seis milhões e novecentos e vinte e um mil reais).</t>
   </si>
   <si>
     <t>5826</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 1.100.872,09 (um milhão, cem mil oitocentos e setenta e dois reais e nove centavos)”.</t>
   </si>
   <si>
     <t>5827</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial e Suplementar no valor de R$ 589.718,00 (quinhentos e oitenta e nove mil setecentos e dezoito reais).</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5892/projeto_de_lei_031-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5892/projeto_de_lei_031-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor R$ 8.143.708,85 (oito milhões, cento e quarenta e três mil setecentos e oito reais e oitenta e cinco centavos).</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5883/projeto_de_lei_032-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5883/projeto_de_lei_032-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Altera a redação de dispositivos legais constantes da Lei Municipal n. 1.347, de 09 de janeiro de 2020, conforme especifica”.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5923/projeto_33_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5923/projeto_33_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 1.507.211,84 (um milhão, quinhentos e sete mil duzentos e onze reais e oitenta e quatro centavos).</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5924/projeto_34_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5924/projeto_34_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 1.366.000,00 (um milhão e trezentos e sessenta e seis mil reais).</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5925/projeto_35_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5925/projeto_35_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 2.949.523,65 (dois milhões, novecentos e quarenta e nove mil quinhentos e vinte e três reais e sessenta e cinco centavos).</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5950/projeto_de_lei_36-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5950/projeto_de_lei_36-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 827.352,38 (oitocentos e vinte e sete mil trezentos e cinquenta e dois reais e trinta e oito centavos).</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5951/projeto_de_lei_037-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5951/projeto_de_lei_037-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial e Suplementar no valor de R$ 1.331.929,14 (um milhão, trezentos e trinta e um mil novecentos e vinte e nove reais e quatorze centavos).</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5979/projeto_de_lei_038-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5979/projeto_de_lei_038-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Denomina as Ruas e Travessas do Loteamento denominado Residencial Gregório" localizado no Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6036/projeto_de_lei_039-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6036/projeto_de_lei_039-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial e Suplementar no valor de R$ 34.377.966,71 (Trinta e quatro milhões, trezentos e setenta e sete mil novecentos e sessenta e seis reais e setenta e um centavos).</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6037/projeto_de_lei_040-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6037/projeto_de_lei_040-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 2.991.084,65 (dois milhões, novecentos e noventa e um mil oitenta e quatro reais e sessenta e cinco centavos), conforme específica.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6081/projeto_de_lei_041-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6081/projeto_de_lei_041-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Fazenda Rio Grande a firmar Concessão Onerosa de Uso de bem imóvel denominado Hospital e Maternidade Nossa Senhora Aparecida para a finalidade de prestação de serviços de Saúde e confere outras providências.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6038/projeto_de_lei_042-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6038/projeto_de_lei_042-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 183.586,67 (cento e oitenta e três mil quinhentos e oitenta e seis reais e sessenta e sete centavos, conforme especifica.</t>
   </si>
   <si>
     <t>6039</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6039/projeto_de_lei_043-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6039/projeto_de_lei_043-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial no valor de R$ 96.293,33 (noventa e seis mil duzentos e noventa e três reais e trinta e três centavos), conforme especifica.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6040/projeto_de_lei_044-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6040/projeto_de_lei_044-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial no valor de R$ 401.166,67 (quatrocentos e um mil cento e sessenta e seis reais e sessenta e sete centavos).</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6041/projeto_de_lei_045-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6041/projeto_de_lei_045-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial no valor de R$ 180.000,00 (cento e oitenta mil reais).</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6042/projeto_de_lei_046-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6042/projeto_de_lei_046-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 19.535.000,00 (dezenove milhões e quinhentos e trinta e cinco mil reais).</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6043/projeto_de_lei_047-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6043/projeto_de_lei_047-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 4.074.629,55 (quatro milhões, setenta e quatro mil seiscentos e vinte e nove reais e cinquenta e cinco centavos).</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6044/projeto_de_lei_048-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6044/projeto_de_lei_048-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 11.216.153,16 (onze milhões, duzentos e dezesseis mil cento e cinquenta e três reais e dezesseis centavos), conforme especifica.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6045/projeto_de_lei_049-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6045/projeto_de_lei_049-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial no valor de R$ 298.376,67 (Duzentos e noventa e oito mil trezentos e setenta e seis reais e sessenta e sete centavos).</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6082/projeto_de_lei_050-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6082/projeto_de_lei_050-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Regulamenta o adicional por exercício de atividades perigosas aos servidores públicos que especifica.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6170/projeto_de_lei_051-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6170/projeto_de_lei_051-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial no valor de R$ 81.322,00 (oitenta e um mil trezentos e vinte e dois reais).</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6171/projeto_de_lei_052-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6171/projeto_de_lei_052-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 3.549.958,00 (três milhões, quinhentos e quarenta e nove mil e novecentos e cinquenta e oito reais).</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6172/projeto_de_lei_053-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6172/projeto_de_lei_053-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 2.500.000,00 (Dois milhões e quinhentos mil reais).</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6083/projeto_de_lei_054-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6083/projeto_de_lei_054-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Ratifica a 4ª Alteração e Consolidação do Contrato do Consórcio Metropolitano de Saúde e Assistência Social do Paraná - COMESP e autoriza a permanência do Município de Fazenda Rio Grande no agora denominado Consórcio Metropolitano de Serviços do Paraná - COMESP e confere outras providências.</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6175/projeto_de_lei_n055-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6175/projeto_de_lei_n055-2022.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Patrocínio Privado de Eventos Públicos Promovidos pelo Município de Fazenda Rio Grande, conforme especifica</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6084/projeto_de_lei_057-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6084/projeto_de_lei_057-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 2.136.486,43 (dois milhões, cento e trinta e seis mil quatrocentos e oitenta e seis reais e quarenta e três centavos), conforme especifica.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6085/projeto_de_lei_058-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6085/projeto_de_lei_058-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 4.602.500,00 (Quatro milhões, seiscentos e dois mil e quinhentos reais).</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6141/projeto_de_lei_059-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6141/projeto_de_lei_059-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 715.000,00 (Setecentos e quinze mil reais).</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6142/projeto_de_lei_060-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6142/projeto_de_lei_060-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a determinação de cancelamento dos autos de infração de trânsito, nos termos que especifica.</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6176/projeto_de_lei_n061-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6176/projeto_de_lei_n061-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 940.000,00 (novecentos e quarenta mil reais).</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6177/projeto_de_lei_n062-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6177/projeto_de_lei_n062-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 1.255.832,49 (um milhão, duzentos e cinquenta e cinco mil oitocentos e trinta e dois reais e quarenta e nove centavos).</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6178/projeto_de_lei_n_063-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6178/projeto_de_lei_n_063-2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial e Suplementar no valor de R$ 164.280,00 (cento e sessenta e quatro mil duzentos e oitenta reais).</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6179/projeto_de_lei_n064-2022_executivo..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6179/projeto_de_lei_n064-2022_executivo..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 1.000.000,00 (Um milhão de reais).</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6180/projeto_de_lei_n065-2022_executivo..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6180/projeto_de_lei_n065-2022_executivo..pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 1.980.000,00 (Um milhão e novecentos e oitenta mil reais).</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6213/projeto_de_lei_066-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6213/projeto_de_lei_066-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2023 e confere outras providências.</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6214/projeto_de_lei_067-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6214/projeto_de_lei_067-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivo legal constante na Lei Municipal n. 103, de 16 de maio de 2002, e suas alterações, conforme especifica.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6249/projeto_de_lei_068-2022-_institui_o_plano_municipal_de_cultura_em_frg.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6249/projeto_de_lei_068-2022-_institui_o_plano_municipal_de_cultura_em_frg.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Cultura no Município de Fazenda Rio Grande, conforme especifica e confere outras providências.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6283/projeto_de_lei_n_070-2022-_autoriza_o_poder_executivo_abrir_orcamento_524.00000.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6283/projeto_de_lei_n_070-2022-_autoriza_o_poder_executivo_abrir_orcamento_524.00000.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 524.000,00 (quinhentos e vinte e quatro mil reais)</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6342/projeto_de_lei_n071-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6342/projeto_de_lei_n071-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial e Suplementar no valor de R$: 2.504.350,00 (Dois milhões, quinhentos e quatro mil e trezentos e cinquenta reais).</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6343/projeto_de_lei_n072-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6343/projeto_de_lei_n072-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 34.415.000,00 (Trinta e quatro milhões e quatrocentos e quinze mil reais).</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6378/projeto_de_lei_n073_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6378/projeto_de_lei_n073_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 100.000,00 (Cem mil reais). ”</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6379/projeto_de_lei_n074_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6379/projeto_de_lei_n074_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 70.290,66 (setenta mil duzentos e noventa reais e sessenta e seis centavos).</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6429/projeto_de_lei_n_075-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6429/projeto_de_lei_n_075-2022.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Autoriza o Poder Executivo Municipal, por meio da Companhia de Desenvolvimento de Fazenda Rio Grande — CODEF, a realizar doação de área que especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6430/projeto_de_lei_n076-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6430/projeto_de_lei_n076-2022.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera a redação de dispositivos legais constantes da Lei Municipal n. 1.500, de 30 de novembro de 2021, conforme especifica e confere outras providências”.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6454/projeto_de_lei_n077-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6454/projeto_de_lei_n077-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 627.462,48 (seiscentos e vinte e sete mil quatrocentos e sessenta e dois reais e quarenta e oito centavos).</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6455/projeto_de_lei_n078-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6455/projeto_de_lei_n078-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 3.643.414,41 (três milhões, seiscentos e quarenta e três mil quatrocentos e quatorze reais e quarenta e um centavos).</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6456/projeto_de_lei_n079-2022_executivo_loa-2023.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6456/projeto_de_lei_n079-2022_executivo_loa-2023.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Estima a Receita e Fixa a Despesa do Município de Fazenda Rio Grande para o Exercício Financeiro de 2023, conforme especifica. ”</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6487/projeto_de_lei_n080-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6487/projeto_de_lei_n080-2022_executivo.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial no valor de R$ 5.507.099,96 (Cinco milhões e quinhentos e sete mil e noventa e nove e noventa e seis), conforme especifica”.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6541/projeto_de_lei_n081-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6541/projeto_de_lei_n081-2022.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial e Suplementar no valor de R$ 12.741.934,94 (doze milhões, setecentos e quarenta e um mil novecentos e trinta e quatro reais e noventa e quatro centavos), conforme especifica”.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6542/projeto_de_lei_n082-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6542/projeto_de_lei_n082-2022.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 1.990.512,57 (um milhão, novecentos e noventa mil quinhentos e doze reais e cinquenta e sete centavos).</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6573/projeto_de_lei_n_083-2022-_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6573/projeto_de_lei_n_083-2022-_executivo.pdf</t>
   </si>
   <si>
     <t>SUMULA: “Altera a redação de dispositivos legais constantes da Lei Municipal n. 1254, de 10 de dezembro de 2018, conforme especifica”.</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6574/projeto_de_lei_n_084-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6574/projeto_de_lei_n_084-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 2.342.433,70 (Dois milhões, trezentos e quarenta e dois mil quatrocentos e trinta e três reais e setenta centavos), conforme específica. ”</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6575/projeto_de_lei_n_085-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6575/projeto_de_lei_n_085-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Fixa o percentual a título de revisão geral anual da remuneração do servidor público municipal de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6641/projeto_de_lei_n_086-2022-_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6641/projeto_de_lei_n_086-2022-_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera a redação de dispositivos legais constantes da Lei Municipal n. 1.397, de 03 de julho de 2020, conforme especifica”.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6608/projeto_de_lei_n_087-2022-_denomina_as_ruas_e_trevessas_residencial_vo_adahir.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6608/projeto_de_lei_n_087-2022-_denomina_as_ruas_e_trevessas_residencial_vo_adahir.pdf</t>
   </si>
   <si>
     <t>SUMULA: “Denomina as Ruas e Travessas do Loteamento denominado “Residencial Vó Adahir localizado no Município de Fazenda Rio Grande, Paraná, conforme especifica”.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6609/projeto_de_lei_n_088-2022-_credito_adicional_11.300.00000.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6609/projeto_de_lei_n_088-2022-_credito_adicional_11.300.00000.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial e Suplementar no valor de R$ R$ 11.300.000,00 (Onze milhões e trezentos mil reais).'</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6642/projeto_de_lei_n_089-2022-_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6642/projeto_de_lei_n_089-2022-_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Altera a redação de dispositivo legal constante na Lei Municipal n. 1659, de 25 de novembro de 2022, conforme especifica”.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6643/projeto_de_lei_n_090-2022-_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6643/projeto_de_lei_n_090-2022-_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 1.584.671,31 (um milhão, quinhentos e oitenta e quatro mil seiscentos e setenta e um reais e trinta e um centavos)”.</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6644/projeto_de_lei_n_091-2022-_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6644/projeto_de_lei_n_091-2022-_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 853.011,66 (oitocentos e cinquenta e três mil, onze reais e sessenta e seis centavos)”.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6678/projeto_de_lei_n092_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6678/projeto_de_lei_n092_executivo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar no valor de R$ 4.975.000,00 (quatro milhões e novecentos e setenta e cinco mil reais)”.</t>
   </si>
   <si>
     <t>5726</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5726/projeto_de_lei_001-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5726/projeto_de_lei_001-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a vedação da exigência de apresentação do Cartão de vacinação contra a COVID- 19 para acesso a locais públicos ou privados no Município de Fazenda Rio Grande, e dá outras providências.</t>
   </si>
   <si>
     <t>5727</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5727/projeto_de_lei_002-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5727/projeto_de_lei_002-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O REPASSE DO INCENTIVO FINANCEIRO ADICIONAL-IFA, AOS AGENTES COMUNITÁRIOS DE SAÚDE- ACS, E AOS AGENTES DE COMBATE ÀS ENDEMIAS- ACE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5729</t>
   </si>
   <si>
     <t>Caio Szadkoski</t>
   </si>
   <si>
     <t>SUMULA: “Dispõe sobre a criação do Cicloturismo no município de Fazenda Rio Grande, e dá outras providências”.</t>
   </si>
   <si>
     <t>5728</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5728/projeto_de_lei_004-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5728/projeto_de_lei_004-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>PROÍBE A INSTALAÇÃO DE BANHEIROS. TOALETES E VESTIÁRIOS “MULTIGÊNEROS” OU “UNISSEX” NO MUNICÍPIO DE FAZENDA RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5730</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5730/projeto_de_lei_006-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5730/projeto_de_lei_006-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Súmula: Fixa critérios para a instituição de datas comemorativas no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5731</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5731/projeto_de_lei_010-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5731/projeto_de_lei_010-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Altera a Lei Municipal nº 952, de 13 abril de 2013, e suas posteriores alterações, que dispõem sobre o serviço público destinado a transporte individual de passageiros, por táxi, no Município de Fazenda Rio Grande Estado do Paraná.</t>
   </si>
   <si>
     <t>5732</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5732/projeto_de_lei_011-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5732/projeto_de_lei_011-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Este projeto de Lei autoriza este Município de Fazenda Rio Grande a fornecer os medicamentos na rede publica de Saúde a pacientes que apresentem receituários conveniados ou cooperados em Planos de Saúde Empresarial mesmo não atendidos pelo SUS, e da outra providencias.</t>
   </si>
   <si>
     <t>5733</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5733/projeto_de_lei_012-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5733/projeto_de_lei_012-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a regulamentação do uso de veículos oficiais nos poderes Executivo e Legislativo municipais de Fazenda Rio Grande.”</t>
   </si>
   <si>
     <t>5734</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5734/projeto_de_lei_013-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5734/projeto_de_lei_013-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre o “Programa Direito e Cidadania na Escola”, no âmbito do Município de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>5735</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5735/projeto_de_lei_014-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5735/projeto_de_lei_014-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Súmula: INSTITUI O “BANCO DE ARMAÇÃO DE ÓCULOS” NO MUNICÍPIO DE FAZENDA RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>5736</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5736/projeto_de_lei_016-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5736/projeto_de_lei_016-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Institui o Programa Emprega Mais Fazenda Rio Grande", na forma em que especifica, e dá outras providências.”</t>
   </si>
   <si>
     <t>5737</t>
   </si>
   <si>
     <t>Alexandre Maringá, Alex Padilha, Brandão, Enfermeiro Zé Carlos, Luiz Sergio Claudino - Serjão, Maciél, Professor Hélio, Professor Léo, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5737/projeto_de_lei_018-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5737/projeto_de_lei_018-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>SUMULA: “Dispõe sobre a consolidação de leis que instituem isenções e/ou Reduções do IPTU - Imposto Predial Territorial Urbano no Município de Fazenda Rio Grande e dá outras providências”</t>
   </si>
   <si>
     <t>5738</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5738/projeto_de_lei_019-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5738/projeto_de_lei_019-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Cria o Programa “Empresa Amiga Da Cultura, Esporte e Lazer” (PEACEL), no município de Fazenda Rio Grande e dá outras providências.”</t>
   </si>
   <si>
     <t>5739</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5739/projeto_de_lei_020-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5739/projeto_de_lei_020-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Súmula: Dispõe sobre a obrigatoriedade da divulgação da listagem de medicamentos disponíveis e em falta destinados exclusivamente à distribuição na farmácia municipal e outras unidades de saúde e dá outras providências.</t>
   </si>
   <si>
     <t>5819</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5819/projeto_de_lei_022-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5819/projeto_de_lei_022-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Cria na estrutura organizacional da Guarda Municipal o Grupo RONDA OSTENSIVA MUNICIPAL, com a sigla ROMU, no âmbito do Município de Fazenda Rio Grande e dá outras providências".</t>
   </si>
   <si>
     <t>5820</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a gratuidade dos transportes públicos municipais de Fazenda Rio Grande nos dias de realização das provas do Exame Nacional do Ensino Médio (ENEM) e demais vestibulares de Universidades públicas".</t>
   </si>
   <si>
     <t>5828</t>
   </si>
   <si>
     <t>Súmula: “Institui o Projeto Fazgraffiti que disciplina a arte em graffiti no âmbito do município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5884/projeto_de_lei_025-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5884/projeto_de_lei_025-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de material publicitário nos veículos de transporte escolar do Município de Fazenda Rio Grande/PR, com o intuito de combater O bullying infantil e a pedofilia e dá outras providências”.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5893/projeto_de_lei_026-2022_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5893/projeto_de_lei_026-2022_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de Sistema de posicionamento global (GPS) e câmeras de áudio e vídeo nas viaturas da Guarda Municipal.</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5894/projeto_de_lei_027-2022_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5894/projeto_de_lei_027-2022_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Institui no Plano Municipal Programa de Combate a Pedofilia e dá outras providências.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5895/projeto_de_lei_028-2022_ver._professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5895/projeto_de_lei_028-2022_ver._professor_leo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização da inserção de Profissionais da Área de Serviço Social e de Psicologia nas escolas Públicas Municipais de Educação Básica no Município de Fazenda Rio Grande e da outras providências.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5896/projeto_de_lei_029-2022_ver._serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5896/projeto_de_lei_029-2022_ver._serjao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a implantar o Programa de Manutenção dos Acessos Rurais Porteira Adentro, e dá outras providências.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
     <t>Isenta taxas de locação de ambientes para eventos que sejam de posse da prefeitura municipal de Fazenda Rio Grande, para o uso das Associações municipais sem fins lucrativos e Diretorias dos times de futebol que compõem o calendário do Futebol Amador série A, B e C, Superliga, Juniores e Veteranos no Futebol Masculino e Superliga no Futsal Feminino pelo menos uma vez ao ano dá outras providências”.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
     <t>Alex Padilha, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5953/projeto_de_lei_032-2022_vers._alex_padilha_e_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5953/projeto_de_lei_032-2022_vers._alex_padilha_e_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO MARCO ZERO DO MUNICIPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>5954</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5954/projeto_34_ver._enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5954/projeto_34_ver._enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Implanta os grupos de exercícios terapêuticos preventivos (GETEP) no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5980/projeto_de_lei_035-2022_ver._alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5980/projeto_de_lei_035-2022_ver._alex_padilha.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a obrigatoriedade das empresas prestadoras serviço de distribuição de energia elétrica, internet, telefone e tv a cabo e demais empresas ocupantes de sua infraestrutura promover a regularização ou a retirada de fiação inutilizada ou em desuso em vias públicas do município de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5981/projeto_de_lei_036-2022_ver._sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5981/projeto_de_lei_036-2022_ver._sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Súmula: “Declara de utilidade pública a ASSOCIAÇÃO DE FUTEBOL PÉ DE VENTO, no âmbito do Município de Fazenda Rio Grande”.</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6033/projeto_de_lei_037-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6033/projeto_de_lei_037-2022.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a criação do Banco de Materiais de Construção para armazenamento e redistribuição mediante doação”.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6046/projeto_de_lei_038-2022_legislativo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6046/projeto_de_lei_038-2022_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Feira do Produtor Rural do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6034/projeto_de_lei_039-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6034/projeto_de_lei_039-2022.pdf</t>
   </si>
   <si>
     <t>Súmula: “Autoriza a criação da Campanha de Incentivo à Música em Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6047/projeto_de_lei_041-2022_legislativo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6047/projeto_de_lei_041-2022_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Cavalgada de Santo Antônio, A Semana dos tropeiros e A Semana farroupilha e dá outras providências.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6048/projeto_de_lei_042-2022_legislativo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6048/projeto_de_lei_042-2022_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>Estabelece o “Programa RG nas Escolas no Município de Fazenda Rio Grande, e dá outras providências.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6087/projeto_de_lei_043-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6087/projeto_de_lei_043-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ESCOLA ESTADUAL BAYARD OSNA.</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6088/projeto_de_lei_044-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6088/projeto_de_lei_044-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praça pública localizada no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6089/projeto_de_lei_046-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6089/projeto_de_lei_046-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o direito dos passageiros do transporte coletivo de Fazenda Rio Grande desembarcarem fora dos locais de parada do ônibus no período entre 20h e 05h.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6090/projeto_de_lei_047-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6090/projeto_de_lei_047-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Regulamenta os Estágios no âmbito do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6091/projeto_de_lei_048-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6091/projeto_de_lei_048-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 25 da Lei n. 48/2012, com o fim de extinguir o Regime Extraordinário, para instituir a Suplementação de Carga Horária em regime temporário.</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6092/projeto_de_lei_050-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6092/projeto_de_lei_050-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o “Projeto Cabide Solidário Se puder doe se precisar pegue” no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6093/projeto_de_lei_051-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6093/projeto_de_lei_051-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Cria na estrutura organizacional da Secretaria Municipal de Defesa Social a DIVISÃO DE INTELIGÊNCIA E CONTRAINTELIGÊNCIA, com a sigla DIEC, no âmbito do Município de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6094/projeto_de_lei_052-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6094/projeto_de_lei_052-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Cria na estrutura organizacional da Guarda Municipal a DIVISÃO ANTIDROGAS, com a sigla DIAN, no âmbito do Município de Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6181/projeto_de_lei__n53-2022_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6181/projeto_de_lei__n53-2022_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a preferência de vaga e matricula em projetos e escolas municipais para pessoas diagnosticada com transtorno do espectro autista.</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6215/projeto_de_lei_n055-2022_prof_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6215/projeto_de_lei_n055-2022_prof_leo.pdf</t>
   </si>
   <si>
     <t>Altera a redação de dispositivos legais constantes da Lei Municipal nº 1.575, de 21 de junho de 2022, conforme especifica.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6216/projeto_de_lei_056-2022_prof_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6216/projeto_de_lei_056-2022_prof_leo.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto de Ação Cultural denominado Cápsula do Tempo no Município de Fazenda Rio Grande e confere outras providências.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6217/projeto_de_lei_n057-2022_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6217/projeto_de_lei_n057-2022_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de instalação de novos aterros sanitários, lixões e estação de transbordo de lixo no âmbito do Município de Fazenda Rio Grande, Pr., e dá outras providências.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6252/projeto_de_lei_n058_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6252/projeto_de_lei_n058_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Documentador Escolar, a ser comemorado, anualmente, no dia 24 de setembro.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6253/projeto_de_lei_n059_prof_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6253/projeto_de_lei_n059_prof_leo.pdf</t>
   </si>
   <si>
     <t>Institui no calendário oficial de eventos de Fazenda Rio Grande o Dia da Dança, a ser celebrado anualmente no dia 29 de abril e dá outras providências.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6254/projeto_de_lei_n060_enfermeiro_ze_carlos..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6254/projeto_de_lei_n060_enfermeiro_ze_carlos..pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei 1.209 de 15 de janeiro de 2018.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6285/projeto_de_lei_n061_carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6285/projeto_de_lei_n061_carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do projeto “Guardiões da Praça” na Cidade de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6286/projeto_de_lei_n062_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6286/projeto_de_lei_n062_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Cria a figura do Capelão Parlamentar, sem remuneração, na Câmara de Vereadores de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6315/projeto_de_lei_n063_alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6315/projeto_de_lei_n063_alex_padilha.pdf</t>
   </si>
   <si>
     <t>Institui a realização de teste de acuidade visual e auditiva nos servidores de escolas e creches da Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6432/projeto_de_lei_n64_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6432/projeto_de_lei_n64_helio.pdf</t>
   </si>
   <si>
     <t>Súmula: "Dispõe sobre a criação do Programa empregue uma mãe no Município de Fazenda Rio Grande ”</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6488/pl_n066_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6488/pl_n066_marco.pdf</t>
   </si>
   <si>
     <t>Institui o Alerta para Resgate de Pessoas no Município de Fazenda Rio Grande, estabelecendo a política municipal de contingência nas hipóteses de desaparecimento, rapto ou sequestro de crianças e adolescentes.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6489/pl_n069_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6489/pl_n069_sandro.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Combate à Fome, no âmbito do Município de Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6544/projeto_de_lei_n070_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6544/projeto_de_lei_n070_fuba.pdf</t>
   </si>
   <si>
     <t>Súmula: “Altera e acrescenta dispositivos à Lei Municipal n. 1.503/2021.”</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6613/pl_n072_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6613/pl_n072_fuba.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre o Programa de doação de cabelo e demais acessórios às pessoas em tratamento oncológico no âmbito do Município de Fazenda Rio Grande, intitulado “Doe Esperança”, e dá outras providências. ”</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
     <t>Alexandre Maringá, Enfermeiro Zé Carlos, Luiz Sergio Claudino - Serjão, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6614/pl_n073_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6614/pl_n073_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Súmula: “Concede revisão geral anual aos subsídios do Prefeito, Vice-Prefeito, Secretários e Vereadores, do Município de Fazenda Rio Grande — PR e dá outras providências”.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6615/pl_n074_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6615/pl_n074_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Súmula: “Concede revisão geral anua aos Servidores que compõem o quadro geral da Câmara Municipal de Fazenda Rio Grande — PR, e dá outras providências.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6647/projeto_de_lei_n075-2022_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6647/projeto_de_lei_n075-2022_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a concessão de espaços públicos para a instalação de circos itinerantes no Município de Fazenda Rio Grande/PR.”</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6648/projeto_de_lei_076-2022_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6648/projeto_de_lei_076-2022_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>SUMULA: Institui no Município de Fazenda Rio Grande o Programa de Ciclomobilidade urbana, denominado “Ciclo Fazenda”, e dá outras providências.”.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>Alexandre Maringá, Alex Padilha, Brandão, Luiz Sergio Claudino - Serjão, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6679/projeto_de_lei_n077-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6679/projeto_de_lei_n077-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Institui no Município de Fazenda Rio Grande a ampliação das vagas de estacionamento destinadas às pessoas com deficiência”.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
     <t>Alexandre Maringá, Alex Padilha, Brandão, Luiz Sergio Claudino - Serjão, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6680/projeto_de_lei_n078-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6680/projeto_de_lei_n078-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Dispõe sobre a aplicação de penalidade pecuniária ao cidadão que não higienizar os espações públicos durante e após o final da obra realizada em sua residência ou estabelecimento comercial”.</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
     <t>Alexandre Maringá, Alex Padilha, Brandão, Luiz Sergio Claudino - Serjão, Maciél, Marco Antonio Santos, Professor Hélio, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6681/projeto_de_lei_n079-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6681/projeto_de_lei_n079-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>Súmula: “Institui no Município de Fazenda Rio Grande a inserção do símbolo do Transtorno do Espectro Autista (TEA) na Indicação de assentos preferenciais do transporte coletivo”.</t>
   </si>
   <si>
     <t>5741</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5741/projeto_de_resolucao_001-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5741/projeto_de_resolucao_001-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Revoga a Resolução nº 006 de 22 de julho de 2021, que dispõe sobre as Comissões Especiais de Inquérito, Comissões Processantes de extinção e Perda do Mandato de Vereador, e, Comissões Parlamentares de Inquéritos Processantes da Câmara Municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5742</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5742/projeto_de_resolucao_002-2022_legislativo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5742/projeto_de_resolucao_002-2022_legislativo.pdf</t>
   </si>
   <si>
     <t>SUMULA: Suprimi os artigos 330, 331 e 332 da Resolução nº 001 de 2006 que dispõe sobre o Regimento Interno da Câmara Municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5595</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5595/requerimento_002-2022_-_professor_fabiano_fuba_e_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5595/requerimento_002-2022_-_professor_fabiano_fuba_e_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido ofício ao Ilustríssimo Senhor Ney Leprevost, Secretário Estadual de Justiça, Família e Trabalho, para que através do Departamento da política para a pessoa idosa, viabilize, em/Fazenda Rio Grande o Curso básico de smartphone para idosos.</t>
   </si>
   <si>
     <t>5596</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5596/requerimento_003-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5596/requerimento_003-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Exmo. Deputado Estadual Luiz Carlos Martins (PP/PR), solicitando os bons préstimos de Vossa Senhoria, para interceder junto ao Governo Estadual, Emendar Parlamentar para a construção do Projeto “Meu Campinho”, valor esse de investimento R$ 382.000,00 (trezentos e oitenta e dois mil reais), visando atender os pedidos de moradores, o qual irá proporcionar a integração e lazer das famílias, bem como contribuir para a melhor qualidade de vida das pessoas.</t>
   </si>
   <si>
     <t>5597</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5597/requerimento_004-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5597/requerimento_004-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Saúde de Fazenda Rio Grande para que a mesma forneça a esta casa de leis em caráter de urgência a relação e o número de funcionários de todo sistema público de saúde do município (UPA, UBSs e Maternidade) e respectivas funções exemplo: auxiliar de farmácia, recepcionista e outros que não recebem insalubridade</t>
   </si>
   <si>
     <t>5598</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5598/requerimento_005-2022_-_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5598/requerimento_005-2022_-_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido Ofício ao Poder Executivo Municipal, para que através da Secretaria competente, remeta posteriormente a esta casa de leis, informações sobre a estrada do areal no bairro Iguaçu 2._x000D_
 1° Existe algum projeto para implantação do asfalto;_x000D_
 2° Se sim, em que fase está;_x000D_
 3° Qual será o custo desta obra;_x000D_
 4° Será uma obra custeada pelo Município, ou tem alguma parceria com o Governo do Estado;_x000D_
 5° Qual a previsão de início desta obra;</t>
   </si>
   <si>
     <t>5772</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente (Secretaria Municipal de Meio Ambiente) para que mesma estude a possibilidade de Construir um Cemitério para Pet's e outros Animais._x000D_
 Solicito também que esta Secretaria informe a esta Casa de Leis sobre a possibilidade de criar um Espaço para animais que sofrem maus tratos e abandonados na rua ou recuperados nas casas.</t>
   </si>
   <si>
     <t>5599</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5599/requerimento_007-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5599/requerimento_007-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Responsável, realize estudos analisando a possibilidade de acrescentar uma lombada elevada ou lombada física, considerando qual se tornará melhor redutor de velocidade a ser acrescentada na Rua João Quirino Leal, mais precisamente nas proximidades da Paróquia Nossa Senhora Aparecida nº 1383, bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>5600</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5600/requerimento_008-2022_-_dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5600/requerimento_008-2022_-_dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Coordenação da Região Metropolitana de Curitiba (COMEC), solicitando que a entidade informe, em caráter de urgência, se há a possibilidade de ampliação da capacidade física da Estação Tubo Carlos Gomes, no Centro de Curitiba, onde é realizada a parada da linha de ônibus F02 - Curitiba/Fazenda Rio Grande, considerando que o atual espaço já não comporta a atual quantidade de passageiros usuários do transporte público naquele ponto.</t>
   </si>
   <si>
     <t>5601</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5601/requerimento_009-2022_-_rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5601/requerimento_009-2022_-_rafael_campaner.pdf</t>
   </si>
   <si>
     <t>O Vereador Rafael Campaner que adiante subscreve, no uso de suas atribuições legais e regimentais, submete ao plenário o seguinte:_x000D_
 REQUERIMENTO_x000D_
 Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, através da Secretaria competente as seguintes informações:_x000D_
 A) O cronograma de limpeza dos Rios e Córregos._x000D_
 B) O andamento de recursos para a implantação do Plano de Controle de Cheias e Parques Lineares.</t>
   </si>
   <si>
     <t>5602</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5602/requerimento_010-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5602/requerimento_010-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis, para que realize estudos para construção de uma rotatória na Av. Brasil na entrada do bairro Greenfield.</t>
   </si>
   <si>
     <t>5603</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5603/requerimento_012-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5603/requerimento_012-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer sejam apresentados detalhadamente os dados referentes as vagas nas Escolas Estaduais do Município de Fazenda Rio Grande, devendo conter a informação de quantas vagas cada escola comporta/oferece e qual o número de alunos que estão aguardando vagas para ingresso em cada uma das Escolas Estaduais deste Município.</t>
   </si>
   <si>
     <t>5604</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5604/requerimento_013-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5604/requerimento_013-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe a esta Casa de Leis sobre a possibilidade de ser implantado no Município de Fazenda Rio Grande o Centro de Castração Animal.</t>
   </si>
   <si>
     <t>5605</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5605/requerimento_015-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5605/requerimento_015-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, através do Sr. Prefeito e de suas respectivas secretarias competentes, o cumprimento de norma estabelecida pelo Art. 30 da Lei Orgânica Municipal de Fazenda Rio Grande, conforme segue: “A Mesa da Câmara poderá encaminhar pedidos escritos de informações aos Secretários Municipais ou Diretores equivalentes, importando crimes de responsabilidade, a recusa ou o não atendimento do prazo de quinze dias, bem como a prestação de informação falsa”, e pelo Decreto Lei nº 201 de 27 de fevereiro de 1967, no seu Art 4º: “São infrações político-administrativas dos Prefeitos Municipais sujeitas ao julgamento pela Câmara dos Vereadores e sancionadas com a cassação do mandato:_x000D_
 III - Desatender, sem motivo justo, as convocações ou os pedidos de informação da Câmara, quando feitos a tempo e em forma regular;_x000D_
 Em anexo, as proposições, que estão com os prazos expirados, reitero neste requerimento.</t>
   </si>
   <si>
     <t>5606</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5606/requerimento_016-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5606/requerimento_016-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Responsável, realize estudos para pavimentação de todas as ruas da localidade Jardim Colonial sendo estas, Rua Aluízio Azevedo, Rua Carlos Gomes, Rua Rui Barbosa, Rua B I, Rua B II, Rua Guimarães Rosa, Travessa de Alencar e também a continuidade da Rua Lucinir Franco da Rocha sentido localidade Campo da Cruz, neste Município.</t>
   </si>
   <si>
     <t>5607</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5607/requerimento_017-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5607/requerimento_017-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o Excelentíssimo Secretário de Estado da Saúde, Beto Preto e Deputado Federal Toninho Wandscheer para que seja disponibilizado ao município de Fazenda Rio Grande os seguintes veículos: um micro-ônibus, uma ambulância e uma van para a Secretaria Municipal de Saúde de Fazenda Rio Grande com a máxima urgência.</t>
   </si>
   <si>
     <t>5608</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5608/requerimento_018-2022_-rafael_campaner.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5608/requerimento_018-2022_-rafael_campaner.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Detran-Pr, para que o diretor-geral Wagner Mesquita inclua o município de Fazenda Rio Grande no Projeto Banca Examinadora Itinerante de Exames.</t>
   </si>
   <si>
     <t>5609</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5609/requerimento_019-2022_-_dr._renan_wozniack.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5609/requerimento_019-2022_-_dr._renan_wozniack.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito solicitando, através da secretaria competente, reavaliação acerca da possibilidade de instalação de um Procon Municipal em Fazenda Rio Grande, tendo em vista que a negativa apresentada pelo Poder Executivo no final de outubro de 2021 foi fundamentada em requisitos que são facilmente respondidos, demonstrando a plena viabilidade da implantação deste estabelecimento em nossa cidade.</t>
   </si>
   <si>
     <t>5776</t>
   </si>
   <si>
     <t>Requerimento 20/2022</t>
   </si>
   <si>
     <t>5611</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5611/requerimento_021-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5611/requerimento_021-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe a esta Casa de Leis se há algum projeto em andamento para viabilizar a realização da pavimentação asfáltica da Estrada Municipal do Tietê até a divisa com o Município de Araucária, e também, da Estrada Carlos Falat.</t>
   </si>
   <si>
     <t>5610</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5610/requerimento_022-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5610/requerimento_022-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer seja informado se a Secretaria Municipal de Educação, juntamente com o Chefe do Poder Executivo Municipal, já realizaram um estudo para implementar o devido reajuste salarial para a classe dos profissionais da educação, conforme anunciado pelo Governo Federal.</t>
   </si>
   <si>
     <t>5612</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5612/requerimento_023-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5612/requerimento_023-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da secretaria competente informe a possibilidade de realizar estudos para as seguintes melhorias no cemitério municipal:_x000D_
 a) Construção de um almoxarifado:_x000D_
 b) Construção de espaço de descanso para funcionários;_x000D_
 c) Construção de uma cozinha para funcionários;_x000D_
 c) Construção de banheiro para funcionários;_x000D_
 d) Reforma da capela;</t>
   </si>
   <si>
     <t>5613</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5613/requerimento_024-2022_-_caio_szadkoski.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5613/requerimento_024-2022_-_caio_szadkoski.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Marco Marcondes para que, através da secretaria competente nos forneça informações a respeito da previsão de abertura do processo licitatório para fornecimento do serviço de transporte escolar no munícipio de Fazenda Rio Grande visto que o 6º aditivo do contrato nº 71/2016 tem vigência até 01/06/2022. E também informações quanto as premissas para a celebração do 6º termo aditivo do contrato supracitado.</t>
   </si>
   <si>
     <t>5614</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5614/requerimento_025-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5614/requerimento_025-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo.Sr. Prefeito Municipal para que, através das Secretarias competentes, encaminhe as informações dos endereços abaixo citados:_x000D_
 1. Por qual motivo o parcelamento de solo das ruas/área não foram aprovadas pelo Município?_x000D_
 2. Qual documentação é necessária para tal regularização?_x000D_
 3. À Secretaria competente Municipal tem projeto para a regularização dessa área?_x000D_
 4. De que maneira o Poder Público Municipal tem atendido as demandas da população, moradores destas áreas, uma vez que eles são contribuintes de IPTU?_x000D_
 Avenida Venezuela após o rio Ana Luiza, Avenida das Rosas, Rua das Camélias, Rua dos Lírios, Rua das Bromélias e Rua dos Jasmins.</t>
   </si>
   <si>
     <t>5615</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5615/requerimento_026-2022_-_carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5615/requerimento_026-2022_-_carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal para que, através da FazTrans informe a esta Casa de Leis as seguintes informações:_x000D_
 1º - Se há previsão para a instalação de novos radares para o nosso município._x000D_
 2º - E se existe um mapeamento de pontos estratégicos, ou seja, ruas e avenidas que precisam desse equipamento para inibir a ação de motorista que andam de maneira imprudente, correndo.</t>
   </si>
   <si>
     <t>5616</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5616/requerimento_027-2022_-_professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5616/requerimento_027-2022_-_professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria de Desenvolvimento Econômico e da Secretaria do Trabalho, Emprego e Renda, preste informações a esta Câmara Municipal acerca das seguintes atividades que serão desenvolvidas ao longo do ano de 2022:_x000D_
 1) Quais ações serão desenvolvidas para a simplificação do processo de emissão de alvarás?_x000D_
 2) Quais ações serão desenvolvidas para a otimização dos serviços prestados pela Sala do Empreendedor?_x000D_
 3) Quais os cursos de capacitação profissional serão ofertados pelo Centro de Iniciação Profissional (CIP)?_x000D_
 4) Qual o planejamento para captação de vagas e empregabilidade da Agência do Trabalhador?_x000D_
 5) Qual o plano de ação para fomentar a vinda de novas empresas para a nossa cidade?</t>
   </si>
   <si>
     <t>5617</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5617/requerimento_029-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5617/requerimento_029-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Saúde de Fazenda Rio Grande para que a mesma forneça a esta casa de leis quais foram os gastos efetuados com as tendas que ficaram armadas em frente a UPA - 24h durante o período de 2020 e 2021 mês a mês._x000D_
 JUSTIFICATIVA</t>
   </si>
   <si>
     <t>5618</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5618/requerimento_030-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5618/requerimento_030-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Municipal de Esporte, Lazer e Juventude informe a essa casa de leis as seguintes informações:_x000D_
 a)	Quais são os projetos oferecidos para a população?_x000D_
 b)	Quais os requisitos para participar das atividades disponibilizadas pela secretaria?_x000D_
 c)	Como fazer a inscrição para participar das aulas?_x000D_
 d)	Quantas pessoas são atendidas pelos projetos?</t>
   </si>
   <si>
     <t>5619</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5619/requerimento_031-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5619/requerimento_031-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente, informe à esta Casa de Leis sobre a viabilidade de ser implantado no Município de Fazenda Rio Grande o Passe Escolar para os estudantes das escolas públicas que por força de lei não tem o direito ao transporte escolar.</t>
   </si>
   <si>
     <t>5620</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5620/requerimento_032-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5620/requerimento_032-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, para que juntamente a Secretaria do Urbanismo analisem a possibilidade de retomada do transporte coletivo que faz linha Passo Amarelo com saída da parada de ônibus, no horário de 12h 30 min., esta que já não possui a integração no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5621</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5621/requerimento_033-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5621/requerimento_033-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>1.	Requer seja apresentada a lista de alimentos da agricultura familiar, do mês de fevereiro e março deste ano, devendo ser descriminalizado item a item._x000D_
 2.	Requer seja apresentado os lotes de fabricação e de vencimento (datas), de cada um dos itens que compõe a referida lista._x000D_
 3.	Requer seja informado qual é o cardápio utilizado desde o início/retorno das aulas no presente ano._x000D_
 4.	Requer seja informado o modo pela qual é servido os alimentos aos alunos; porções de aproximadamente quantas gramas?</t>
   </si>
   <si>
     <t>5622</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5622/requerimento_034-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5622/requerimento_034-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria competente, venha dar uma previsão para o atendimento do oficio 018/2022.</t>
   </si>
   <si>
     <t>5623</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5623/requerimento_035-2022_-_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5623/requerimento_035-2022_-_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requeiro a Vossa Excelência, que solicite ao Senhor prefeito através da secretaria competente, para obter as seguintes informações:_x000D_
 1. Qual a estrutura disponibilizada por essa Secretaria para atendimento e adequação ao recebimento das denúncias de violência contra a mulher no prazo estabelecido pela Lei nº 13.931/2019?_x000D_
 2. Há fiscalização por parte da autoridade policial sobre o cumprimento do prazo estabelecido pela Lei nº 13.931/2019 para comunicação por parte dos serviços de saúde pública públicos e privados?_x000D_
 3. Qual o protocolo e metodologia adotados por parte da Secretaria e das autoridades policiais, que orientam o atendimento e recebimento das denúncias de violência contra a mulher por parte do serviço de saúde pública e privada?_x000D_
 4. Desde a entrada em vigor da referida lei, foi verificado aumento das denúncias recebidas por parte do serviço de saúde pública e privada?_x000D_
 5. Nas denúncias recebidas por meio dos serviços de saúde pública e privadas, as vítimas foram ouvidas? Houve a</t>
   </si>
   <si>
     <t>5624</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5624/requerimento_036-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5624/requerimento_036-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da secretaria competente, informe a esta casa de leis, se existe um planejamento para a Construção de uma sede própria, para o CENTRO POP- Centro de Referência Especializado para População em Situação de Rua, em Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>5625</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5625/requerimento_037-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5625/requerimento_037-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer seja realizado e enviado à esta Casa de Leis, um estudo para realização de construções de escolas estaduais em Fazenda Rio Grande, haja vista a necessidade deste município de Fazenda Rio Grande._x000D_
 No mesmo sentido, indaga-se; Quando serão construídas novas escolas neste município? Há previsão? Há estudo realizado para novas construções?</t>
   </si>
   <si>
     <t>5626</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5626/requerimento_038-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5626/requerimento_038-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Deputado Federal Toninho Wandscheer, pleiteando o desenvolvimento das ações para que através de emenda parlamentar, possibilite o envio de recursos para a pavimentação das seguintes ruas: Rua Aluísio Azevedo, Rua Carlos Gomes, Rua Rui Barbosa, Rua Guimarães Rosa, Travessa José de Alencar, Rua A e Rua B, todas estas posicionadas na localidade do Jardim Colonial, Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5627</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5627/requerimento_039-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5627/requerimento_039-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Obras de Fazenda Rio Grande, para que a mesma forneça a esta casa de leis as informações referentes ao asfaltamento da Tv. União da Vitória esquina com a Rua Campinas e Tv. Jandaia, às quais fazem frente com a Unidade Básica de Saúde Estados.</t>
   </si>
   <si>
     <t>5628</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5628/requerimento_040-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5628/requerimento_040-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, e à SANEPAR (Companhia de Saneamento do Paraná), para que informe à esta Casa de Leis com a máxima urgência a data prevista para o início das obras de extensão da rede de água potável nas Ruas Estrada Municipal do Tietê e Carlos Falat, Município de Fazenda Rio Grande, Paraná</t>
   </si>
   <si>
     <t>5629</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5629/requerimento_042-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5629/requerimento_042-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, informe a essa Casa de Leis quais são os projetos realizados pelo município para a preservação da saúde dos idosos? Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, informe a essa Casa de Leis quais são os projetos realizados pelo município para a preservação da saúde dos idosos?</t>
   </si>
   <si>
     <t>5630</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5630/requerimento_043-2022_-_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5630/requerimento_043-2022_-_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal para que através da secretaria competente, informe quais os motivos que resultaram no atraso da entrega dos uniformes para alunos da rede municipal de educação, especialmente respondendo os seguintes questionamentos:_x000D_
 1 - quando foram solicitados os itens acima e quais os procedimentos adotados para a aquisição, especificando as datas;_x000D_
 2 - quais os trâmites internos adotados, no âmbito da Administração Municipal, para aquisição e distribuição dos referidos itens, descrevendo os setores envolvidos e prazos estimados para execução de todo o procedimento (desde a demanda pela pasta competente até a distribuição nas unidades da rede municipal de educação):_x000D_
 3 - para o referido item citado no presente requerimento, identificar a data de publicação do edital de licitação, data em que o contrato foi firmado, estimativa de entrega pela empresa vencedora do certame e as razões pelas quais houve atraso nas entregas, ponderando, em cada um</t>
   </si>
   <si>
     <t>5631</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5631/requerimento_044-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5631/requerimento_044-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras Públicas, venha dar uma previsão para a conclusão da contenção de erosão na Rua Av. Nossa Senhora Aparecida prox. ao número Nº 1746, sobre o Rio Mascate, recorrente as fortes chuvas.</t>
   </si>
   <si>
     <t>5632</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5632/requerimento_045-2022_-_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5632/requerimento_045-2022_-_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para a Secretaria de Saúde de Fazenda Rio Grande para que a mesma forneça a esta Casa de Leis quais foram os gastos efetuados com mascaras de proteção durante o período de 2020 e 2021 mês a mês.</t>
   </si>
   <si>
     <t>5633</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5633/requerimento_046-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5633/requerimento_046-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Deputado Federal Toninho Wandscheer, solicitando-lhe envidar os esforços necessários no sentido de obter, junto ao Governo Federal ou Governo Estadual, a verba pública necessária para que o Município de Fazenda Rio Grande realize a compra de um Caminhão Pipa, uma Retroescavadeira e uma Patrola.</t>
   </si>
   <si>
     <t>5634</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5634/requerimento_047-2022_-_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5634/requerimento_047-2022_-_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente (Secretaria Municipal de Obras e Planejamento urbano.) realize estudo para pavimentação asfàltica nas seguintes ruas:_x000D_
 1-	Rua Ceilão, Bairro Nações._x000D_
 2-	Rua Joinville, Bairro Estados._x000D_
 3-	Rua Blumenau, Bairro Estados._x000D_
 4-	Rua Maranhão, Bairro Estados.</t>
   </si>
   <si>
     <t>5635</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5635/requerimento_048-2022_-_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5635/requerimento_048-2022_-_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente Faztrans, para analise de fazer um recuo lateral de via para estacionamento, em frente a Unidade de Saúde Gralha Azul.</t>
   </si>
   <si>
     <t>5636</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5636/requerimento_049-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5636/requerimento_049-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente informe a esta casa de leis, se existe um planejamento para reativar o Programa Castra Móvel, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5637</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5637/requerimento_050-2022_-_professor_fabiano_fuba_e_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5637/requerimento_050-2022_-_professor_fabiano_fuba_e_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente Faztrans, para mudar o sentido do tráfego da Rua Holanda no perímetro entre a Rua Suécia e Av. Paraguai.</t>
   </si>
   <si>
     <t>5638</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5638/requerimento_052-2022_-professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5638/requerimento_052-2022_-professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Deputado Estadual Ricardo Arruda, solicitando ao nobre que interceda junto ao Governo Estadual, para que seja viabilizada emenda orçamentária no valor de R$ 50.000,00 (cinquenta mil reais) para reforma no Colégio Estadual Dr. Bayard Osna, que está localizado na Rua Rio Santana, nº 459, Bairro Iguaçu, no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5639</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5639/requerimento_052-2022_-professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5639/requerimento_052-2022_-professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr.  Prefeito Municipal para que, através da Secretaria Competente, nos envie informações a esta Câmara Municipal:_x000D_
 1)	Há projetos de obras de ampliação e reforma do CMEI Santa Terezinha?_x000D_
 2)	Há previsão de construção de novas salas de aula na escola?_x000D_
 3)	Há previsão de recuperação dos equipamentos de recreação da escola?_x000D_
 4)	Há previsão da construção de sala para brinquedoteca?</t>
   </si>
   <si>
     <t>5640</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5640/requerimento_053-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5640/requerimento_053-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para a Secretaria de Saúde de Fazenda Rio Grande para que a mesma forneça a esta casa de leis qual foi o gasto detalhado com todas as empresas que prestaram serviços médicos no ano de 2019, 2020 e 2021 (número de plantões por profissional, valor pago por plantão e tudo que se referir a despesas médicas). As informações devem ser enviadas detalhadamente, mês a mês separadas pelos seguintes locais: UPA24h, Maternidade e se houver em outro setor também.</t>
   </si>
   <si>
     <t>5641</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Superintendência Regional da Caixa Econômica Federal- Região Leste- para que informe à esta Casa de Leis qual o prazo previsto para a instalação de mais uma agência da Caixa Econômica Federal no Município de Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>5642</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer à Companhia de Saneamento do Paraná, o seguinte:   		_x000D_
 1.	Requer sejam apresentados os relatórios (dos últimos cinco anos até a presente data) com os resultados do monitoramento e controle de qualidade das águas que abastecem o município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>5643</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5643/requerimento_056-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5643/requerimento_056-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo, através da  Secretaria Municipal de Obras Públicas preste informações a esta Câmara Municipal acerca da seguinte questão:_x000D_
 •	Qual motivo que não foi concluído o  asfalto na Rua Rio Iraí nº80 ? pequeno trecho sem asfalto que acessa a  entrada da Estação de Tratamento de Esgoto da Sanepar.</t>
   </si>
   <si>
     <t>5644</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5644/requerimento_057-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5644/requerimento_057-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Municipal de Cultura envie a essa casa de leis as seguintes informações:_x000D_
 a)	Quais são os projetos oferecidos para a população?_x000D_
 b)	Quais os requisitos para participar das atividades disponibilizadas pela secretaria?_x000D_
 c)	Como fazer a inscrição para participar dos projetos?_x000D_
 d)	Quantas pessoas são atendidas pelos projetos e oficinas?</t>
   </si>
   <si>
     <t>5645</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5645/requerimento_058-2022_-_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5645/requerimento_058-2022_-_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente Faztrans, seja realizado estudo e análise para implantação de uma lombada na Rua Estados Unidos próximo a cruzamento com Rua Mali, Bairro Nações.</t>
   </si>
   <si>
     <t>5646</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5646/requerimento_059-2022_-_carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5646/requerimento_059-2022_-_carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. Sr. Deputado Estadual Alexandre Amaro do partido Republicanos para que o mesmo disponibilize 2 (dois) veículos para a Secretaria de Meio Ambiente de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5647</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5647/requerimento_060-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5647/requerimento_060-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo através da Secretaria Municipal de Saúde, forneça a esta Casa de Leis as seguintes questões:_x000D_
 - Informar se as consultas fora de domicílio (ginecologia, obstetrícia, pediátrica, exames de mamografia e ultrassonografia) são realizados via SUS ou mediante algum convênio. Caso seja convênio indicar o qual se refere._x000D_
 - Informar a quantidade de mulheres em espera por cirurgia eletiva (saúde da mulher, incluindo oncologia), especificando a cirurgia a ser realizada._x000D_
 - Indicar o tempo médio de espera para realização de consultas ginecológicas, obstétricas, pediátricas, exame de ultrassonografia (saúde da mulher), exame de mamografia e consulta oncológica._x000D_
 - Informações sobre as consultas fora de domicílio, são reais.</t>
   </si>
   <si>
     <t>5648</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5648/requerimento_061-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5648/requerimento_061-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que informe à esta Casa de Leis, qual a previsão de envio do Projeto de Lei referente ao REFISFAZ para o ano de 2022. Requer ainda, que o prazo para os contribuintes aderirem ao programa seja estabelecido com data inicial imediatamente após a sua publicação e com data final estendida até o mês de Dezembro de 2022.</t>
   </si>
   <si>
     <t>5649</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5649/requerimento_062-2022_-professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5649/requerimento_062-2022_-professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Pefeito Municipal para que, através da Secretaria competente, preste informações a esta Câmara Municipal acerca das seguintes atividades, que serão desenvolvidas ao longo do ano de 2022 para cuidados da saúde de crianças com síndrome de aspecto autismo:_x000D_
 1) Quais ações já são ou serão desenvolvidas ao longo do ano de 2022 para cuidar da saúde de crianças com Transtorno do Espectro do Autismo (TEA)?_x000D_
 2) Há espaço físico adequado para atendimento a pessoas com esse transtorno?_x000D_
 3) Há profissionais especializados para atendê-los?</t>
   </si>
   <si>
     <t>5650</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5650/requerimento_063-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5650/requerimento_063-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício a Coordenação da região metropolitana de Curitiba — COMEC, Leblon e a Prefeitura Municipal de Fazenda Rio Grande, para que realizem estudos e consequentemente a implantação de uma linha que liga o Terminal Metropolitano de Fazenda Rio Grande e a Linha Verde de Curitiba.</t>
   </si>
   <si>
     <t>5651</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5651/requerimento_064-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5651/requerimento_064-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Renato Feder, Secretário Estadual de Educação e do Esporte do Estado do Paraná - SEED/PR, para que possa atender a Comunidade Escolar do Centro Estadual de Educação de Fazenda Rio Grande — CEEP, que questiona a forma de ministração das aulas dos cursos técnico de Desenvolvimento de Sistemas e o de Administração, neste município.</t>
   </si>
   <si>
     <t>5652</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5652/requerimento_065-2022_-_alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5652/requerimento_065-2022_-_alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria responsável, para que O secretário informe o prazo de finalização de obras nas ruas Rio Nhundiaquara, Rio Palmital e Rio Passauna, situadas no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>5653</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5653/requerimento_066-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5653/requerimento_066-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer sejam realizados novos estudos para verificação se os locais onde estão instalados os protótipos de trânsito são viáveis/adequados com a logística do município.</t>
   </si>
   <si>
     <t>5654</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5654/requerimento_067-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5654/requerimento_067-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Obras para que a mesma informe a esta casa de leis se existe algum projeto, cronograma ou ação prevista para a ligação dos dois pontos da rua Rio de Janeiro no bairro Estados.</t>
   </si>
   <si>
     <t>5655</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5655/requerimento_068-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5655/requerimento_068-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que juntamente à SANEPAR (Companhia de Saneamento do Paraná), viabilize estudos para implantar um programa que leve água encanada a toda a área rural do Município de Fazenda Rio Grande, estando incluso nesse programa as localidades do Passo Amarelo, Vila do Rosário, Campo da Cruz, Samambaia e Rio Abaixo.</t>
   </si>
   <si>
     <t>5656</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5656/requerimento_069-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5656/requerimento_069-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria de Municipal da Administração realize pagamento do rateio dos recursos provenientes do VAAT (Valor Aluno Ano Total) e FUNDEB (Fundo de Desenvolvimento da Educação Básica e Valorização dos Profissionais da Educação), conforme determina a Lei nº 14.276, de 27 de dezembro de 2021.</t>
   </si>
   <si>
     <t>5657</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5657/requerimento_070-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5657/requerimento_070-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, informe a essa Casa de Leis qual será a programação para o Dia dos Cuidados com a Voz?</t>
   </si>
   <si>
     <t>5658</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5658/requerimento_071-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5658/requerimento_071-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer sejam apresentados relatórios ou pareceres sobre o Plano de Governo e Plano de Gestão da Secretaria de Meio Ambiente, de gestão dos resíduos, as licenças ambientais ativas e provisórias e como está fiscalização das obras vigentes em nosso município</t>
   </si>
   <si>
     <t>5659</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5659/requerimento_072-2022_-professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5659/requerimento_072-2022_-professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes ruas._x000D_
 1) Há projeto para término do asfaltamento das Ruas Rio Guaporé e Rua Rio Mekong — Bairro Iguaçu (entre a rua Rio Ivaí e Terreno defronte à UPA._x000D_
 2) Há projeto para asfaltamento da Rua Gerivá — Bairro Eucaliptos?_x000D_
 3) Há previsão para início de tais benfeitorias.</t>
   </si>
   <si>
     <t>5660</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5660/requerimento_073-2022_-_alexandre_maringa_e_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5660/requerimento_073-2022_-_alexandre_maringa_e_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal para que através da secretaria competente, verifique qual a possibilidade de um estudo do solo e recapeamento/revitalização da Rua Rio Tejo, esquina com a São Natalino no bairro Santa Terezinha, que encontra-se em situação de erosão.</t>
   </si>
   <si>
     <t>5661</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5661/requerimento_074-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5661/requerimento_074-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras Públicas junto ao órgão responsável Faztrans venha em parceria desenvolver um estudo técnico para viabilizar a possibilidade de um redutor de velocidade “lombada” na seguinte rua: - Rua Castanheira prox. ao número Nº 289 no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>5662</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5662/requerimento_075-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5662/requerimento_075-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal e à Secretaria de Estado da Segurança Pública do Paraná, localizada na Rua Coronel Dulcídio, nº 800, Bairro Batel, Curitiba / PR, aos cuidados do Secretário de Estado da Segurança Pública, Sr. Coronel Romulo Marinho Soares, para que informem à esta Casa de Leis se está em andamento projeto para construção e instalação de um Batalhão da Polícia Militar e do Corpo de Bombeiros nas áreas doadas ao Estado pelo Município de Fazenda Rio Grande, através das Leis 1159/2017 e 1160/2017.</t>
   </si>
   <si>
     <t>5663</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5663/requerimento_076-2022_-_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5663/requerimento_076-2022_-_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente (Secretaria Municipal de Obras e Planejamento urbano.) realize estudo para pavimentação asfáltica na Rua São Félix - Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>5664</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5664/requerimento_077-2022_-_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5664/requerimento_077-2022_-_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal para que através da secretaria competente, para que informe o andamento do processo de construção do CMEI Santa Maria. _x000D_
 1 - quais os trâmites internos adotados, no âmbito da Administração Municipal, descrevendo os setores envolvidos e prazos estimados para execução de todo o procedimento (desde a demanda pela pasta competente até a conclusão do processo);_x000D_
 2 - para o referido item citado no presente requerimento, identificar a data de publicação do edital de licitação, data em que o contrato foi firmado, estimativa de entrega da conclusão da obra.</t>
   </si>
   <si>
     <t>5665</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5665/requerimento_078-2022_-_alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5665/requerimento_078-2022_-_alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal através da Secretaria competente as seguintes informações:_x000D_
 _x000D_
 Que seja feito um estudo de pavimentação num trecho já existente entre as ruas Pau Brasil e Rua Flamboyant, a rua em questão é a continuação da travessa Mogno.</t>
   </si>
   <si>
     <t>5666</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5666/requerimento_079-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5666/requerimento_079-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>5667</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5667/requerimento_081-2022_-_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5667/requerimento_081-2022_-_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente (Obras), que se de continuidade na construção e restauração da Praça 1° de Maio, localizada na Rua Luiz Carlos Prestes no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>5668</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5668/requerimento_082-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5668/requerimento_082-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da secretaria competente, informe a esta casa de leis a possibilidade de uma parceria com o Governo do Estado para a implantação do DETRANZINHO MINICIDADE em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5669</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5669/requerimento_083-2022_-_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5669/requerimento_083-2022_-_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal para que através da secretaria competente realize um estudo para implantação de um sinaleiro ou até uma rotatória na rua Rio Piquiri com Avenida São Cristóvão e Avenida Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>5670</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5670/requerimento_084-2022_-professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5670/requerimento_084-2022_-professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes atividades:_x000D_
 1)	O espaço público da rua Tucano – Gralha Azul -  ao lado do número 337, é considerado uma praça pública?_x000D_
 2)	Se sim, há planejamento para término e/ou melhoria dessa praça?</t>
   </si>
   <si>
     <t>5671</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5671/requerimento_085-2022_-_alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5671/requerimento_085-2022_-_alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, informações referentes sobre a construção do CMEI do Jardim Palmeira localizado na Rua Crispim esquina com a Rua Tipiu._x000D_
 a)	Tempo para a finalização das obras;_x000D_
 b)	Quantidade de crianças atendidas após a inauguração;_x000D_
 c)	Acesso ao cronograma da obra;</t>
   </si>
   <si>
     <t>5672</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5672/requerimento_086-2022_-_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5672/requerimento_086-2022_-_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal para que através da secretaria competente, informe o andamento do processo de construção da Escola Municipal Greenfield._x000D_
 1 - para o referido item citado no presente requerimento, qual a estimativa de entrega da conclusão da obra.</t>
   </si>
   <si>
     <t>5673</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5673/requerimento_087-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5673/requerimento_087-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhada ao setor responsável, para que sejam realizados estudos, referente à instalação e readequação de pontos de ônibus no âmbito municipal. Possibiltando um melhor atendimento aos munícipes, que utilizam os meios de transporte público.</t>
   </si>
   <si>
     <t>5674</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5674/requerimento_088-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5674/requerimento_088-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria Competente informe a esta Casa de Leis se existe algum Projeto para criação de uma área de lazer contendo parquinho e lugar para prática de esporte no Jardim Europa.</t>
   </si>
   <si>
     <t>5675</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5675/requerimento_089-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5675/requerimento_089-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Municipal de Habitação, forneça a esta Casa de Leis a seguinte questão:_x000D_
 _x000D_
 •	Informar como está a regularização fundiária dos imóveis localizados na rua Av Nossa senhora de Aparecida N° 2002 (Chacara Vale Verde) Bairro Santa Terezinha - Fazenda Rio Grande –PR.</t>
   </si>
   <si>
     <t>5676</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5676/requerimento_090-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5676/requerimento_090-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Municipal de Cultura envie a essa casa de leis as seguintes informações referentes a biblioteca municipal:_x000D_
 a)	Como está o funcionamento da Biblioteca Municipal? _x000D_
 b)	Há equipamentos eletrônicos de pesquisa?_x000D_
 c)	Como os munícipes pode emprestar os livros?_x000D_
 d)	Como os munícipes podem acessar a listagem de livros existentes na biblioteca e sua disponibilidade de uso?_x000D_
 e)	Há possibilidade e previsão de inserir no site da Prefeitura Municipal a listagem dos livros, sistema de reserva e disponibilidade, bem como acesso a livros virtuais (e-book)?_x000D_
 f)	Qual meio de contato? Considerando que no site oficial da prefeitura não consta._x000D_
 g)	Como doar livros para a biblioteca municipal?_x000D_
 h)	Em média, quantas pessoas fazem uso da biblioteca municipal atualmente?</t>
   </si>
   <si>
     <t>5677</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5677/requerimento_091-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5677/requerimento_091-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o Prefeito Marco Marcondes e Secretaria de Saúde de Fazenda Rio Grande, para que informe a esta casa de leis se existe algum projeto para que se melhore as acomodações de espera das instalações da UPA 24h.</t>
   </si>
   <si>
     <t>5678</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5678/requerimento_092-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5678/requerimento_092-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que informe à esta Casa de Leis, quais projetos estão em andamento visando a melhoria na infraestrutura fornecida para a Área Rural de nosso Município, incluindo a ampliação nas linhas de ônibus, instalação de antenas para telefonia móvel e também rede elétrica de baixa tensão, acesso local aos serviços de saúde através de instalação de uma Unidade Básíca de Saúde ou através do ônibus Saúde nos Bairros, e melhoria das estradas com pavimentação asfáltica ou paralelepípedos.</t>
   </si>
   <si>
     <t>5790</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5790/requerimento_094-2022_-_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5790/requerimento_094-2022_-_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal para que através da secretaria competente, informe o andamento do processo de aquisição do ônibus da Associação de Pais e Amigos dos Excepcionais – APAE, emenda destinada pelo Deputado Rubens Bueno em parceria com a Secretária Municipal de Educação.</t>
   </si>
   <si>
     <t>5681</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5681/requerimento_095-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5681/requerimento_095-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a COMEC para que a mesma forneça a esta casa de leis quantos Usuários em média fazem Uso do terminal de ônibus e dos transporte municipal de Fazenda Rio Grande diariamente.</t>
   </si>
   <si>
     <t>5682</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5682/requerimento_096-2022_-_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5682/requerimento_096-2022_-_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a o Prefeito Municipal Marco Marcondes e Comec para que se informe a esta casa de leis se existe algum projeto para melhorias no terminal de ônibus de Fazenda Rio Grande, pois o mesmo traz dificuldades para os usuários que fazem seu uso diário e enfrentam chuva e frio em determinadas estações do ano.</t>
   </si>
   <si>
     <t>5683</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5683/requerimento_097-2022_-_professor_fabiano_fuba_e_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5683/requerimento_097-2022_-_professor_fabiano_fuba_e_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Justifica-se este requerimento tendo em vista que o valor mensal do auxílio alimentação atualmente Pago pelo município é insuficiente ao custo de vida atual da população, considerando que Os preços dos alimentos dispararam e o benefício não tem acompanhado a inflação. Desta forma é necessário o reajuste para proporcionar assim, condições mais dignas aos servidores.</t>
   </si>
   <si>
     <t>5684</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5684/requerimento_098-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5684/requerimento_098-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que através da Secretaria Competente realize reforma na quadra esportiva Sergio Luiz Claudino dos Santos situada no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>5685</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5685/requerimento_099-2022_-_carlos_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5685/requerimento_099-2022_-_carlos_brandao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente informe a esta Casa de Leis sobre a possibilidade da realização de um estacionamento provisório em um terreno público da prefeitura que não está sendo utilizado no momento próximo a Escola Municipal Generoso Salustiano Barbosa, localizada na Rua Paulo Leminski, 729 no Bairro Jardim Veneza, neste Município.</t>
   </si>
   <si>
     <t>5686</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5686/requerimento_100-2022_-professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5686/requerimento_100-2022_-professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria de Desenvolvimento Econômico e da Secretaria do Trabalho, Emprego e Renda, preste informações a esta Câmara Municipal acerca das seguintes atividades que serão desenvolvidas ao longo do ano de 2022:_x000D_
 1 - Existe  interesse por parte dessas Secretarias realizar o FEIRÃO DE EMPREGOS? _x000D_
 2 - As Secretarias possuem estrutura, com equipamentos e número de servidores suficientes _x000D_
 para organizar um feirão de empregos? _x000D_
 3 - Existem parcerias das Secretarias com empresas de recrutamento e seleção de pessoal para o preenchimento de vagas de emprego por moradores de Fazenda Rio Grande?</t>
   </si>
   <si>
     <t>5687</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5687/requerimento_101-2022_-_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5687/requerimento_101-2022_-_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Oficio a Coordenação da região metropolitana de Curitiba (COMEC) para que encaminhe a esta casa de leis informações se já existe algum planejamento para ampliação ou melhorias do tubo na Carlos Gomes localizada na Rua Lourenço Pinto n° 109 que faz a linha F02 Curitiba/Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5688</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5688/requerimento_102-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5688/requerimento_102-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis a data prevista para reabertura e funcionamento do Armazém da Família, nos moldes atuais ou através de convênio com os supermercados do Município de Fazenda Rio Grande, Paraná.</t>
   </si>
   <si>
     <t>5689</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5689/requerimento_103-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5689/requerimento_103-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo.  Sr. Prefeito Municipal, para que o mesmo através da Secretaria Municipal de Saúde, forneça a esta Casa de Leis que, preste informações acerca da, prestação de serviços de limpeza e conservação das áreas externas e internas, cortes de grama e roçadas nas Unidades Básicas de Saúde, conforme questionamentos:_x000D_
 a)	Qual a empresa responsável pela realização deste serviço e qual a data do término do contrato? _x000D_
 b)	Relação de locais onde são realizadas essas manutenções, bem como as metragens de limpeza realizadas em cada uma delas; _x000D_
 c)	Como é feito o controle da realização deste serviço para posterior pagamento? Se for feito através de planilhas, que seja disponibilizado cópia das mesmas desde o início da prestação deste serviço  _x000D_
 d)	Este serviço é realizado mensalmente em cada um dos locais?</t>
   </si>
   <si>
     <t>5690</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5690/requerimento_104-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5690/requerimento_104-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Municipal de Trabalho, Emprego e Renda, envie a essa Casa de Leis as seguintes informações referentes ao programa Jovem Aprendiz: _x000D_
 a)	Como está o funcionamento do programa?_x000D_
 b)	Quantos jovens estão matriculados para os cursos oferecidos pelo CIP?_x000D_
 c)	Quantos jovens estão empregados atualmente através do programa?_x000D_
 d)	Como é realizado o processo de classificação para os jovens participarem do programa “Jovem Aprendiz”?_x000D_
 e)	Quais são os cursos oferecidos?</t>
   </si>
   <si>
     <t>5844</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5844/requerimento_105.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5844/requerimento_105.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize o estudo para implementação de uma Ouvidoria Geral Informatizada e centralizada, onde contemple todos os serviços públicos do município.</t>
   </si>
   <si>
     <t>5691</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5691/requerimento_106-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5691/requerimento_106-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>Requer sejam realizados novos estudos para melhorias na armazenagem e no tratamento de lixo.</t>
   </si>
   <si>
     <t>5692</t>
   </si>
   <si>
     <t>Professor Léo, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5692/requerimento_107-2022_-_professor_leo_e_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5692/requerimento_107-2022_-_professor_leo_e_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício a Secretaria Municipal de Educação, para que a mesma tome providências referentes a situação do Colégio Estadual Susi Cristine da Silva, sobre a cessão de um espaço para que, a Comunidade Escolar, possa instalar uma cozinha, para preparar a alimentação dos estudantes da Rede Estadual. Pois a cozinha que já existe, não pode ser compartilhada no período da manhã e tarde, pois está sendo utilizada pela Risotolândia (Terceirizada) para atender a demanda de alimentação dos estudantes da Escola Municipal Rubia Mara da Cruz Pacheco.</t>
   </si>
   <si>
     <t>5791</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5791/requerimento_108-2022_-_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5791/requerimento_108-2022_-_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria competente realize o estudo acerca da viabilidade e implementação de reforma na infraestrutura e de uma  segunda saída para ônibus no Terminal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5869</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5869/requerimento_109.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5869/requerimento_109.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal Marco Marcondes pra que, através da Secretaria Competente (Secretaria de comunicação) informe a esta Casa de Leis sobre se tem planejamento de orientação e divulgação efetiva sobre o Censo/IBGE 2022._x000D_
 1- Se há um planejamento de divulgação antecipada ou paralela do governo federal._x000D_
 2- Quando ira iniciar essa divulgação._x000D_
 3- Quais serão os meios empregados</t>
   </si>
   <si>
     <t>5792</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5792/requerimento_110-2022_-_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5792/requerimento_110-2022_-_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal Marco Marcondes pra que, através da Secretaria Competente informe a essa casa de leis;_x000D_
 1-	Quantos Agentes Comunitários de Saúde tem contratados hoje no município._x000D_
 2-	Se todos estão lotados dentro das unidades do Programa de Estratégia da Família._x000D_
 3-	 Se há um programa de reestruturação e treinamento desses profissionais pós, pandemia para atendimento direto a população dentro das suas funções.</t>
   </si>
   <si>
     <t>5793</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5793/requerimento_111-2022_-_alexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5793/requerimento_111-2022_-_alexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício a Coordenação da Região Metropolitana de Curitiba (COMEC) para que viabilize um estudo junto ao grupo LEBLON Transportes, para que a linha de Ônibus F24- Eucaliptos-Jardim Brasil, estenda-se em período permanente até a Rua Faveiro. No momento o ônibus faz este percurso somente após as 23 horas. Caso haja inviabilidade que seja alterado ao menos em horários de pico na parte da manhã e à tarde a partir das 16:00 horas.</t>
   </si>
   <si>
     <t>5794</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5794/requerimento_112-2022_-_professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5794/requerimento_112-2022_-_professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Secretaria de Estado da Educação / Núcleo Regional de Educação – A. M. Sul, para que preste informações a esta Câmara Municipal acerca das seguintes informações._x000D_
 1)	Há projetos para construção de novas escolas em Fazenda Rio Grande?_x000D_
 2)	Há ampliações ou reformas previstas para as escolas estaduais deste município?_x000D_
 3)	Qual o número de vagas atualmente ofertado para alunos do Ensino Fundamental (do 6º ao 9º ano) em Fazenda Rio Grande? _x000D_
 4)	Existe planejamento para oferta de mais vagas para o 6º ano?_x000D_
 5)	 Há professores (PAEE) suficientes para atender alunos com distúrbios de aprendizagem e do espectro autista?_x000D_
 6)	 Há professores (PAC) suficientes para atender a demanda do município?_x000D_
 7)	 Há salas de recursos multifuncionais em todas as escolas/colégios?_x000D_
 8)	 Há salas para atendimento a alunos com altas habilidades?_x000D_
 9)	 Qual o número de CEEBJAS que estão em atividades na cidade? _x000D_
 10)	 Há projetos de melhorias para os CEEBJAS?_x000D_
 11)	 Há cozinhas destinadas somente ao</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Maciél, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5939/requerimento_113.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5939/requerimento_113.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca da seguinte rua._x000D_
 1) Há projeto para asfaltamento para as ruas “A” e “B” (que fazem ligação das ruas Lucenir Franco da Rocha e Guimarães Rosa) Bairro Veneza?_x000D_
 2) Há projeto para nomeação das referidas ruas?</t>
   </si>
   <si>
     <t>5795</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5795/requerimento_114-2022_-_sandro_do_protecao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5795/requerimento_114-2022_-_sandro_do_protecao.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da secretaria competente informe a possibilidade de realizar estudos para a construção da Praça no Bairro Santa Maria na Rua Caxias do Sul esquina com Rua Natal.</t>
   </si>
   <si>
     <t>5796</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5796/requerimento_115-2022_-_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5796/requerimento_115-2022_-_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Desenvolvimento Econômico para que a mesma informe a esta casa de leis se o programa hortas comunitárias está sendo executado, se estiver quantas famílias estão sendo beneficiadas, quantas hortas existem na cidade e se existe alguma parceria público privada para o desenvolvimento do programa.</t>
   </si>
   <si>
     <t>5797</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5797/requerimento_116-2022_-_alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5797/requerimento_116-2022_-_alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, que seja feito a construção de uma praça no terreno localizado na Av. Austrália esquina com a Rua Bremen no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>5798</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5798/requerimento_118-2022_-_luiz_sergio_claudino.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5798/requerimento_118-2022_-_luiz_sergio_claudino.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Responsável, informe a esta Casa de Leis:_x000D_
 1) O Município possui verba destinada para pavimentação com Produto Bio - C ou Pedra Irregular na Estrada Rural do Passo Amarelo?_x000D_
 2) Caso essa verba esteja disponível, qual a data provável para início dessa obra?_x000D_
 3) Por fim, qual a data provável para término da obra</t>
   </si>
   <si>
     <t>5799</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5799/requerimento_119-2022_-_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5799/requerimento_119-2022_-_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, à Empresa Leblon Transportes de Passageiros e à COMEC ( Coordenação da Região Metropolitana de Curitiba), para que informem à esta Casa de Leis sobre a viabilização da implantação de linha de ônibus com ligação direta entre o Município de Fazenda Rio Grande e São José dos Pinhais, com itinerário através da Avenida Francisco Ferreira da Cruz e a Rua Reynaldo Baldan, com o custo reduzido da passagem.</t>
   </si>
   <si>
     <t>5800</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5800/requerimento_120-2022_-_professor_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5800/requerimento_120-2022_-_professor_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, aprecie o Anteprojeto de Lei, em anexo, que regulamenta o repasse do Incentivo Financeiro Adicional-IFA, aos Agentes Comunitários de Saúde- ACS, e aos Agentes de combate às Endemias- ACE.</t>
   </si>
   <si>
     <t>5801</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5801/requerimento_121-2022_-_professor_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5801/requerimento_121-2022_-_professor_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer, através da Secretaria Municipal Competente, o seguinte:</t>
   </si>
   <si>
     <t>5802</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5802/requerimento_122-2022_-_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5802/requerimento_122-2022_-_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo.  Sr. Prefeito Municipal para que o mesmo através da Secretaria Municipal de Saúde, forneça a esta Casa de Leis que, preste informações sobre, o recurso financeiro que o Deputado Estadual Luiz Carlos Martins repassou no ano de 2021 a pasta da Saúde conforme protocolos e ofícios a seguir e em anexo:_x000D_
 a)	Oficio do Executivo deste município 188/2022; 189/2022. _x000D_
 b)	Pedido de Auxilio e/ou Recursos - Protocolo 17.616.155-8; 17.643.202-0; 17.761.534-0; 17.761.584-6; 17.909.998-5</t>
   </si>
   <si>
     <t>5845</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5845/requerimento_124.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5845/requerimento_124.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis as seguintes informações sobre as ações de conscientização para segurança no trânsito (Maio Amarelo):_x000D_
 a) Há planejamento para campanhas de conscientização para segurança no trânsito para o mês de maio? Se sim, quais?_x000D_
 b) Quais são as ações de conscientização para segurança no trânsito aplicadas nas escolas municipais do nosso município?</t>
   </si>
   <si>
     <t>5846</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5846/requerimento_125.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5846/requerimento_125.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente e com base na Lei Municipal n. º 1.358/2020 que dispõe sobre: o Projeto 'Escola protegida”, forneça as seguintes informações:_x000D_
 a) Qual está sendo o Planejamento da Secretária competente referente a execução da referida lei?_x000D_
 b) Quais são as medidas de segurança estão sendo realizadas no ambito escolar?_x000D_
 c) O que tem sido feito para garantir a segurança dos alunos, professores e profissionais que trabalham na rede de ensino municipal, bem como inibir as ações de criminosos, como violências, vandalismo e furtos?_x000D_
 d) Está sendo realizado palestras de conscientização contra o bullying, qualquer tipo de assédio moral ou violência?_x000D_
 e) Existe um profissional da área de psicologia para atendimento dos alunos que apresentam distúrbio de comportamento?</t>
   </si>
   <si>
     <t>5847</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5847/requerimento_126.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5847/requerimento_126.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Secretaria de Educação, para que preste informações a esta Câmara Municipal acerca das seguintes indagações._x000D_
 1: Quai o número de PSS que a Secretaria pretende controlar?_x000D_
 2: Qual previsão para contração de professores com vínculo efetivo?_x000D_
 3: Alei nº 14.314, de março de 2022, alcança o último concurso para professores que se expirou durante a pandemia?</t>
   </si>
   <si>
     <t>5848</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5848/requerimento_127.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5848/requerimento_127.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal competente, de acordo com o que dispõe o Art. 66, inciso XIII da Lei Orgânica do Município, envie a esta casa de Leis O cronograma e implantação baseado no Projeto de Lei Complementar 54/2012.</t>
   </si>
   <si>
     <t>5849</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5849/requerimento_128.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5849/requerimento_128.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, informe a respeito do cargo de guardiões, o que se segue:_x000D_
 -Como está sendo organizado a Classe no Estatuto dos servidores Municipais._x000D_
 -Existe previsão para um novo concurso para a função de guardião”?_x000D_
 -A respeito do pagamento do adicional de periculosidade, está sendo pago a todos os guardiões municipais? Se não, favor enviar informação dos quais recebem, e por qual requisito._x000D_
 -Há a possibilidade de o município fornecer carteira de identificação aos guardiões municipais?_x000D_
 -Se existe a possibilidade de disponibilizar uniformes adequados à função de Guardião, para uma melhor identificação visual?_x000D_
 -Sugere-se que se faça um estudo jurídico para analisar a incorporação do adicional de periculosidade na aposentadoria do servidor guardião.</t>
   </si>
   <si>
     <t>5850</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5850/requerimento_129.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5850/requerimento_129.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a O Prefeito Municipal de Fazenda Rio Grande, para que se forneça a esta casa de leis as informações referentes as emendas parlamentares dos últimos 6 anos que chegaram ao município, com o nome dos deputados que direcionaram essas verbas para a cidade e o valor das referidas emendas.</t>
   </si>
   <si>
     <t>5851</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5851/requerimento_130.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5851/requerimento_130.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, informe se existe estudo ou projeto, para constatar a existência de um déficit de alfabetização nas escolas municipais ocasionado pelas limitações provenientes da pandemia, principalmente no ano de 2020, e caso constatado o respectivo déficit, se existe plano ou projeto aplicado para saná-lo?</t>
   </si>
   <si>
     <t>5852</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5852/requerimento_131.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5852/requerimento_131.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis se há projetos em andamento com o intuito de viabilizar a construção de moradias populares. Informe ainda, qual o número de famílias cadastradas que aguardam na fila para serem beneficiadas com este programa. Por fim, informe se o Município dispõe de áreas que possam ser disponibilizadas para a implantação deste programa habitacional</t>
   </si>
   <si>
     <t>5853</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5853/requerimento_132.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5853/requerimento_132.pdf</t>
   </si>
   <si>
     <t>Requer sejam realizados estudos para verificação se há uma comissão especial de avaliação de feiras neste município e, se as feiras de artesanatos e feiras culturais vão acontecer de forma permanente. Além disso, indaga-se: Como fazer para que as feiras acima integrem a Rua Bom Gourmet?</t>
   </si>
   <si>
     <t>5854</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5854/requerimento_133.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5854/requerimento_133.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feito estudo para a implantação e/ou que a linha já existente Fazenda / Araucária, faça integração no Terminal do Tatuquara.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5908/requerimento_134.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5908/requerimento_134.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, que seja informado quanto a construção da Escola Municipal e do Colégio Estadual, no terreno localizado na Av. Portugal no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>5855</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5855/requerimento_135.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5855/requerimento_135.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Deputado Antonio Wandscheer, solicitando ao nobre que interceda junto ao Governo Federal, para que seja viabilizada emenda orçamentária no valor de R$300.000(Trezentos mil reais) para aquisição de Micro ônibus, para ser doado a Associação de Familiares e Amigos de Pessoa com Esquizofrenia (AFAPE) no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5870</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5870/requerimento_136.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5870/requerimento_136.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Oficio direcionado ao CORREIOS, para que o mesmo informe a possibilidade de instalar uma caixa postal comunitária para os munícipes nos seguintes bairros Greenfild/Green Brasil (Eucaliptos), Green Portugal (Nações), Bosque das Araucárias (Santa Terezinha), neste munícipio.</t>
   </si>
   <si>
     <t>5871</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5871/requerimento_137.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5871/requerimento_137.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize estudos para a construção de uma pista de corrida profissional no Centro Multieventos de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5872</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5872/requerimento_138.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5872/requerimento_138.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipai, para que, aíiravés da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes ruas._x000D_
 1) Há projeto para asfaltamento das Ruas Rio Minringuava, Rio Cachoeira, Rio Orinoco, Rio Maurício, Rio Palmital, Rio Despique, Rio Mandaçai — (Iguaçu) Rua Silvano José Baldam — (Pioneiros)._x000D_
 2) Se sim, qual a data para início desses asfaltamentos?</t>
   </si>
   <si>
     <t>5873</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5873/requerimento_139.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5873/requerimento_139.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o Excelentíssimo senhor Prefeito Municipal para que o mesmo informe a esta casa de leis, qual o valor gasto com aluguéis no município. Esses valores devem ser apresentados com a descrição de quais secretarias fazem uso dos imóveis alugados e quais os endereços dos mesmos.</t>
   </si>
   <si>
     <t>5874</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5874/requerimento_140.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5874/requerimento_140.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da secretaria competente FazTrans informe a esta Casa de Leis sobre seguintes questionamentos:_x000D_
 1. Como está procedendo à vistoria das pinturas nas faixas de pedestres em nosso Município?_x000D_
 2. Existe alguma previsão para que seja realizada essa restauração em todas as faixas de pedestre?_x000D_
 3. Há tinta disponível no setor, ou se encontra em falta para realizar essa restauração”? Se não há tinta, existe alguma data prevista para recebe-lá?</t>
   </si>
   <si>
     <t>5875</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5875/requerimento_141.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5875/requerimento_141.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal competente, de acordo com o que dispõe o Art. 66, inciso XIII da Lei Orgânica do Município, envie a esta casa de Leis as seguintes informações em relação aos cargos comissionados contendo as exigências disposta na Lei complementar 47 de dezembro de 2011, conforme seguem:_x000D_
 1. Relação atualizada de todos os cargos comissionados do Poder Executivo, contendo os nomes dos servidores, respectivos cargo e secretaria vinculados;_x000D_
 2. E qual foi o documento apresentado sobre a compatibilidade de formação ou experiência profissional na área de atuação, relacionado a exigências descritas no artigo 09º e seus parágrafos da Lei complementar 47 de dezembro de 2011.</t>
   </si>
   <si>
     <t>5876</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5876/requerimento_143.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5876/requerimento_143.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, que seja feita a sinalização com os determinados nomes das ruas dos seguintes loteamentos:_x000D_
 A) Green Portugal_x000D_
 B) Jardim Palmeira</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5877/requerimento_144.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5877/requerimento_144.pdf</t>
   </si>
   <si>
     <t>Requer seja informado através da Secretaria Municipal de Educação, juntamente com o Chefe do Poder Executivo Municipal, quanto as horas atividades dos professores municipais, no seguinte sentido:_x000D_
 Conforme relatos, os professores da rede municipal de ensino público, ao invés de realizarem as horas atividades (conforme determinação da normal legal) estão tendo que lecionar aulas no período em que seria destinado para hora-atividade._x000D_
 Com isso, indaga-se qual providência será tomada a fim de compensar financeiramente tais profissionais?</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5878/requerimento_145.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5878/requerimento_145.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize:_x000D_
 1- Reavaliação de Perícia médica dos profissionais no Cargo de ACS que estão em situação de restrição._x000D_
 2- Quantos profissionais ACS estão em desvio de função por restrição ou necessidade do equipamento._x000D_
 3- Qual é o quantitativo necessário com margem técnica pra atender adequadamente as necessidades de cada bairro conforme o último redimensionamento regional, e qual é o número de profissionais ativos em suas funções na presente data.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5879/requerimento_146.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5879/requerimento_146.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, aprecie o Anteprojeto de Lei, em anexo, que regulamenta o repasse do Incentivo financeiro do Programa Previne Brasil aos profissionais beneficiários.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5880/requerimento_147.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5880/requerimento_147.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal para que através da secretaria competente, informe o andamento do processo de liberação da documentação de funcionamento das escolas municipais, respondendo os seguintes questionamentos:_x000D_
 1 - quais os trâmites internos adotados, no âmbito da Administração Municipal, para a regularização da documentação de liberação das escolas?_x000D_
 2 — houve a liberação da documentação, qual a estimativa de conclusão do processo?_x000D_
 3 — houve a liberação e emissão do auto de vistoria do corpo de bombeiros — AVCB?</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5881/requerimento_148.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5881/requerimento_148.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis quais providências estão sendo tomadas para fazer cumprir a Lei Municipal 1370/2020 de autoria do Vereador Gilmar Petry a qual determina que todas as agências bancárias do Município de Fazenda Rio Grande disponibilizem caixas de autoatendimento adaptados para cadeirantes.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5882/requerimento_149.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5882/requerimento_149.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício a Empresa Brasileira de Correios e telégrafos instalados no Município de Fazenda Rio Grande, informe a esta Casa de Leis o motivo pelo qual as Ruas Antônio Bertulino da Cruz, João Cubis, João de Souza Santos, Rangel Machado, Yasuaoasano Maria, Alice Cubis Machado, Flávio Alves Machado, Francisco Leonel Cuibis, na localidade São Sebastião: As Ruas Aluízio Azevedo, Carlos Gomes, Rui Barbosa, Guimarês Rosa e José de Alencar, estas situadas na localidade Jardim Colonial; As Ruas Pedro Barbosa, Brandina Dibas, Pedro C. Rocha, Pedro Reinando Rocha, Francisco Dibas, Anjos Barbosa e Francisca Claudino da Rocha, estas situadas na localidade Campo da Cruz; A Rua Oiti bairro Eucaliptos, ainda não foram comtempladas com o CEP (Código de Endereçamento Postal)</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5909/requerimento_151.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5909/requerimento_151.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito, para que através da Secretaria Competente, realize estudos para instalação de semáforo na Av. Nossa Senhora de Aparecida esquina com a Rio Piquiri.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5910/requerimento_152.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5910/requerimento_152.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da secretaria competente realize um estudo sobre a possibilidade de revitalização da rua Peroba entre a rua Cedro e Avenida Paineiras, neste município.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5911/requerimento_153.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5911/requerimento_153.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, informe quais os investimentos estão sendo realizados na educação do Município?_x000D_
 A fim de dar cumprimento ao percentual obrigatório de investimento de 25% das receitas municipais, em observância aos Art. 212 e 212-A da Constituição da República.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5912/requerimento_154.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5912/requerimento_154.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal competente, de acordo com o que dispõe o Art. 66, inciso XIII da Lei Orgânica do Município, envie a esta casa de Leis as seguintes informações, conforme seguem:_x000D_
 1. A Secretaria de Meio Ambiente é a responsável pela poda de galhos de árvores em ruas municipais? Se sim qual procedimento para solicitação deve ser realizado pelos munícipes;_x000D_
 2. Existe alguma empresa responsável pela realização da poda de galhos de árvores em ruas municipais? Se sim enviar contrato de prestação de serviço, e o qual procedimento para solicitação deve ser realizado pelos munícipes;</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5913/requerimento_155.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5913/requerimento_155.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes atividades_x000D_
 1) Há algum projeto referente a distribuição de fraldas geriátricas para adultos em nosso sistema de saúde?_x000D_
 2) Se sim qual trâmite para conseguir, e onde devem ser solicitadas as mesmas?</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5914/requerimento_156.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5914/requerimento_156.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Deputado Antonio Wandscheer, solicitando ao nobre que interceda junto ao Governo Federal, para que seja viabilizada emenda orçamentária para aquisição de dois veículos Modelo Camionete 4x4, para Secretaria de Meio Ambiente do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5915/requerimento_157.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5915/requerimento_157.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, para que o ônibus da linha que atende o Bairro Santa Maria prolongue seu percurso até o Residencial Green Maria.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5916/requerimento_158.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5916/requerimento_158.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria de Educação realize o estudo para conversão do gozo da licença-prêmio em pagamento de pecúnia aos servidores lotados nesta secretaria.</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5917/requerimento_160.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5917/requerimento_160.pdf</t>
   </si>
   <si>
     <t>Requer seja informado acerca da observância e cumprimento da Secretaria Municipal de Meio Ambiente em relação à Lei Municipal nº 1204 de 2017. E, acerca do desenvolvimento e/ou fomento de Políticas Públicas acerca desta temática, por parte da Secretaria competente.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>Professor Hélio, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5918/requerimento_161.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5918/requerimento_161.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, apreciem os Anteprojetos de Lei, em anexo.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5919/requerimento_162.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5919/requerimento_162.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que à Secretaria Municipal de Educação desencarregue de sua responsabilidade o Ginásio de Esporte Sergio Luiz Claudino dos Santos, situado no bairro Jardim Veneza e para que o mesmo seja atribuído à Secretaria Municipal de Esportes.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5920/requerimento_163.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5920/requerimento_163.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis os critérios necessários para a formalização e implantação de uma Cooperativa de Costureiras (os) no Município de Fazenda Rio Grande, com a finalidade de produzir uniformes para diversos órgãos da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5921/requerimento_164.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5921/requerimento_164.pdf</t>
   </si>
   <si>
     <t>Requerem seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, através da Secretaria Responsável para que juntos venham a realizar a construção de mais um CMEI no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5940/requerimento_165.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5940/requerimento_165.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito para que através da Secretaria Competente, envie a essa casa de leis as seguintes informações sobre a linha de ônibus Fazenda Rio Grande / São Jose dos Pinhas._x000D_
 a) Qual será a data de implantação da linha?_x000D_
 b) Qual será a quantidade de pessoas beneficiadas diariamente?_x000D_
 c) Qual será o itinerário da linha?</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5941/requerimento_167.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5941/requerimento_167.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Deputado Federal Toninho Wandscheer, para que empenhe esforços no sentido de destinar recursos, através de emenda parlamentar, para aquisição de uma UTI móvel neonatal, a fim de ser utilizada junto à maternidade do município de Fazenda Rio Grande no atendimento à saúde de gestantes e crianças.</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5942/requerimento_168.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5942/requerimento_168.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que através da secretaria de Habitação, seja executado o “Programa Moradia Legal” do Tribunal de Justiça do Estado (TJPR), que possibilite a regularização das seguintes áreas citadas:_x000D_
 a) Chácara Vale verde - Santa Terezinha;_x000D_
 b) Moradia dos Nobres — Gralha Azul;_x000D_
 c) Rua São Paulo — Estados;_x000D_
 d) outras áreas que possam ser inclusas através do programa.</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5943/requerimento_169.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5943/requerimento_169.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da secretaria municipal ou órgão responsável pelo departamento que fiscaliza no que diz respeito a Lei Nº 6/93 de 01 de Março de 1993 de acordo com o que dispõe o Cap VIII Art. 44º, oficialize a empresa operadora responsável pelo transporte público coletivo que, faça a manutenção em todos os abrigos, (pontos de ônibus) e a instalação dos mesmos onde não há. Este vereador também ja envio Oficio de Gabinete Nº 070/2022 para a empresa Grupo Leblon Transportes solicitando esse pedido.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5944/requerimento_170.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5944/requerimento_170.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Deputado Federal ANTONIO WANDSCHEER, solicitando que interceda junto ao Governo Federal, para que seja disponibilizada emenda orçamentaria para a aquisição de 2 (dois) veículos modelos Chevrolet TrailBlazer e 4 (quatro) veículos modelos Renault Duster, para a Secretaria de Defesa Social do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5945/requerimento_171.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5945/requerimento_171.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, verifique a possibilidade de concessão de gratificação por difícil acesso regulamentada pela LEI Nº 394/2006, DE 30 DE AGOSTO DE 2006, aos servidores públicos municipais lotados nas seguintes escolas municipais:_x000D_
 -Escola Municipal Rúbia Mara da Cruz Pacheco:_x000D_
 -Escola Municipal Joaquim Katsuki Matsumoto:_x000D_
 -Escola Municipal Maryle Aparecida Schettert Ferri.</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5946/requerimento_172.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5946/requerimento_172.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Prefeito Municipal, para que encaminhe a secretaria responsável, o seguinte assunto. Providências e medidas necessárias de notificação, a todas as empresas de telecomunicações, para que adeque e regularize todas as fiações e cabeamento telefônico soltos nos postes de energia.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5947/requerimento_173.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5947/requerimento_173.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Saúde de Fazenda Rio Grande para que a mesma forneça a esta casa de leis qual é a defasagem no número de agentes de Saúde e Combate a Endemias no Município.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5948/requerimento_174.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5948/requerimento_174.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, apreciem o Anteprojeto de Lei em anexo, que altera a Lei Complementar nº 46 de 2011.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5949/requerimento_175.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5949/requerimento_175.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente implante o serviço de limpeza urbana permanente, eficaz e efetivo nos principais logradouros do município com contratação de equipes com profissional de limpeza e vias públicas (Gari) fixos em cada um dos 11 bairros e conforme necessidade.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5967/requerimento_176.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5967/requerimento_176.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria Municipal de Assistência Social conforme a Lei Complementar nº 158/2017 art.17, envie a esta Casa de Leis as informações a seguir:_x000D_
 a)- Quais são os requisitos necessários para que os munícipes tenham o direito a estes benefícios?_x000D_
 b)- Cópia da lista de beneficiários que já receberam a cesta básica até a presente data deste requerimento;_x000D_
 c)- Cópia do comprovante assinado da retirada da cesta básica, de cada beneficiário;_x000D_
 d)- Cópia do comprovante assinado da retirada da cesta básica, de cada beneficiário;_x000D_
 e)- Relação das famílias que estão cadastradas neste programa;_x000D_
 f)- Relatório de quantas cestas estão sendo disponibilizadas mensalmente;_x000D_
 g) - Cópia da lista de presença, ou seja, documentos que comprovam a descrição que atendam o Artigo acima citado.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5968/requerimento_177.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5968/requerimento_177.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis as seguintes informações sobre os terrenos de propriedade da Prefeitura que ainda se encontram vagos._x000D_
 a) Quantos terrenos estão vagos?_x000D_
 b) Quais suas localizações?_x000D_
 c) Existem projetos para os terrenos que ainda se encontram vagos? Se sim, quais?</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5969/requerimento_178.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5969/requerimento_178.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que o mesmo através da Secretaria competente informe as seguintes informações anunciadas pelo Prefeito referente a BR-116/PR entre o KM 125 a 127 do nosso Município:_x000D_
 (1º) Existe algum planejamento urbano, projeto de obra ou expansão para uma maior mobilidade urbana para reduzir riscos de acidentes no trecho da BR citado acima?_x000D_
 (2º) Se existe algum projeto, há previsão de inicio e termino para a obra? Também qual seria o valor estimado para a readequação da obra?_x000D_
 (3º) Existe plano de mudanças para reestruturar o trânsito, interligando a BR a cidade, transporte público, ciclovia e circulação de moradores, agilizando o deslocamento entre os setores Norte e Sul.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5970/requerimento_179.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5970/requerimento_179.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal para que através da secretaria competente, informe sobre a fila de espera de consultas e exames especializados, respondendo os seguintes questionamentos:_x000D_
 1. Qual é, hoje, a fila de espera para exames e consultas especializadas?_x000D_
 2. Qual o tempo médio entre o agendamento e a realização do mesmo?_x000D_
 3. Quantos procedimentos foram realizados desde janeiro/2022 até a presente data?_x000D_
 4. Solicito que o número venha discriminado por ano e tipo de exame._x000D_
 5. Quantos pacientes aguardam há mais de 3 meses para agendar um exame e consulta especializada?_x000D_
 6. Qual o tempo médio de marcação de cirurgia eletiva e quais os 10 procedimentos mais solicitados em janeiro/2022 até a presente data?_x000D_
 7. Levantamento detalhado do número de pacientes que esperam liberação e agendamento para realizar procedimentos pelo Sistema Único de Saúde (SUS), separado por áreas para consultas por especialidade, exames e cirurgias, onde tais informações poderão ser dispon</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5971/requerimento_180.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5971/requerimento_180.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria Competente, nos envie informações a esta Câmara Municipal:_x000D_
 1) Há projetos de ampliação e/ou reforma da escola Municipal Santa Maria?_x000D_
 2) Se sim, quantas salas de aula estão previstas na ampliação?_x000D_
 3) Há previsão de recuperação ou troca do telhado da construção já existente?_x000D_
 4) Há previsão de melhorias na cobertura da quadra esportiva?</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5972/requerimento_181.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5972/requerimento_181.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Saúde, informe a esta casa de leis, se existe planejamento para o aumento do número de atendimentos com as especialidades em neurologia e psicologia.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5973/requerimento_182.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5973/requerimento_182.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para a Secretaria de Educação de Fazenda Rio Grande para que a mesma forneça a esta Casa de Leis como está a lista de espera de vagas nos Centros Municipais de Educação Infantil de Fazenda Rio Grande segundo a lei 1522/2022.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5974/requerimento_183.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5974/requerimento_183.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal, para que interceda juntamente a COMEC — Coordenação da Região Metropolitana de Curitiba e a Leblon Transporte de Passageiros, analisando a possibilidade da retomada com o transporte coletivo que faz a linha Passo Amarelo/Rio Abaixo no horário de 12h30min, averiguando também a viabilidade de haver a integração desta linha.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5975/requerimento_184.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5975/requerimento_184.pdf</t>
   </si>
   <si>
     <t>Requer seja realizado um estudo técnico qualificado acerca da mobilidade urbana do município de Fazenda Rio Grande, visando possibilidades para melhorias no trânsito.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5976/requerimento_185.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5976/requerimento_185.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize um estudo para implantação de sinalização com dispositivo catadióptrico na Rua lrerê com Rua Flamingos.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5977/requerimento_186.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5977/requerimento_186.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja realizado um estudo visando a viabilidade da criação de uma de uma FARMÁCIA DE MANIPULAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5978/requerimento_187.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5978/requerimento_187.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis se esta sendo cumprida a Lei nº 1.398/2020 de autoria do Vereador Gilmar Petry a qual "Dispõe sobre a prestação de orientações para primeiros socorros em caso de engasgamento, aspiração de corpo estranho, asfixia e prevenção de morte súbita de recém nascidos nos hospitais e maternidades, públicos e privados, do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5997/requerimento_188.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5997/requerimento_188.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, apreciem o Anteprojeto de Lei em anexo, que dispõe sobre a criação do programa "Educação Infantil Conveniada", o qual oferece vagas para crianças de 0 a 03 anos na rede particular de ensino, com base no trinômio: inexistência de vaga na rede pública municipal, impossibilidade dos pais e/ou responsáveis arcarem com a mensalidade de escola privada sem o prejuízo do próprio sustento, necessidade comprovada do responsável que realiza atividade remunerada ou possui vínculo formal de emprego, mediante parceria público-privada e dá outras providências.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5998/requerimento_189.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5998/requerimento_189.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, nos envie as seguintes informações, sobre a programação para atividades aos alunos no contraturno nas escolas Municipais e CMEIS._x000D_
 a) Quantos alunos serão beneficiados com o programa?_x000D_
 b) Quais escolas e CMEIS municipais irão aderir o programa?_x000D_
 c) Qual será a data de implantação do programa?</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5999/requerimento_190.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5999/requerimento_190.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal responsável analisem a possibilidade de haver contratação de mais um profissional médico (a) para a Unidade de Saúde São Sebastião, localizada no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6000/requerimento_191.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6000/requerimento_191.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Deputado Estadual Ricardo Arruda, solicitando ao nobre que interceda junto ao Governo Estadual, para que seja viabilizada emenda orçamentaria para a construção de uma praça na Vila Jardim Europa no Bairro Eucaliptos, Através do Projeto Meu Campinho, valor este de investimento R$ 260.000,00 (Duzentos e sessenta mil reais).</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6001/requerimento_192.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6001/requerimento_192.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal de Meio Ambiente, de acordo com o que dispõe o Art. 66, inciso XIII da Lei Orgânica do Município, envie a esta Casa de Leis as seguintes informações relativas a Unidade Móvel Castramóvel:_x000D_
 a)- Por que o Castramóvel não está em funcionamento até o presente momento;_x000D_
 b)- Quando este entrará em funcionamento no nosso município, de modo a atender a finalidade a que se destina;_x000D_
 c)- Quais as possibilidades de se realizar chamamento público para a contratação de Organização Social conforme previsto na Lei 1.299 de Junho de 2019, de modo a atender as necessidades relativas ao serviço de castração de animais.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6002/requerimento_193.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6002/requerimento_193.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal Marco Marcondes para que, através dos órgãos competentes, venha solicitar esclarecimentos e possíveis resoluções acerca dos seguintes serviços prestados pelo CDD Correios do município de Fazenda Rio Grande._x000D_
 1-Qual o quadro efetivo de funcionários do CDD que realizam entregas nos domicílios._x000D_
 2- Por qual motivo não está sendo deixado na caixa postal do munícipe o protocolo de aviso que há encomenda ou documentos a serem retirados no CDD._x000D_
 3- Se por parte da direção do CDD este problema já foi sinalizado e se há previsão para regularização.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6020/requerimento_194-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6020/requerimento_194-2022.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente (Secretaria Municipal de Obras e Planejamento urbano.) que realize estudo e viabilidade para que seja feito um recuo de parada para ponto de ônibus na Avenida Brasil frente ao número 2449.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6003/requerimento_195.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6003/requerimento_195.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente preste informação a esta Câmara Municipal acerca da seguinte rua._x000D_
 1) Há projeto para término e recapeamento de parte do asfalto da Rua Rio Pitanga — Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
     <t>Alexandre Maringá, Brandão, Enfermeiro Zé Carlos, Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6004/requerimento_196.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6004/requerimento_196.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para o Deputado Federal Toninho Wandscheer para que interceda juntamente com a Secretaria de Estado e Saúde do Estado do Paraná para que seja disponibilizada verba para a construção de um centro de fisioterapia no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6005/requerimento_197.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6005/requerimento_197.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que seja feita a pavimentação da Rua Madagascar no trecho entre as ruas Niger e Tuiuiú no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6006/requerimento_198.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6006/requerimento_198.pdf</t>
   </si>
   <si>
     <t>Requer seja realizado um estudo técnico qualificado acerca da possibilidade de construções de moradias populares no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6007/requerimento_199.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6007/requerimento_199.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis se há algum projeto em andamento para viabilizar a pavimentação asfáltica das vias públicas localizadas no Loteamento Pátria Minha, Bairro Eucaliptos neste Município. Informe ainda, o prazo previsto para o início das obras.</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6021/requerimento_200-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6021/requerimento_200-2022.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, informe se há estoque ou previsão de compra de cobertores para a Unidade de Pronto Atendimento - UPA.</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6022/requerimento_201-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6022/requerimento_201-2022.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis as seguintes informações sobre o Combate à Violência contra idosos?_x000D_
 a) Quais são os projetos de conscientização sobre o Combate à Violência contra idosos no município?_x000D_
 b) Em média, quantas denúncias de violência a idosos são registradas anualmente no município?_x000D_
 c) Como deve ser realizado a denúncia de maus tratos aos idosos?</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6023/requerimento_202-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6023/requerimento_202-2022.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente realize um estudo com máxima urgência a revitalização das calçadas na rua Rio Volga entre os números 221 ao 404 no bairro Iguaçu, neste município.</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6024/requerimento_203-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6024/requerimento_203-2022.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie estudo para pavimentação asfáltica e termino da ligação da Rua Alcatraz no Bairro Gralha Azul)- Por que o Castramóvel não está em funcionamento até o presente momento;_x000D_
 b)- Quando este entrará em funcionamento no nosso município, de modo a atender a finalidade a que se destina;_x000D_
 c)- Quais as possibilidades de se realizar chamamento público para a contratação de Organização Social conforme previsto na Lei 1.299 de Junho de 2019, de modo a atender as necessidades relativas ao serviço de castração de</t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6025/requerimento_204-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6025/requerimento_204-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal para que através da secretaria competente, realize estudo técnico urbanístico, situado no Bairro Gralha Azul, nos seguintes endereços:_x000D_
 1. Travessa Ema;_x000D_
 2. Travessa Avestruz;_x000D_
 3. Travessa Coleirinha;_x000D_
 4. Travessa Asa Branca;_x000D_
 5. Rua Travessa Tico Tico;_x000D_
 6. Rua Chopim.</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6026/requerimento_205-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6026/requerimento_205-2022.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido oficio ao Exmo Sr. Prefeito Municipal para que o mesmo através da Secretaria Municipal de Assistência Social, forneça a esta Casa de Leis informações conforme questionamentos:_x000D_
 a)- Qual o valor dos repasses recebidos pelo Munícipio para cofinanciamento federal do Sistema Unico de Assistência Social - SUAS no ano de 2021 e 2022 (até 31/05). Especificar os valores por Blocos de Financiamento:_x000D_
 1 Bloco da Proteção Social Básica;_x000D_
 2 Bloco da Proteção Social Especial de Média Complexidade;_x000D_
 3 Bloco da Proteção Social Especial de Alta Complexidade;_x000D_
 4 Bloco da Gestão do SUAS;_x000D_
 5 Programa Auxílio Brasil e do Cadastro Unico._x000D_
 b)- Informar onde os recursos recebidos, de cada bloco foram aplicados/gastos;_x000D_
 c)- Dentro do SUAS, há algum recurso específico para financiamento/pagamento/custeio de abrigamento de menores em situação de vulnerabilidade?</t>
   </si>
   <si>
     <t>6027</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6027/requerimento_206-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6027/requerimento_206-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para a Secretaria de Urbanismo de Fazenda Rio Grande para que a mesma forneça a esta Casa de Leis se existe algum projeto de praça, academia ao ar livre ou algo a fim para a Rua Nossa Senhora da Conceição esquina com a São Jorge.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6028/requerimento_207-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6028/requerimento_207-2022.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que juntamente à Secretaria Competente, informe a esta Casa de Leis se há algum estudo ou Projeto para atendimento de Ação Primária em Saúde Pública para a população da área rural incluindo Passo Amarelo, Rio Abaixo e Samambaia no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6029/requerimento_208-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6029/requerimento_208-2022.pdf</t>
   </si>
   <si>
     <t>Requer que o Chefe do Poder Executivo Municipal, no uso de suas atribuições, tente reestabelecer o Fundo Municipal de Cultura, a fim de que o montante seja direcionado para a Secretaria Municipal de Cultura.</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6030/requerimento_209-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6030/requerimento_209-2022.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis sobre a viabilidade da realização da Campanha do Agasalho”, em parceria com o comércio local. Informe ainda, sobre a possibilidade da campanha também ser realizada nas escolas públicas de nosso Município incentivando os alunos à participarem da campanha.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6031/requerimento_210-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6031/requerimento_210-2022.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, preste informações a esta Câmara Municipal acerca das seguintes atividades, que serão desenvolvidas ao longo do ano de 2022 para incentivos_x000D_
 de novas empresas em nosso município:_x000D_
 1) Quais ações já são ou serão desenvolvidas ao longo do ano de 2022/2023/2024 para dar incentivos a novas empresas virem a se instalar em Fazenda Rio Grande?_x000D_
 2) Há algum projeto para melhorar os incentivos fiscais previstos na Lei Municipal 158 de 17 de abril de 1998?</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6067/requerimento_211.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6067/requerimento_211.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, avalie a possibilidade de informatizar tecnologicamente os professores e alunos das escolas municipais.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6068/requerimento_212.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6068/requerimento_212.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da secretaria competente forneça informações se existe previsão para retomada do Programa “Troca verde”, que tem como objetivo realizar a troca de matérias recicláveis, por frutas verduras e legumes da estação._x000D_
 a)	Se sim já existe data prevista?</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6069/requerimento_213.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6069/requerimento_213.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis as seguintes informações sobre o embargo da pavimentação na Rua Escócia próximo ao nº455 no bairro Nações._x000D_
 a) Quais os motivos que a obra foi paralisada?_x000D_
 b) Existe interesse do município em finalizar a obra?_x000D_
 c) A referida rua existe há quanto tempo?_x000D_
 d) Há possibilidade de pedido da finalização da pavimentação asfáltica via judicial?</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6070/requerimento_214.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6070/requerimento_214.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria Municipal de Defesa Social, informe sobre a possibilidade de implantar em nosso município o Canil da Guarda Municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6071/requerimento_215.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6071/requerimento_215.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo, através da Secretaria Municipal de Meio Ambiente em parceria com a Secretaria de Obras Públicas de acordo com o que dispõe o Art.66, inciso XIII da Lei Orgânica desse município, preste informações a esta Câmara Municipal acerca dos seguintes questionamentos:_x000D_
 - A qual das secretarias compete a manutenção e limpeza dos banheiros no Parque Verde e Multieventos;_x000D_
 - Existe a possibilidade da empresa terceirizada contratada por esse município fazer essa trabalho e mantê-los sempre limpos e em condições de uso para a população que ali os utilizam ?</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
     <t>Marco Antonio Santos, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6072/requerimento_216.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6072/requerimento_216.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo, através da Secretaria Municipal de Obras Públicas, realize o estudo de viabilidade de um recuo para a parada de ônibus cito á rua:_x000D_
 - Av Nossa Senhora de Aparecida Nº 2633 em frente ao Condomínio Residencial Bosques de Ipê Il no bairro Santa terezinha.6. Rua Chopim.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6073/requerimento_217.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6073/requerimento_217.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feita a sinalização horizontal e vertical na Av. Portugal, no trecho entre a rua Juruviaria e a rua Quênia no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6074/requerimento_218.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6074/requerimento_218.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, preste informações a esta Câmara Municipal acerca das seguintes atividades, que são ou serão desenvolvidas ao longo do ano de 2022 para segurança das nossas crianças e adolescentes nas saídas das escolas._x000D_
 1) Há projetos para intensificar a segurança no entorno das escolas municipais e colégios estaduais de nosso município?_x000D_
 2) Quais ações já estão sendo desenvolvidas neste ano de 2022, para segurança dos estudantes durante as entradas/saídas das entidades escolares?_x000D_
 3) Há profissionais da segurança pública do município capacitado para dar palestras de orientação e conscientização aos estudantes a respeito de violência fisica/verbal, consequências e responsabilidades nas escolas/colégios do município?</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6075/requerimento_219.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6075/requerimento_219.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal pra que, através da Secretaria Competente realize estudo e viabilidade para mudança no ciclo de tempo do semáforo localizado na Avenida Brasil cruzamento com Rua Itália.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6076/requerimento_220.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6076/requerimento_220.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal para que através da secretaria competente, informe o andamento do processo de manilhamento da esquina da Inhambú com Travessa Ema, respondendo os seguintes questionamentos:_x000D_
 1 — porque houve a interrupção da obra?_x000D_
 2 — qual a estimativa de conclusão da obra?</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6077/requerimento_221.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6077/requerimento_221.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. O Sr. Prefeito Municipal para que através da Secretaria competente informe a esta Casa de Leis se há algum projeto em andamento para viabilizar a revitalização da Avenida Mato Grosso, localizada no Bairro Estados neste Município._x000D_
 Informe ainda, se está revitalização será realizada pela prefeitura Municipal ou se compete à ESTRE ambiental.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6078/requerimento_222.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6078/requerimento_222.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, para que juntamente à SANEPAR (Companhia de Saneamento do Paraná), viabilize estudos para que seja realizado o manilhamento e saneamento básico na Rua das Camélias, bairro Eucaliptos neste município.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6079/requerimento_223.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6079/requerimento_223.pdf</t>
   </si>
   <si>
     <t>Requer que seja encaminhado ao Prefeito Municipal, para que o mesmo envie um ofício para a Companhia de Abastecimento do Paraná (SANEPAR), para que dê explicações aos moradores do Bairro Nações (especificamente no Santarém), sobre a baixa pressão da água que está chegando ou não nas residências daquela localidade.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6080/requerimento_224.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6080/requerimento_224.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições legais e regimentais, bem como, com fundamento nos princípios da LEGALIDADE, IMPESSOALIDADE, MORALIDADE na Administração Pública, submetem ao Plenário o seguinte. REQUERIMENTO DE INSTITUIÇÃO DE COMISSÃO ESPECIAL DE INQUÉRITO. Requer nos termos do que dispõe o capítulo III do Regimento Interno, que seja instituída uma COMISSÃO ESPECIAL DE INQUÉRITO com poderes de investigação próprios das autoridades judiciais, a fim de apurar as seguintes matérias de interesse do Município:_x000D_
 1.	Acidente Fatal do trabalhador Sr. João Luiz Kubis ocorrido no dia 25/06/22 no aterro sanitário admistrado pela Empresa Estre Ambiental S/A, e localizado no bairro Iguaçu neste Município;_x000D_
 2.	O cumprimento contratual por parte da Empresa Estre Ambiental S/A, qual instituiu o SISTEMA INTEGRADO DE PROCESSAMENTO E APROVEITAMENTO DE RESÍDUOS por meio do CONSÓRCIO INTERMUNICIPAL PARA O GERENCIAMENTO DE RESÍDUOS SÓLIDOS URBANOS._x000D_
 Fica determinado o prazo de 9</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6125/requerimento_225.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6125/requerimento_225.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. Sr. Deputado Estadual ALEXANDRE AMARO do PARTIDO REPUBLICANOS, solicitando do mesmo esforços no sentido da aquisição de uma AMBULÂNCIA para o 6º GRUPAMENTO DE BOMBEIROS de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6126/requerimento_226.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6126/requerimento_226.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, avalie a possibilidade de ampliação da Escola Municipal Generoso Salustiano Barbosa, com a edificação de novas salas de aula, ginásio, ampliação do refeitório, ou, então, a construção de uma nova escola municipal no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6127/requerimento_227.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6127/requerimento_227.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, aprecie o Anteprojeto de Lei em anexo, o qual dispõe sobre a oferta de kits de alimentos da agricultura familiar local, durante as férias e recesso escolar, para os alunos matriculados na rede municipal de ensino.</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6128/requerimento_228.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6128/requerimento_228.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, preste informações a esta Câmara Municipal acerca das seguintes benfeitorias, que poderão ser realizadas no Bairro Veneza._x000D_
 1) Há projetos para melhorias na área de esporte e lazer no Bairro Veneza, na rua João Cabral de Melo Neto, próximo a UBS do referido bairro?_x000D_
 2) É possível Implantar, no referido bairro, o Programa “Meu Campinho”?_x000D_
 3) Há previsão para implantação de academia ao ar livre?_x000D_
 4) Há possibilidade de construção de pista para caminhada?</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
     <t>Marco Antonio Santos, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6129/requerimento_229.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6129/requerimento_229.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal competente, de acordo com o que dispõe o Art. 66, inciso XIII da Lei Orgânica do Município, envie a esta casa de Leis as seguintes informações, conforme seguem:_x000D_
 1. Porque não foi concluído o asfalto e calçada na rua Trav. Rio Cachoeira no Bairro Iguaçu ? Há projeto para o mesmo?_x000D_
 2. Existe no local acima mencionado esgoto “a céu aberto” de quem seria a responsabilidade da Secretaria de Obras Públicas ou da Sanepar ?</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6130/requerimento_230.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6130/requerimento_230.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal competente, de acordo com o que dispõe o Art. 66, inciso XIII da Lei Orgânica do Município, envie a esta casa de Leis a seguinte informação:_x000D_
 - Existe um estudo de viabilidade para incluir no cronograma de obras a pavimentação asfáltica da Rua da Fazenda (estrada rural Antônio Baldan) no Bairro Santa Terezinha em toda a sua extensão ?</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6131/requerimento_231.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6131/requerimento_231.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize estudos para a construção de uma sala multiuso na parte superior do Ginásio de Esportes Guizão de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6132/requerimento_232.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6132/requerimento_232.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja refeita a travessia de acesso entre a Tv. Israel e a Rua Bolívia, no trecho de cruzamento na Av. Áustria.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6133/requerimento_233.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6133/requerimento_233.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que juntamente com à SANEPAR (Companhia de Saneamento Básico do Paraná), viabilize estudos para implementar um programa que leve água encanada ou poço artesiano a toda área rural do Município de Fazenda Rio Grande, nas Ruas Acir Reis Q. Machado, Rua Joaquim do Rosário, Rua Ivo Quirino, Rua Pedro Peça, Rua José O. Quirino situadas na localidade Vila do Rosário, Rua Pedro Barbosa, Rua Brandina Dibas, Rua Pedro Reinaldo Rocha situadas no Campo da cruz.</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6134/requerimento_234.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6134/requerimento_234.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, que seja feita a contratação em regime de urgência 1 (um) engenheiro de trânsito e ou 1 (um) engenheiro de tráfego.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6135/requerimento_235.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6135/requerimento_235.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente forneça um estudo para implantação de atendimentos voltado para tratamento da saúde da mulher um sábado ao mês nesse município</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6136/requerimento_236.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6136/requerimento_236.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para Vossa Excelência Sr. Prefeito Marco Marcondes, para que o mesmo analise e envie a esta casa de leis para aprovação de Anteprojeto de Lei em anexo.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6137/requerimento_237.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6137/requerimento_237.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente (Faztrans) traga as seguintes informações:_x000D_
 1- Qual empresa está responsável por instalação e manutenção de semáforos no município._x000D_
 2- Porque os semáforos para pedestres foram retirados._x000D_
 3- Tem previsão para recolocação, manutenção e novas instalações.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6138/requerimento_238.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6138/requerimento_238.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que viabilize a isenção da taxa de coleta de lixo dos moradores de Fazenda Rio Grande, como forma de indenização referente aos danos causados através da Empresa ESTRE AMBIENTAL, como o cheiro insuportável e a desvalorização imobiliária. Requer ainda, que a isenção supracitada seja revertida aos cofres públicos através de multa aplicada à ESTRE AMBIENTAL.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
     <t>Alexandre Maringá, Enfermeiro Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6139/requerimento_239.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6139/requerimento_239.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para a o Prefeito Municipal Marco Marcondes e Secretaria de Urbanismo de Fazenda Rio Grande para que seja enviado projeto de lei do executivo municipal para esta casa de leis para a regularização fundiária da área localizada entre a rua Pernambuco Esquina com a Av. Paraná._x000D_
 Solicita-se também as informações referentes a localidade, tamanho a área para ser regularizada e planta do local se houver.</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6140/requerimento_240.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6140/requerimento_240.pdf</t>
   </si>
   <si>
     <t>Requer que o Chefe do Poder Executivo Municipal, no uso de suas atribuições, busque possibilidades para que as escolas municipais e Cme'is façam uso do fundo rotativo.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6156/requerimento_242.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6156/requerimento_242.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal para que através da secretaria competente realize um estudo e posteriormente nos informem sobre a possibilidade da implantação da malha asfáltica e calçamento na Rua Silvano José Baldan entre a Rua César Carélli e Avenida Paraná.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6157/requerimento_243.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6157/requerimento_243.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, realize a limpeza e a coleta de lixo e resíduos, bem como a instalação de Ecoponto, na Rua Santo Agostinho, ao lado do córrego e da via.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6158/requerimento_244.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6158/requerimento_244.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize estudos para criação de uma feira do empreendedor no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6159/requerimento_245.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6159/requerimento_245.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal Marco Marcondes para que, através da Secretaria Competente (Secretaria de Educação) para que as escolas municipais e colégios estaduais do município através de seus educadores elaborem e executem palestras com orientações sobre o Censo/lBGE 2022.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6160/requerimento_246.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6160/requerimento_246.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente Faztrans, seja realizado estudo e viabilidade para que a Rua Juruviaria seja colocada como sentido único até a Rua Japim.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6161/requerimento_247.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6161/requerimento_247.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido oficio ao Exmo. Sr. Prefeito Municipal para que o mesmo através da Secretaria Municipal de Meio Ambiente, forneça a esta Casa de Leis informações acerca da, prestação de serviços de corte e poda de árvores com risco iminente a população em suas propriedades conforme dispõe na Lei nº 1204 de 20 Dezembro de 2017 em seu Cap. VIl conforme questionamentos: _x000D_
 a) Como é feito o controle da realização deste serviço? Se for feito através de planilhas, que seja disponibilizada cópia das mesmas desde o início da prestação deste serviço; _x000D_
 b) Envio da relação de locais onde são realizadas essas manutenções, bem como as metragens da limpeza e remoção do material a qual foi realizado em cada uma delas; _x000D_
 c) O material recolhido, galhos e outros, vão para qual local? E para que se é destinado?</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6162/requerimento_248.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6162/requerimento_248.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja a sinalização vertical e horizontal na esquina das Ruas João Quirino Leal e Rua Francisco da Conceição Machado no Bairro Veneza.</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6163/indicacao_249.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6163/indicacao_249.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para a Secretaria de Meio Ambiente de Fazenda Rio Grande para que a mesma forneça a esta Casa de Leis informações sobre a possibilidade de aumento de banheiros químicos nos parques: Multi Eventos e Parque Verde.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6164/requerimento_250.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6164/requerimento_250.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr Prefeito Municipal para que, através da Secretaria Municipal competente, as seguintes informações: 1) Há possibilidade e interesse em implantar em nosso município o “Condomínio do Idoso”? 2) Caso haja interesse, há área disponível para implementar esse programa em nosso município?</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6165/requerimento_251.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6165/requerimento_251.pdf</t>
   </si>
   <si>
     <t>Requer seja realizado um estudo técnico para análise da possibilidade da criação de uma Secretaria Municipal de Infância e Juventude.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6166/requerimento_252.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6166/requerimento_252.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria responsável, informe a esta Casa de Leis se há alguma previsão para que as seguintes Ruas Antônio Bertulino da Cruz, João Cubis, João de Souza Santos, Rangel Machado, Yasuaoasano Maria, Alice Cubis Machado, Flávio Alves Machado, Francisco Leonel Cubis, na localidade São Sebastião: As Ruas Pedro Barbosa, Brandina Dibas, Pedro C. Rocha, Pedro Reinando Rocha, Francisco Dibas, Anjos Barbosa e Francisca Claudino da Rocha, estas situadas na localidade Campo da Cruz; sejam amparadas pela Lei nº 1.205/2017. Informe também se há possibilidade de disponibilizar os seguintes documentos: a) mapa atualizado da cidade com delimitação de bairros e/ou loteamentos, em PDF ou em dwg; b) relação de logradouros com seus respectivos bairros e números de leis de denominação, em Excel; c) para logradouros que passam por mais de um bairro, informar</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6167/requerimento_253.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6167/requerimento_253.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, estude a possibilidade de realização de programa de formação inicial e continuada, em nível de Graduação e Pós-Graduação Latu Sensu, para servidores da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6168/requerimento_254.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6168/requerimento_254.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe a esta Casa de Leis qual o número de famílias cadastradas aptas à realizar suas compras no Armazém da Família. Requer ainda, que o Programa Armazém da Família seja reativado urgentemente para que os munícipes possam realizar suas compras no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6196/requerimento_n255-2022_lexandre_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6196/requerimento_n255-2022_lexandre_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria responsável, seja realizado um estudo para implementar o reajuste salarial para os servidores públicos profissionais assistentes administrativos neste município.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6197/requerimento_n256-2022_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6197/requerimento_n256-2022_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para o Excelentíssimo Prefeito Municipal Marco Marcondes de Fazenda Rio Grande para que o mesmo faça cumprir o PL 2.064/2020 que foi sancionado pelo Governo Federal discorre sobre o piso salarial dos funcionários da enfermagem.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6198/requerimento__n257-2022_fabiano_fuba..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6198/requerimento__n257-2022_fabiano_fuba..pdf</t>
   </si>
   <si>
     <t>requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, apreciem o Anteprojeto de Lei em anexo, que dispõe sobre a criação da Feira Livre Municipal de Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6199/requerimento_n258-2022_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6199/requerimento_n258-2022_sandro.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis as seguintes informações, em relação campanha de valorização da vida e prevenção ao suicídio o SETEMBRO AMARELO, referente ao mês de prevenção ao suicídio:_x000D_
 a) Existe programação para a companhas de conscientização em nosso município? Se sim, quais?_x000D_
 b) Há programação de ações educativas nas escolas sobre o assunto de depressão e suicídio?_x000D_
 c) Quantos psicólogos atendem pelo SUS em nosso município?_x000D_
 d) Quantos pacientes são atendidos mensalmente pelos psicólogos em nosso Município?</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6200/requerimento__n259-2022_professor_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6200/requerimento__n259-2022_professor_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Competente, nos envie informações a esta Câmara Municipal:_x000D_
 1) Há projetos de melhorias no CMEI Professora Darcy Barbosa Leal - Bairro Jardim Veneza? 2) Há previsão de ampliação do referido CMEI?</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6201/requerimento_n260-2022_marco_antonio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6201/requerimento_n260-2022_marco_antonio.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal para que através da secretaria competente, realize após estudos preliminares a implantação de uma Área de Embarque e Desembarque Rápido (vagas rotativas 15 minutos), nas imediações da Escola Municipal 26 de Janeiro - Caic sito na Av. Brasil Nº 2014 no Bairro Nações, destinado a veículos particulares e de aplicativos de mobilidade urbana.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6202/requerimento_n261-2022_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6202/requerimento_n261-2022_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal e à SANEPAR (Companhia de Saneamento do Paraná) para que informem à esta Casa de Leis se já foi assinado o convênio com termo de cooperação entre as partes, para realizar a construção da extensão da rede de água potável na Estrada do Tietê (continuação da Avenida Nossa Senhora Aparecida) e na Rua Carlos Falat, Município de Fazenda Rio Grande, Paraná. Requer ainda, que esta obra seja iniciada urgentemente para atender à solicitação dos moradores desta localidade.</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6203/requerimento_n262-2022_prof._leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6203/requerimento_n262-2022_prof._leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer, através das Secretarias competentes (Secretaria de Educação, Secretaria de Assistência Social e Secretaria de Saúde), o seguinte: Requer que as Secretarias competentes informem o seguinte:_x000D_
 1- Se há alguma parceria ativa e vigente com algum consórcio ou com o Governo do Estado, a respeito das consultas a serem realizadas com profissionais da área da saúde mental (Psicólogos, Psiquiatras, Psicopedagogos e afins)._x000D_
 2- Requer seja enviado informações acerca da lista de espera para atendimento com psicólogos em nosso município. Por fim, indaga-se:_x000D_
 3- As Secretarias possuem um estudo e plano de ação para melhorar a prestação de serviço de saúde mental em Fazenda Rio Grande?</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6204/requerimento_n263-2022_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6204/requerimento_n263-2022_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feita a pavimentação asfáltica até o final da Rua Curitiba no Bairro Santa Maria.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6205/requerimento_n264-2022_alexandre_e_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6205/requerimento_n264-2022_alexandre_e_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Alexandre Maringá e Maciel do Dog que adiante subscrevem, no uso de suas atribuições legais e regimentais, submete ao Plenário o seguinte REQUERIMENTO Requer que seja expedido oficio ao Exmo Sr. Prefeito Municipal para que através da secretaria competente, a possibilidade de enviar uma equipe médica da área de odontologia, com caráter de urgência para atender na unidade básica de saúde (UBS) Gralha Azul, neste Município.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6206/requerimento_n265-2022_ze_carlos_conjunto.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6206/requerimento_n265-2022_ze_carlos_conjunto.pdf</t>
   </si>
   <si>
     <t>Os Vereadores José Carlos Bernardes, Luiz Sergio Claudino e Alexandre Tramontina Gravena que adiante subscreve, no uso de suas atribuições legais e regimentais, submetem ao plenário o seguinte: REQUERIMENTO Requer que seja expedido ofício para o Deputado Federal Toninho Wandscheer que seja feito o envio de verba para construção de 2 (duas) unidades básicas de saúde localizadas nas seguintes regiões: Bairro Santa Terezinha divisa com o bairro Estados na rua Antonina e no Gralha Azul, rua Guará, este pedido irá atender os anseios da população que a muito vem pedindo e irá melhorar a qualidade da saúde da população na região a qual estão enfrentando dificuldades.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6207/requerimento_n266-2022_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6207/requerimento_n266-2022_serjao.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa na forma regimental, após aprovação deste Plenário, seja expedido ofício ao Excelentíssimo Deputado Federal Toninho Wandscheer, pleiteando para que possa intervir juntamente a ANTT - Agência Nacional de Transportes Terrestres, instalada a Placa de Identificação Nominal, “Viaduto José Edilton Quirino”, localizado na BR-116 Rodovia Régis Bittencout KM 131 + 600 metros (sentido sul) que dá acesso ao bairro Jardim Veneza, município de Fazenda Rio Grande- - Paraná.</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6208/requerimento_n267-2022_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6208/requerimento_n267-2022_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, realize a limpeza e a coleta de lixo e resíduos, na Rua São Pedro, nas proximidades do numeral 17, as margens do Rio Mascate.</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6209/requerimento_268-2022_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6209/requerimento_268-2022_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente Faztrans, seja realizado estudo e viabilidade para implantar um redutor de velocidade na Avenida das Indústrias próximo ao numero 1289. e Segue documento em anexo.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6235/requerimento_n269-2022_fabiano_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6235/requerimento_n269-2022_fabiano_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, apreciem o Anteprojeto de Lei em anexo, que altera o artigo 25 da Lei n. 48/2012, com o fim de extinguir o Regime Extraordinário, para instituir a Suplementação de Carga Horária em regime temporário.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6236/indicacao_n270-2022._carlos_brandao..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6236/indicacao_n270-2022._carlos_brandao..pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, estudem a possibilidade de reajuste ou reenquadramento na remuneração das Auxiliares de Serviços Gerais do nosso Município.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6237/indicacao_n272-2022._marco_antonio..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6237/indicacao_n272-2022._marco_antonio..pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis as seguintes informações, referentes a Unidade de Saúde Jardim Hortência, localizada no bairro Eucaliptos:_x000D_
 a) Qual a quantidade de pessoas atendidas diariamente na referida unidade?_x000D_
 b) Atualmente, quantos médicos a unidade dispõe para o atendimento?_x000D_
 c) Qual o número de consultas que a unidade disponibiliza diariamente?</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6238/indicacao_n273-2022_eenfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6238/indicacao_n273-2022_eenfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio a Companhia Paranaense de Energia Elétrica (COPEL), para que realize um estudo e posteriormente informe a esta casa de leis sobre a possibilidade da implantação de uma cobertura na área frontal do prédio.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6239/indicacao_n274-2022_prof_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6239/indicacao_n274-2022_prof_leo.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, preste informações a esta Câmara Municipal acerca das seguintes benfeitorias, que poderão ser realizadas no Bairro Suzuki._x000D_
 1) Há projetos para melhorias na área de esporte e lazer no Bairro Suzuki?_x000D_
 2) É possível implantar, no referido bairro, o Programa “Meu Campinho”?_x000D_
 3) Há previsão para implantação de academia ao ar livre?</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6240/indicacao_n275-2022_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6240/indicacao_n275-2022_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja realizado um estudo técnico para análise da possibilidade da criação de um Caps Infantil.</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6241/indicacao_n276-2022_varios_vereadores_fuba_e_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6241/indicacao_n276-2022_varios_vereadores_fuba_e_sandro.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal para que através da secretaria competente, realize após estudos técnicos a pintura de faixa de sinalização horizontal indicando Área de Conflito no cruzamento entre as ruas: e Rua César Carelli com a Rua Ephigenio Pereira da Cruz; e Rua César Carelli com a Rua Manoel Claudino Barbosa no Bairros Pioneiros.</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6242/requerimento_n277-2022_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6242/requerimento_n277-2022_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para o Excelentíssimo Prefeito Municipal Marco Marcondes e para o Secretário Municipal de Saúde para que se analise a possibilidade da execução de um mutirão de procedimentos de Laqueadura e Vasectomia através de convénio com hospitais da região.</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6243/requerimento_n278-2022_maciel_do_dog_e_prof_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6243/requerimento_n278-2022_maciel_do_dog_e_prof_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal Marco Marcondes pra que, através da Secretaria Competente (Secretaria de Educação) que seja realizado estudo e viabilidade para construção de uma quadra de esportes coberta na Escola Municipal Professora Isabel Cristina S. Borges — Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6244/requerimento_n279-2022_maciel_do_dog.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6244/requerimento_n279-2022_maciel_do_dog.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente realize estudo e viabilidade para Construção de uma praça no seguinte endereço Rua--Rio Jaú em frente ao número 441 — Bairro Iguaçu.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6245/requerimento_n280-2022_alex_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6245/requerimento_n280-2022_alex_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feito estudo da melhor localização para a implantação de duas lombadas na Rua Cucos, entre a Rua Guará e a Av. Portugal, no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6246/requerimento_n281-2022_nani_hammad.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6246/requerimento_n281-2022_nani_hammad.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, realize estudo sobre a viabilidade de implantação de sentido único na Rua R. Juruviaria, 154 - Gralha Azul, próximo a ESCOLA SOCIAL MARISTA IR HENRI.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6247/requerimento_n282-2022_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6247/requerimento_n282-2022_serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal Para que juntamente à Secretaria Responsável, analise a possibilidade e encaminhe a esta Casa de Leis o Projeto de Lei que beneficia o munícipe a aderir ao programa de refinanciamento de débitos tributários em atraso, possibilitando a flexibilidade no pagamento.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6248/requerimento_n283-2022_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6248/requerimento_n283-2022_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que envie a esta Casa de Leis o Projeto de Lei conforme” o Anteprojeto de Lei em anexo, o qual concede a isenção do IPTU (Imposto Predial e Territorial Urbano) aos imóveis situados em um raio de até 2.000 (Dois mil) metros de distância do aterro sanitário gerenciado pela Empresa ESTRE AMBIENTAL, conforme determinação da NBR (Norma Brasileira) nº 13896 e ABNT ( Associação Brasileira de Normas Técnicas) 1997, e, a redução do valor venal usado como base de cálculo para cobrança do IPTU de todos os demais imóveis situados no Município de Fazenda Rio Grande, permitindo que o cidadão fazendense tenha a redução do valor do seu IPTU.</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6270/requerimento_n284.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6270/requerimento_n284.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente forneça um estudo sobre a viabilidade ser realizado as seguintes benfeitorias em frente à Escola Municipal 26 DE JANEIRO, localizado na Avenida Cedro, bairro Eucaliptos, neste município:_x000D_
 a) Recuo lateral para estacionamento de ônibus escolares para embarque e desembarque de estudantes;_x000D_
 b) Implantação de travessia elevada;_x000D_
 c) Barreiras de segurança de ferro;_x000D_
 d) Pinturas de vagas para estacionamento rotativo.</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6271/requerimento_n285.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6271/requerimento_n285.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que através da secretaria responsável, com base na lei nº 1.380/2020 que dispõe sobre o projeto “SAUDE OCULAR” nos forneça um estudo para realização de exames oftalmológicos nas escolas municipais e creches, deste município.</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6272/requerimento_n287.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6272/requerimento_n287.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Educação, informe qual o planejamento para cumprir os 25% de educação integral previstos da Meta 6 do Plano Nacional de Educação, em nosso Município.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6273/requerimento_n288.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6273/requerimento_n288.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feia canalização e calçamento na Rua Mandarim no trecho entre a Rua Cisne e a Rua Águias, no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6274/requerimento_n289.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6274/requerimento_n289.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis as seguintes informações, referentes a Unidade de Saúde do Iguaçu, localizada no bairro Iguaçu:_x000D_
 a)Quantos atendimentos são disponibilizados para a população diariamente?_x000D_
 b) Quantos médicos atuam na referida Unidade?_x000D_
 c)Quantos enfermeiros (as) atendem atualmente na Unidade?_x000D_
 d) Qual o tempo médio de espera para os atendimentos?</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6275/requerimento_n290.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6275/requerimento_n290.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para o Excelentíssimo Prefeito Municipal Marco Marcondes para que se faça as tratativas necessárias para a contratação de uma empresa de segurança do trabalho para avaliar a insalubridade dos funcionários que trabalham no município.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6276/requerimento_n291.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6276/requerimento_n291.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, envie as seguintes informações a esta Câmara Municipal:_x000D_
 01) Por que não há água tratada na comunidade Campo do Rio, até o presente momento?_x000D_
 02) Qual o prazo previsto para o início e término dessa obra?</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6277/requerimento_n292.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6277/requerimento_n292.pdf</t>
   </si>
   <si>
     <t>requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria Competente (Faztrans) realize estudo, e análise de tráfego para instalação de semáforo ou interseção em círculo (Rotatória) no cruzamento em T da Avenida Portugal número 1161 com Avenida Estados Unidos número 36.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6278/requerimento_n293.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6278/requerimento_n293.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo Sr. Prefeito Municipal para que, através da secretaria competente preste maiores informações em referência a adicional concedido através da Lei Municipal Nº 866/2011 de 21 de Dezembro de 2011 que institui o adicional de risco aos servidores públicos, seja remetido os seguintes documentos:_x000D_
 a)- Laudo de justificativa ao Adicional de Risco aos servidores públicos lotados no Programa Superação - Liberdade Assistida e no Centro de Referência Especializado de Assistência Social — CREAS;_x000D_
 b)- Relação de servidores beneficiados do Adicional de Risco;_x000D_
 E ainda se solicita justificativa em relação aos servidores lotados no departamento POP, Casa lar, Casa de passagem e servidores do Conselho tutelar não serem beneficiados com este referido adicional, onde os mesmos possuem grandes semelhanças com públicos atendido e demandas de trabalhos.</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6279/requerimento_n294.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6279/requerimento_n294.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, para que juntamente a Secretaria de Obras analisem a possibilidade de concluir o trecho de pavimentação asfáltica da Travessa Moçambique e Avenida Venezuela seguindo até a entrada da PUC — PR Fazenda Experimental Gralha Azul (FEGA), neste município.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6280/requerimento_n295.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6280/requerimento_n295.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, informe, se existe programa na rede municipal de ensino, em parceria com a Secretaria de Educação, cujos profissionais da área da saúde, tais como pediatras, dentistas, nutricionistas, psicólogos, dentre outros, visitem, de forma escalonada, as escolas da rede municipal durante o ano letivo. Caso a resposta seja positiva, requer que seja informado como funciona a escala de visitas desses profissionais; quantos profissionais e quais especialidades participam do programa.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6281/requerimento_n296.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6281/requerimento_n296.pdf</t>
   </si>
   <si>
     <t>Requer sejam realizados estudos para analisar a possibilidade de incluir no concurso público da área da educação, que está em vias de ocorrer, os Tradutores de Intérprete de Libras — TILS e Professores Bilíngues em língua brasileira de sinais - LIBRAS.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6282/requerimento_n297.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6282/requerimento_n297.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que informe à esta Casa de Leis se já foi impetrado ação judicial pelo Munícipio de Fazenda Rio Grande para exigir os valores não pagos oriundos do consórcio do lixo, os quais, por determinação legal, deveriam obrigatoriamente serem destinados ao nosso Município como forma de compensação por sermos o depositário final dos resíduos sólidos metropolitanos. Em caso negativo, informe por quais razões a ação processual ainda não foi impetrada.</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6301/requerimento_n298.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6301/requerimento_n298.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, envie a essa Casa de Leis informações sobre a disponibilidade de vagas em creches na rede pública: _x000D_
 1. Atualmente, quantas vagas em creches são disponibilizadas pelo Município?_x000D_
 2. Em relação às pessoas que aguardam a disponibilidade das vagas em creches: _x000D_
 a). Qual é a quantidade de pessoas que aguardam vagas?_x000D_
 b). Houve, ou haverá um levantamento para identificar pessoas que não mais necessitam da vaga? _x000D_
 3. Para o próximo ano é previsto um aumento na oferta das vagas de creche? Se sim, justifique de que forma._x000D_
 4. Existe algum procedimento de avaliação de prioridade para a disponibilização de vagas em creches para determina inscrição, ou não, todas as inscrições são contempladas conforme sua ordem de efetivação (da mais antiga para a mais recente)?</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6302/requerimento_n299.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6302/requerimento_n299.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Divisão de Iluminação Pública analisem a possibilidade de estarem realizando a troca das lâmpadas, sendo todas para LED, em toda a extensão da Rua João Quirino Leal e na Avenida Portugal, neste Município.</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6303/requerimento_n300.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6303/requerimento_n300.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente nos informe sobre a possibilidade da presença de um agente da guarda municipal na unidade de Saúde Pioneiros localizada no endereço da rua Rio Ivaí número 725. Unidade de saúde Gralha Azul localizada na Av. Portugal número 1899, durante horário estendido entre 17:00 horas e 20:00 horas.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6304/requerimento_n301.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6304/requerimento_n301.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Educação, estude a possibilidade de incluir as disciplinas de Língua Estrangeira Moderna e Educação Financeira, nas escolas municipais.</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6305/requerimento_n302.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6305/requerimento_n302.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Deputado Federal Toninho Wandscheer, para que empenhe esforços no sentido de destinar recursos, através de emenda parlamentar, para aquisição de um pronto socorro pediátrico, a fim de ser utilizado junto à secretaria de saúde do município de Fazenda Rio Grande no atendimento à saúde de nossas Crianças e adolescentes.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>Alex Padilha, Maciél, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6306/requerimento_n303.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6306/requerimento_n303.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, apreciem o Anteprojeto da Lei em anexo, sobre o projeto " Pronto Socorro Infantil ”, o qual oferece tratamento especializado para crianças de O a 15 anos.</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6307/requerimento_n304.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6307/requerimento_n304.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Saúde preste informações a esta Câmara Municipal acerca das seguintes questões: Existe a possibilidade de o Aplicativo Betha “Minha Cidade” para marcação de consultas, ter uma atualização? Ou estudo para a implantação no município uma outra plataforma com a mesma funcionalidade? E quando se acessa o aplicativo as 8hrs já não existem mais vagas disponíveis, a pessoa solicitante pode ir agendar direto no balcão das UBS?</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6308/requerimento_n305.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6308/requerimento_n305.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria Competente realize estudo e viabilidade para implantar placas orientativas quanto à circulação em praças e parques do município de Fazenda Rio Grande, com cães sem o uso de focinheira e guia conforme Lei nº. 2.140, de 2011 que dispõe a obrigatoriedade do uso de focinheira e estabelece regras de segurança para condução responsável de cães de grande porte.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6309/requerimento_n306.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6309/requerimento_n306.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria Competente solicite um cronograma permanente de limpeza e desassoreamento dos córregos no Município de - Fazenda Rio Grande, reposição de mata ciliar quando necessário e placas: de advertência sobre o descarte irregular de lixos nesses locais.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6310/requerimento_n307.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6310/requerimento_n307.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, realize restauração do Parquinho Infantil localizado no Parque Verde.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6311/requerimento_n308.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6311/requerimento_n308.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer, através da Secretaria competente, as seguintes informações:_x000D_
 Como o Núcleo se compõe e como ele está organizado atualmente?_x000D_
 Como funciona o Núcleo (atividades/serviços desenvolvidos)?_x000D_
 Quantos profissionais atuantes?_x000D_
 Quais atendimentos são realizados? Quantos atendimentos são feitos mensalmente” (enviar planilha demonstrativa de atendimento por período)_x000D_
 Qual a maior dificuldade atualmente do Núcleo? Há parceria entre a Secretaria Municipal de saúde e/ou Secretaria Municipal de Educação?</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6312/requerimento_n309.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6312/requerimento_n309.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feito estudo para a implantação de travessia elevada na proximidade do Escola Municipal ANTONIO BALDAN, no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6313/requerimento_n311.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6313/requerimento_n311.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis se já está sendo viabilizado a inclusão do “ADICIONAL de PERICULOSIDADE” na folha de pagamento dos servidores públicos ocupantes do cargo de “AGENTES DE TRÂNSITO” em virtude dos riscos a que estão expostos diariamente. Em caso negativo, requer que seja concedido urgentemente este benefício para sua inclusão e adequação nas Leis Orçamentárias em trâmite nesta Casa de Leis.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6314/requerimento_n312.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6314/requerimento_n312.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício para o Excelentíssimo Prefeito Municipal Marco Marcondes e Secretário de Saúde para que se forneça informações a esta casa de leis a respeito da futura clínica de fisioterapia municipal, como está o processo de locação do imóvel, a adaptação do mesmo para as atividades, caso o imóvel já esteja locado, e a licitação para a compra dos equipamentos.</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6330/requerimento_n313.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6330/requerimento_n313.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, apreciem o Anteprojeto de Lei em anexo, que dispõe sobre a concessão do direito à redução da carga horária, em até 50%, sem desconto proporcional do salário ou qualquer exigência de compensação de horário, ao servidor público municipal que tenha cônjuge, filho ou dependente com deficiência ou condição prevista nessa Lei.</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6331/requerimento_n314.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6331/requerimento_n314.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Sr. Prefeito para que, juntamente da secretaria competente, apreciem o Anteprojeto de Lei em anexo que “Institui a Coordenadoria Municipal do Terceiro Setor na forma que especifica”.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6332/requerimento_n315.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6332/requerimento_n315.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal de Esporte, de acordo com o que dispõe o Art. 66, inciso XIII da Lei Orgânica do Município, envie a esta casa de Leis a seguinte informação:_x000D_
 - Quais foram as ações efetivas realizadas no âmbito da educação especial em nosso município nos últimos 12 meses</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6333/requerimento_n316.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6333/requerimento_n316.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, forneça as seguintes informações sobre a coleta seletiva: _x000D_
 a) Existe no munícipio campanha incentivando a separação do lixo para condomínios residências e domicílios? Se sim como é realizada?_x000D_
 b) Há possibilidade de ampliação nos números de dias e horários na rota dos caminhões de coleta seletiva? |_x000D_
 c) Há a possibilidade de ser realizado palestras em escolas, unidades de saúde, promovendo maior conscientização para a população? Se sim, pode ser divulgado em plataformas de comunicação e afixação de cartazes?</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6334/requerimento_n317.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6334/requerimento_n317.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Urbanismo para que a mesma informe a esta casa de leis se existe protocolos, pedidos ou notificações para a limpeza de uma área localizada na Av. Mato Grosso esquina com a Paraná, que devido o abandono oferece risco sanitário e de segurança para a população local</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6335/requerimento_n318.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6335/requerimento_n318.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca da seguinte rua. _x000D_
 1) Há projeto para continuação do asfaltamento da Rua Nossa Senhora Aparecida, até limite com município de Araucária?_x000D_
 2) Se sim, qual a data prevista para início e término desse asfaltamento?</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6336/requerimento_n319.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6336/requerimento_n319.pdf</t>
   </si>
   <si>
     <t>Requer que o Chefe do Poder Executivo Municipal, no uso de suas atribuições, corrija a base de cálculo utilizada (PL 066/2022) para o Fundo Municipal de Cultura, no presente ano de 2022.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6337/requerimento_n321.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6337/requerimento_n321.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, encaminhe a Câmara Municipal à relação atualizada de todos os servidores efetivos que estejam exercendo atribuições distintas dos cargos originalmente investidos no Quadro de Pessoal da Prefeitura.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6338/requerimento_n322.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6338/requerimento_n322.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal de Esporte, Lazer e Juventude estabeleçam a possibilidade da implantação do Projeto Ginástica e Ritmos dentro do Ginásio de Esportes Sergio Luiz Claudino no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6339/requerimento_n323.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6339/requerimento_n323.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feito estudo para a contratação por meio de concurso e ou outro método de AGENTE DE SAUDE para a Unidade Básica de Saúde do Gralha Azul e demais UBS do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6340/requerimento_n324.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6340/requerimento_n324.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria Competente forneça a essa casa de leis as seguintes informações: _x000D_
 1- Qual a porcentagem de crianças do nosso município vacinada contra Poliomielite._x000D_
 2- Essa porcentagem está dentro do recomendado pelo Ministério da Saúde e OMS._x000D_
 3- Quais ações estão sendo implantadas ou desenvolvidas no; município para alcançar essa meta. _x000D_
 4- (Como se encontra o abastecimento e validade das vacinas do calendário.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6341/requerimento_n325.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6341/requerimento_n325.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis se está sendo viabilizada a realização da FEIRA das ONG's, com o intuito de colaborar com a arrecadação de fundos para a manutenção dos projetos sociais realizados por estas organizações. Em caso negativo, solicito a implementação desta Feira, a qual vai ao encontro do interesse público.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6362/requerimento_n326.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6362/requerimento_n326.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, apreciem o Anteprojeto de Lei em anexo, que institui o Programa Práticas Integrativas e Complementares em Saúde, no âmbito do Sistema Único de Saúde - SUS, em Fazenda Rio Grande e dá outras providencias.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6363/requerimento_n327.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6363/requerimento_n327.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis as seguintes informações, referentes a Unidade de Saúde do Gralha Azul, localizada no bairro Gralha Azul:_x000D_
 a) Quantos atendimentos são disponibilizados para a população diariamente?_x000D_
 b) Quantos médicos atuam na referida Unidade?_x000D_
 c) Quantos enfermeiros (as) atendem atualmente na Unidade?_x000D_
 d) Qual o tempo médio de espera para os atendimentos?</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6364/requerimento_n328.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6364/requerimento_n328.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da FazTrans informe a esta Casa de Leis as devidas informações solicitadas abaixo:_x000D_
 1. Quantos servidores este órgão conta no momento?_x000D_
 2. Como é dividido o trabalho realizado dentro da FazTrans e quantos funcionários são designados para cada função?_x000D_
 3. Quais são os automóveis que o órgão utiliza? Definido qual a sua utilidade, e quantidade._x000D_
 4. Tem algum automóvel parado? Qual é e porque o mesmo se encontra parado?</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6365/requerimento_n329.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6365/requerimento_n329.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize um estudo e posteriormente informe sobre a possibilidade da implantação da malha asfáltica e calçamento na Rua Rio de Janeiro entre o numeral 709 e 526.</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>Alexandre Maringá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6366/requerimento_n330.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6366/requerimento_n330.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente informe sobre a possibilidade da implantação de bicicletários em espaços públicos.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6367/requerimento_n331.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6367/requerimento_n331.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Competente, nos envie informações a esta Câmara Municipal:_x000D_
 1) Há projetos de reforma e/ou ampliação do CMEI do Iguaçu?_x000D_
 2) Há boas condições de acessibilidade aos portadores de necessidades especiais?_x000D_
 3) Há previsão para aumentar o número de vagas de crianças atendidas nesse CMEI?</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6368/requerimento_n332.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6368/requerimento_n332.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria Competente realize o conserto da ponte de ferro localizada na Avenida Perdizes próximo ao número 197 — Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6369/requerimento_n333.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6369/requerimento_n333.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feita a sinalização horizontal e vertical da rotatória localizada entres a Rua Eslovênia e a Rua Servia no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>Alexandre Maringá, Alex Padilha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6370/requerimento_n334.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6370/requerimento_n334.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feito estudo para a troca da ponte de madeira localizada no final da Rua Canários no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6371/requerimento_n335.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6371/requerimento_n335.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Saúde responsável pelo departamento da Farmácia Municipal envie a esta Casa de Leis as informações a seguir:_x000D_
 1. Quais tipos de medicamentos podem ser encontrados na Farmácia Municipal, as constituídas nas Unidades Básicas de Saúde e na UPA Municipal?_x000D_
 2. Quais tipos de medicamentos estão em faltas;_x000D_
 3. Qual a previsão para reposição de estoque de medicamentos faltantes;_x000D_
 4. Por que há tanta dificuldade para pacientes que procuram as Farmácias Municipais em encontrar determinados medicamentos, principalmente os controlados.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6372/requerimento_n336.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6372/requerimento_n336.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício à COMEC — Coordenação da Região Metropolitana de Curitiba e a Empresa Leblon Transporte de Passageiros para que realizem estudos e viabilizem mais horários de ônibus nas Linhas F 29 — Veneza Pedágio e F 25 Colonial, entre os horários 07:00 horas até 08:30 horas e 16:45 horas até 20:00 horas, sendo estes os horários de mais fluxo de usuários, no município da Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6373/requerimento_n337.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6373/requerimento_n337.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, realize a reforma, bem como, ampliação da estrutura, disponibilizando iluminação pública e água potável, no “campinho”, localizada na Travessa Coleirinha, Gralha Azul — Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6374/requerimento_n338.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6374/requerimento_n338.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Meio Ambiente para que a mesma faça o estudo para iluminação dos campos de futebol de grama sintética do Parque Verde, tendo em vista que no período noturno não é possível fazer atividades por falta de iluminação.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6375/requerimento_n339.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6375/requerimento_n339.pdf</t>
   </si>
   <si>
     <t>Vereador Professor Léo que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer esclarecimentos/providências, através da Secretaria de Educação do Estado do Paraná, sendo o seguinte:_x000D_
 Quais estão sendo as providências da Secretaria de Educação do Estado do Paraná para efetivação/cumprimento integral da Lei 13.935 em toda a Rede Pública de Educação Básica?</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>Alexandre Maringá, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6376/requerimento_n340.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6376/requerimento_n340.pdf</t>
   </si>
   <si>
     <t>Requer sejam realizadas rondas ostensivas no Bairro Santa Maria, pela Guarda Municipal de Fazenda Rio Grande, assim como pelo 17º Batalhão de Polícia Militar (42 CIA de Fazenda Rio Grande).</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6377/requerimento_n341.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6377/requerimento_n341.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe à esta Casa de Leis qual o prazo previsto para reinício das obras de pavimentação asfáltica da Avenida das Américas, localizada no Bairro Eucaliptos. Requer ainda, que informe quais adequações no projeto estão sendo exigidas pela empresa vencedora do edital para realização desta obra, e, qual o valor exigido como forma de aditivo para o prosseguimento e conclusão desta benfeitoria.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6393/requerimento_n342.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6393/requerimento_n342.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, verifique a possibilidade para que seja transformado em um complexo poliesportivo e núcleo de esporte e lazer, o Ginásio de esportes localizado na Praça Vitória, bairro Eucaliptos, neste município.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6394/requerimento_n343.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6394/requerimento_n343.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, estude a possibilidade de promover ações e projetos em favor dos ciclistas, como instalação de malha ciclo viária e incentivo do uso da bicicleta como meio de transporte alternativo.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6395/requerimento_n344.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6395/requerimento_n344.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis as seguintes informações, referentes ao Dia Nacional do Dentista, que é comemorado no dia 25 de outubro, e se tornou o dia Nacional da Saúde Bocal:_x000D_
 a) Quantos atendimentos são disponibilizados na área da saúde bocal para a população diariamente em nosso município?_x000D_
 b) Quantos médicos dentistas atuam nas referidas unidades de saúde?_x000D_
 c) Qual o tempo médio de espera para atendimentos ortodônticos nas unidades de saúdes?_x000D_
 d) Existe a possibilidade de realizar um mutirão de atendimentos para cuidados com a saúde bucal no município?</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6396/requerimento_n345.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6396/requerimento_n345.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria Competente (Secretaria Municipal de Obras e Planejamento urbano.) Realize estudo e viabilidade para implantar guia rebaixada para acessibilidade de cadeirante no ponto de ônibus localizado na Rua Cacatua próximo ao número 236 — Bairro Gralha Azul, bem como solicito também a revitalização desse ponto.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6397/requerimento_346-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6397/requerimento_346-2022.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Secretaria de Estado da Educação / Núcleo Regional de Educação — A. M. Sul, para que atenda a seguinte solicitação com a máxima urgência:_x000D_
 1) Que envie um responsável técnico para averiguar as rachaduras/infiltrações estruturais do Colégio Estadual Desembargador Jorge Andriguetto — na rua Cesar Carelli, 497 — em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6398/requerimento_n347.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6398/requerimento_n347.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo, através da Secretaria Municipal de Obras Públicas preste informações a esta Câmara Municipal acerca das seguintes questões, e por qual motivo não foi concluído o asfalto nas ruas a seguir:_x000D_
 Rua Congo; Rua Benin; Rua Estados Unidos; Rua Cabo Verde: Rua Eritréia e Rua Etiópia no Bairro Nações. E qual a previsão para que seja asfaltada as ruas: Rua Jardim Santarém e Rua Sérvia no Bairro Nações.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6399/requerimento_n348.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6399/requerimento_n348.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feito o reforço na sinalização horizontal e vertical na AV. Santa Monica esquina com a Rua Santo Agostinho no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6400/requerimento_n349.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6400/requerimento_n349.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos sobre a destinação de recursos orçamentários para o Fundo de Proteção do Património Cultural de Fazenda Rio Grande desde sua criação pela Lei Municipal nº 112/2002.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6401/requerimento_350-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6401/requerimento_350-2022.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, reiterando a requerimento sob n.º 220/2022 para que através da secretaria competente, informe o andamento do processo de manilhamento da esquina da Inhambú com Travessa Ema, respondendo os seguintes questionamentos:_x000D_
 1 — Porque houve a interrupção da obra”?_x000D_
 2 — Qual a estimativa de conclusão da obra?_x000D_
 3 — Requere, seja concluída a obra.</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6402/requerimento_351-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6402/requerimento_351-2022.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado a ANATEL — Agência Nacional de Telecomunicações, tendo como referência de endereço no Paraná, Rua Vicente Machado nº 720, Batel- Curitiba, para que analisem e realizem melhorias com as antenas de sinal para aparelhos celulares no Bairro Jardim Veneza, Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6418/requerimento_n352_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6418/requerimento_n352_sandro.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis estudos sobre a possibilidade de construção de uma nova pista de skate nas modalidades Park e street na Praça Brasil.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6419/requerimento_n353_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6419/requerimento_n353_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias de Educação, avalie a possibilidade de conceder a gratificação de difícil acesso aos servidores do CMEI Prof. Kelly Campos.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6420/requerimento_n354_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6420/requerimento_n354_maciel.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria Competente realize o recapeamento da Avenida Paraná Bairro Estados, bem como sinalização horizontal e vertical da mesma a partir do cruzamento com Rua Pernambuco número 598 até onde se fizer necessário, em caráter de urgência.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6421/requerimento_n355_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6421/requerimento_n355_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feito estudo para a contratação para a colocação de uma lombada na Rua Chopim na proximidade do numeral 644, e a sinalização vertical e horizontal na intercessão da Rua Chopim com a Rua Francisco da Conceição Machado no Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6422/requerimento_n356_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6422/requerimento_n356_serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Divisão de Atenção Básica e Coordenação de Estratégia Saúde da Família da Secretaria Municipal de Saúde, analisem a medida tomada para os agendamentos de consultas das Unidades de Saúde e procurem um melhor recurso para que a população possa estar realizando agendamentos de suas consultas.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6423/requerimento_n357_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6423/requerimento_n357_marco.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo, através da Secretaria Municipal de Obras Públicas preste informações a esta Câmara Municipal acerca da seguinte: Tem alguma previsão de quando será feito o recapeamento asfáltico no pequeno trecho este da Rua Pernambuco Nº256 até o acesso a Rod. Régis Bittencourt no Bairro Estados?</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6424/requerimento_n358_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6424/requerimento_n358_leo.pdf</t>
   </si>
   <si>
     <t>Requer que a secretaria municipal competente busque, através do órgão municipal competente, a instalação de um módulo da Guarda Municipal na Praça Céu, a fim de que haja maior segurança na referida localidade, em período integral.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>Alexandre Maringá, Professor Hélio, Professor Léo, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6425/requerimento_n359_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6425/requerimento_n359_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marcos Marcondes, para que através da Secretaria competente envie as seguintes informações a esta Câmara Municipal:_x000D_
 a) Que seja feito estudo de viabilidade para mudança de sentido na rua Holanda, na quadra em frente à Escola Municipal Professora Valdineia Dos Santos._x000D_
 b) Construção de Travessia elevada no mesmo endereço._x000D_
 c) Recuo da calçada/rebaixamento ou estacionamento em 45º, ao lado CADI, para que os pais dos alunos possam parar para embarque e desembarque dos estudantes.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6426/requerimento_n360_alexandre.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6426/requerimento_n360_alexandre.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize um estudo com máxima urgência, referente a revitalização das calçadas, por toda extensão da Rua Rio Juruviária, bairro Gralha Azul, neste município.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6427/requerimento_n361_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6427/requerimento_n361_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Obras para que a mesma informe a esta casa de leis como está o andamento em relação ao asfaltamento na Unidade de Saúde Estados, se já há alguma previsão e execução e como está o andamento.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>Alexandre Maringá, Brandão, Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6428/requerimento_n362.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6428/requerimento_n362.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido Ofício a Companhia de Saneamento do Paraná (SANEPAR), para que realize um estudo e posteriormente informe a esta casa de leis do Município de Fazenda Rio Grande, quais as possíveis melhorias que podem ser realizadas no abastecimento de água do bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6444/requerimento_n363_fabiano.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6444/requerimento_n363_fabiano.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Educação, avalie a possibilidade de realizar campeonatos de robótica entre as escolas municipais</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6445/requerimento_n364_serjao..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6445/requerimento_n364_serjao..pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente a Secretaria responsável analisem a possibilidade de realizar obras de pavimentação na rua Adão Roika e na Estrada Rural da Samambaia, neste Município.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6446/requerimento_n365_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6446/requerimento_n365_sandro.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis informações sobre o, Programa Nacional da Alimentação Escolar (PNAE) e sua importância para o bom desenvolvimento de nossas crianças, o entendimento é chamar atenção para a importância de uma alimentação saudável no desempenho escolar dos estudantes._x000D_
 a) Qual é o cardápio oferecido hoje em nosso município para nossas crianças?_x000D_
 b) Existe planejamento voltado para a alimentação lúdica?_x000D_
 c) Hoje temos algum programa ou palestras sobre alimentação escolar priorizando o bom desenvolvimento de nossas crianças?</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
     <t>Alexandre Maringá, Alex Padilha, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6447/requerimento_n366_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6447/requerimento_n366_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Companhia de Saneamento do Paraná (SANEPAR), para que seja realizado um estudo técnico e que posteriormente seja informado a esta casa de leis do Município de Fazenda Rio Grande, quais as melhorias a serem realizadas quanto o abastecimento de água nos bairros Green Portugal e Jardim Palmeiras.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6448/requerimento_n367_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6448/requerimento_n367_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe se a possibilidade para implantar no município um grupo composto pelas mães de pacientes diagnosticados com transtornos com espectro Autista (TEA), com a finalidade de realizar periodicamente reuniões de apoio entre os envolvidos.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6449/requerimento_n369_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6449/requerimento_n369_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da Secretaria de Trabalho, Emprego e Renda, preste informações a esta Câmara Municipal acerca das seguintes atividades que serão desenvolvidas na sequência do ano:_x000D_
 1) Quais cursos de formação estão sendo ofertados pelo Centro de Iniciação Profissional (CIP)?_x000D_
 2) Quais cursos a referida Secretaria pretende ofertar neste ano?_x000D_
 3) Há possibilidade de ofertar o curso de hotelaria?</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6450/requerimento_n370_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6450/requerimento_n370_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feito estudo para a colocação de uma lombada na Rua Sergipe na altura do numeral 400 no Bairro Estados.</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6451/requerimento_n371_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6451/requerimento_n371_marco.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da secretaria competente preste maiores informações em referência a Lei 1450/2021 de 19 de janeiro de 2021 a qual, institui no município de Fazenda Rio Grande o prêmio ALDAIR JOSE STEMPINHAK destinado a homenagear o “Guarda Municipal destaque do ano” e dá outras providências, seja remetido a esta casa de leis as seguintes:_x000D_
 a)- O Comando da Guarda Municipal já enviou para esta casa de leis a indicação do(a) GM que se destacou em suas funções e afazeres durante o ano?_x000D_
 b)- Já tem uma previsão de data para que seja realizada esta homenagem ?</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6452/requerimento_n372_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6452/requerimento_n372_leo.pdf</t>
   </si>
   <si>
     <t>Requer que a secretaria municipal competente busque, através do Órgão municipal competente, a instalação de um módulo da Guarda Municipal na Praça Vitória, a fim de que haja maior segurança na referida localidade, em período integral.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6453/requerimento_n373_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6453/requerimento_n373_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a SANEPAR para que a mesma informe a esta casa de leis como está sendo a fiscalização do despejo irregular de esgoto não tratado no município de Fazenda Rio Grande. Também se solicita qual a quantidade de pontos irregulares de despejo de esgoto que foram identificados nos últimos dois anos.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6473/requerimento_n374_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6473/requerimento_n374_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Defesa, estude a possibilidade de alocar uma equipe da Guarda Municipal no Parque Verde, a fim de atender as ocorrências dos bairros Santa Terezinha, Estados, Gralha Azul, Santa Maria e Veneza.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6474/requerimento_n376_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6474/requerimento_n376_brandao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria Municipal de Obras Públicas, realize a limpeza com roçagem e estudos técnicos para a implantação de uma calçada para pedestre na Avenida Mato Grosso esquina com a Rua Natal, próximo à residência 1.111, localizado no bairro Estados, neste município.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6475/requerimento_n377_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6475/requerimento_n377_marco.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal competente, de acordo com o que dispõe o Art. 66, inciso XIII da Lei Orgânica do Município, envie a esta casa de Leis:_x000D_
 a)- Relatório do tempo de espera na UPA (Unidade de Pronto-Atendimento) nos últimos trinta (30) dias;_x000D_
 b)- Escala de plantão médico que estavam em atendimento nos últimos trinta (30) dias.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6476/requerimento_n378_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6476/requerimento_n378_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, Marco Marcondes para que através da Secretaria do trabalho/emprego e renda, aprecie o Anteprojeto de Lei em anexo, sobre o projeto " Mão de obra Qualificada " O qual oferece treinamento especializado para jovens e adultos de nossa cidade</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6477/requerimento_n379_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6477/requerimento_n379_maciel.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Marco Marcondes para que, através da Secretaria Municipal Competente Faztrans, que seja viabilizado e realizado o conserto ou substituição da Placa de Preferencial da Rua Pavão com Rua Cisne bem como pintura viária dessas duas vias.</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6478/requerimento_n380_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6478/requerimento_n380_padilha.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie estudo a implantação de mão única na Rua Juruviaria, no trecho entre a AV. Portugal e a Rua Maguari.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6479/requerimento_n381_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6479/requerimento_n381_sandro.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Sr. Prefeito para que através da secretaria competente, realize estudos para a realização de palestras em escolas públicas municipais sobre Educação no Trânsito.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6480/requerimento_n382_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6480/requerimento_n382_leo.pdf</t>
   </si>
   <si>
     <t>Requer que a secretaria municipal competente e o IAT busquem realizar a análise da qualidade da água dos poços no Campo do Rio.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6481/requerimento_n383_ze.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6481/requerimento_n383_ze.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Instituto de Identificação do Estado do Paraná para que o mesmo informe a esta casa de leis como está sendo o processo de agendamento para emissão de carteira de identidade no município de Fazenda Rio Grande. Número de vagas liberadas, em que se baseia esse número, e quais as medidas cabíveis para aumentar o quantitativo de pessoas atendidas.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6482/requerimento_n384_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6482/requerimento_n384_nani.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, no sentido de providenciar a melhoria da iluminação pública, da Rua Londres, Nações, Fazenda Rio Grande - PR. b)- Já tem uma previsão de data para que seja realizada esta homenagem ?</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6483/requerimento_n385_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6483/requerimento_n385_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize um estudo e posteriormente nos informes a possibilidade da implantação da malha asfáltica e calçamento na rua Níger, rua Namíbia e a continuação da Rua Madagascar no bairro Santarém.</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6484/requerimento_n386_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6484/requerimento_n386_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que envie à esta Casa de Leis o Projeto de Lei conforme o Anteprojeto de Lei em anexo, o qual concede isenção da cobrança do IPTU (Imposto Predial e Territorial Urbano) para os imóveis localizados no Município de Fazenda Rio Grande, de propriedade ou de responsabilidade dos portadores de NEOPLASIA MALIGNA (CÂNCER) ou de NEFROPATIA GRAVE. Requer ainda, que informe o impacto financeiro decorrente desta isenção.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6485/requerimento_n387_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6485/requerimento_n387_serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que à Secretaria Municipal Responsável, analisem a possibilidade de construir um Prédio Público para a instalação de um Módulo da Guarda Municipal, no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6486/requerimento_n388_conjunto_serjao_e_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6486/requerimento_n388_conjunto_serjao_e_sandro.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Responsável, analisem a possibilidade de promover a adequação do vencimento inicial de carreira de todas as Classes pertencentes ao Município de Fazenda Rio Grande</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6504/requerimento_n399_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6504/requerimento_n399_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, apreciem o Anteprojeto de Lei em anexo, que dispõe sobre a regulamentação de estágios no âmbito do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6505/requerimento_n400_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6505/requerimento_n400_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria responsável nos forneça as seguintes informações: a) existe a viabilidade de serem instalados equipamentos fotovoltaicos (energia solar) nas edificações pertencentes a administração Pública Municipal? Caso exista qual a previsão para o início dos estudos e elaboração dos projetos visando a realização das obras?</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6506/requerimento_n401_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6506/requerimento_n401_sandro.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis informações sobre a previsão de instalação dos playgrounds no Parque Verde e no Multieventos.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6507/requerimento_n402_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6507/requerimento_n402_maciel.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria Competente (Faztrans) realize estudo técnico e viabilidade para pintura de faixas de pedestres e área de conflito no cruzamento em T da Avenida Portugal com Avenida Estados Unidos.</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6529/requerimento_n403_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6529/requerimento_n403_serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Municipal de Saúde analisem a possibilidade de haver mais um médico na Unidade de Saúde São Sebastião. Requeiro também ao Exmo. Sr. Prefeito Municipal, e à Divisão de Atenção Básica e Coordenação de Estratégia Saúde da Família da Secretaria Municipal de Saúde, para que analisem a medida tomada para os agendamentos de consultas das Unidades de Saúde e procurem um melhor recurso para que a população possa estar realizando agendamentos de suas consultas.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6508/requerimento_n405_ze_e_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6508/requerimento_n405_ze_e_maciel.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria competente preste informações a esta casa de leis a respeito da realização da manutenção ou substituição dos brinquedos do parque infantil localizados na Praça Brasil. Também se solicita informações se existe uma equipe para manutenção periódica e preventiva destes brinquedos e das praças.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6509/requerimento_n406_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6509/requerimento_n406_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, Marco Marcondes para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes atividades._x000D_
 1) Há atendimento odontológico em todas as Unidades de Saúde do município?_x000D_
 2) Há projeto referente à ampliação de atendimento odontológico em nosso município?_x000D_
 3) Há alguma previsão para compras/chegada de materiais/insumos para atender maior número de pessoas diariamente, que precisam desse tratamento?</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6510/requerimento_n407_helio_e_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6510/requerimento_n407_helio_e_maciel.pdf</t>
   </si>
   <si>
     <t>O vereador Professor Hélio Pereira, Maciel do Dog que adiante subscrevem, no uso de suas atribuições legais e regimentais, submetem ao Plenário o seguinte requerimento: Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da secretaria responsável, preste informações a esta Câmara Municipal acerca das seguintes informações:_x000D_
 1) Há projetos para ampliação das linhas de ônibus desta cidade”?_x000D_
 2) Se sim, quais bairros e ruas serão contemplados”?_x000D_
 3) Há previsão de colocação de mais ônibus nas atuais linhas, como Iguaçu |, Santa Terezinha, Nações Il e Estados — tendo em vista que fora do horário de pico os ônibus demoram muito tempo para passarem nas referidas linhas, o que tem gerado reclamações.</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6511/requerimento_n408_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6511/requerimento_n408_marco.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Obras Públicas, realize o estudo de viabilidade para pavimentação asfáltica em toda a extensão da seguinte rua: Rua Matinhos no Bairro Estados.</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6512/requerimento_n409_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6512/requerimento_n409_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, que seja feita a notificação e a limpeza dos terrenos dos bairros Green Portugal e Jardim Palmeiras.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6513/requerimento_n410_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6513/requerimento_n410_nani.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal para que através da secretaria competente, responda os seguintes questionamentos:_x000D_
 1. o evento realizado na “Expo Fazenda” foi subsidiada com recursos de qual secretária?_x000D_
 2 - quais os valores gastos com a realização do referido evento?_x000D_
 3 — qual a modalidade foi utilizada para atender a Lei de Licitações?_x000D_
 4 - como foi gasto esses valores, identificar a data de publicação dos editais, bem como, a data de formalização dos contratos._x000D_
 5 — O acresceu culturalmente para os munícipes de Fazenda Rio Grande, a realização do referido evento?</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6514/requerimento_n411_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6514/requerimento_n411_leo.pdf</t>
   </si>
   <si>
     <t>Requer seja realizado um estudo técnico qualificado acerca de possíveis providências a serem tomadas para melhoria na segurança pública no Município de Fazenda Rio Grande, como instalação de câmeras de monitoramento em pontos estratégicos, além de módulos permanentes da guarda municipal nos bairros e zona rural.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6530/requerimento_n412_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6530/requerimento_n412_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, elabore um projeto que contemple atividades circenses práticas, de acordo com as atividades teóricas previstas no PP-Projeto Pedagógico das disciplinas de Arte e Educação Física.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6531/requerimento_n413.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6531/requerimento_n413.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente realize um estudo e nos informe sobre a possibilidade de alteração das vagas de estacionamento na Rua Cesar Carelli, extensão entre os números 121 ao 375, bairro Pioneiros, tornando-as exclusivas de uso rotativos e preferenciais.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6532/requerimento_n414_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6532/requerimento_n414_maciel.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente (Secretaria Municipal de Obras e Planejamento urbano.) Realize estudo e viabilidade para pavimentação asfáltica na Rua Benin a partir do número 115 - Bairro Nações.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6533/requerimento_n415_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6533/requerimento_n415_sandro.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis informações sobre a Lei Nº 1.597/2022 que cria o programa creche solidaria._x000D_
 a) Há um planejamento de divulgação sobre a garantir da prioridade de vagas em creches para crianças em idade compatível, filhos (as) de mulheres vítimas de violência doméstica, de natureza física, psicológica e/ou sexual?_x000D_
 b) Se sim qual a previsão de início de campanha de divulgação?</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6534/requerimento_n416_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6534/requerimento_n416_padilha.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, apreciem o Anteprojeto de Lei em anexo, que dispõe sobre a autorização para a Prefeitura Municipal de Fazenda Rio Grande celebrar convênios com clinicas médicas do Município.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6535/requerimento_n417_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6535/requerimento_n417_marco.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da secretaria competente preste a essa Casa de Leis as seguintes informações: Relação de todos os servidores contratados PROFESSORES 20 e 40 HORAS, cuja seleção foi efetuada por meio de Processo Seletivo Simplificado Nº_x000D_
 05/2022 de 14 de julho de 2022._x000D_
 - Nome;_x000D_
 - Função;_x000D_
 - Número de Contrato;_x000D_
 - Data do início;_x000D_
 - Data fim.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6536/requerimento_n418_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6536/requerimento_n418_nani.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, responda os seguintes questionamentos:_x000D_
 1. Há projetos para utilização do orçamento destinado à Cultura? Em caso positivo, solicita-se informações sobre os projetos previstos e em andamento._x000D_
 2 - quais os valores gastos até a presente data, do orçamento destinado à Cultura?_x000D_
 3 - informar como foi gasto esses valores, identificar a data de publicação dos editais, bem como, a data de formalização dos contratos.</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6537/requerimento_n419_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6537/requerimento_n419_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, Marco Marcondes para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes informações:_x000D_
 01). Por que não há consultório odontológico e cirurgião dentista na UBS do Vila Marli de nosso município?_x000D_
 02). Há alguma previsão para retomada desse atendimento na referida UBS?</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6538/requerimento_n420.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6538/requerimento_n420.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer, através das Secretarias competentes (Secretaria de Educação, Secretaria de Assistência Social e Secretaria de Saúde)._x000D_
 1- Quantos profissionais da área da saúde mental lotados e em pleno exercício de suas atividades na Secretaria de Saúde, Educação e Secretaria de Assistência Social este Município possui? (Lista individual de cada uma das citadas Secretarias)_x000D_
 2- Requer seja enviado informações acerca da lista de espera para atendimento com psicólogos e psiquiatras em nosso município. (Informações de quantas pessoas estão na fila de espera e datas) _x000D_
 Por fim, indaga-se:_x000D_
 3- As Secretarias possuem um estudo e plano de ação para melhorar a prestação de serviço de saúde mental em Fazenda Rio Grande?</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6539/requerimento_n421_ze.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6539/requerimento_n421_ze.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria competente preste informações a esta casa de leis a respeito da contratação de dentistas no município para que se complete o quadro de profissionais em sua totalidade.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6540/requerimento_n422_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6540/requerimento_n422_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe à esta Casa de Leis se o Município de Fazenda Rio Grande já enviou algum projeto para aderir ao Programa PRÓ-MORADIA do Ministério do Desenvolvimento Regional, o qual possibilita a construção de moradias populares destinadas às famílias que se encontram em vulnerabilidade social. Informe também, qual o número atual de famílias cadastradas na fila de espera para participar do programa. Por fim, informe quais as áreas pertencentes ao município que estão reservadas para as construções destas moradias.</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6560/requerimento_n423_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6560/requerimento_n423_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente que realize um controle de assoreamento dos rios e córregos localizados em áreas consideradas de risco aos moradores próximos, no Munícipio de Fazenda Rio Grande, caso necessário executar a dragagem de manutenção antes do período de chuvas recorrentes dos meses de dezembro, janeiro e fevereiro, evitando alagamentos.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6561/requerimento_n424_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6561/requerimento_n424_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, estude a possibilidade de ceder contadores da Prefeitura, ou de realizar a contratação destes profissionais, para declararem o imposto de renda das APMFs das Escolas Municipais e CMEIs de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6562/requerimento_n425_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6562/requerimento_n425_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que se solicite ao Secretário de Saúde do Estado a liberação da verba de 3.800.000 (três milhões e oitocentos mil reais) para a construção de um pronto atendimento municipal.</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6563/requerimento_n426_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6563/requerimento_n426_maciel.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria Competente (Secretaria Municipal de Obras e Planejamento urbano.) Realize estudo e viabilidade para pavimentação asfáltica na Rua Eritréia a partir do número 118 - Bairro Nações.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6595/requerimento_n427_ze.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6595/requerimento_n427_ze.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Secretário, de Estado e Saúde para que seja disponibilizada verbas para a aquisição de equipamentos para 5 (cinco) escritórios odontológicos, 13 (treze) kits mobiliários para UBS's e 2 (duas) ambulâncias.</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6630/requerimento_n428_ze.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6630/requerimento_n428_ze.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Estado e Saúde para que a mesma disponibilize verba para a construção de duas unidades básicas de saúde localizadas uma no bairro Estados (Anita) e outra no Bairro Gralha Azul (Jardim Palmeiras)</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6667/requerimento_n429_ze.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6667/requerimento_n429_ze.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o Prefeito Municipal e para Secretaria de Saúde para que seja viabilizado o ambulatório de feridas e curativos especiais.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6564/requerimento_n430_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6564/requerimento_n430_nani.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da Secretaria competente, tome as devidas providências, no sentido de providenciar a melhoria da iluminação pública e a pintura das faixas de trânsito na divisa da Avenida Francisco Ferreira da Cruz com Avenida Nicola Pelanda antes da chegada até a ponte sobe o Rio Iguaçu.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6565/requerimento_n431_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6565/requerimento_n431_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, Marcos Marcondes para que, através da Secretaria competente preste informação a esta Câmara Municipal acerca da seguinte rua._x000D_
 1) Há projeto para término e recapeamento de parte do asfalto da Avenida Paraguai — Bairro Nações, entre o numeral 15 ao 211?</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6566/requerimento_n432_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6566/requerimento_n432_sandro.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa Casa de Leis informações sobre a possibilidade da criação de uma Casa para Idosos em nosso município.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6567/requerimento_n433_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6567/requerimento_n433_marco.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que, através da secretaria municipal competente estude a viabilidade para que a Rua Maranhão no Bairro Estados, extensão esta em frente da Escola Municipal Santa Cecília, passe a ser via de mão única de direção.3 - informar como foi gasto esses valores, identificar a data de publicação dos editais, bem como, a data de formalização dos contratos.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6568/requerimento_n434_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6568/requerimento_n434_leo.pdf</t>
   </si>
   <si>
     <t>Requer seja realizado um estudo com base na Lei do Fundeb nº 14.113 de 2020, sobre plano de carreira dos profissionais da educação, em especial os cargos que foram extintos em nosso município.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6569/requerimento_n435_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6569/requerimento_n435_serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Responsável, informe a esta Casa de Leis por quais motivos trechos da pavimentação da Rua Lucinir Franco da Rocha e Avenida Portugal não foram finalizados.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6570/requerimento_n436_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6570/requerimento_n436_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, seja feita a manutenção e ou troca de equipamentos e brinquedos da Praça Brasil.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6571/requerimento_n437_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6571/requerimento_n437_petry.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente envie à esta Casa de Leis Projeto de Lei relativo ao desconto sobre IPTU (Imposto Predial Territorial Urbano) referente ao ano de 2023, concedendo no mínimo 25% (vinte e cinco por cento) de desconto para pagamento a vista, e o mínimo de 10% (dez por cento) de desconto para pagamento parcelado. Requer ainda que, além desse percentual previsto, seja concedido o acréscimo de mais 10% (dez por cento) de desconto para os imóveis que são utilizados para atividades industriais, comerciais e de serviços, os quais geram empregos à população e outros impostos que também beneficiam o Município.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6596/requerimento_n438_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6596/requerimento_n438_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, estude a possibilidade de emitir carteiras de identificação às pessoas portadoras de doenças raras (CIDDR), a fim de facilitar e promover o acesso aos direitos estabelecidos por lei.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6597/requerimento_n439_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6597/requerimento_n439_maciel.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal para que, através da Secretaria Competente Obras Públicas façam uma revisão no entorno da Chácara Vale Verde — Bairro Santa Terezinha, nos postes de iluminação pública, pois há diversas lâmpadas queimadas.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6598/requerimento_n442_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6598/requerimento_n442_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize com máxima urgência a conclusão da obra no CAPS (Centro de Atenção Psico Social), sendo este, o prédio que fica nos fundos da sede, neste município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6599/requerimento_n443_brandao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6599/requerimento_n443_brandao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da secretaria competente informe a esta Casa de Leis as devidas informações:_x000D_
 1. Há previsão para manutenção, troca ou reparo dos pontos de ônibus que se encontram em mal estado (quebrados, sujos, furados...)? _x000D_
 2. Há previsão para instalação de novos pontos de ônibus em locais que apenas tem a placa de sinalização?</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6600/requerimento_n444_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6600/requerimento_n444_serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria da Educação, realizem estudos e sendo uma maneira viável elabore um Projeto para a criação de convênios ou subsídios com escolas particulares da Cidade. Realizando a contratação de vagas parcial ou sendo um aporte nas Escolas Particulares e minimizando assim, a fila de espera nas creches públicas.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6601/requerimento_n446_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6601/requerimento_n446_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, que seja feita a sinalização horizontal e vertical das lombadas localizadas na extensão da AV. Portugal.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6602/requerimento_n447_padilha_e_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6602/requerimento_n447_padilha_e_helio.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, que seja feito estudo técnico para a implantação de colégio Municipal no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6603/requerimento_n448_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6603/requerimento_n448_marco.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria de Obras desenvolva um estudo técnico para viabilizar o término da recapagem asfáltica nas seguintes ruas: e Rua Alecrim, Rua Aroeira e Rua Pinheiro.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6604/requerimento_n450_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6604/requerimento_n450_sandro.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito para que através da Secretaria Competente, envie a essa Casa de Leis informações sobre a possibilidade da viabilização de um cirurgião dentista para a UBS do Hortência no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6631/requerimento_n451_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6631/requerimento_n451_maciel.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria Competente (Secretaria Municipal de Obras e Planejamento Urbano.) Realize estudo e viabilidade para pavimentação asfáltica nas seguintes ruas do Bairro Santa Terezinha:_x000D_
 1- Avenida Santo Hilário de Portier_x000D_
 2- Rua Santa Lúcia_x000D_
 3- Rua Santa Bernadete_x000D_
 4- Rua Matinhos</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6605/requerimento_n452_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6605/requerimento_n452_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, por meio da secretaria responsável, preste os seguintes esclarecimentos acerca do setor de Iluminação Pública:_x000D_
 1) Qual é a quantidade de servidores eletricistas em atividade em Fazenda Rio Grande atualmente?_x000D_
 2) Existe a possibilidade de mais contratações deste tipo de profissional para suprir eventuais necessidades e demandas deste setor?</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6632/requerimento_n453_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6632/requerimento_n453_marco.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria de Governo em conjunto com a Secretaria de Obras desenvolva com a máxima urgência, estudo técnico para verificar se, ao transitarem sobre a ponte na rua Rio Paranapanema sobre o Rio Mascate no bairro Iguaçu poderá colocar a segurança dos pedestres e veículos em risco, pois esta apresenta várias rachaduras nas muretas, não tem mais calçadas e o asfalto fez um buraco devido a erosão, e em seguida executem o reparo necessário.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6606/requerimento_n454_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6606/requerimento_n454_nani.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, informe, sobre o abastecimento e distribuição de remédios na Unidade de Pronto Atendimento (UPA) e nas Unidades de Saúde (postinhos).</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6607/requerimento_n455_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6607/requerimento_n455_leo.pdf</t>
   </si>
   <si>
     <t>Requer sejam realizadas rondas ostensivas no Bairro Estados Il, Moradia Sol Nascente, pela Guarda Municipal de Fazenda Rio Grande, assim como pelo 17º Batalhão de Polícia Militar (4ª CIA de Fazenda Rio Grande).</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6633/requerimento_n456_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6633/requerimento_n456_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, estude a possibilidade de disponibilizar pelo menos uma cadeira de rodas em cada repartição pública do município de Fazenda Rio Grande, a fim de garantir o acesso dos cidadãos aos espaços públicos.</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6634/requerimento_n457_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6634/requerimento_n457_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, que seja feito estudo técnico para a implantação de uma novo Centro de Referência de Assistência Social (CRAS), no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6635/requerimento_n458_padilha_e_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6635/requerimento_n458_padilha_e_helio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, que seja feito estudo técnico para a implantação de um novo Centro de Referência de Assistência Social (CRAS), no Bairro Nações.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6636/requerimento_n459_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6636/requerimento_n459_maringa.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente informe se existe algum projeto para a abertura e/ou liberação da Rua Alcatraz, próximo ao número 1775, bairro Gralha Azul, neste município.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6637/requerimento_n460_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6637/requerimento_n460_serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria da Educação, realizem estudos e havendo possibilidade elaborem um Projeto para que haja no Município a formalização de um valor criando um Vale-Creche para os alunos de 0 (zero) à 03 (três) anos que não conseguiram se cadastrar na Rede Municipal de Ensino de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6638/requerimento_n461_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6638/requerimento_n461_sandro.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis estudos sobre a possibilidade de instalar mais pontos de embarque e desembarque do transporte escolar no Bairro Green Maria.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6639/requerimento_n463_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6639/requerimento_n463_nani.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, quais os procedimentos vêm sendo adotado para mulheres vítimas de violência, especialmente respondendo os seguintes questionamentos:_x000D_
 1. Qual a estrutura disponibilizada por essa Secretaria para atendimento e adequação ao recebimento das denúncias de violência contra a mulher?_x000D_
 2. Qual o protocolo e metodologia adotados por parte da Secretaria e das autoridades policiais, que orientam o atendimento e recebimento das denúncias de violência contra a mulher por parte do serviço de saúde pública e privada?_x000D_
 3. Nas denúncias recebidas por meio dos serviços de saúde pública e privadas, as vítimas foram ouvidas? Houve a ratificação da denúncia pela vítima?_x000D_
 4. Quais são as medidas adotadas pela autoridade policial para garantia do sigilo e autonomia da mulher vítima de violência nas denúncias recebidas por meio do serviço de saúde pública e privada?_x000D_
 5. Quais equipamentos e serviços são vinculad</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6640/requerimento_n464_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6640/requerimento_n464_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, Marcos Marcondes para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca das seguintes atividades:_x000D_
 1) Há planejamento para implantação de parquinho infantil, com escorregadores, balanços e outros brinquedos destinados às crianças, no parque multi eventos?</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6699/requerimento_n465_marco.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6699/requerimento_n465_marco.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais que, seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da secretaria competente venha desenvolver um estudo técnico e posteriormente nos informe sobre, qual a possibilidade de realizar a implantação de um redutor de velocidade “lombada”, nos seguintes locais:_x000D_
 - Rua Av. Francisco Ferreira da Cruz números 11 e 206 no bairro Eucaliptos, (próximo ao pesque pague Curitiba).</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6668/requerimento_n466_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6668/requerimento_n466_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente realize implantação de malha asfáltica no início da rua Carlos Eduardo Nichele, a partir do numeral 101, sendo entrada da marginal de acesso a cidade, ao numeral 154, bairro Pioneiros, neste município.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6669/requerimento_n467_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6669/requerimento_n467_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, apreciem o Anteprojeto de Lei em anexo, que dispõe sobre a implantação do Projeto Escola Segura em nossa Município.</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6670/requerimento_n468_padilha_e_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6670/requerimento_n468_padilha_e_helio.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, que seja feito estudo técnico para a possibilidade de concurso público de eventual contratação de novos guardas municipais.</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6671/requerimento_n469_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6671/requerimento_n469_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Educação, estude a possibilidade de desenvolver atividades de conscientização ambiental nas escolas municipais de Fazenda Rio Grande, cujo objetivo é envolver as crianças em ações de cuidado ao meio ambiente.</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6672/requerimento_n470_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6672/requerimento_n470_maciel.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que, através da Secretaria Competente (Secretaria Municipal de Obras e Planejamento urbano.) Realize estudo e viabilidade para recapeamento asfáltico na Rua Rouxinol - Bairro Gralha Azul.</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6673/requerimento_n471_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6673/requerimento_n471_serjao.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que juntamente à Secretaria Responsável informe a esta Casa de Leis qual a data prevista para início e término das obras da construção da Mini Arena, sendo do Projeto Meu Campinho, no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6674/requerimento_n472_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6674/requerimento_n472_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes, para que, através da Secretaria competente preste informações a esta Câmara Municipal acerca da seguinte rua._x000D_
 1) Há projeto para pavimentação asfáltica, na rua Estados Unidos - Bairro Nações — em toda sua extensão._x000D_
 2) Hã previsão de troca de manilhas na referida rua._x000D_
 3) Se sim, qual a data para início e término dessa obra?</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6675/requerimento_n473_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6675/requerimento_n473_sandro.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que através da Secretaria Competente, envie a essa casa de leis informações referentes as ações de contenções que município está adotando para conter as enchentes e alagamentos.</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6676/requerimento_n474_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6676/requerimento_n474_nani.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que, através da secretaria competente, informe, quais os procedimentos adotados com a ausência de medicação na Unidade de Pronto Atendimento (UPA), da Prefeitura Municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6677/requerimento_n475_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6677/requerimento_n475_leo.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize um estudo para a construção de um espaço de lazer na seguinte localidade: _x000D_
 Praça na Rua Canários, Bairro Gralha Azul, em Fazenda Rio Grande/PR, ao lado do Cmei Professora Eronildes Camargo</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6700/requerimento_n476_maciel.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6700/requerimento_n476_maciel.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente (Secretaria Municipal de Obras e Planejamento urbano.) realize estudo e viabilidade para revitalização com instalação de parque infantil na Praça localizada na Avenida Polônia numero1303, bairro Nações.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6701/requerimento_n477_sandro.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6701/requerimento_n477_sandro.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor prefeito para que, através da Secretaria Competente, envie a essa casa de leis estudos para criação de um Centro de Apoio ao Turista, no local que funcionava a balança da concessionária Arteris, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6702/requerimento_n479_varios_vereadores.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6702/requerimento_n479_varios_vereadores.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das Secretarias competentes, apreciem o Anteprojeto de Lei em anexo, que tem por objetivo instituir o atendimento Psicológico nas Unidades Escolares do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6703/requerimento_n480_fuba.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6703/requerimento_n480_fuba.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Educação, seja feita a manutenção do telhado das Escola Municipal Professora Valdinéia dos Santos, Escola Municipal Nossa Senhora de Fátima e o ginásio da Escola Municipal Santa Maria.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6704/requerimento_n481_helio.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6704/requerimento_n481_helio.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria Competente, nos envie informações a esta Câmara Municipal:_x000D_
 1) Há projeto de reforma e/ou ampliação do CMEI do Gralha Azul?_x000D_
 2) Há boas condições de acessibilidade aos portadores de necessidades especiais?_x000D_
 3) Há previsão para aumentar o número de vagas de crianças atendidas nesse CMEI?</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6705/requerimento_n482_leo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6705/requerimento_n482_leo.pdf</t>
   </si>
   <si>
     <t>O Vereador Leonardo Paula Dias, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer que seja realizado estudo para tomada de providências, através do Departamento de Trânsito FAZTRANS e Secretaria Municipal responsável, a respeito do seguinte:_x000D_
 1. Semáforo localizado a Avenida Portugal nº 892 — Gralha Azul, o mesmo tem operação de “3 tempos veiculares”, mas não teria tempo para pedestres.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6706/requerimento_n483_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6706/requerimento_n483_padilha.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Prefeito Municipal, para que através da secretaria competente, apreciem o Anteprojeto de Lei em anexo, que dispõe sobre “Instituir a realização de teste de acuidade visual e auditiva nos servidores de escola e creches da Rede Municipal de Ensino”.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6707/requerimento_n484_helio_e_padilha.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6707/requerimento_n484_helio_e_padilha.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal Marco Marcondes para que, através da Secretaria competente, preste informações a esta Câmara Municipal acerca das seguintes benfeitorias, que poderão ser realizadas no Bairro Iguaçu._x000D_
 1) Há projetos para melhorias na área de esporte e lazer no Bairro Iguaçu, na rua Rio Palmital na praça Miro Siqueirense no referido bairro?_x000D_
 2) É possível Implantar, no referido bairro, o Programa “Meu Campinho”?_x000D_
 3) Há previsão para implantação de academia ao ar livre?_x000D_
 4) Há possibilidade de construção de pista para caminhada?</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6708/requerimento_n485_nani.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6708/requerimento_n485_nani.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Plenário, seja enviado ofício à Secretaria Competente, solicitando um estudo e/ou realização de um projeto para a construção de uma Arquibancada permanente ou estacionária, junto ao Parque Multi-Eventos - deste Município, de acordo com as normas exigidas. A construção de uma arquibancada irá oferecer aos moradores/usuários uma boa visibilidade e conforto, podendo comportar a todos nos eventos e jogos esportivos. Sendo assim, contamos com entendimento e empenho para o pronto atendimento dessa solicitação.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6709/requerimento_n486_serjao.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6709/requerimento_n486_serjao.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, para que juntamente à SANEPAR (Companhia de Saneamento do Paraná), viabilize estudos para implantar o Programa de Saneamento Rural, que leve água encanada na Comunidade Passo Amarelo, mais precisamente nas proximidades da Igreja Ucraniana Sagrado Coração de Jesus e também na localidade Campo da Cruz — 1 analisando então, a melhor localidade tendo como referência Pesqueiro 29 e Madeireira Baldan.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6710/requerimento_n487_maringa.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6710/requerimento_n487_maringa.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente nos informe sobre a instalação de brinquedos infantis (playground) nas praças do município, e se existe:_x000D_
 -Algum planejamento?_x000D_
 -Qual o cronograma?_x000D_
 -Existe alguma data prevista para as instalações?</t>
   </si>
   <si>
     <t>5718</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5718/mensagem_de_veto_03-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5718/mensagem_de_veto_03-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Comunico à Vossa Excelência que, nos termos do artigo 49 da Lei Orgânica do Município, decidi vetar totalmente, por inconstitucionalidade formal, o Projeto de Lei n. 74/2021, de autoria do Legislativo – Professor Fabiano Fubá, que “Dispõe sobre a inclusão da disciplina de Robótica Pedagógica como atividade extracurricular das Escolas Municipais de Ensino Fundamental do Município de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>5719</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5719/mensagem_de_veto_04-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5719/mensagem_de_veto_04-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Comunico à Vossa Excelência que, nos termos do artigo 49 da Lei Orgânica do Município, decidi vetar totalmente, por inconstitucionalidade formal, o Projeto de Lei n. 87/2021, de autoria do Legislativo – Dr. Renan Wozniack, que “Dispõe sobre a isenção do pagamento de taxas de inscrição em concursos públicos e processos seletivos municipais para as mulheres vítimas de violência doméstica e familiar no âmbito do  Município de Fazenda Rio Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>5720</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5720/mensagem_de_veto_05-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5720/mensagem_de_veto_05-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Comunico à Vossa Excelência que, nos termos do artigo 49 da Lei Orgânica do Município, decidi vetar totalmente, por falta de interesse público, o Projeto de Lei n. 41/2021, de autoria do Legislativo – Diversos Vereadores, que “Altera denominação de Avenida que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>5721</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5721/mensagem_de_veto_05-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5721/mensagem_de_veto_05-2022_executivo.pdf</t>
   </si>
   <si>
     <t>Comunico à Vossa Excelência que, nos termos do artigo 49 da Lei Orgânica do Município, decidi vetar totalmente, por falta de interesse público, o Projeto de Lei n. 44/2021, de autoria do Legislativo – Vereador Renan Wozniack, que “Cria o Selo Empresa Fazendense Parceira no Combate ao Coronavírus e dá outras providências”.</t>
   </si>
   <si>
     <t>5818</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5818/mensagem_de_veto_08-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5818/mensagem_de_veto_08-2022_executivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM DE VETO N.º 08, DE 26 DE ABRIL DE 2022.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
     <t>Mensagem de Veto número 09 de 2022.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6052/mensagem_de_veto_010-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6052/mensagem_de_veto_010-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto número 10 de 2022 de iniciativa do Executivo Municipal.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6095/mensagem_de_veto_11-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6095/mensagem_de_veto_11-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto N.° 11/2022 de iniciativa do Executivo Municipal.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6096/mensagem_de_veto_12-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6096/mensagem_de_veto_12-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto N.° 12/2022 de iniciativa do Executivo Municipal.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6097/mensagem_de_veto_13-2022_executivo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6097/mensagem_de_veto_13-2022_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto N.° 13/2022 de iniciativa do Executivo Municipal.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6431/mensagem_de_veto_n014.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6431/mensagem_de_veto_n014.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n°014/2022</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6612/mensagem_de_veto_n_015_referente_ao_projeto_de_lei_n_046-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6612/mensagem_de_veto_n_015_referente_ao_projeto_de_lei_n_046-2022.pdf</t>
   </si>
   <si>
     <t>Mensagem de Veto n°015/2022 de iniciativa do Executivo Municipal.</t>
   </si>
   <si>
     <t>5722</t>
   </si>
   <si>
     <t>MSE</t>
   </si>
   <si>
     <t>Mensagem Substitutiva - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5722/mensagem_substitutiva_05-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5722/mensagem_substitutiva_05-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial no valor de R$ 4.000.000,00 (Quatro milhões de reais).</t>
   </si>
   <si>
     <t>5723</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5723/mensagem_substitutiva_03-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5723/mensagem_substitutiva_03-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, com a garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>5724</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5724/mensagem_substitutiva_02-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5724/mensagem_substitutiva_02-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Especial no valor de R$ 1.626.701,73 (Um milhão, seiscentos e vinte e seis mil setecentos e um reais e setenta e três centavos).</t>
   </si>
   <si>
     <t>5725</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5725/mensagem_substitutiva_01-2022_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5725/mensagem_substitutiva_01-2022_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2022, Crédito Adicional Suplementar e Especial no valor de R$ 4.698.061,05 (quatro milhões, seiscentos e noventa e oito mil sessenta e um reais e cinco centavos).</t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6576/mensagem_substitutiva_ao_projeto_de_lei_066-2022_ldo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6576/mensagem_substitutiva_ao_projeto_de_lei_066-2022_ldo.pdf</t>
   </si>
   <si>
     <t>SUMULA: “Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2023 e confere outras providências”.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6611/mensagem_substitutiva_ao_projeto_de_lei_079-2022_loa_1.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6611/mensagem_substitutiva_ao_projeto_de_lei_079-2022_loa_1.pdf</t>
   </si>
   <si>
     <t>SUMULA: “Estima a Receita e Fixa a Despesa do Município de Fazenda Rio Grande para o Exercício de 2023, conforme especifica.</t>
   </si>
   <si>
     <t>5743</t>
   </si>
   <si>
     <t>MSL</t>
   </si>
   <si>
     <t>Mensagem Substitutiva - Legislativo</t>
   </si>
   <si>
     <t>SÚMULA: REGULAMENTA O REPASSE DO INCENTIVO FINANCEIRO ADICIONAL-IFA, AOS AGENTES COMUNITÁRIOS DE SAUDE- ACS, E AOS AGENTES DE COMBATE AS ENDEMIAS- ACE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5745</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Alexandre Maringá, Caio Szadkoski, Enfermeiro Zé Carlos, Luiz Sergio Claudino - Serjão, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
     <t>Súmula: Suprime dispositivos da Lei Orgânica do Município de Fazenda Rio Grande — PR.</t>
   </si>
   <si>
     <t>5746</t>
   </si>
   <si>
     <t>Alexandre Maringá, Brandão, Caio Szadkoski, Dr. Renan Wozniack, Enfermeiro Zé Carlos, Irmão José Miranda, Luiz Sergio Claudino - Serjão, Marco Antonio Santos, Prof. Fabiano Fubá, Rafael Campaner, Sandro do Proteção</t>
   </si>
   <si>
     <t>SÚMULA: ALTERA DISPOSITIVOS NO ART. 87 DA LEI ORGÂNICA DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6051/projeto_de_emenda_a_lei_organica_004-2022_legislativo_municipal.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6051/projeto_de_emenda_a_lei_organica_004-2022_legislativo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Orgânica do Município de Fazenda Rio Grande — PR.</t>
   </si>
   <si>
     <t>5778</t>
   </si>
   <si>
     <t>ASO</t>
   </si>
   <si>
     <t>Ata de Sessão Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5778/01a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5778/01a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 01ª Sessão Ordinária de 2022</t>
   </si>
   <si>
     <t>5779</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5779/02a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5779/02a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 02ª Sessão Ordinária de 2022</t>
   </si>
   <si>
     <t>5780</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5780/03a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5780/03a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 03ª Sessão Ordinária de 2022</t>
   </si>
   <si>
     <t>5821</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5821/ata_da_04a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5821/ata_da_04a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 04ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>5781</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5781/05a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5781/05a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 05ª Sessão Ordinária de 2022</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5885/ata_da_06a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5885/ata_da_06a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 06ª Sessão Ordinária de 2022</t>
   </si>
   <si>
     <t>5829</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5829/ata_da_07a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5829/ata_da_07a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 07ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>5830</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5830/ata_da_08a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5830/ata_da_08a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 08ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5886/ata_da_09a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5886/ata_da_09a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 09ª Sessão Ordinária de 2022</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5887/ata_da_10a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5887/ata_da_10a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Ordinária de 2022</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6098/ata_da_11a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6098/ata_da_11a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6099/ata_da_12a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6099/ata_da_12a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5955/ata_da_13a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5955/ata_da_13a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Ordinária de 2022</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6100/ata_da_14a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6100/ata_da_14a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6101/ata_da_15a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6101/ata_da_15a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6102/ata_da_16a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6102/ata_da_16a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6210/ata_da_17a_sessao_ordinaria_20-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6210/ata_da_17a_sessao_ordinaria_20-2022.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6103/ata_da_18a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6103/ata_da_18a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6211/ata_da_19a_sessao_ordinaria..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6211/ata_da_19a_sessao_ordinaria..pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6218/ata_da_20a_sessao_ordinaria..pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6218/ata_da_20a_sessao_ordinaria..pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6255/ata_da_21a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6255/ata_da_21a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão Ordinária de 2022</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6287/ata_da_22a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6287/ata_da_22a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 22ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6288/ata_da_23a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6288/ata_da_23a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 23ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6347/24ord.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6347/24ord.pdf</t>
   </si>
   <si>
     <t>Ata da 24ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6404/ata_da_25a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6404/ata_da_25a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 25ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6405/ata_da_26a_sessao_ordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6405/ata_da_26a_sessao_ordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>ATA da 26ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6457/ata_da_27a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6457/ata_da_27a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 27ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6458/ata_da_28a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6458/ata_da_28a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6545/ata_da_29a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6545/ata_da_29a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 29ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6546/ata_da_30a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6546/ata_da_30a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 30ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6547/ata_da_31a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6547/ata_da_31a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 31ª Sessão Ordinária</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6649/ata_da_32a_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6649/ata_da_32a_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 32ª Sessão Ordinária do 2º Período da 8ª Legislatura.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6579/ata_da_33a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6579/ata_da_33a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 33ª Sessão Ordinária do 2° Período da 8ª Legislatura.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6650/ata_da_34a_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6650/ata_da_34a_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 34ª Sessão Ordinária do 2º Período da 8ª Legislatura.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6682/ata_da_35a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6682/ata_da_35a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 35ª Sessão Ordinária do 2º Período da 8ª Legislatura.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6683/ata_da_36a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6683/ata_da_36a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 36ª Sessão Ordinária do 2º Período da 8ª Legislatura.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6756/ata_da_37a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6756/ata_da_37a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 37ª Sessão Ordinária de 2022.</t>
   </si>
   <si>
     <t>5783</t>
   </si>
   <si>
     <t>ASE</t>
   </si>
   <si>
     <t>Ata de Sessão Extraordinária</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5783/01a_sessao_extraordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5783/01a_sessao_extraordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 01ª Sessão Extraordinária de 2022</t>
   </si>
   <si>
     <t>5822</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5822/02a_sessao_extraordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5822/02a_sessao_extraordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 02ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>5784</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5784/03a_sessao_extraordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5784/03a_sessao_extraordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 03ª Sessão Extraordinária de 2022</t>
   </si>
   <si>
     <t>5785</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5785/04a_sessao_extraordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5785/04a_sessao_extraordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 04ª Sessão Extraordinária de 2022</t>
   </si>
   <si>
     <t>5786</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5786/05a_sessao_extraordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5786/05a_sessao_extraordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 05ª Sessão Extraordinária de 2022</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5888/ata_da_06a_sessao_extraordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5888/ata_da_06a_sessao_extraordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 06ª Sessão Extraordinária de 2022</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5889/ata_da_07a_sessao_extraordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5889/ata_da_07a_sessao_extraordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 07ª Sessão Extraordinária de 2022</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5890/ata_da_08a_sessao_extraordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5890/ata_da_08a_sessao_extraordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 08ª Sessão Extraordinária de 2022</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5891/ata_da_09a_sessao_extraordinaria_de_2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5891/ata_da_09a_sessao_extraordinaria_de_2022.pdf</t>
   </si>
   <si>
     <t>Ata da 09ª Sessão Extraordinária de 2022</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6104/ata_da_10a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6104/ata_da_10a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 10ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>Ata da 11ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6105/ata_da_12a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6105/ata_da_12a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 12ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6106/ata_da_13a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6106/ata_da_13a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 13ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6107/ata_da_14a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6107/ata_da_14a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 14ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6108/ata_da_15a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6108/ata_da_15a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 15ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6109/ata_da_16a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6109/ata_da_16a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 16ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6110/ata_da_17a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6110/ata_da_17a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 17ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6219/ata_da_18a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6219/ata_da_18a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 18ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6256/ata_da_19a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6256/ata_da_19a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 19ª Sessão Extraordinária de 2022</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6220/ata_da_20a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6220/ata_da_20a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 20ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6348/21extra.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6348/21extra.pdf</t>
   </si>
   <si>
     <t>Ata da 21ª Sessão Extraordinária de 2022</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6459/ata_da_22a_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6459/ata_da_22a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 22ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6460/ata_da_23a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6460/ata_da_23a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 23ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6577/ata_da_24a_sessao_extraordinario.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6577/ata_da_24a_sessao_extraordinario.pdf</t>
   </si>
   <si>
     <t>ATA da 24ª Sessão Extraordinária do 2° Período da 8ª Legislatura.</t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6578/ata_da_25a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6578/ata_da_25a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 25ª Sessão Extraordinária do 2° Período da 8ª Legislatura.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6651/ata_da_26a_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6651/ata_da_26a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 26ª Sessão Extraordinária do 2º Período da 8ª Legislatura.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6684/ata_da_27a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6684/ata_da_27a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>ATA da 27ª Sessão Extraordinária do 2º Período da 8ª Legislatura.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6757/ata_da_28a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6757/ata_da_28a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6758/ata_da_29a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6758/ata_da_29a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 29ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6759/ata_da_30a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6759/ata_da_30a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 30ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>Ata da 31ª Sessão Extraordinária de 2022.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>PCEM</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6173/prestacao_de_contas_do_poder_executivo_municipal_-_exercicio_financeiro_de_2016.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6173/prestacao_de_contas_do_poder_executivo_municipal_-_exercicio_financeiro_de_2016.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Poder Executivo Municipal - Exercício Financeiro de 2016</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6712/prestacao_de_contas_do_executivo_municipal_-_exercicio_financeiro_2018.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6712/prestacao_de_contas_do_executivo_municipal_-_exercicio_financeiro_2018.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo Municipal - Exercício Financeiro 2018</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6713/prestacao_de_contas_do_executivo_municipal_-_exercicio_financeiro_2019.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6713/prestacao_de_contas_do_executivo_municipal_-_exercicio_financeiro_2019.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Executivo Municipal - Exercício Financeiro 2019</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
     <t>ATO</t>
   </si>
   <si>
     <t>Ato</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6403/ato_14-2022.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6403/ato_14-2022.pdf</t>
   </si>
   <si>
     <t>Ato 014/2022 da Comissão Especial de Inquérito 01/2022.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
     <t>RAP</t>
   </si>
   <si>
     <t>Recurso ao Plenário</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6711/recurso_ao_plenario_de_iniciativa_do_vereador_gilmar_petry.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6711/recurso_ao_plenario_de_iniciativa_do_vereador_gilmar_petry.pdf</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
     <t>REPRE</t>
   </si>
   <si>
     <t>Representação</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6714/representacao_psl_em_face_do_vereador_enfermeiro_ze_carlos.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6714/representacao_psl_em_face_do_vereador_enfermeiro_ze_carlos.pdf</t>
   </si>
   <si>
     <t>Representação do PSL em face do Vereador Enfermeiro Zé Carlos.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -13316,67 +13316,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5496/indicacao_002-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5497/indicacao_004-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5498/indicacao_005-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5499/indicacao_006-2022_-_dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5500/indicacao_007-2022_-_rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5501/indicacao_008-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5502/indicacao_009-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5503/indicacao_011-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5504/indicacao_012-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5505/indicacao_013-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5506/indicacao_014-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5507/indicacao_015-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5508/indicacao_017-2022_-_rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5509/indicacao_018-2022_-_dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5510/indicacao_019-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5511/indicacao_021-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5512/indicacao_022-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5513/indicacao_023-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5514/indicacao_024-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5515/indicacao_025-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5516/indicacao_026-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5517/indicacao_027-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5518/indicacao_028-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5519/indicacao_029-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5520/indicacao_030-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5521/indicacao_031-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5522/indicacao_032-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5523/indicacao_033-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5524/indicacao_034-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5525/indicacao_035-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5526/indicacao_036-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5527/indicacao_038-2022_-_professor_fabiano_fuba_e_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5528/indicacao_039-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5529/indicacao_040-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5530/indicacao_041-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5531/indicacao_042-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5532/indicacao_043-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5533/indicacao_044-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5534/indicacao_045-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5535/indicacao_046-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5536/indicacao_047-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5537/indicacao_048-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5538/indicacao_049-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5539/indicacao_051-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5540/indicacao_052-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5541/indicacao_055-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5542/indicacao_058-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5543/indicacao_059-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5544/indicacao_060-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5545/indicacao_061-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5546/indicacao_062-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5547/indicacao_063-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5548/indicacao_064-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5549/indicacao_065-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5550/indicacao_066-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5551/indicacao_067-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5552/indicacao_068-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5857/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5553/indicacao_070-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5554/indicacao_071-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5555/indicacao_072-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5556/indicacao_073-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5557/indicacao_074-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5558/indicacao_075-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5559/indicacao_076-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5560/indicacao_077-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5561/indicacao_078-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5562/indicacao_079-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5563/indicacao_080-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5564/indicacao_081-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5565/indicacao_082-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5566/indicacao_083-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5567/indicacao_084-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5568/indicacao_085-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5569/indicacao_086-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5570/indicacao_087-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5571/indicacao_088-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5572/indicacao_089-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5573/indicacao_090-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5574/indicacao_091-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5575/indicacao_092-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5576/indicacao_093-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5577/indicacao_094-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5578/indicacao_095-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5579/indicacao_096-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5580/indicacao_097-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5581/indicacao_098-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5582/indicacao_099-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5583/indicacao_100-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5584/indicacao_101-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5585/indicacao_102-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5586/indicacao_103-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5587/indicacao_104-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5588/indicacao_105-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5589/indicacao_106-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5590/indicacao_107-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5591/indicacao_108-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5592/indicacao_109-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5832/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5593/indicacao_111-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5594/indicacao_112-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5803/indicacao_113-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5804/indicacao_114-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5805/indicacao_115-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5806/indicacao_116-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5807/indicacao_117-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5808/indicacao_118-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5809/indicacao_119-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5810/indicacao_120-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5811/indicacao_121-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5812/indicacao_122-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5813/indicacao_123-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5814/indicacao_124-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5833/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5834/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5835/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5836/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5837/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5838/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5839/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5840/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5841/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5842/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5843/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5858/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5859/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5928/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5860/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5861/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5862/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5863/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5864/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5865/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5866/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5867/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5868/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5897/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5898/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5899/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5900/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5901/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5902/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5903/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5904/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5905/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5906/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5907/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5929/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5930/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5931/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5932/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5933/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5934/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5935/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5936/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5937/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5938/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5956/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5957/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5958/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5959/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5960/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5961/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5962/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5963/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5964/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5965/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5966/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5983/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5984/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5985/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5986/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5987/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5988/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5989/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5990/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5991/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5992/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5993/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5994/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5995/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5996/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6008/indicacao_199-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6009/indicacao_200-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6010/indicacao_201-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6011/indicacao_202-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6012/indicacao_203-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6053/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6013/indicacao_205-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6014/indicacao_206-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6015/indicacao_207-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6016/indicacao_208-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6017/indicacao_209-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6018/indicacao_210-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6019/indicacao_211-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6054/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6055/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6056/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6057/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6058/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6059/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6060/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6061/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6062/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6063/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6064/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6065/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6066/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6111/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6112/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6113/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6114/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6115/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6116/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6117/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6118/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6119/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6120/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6121/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6122/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6123/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6124/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6144/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6145/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6146/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6147/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6143/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6148/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6149/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6150/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6151/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6152/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6153/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6154/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6155/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6183/indicacao_n253-2022_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6184/indicacao_n255_prof._fabiano_fuba..pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6185/indicacao_n256-2022_sandro.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6186/indicacao_n257-2022_enfermeiro_ze_carlos..pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6187/indicacao_n258-2022_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6188/indicacao_n259-2022_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6189/indicacao_n260-2022_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6190/indicacao_n261-2022_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6191/indicacao_n262-2022_fabiano_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6192/indicacao_n263-2022_prof._leo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6193/indicacao_n264-2022_padilha.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6194/indicacao_n265-2022_serjao.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6195/indicacao_n266-2022_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6221/indicacao_n267-2022_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6222/indicacao_n268-2022_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6223/indicacao_n269-2022_sandro_protecao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6224/indicacao_n270-2022._carlos_brandao..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6225/indicacao_n271-2022._prof._helio..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6226/indicacao_n272-2022._marco_antonio..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6227/indicacao_n273-2022_eenfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6228/indicacao_n274-2022_prof_leo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6229/indicacao_n275-2022_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6230/indicacao_n276-2022_varios_vereadores_fuba_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6231/indicacao_n277-2022_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6232/indicacao_n278-2022_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6233/indicacao_n279-2022_serjao.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6234/indicacao_n280-2022_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6257/indicacao_n281.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6258/indicacao_n282.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6259/indicacao_n283.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6260/indicacao_n284.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6261/indicacao_n285.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6262/indicacao_n286.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6263/indicacao_n287.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6264/indicacao_n288.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6265/indicacao_n289.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6266/indicacao_n290.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6267/indicacao_n291.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6268/indicacao_n292.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6269/indicacao_n293.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6289/indicacao_n294.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6290/indicacao_n295.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6291/indicacao_n296.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6292/indicacao_n297.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6293/indicacao_n298.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6294/indicacao_n299.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6295/indicacao_n300.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6296/indicacao_n301.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6297/indicacao_n302.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6298/indicacao_n303.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6299/indicacao_n304.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6300/indicacao_n305.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6316/indicacao_n306.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6317/indicacao_n307.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6318/indicacao_n308.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6319/indicacao_n309.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6320/indicacao_n310.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6321/indicacao_n311.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6322/indicacao_n312.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6323/indicacao_n313.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6324/indicacao_n314.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6325/indicacao_n315.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6326/indicacao_n316.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6327/indicacao_n317.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6328/indicacao_n318.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6329/indicacao_n319.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6349/indicacao_n320.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6350/indicacao_n321.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6351/indicacao_n322.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6352/indicacao_n323.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6353/indicacao_n324.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6354/indicacao_n325.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6355/indicacao_n326.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6356/indicacao_n327.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6357/indicacao_n328.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6358/indicacao_n329.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6359/indicacao_n330.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6360/indicacao_n331.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6361/indicacao_n332.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6381/indicacao_n333.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6382/indicacao_n334.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6383/indicacao_n335.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6384/indicacao_n336.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6385/indicacao_n337.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6386/indicacao_n338.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6387/indicacao_n339.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6388/indicacao_n340.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6389/indicacao_n341.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6390/indicacao_n342.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6391/indicacao_n343.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6392/indicacao_n344.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6406/indicacao_n345_sandro.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6407/indicacao_n346_fuba.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6408/indicacao_n347_maciel.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6409/indicacao_n348_padilha.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6410/indicacao_n349_serjao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6411/indicacao_n350_marco.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6412/indicacao_n351_leo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6413/indicacao_n352_brandao.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6414/indicacao_n353_helio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6415/indicacao_n354_alexandre.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6416/indicacao_n355_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6417/indicacao_n356_gilmar.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6433/indicacao_n357_fabiano.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6434/indicacao_n358_serjao..pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6435/indicacao_n359_sandro.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6436/indicacao_n360_maringa.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6437/indicacao_n361_maciel.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6438/indicacao_n362_helio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6439/indicacao_n363_padilha.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6440/indicacao_n364_marco.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6441/indicacao_n365_leo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6442/indicacao_n366_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6443/indicacao_n367_petry.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6461/indicacao_n368_fuba.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6462/indicacao_n370_maciel.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6463/indicacao_n371_marco.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6464/indicacao_n372_helio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6465/indicacao_n373_padilha.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6466/indicacao_n374_sandro.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6467/indicacao_n375_leo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6468/indicacao_n376_ze.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6469/indicacao_n377_nani.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6470/indicacao_n378_maringa.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6471/indicacao_n379_petry.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6472/indicacao_n380_serjao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6490/indicacao_n381_maciel.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6491/indicacao_n382_fuba.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6492/indicacao_n383_maringa.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6493/indicacao_n385_sandro.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6494/indicacao_n386_serjao.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6515/indicacao_n387_serjao.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6495/indicacao_n388_brandao.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6496/indicacao_n389_helio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6497/indicacao_n390_marco.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6498/indicacao_n391_padilha.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6499/indicacao_n392_nani.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6500/indicacao_n393_ze.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6501/indicacao_n394_leo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6502/indicacao_n395_petry.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6503/indicacao_n396_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6516/indicacao_n397_fuba.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6517/indicacao_n398.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6518/indicacao_n399_sandro.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6519/indicacao_n400_padilha.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6520/indicacao_n401_marco.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6521/indicacao_n402_nani.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6522/indicacao_n403_maciel.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6523/indicacao_n404_brandao.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6524/indicacao_n405_alex_padilha_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6525/indicacao_n406_helio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6526/indicacao_n407.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6527/indicacao_n408_ze.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6528/indicacao_n409_petry.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6548/indicacao_n411_maringa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6549/indicacao_n412_fuba.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6550/indicacao_n413_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6551/indicacao_n414_maciel.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6552/indicacao_n415_nani.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6553/indicacao_n416_helio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6554/indicacao_n417_sandro_e_maciel.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6555/indicacao_n418_marco.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6556/indicacao_n419_leo.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6557/indicacao_n420_serjao.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6558/indicacao_n421_padilha.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6559/indicacao_n422_petry.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6580/indicacao_n423_fuba.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6581/indicacao_n424_maciel.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6582/indicacao_n425_ze.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6583/indicacao_n426_sandro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6584/indicacao_n427_maringa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6585/indicacao_n428_brandao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6586/indicacao_n430_padilha.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6587/indicacao_n431_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6588/indicacao_n432_marco.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6589/indicacao_n433_sandro_e_maciel.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6616/indicacao_n434_maciel.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6590/indicacao_n435_helio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6591/indicacao_n436_serjao.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6617/indicacao_n437_marco.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6592/indicacao_n438_nani.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6593/indicacao_n439_leo.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6594/indicacao_n440_petry.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6618/indicacao_n441_fuba.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6619/indicacao_n442_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6620/indicacao_n443_maringa.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6621/indicacao_n444_sandro.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6622/indicacao_n445_brandao.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6623/indicacao_n446_leo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6624/indicacao_n447_nani.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6625/indicacao_n448_serjao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6626/indicacao_n449_padilha.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6627/indicacao_n450_petry.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6628/indicacao_n451_helio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6629/indicacao_n452_ze_e_maciel.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6652/indicacao_n453_maringa.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6653/indicacao_n454_padilha.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6654/indicacao_n455_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6655/indicacao_n456_brandao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6656/indicacao_n457_fuba.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6657/indicacao_n458_maciel.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6658/indicacao_n459_ze.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6659/indicacao_n460_maciel_e_helio.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6660/indicacao_n461_marco.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6661/indicacao_n462_serjao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6662/indicacao_n463_helio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6663/indicacao_n464_sandro.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6664/indicacao_n465_nani.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6665/indicacao_n466_leo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6666/indicacao_n467_petry.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6685/indicacao_n468_maciel.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6686/indicacao_n469_fuba.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6687/indicacao_n470_sandro.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6688/indicacao_n471_ze.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6689/indicacao_n472_marco.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6690/indicacao_n473_brandao.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6691/indicacao_n474_helio.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6692/indicacao_n475_leo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6693/indicacao_n476_padilha.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6694/indicacao_n477_helio_e_padilha.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6695/indicacao_n478_nani.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6696/indicacao_n479_serjao.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6697/indicacao_n480_maringa.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6698/indicacao_n481_petry.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5982/projeto_de_decreto_legislativo_01-2022_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6169/projeto_de_decreto_legislativo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6346/projeto_de_decreto_legislativo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5713/projeto_de_lei_complementar_002-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5714/projeto_de_lei_complementar_003-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5715/projeto_de_lei_complementar_004-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5716/projeto_de_lei_complementar_005-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5717/projeto_de_lei_complementar_007-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5816/projeto_de_lei_complementar_009-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5817/projeto_de_lei_complementar_010-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5952/projeto_de_lei_complementar__012-2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6032/projeto_de_lei_complementar_013-2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6049/projeto_de_lei_complementar_014-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6086/projeto_de_lei_complementar_015-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6250/projeto_de_lei_complementar_n_017-2022_cargos_de_engenheiro_ambiental_e_geologo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6380/projeto_de_lei_complementar_n018_executivo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6251/projeto_de_lei_complementar_n_019._executivo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6284/projeto_de_lei_complementar_n_020-2022-_inclui_a_redacao_de_dispositivo_legal.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6344/projeto_de_lei_complementar_n_021-2022-_altera_a_redacao_de_dispositivos_legais_constantes.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6345/projeto_de_lei_complementar_n_022-2022-_altera_dispositivos_legais_constantes_da_lei_complementar_n_047.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6543/projeto_de_lei_complementar_n023-2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6610/projeto_de_lei_complementar_n024-2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6645/projeto_de_lei_complementar_n_026-2022-_executivo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6646/projeto_de_lei_complementar_n027.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5740/projeto_de_lei_complementar_001-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6050/projeto_de_lei_complementar_004-2022_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6572/projeto_de_lei_complementar_005-2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5693/projeto_de_lei_001-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5694/projeto_de_lei_002-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5696/projeto_de_lei_004-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5697/projeto_de_lei_005-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5698/projeto_de_lei_006-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5699/projeto_de_lei_007-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5700/projeto_de_lei_008-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5701/projeto_de_lei_009-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5702/projeto_de_lei_011-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5703/projeto_de_lei_012-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5704/projeto_de_lei_013-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5705/projeto_de_lei_014-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5706/projeto_de_lei_015-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5707/projeto_de_lei_016-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5708/projeto_de_lei_017-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5709/projeto_de_lei_018-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5710/projeto_de_lei_019-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5711/projeto_de_lei_020-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5712/projeto_de_lei_021-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5787/projeto_de_lei_022-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5815/projeto_de_lei_023-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6174/projeto_de_lei_n_024-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6035/projeto_de_lei_025-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5922/projeto_27_executivo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5892/projeto_de_lei_031-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5883/projeto_de_lei_032-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5923/projeto_33_executivo.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5924/projeto_34_executivo.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5925/projeto_35_executivo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5950/projeto_de_lei_36-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5951/projeto_de_lei_037-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5979/projeto_de_lei_038-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6036/projeto_de_lei_039-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6037/projeto_de_lei_040-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6081/projeto_de_lei_041-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6038/projeto_de_lei_042-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6039/projeto_de_lei_043-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6040/projeto_de_lei_044-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6041/projeto_de_lei_045-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6042/projeto_de_lei_046-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6043/projeto_de_lei_047-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6044/projeto_de_lei_048-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6045/projeto_de_lei_049-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6082/projeto_de_lei_050-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6170/projeto_de_lei_051-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6171/projeto_de_lei_052-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6172/projeto_de_lei_053-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6083/projeto_de_lei_054-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6175/projeto_de_lei_n055-2022.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6084/projeto_de_lei_057-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6085/projeto_de_lei_058-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6141/projeto_de_lei_059-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6142/projeto_de_lei_060-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6176/projeto_de_lei_n061-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6177/projeto_de_lei_n062-2022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6178/projeto_de_lei_n_063-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6179/projeto_de_lei_n064-2022_executivo..pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6180/projeto_de_lei_n065-2022_executivo..pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6213/projeto_de_lei_066-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6214/projeto_de_lei_067-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6249/projeto_de_lei_068-2022-_institui_o_plano_municipal_de_cultura_em_frg.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6283/projeto_de_lei_n_070-2022-_autoriza_o_poder_executivo_abrir_orcamento_524.00000.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6342/projeto_de_lei_n071-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6343/projeto_de_lei_n072-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6378/projeto_de_lei_n073_executivo.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6379/projeto_de_lei_n074_executivo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6429/projeto_de_lei_n_075-2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6430/projeto_de_lei_n076-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6454/projeto_de_lei_n077-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6455/projeto_de_lei_n078-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6456/projeto_de_lei_n079-2022_executivo_loa-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6487/projeto_de_lei_n080-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6541/projeto_de_lei_n081-2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6542/projeto_de_lei_n082-2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6573/projeto_de_lei_n_083-2022-_executivo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6574/projeto_de_lei_n_084-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6575/projeto_de_lei_n_085-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6641/projeto_de_lei_n_086-2022-_executivo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6608/projeto_de_lei_n_087-2022-_denomina_as_ruas_e_trevessas_residencial_vo_adahir.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6609/projeto_de_lei_n_088-2022-_credito_adicional_11.300.00000.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6642/projeto_de_lei_n_089-2022-_executivo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6643/projeto_de_lei_n_090-2022-_executivo.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6644/projeto_de_lei_n_091-2022-_executivo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6678/projeto_de_lei_n092_executivo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5726/projeto_de_lei_001-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5727/projeto_de_lei_002-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5728/projeto_de_lei_004-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5730/projeto_de_lei_006-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5731/projeto_de_lei_010-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5732/projeto_de_lei_011-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5733/projeto_de_lei_012-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5734/projeto_de_lei_013-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5735/projeto_de_lei_014-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5736/projeto_de_lei_016-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5737/projeto_de_lei_018-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5738/projeto_de_lei_019-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5739/projeto_de_lei_020-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5819/projeto_de_lei_022-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5884/projeto_de_lei_025-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5893/projeto_de_lei_026-2022_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5894/projeto_de_lei_027-2022_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5895/projeto_de_lei_028-2022_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5896/projeto_de_lei_029-2022_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5953/projeto_de_lei_032-2022_vers._alex_padilha_e_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5954/projeto_34_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5980/projeto_de_lei_035-2022_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5981/projeto_de_lei_036-2022_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6033/projeto_de_lei_037-2022.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6046/projeto_de_lei_038-2022_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6034/projeto_de_lei_039-2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6047/projeto_de_lei_041-2022_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6048/projeto_de_lei_042-2022_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6087/projeto_de_lei_043-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6088/projeto_de_lei_044-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6089/projeto_de_lei_046-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6090/projeto_de_lei_047-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6091/projeto_de_lei_048-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6092/projeto_de_lei_050-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6093/projeto_de_lei_051-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6094/projeto_de_lei_052-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6181/projeto_de_lei__n53-2022_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6215/projeto_de_lei_n055-2022_prof_leo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6216/projeto_de_lei_056-2022_prof_leo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6217/projeto_de_lei_n057-2022_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6252/projeto_de_lei_n058_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6253/projeto_de_lei_n059_prof_leo.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6254/projeto_de_lei_n060_enfermeiro_ze_carlos..pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6285/projeto_de_lei_n061_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6286/projeto_de_lei_n062_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6315/projeto_de_lei_n063_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6432/projeto_de_lei_n64_helio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6488/pl_n066_marco.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6489/pl_n069_sandro.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6544/projeto_de_lei_n070_fuba.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6613/pl_n072_fuba.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6614/pl_n073_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6615/pl_n074_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6647/projeto_de_lei_n075-2022_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6648/projeto_de_lei_076-2022_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6679/projeto_de_lei_n077-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6680/projeto_de_lei_n078-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6681/projeto_de_lei_n079-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5741/projeto_de_resolucao_001-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5742/projeto_de_resolucao_002-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5595/requerimento_002-2022_-_professor_fabiano_fuba_e_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5596/requerimento_003-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5597/requerimento_004-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5598/requerimento_005-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5599/requerimento_007-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5600/requerimento_008-2022_-_dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5601/requerimento_009-2022_-_rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5602/requerimento_010-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5603/requerimento_012-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5604/requerimento_013-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5605/requerimento_015-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5606/requerimento_016-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5607/requerimento_017-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5608/requerimento_018-2022_-rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5609/requerimento_019-2022_-_dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5611/requerimento_021-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5610/requerimento_022-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5612/requerimento_023-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5613/requerimento_024-2022_-_caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5614/requerimento_025-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5615/requerimento_026-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5616/requerimento_027-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5617/requerimento_029-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5618/requerimento_030-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5619/requerimento_031-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5620/requerimento_032-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5621/requerimento_033-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5622/requerimento_034-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5623/requerimento_035-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5624/requerimento_036-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5625/requerimento_037-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5626/requerimento_038-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5627/requerimento_039-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5628/requerimento_040-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5629/requerimento_042-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5630/requerimento_043-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5631/requerimento_044-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5632/requerimento_045-2022_-_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5633/requerimento_046-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5634/requerimento_047-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5635/requerimento_048-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5636/requerimento_049-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5637/requerimento_050-2022_-_professor_fabiano_fuba_e_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5638/requerimento_052-2022_-professor_helio.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5639/requerimento_052-2022_-professor_helio.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5640/requerimento_053-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5643/requerimento_056-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5644/requerimento_057-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5645/requerimento_058-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5646/requerimento_059-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5647/requerimento_060-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5648/requerimento_061-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5649/requerimento_062-2022_-professor_helio.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5650/requerimento_063-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5651/requerimento_064-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5652/requerimento_065-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5653/requerimento_066-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5654/requerimento_067-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5655/requerimento_068-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5656/requerimento_069-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5657/requerimento_070-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5658/requerimento_071-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5659/requerimento_072-2022_-professor_helio.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5660/requerimento_073-2022_-_alexandre_maringa_e_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5661/requerimento_074-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5662/requerimento_075-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5663/requerimento_076-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5664/requerimento_077-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5665/requerimento_078-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5666/requerimento_079-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5667/requerimento_081-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5668/requerimento_082-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5669/requerimento_083-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5670/requerimento_084-2022_-professor_helio.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5671/requerimento_085-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5672/requerimento_086-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5673/requerimento_087-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5674/requerimento_088-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5675/requerimento_089-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5676/requerimento_090-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5677/requerimento_091-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5678/requerimento_092-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5790/requerimento_094-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5681/requerimento_095-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5682/requerimento_096-2022_-_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5683/requerimento_097-2022_-_professor_fabiano_fuba_e_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5684/requerimento_098-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5685/requerimento_099-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5686/requerimento_100-2022_-professor_helio.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5687/requerimento_101-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5688/requerimento_102-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5689/requerimento_103-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5690/requerimento_104-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5844/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5691/requerimento_106-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5692/requerimento_107-2022_-_professor_leo_e_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5791/requerimento_108-2022_-_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5869/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5792/requerimento_110-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5793/requerimento_111-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5794/requerimento_112-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5939/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5795/requerimento_114-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5796/requerimento_115-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5797/requerimento_116-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5798/requerimento_118-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5799/requerimento_119-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5800/requerimento_120-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5801/requerimento_121-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5802/requerimento_122-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5845/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5846/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5847/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5848/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5849/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5850/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5851/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5852/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5853/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5854/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5908/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5855/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5870/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5871/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5872/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5873/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5874/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5875/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5876/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5877/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5878/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5879/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5880/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5881/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5882/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5909/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5910/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5911/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5912/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5913/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5914/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5915/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5916/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5917/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5918/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5919/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5920/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5921/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5940/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5941/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5942/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5943/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5944/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5945/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5946/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5947/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5948/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5949/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5967/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5968/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5969/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5970/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5971/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5972/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5973/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5974/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5975/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5976/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5977/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5978/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5997/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5998/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5999/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6000/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6001/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6002/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6020/requerimento_194-2022.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6003/requerimento_195.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6004/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6005/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6006/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6007/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6021/requerimento_200-2022.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6022/requerimento_201-2022.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6023/requerimento_202-2022.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6024/requerimento_203-2022.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6025/requerimento_204-2022.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6026/requerimento_205-2022.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6027/requerimento_206-2022.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6028/requerimento_207-2022.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6029/requerimento_208-2022.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6030/requerimento_209-2022.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6031/requerimento_210-2022.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6067/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6068/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6069/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6070/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6071/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6072/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6073/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6074/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6075/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6076/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6077/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6078/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6079/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6080/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6125/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6126/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6127/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6128/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6129/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6130/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6131/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6132/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6133/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6134/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6135/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6136/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6137/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6138/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6139/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6140/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6156/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6157/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6158/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6159/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6160/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6161/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6162/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6163/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6164/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6165/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6166/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6167/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6168/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6196/requerimento_n255-2022_lexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6197/requerimento_n256-2022_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6198/requerimento__n257-2022_fabiano_fuba..pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6199/requerimento_n258-2022_sandro.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6200/requerimento__n259-2022_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6201/requerimento_n260-2022_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6202/requerimento_n261-2022_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6203/requerimento_n262-2022_prof._leo.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6204/requerimento_n263-2022_padilha.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6205/requerimento_n264-2022_alexandre_e_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6206/requerimento_n265-2022_ze_carlos_conjunto.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6207/requerimento_n266-2022_serjao.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6208/requerimento_n267-2022_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6209/requerimento_268-2022_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6235/requerimento_n269-2022_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6236/indicacao_n270-2022._carlos_brandao..pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6237/indicacao_n272-2022._marco_antonio..pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6238/indicacao_n273-2022_eenfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6239/indicacao_n274-2022_prof_leo.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6240/indicacao_n275-2022_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6241/indicacao_n276-2022_varios_vereadores_fuba_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6242/requerimento_n277-2022_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6243/requerimento_n278-2022_maciel_do_dog_e_prof_helio.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6244/requerimento_n279-2022_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6245/requerimento_n280-2022_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6246/requerimento_n281-2022_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6247/requerimento_n282-2022_serjao.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6248/requerimento_n283-2022_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6270/requerimento_n284.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6271/requerimento_n285.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6272/requerimento_n287.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6273/requerimento_n288.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6274/requerimento_n289.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6275/requerimento_n290.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6276/requerimento_n291.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6277/requerimento_n292.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6278/requerimento_n293.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6279/requerimento_n294.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6280/requerimento_n295.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6281/requerimento_n296.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6282/requerimento_n297.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6301/requerimento_n298.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6302/requerimento_n299.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6303/requerimento_n300.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6304/requerimento_n301.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6305/requerimento_n302.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6306/requerimento_n303.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6307/requerimento_n304.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6308/requerimento_n305.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6309/requerimento_n306.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6310/requerimento_n307.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6311/requerimento_n308.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6312/requerimento_n309.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6313/requerimento_n311.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6314/requerimento_n312.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6330/requerimento_n313.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6331/requerimento_n314.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6332/requerimento_n315.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6333/requerimento_n316.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6334/requerimento_n317.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6335/requerimento_n318.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6336/requerimento_n319.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6337/requerimento_n321.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6338/requerimento_n322.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6339/requerimento_n323.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6340/requerimento_n324.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6341/requerimento_n325.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6362/requerimento_n326.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6363/requerimento_n327.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6364/requerimento_n328.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6365/requerimento_n329.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6366/requerimento_n330.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6367/requerimento_n331.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6368/requerimento_n332.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6369/requerimento_n333.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6370/requerimento_n334.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6371/requerimento_n335.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6372/requerimento_n336.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6373/requerimento_n337.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6374/requerimento_n338.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6375/requerimento_n339.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6376/requerimento_n340.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6377/requerimento_n341.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6393/requerimento_n342.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6394/requerimento_n343.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6395/requerimento_n344.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6396/requerimento_n345.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6397/requerimento_346-2022.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6398/requerimento_n347.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6399/requerimento_n348.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6400/requerimento_n349.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6401/requerimento_350-2022.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6402/requerimento_351-2022.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6418/requerimento_n352_sandro.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6419/requerimento_n353_fuba.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6420/requerimento_n354_maciel.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6421/requerimento_n355_padilha.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6422/requerimento_n356_serjao.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6423/requerimento_n357_marco.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6424/requerimento_n358_leo.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6425/requerimento_n359_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6426/requerimento_n360_alexandre.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6427/requerimento_n361_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6428/requerimento_n362.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6444/requerimento_n363_fabiano.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6445/requerimento_n364_serjao..pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6446/requerimento_n365_sandro.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6447/requerimento_n366_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6448/requerimento_n367_maringa.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6449/requerimento_n369_helio.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6450/requerimento_n370_padilha.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6451/requerimento_n371_marco.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6452/requerimento_n372_leo.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6453/requerimento_n373_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6473/requerimento_n374_fuba.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6474/requerimento_n376_brandao.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6475/requerimento_n377_marco.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6476/requerimento_n378_helio.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6477/requerimento_n379_maciel.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6478/requerimento_n380_padilha.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6479/requerimento_n381_sandro.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6480/requerimento_n382_leo.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6481/requerimento_n383_ze.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6482/requerimento_n384_nani.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6483/requerimento_n385_maringa.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6484/requerimento_n386_petry.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6485/requerimento_n387_serjao.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6486/requerimento_n388_conjunto_serjao_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6504/requerimento_n399_fuba.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6505/requerimento_n400_maringa.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6506/requerimento_n401_sandro.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6507/requerimento_n402_maciel.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6529/requerimento_n403_serjao.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6508/requerimento_n405_ze_e_maciel.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6509/requerimento_n406_helio.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6510/requerimento_n407_helio_e_maciel.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6511/requerimento_n408_marco.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6512/requerimento_n409_padilha.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6513/requerimento_n410_nani.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6514/requerimento_n411_leo.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6530/requerimento_n412_fuba.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6531/requerimento_n413.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6532/requerimento_n414_maciel.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6533/requerimento_n415_sandro.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6534/requerimento_n416_padilha.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6535/requerimento_n417_marco.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6536/requerimento_n418_nani.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6537/requerimento_n419_helio.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6538/requerimento_n420.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6539/requerimento_n421_ze.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6540/requerimento_n422_petry.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6560/requerimento_n423_maringa.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6561/requerimento_n424_fuba.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6562/requerimento_n425_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6563/requerimento_n426_maciel.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6595/requerimento_n427_ze.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6630/requerimento_n428_ze.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6667/requerimento_n429_ze.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6564/requerimento_n430_nani.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6565/requerimento_n431_helio.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6566/requerimento_n432_sandro.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6567/requerimento_n433_marco.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6568/requerimento_n434_leo.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6569/requerimento_n435_serjao.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6570/requerimento_n436_padilha.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6571/requerimento_n437_petry.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6596/requerimento_n438_fuba.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6597/requerimento_n439_maciel.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6598/requerimento_n442_maringa.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6599/requerimento_n443_brandao.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6600/requerimento_n444_serjao.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6601/requerimento_n446_padilha.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6602/requerimento_n447_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6603/requerimento_n448_marco.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6604/requerimento_n450_sandro.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6631/requerimento_n451_maciel.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6605/requerimento_n452_helio.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6632/requerimento_n453_marco.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6606/requerimento_n454_nani.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6607/requerimento_n455_leo.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6633/requerimento_n456_fuba.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6634/requerimento_n457_padilha.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6635/requerimento_n458_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6636/requerimento_n459_maringa.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6637/requerimento_n460_serjao.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6638/requerimento_n461_sandro.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6639/requerimento_n463_nani.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6640/requerimento_n464_helio.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6699/requerimento_n465_marco.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6668/requerimento_n466_maringa.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6669/requerimento_n467_padilha.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6670/requerimento_n468_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6671/requerimento_n469_fuba.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6672/requerimento_n470_maciel.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6673/requerimento_n471_serjao.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6674/requerimento_n472_helio.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6675/requerimento_n473_sandro.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6676/requerimento_n474_nani.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6677/requerimento_n475_leo.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6700/requerimento_n476_maciel.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6701/requerimento_n477_sandro.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6702/requerimento_n479_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6703/requerimento_n480_fuba.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6704/requerimento_n481_helio.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6705/requerimento_n482_leo.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6706/requerimento_n483_padilha.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6707/requerimento_n484_helio_e_padilha.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6708/requerimento_n485_nani.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6709/requerimento_n486_serjao.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6710/requerimento_n487_maringa.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5718/mensagem_de_veto_03-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5719/mensagem_de_veto_04-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5720/mensagem_de_veto_05-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5721/mensagem_de_veto_05-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5818/mensagem_de_veto_08-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6052/mensagem_de_veto_010-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6095/mensagem_de_veto_11-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6096/mensagem_de_veto_12-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6097/mensagem_de_veto_13-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6431/mensagem_de_veto_n014.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6612/mensagem_de_veto_n_015_referente_ao_projeto_de_lei_n_046-2022.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5722/mensagem_substitutiva_05-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5723/mensagem_substitutiva_03-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5724/mensagem_substitutiva_02-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5725/mensagem_substitutiva_01-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6576/mensagem_substitutiva_ao_projeto_de_lei_066-2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6611/mensagem_substitutiva_ao_projeto_de_lei_079-2022_loa_1.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6051/projeto_de_emenda_a_lei_organica_004-2022_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5778/01a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5779/02a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5780/03a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5821/ata_da_04a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5781/05a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5885/ata_da_06a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5829/ata_da_07a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5830/ata_da_08a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5886/ata_da_09a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5887/ata_da_10a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6098/ata_da_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6099/ata_da_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5955/ata_da_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6100/ata_da_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6101/ata_da_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6102/ata_da_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6210/ata_da_17a_sessao_ordinaria_20-2022.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6103/ata_da_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6211/ata_da_19a_sessao_ordinaria..pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6218/ata_da_20a_sessao_ordinaria..pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6255/ata_da_21a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6287/ata_da_22a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6288/ata_da_23a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6347/24ord.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6404/ata_da_25a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6405/ata_da_26a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6457/ata_da_27a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6458/ata_da_28a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6545/ata_da_29a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6546/ata_da_30a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6547/ata_da_31a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6649/ata_da_32a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6579/ata_da_33a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6650/ata_da_34a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6682/ata_da_35a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6683/ata_da_36a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6756/ata_da_37a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5783/01a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5822/02a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5784/03a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5785/04a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5786/05a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5888/ata_da_06a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5889/ata_da_07a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5890/ata_da_08a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5891/ata_da_09a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6104/ata_da_10a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6105/ata_da_12a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6106/ata_da_13a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6107/ata_da_14a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6108/ata_da_15a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6109/ata_da_16a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6110/ata_da_17a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6219/ata_da_18a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6256/ata_da_19a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6220/ata_da_20a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6348/21extra.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6459/ata_da_22a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6460/ata_da_23a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6577/ata_da_24a_sessao_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6578/ata_da_25a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6651/ata_da_26a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6684/ata_da_27a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6757/ata_da_28a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6758/ata_da_29a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6759/ata_da_30a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6173/prestacao_de_contas_do_poder_executivo_municipal_-_exercicio_financeiro_de_2016.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6712/prestacao_de_contas_do_executivo_municipal_-_exercicio_financeiro_2018.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6713/prestacao_de_contas_do_executivo_municipal_-_exercicio_financeiro_2019.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6403/ato_14-2022.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6711/recurso_ao_plenario_de_iniciativa_do_vereador_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6714/representacao_psl_em_face_do_vereador_enfermeiro_ze_carlos.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5496/indicacao_002-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5497/indicacao_004-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5498/indicacao_005-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5499/indicacao_006-2022_-_dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5500/indicacao_007-2022_-_rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5501/indicacao_008-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5502/indicacao_009-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5503/indicacao_011-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5504/indicacao_012-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5505/indicacao_013-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5506/indicacao_014-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5507/indicacao_015-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5508/indicacao_017-2022_-_rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5509/indicacao_018-2022_-_dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5510/indicacao_019-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5511/indicacao_021-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5512/indicacao_022-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5513/indicacao_023-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5514/indicacao_024-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5515/indicacao_025-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5516/indicacao_026-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5517/indicacao_027-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5518/indicacao_028-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5519/indicacao_029-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5520/indicacao_030-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5521/indicacao_031-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5522/indicacao_032-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5523/indicacao_033-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5524/indicacao_034-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5525/indicacao_035-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5526/indicacao_036-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5527/indicacao_038-2022_-_professor_fabiano_fuba_e_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5528/indicacao_039-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5529/indicacao_040-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5530/indicacao_041-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5531/indicacao_042-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5532/indicacao_043-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5533/indicacao_044-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5534/indicacao_045-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5535/indicacao_046-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5536/indicacao_047-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5537/indicacao_048-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5538/indicacao_049-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5539/indicacao_051-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5540/indicacao_052-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5541/indicacao_055-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5542/indicacao_058-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5543/indicacao_059-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5544/indicacao_060-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5545/indicacao_061-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5546/indicacao_062-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5547/indicacao_063-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5548/indicacao_064-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5549/indicacao_065-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5550/indicacao_066-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5551/indicacao_067-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5552/indicacao_068-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5857/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5553/indicacao_070-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5554/indicacao_071-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5555/indicacao_072-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5556/indicacao_073-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5557/indicacao_074-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5558/indicacao_075-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5559/indicacao_076-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5560/indicacao_077-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5561/indicacao_078-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5562/indicacao_079-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5563/indicacao_080-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5564/indicacao_081-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5565/indicacao_082-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5566/indicacao_083-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5567/indicacao_084-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5568/indicacao_085-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5569/indicacao_086-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5570/indicacao_087-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5571/indicacao_088-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5572/indicacao_089-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5573/indicacao_090-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5574/indicacao_091-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5575/indicacao_092-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5576/indicacao_093-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5577/indicacao_094-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5578/indicacao_095-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5579/indicacao_096-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5580/indicacao_097-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5581/indicacao_098-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5582/indicacao_099-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5583/indicacao_100-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5584/indicacao_101-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5585/indicacao_102-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5586/indicacao_103-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5587/indicacao_104-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5588/indicacao_105-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5589/indicacao_106-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5590/indicacao_107-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5591/indicacao_108-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5592/indicacao_109-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5832/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5593/indicacao_111-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5594/indicacao_112-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5803/indicacao_113-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5804/indicacao_114-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5805/indicacao_115-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5806/indicacao_116-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5807/indicacao_117-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5808/indicacao_118-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5809/indicacao_119-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5810/indicacao_120-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5811/indicacao_121-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5812/indicacao_122-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5813/indicacao_123-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5814/indicacao_124-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5833/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5834/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5835/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5836/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5837/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5838/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5839/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5840/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5841/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5842/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5843/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5858/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5859/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5928/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5860/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5861/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5862/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5863/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5864/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5865/indicacao_146.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5866/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5867/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5868/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5897/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5898/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5899/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5900/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5901/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5902/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5903/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5904/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5905/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5906/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5907/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5929/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5930/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5931/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5932/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5933/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5934/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5935/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5936/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5937/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5938/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5956/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5957/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5958/indicacao_175.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5959/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5960/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5961/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5962/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5963/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5964/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5965/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5966/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5983/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5984/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5985/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5986/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5987/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5988/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5989/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5990/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5991/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5992/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5993/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5994/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5995/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5996/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6008/indicacao_199-2022.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6009/indicacao_200-2022.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6010/indicacao_201-2022.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6011/indicacao_202-2022.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6012/indicacao_203-2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6053/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6013/indicacao_205-2022.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6014/indicacao_206-2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6015/indicacao_207-2022.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6016/indicacao_208-2022.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6017/indicacao_209-2022.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6018/indicacao_210-2022.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6019/indicacao_211-2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6054/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6055/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6056/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6057/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6058/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6059/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6060/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6061/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6062/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6063/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6064/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6065/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6066/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6111/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6112/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6113/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6114/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6115/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6116/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6117/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6118/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6119/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6120/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6121/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6122/indicacao_236.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6123/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6124/indicacao_238.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6144/indicacao_239.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6145/indicacao_240.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6146/indicacao_242.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6147/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6143/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6148/indicacao_245.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6149/indicacao_246.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6150/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6151/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6152/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6153/indicacao_250.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6154/indicacao_251.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6155/indicacao_252.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6183/indicacao_n253-2022_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6184/indicacao_n255_prof._fabiano_fuba..pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6185/indicacao_n256-2022_sandro.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6186/indicacao_n257-2022_enfermeiro_ze_carlos..pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6187/indicacao_n258-2022_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6188/indicacao_n259-2022_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6189/indicacao_n260-2022_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6190/indicacao_n261-2022_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6191/indicacao_n262-2022_fabiano_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6192/indicacao_n263-2022_prof._leo.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6193/indicacao_n264-2022_padilha.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6194/indicacao_n265-2022_serjao.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6195/indicacao_n266-2022_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6221/indicacao_n267-2022_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6222/indicacao_n268-2022_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6223/indicacao_n269-2022_sandro_protecao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6224/indicacao_n270-2022._carlos_brandao..pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6225/indicacao_n271-2022._prof._helio..pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6226/indicacao_n272-2022._marco_antonio..pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6227/indicacao_n273-2022_eenfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6228/indicacao_n274-2022_prof_leo.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6229/indicacao_n275-2022_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6230/indicacao_n276-2022_varios_vereadores_fuba_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6231/indicacao_n277-2022_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6232/indicacao_n278-2022_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6233/indicacao_n279-2022_serjao.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6234/indicacao_n280-2022_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6257/indicacao_n281.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6258/indicacao_n282.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6259/indicacao_n283.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6260/indicacao_n284.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6261/indicacao_n285.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6262/indicacao_n286.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6263/indicacao_n287.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6264/indicacao_n288.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6265/indicacao_n289.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6266/indicacao_n290.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6267/indicacao_n291.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6268/indicacao_n292.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6269/indicacao_n293.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6289/indicacao_n294.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6290/indicacao_n295.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6291/indicacao_n296.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6292/indicacao_n297.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6293/indicacao_n298.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6294/indicacao_n299.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6295/indicacao_n300.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6296/indicacao_n301.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6297/indicacao_n302.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6298/indicacao_n303.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6299/indicacao_n304.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6300/indicacao_n305.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6316/indicacao_n306.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6317/indicacao_n307.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6318/indicacao_n308.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6319/indicacao_n309.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6320/indicacao_n310.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6321/indicacao_n311.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6322/indicacao_n312.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6323/indicacao_n313.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6324/indicacao_n314.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6325/indicacao_n315.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6326/indicacao_n316.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6327/indicacao_n317.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6328/indicacao_n318.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6329/indicacao_n319.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6349/indicacao_n320.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6350/indicacao_n321.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6351/indicacao_n322.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6352/indicacao_n323.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6353/indicacao_n324.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6354/indicacao_n325.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6355/indicacao_n326.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6356/indicacao_n327.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6357/indicacao_n328.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6358/indicacao_n329.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6359/indicacao_n330.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6360/indicacao_n331.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6361/indicacao_n332.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6381/indicacao_n333.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6382/indicacao_n334.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6383/indicacao_n335.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6384/indicacao_n336.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6385/indicacao_n337.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6386/indicacao_n338.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6387/indicacao_n339.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6388/indicacao_n340.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6389/indicacao_n341.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6390/indicacao_n342.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6391/indicacao_n343.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6392/indicacao_n344.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6406/indicacao_n345_sandro.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6407/indicacao_n346_fuba.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6408/indicacao_n347_maciel.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6409/indicacao_n348_padilha.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6410/indicacao_n349_serjao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6411/indicacao_n350_marco.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6412/indicacao_n351_leo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6413/indicacao_n352_brandao.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6414/indicacao_n353_helio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6415/indicacao_n354_alexandre.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6416/indicacao_n355_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6417/indicacao_n356_gilmar.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6433/indicacao_n357_fabiano.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6434/indicacao_n358_serjao..pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6435/indicacao_n359_sandro.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6436/indicacao_n360_maringa.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6437/indicacao_n361_maciel.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6438/indicacao_n362_helio.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6439/indicacao_n363_padilha.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6440/indicacao_n364_marco.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6441/indicacao_n365_leo.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6442/indicacao_n366_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6443/indicacao_n367_petry.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6461/indicacao_n368_fuba.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6462/indicacao_n370_maciel.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6463/indicacao_n371_marco.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6464/indicacao_n372_helio.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6465/indicacao_n373_padilha.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6466/indicacao_n374_sandro.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6467/indicacao_n375_leo.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6468/indicacao_n376_ze.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6469/indicacao_n377_nani.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6470/indicacao_n378_maringa.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6471/indicacao_n379_petry.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6472/indicacao_n380_serjao.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6490/indicacao_n381_maciel.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6491/indicacao_n382_fuba.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6492/indicacao_n383_maringa.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6493/indicacao_n385_sandro.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6494/indicacao_n386_serjao.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6515/indicacao_n387_serjao.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6495/indicacao_n388_brandao.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6496/indicacao_n389_helio.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6497/indicacao_n390_marco.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6498/indicacao_n391_padilha.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6499/indicacao_n392_nani.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6500/indicacao_n393_ze.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6501/indicacao_n394_leo.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6502/indicacao_n395_petry.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6503/indicacao_n396_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6516/indicacao_n397_fuba.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6517/indicacao_n398.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6518/indicacao_n399_sandro.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6519/indicacao_n400_padilha.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6520/indicacao_n401_marco.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6521/indicacao_n402_nani.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6522/indicacao_n403_maciel.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6523/indicacao_n404_brandao.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6524/indicacao_n405_alex_padilha_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6525/indicacao_n406_helio.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6526/indicacao_n407.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6527/indicacao_n408_ze.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6528/indicacao_n409_petry.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6548/indicacao_n411_maringa.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6549/indicacao_n412_fuba.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6550/indicacao_n413_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6551/indicacao_n414_maciel.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6552/indicacao_n415_nani.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6553/indicacao_n416_helio.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6554/indicacao_n417_sandro_e_maciel.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6555/indicacao_n418_marco.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6556/indicacao_n419_leo.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6557/indicacao_n420_serjao.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6558/indicacao_n421_padilha.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6559/indicacao_n422_petry.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6580/indicacao_n423_fuba.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6581/indicacao_n424_maciel.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6582/indicacao_n425_ze.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6583/indicacao_n426_sandro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6584/indicacao_n427_maringa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6585/indicacao_n428_brandao.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6586/indicacao_n430_padilha.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6587/indicacao_n431_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6588/indicacao_n432_marco.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6589/indicacao_n433_sandro_e_maciel.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6616/indicacao_n434_maciel.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6590/indicacao_n435_helio.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6591/indicacao_n436_serjao.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6617/indicacao_n437_marco.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6592/indicacao_n438_nani.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6593/indicacao_n439_leo.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6594/indicacao_n440_petry.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6618/indicacao_n441_fuba.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6619/indicacao_n442_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6620/indicacao_n443_maringa.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6621/indicacao_n444_sandro.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6622/indicacao_n445_brandao.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6623/indicacao_n446_leo.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6624/indicacao_n447_nani.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6625/indicacao_n448_serjao.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6626/indicacao_n449_padilha.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6627/indicacao_n450_petry.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6628/indicacao_n451_helio.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6629/indicacao_n452_ze_e_maciel.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6652/indicacao_n453_maringa.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6653/indicacao_n454_padilha.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6654/indicacao_n455_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6655/indicacao_n456_brandao.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6656/indicacao_n457_fuba.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6657/indicacao_n458_maciel.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6658/indicacao_n459_ze.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6659/indicacao_n460_maciel_e_helio.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6660/indicacao_n461_marco.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6661/indicacao_n462_serjao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6662/indicacao_n463_helio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6663/indicacao_n464_sandro.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6664/indicacao_n465_nani.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6665/indicacao_n466_leo.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6666/indicacao_n467_petry.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6685/indicacao_n468_maciel.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6686/indicacao_n469_fuba.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6687/indicacao_n470_sandro.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6688/indicacao_n471_ze.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6689/indicacao_n472_marco.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6690/indicacao_n473_brandao.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6691/indicacao_n474_helio.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6692/indicacao_n475_leo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6693/indicacao_n476_padilha.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6694/indicacao_n477_helio_e_padilha.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6695/indicacao_n478_nani.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6696/indicacao_n479_serjao.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6697/indicacao_n480_maringa.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6698/indicacao_n481_petry.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5982/projeto_de_decreto_legislativo_01-2022_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6169/projeto_de_decreto_legislativo_02-2022.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6346/projeto_de_decreto_legislativo_03-2022.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5713/projeto_de_lei_complementar_002-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5714/projeto_de_lei_complementar_003-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5715/projeto_de_lei_complementar_004-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5716/projeto_de_lei_complementar_005-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5717/projeto_de_lei_complementar_007-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5816/projeto_de_lei_complementar_009-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5817/projeto_de_lei_complementar_010-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5952/projeto_de_lei_complementar__012-2022.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6032/projeto_de_lei_complementar_013-2022.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6049/projeto_de_lei_complementar_014-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6086/projeto_de_lei_complementar_015-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6250/projeto_de_lei_complementar_n_017-2022_cargos_de_engenheiro_ambiental_e_geologo.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6380/projeto_de_lei_complementar_n018_executivo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6251/projeto_de_lei_complementar_n_019._executivo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6284/projeto_de_lei_complementar_n_020-2022-_inclui_a_redacao_de_dispositivo_legal.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6344/projeto_de_lei_complementar_n_021-2022-_altera_a_redacao_de_dispositivos_legais_constantes.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6345/projeto_de_lei_complementar_n_022-2022-_altera_dispositivos_legais_constantes_da_lei_complementar_n_047.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6543/projeto_de_lei_complementar_n023-2022.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6610/projeto_de_lei_complementar_n024-2022.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6645/projeto_de_lei_complementar_n_026-2022-_executivo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6646/projeto_de_lei_complementar_n027.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5740/projeto_de_lei_complementar_001-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6050/projeto_de_lei_complementar_004-2022_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6572/projeto_de_lei_complementar_005-2022.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5693/projeto_de_lei_001-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5694/projeto_de_lei_002-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5696/projeto_de_lei_004-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5697/projeto_de_lei_005-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5698/projeto_de_lei_006-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5699/projeto_de_lei_007-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5700/projeto_de_lei_008-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5701/projeto_de_lei_009-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5702/projeto_de_lei_011-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5703/projeto_de_lei_012-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5704/projeto_de_lei_013-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5705/projeto_de_lei_014-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5706/projeto_de_lei_015-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5707/projeto_de_lei_016-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5708/projeto_de_lei_017-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5709/projeto_de_lei_018-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5710/projeto_de_lei_019-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5711/projeto_de_lei_020-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5712/projeto_de_lei_021-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5787/projeto_de_lei_022-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5815/projeto_de_lei_023-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6174/projeto_de_lei_n_024-2022.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6035/projeto_de_lei_025-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5922/projeto_27_executivo.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5892/projeto_de_lei_031-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5883/projeto_de_lei_032-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5923/projeto_33_executivo.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5924/projeto_34_executivo.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5925/projeto_35_executivo.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5950/projeto_de_lei_36-2022.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5951/projeto_de_lei_037-2022.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5979/projeto_de_lei_038-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6036/projeto_de_lei_039-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6037/projeto_de_lei_040-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6081/projeto_de_lei_041-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6038/projeto_de_lei_042-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6039/projeto_de_lei_043-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6040/projeto_de_lei_044-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6041/projeto_de_lei_045-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6042/projeto_de_lei_046-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6043/projeto_de_lei_047-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6044/projeto_de_lei_048-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6045/projeto_de_lei_049-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6082/projeto_de_lei_050-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6170/projeto_de_lei_051-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6171/projeto_de_lei_052-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6172/projeto_de_lei_053-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6083/projeto_de_lei_054-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6175/projeto_de_lei_n055-2022.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6084/projeto_de_lei_057-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6085/projeto_de_lei_058-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6141/projeto_de_lei_059-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6142/projeto_de_lei_060-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6176/projeto_de_lei_n061-2022.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6177/projeto_de_lei_n062-2022.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6178/projeto_de_lei_n_063-2022.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6179/projeto_de_lei_n064-2022_executivo..pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6180/projeto_de_lei_n065-2022_executivo..pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6213/projeto_de_lei_066-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6214/projeto_de_lei_067-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6249/projeto_de_lei_068-2022-_institui_o_plano_municipal_de_cultura_em_frg.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6283/projeto_de_lei_n_070-2022-_autoriza_o_poder_executivo_abrir_orcamento_524.00000.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6342/projeto_de_lei_n071-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6343/projeto_de_lei_n072-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6378/projeto_de_lei_n073_executivo.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6379/projeto_de_lei_n074_executivo.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6429/projeto_de_lei_n_075-2022.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6430/projeto_de_lei_n076-2022.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6454/projeto_de_lei_n077-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6455/projeto_de_lei_n078-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6456/projeto_de_lei_n079-2022_executivo_loa-2023.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6487/projeto_de_lei_n080-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6541/projeto_de_lei_n081-2022.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6542/projeto_de_lei_n082-2022.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6573/projeto_de_lei_n_083-2022-_executivo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6574/projeto_de_lei_n_084-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6575/projeto_de_lei_n_085-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6641/projeto_de_lei_n_086-2022-_executivo.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6608/projeto_de_lei_n_087-2022-_denomina_as_ruas_e_trevessas_residencial_vo_adahir.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6609/projeto_de_lei_n_088-2022-_credito_adicional_11.300.00000.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6642/projeto_de_lei_n_089-2022-_executivo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6643/projeto_de_lei_n_090-2022-_executivo.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6644/projeto_de_lei_n_091-2022-_executivo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6678/projeto_de_lei_n092_executivo.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5726/projeto_de_lei_001-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5727/projeto_de_lei_002-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5728/projeto_de_lei_004-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5730/projeto_de_lei_006-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5731/projeto_de_lei_010-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5732/projeto_de_lei_011-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5733/projeto_de_lei_012-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5734/projeto_de_lei_013-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5735/projeto_de_lei_014-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5736/projeto_de_lei_016-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5737/projeto_de_lei_018-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5738/projeto_de_lei_019-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5739/projeto_de_lei_020-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5819/projeto_de_lei_022-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5884/projeto_de_lei_025-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5893/projeto_de_lei_026-2022_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5894/projeto_de_lei_027-2022_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5895/projeto_de_lei_028-2022_ver._professor_leo.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5896/projeto_de_lei_029-2022_ver._serjao.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5953/projeto_de_lei_032-2022_vers._alex_padilha_e_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5954/projeto_34_ver._enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5980/projeto_de_lei_035-2022_ver._alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5981/projeto_de_lei_036-2022_ver._sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6033/projeto_de_lei_037-2022.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6046/projeto_de_lei_038-2022_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6034/projeto_de_lei_039-2022.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6047/projeto_de_lei_041-2022_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6048/projeto_de_lei_042-2022_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6087/projeto_de_lei_043-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6088/projeto_de_lei_044-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6089/projeto_de_lei_046-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6090/projeto_de_lei_047-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6091/projeto_de_lei_048-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6092/projeto_de_lei_050-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6093/projeto_de_lei_051-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6094/projeto_de_lei_052-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6181/projeto_de_lei__n53-2022_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6215/projeto_de_lei_n055-2022_prof_leo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6216/projeto_de_lei_056-2022_prof_leo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6217/projeto_de_lei_n057-2022_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6252/projeto_de_lei_n058_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6253/projeto_de_lei_n059_prof_leo.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6254/projeto_de_lei_n060_enfermeiro_ze_carlos..pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6285/projeto_de_lei_n061_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6286/projeto_de_lei_n062_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6315/projeto_de_lei_n063_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6432/projeto_de_lei_n64_helio.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6488/pl_n066_marco.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6489/pl_n069_sandro.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6544/projeto_de_lei_n070_fuba.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6613/pl_n072_fuba.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6614/pl_n073_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6615/pl_n074_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6647/projeto_de_lei_n075-2022_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6648/projeto_de_lei_076-2022_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6679/projeto_de_lei_n077-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6680/projeto_de_lei_n078-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6681/projeto_de_lei_n079-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5741/projeto_de_resolucao_001-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5742/projeto_de_resolucao_002-2022_legislativo.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5595/requerimento_002-2022_-_professor_fabiano_fuba_e_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5596/requerimento_003-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5597/requerimento_004-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5598/requerimento_005-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5599/requerimento_007-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5600/requerimento_008-2022_-_dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5601/requerimento_009-2022_-_rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5602/requerimento_010-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5603/requerimento_012-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5604/requerimento_013-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5605/requerimento_015-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5606/requerimento_016-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5607/requerimento_017-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5608/requerimento_018-2022_-rafael_campaner.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5609/requerimento_019-2022_-_dr._renan_wozniack.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5611/requerimento_021-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5610/requerimento_022-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5612/requerimento_023-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5613/requerimento_024-2022_-_caio_szadkoski.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5614/requerimento_025-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5615/requerimento_026-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5616/requerimento_027-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5617/requerimento_029-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5618/requerimento_030-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5619/requerimento_031-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5620/requerimento_032-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5621/requerimento_033-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5622/requerimento_034-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5623/requerimento_035-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5624/requerimento_036-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5625/requerimento_037-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5626/requerimento_038-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5627/requerimento_039-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5628/requerimento_040-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5629/requerimento_042-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5630/requerimento_043-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5631/requerimento_044-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5632/requerimento_045-2022_-_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5633/requerimento_046-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5634/requerimento_047-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5635/requerimento_048-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5636/requerimento_049-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5637/requerimento_050-2022_-_professor_fabiano_fuba_e_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5638/requerimento_052-2022_-professor_helio.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5639/requerimento_052-2022_-professor_helio.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5640/requerimento_053-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5643/requerimento_056-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5644/requerimento_057-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5645/requerimento_058-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5646/requerimento_059-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5647/requerimento_060-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5648/requerimento_061-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5649/requerimento_062-2022_-professor_helio.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5650/requerimento_063-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5651/requerimento_064-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5652/requerimento_065-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5653/requerimento_066-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5654/requerimento_067-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5655/requerimento_068-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5656/requerimento_069-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5657/requerimento_070-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5658/requerimento_071-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5659/requerimento_072-2022_-professor_helio.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5660/requerimento_073-2022_-_alexandre_maringa_e_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5661/requerimento_074-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5662/requerimento_075-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5663/requerimento_076-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5664/requerimento_077-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5665/requerimento_078-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5666/requerimento_079-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5667/requerimento_081-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5668/requerimento_082-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5669/requerimento_083-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5670/requerimento_084-2022_-professor_helio.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5671/requerimento_085-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5672/requerimento_086-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5673/requerimento_087-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5674/requerimento_088-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5675/requerimento_089-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5676/requerimento_090-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5677/requerimento_091-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5678/requerimento_092-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5790/requerimento_094-2022_-_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5681/requerimento_095-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5682/requerimento_096-2022_-_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5683/requerimento_097-2022_-_professor_fabiano_fuba_e_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5684/requerimento_098-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5685/requerimento_099-2022_-_carlos_brandao.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5686/requerimento_100-2022_-professor_helio.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5687/requerimento_101-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5688/requerimento_102-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5689/requerimento_103-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5690/requerimento_104-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5844/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5691/requerimento_106-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5692/requerimento_107-2022_-_professor_leo_e_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5791/requerimento_108-2022_-_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5869/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5792/requerimento_110-2022_-_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5793/requerimento_111-2022_-_alexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5794/requerimento_112-2022_-_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5939/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5795/requerimento_114-2022_-_sandro_do_protecao.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5796/requerimento_115-2022_-_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5797/requerimento_116-2022_-_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5798/requerimento_118-2022_-_luiz_sergio_claudino.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5799/requerimento_119-2022_-_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5800/requerimento_120-2022_-_professor_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5801/requerimento_121-2022_-_professor_leo.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5802/requerimento_122-2022_-_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5845/requerimento_124.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5846/requerimento_125.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5847/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5848/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5849/requerimento_128.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5850/requerimento_129.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5851/requerimento_130.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5852/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5853/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5854/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5908/requerimento_134.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5855/requerimento_135.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5870/requerimento_136.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5871/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5872/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5873/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5874/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5875/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5876/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5877/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5878/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5879/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5880/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5881/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5882/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5909/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5910/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5911/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5912/requerimento_154.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5913/requerimento_155.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5914/requerimento_156.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5915/requerimento_157.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5916/requerimento_158.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5917/requerimento_160.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5918/requerimento_161.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5919/requerimento_162.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5920/requerimento_163.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5921/requerimento_164.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5940/requerimento_165.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5941/requerimento_167.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5942/requerimento_168.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5943/requerimento_169.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5944/requerimento_170.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5945/requerimento_171.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5946/requerimento_172.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5947/requerimento_173.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5948/requerimento_174.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5949/requerimento_175.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5967/requerimento_176.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5968/requerimento_177.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5969/requerimento_178.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5970/requerimento_179.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5971/requerimento_180.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5972/requerimento_181.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5973/requerimento_182.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5974/requerimento_183.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5975/requerimento_184.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5976/requerimento_185.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5977/requerimento_186.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5978/requerimento_187.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5997/requerimento_188.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5998/requerimento_189.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5999/requerimento_190.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6000/requerimento_191.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6001/requerimento_192.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6002/requerimento_193.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6020/requerimento_194-2022.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6003/requerimento_195.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6004/requerimento_196.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6005/requerimento_197.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6006/requerimento_198.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6007/requerimento_199.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6021/requerimento_200-2022.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6022/requerimento_201-2022.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6023/requerimento_202-2022.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6024/requerimento_203-2022.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6025/requerimento_204-2022.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6026/requerimento_205-2022.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6027/requerimento_206-2022.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6028/requerimento_207-2022.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6029/requerimento_208-2022.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6030/requerimento_209-2022.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6031/requerimento_210-2022.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6067/requerimento_211.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6068/requerimento_212.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6069/requerimento_213.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6070/requerimento_214.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6071/requerimento_215.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6072/requerimento_216.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6073/requerimento_217.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6074/requerimento_218.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6075/requerimento_219.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6076/requerimento_220.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6077/requerimento_221.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6078/requerimento_222.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6079/requerimento_223.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6080/requerimento_224.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6125/requerimento_225.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6126/requerimento_226.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6127/requerimento_227.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6128/requerimento_228.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6129/requerimento_229.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6130/requerimento_230.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6131/requerimento_231.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6132/requerimento_232.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6133/requerimento_233.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6134/requerimento_234.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6135/requerimento_235.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6136/requerimento_236.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6137/requerimento_237.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6138/requerimento_238.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6139/requerimento_239.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6140/requerimento_240.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6156/requerimento_242.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6157/requerimento_243.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6158/requerimento_244.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6159/requerimento_245.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6160/requerimento_246.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6161/requerimento_247.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6162/requerimento_248.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6163/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6164/requerimento_250.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6165/requerimento_251.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6166/requerimento_252.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6167/requerimento_253.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6168/requerimento_254.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6196/requerimento_n255-2022_lexandre_maringa.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6197/requerimento_n256-2022_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6198/requerimento__n257-2022_fabiano_fuba..pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6199/requerimento_n258-2022_sandro.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6200/requerimento__n259-2022_professor_helio.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6201/requerimento_n260-2022_marco_antonio.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6202/requerimento_n261-2022_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6203/requerimento_n262-2022_prof._leo.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6204/requerimento_n263-2022_padilha.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6205/requerimento_n264-2022_alexandre_e_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6206/requerimento_n265-2022_ze_carlos_conjunto.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6207/requerimento_n266-2022_serjao.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6208/requerimento_n267-2022_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6209/requerimento_268-2022_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6235/requerimento_n269-2022_fabiano_fuba.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6236/indicacao_n270-2022._carlos_brandao..pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6237/indicacao_n272-2022._marco_antonio..pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6238/indicacao_n273-2022_eenfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6239/indicacao_n274-2022_prof_leo.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6240/indicacao_n275-2022_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6241/indicacao_n276-2022_varios_vereadores_fuba_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6242/requerimento_n277-2022_enfermeiro_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6243/requerimento_n278-2022_maciel_do_dog_e_prof_helio.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6244/requerimento_n279-2022_maciel_do_dog.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6245/requerimento_n280-2022_alex_padilha.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6246/requerimento_n281-2022_nani_hammad.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6247/requerimento_n282-2022_serjao.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6248/requerimento_n283-2022_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6270/requerimento_n284.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6271/requerimento_n285.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6272/requerimento_n287.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6273/requerimento_n288.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6274/requerimento_n289.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6275/requerimento_n290.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6276/requerimento_n291.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6277/requerimento_n292.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6278/requerimento_n293.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6279/requerimento_n294.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6280/requerimento_n295.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6281/requerimento_n296.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6282/requerimento_n297.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6301/requerimento_n298.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6302/requerimento_n299.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6303/requerimento_n300.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6304/requerimento_n301.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6305/requerimento_n302.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6306/requerimento_n303.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6307/requerimento_n304.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6308/requerimento_n305.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6309/requerimento_n306.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6310/requerimento_n307.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6311/requerimento_n308.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6312/requerimento_n309.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6313/requerimento_n311.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6314/requerimento_n312.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6330/requerimento_n313.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6331/requerimento_n314.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6332/requerimento_n315.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6333/requerimento_n316.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6334/requerimento_n317.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6335/requerimento_n318.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6336/requerimento_n319.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6337/requerimento_n321.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6338/requerimento_n322.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6339/requerimento_n323.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6340/requerimento_n324.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6341/requerimento_n325.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6362/requerimento_n326.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6363/requerimento_n327.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6364/requerimento_n328.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6365/requerimento_n329.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6366/requerimento_n330.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6367/requerimento_n331.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6368/requerimento_n332.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6369/requerimento_n333.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6370/requerimento_n334.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6371/requerimento_n335.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6372/requerimento_n336.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6373/requerimento_n337.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6374/requerimento_n338.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6375/requerimento_n339.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6376/requerimento_n340.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6377/requerimento_n341.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6393/requerimento_n342.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6394/requerimento_n343.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6395/requerimento_n344.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6396/requerimento_n345.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6397/requerimento_346-2022.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6398/requerimento_n347.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6399/requerimento_n348.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6400/requerimento_n349.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6401/requerimento_350-2022.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6402/requerimento_351-2022.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6418/requerimento_n352_sandro.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6419/requerimento_n353_fuba.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6420/requerimento_n354_maciel.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6421/requerimento_n355_padilha.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6422/requerimento_n356_serjao.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6423/requerimento_n357_marco.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6424/requerimento_n358_leo.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6425/requerimento_n359_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6426/requerimento_n360_alexandre.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6427/requerimento_n361_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6428/requerimento_n362.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6444/requerimento_n363_fabiano.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6445/requerimento_n364_serjao..pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6446/requerimento_n365_sandro.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6447/requerimento_n366_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6448/requerimento_n367_maringa.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6449/requerimento_n369_helio.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6450/requerimento_n370_padilha.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6451/requerimento_n371_marco.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6452/requerimento_n372_leo.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6453/requerimento_n373_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6473/requerimento_n374_fuba.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6474/requerimento_n376_brandao.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6475/requerimento_n377_marco.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6476/requerimento_n378_helio.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6477/requerimento_n379_maciel.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6478/requerimento_n380_padilha.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6479/requerimento_n381_sandro.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6480/requerimento_n382_leo.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6481/requerimento_n383_ze.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6482/requerimento_n384_nani.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6483/requerimento_n385_maringa.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6484/requerimento_n386_petry.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6485/requerimento_n387_serjao.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6486/requerimento_n388_conjunto_serjao_e_sandro.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6504/requerimento_n399_fuba.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6505/requerimento_n400_maringa.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6506/requerimento_n401_sandro.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6507/requerimento_n402_maciel.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6529/requerimento_n403_serjao.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6508/requerimento_n405_ze_e_maciel.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6509/requerimento_n406_helio.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6510/requerimento_n407_helio_e_maciel.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6511/requerimento_n408_marco.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6512/requerimento_n409_padilha.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6513/requerimento_n410_nani.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6514/requerimento_n411_leo.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6530/requerimento_n412_fuba.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6531/requerimento_n413.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6532/requerimento_n414_maciel.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6533/requerimento_n415_sandro.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6534/requerimento_n416_padilha.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6535/requerimento_n417_marco.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6536/requerimento_n418_nani.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6537/requerimento_n419_helio.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6538/requerimento_n420.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6539/requerimento_n421_ze.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6540/requerimento_n422_petry.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6560/requerimento_n423_maringa.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6561/requerimento_n424_fuba.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6562/requerimento_n425_ze_carlos.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6563/requerimento_n426_maciel.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6595/requerimento_n427_ze.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6630/requerimento_n428_ze.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6667/requerimento_n429_ze.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6564/requerimento_n430_nani.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6565/requerimento_n431_helio.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6566/requerimento_n432_sandro.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6567/requerimento_n433_marco.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6568/requerimento_n434_leo.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6569/requerimento_n435_serjao.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6570/requerimento_n436_padilha.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6571/requerimento_n437_petry.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6596/requerimento_n438_fuba.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6597/requerimento_n439_maciel.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6598/requerimento_n442_maringa.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6599/requerimento_n443_brandao.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6600/requerimento_n444_serjao.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6601/requerimento_n446_padilha.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6602/requerimento_n447_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6603/requerimento_n448_marco.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6604/requerimento_n450_sandro.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6631/requerimento_n451_maciel.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6605/requerimento_n452_helio.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6632/requerimento_n453_marco.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6606/requerimento_n454_nani.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6607/requerimento_n455_leo.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6633/requerimento_n456_fuba.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6634/requerimento_n457_padilha.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6635/requerimento_n458_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6636/requerimento_n459_maringa.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6637/requerimento_n460_serjao.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6638/requerimento_n461_sandro.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6639/requerimento_n463_nani.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6640/requerimento_n464_helio.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6699/requerimento_n465_marco.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6668/requerimento_n466_maringa.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6669/requerimento_n467_padilha.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6670/requerimento_n468_padilha_e_helio.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6671/requerimento_n469_fuba.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6672/requerimento_n470_maciel.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6673/requerimento_n471_serjao.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6674/requerimento_n472_helio.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6675/requerimento_n473_sandro.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6676/requerimento_n474_nani.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6677/requerimento_n475_leo.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6700/requerimento_n476_maciel.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6701/requerimento_n477_sandro.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6702/requerimento_n479_varios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6703/requerimento_n480_fuba.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6704/requerimento_n481_helio.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6705/requerimento_n482_leo.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6706/requerimento_n483_padilha.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6707/requerimento_n484_helio_e_padilha.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6708/requerimento_n485_nani.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6709/requerimento_n486_serjao.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6710/requerimento_n487_maringa.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5718/mensagem_de_veto_03-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5719/mensagem_de_veto_04-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5720/mensagem_de_veto_05-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5721/mensagem_de_veto_05-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5818/mensagem_de_veto_08-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6052/mensagem_de_veto_010-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6095/mensagem_de_veto_11-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6096/mensagem_de_veto_12-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6097/mensagem_de_veto_13-2022_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6431/mensagem_de_veto_n014.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6612/mensagem_de_veto_n_015_referente_ao_projeto_de_lei_n_046-2022.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5722/mensagem_substitutiva_05-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5723/mensagem_substitutiva_03-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5724/mensagem_substitutiva_02-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5725/mensagem_substitutiva_01-2022_executivo.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6576/mensagem_substitutiva_ao_projeto_de_lei_066-2022_ldo.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6611/mensagem_substitutiva_ao_projeto_de_lei_079-2022_loa_1.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6051/projeto_de_emenda_a_lei_organica_004-2022_legislativo_municipal.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5778/01a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5779/02a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5780/03a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5821/ata_da_04a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5781/05a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5885/ata_da_06a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5829/ata_da_07a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5830/ata_da_08a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5886/ata_da_09a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5887/ata_da_10a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6098/ata_da_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6099/ata_da_12a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5955/ata_da_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6100/ata_da_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6101/ata_da_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6102/ata_da_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6210/ata_da_17a_sessao_ordinaria_20-2022.pdf" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6103/ata_da_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6211/ata_da_19a_sessao_ordinaria..pdf" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6218/ata_da_20a_sessao_ordinaria..pdf" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6255/ata_da_21a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6287/ata_da_22a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6288/ata_da_23a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6347/24ord.pdf" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6404/ata_da_25a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6405/ata_da_26a_sessao_ordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6457/ata_da_27a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6458/ata_da_28a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6545/ata_da_29a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6546/ata_da_30a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6547/ata_da_31a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6649/ata_da_32a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6579/ata_da_33a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6650/ata_da_34a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6682/ata_da_35a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6683/ata_da_36a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6756/ata_da_37a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5783/01a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5822/02a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5784/03a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5785/04a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5786/05a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5888/ata_da_06a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5889/ata_da_07a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5890/ata_da_08a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/5891/ata_da_09a_sessao_extraordinaria_de_2022.pdf" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6104/ata_da_10a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6105/ata_da_12a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6106/ata_da_13a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6107/ata_da_14a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6108/ata_da_15a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6109/ata_da_16a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6110/ata_da_17a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6219/ata_da_18a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6256/ata_da_19a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6220/ata_da_20a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6348/21extra.pdf" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6459/ata_da_22a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6460/ata_da_23a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6577/ata_da_24a_sessao_extraordinario.pdf" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6578/ata_da_25a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6651/ata_da_26a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6684/ata_da_27a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6757/ata_da_28a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6758/ata_da_29a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6759/ata_da_30a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6173/prestacao_de_contas_do_poder_executivo_municipal_-_exercicio_financeiro_de_2016.pdf" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6712/prestacao_de_contas_do_executivo_municipal_-_exercicio_financeiro_2018.pdf" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6713/prestacao_de_contas_do_executivo_municipal_-_exercicio_financeiro_2019.pdf" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6403/ato_14-2022.pdf" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6711/recurso_ao_plenario_de_iniciativa_do_vereador_gilmar_petry.pdf" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2022/6714/representacao_psl_em_face_do_vereador_enfermeiro_ze_carlos.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1188"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="207.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>