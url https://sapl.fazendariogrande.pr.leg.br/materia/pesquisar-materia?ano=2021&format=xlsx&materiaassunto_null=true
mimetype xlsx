--- v1 (2026-03-02)
+++ v2 (2026-05-15)
@@ -54,3097 +54,3097 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>EMLE</t>
   </si>
   <si>
     <t>Emenda Legislativo Executivo</t>
   </si>
   <si>
     <t>Nassib Kassem Hammad</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Súmula: “Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2021, Crédito Adicional Especial no valor de R$ 685.000,00 (Seiscentos e Oitenta e cinco mil reais)."</t>
   </si>
   <si>
     <t>5750</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Dr. Renan Wozniack, Luiz Sergio Claudino - Serjão, Prof. Fabiano Fubá, Rafael Campaner, Sandro do Proteção</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem APRESENTAM EM PLENÁRIO as emendas modificativa, supressiva e aditiva ao Projeto de Lei Complementar nº 12/2021, de iniciativa do Prefeito Municipal, a fim de que sejam realizadas as seguintes adequações nos referidos dispositivos:</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Irmão José Miranda</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4456/indicacao_001-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4456/indicacao_001-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao EXMO SR. Prefeito Municipal, para que o mesmo junto com a secretaria competente, seja REALIZADO A PAVIMENTAÇÃO NAS SEGUINTES RUAS: JOINVILE, BLUMENAU, UNIÃO DA VITORIA, JANDAIA, TRAVESSA BAHIA, AVENIDA PARANÁ, RIO DE JANEIRO, SÃO DOMINGOS, SÃO FÉLIX, SANTO HILÁRIO, SANTA LÚCIA, RUA AMTINHOS E TRAVESSA PALOTINA, no bairro Estados, e nas RUAS MADAGASCAR, NANÍBIA, NIGÉRIA, E RUA TORRES no Jardim Santarém/Nações neste Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Alexandre Maringá, Irmão José Miranda</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4457/indicacao_04-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4457/indicacao_04-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente, realize obras de calçamento nas seguintes ruas:_x000D_
 Rua Jaguariaiva bairro Estados,_x000D_
 Rua Itajaí bairro Estados,_x000D_
 Rua Alagoas bairro Estados,_x000D_
 Rua Maranhão bairro Estados;_x000D_
 Rua Pernambuco bairro Estados;_x000D_
 Rua Amazonas bairro Estados;_x000D_
 Rua Santa Mônica bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Brandão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4458/indicacao_05-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4458/indicacao_05-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, o mesmo através da Secretaria responsável, realize em caráter de urgência a instalação de bancos em todos os abrigos de ponto de ônibus instalados nos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4478/indicacao_06-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4478/indicacao_06-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, o mesmo através da Secretaria responsável, realize em caráter de urgência a instalação de um espaço de lazer localizado na Rua Paulo Leminski com a Rua Carlos Drummond de Andrade, no bairro Jardim Veneza ao lado do CMEI Darcy Barbosa Leal, neste Município.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Dr. Renan Wozniack</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4459/indicacao_07-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4459/indicacao_07-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito de Fazenda Rio Grande, para que o mesmo, por meio da Secretaria competente, realize a troca das lâmpadas queimadas dos postes localizados na pista de caminhada do Centro Multieventos de nosso município.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4460/indicacao_09-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4460/indicacao_09-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria Municipal de Defesa Social, apresente o Plano Municipal de Segurança Pública do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4461/indicacao_10-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4461/indicacao_10-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente realize com a máxima urgência a manutenção na pista de corrida/caminhada nas margens da BR 116.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Gilmar José Petry</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4462/indicacao_11-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4462/indicacao_11-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize o patrolamento com aplicação de material corretivo nas estradas rurais de nosso município.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
     <t>Alexandre Maringá, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4463/indicacao_13-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4463/indicacao_13-2021.pdf</t>
   </si>
   <si>
     <t>Encaminhe-se ao Poder Executivo Municipal a seguinte sugestão de ato administrativo ou de gestão: que não se aplique correção sobre o Imposto Predial e Territorial Urbano - IPTU referente ao exercício de 2021, enquanto perdurar o DECRETO MUNICIPAL Nº 5.184/2020 DE 03 DE ABRIL DE 2020, ao qual "Declara Estado de Calamidade Pública, no âmbito da Saúde Pública, no Município de Fazenda Rio Grande, decorrente do Coronavírus - COVID-19”, bem bom, enquanto não se restabeleça, em sua totalidade, as atividades econômicas deste Município.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Alexandre Maringá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4464/indicacao_14-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4464/indicacao_14-2021.pdf</t>
   </si>
   <si>
     <t>Encaminhe-se ao Poder Executivo Municipal a seguinte sugestão de ato administrativo ou de gestão: que seja realizada, por meio da secretaria competente, uma audiência Pública nesta Casa de Leis, a fim de informar a População da Vila Boa Esperança, bem como, esta Edilidade, acerca de todas as ações em andamento ou não, de natureza jurídica, urbanística, ambiental e social que objetivam a regularização das ocupações da Vila Boa Esperança.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4465/indicacao_15-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4465/indicacao_15-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize a implantação de uma lombada física ou travessia elevada na Rua Guará, Jardim Palmeiras bairro Gralha Azul, mais especificadamente em frente ao número 806, casa 3.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4466/indicacao_16-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4466/indicacao_16-2021.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência a instalação de um espaço de lazer na Vila 1º de maio — Bairro Gralha Azul, neste Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4467/indicacao_17-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4467/indicacao_17-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência manutenção do muro na Unidade de Saúde Canãa que está danificado (palitos quebrados), localizada na rua São Teófilo 310 Bairro Santa Terezinha, neste município.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Caio Szadkoski</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4479/indicacao_18-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4479/indicacao_18-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize a troca de lâmpadas nas seguintes ruas do bairro Nações:_x000D_
 Rua Suécia (em frente aos números 197-407-489-575);_x000D_
 Rua Honduras esquina com a Avenida Paraguai;_x000D_
 Avenida Paraguai esquina com a Rua Honduras;_x000D_
 Rua Libéria (em frente ao número 45);_x000D_
 Rua Bulgária (em frente ao número 299);_x000D_
 Rua Dinamarca (em frente ao número 314)._x000D_
 E também realize a troca de lâmpadas na seguinte Avenida do Bairro Eucaliptos:_x000D_
 Avenida Tomaz Edison de Andrade Vieira (em frente ao número 313).</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4480/indicacao_19-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4480/indicacao_19-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr Prefeito Municipal, para que através da Secretaria de Obras realize a instalação de um ponto de ônibus na rua Goiabeira em frente ao numero 402 no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4589/indicacao_n_20.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4589/indicacao_n_20.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da secretaria de Obras, realize um estudo para que seja implantado uma travessia elevada na Avenida Brasil em frente a Escola 26 de Janeiro .</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4481/indicacao_21-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4481/indicacao_21-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente realize estudos viabilizatórios para construção de uma travessia elevada na Rua Rio Piquiri, próximo ao número 542, em frente ao CMEI Santa Terezinha.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4482/indicacao_22-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4482/indicacao_22-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo Sr. Prefeito MUNICIPAL DR. NASSIB e a SECRETARIA COMPETENTE para que envie com máxima “urgência” um Dentista para atender na UBS estados, no bairro Estados neste Município de Fazenda Rio Grande — PR.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4483/indicacao_23-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4483/indicacao_23-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da secretaria competente, fiscalize oficinas clandestinas e irregulares de moto peças.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4484/indicacao_24-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4484/indicacao_24-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize uma operação tapa buracos e o recapeamento asfáltico em todas as ruas e travessas do bairro Jardim Veneza, sendo essas:_x000D_
 _x000D_
  Rua Mário de Andrade;_x000D_
 Rua Castro Alves;_x000D_
 Rua Carlos Drummond de Andrade;_x000D_
 Rua Noel Rosa;_x000D_
 Rua Tom Jobim;_x000D_
 Rua Cassimiro de Abreu;_x000D_
 Rua Célia Gatai;_x000D_
 Rua João Cabral de Melo Neto;_x000D_
 Rua Dorival Caymmi;_x000D_
 Rua Machado de Assis;_x000D_
 Rua Jorge Amado;_x000D_
 Rua Paulo Leminski;_x000D_
 Rua Mário Quintana;_x000D_
 Rua Cecília Meireles;_x000D_
 Travessa Clarice Lispector;_x000D_
 Travessa Visconde de Taunay;_x000D_
 Travessa Olavo Bilac;_x000D_
 Travessa Francisco Buarque de Holanda;_x000D_
 Travessa Cora Coralina;_x000D_
 Travessa Dalton Trevisan;_x000D_
 Travessa Augusto dos Anjos;</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4485/indicacao_25-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4485/indicacao_25-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize a implantação de uma lombada física ou travessia elevada na Rua Irerê, nº 163, bairro Gralha Azul, mais precisamente em frente ao Condomínio Tulipa.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4510/indicacao_n_26.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4510/indicacao_n_26.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize a construção de uma Escola Municipal, um CMEI e uma Unidade de Saúde e interfira juntamente ao Governo do Estado do Paraná a fim da construção de um Colégio Estadual no loteamento Green Portugal, bairro Gralha Azul neste Município.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4486/indicacao_27-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4486/indicacao_27-2021.pdf</t>
   </si>
   <si>
     <t>Indico para Secretaria de Meio Ambiente, a qual é responsável pelo Parque Verde Municipal, a necessidade de providências na limpeza e manutenção dos banheiros do parque que esta sob sua responsabilidade.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Julio Beiço</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4487/indicacao_28-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4487/indicacao_28-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente realize a patrolagem de todas as ruas da Vila Boa Esperança, bairro Gralha Azul, bem como a troca e/ou manutenção das tampas das galerias de drenagem (bueiro) que estão quebradas.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4488/indicacao_29-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4488/indicacao_29-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido, em caráter de urgência, ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, por meio da secretaria competente, realize o patrolamento e o ensaibramento das seguintes ruas do bairro Iguaçu:_x000D_
 _x000D_
 - Rua Rio Maurício;_x000D_
 _x000D_
 - Rua Rio Ribeirinha;_x000D_
 _x000D_
 - Rua Rio Despique (obviamente, no trecho não pavimentado da via).</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4489/indicacao_30-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4489/indicacao_30-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize melhorias nas estruturas da Escola Municipal Santa Fé e Escola Municipal Santa Cecilia, nesse Município.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Irmão José Miranda</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4490/indicacao_31-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4490/indicacao_31-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal e secretaria competente, que realize a instalação de Lombada Eletrônica e Academia ao Ar-Livre na Avenida Nossa Senhora do Guadalupe, próximo ao CMEI Professora Kelly Campos bairro Santa Teresinha, Município de Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4491/indicacao_32-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4491/indicacao_32-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido o ofício ao Exmo. O Sr. Prefeito Municipal para que através dá Secretaria competente viabilize a conclusão das obras da pavimentação asfáltica da Rua Copaíba no trecho entre a Avenida Jatobá e Avenida das Araucárias Bairro Eucaliptos neste Município.</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4492/indicacao_34-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4492/indicacao_34-2021.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria de Obras, realize com a máxima urgência o asfaltamento das ruas situada no Bairro JD. Colonial que se situa no JD. Veneza neste município. São as Seguintes Ruas:_x000D_
 _x000D_
 Rua Rui Barbosa;_x000D_
 Rua Guimarães Rosa;_x000D_
 TV. José Alencar;_x000D_
 Rua B;_x000D_
 Rua Carlos Gomes;_x000D_
 Rua Aluisio Azevedo;</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4511/indicacao_n_36.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4511/indicacao_n_36.pdf</t>
   </si>
   <si>
     <t>Indico para Secretaria de Obras, que é necessário efetuar manutenção nos bancos e lixeiras que estão localizados na Rua César Carelli, centro da cidade.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4538/indicacao_n_37.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4538/indicacao_n_37.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da secretaria de Obras, realize o termino das obras de pavimentação nos bairros Nações, Eucaliptos, Santa Terezinha e Estados, nas seguintes ruas Alecrim, Jamaica, Nossa Senhora Conceição, Nossa Senhora Rocio, Nossa Senhora de Fátima, Santa Clara, Santa Terezinha, São Dionisio, São Idelfonso, São Joaquim, São Manoel, São Rafael, São Teófilo, São Tomas de Aquino, São Vicente, Santa Ana, Santa Bárbara, Santa Inês, São Jorge e Matinhos.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4614/indicacao_n_38.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4614/indicacao_n_38.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da secretaria de Obras, realize um projeto de pavimentação asfáltica na Rua Rio de Janeiro, bairro Estados e um estudo para a continuidade da rua referida até o Residencial Sol Nascente.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4512/indicacao_n_39.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4512/indicacao_n_39.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da secretaria responsável, providencie a pavimentação asfáltica, calçamento, meio fio e paisagismo nas seguintes Ruas, tais como:_x000D_
 _x000D_
 01.Prolongamento da Rua Moçambique,_x000D_
 02. Nova pavimentação na Rua Alecrim,_x000D_
 03. Nova pavimentação Rua Pinheiro entre a Rua Alecrim e Rua Aroeira._x000D_
 04. Nova pavimentação Rua Aroeira entre a Rua Aroeira e Av. Cedro._x000D_
 05. Nova pavimentação Av. Cedro entre a Rua Aroeira e Peroba._x000D_
 06. Nova pavimentação  na Rua Peroba, entre a Av. Cedro e a Av. Paineiras.</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4513/indicacao_n_40.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4513/indicacao_n_40.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente realize em caráter de urgência a recuperação e manutenção dos brinquedos existentes no Playground, localizado no Centro Multieventos.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4514/indicacao_n_41.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4514/indicacao_n_41.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize a construção de calçadas nas seguintes localidades:_x000D_
 _x000D_
 Avenida Santa Monica, em toda extensão bairro Santa Terezinha; Rua Manoel Claudio Barbosa no trecho entre a Avenida Nossa Senhora Aparecida e Rua Rio Eufrates, nesse Município.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Gilmar José Petry, Julio Beiço</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4515/indicacao_n_42.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4515/indicacao_n_42.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente realize a patrolagem na Tv. Moçambique, na Av. Venezuela, na Av. das Américas próximo ao número 231, no bairro Nações e na Rua José Custódio dos Santos bairro Eucaliptos.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4516/indicacao_n_43.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4516/indicacao_n_43.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizada a manutenção e troca das lâmpadas dos postes de iluminação pública da quadra esportiva, localizada na praça do bairro Iguaçu, bem como das Ruas Rio Iguaçu e da Rua Rio Tejo.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4517/indicacao_n_44.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4517/indicacao_n_44.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, por meio da secretaria competente, realize a manutenção ou a substituição da cobertura do ponto de ônibus localizado na Rua Framboeseira, no Jardim Sidom, bairro Eucaliptos, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4539/indicacao_n_45.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4539/indicacao_n_45.pdf</t>
   </si>
   <si>
     <t>Indico para Secretaria de Obras, que é necessário a instalação de calçadas para os pedestres na extensão da rua Rio Tejo.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4518/indicacao_n_46.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4518/indicacao_n_46.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente realize urgentemente a limpeza, roçada, retirada de lixo e entulhos do imóvel de propriedade do Município de Fazenda Rio Grande, localizado na Travessa Rio Campo Real, em frente ao nº 160, Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Gilmar José Petry, Irmão José Miranda</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4519/indicacao_n_47.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4519/indicacao_n_47.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal e secretaria competente que realize a Ligação ou substituição das lâmpadas da rede de Iluminação Pública na Avenida das Araucárias das proximidades do Terminal de Ônibus estendendo até altura do Supermercado Jacomar, Município de Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4520/indicacao_n_48.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4520/indicacao_n_48.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal e secretaria de obras que realize a pavimentação das Ruas: Travessa Emas, Travessa Coleirinha, Rua Chopim, Travessa Tiriva, Travessa Avestruz, Rua Tico Tico, Rua da Praça, na Vila Boa Esperança Município de Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4521/indicacao_n_49.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4521/indicacao_n_49.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria de Obras, realize com a máxima urgência a revitalização e limpeza de matagal e entulhos na Rua Helena kollody — JD. Veneza, conhecido como “Lagoinha do Veneza”. O local encontra-se abandonado e necessita de uma extrema atenção.</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4522/indicacao_n_50.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4522/indicacao_n_50.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da secretaria Competente, seja implantado uma praça com academia ao ar livre, Mine arena, cancha de basquete na rua tridi no bairro jardim Palmeras.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4540/indicacao_n_52.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4540/indicacao_n_52.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, estejam colocando a cobertura no último ponto de ônibus da Rua Lucinir Franco da Rocha, mais especificadamente em frente à residência de número 2566, na localidade Campo da Cruz bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4541/indicacao_n_53.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4541/indicacao_n_53.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizada a pintura de sinalização de trânsito (vertical, horizontal e dispositivos de redutores de velocidade — travessias e /ou lombadas), na Av. Nossa Senhora de Aparecida, (prox. ao número 1829), bem como no cruzamento com a Av. São Cristóvão e a Rua Rio Piquiri.</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4542/indicacao_n_54.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4542/indicacao_n_54.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio à Leblon/Nobel Transporte de Passageiros e à COMEC (Coordenação da Região Metropolitana de Curitiba), para que realize em caráter de urgência o aumento da frota de ônibus nos horários de pico no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Brandão, Julio Beiço</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4543/indicacao_n_55.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4543/indicacao_n_55.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, para que realize a patrolagem e ensaibramento da Rua Noruega, bairro Nações.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4792/indicacao_n_56.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4792/indicacao_n_56.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize a roçada e a limpeza na rua Pau Brasil do bairro Eucaliptos.</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Caio Szadkoski, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4545/requerimento_n_57.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4545/requerimento_n_57.pdf</t>
   </si>
   <si>
     <t>Indicam seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize a roçada e a limpeza embaixo das torres de transmissão de energia que dividem o Jardim Europa e o Green Field.</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4546/indicacao_n_58.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4546/indicacao_n_58.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência a instalação de uma Travessa Elevada em Frente a Unidade Básica de Saúde, situada entre a Av. Portugal e Av. Áustria, em Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4547/indicacao_n_59.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4547/indicacao_n_59.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao EXMO. SR. PREFEITO MUNICIPAL para que através da Secretaria de Obras, realize o calçamento de toda extensão da Rua Pau Brasil, e também que seja realizado a continuação da pavimentação da travessa mogno no jardim Europa, bairro Eucaliptos no Município de Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4548/indicacao_n_60.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4548/indicacao_n_60.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, por meio da secretaria competente, providencie uma lombada, travessia elevada, radar eletrônico ou similar para a Rua lugoslávia, próximo à residência número 212, no bairro Nações, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Dr. Renan Wozniack, Irmão José Miranda</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4549/indicacao_n_61.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4549/indicacao_n_61.pdf</t>
   </si>
   <si>
     <t>Indicam seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, por meio da secretaria competente, realize a devida sinalização de trânsito, vertical e horizontal (placas indicando a via preferencial, faixas de pedestre, etc.) no cruzamento da Rua Jaguariaíva com a Avenida Mato Grosso, no bairro Estados, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4550/indicacao_n_62.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4550/indicacao_n_62.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize a implantação de um abrigo para parada de ônibus, na Rua Girassol próximo ao número 309, bairro Eucaliptos nesse Município.</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4564/indicacao_n_63.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4564/indicacao_n_63.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, viabilize a implantação de pavimentação asfáltica nas seguintes localidades:_x000D_
 Rua Rio Miringuava, Rua Rio Acungui, Rua Rio Jau, Travessa Rio Betara, Travessa Piraquara, Travessa Rio Mandaçai, bairro Iguaçu;_x000D_
 Avenida Condor, 474 Gralha Azul_x000D_
 Travessa Muricy, Eucaliptos nesse Município.</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4565/indicacao_n_64.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4565/indicacao_n_64.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente realize estudos para construção de uma travessia elevada, na Rua Jaguariaíva, próximo ao número 1360, Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4566/indicacao_n_65.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4566/indicacao_n_65.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal e a empresa SANEPAR (Companhia de Saneamento do Paraná) para que, realize com a máxima urgência, a instalação da extensão da rede de esgoto na travessa José de Alencar, localizada no bairro Jardim Colonial, nesse município.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4590/indicacao_n_66.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4590/indicacao_n_66.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da secretaria responsável, providencie a roçada e limpeza pública nas unidades de saúde, nas escolas municipais, CMEIs, CRAS, parques e praças publicas.</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4567/indicacao_n_67.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4567/indicacao_n_67.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da secretaria de Obras, realize um estudo para que seja feita a melhoria da estrutura e equipamentos da academia ao ar livre e qual a possibilidade para implantação de um parquinho infantil na praça da Vila boa esperança na rua tico-tico no bairro gralha azul.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4568/indicacao_n_68.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4568/indicacao_n_68.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, por meio da secretaria responsável, providencie a limpeza e a roçada da região próxima ao Rio Mascate, na altura da Rua São Simplício, esquina com Rua Rio Guajuvira, bem como de suas calçadas adjacentes, no bairro Iguaçu, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4569/indicacao_n_69.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4569/indicacao_n_69.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao EXMO SR. Prefeito Municipal e Secretaria Competente, para que seja colocado PLACAS COM NOMES DAS RUAS no Jardim Sol Nascente, no bairro Estados, neste Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4570/indicacao_n_70.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4570/indicacao_n_70.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize estudos para que seja aplicado o produto Bio C ou Pedra Regular nas seguintes ruas:_x000D_
 _x000D_
 Rua Demétrio Zanão;_x000D_
 Rua Adão Rioka;_x000D_
 Rua André Wosniak;_x000D_
 _x000D_
 Sendo estas, localizadas no bairro Passo Amarelo, área rural deste Município.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4571/indicacao_n_71.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4571/indicacao_n_71.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente realize estudos para revitalização da Praça Miro Siqueirense, Bairro Iguaçu.</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4572/indicacao_n_72.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4572/indicacao_n_72.pdf</t>
   </si>
   <si>
     <t>Indico para Secretaria Governo, a qual é responsável pelo departamento de trânsito, que é necessário a instalação de um redutor de velocidade em frente a escolinha/creche Leão Dourado, na rua Laranjeiras entre as ruas Av.das Pioneiras é Av. das Araucária no bairro Eucaliptos..</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4573/indicacao_n_73.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4573/indicacao_n_73.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizada a manutenção nos pontos que necessitam de sinalização de trânsito (vertical, horizontal e dispositivos de redutores de velocidade — travessias e /ou lombadas), na Rua Rio Tejo -Trajeto completo do UPA, bem como a continuação da Rua, sentido bairro Iguaçu, a fim de melhorar a segurança e qualidade do trânsito para os veículos e pedestres.</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4574/indicacao_n_74.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4574/indicacao_n_74.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao EXMO. SR. Prefeito Municipal, Secretaria de Obras e a FAZTRANS para que realize A RETIRADA da lombada na rua São Benedito, Nº 316, Bairro Santa Terezinha no Município de Fazenda Rio Grande/PR, e, indica que no local supramencionado seja colocado um REDUTOR DE VELOCIDADE.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4575/indicacao_n_75.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4575/indicacao_n_75.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência a remoção de sobras de manilhas de concretos utilizadas para canalizar a rede fluvial, situada à Rua Gerivá, Bairro Eucaliptos, indica-se conjuntamente para que tampe o esgoto a céu aberto e promova o asfaltamento daquela localidade.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4576/indicacao_n_76.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4576/indicacao_n_76.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize a construção de uma lombada na rua Guajuvira próximo ao número 324 no bairro Iguaçu</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4591/indicacao_n_77.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4591/indicacao_n_77.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, viabilize calçamento nas seguintes localidades:_x000D_
 _x000D_
 Rua Rio Tietê número 669 até 926 no bairro Iguaçu:_x000D_
 Rua Santo Augustinho, bairro Santa Terezinha;_x000D_
 Avenida Aurora em toda sua extensão, no bairro Eucaliptos nesse Município.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4592/indicacao_n_80.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4592/indicacao_n_80.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência as obras de pavimentação asfáltica nas ruas Madagascar e Namíbia, localizada no bairro Santarém / Nações 1, nesse município.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4593/indicacao_n_81.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4593/indicacao_n_81.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, viabilze a implantação de pavimentação asfáltica na continuação da Rua Limeira, Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4594/indicacao_n_82.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4594/indicacao_n_82.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, analise a melhor opção e realize a instalação de lombada física, travessia elevada ou lombada eletrônica nas seguintes localizações:_x000D_
 _x000D_
 •	Rua Antônio Baldan, situada na antiga área rural Campo da Cruz, atual bairro Jardim Veneza, próximo ao nº 111;_x000D_
 •	Rua Mário de Andrade nas proximidades da Unidade de Saúde, Rua Jorge Amado próximo ao nº 421, Rua Vinicius de Moraes próximo ao nº 437, Rua João Cabral de Melo Neto próximo ao número 249;_x000D_
 •	Rua Nelson Claudino dos Santos;_x000D_
 •	Avenida Albatroz;_x000D_
 •	Rua Francisco da Conceição Machado próximo ao nº 514;</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Dr. Renan Wozniack, Julio Beiço</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4595/indicacao_n_83.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4595/indicacao_n_83.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizada a instalação de lombada ou redutor de velocidade, na Rua Sergipe, próximo ao nº 328, bairro Estados, a fim de melhorar a segurança e qualidade do trânsito para os veículos e pedestres.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4596/indicacao_n_84.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4596/indicacao_n_84.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizado estudo e a elaboração de um projeto para a pavimentação asfáltica das Rua Rio Atuba, Rio Elba e Rio Vistula no bairro Iguaçu, neste município, melhorando a qualidade de vida dos moradores daquela região e possibilitando a segurança do trânsito para os veículos.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4597/indicacao_n_85.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4597/indicacao_n_85.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo empreenda esforços para retomar a viabilização da construção do viaduto na BR-116, projetado para ser instalado nas proximidades da empresa Plastilit, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4598/indicacao_n_86.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4598/indicacao_n_86.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Urbanismo a necessidade da implantação de calçadas para os pedestres por toda a extensão da Av.Brasil da esquina da Rua Limeira até o Centro Multieventos.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4599/indicacao_n_87.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4599/indicacao_n_87.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize a roçada e a limpeza na rua Rio Paranaíba em frente ao número 1268 no bairro Iguaçu.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4600/indicacao_n_88.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4600/indicacao_n_88.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência a sinalização de placas e pintura de faixas amarelas e de vagas para veículos, na TV. Figueira — Bairros Eucaliptos.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4601/indicacao_n_89.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4601/indicacao_n_89.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal e a Secretaria competente para que faça um estude viabilidade para criar um recuo para carga e descarga na Rua Jacarandá, próximo à esquina da Rua Castanheira.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4615/indicacao_n_90.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4615/indicacao_n_90.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, viabilize a revitalização de sinalização da Avenida Nossa Senhora Aparecida mais precisamente esquina com a Avenida Santo Agostinho bairro Santa Terezinha, nesse Município.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4616/indicacao_n_92.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4616/indicacao_n_92.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr Prefeito Municipal para que, através da Secretaria Municipal de Obras, realize com a máxima urgência a realização da operação de tapa buracos na Travessa Caviúna, localizada no bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4617/indicacao_n_93.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4617/indicacao_n_93.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da secretaria responsável, providencie a instalação de um redutor de velocidade na Av. Brasil esquina com a Avenida Tomaz Edson de Andrade Vieira, entrada do bairro Green Field e Jardim Brasil.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4618/indicacao_n_94.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4618/indicacao_n_94.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente, realize a roçada e a limpeza na rua Rio Amazonas entre os números 697 e 727 no bairro Estados.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4619/indicacao_n_96.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4619/indicacao_n_96.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo, por meio da secretaria competente, realize a manutenção da iluminação viária na área comercial do bairro Pioneiros, inclusive com a substituição das lâmpadas queimadas, conforme detalhamento apresentado na justificativa a seguir.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4620/indicacao_n_97.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4620/indicacao_n_97.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao EXMO Sr. Prefeito Municipal, para que o mesmo junto com a secretaria competente, realize a colocação de uma Academia Ar Livre e Mini Arena local entre as Ruas Jaguariaíva com São Domingo Sávio bairro Estados neste Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4621/indicacao_n_98.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4621/indicacao_n_98.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao EXMO Sr. Prefeito Municipal, para que o mesmo junto com a secretaria competente, venha realizar a manutenção das telas da cancha de esporte, Parque Infantil e Implantar uma Academia ao Ar Livre na Praça Izaltino Salvador de Souza bairro Iguaçu neste Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4622/indicacao_n_99.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4622/indicacao_n_99.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio a Empresa Brasileira de Correios e Telégrafos (Correios), para que a mesma estenda os serviços de entrega de correspondências, encomendas e outros serviços oferecidos pela empresa na Rua Travessa Albânia, localizada no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4623/indicacao_n_100.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4623/indicacao_n_100.pdf</t>
   </si>
   <si>
     <t>Indico para Secretaria de Obras, a necessidade da troca de iluminação na extensão da Santo Agostinho no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4624/indicacao_n_101.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4624/indicacao_n_101.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizado o serviço de limpeza e roçada nas Ruas Rio Atuba, Rio Elba, Rio Vistula, que ficam às margens do Rio Mascate bairro Iguaçu, bem como para que promova a limpeza e roçada das Ruas do loteamento Green Portugal._x000D_
  Por fim, solicito que as imobiliárias e loteadoras, que possuam terrenos, os quais estejam tomados pelo matagal gerando mais insetos, roedores e serpentes sejam devidamente notificadas, tendo em vista o alto risco de doenças aos moradores da região.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4625/indicacao_n_102.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4625/indicacao_n_102.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência, a instalação de dois quebras molas ou qualquer tipo de controle de velocidade na rua Uruguai — Bairro Nações._x000D_
  Em conjunto solicito as mesmas providências na Rua Albatroz esquina com Rua Guará, que necessitam de sinalização indicativa de preferencia veicular, e tachões para controle de velocidade, ou lombada elevada em ambos os sentidos da via.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4626/indicacao_n_103.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4626/indicacao_n_103.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, analise a melhor opção e realize a instalação de lombada física, travessia elevada ou lombada eletrônica na Rua Nelson Claudino dos Santos proximidades do número 373, onde já havia uma lombada eletrônica, Pioneiros. _x000D_
  Na Rua Carlos Drummond de Andrade nas proximidades do número 1913, Jardim Colonial. E na Avenida Albatroz, esta também, onde já havia uma lombada eletrônica, Gralha Azul, todas neste Município.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4641/indicacao_n_104.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4641/indicacao_n_104.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize uma revisão e manutenção de todas as lâmpadas no Jardim Itália deste município.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4642/indicacao_n_105.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4642/indicacao_n_105.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria do Meio Ambiente, proceda com a máxima urgência a poda das árvores na Rua São Manoel, 661 localizada no bairro Santa Terezinha. E na Travessa Líbano em frente a residência 135, localizada no bairro Nações I, neste município.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4643/indicacao_n_106.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4643/indicacao_n_106.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que por meio da Secretaria de Planejamento Urbano, realizem projetos no plano de mobilidade urbana visando incluir ciclo faixas na malha viária de Fazenda Rio Grande ou outras medidas que alberguem a proteção dos ciclistas em nosso trânsito local.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4644/indicacao_n_108.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4644/indicacao_n_108.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal e secretaria competente, que realize o calçamento na Avenida Paraná extensão da Rua Rio Tejo e Avenida Nossa Senhora Aparecida bairro Pioneiros, neste Município de Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4645/indicacao_n_109.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4645/indicacao_n_109.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente realize estudos para construção de uma travessia elevada, na Rua César Carelli, próximo ao número 98, localizado no bairro Pioneiros.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4646/indicacao_n_110.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4646/indicacao_n_110.pdf</t>
   </si>
   <si>
     <t>Indico a necessidade da instalação de redutores de velocidade nas seguintes localizações: Rua Pernambuco em frente ao número 22 no Bairro Estados e na Rua Nossa Senhora da Conceição em frente ao número 247 no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4647/indicacao_n_111.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4647/indicacao_n_111.pdf</t>
   </si>
   <si>
     <t>indicam seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize um estudo para a construção/instalação de dois redutores de velocidade sejam estes fixos ou eletrônicos na rua Rio Madeira, próximo ao mercado Paraty, no bairro Iguaçu.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4648/indicacao_n_112.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4648/indicacao_n_112.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizado o recapeamento asfáltico da via pública, no bairro Iguaçu, na Rua Rio Oiapoque, próximo ao número 1574, neste município, uma vez que a via se encontra com muitos buracos ocasionados pela ação do tempo, ficando prejudicado o tráfego dos veículos, colocando ainda em risco os motoristas e pedestres que se utilizam da rua.</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4649/indicacao_n_113.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4649/indicacao_n_113.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize e estudos e esteja colocando uma placa de pare ou placa de preferencial, no trevo da rua Demétrio Zanão com a Estrada Principal do Passo Amarelo, sendo esta a mais viável para o local e também lombadas próximas a este trevo.</t>
   </si>
   <si>
     <t>4650</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4650/indicacao_n_114.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4650/indicacao_n_114.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize a revitalização de sinalização vertical e horizontal no bairro Green Field, neste Município.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4651/indicacao_n_115.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4651/indicacao_n_115.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria responsável, realize em caráter de urgência o plano e a implementação de asfaltamento das ruas no Bairro JD. Santa Maria situado entre o Bairro Estado lll neste Município. São as seguintes: _x000D_
 _x000D_
 •	Rua Belém;_x000D_
 •	Rua Curitiba entre o número 1.910 ao 2.204;_x000D_
 •	Rua Manaus;_x000D_
 •	Rua Porto Velho;_x000D_
 •	Rua Terezinha;_x000D_
 •	Rua Goiânia;_x000D_
 •	Rua Aracaju;_x000D_
 •	Rua Natal;_x000D_
 •	Rua João Pessoa;_x000D_
 •	Rua Recife;_x000D_
 •	Rua Vitória;_x000D_
 •	Rua Belo Horizonte;_x000D_
 •	Rua Guanabara;_x000D_
 •	Rua Campo Grande;_x000D_
 •	Rua Porto Alegre;</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4664/indicacao_n_116.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4664/indicacao_n_116.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da secretaria responsável, providencie sinalização horizontal e vertical em toda extensão da rua Guará.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4665/indicacao_n_117.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4665/indicacao_n_117.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da FazTrans que venha inspecionar e, realize com a máxima urgência a instalação de uma lombada elevada na Rua Uruguai, 1058 (próximo a Igreja Presbiteriana do Brasil), localizada no bairro Nações I, neste município.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4666/indicacao_n_118.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4666/indicacao_n_118.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que por meio da Secretaria competente, realize a pavimentação da Avenida Venezuela no trecho compreendido entre a Avenida das Indústrias e as adjacências da Travessa Moçambique (onde termina o asfalto), no Bairro Eucaliptos, em nossa cidade.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4667/indicacao_n_119.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4667/indicacao_n_119.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente realize estudos para a instalação de lombada ou redutor de velocidade, na Rua Pessegueiro, próximo ao número 835, localizada no bairro Eucaliptos.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Irmão José Miranda, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4668/indicacao_n_120.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4668/indicacao_n_120.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao EXMO Sr. Prefeito Municipal para que o mesmo juntamente com a Secretaria de Obras realize à Construção de Calçadas na Avenida Paraná, extensão que liga desde Rua Pernambuco até a Rua Alagoas bairro Estados neste Município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4669/indicacao_n_121.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4669/indicacao_n_121.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Exmo Sr. Prefeito Municipal, para que o mesmo juntamente com a Secretaria de Obras providencie a Instalação de Lombadas na Rua Flambóia próximo ao numero 2611 Bairro Green Field e na Rua Santo Antônio próximo a número 933, no Jardim Ipê bairro Santa Terezinha, neste Município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4670/indicacao_n_121.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4670/indicacao_n_121.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize a revitalização de todas as ruas do bairro Jardim Veneza, neste Município.</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4671/indicacao_n_123.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4671/indicacao_n_123.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizada a construção de um espaço de lazer para os moradores na rua Rio Atuba bairro Iguaçu, segue anexado a área que poderá ser contemplada como espeço de lazer.</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4672/indicacao_n_124.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4672/indicacao_n_124.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize a troca dos semáforos em todo o Município instalando semáforos novos e acrescente um novo semáforo na Avenida Nossa Senhora Aparecida juntamente com a Rua Santo Agostinho, estas no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4673/indicacao_n_125.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4673/indicacao_n_125.pdf</t>
   </si>
   <si>
     <t>Indico para Secretaria de Obras, a necessidade de patrolamento e cascalho na rua Rio Maurício divisa dos bairros Pioneiros e Iguaçu..</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4674/indicacao_n_126.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4674/indicacao_n_126.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência, a instalação de uma lombada, na Rua Guará, nº 262 (próximo ao nº 278) e, a instalação de redutores de velocidade, na Rua Albatroz, esquina com a Rua Guará._x000D_
  Além disso, requer seja realizado estudo técnico nas referidas localidades, visto a real necessidade, diante dos acidentes ali ocorridos.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4689/indicacao_n_127.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4689/indicacao_n_127.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria Municipal de Meio Ambiente, providencie a retomada do Programa Troca Verde.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4711/indicacao_n_128.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4711/indicacao_n_128.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize um estudo para a construção de um redutor de velocidade (lombada) na rua Curitiba próximo ao número 940, no bairro Santa Maria, neste município.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4690/indicacao_n_129.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4690/indicacao_n_129.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize a instalação de placas para estacionamento rotativo na Rua Jequitibá em frente ao centro comercial Plaza Fácil</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4691/indicacao_n_130.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4691/indicacao_n_130.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que por meio da secretaria competente, providencie a instalação de uma travessia elevada na Avenida Portugal, em frente a Unidade de Saúde Gralha Azul, no bairro Gralha Azul, em nosso município ou, caso não seja possível, que seja reativado o radar eletrônico redutor de velocidade neste local.</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Dr. Renan Wozniack, Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4692/indicacao_n_131.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4692/indicacao_n_131.pdf</t>
   </si>
   <si>
     <t>Indicam seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que por meio da Secretaria competente, disponibilize bebedouros públicos com água potável para os frequentadores de praças e parques de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4693/indicacao_n_132.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4693/indicacao_n_132.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente realize com a máxima urgência manutenção no playground do parque verde, localizado no bairro Estados.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4694/indicacao_n_133.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4694/indicacao_n_133.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize a manutenção da rede de iluminação pública na Rua Demétrio Zanaão, nas proximidades da Igreja Santo Antônio e na Avenida Portugal entre o Condomínio Residencial Recanto Portugal e o Condomínio Residencial Green Portugal. Indico também para que sejam instaladas as lâmpadas de iluminação pública nos postes já colocados na Estrada Rural Adão Roik, neste Município.</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4695/indicacao_n_134.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4695/indicacao_n_134.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência o plano e a implementação de asfaltamento das ruas situadas no Bairro Estados, neste Município de Fazenda Rio Grande. São as seguintes:_x000D_
 _x000D_
 •	Avenida Paraná (do número 4001 ao 5030);_x000D_
 •	Rua Bahia;_x000D_
 •	Rua Campinas;_x000D_
 •	Travessa União da Vitória;</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4696/indicacao_n_135.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4696/indicacao_n_135.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente viabilize os reparos necessários com a aplicação de material corretivo e pavimentação no final da Rua Rio Goioerê localizada no Bairro Iguaçu neste município.</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4697/indicacao_n_136.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4697/indicacao_n_136.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizada a instalação de redutor de velocidade, na Rua Luxemburgo, Rua Londres, Rua África do Sul, Rua Paris e Rua Berlin, todas localizadas no bairro Nações, Loteamento Green Portugal, a fim de melhorar a segurança e qualidade do trânsito para os veículos e pedestres.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4698/indicacao_n_137.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4698/indicacao_n_137.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao EXMO SR. Prefeito Municipal e FANSTRANS para que seja Realizado a Colocação de Placas e Pinturas de Sinalização Horizontal e Vertical na Rua Rio Volga com a Rua Rio Eufrates esquina da Sanepar, bairro Iguaçu neste Município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4699/indicacao_n_138.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4699/indicacao_n_138.pdf</t>
   </si>
   <si>
     <t>Indico para Secretaria de Meio Ambiente, a necessidade de limpeza e roçada nas calçada da Rua Salgueiro esquina com Av.Cedro no bairro Eucaliptos 1, fazendo com que cadeirantes tenham dificuldades de passagem no local.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4712/indicacao_n_139.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4712/indicacao_n_139.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Urbanismo, efetue a troca de lâmpadas em toda localidade no Green Field</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4713/indicacao_n_140.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4713/indicacao_n_140.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal Dr. Nassib Hammad, para que, através da Secretaria competente realize a construção de uma praça no terreno entre as Ruas Caraúna, Rua lrerê e Rua Mairas no bairro Gralha Azul, nesse Município.</t>
   </si>
   <si>
     <t>4714</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4714/indicacao_n_141.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4714/indicacao_n_141.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da secretaria competente, realize a limpeza e roçada das margens do córrego localizado nas proximidades da Rua Rio Orinoco, no bairro Iguaçu, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4715</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4715/indicacao_n_142.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4715/indicacao_n_142.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize a instalação de uma travessia elevada em frente ao Condomínio Residencial Recanto Portugal e também em frente a Fábrica Quero S. Mais Alimentos, ambos no bairro Jardim Veneza neste Município.</t>
   </si>
   <si>
     <t>4716</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4716/indicacao_n_143.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4716/indicacao_n_143.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, realize estudos para instalação de redutor de velocidade na Rua Jorge Amado, próximo ao número 371, localizado no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>4717</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4717/indicacao_n_144.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4717/indicacao_n_144.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize em caráter de urgência a implementação de pisos de cimento/concreto em todos os pontos de ônibus neste município._x000D_
 _x000D_
    1. Em todos os pontos que foram colocados recentemente os novos abrigos._x000D_
    2. Em todos os pontos que continuam com os abrigos antigos.</t>
   </si>
   <si>
     <t>4718</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4718/indicacao_n_145.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4718/indicacao_n_145.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, indicar ao Exmo. Sr. Prefeito Municipal, com urgência, para que atue juntamente com o Governo do Estado do Paraná, pela não retomada das aulas presenciais na rede pública de ensino no Estado do Paraná_x000D_
 _x000D_
 1.	Indica-se ao Exmo. Sr. Prefeito Municipal, à atuação junto ao Governo do Estado do Paraná a fim de reforçar a necessidade da não retomada das aulas presenciais nas redes públicas de ensino (Escolas e Colégios Municipais e Estaduais), em virtude do agravamento da Pandemia do COVID-19.</t>
   </si>
   <si>
     <t>4719</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4719/indicacao_n_146.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4719/indicacao_n_146.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal Dr. Nassib Hammad, para que, através da Secretaria competente realize instalação de uma lombada na Rua Laranjeiras em frente ao número 342 no bairro Eucaliptos, nesse Município.</t>
   </si>
   <si>
     <t>4720</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4720/indicacao_n_147.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4720/indicacao_n_147.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. SR. PREFEITO MUNICIPAL e a Secretaria competente para que realize a construção de calçadas na Rua Jaguariaíva, entre a Rua Mato Grosso e a Rua Matinhos, no Jardim Suzuki, Bairro Estados neste Município.</t>
   </si>
   <si>
     <t>4721</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4721/indicacao_n_148.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4721/indicacao_n_148.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, utilizem das Emendas Parlamentares vinda do Exmo. Sr. Deputado Estadual Luís Carlos Martins, e realizem as instalações referente ao Projeto Meu Campinho módulo Campo Society e ao Projeto a modelo Playground 3, na praça ao lado do CMEI Vovô Juca Rocha, no bairro Iguaçu, na Rua Rio Tietê.</t>
   </si>
   <si>
     <t>4722</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4722/indicacao_n_149.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4722/indicacao_n_149.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras, a necessidade da colocação de calçadas para pedestres nas ruas Nossa Senhora de Lourdes, Av. Rio Amazonas e Rua São Geremias no bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4723/indicacao_n_150.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4723/indicacao_n_150.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal e à Secretaria de Governo, para que através da FAZTRANS realize o estudo para a implantação de uma lombada física ou redutor eletrônico de velocidade na Rua Manoel Claudino Barbosa, esquina com Rua Rio Eufrates, ou ainda, a melhoria na sinalização horizontal e vertical com a implantação de tachões neste cruzamento.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4799/indicacao_n_152.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4799/indicacao_n_152.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que O mesmo, através da Secretaria responsável, realize em caráter de urgência, a revitalização, limpeza e demais cuidados necessários quanto às redes de esgoto das seguintes localidades:_x000D_
 _x000D_
 Bairro Veneza:_x000D_
 •	Rua Jorge Amado (no final da rua)_x000D_
 •	Rua Pernambuco (final da rua)_x000D_
 Bairro Estados:_x000D_
 •	Rua Jaguariaíva (final da rua)_x000D_
 •	Rua Sergipe (final da rua, ambos os lados da rua)_x000D_
 Bairro Nações:_x000D_
 •	Avenida das Indústrias (próximo a PUC)_x000D_
 Bairro Santa Terezinha:_x000D_
 •	Avenida Nossa Senhora Aparecida (Ao lado do "Bosque do Ipê")</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4800/indicacao_n_153.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4800/indicacao_n_153.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize a construção de sistema de escoamento na Avenida Venezuela, próximo ao número 2511 e nas ruas ao seu entorno, bairro Eucaliptos neste município.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4801/indicacao_n_154.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4801/indicacao_n_154.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, realize em caráter de urgência, operação tapa buracos na Rua Rio Iguaçu, próximo ao número 735, localizado no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4802/indicacao_n_156.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4802/indicacao_n_156.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da secretaria competente, providencie a realocação do ponto de ônibus localizado na Avenida Carvalho, em frente à residência de número 148, para a esquina da Avenida Carvalho com a Travessa Cauna, na localidade do Pátria Minha, bairro Eucaliptos, em Fazenda Rio Grande. Outrossim, que a secretaria responsável desenvolva mais ações voltadas à promoção de segurança pública para aquela região.</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4803/indicacao_n_157.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4803/indicacao_n_157.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a pintura das lombadas e travessias elevadas localizadas no Bairro Iguaçu neste Município.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4804/indicacao_n_158.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4804/indicacao_n_158.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao senhor Prefeito Municipal e a secretaria competente para que faça a pavimentação na Tr. Geriva, no bairro Eucaliptos neste município.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4805/indicacao_n_159.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4805/indicacao_n_159.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, instale lixeiras e placas indicativas que contenham imagens da fauna e da flora em pontos estratégicos das Estradas Rurais do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4806/indicacao_n_160.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4806/indicacao_n_160.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. sr. Prefeito Municipal, para que, através da Secretaria competente, realize a manutenção da Rua Machado de Assis e em seu entorno, bairro Jardim Veneza neste município.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4807/indicacao_n_161.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4807/indicacao_n_161.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizada a instalação de Travessia Elevada e/ou dispositivo de radar eletrônico na Avenida Paraguai, próximo ao nº 955, no bairro Nações, a fim de melhorar a segurança e qualidade do trânsito para os veículos e pedestres.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Julio Beiço, Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4808/indicacao_n_162.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4808/indicacao_n_162.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizada a instalação de lombada ou redutor de velocidade, na Rua Sibipiruna, próximo ao nº 404, bairro Eucaliptos, próximo ao mercado Paulista, a fim de melhorar a segurança e qualidade do trânsito para os veículos e pedestres.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4809/indicacao_n_163.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4809/indicacao_n_163.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras e Faztrans, a necessidade de instalar um redutor de velocidade na Rua Pernambuco, em frente aos números 22 e 603 no bairro Estados e na Rua Nossa Sra. da Conceição em frente ao número 241 no Bairro Santa Terezinha, devido ao intenso fluxo de veículos, tentando assim conter a velocidade abusivas de alguns motoristas.</t>
   </si>
   <si>
     <t>4832</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4832/indicacao_n_165-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4832/indicacao_n_165-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, realize a elevação na boca de lobo da Rua São Brás nº 15 esquina com a Rua Santa Mônica, nesse Município.</t>
   </si>
   <si>
     <t>4833</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4833/indicacao_n_166-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4833/indicacao_n_166-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência a recolocação de um ponto de ônibus, localizado na Rua Carlos Drummond de Andrade próximo a residência nº 1990, localizada no bairro Jardim Veneza, neste município.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4834/indicacao_n_167-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4834/indicacao_n_167-2021.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Meio Ambiente, a necessidade de realizar uma análise da água do açude do Parque Multieventos, pois estranhamente os peixes do açude estão morrendo sem causa aparente podendo assim se tratar de uma contaminação causada por descarte indevido de produtos químicos.</t>
   </si>
   <si>
     <t>4835</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4835/indicacao_n_168-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4835/indicacao_n_168-2021.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência a revitalização e a instalação de um espaço de lazer (praça com academia ao ar livre e parque infantil) no Jardim Colonial, Rua A, em frente a Mercearia Pitanga (conforme foto em anexo), neste Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4836/indicacao_n_169-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4836/indicacao_n_169-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, realize a instalação de postes republicano, na Paróquia Nossa Senhora de Fátima, localizada na Av. Paineiras, número 539, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>4837</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4837/indicacao_n_170-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4837/indicacao_n_170-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal e a Secretaria Municipal de Obras, para que faça calçadas na Avenida Portugal no trecho entre a Rua Estados Unidos e a Avenida Áustria no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4838</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4838/indicacao_n_171-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4838/indicacao_n_171-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal e a Secretaria competente, para que faça uma travessia elevada na Avenida Portugal em frente à lotérica no bairro Gralha Azul no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4839</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4839/indicacao_n_172-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4839/indicacao_n_172-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da secretaria responsável, providencia a pavimentação asfáltica da Rua Madagascar, mais precisamente no trajeto compreendido entre a Rua Líbia e a Avenida Portugal, no bairro Nações, em Fazenda Rio Grande, priorizando o trecho em frente à Igreja do Evangelho Quadrangular - Santarém. Outrossim, indico que a secretaria competente realize a revisão da rede de iluminação pública da referida via, com o intuito de identificar postes com lâmpadas queimadas para a devida substituição ou manutenção.</t>
   </si>
   <si>
     <t>4840</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4840/indicacao_n_173-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4840/indicacao_n_173-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizada a revitalização, bem como a instalação de uma área e/ou um espaço de lazer, com cancha de futebol, playground entre outros itens, na praça Miro Siqueirense, localizada na Rua Palmital, bairro Iguaçu, a fim de proporcionar momentos de lazer para os munícipes da região.</t>
   </si>
   <si>
     <t>4842</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4842/indicacao_n_174-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4842/indicacao_n_174-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize a roçada e limpeza na rua João Quirino Leal, mais necessariamente nas proximidades do encontro com a Avenida Portugal e a Rua Lucinir Franco da Rocha. Conjuntamente indico para que seja instalada uma lombada física na Avenida Portugal sendo nas proximidades da rotatória para o Condomínio Green Portugal sentido ao Passo Amarelo.</t>
   </si>
   <si>
     <t>4843</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4843/indicacao_n_175-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4843/indicacao_n_175-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a sinalização horizontal e vertical das ruas Rio Nhundiaquara, Rio Palmeirinha e Rio Passaúna nas esquinas com as ruas Rio Ivai, Rio Timbu e Rio Amazonas localizadas no Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>4863</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4863/indicacao_n_177-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4863/indicacao_n_177-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, realize a construção de calçadas em frente a Unidade Básica de Saúde Vila Marli na Avenida Paraguai 1738, bairro Nações.</t>
   </si>
   <si>
     <t>4864</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4864/indicacao_n_178-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4864/indicacao_n_178-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da secretaria responsável, realize vistoria in loco e analise a necessidade de tomar medidas para combater a erosão e controlar inundações do córrego que trespassa a Rua Rio Madeira, na altura do número 720, avaliando sobre possível canalização ou manilhamento do trecho deste córrego que tangencia as moradias daquela localidade.</t>
   </si>
   <si>
     <t>4865</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4865/indicacao_n_179-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4865/indicacao_n_179-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, realize com a máxima urgência a pavimentação asfáltica na Rua Belo Horizonte, localizada no bairro Santa Maria, neste município.</t>
   </si>
   <si>
     <t>4866</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4866/indicacao_n_180-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4866/indicacao_n_180-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, realize a manutenção e demarcação da pista de caminhada no centro Multieventos.</t>
   </si>
   <si>
     <t>4867</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4867/indicacao_n_181-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4867/indicacao_n_181-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a limpeza com a retirada do mato e entulhos do terreno localizado na Avenida Portugal esquina com a Rua Biguá Bairro Gralha Azul neste município.</t>
   </si>
   <si>
     <t>4868</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Julinho do Pesque</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4868/indicacao_n_182-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4868/indicacao_n_182-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente,  proveja reparos de pintura das travessias para pedestres no extenso da Rua Santo Agostinho, Bairro Santa Terezinha, Fazenda Rio Grande — PR.</t>
   </si>
   <si>
     <t>4869</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4869/indicacao_n_183-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4869/indicacao_n_183-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize com máxima urgência a limpeza do terreno privado localizado na rua Condor Nº 765, bairro Gralha Azul, em frente ao mercado da família deste município e com base no Projeto de Lei Complementar Nº 54/2012 multe o proprietário afim de cobrar o custo do trabalho realizado.</t>
   </si>
   <si>
     <t>4870</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4870/indicacao_n_184-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4870/indicacao_n_184-2021.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras e Faztrans, a necessidade de manutenção asfáltica na Avenida Mato Grosso da esquina da Rua Natal até a saída da BR 116. O perímetro está esburacado e com várias uniformidades no asfalto precisando assim de manutenção.</t>
   </si>
   <si>
     <t>4871</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4871/indicacao_n_185-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4871/indicacao_n_185-2021.pdf</t>
   </si>
   <si>
     <t>Indicam seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria competente, viabilize melhorias no Centro de Educação Infantil- CMEI do Vovô Juca Rocha:_x000D_
    1- Toldo para Acesso protegido;_x000D_
    2-Calçadas,</t>
   </si>
   <si>
     <t>4872</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4872/indicacao_n_186-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4872/indicacao_n_186-2021.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência a revitalização e a instalação de dois espaços de lazer, sendo eles: 1) situado na Rua Mandirituba, ao lado da Escola Municipal Kitsuki Matsumoto, no bairro Estados, neste Município de Fazenda Rio Grande e, 2) localizado na Rua Rio Tietê, nº 769, no bairro Iguaçu, em Fazenda Rio Grande._x000D_
 _x000D_
 •	1) Revitalização e instalação do parquinho infantil, construção e reforma da quadra de areia, trocar iluminação da praça, reforma total da academia ao ar livre, limpeza em toda a área da praça, reforma dos bancos e mesas da praça, arborizar a área) situada na Rua Mandirituba, ao lado da Escola Municipal Kitsuki Matsumoto, no bairro Estados, neste Município de Fazenda Rio Grande._x000D_
 _x000D_
 •	2) Revitalização e instalação do parquinho infantil, reforma da quadra de areia, trocar iluminação da praça, limpeza total da área, dar os devidos cuidados ao córrego de água pró</t>
   </si>
   <si>
     <t>4873</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4873/indicacao_n_187-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4873/indicacao_n_187-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizada a substituição aos abrigos de pontos de ônibus para os modelos novos nos seguintes endereços, Av. Polônia em frente ao nº 914, Rua Dinamarca em frente ao nº 314 e na Rua Dinamarca em frente ao nº 105, todas no bairro Nações, Vila Marli, a fim de melhorar a segurança aos usuários do transporte coletivo.</t>
   </si>
   <si>
     <t>4874</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4874/indicacao_n_188-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4874/indicacao_n_188-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que o mesmo através da secretaria responsável determine a pavimentação, drenagem e rede de esgoto na rua principal das Chácaras do Vale Verde, desde a Avenida Nossa Senhora Aparecida até a Rua São Luís, situadas no Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>4892</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4892/indicacao_n_189-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4892/indicacao_n_189-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria responsável, providencie travessias elevadas ou outros dispositivos para reduzir a velocidade nas proximidades das seguintes localidades:_x000D_
 01.Rua Canela, n.167_x000D_
 02. Av. Nossa Senhora da Conceição, n. 194_x000D_
 03. Rua Rio Iguatemi, n. 1487_x000D_
 04. Rua Arapongas, n. 514_x000D_
 05. Rua Pinheiro, n.111_x000D_
 06. Rua Cisne, n.468</t>
   </si>
   <si>
     <t>4893</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4893/indicacao_n_190-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4893/indicacao_n_190-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal e à Secretaria do Governo, para que através da FazTrans realize o estudo para a implementação de um redutor de velocidade/tartarugas e pintura de sinalização viária para o cruzamento entre as Ruas Paulo Leminski e a Rua Carlos Drummond de Andrade (próximo ao Colégio Estadual Professor Anderson Rangel), localizado no bairro Jardim Veneza, neste município.</t>
   </si>
   <si>
     <t>4894</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4894/indicacao_n_191-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4894/indicacao_n_191-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, solicite a elaboração de estudos urgentes no sentido de proceder a canalização do córrego localizado próximo à Rua Rio Orinoco, bairro Iguaçu.</t>
   </si>
   <si>
     <t>4895</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4895/indicacao_n_192-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4895/indicacao_n_192-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que juntamente com a Secretaria de Educação, verifiquem a possibilidade de construção de um CMEI no Jardim Santa Maria Bairro Estados._x000D_
 _x000D_
  Solicito ainda que seja feito a inclusão de todos os programas e projetos de melhorias na rede de Educação Municipal e no PAR do FNDE (Fundo Nacional de Desenvolvimento da Educação).</t>
   </si>
   <si>
     <t>4896</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4896/indicacao_n_193-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4896/indicacao_n_193-2021.pdf</t>
   </si>
   <si>
     <t>Indico para a Faztrans, a necessidade de organizar a sinalização da rua Egito no sentido da Av.Brasil até a Rua Uruguai, próximo ao INSS e Material de Construção Fazendão. Na rua referida vários veículos estacionam sem organização fazendo com que não se tenha espaço para o trânsito de outros veículos de médio porte.</t>
   </si>
   <si>
     <t>4897</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4897/indicacao_n_194-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4897/indicacao_n_194-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria competente, realize a sinalização na rua Limeira (Jd. Sidon) alertando e proibindo o tráfego de caminhões nesta área, tendo em vista a altura dos fios que ficam ligados aos postes desta rua.</t>
   </si>
   <si>
     <t>4898</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4898/indicacao_n_195-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4898/indicacao_n_195-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio do setor responsável, providencie algum dispositivo para controle e redução da velocidade de veículos (lombada, travessia elevada, radar eletrônico, sinalização horizontal, vertical ou similar) para a Travessa Rio Mascate, próximo à residência nº 429, no bairro Iguaçu, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4899</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4899/indicacao_n_196-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4899/indicacao_n_196-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, realize a construção de calçadas em toda extensão da rua Rio Tejo, localizado no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>4900</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4900/indicacao_n_197-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4900/indicacao_n_197-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja implantada uma central de agendamento de consultas, exames e informações sobre idade e fases de vacinação da COVID 19 por telefone neste município.</t>
   </si>
   <si>
     <t>4901</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4901/indicacao_n_198-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4901/indicacao_n_198-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a pavimentação asfáltica da Rua Rio Taquari, com implantação de meio fio e calcadas no trecho entre as ruas Rio Sena e Rio Formoso localizada no Bairro Iguaçu neste Município</t>
   </si>
   <si>
     <t>4902</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4902/indicacao_n_199-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4902/indicacao_n_199-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize a instalação de uma lombada física na Rua Groelândia próximo ao numeral 725, bairro Eucaliptos.</t>
   </si>
   <si>
     <t>4903</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4903/indicacao_n_200-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4903/indicacao_n_200-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, apresentar à Presidência da Caixa Econômica Federal a seguinte indicação:_x000D_
 _x000D_
 1.	A presente indicação tem como finalidade verificar através da Presidência da Caixa Econômica Federal, quanto à possibilidade de concessão de uma lotérica no bairro Estados, neste município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4904</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4904/indicacao_n_201-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4904/indicacao_n_201-2021.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido ofício para a Secretaria de governo a necessidade da instalação de um redutor de velocidade na rua Maringá próximo a esquina com a rua Joinville .</t>
   </si>
   <si>
     <t>4925</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4925/indicacao_n_203-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4925/indicacao_n_203-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria competente, viabilize melhorias em frente à Escola Municipal Rubia Mara da Cruz Pacheco:_x000D_
 _x000D_
 1- Saída para veículos;_x000D_
 2- Escadas para acesso a Instituição;_x000D_
 3- Recuo para o transporte escolar;</t>
   </si>
   <si>
     <t>4926</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4926/indicacao_n_204-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4926/indicacao_n_204-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizado o serviço de limpeza e roçada em torno da Escola Municipal Nossa Senhora de Fátima, CMEI Santa Terezinha, Unidade de Saúde do bairro Iguaçu, bem como na Praça, a qual está localizada na Rua Rio Tejo, esquina com a Rua Rio Iguaçu, bairro Iguaçu deste município.</t>
   </si>
   <si>
     <t>4927</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4927/indicacao_n_205-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4927/indicacao_n_205-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Senhor Prefeito Municipal para que, através da Secretaria competente viabilize um mutirão de limpeza com a retirada de lixos e roçagem no terreno publico localizado em frente ao endereço Rua Paulo Leminski, nº 444, localizada no bairro Jardim Veneza, neste município.</t>
   </si>
   <si>
     <t>4928</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Professor Léo, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4928/indicacao_n_206-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4928/indicacao_n_206-2021.pdf</t>
   </si>
   <si>
     <t>Indicam seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria competente, notifique as empresas de telefonia e internet para que seja realizada a manutenção do cabeamento e retirada de fios inutilizados em toda extensão da Avenida Santa Mônica.</t>
   </si>
   <si>
     <t>4929</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4929/indicacao_n_207-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4929/indicacao_n_207-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio do setor responsável, providencie a poda de árvores que cresceram junto aos cabos de energia, telefonia e internet na Travessa Cinamomo, próximo ao imóvel de número 88.</t>
   </si>
   <si>
     <t>4930</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4930/indicacao_n_208-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4930/indicacao_n_208-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que juntamente com a Secretaria competente, viabilize que seja criado no município de Fazenda Rio Grande uma patrulha para cuidar da rede de iluminação pública noturna.</t>
   </si>
   <si>
     <t>4931</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4931/indicacao_n_209-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4931/indicacao_n_209-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente, realize com máxima urgência a pintura da faixa de pedestre na Avenida Portugal em frente ao número 1487 no bairro Nações, neste Município.</t>
   </si>
   <si>
     <t>4932</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4932/indicacao_n_210-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4932/indicacao_n_210-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, providencie a pavimentação asfáltica da Rua Namíbia, localizada no bairro Nações.</t>
   </si>
   <si>
     <t>4933</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4933/indicacao_n_211-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4933/indicacao_n_211-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal juntamente com a FAZTRANS, realize os seguintes trabalhos no bairro Jardim Veneza:_x000D_
 _x000D_
 •	Pintura indicativa nas lombadas físicas;_x000D_
 •	Pintura de faixa de pedestres;_x000D_
 •	Instalação de placas indicativas de lombadas físicas;_x000D_
 •	Instalação de placas indicativas de sinalização tais como, Pare, Rua Preferencial  Lombada, Passagem sinalizada._x000D_
 _x000D_
 Analisando que o bairro encontra-se escasso em questão de sinalização vertical e horizontal.</t>
   </si>
   <si>
     <t>4934</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4934/indicacao_n_212-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4934/indicacao_n_212-2021.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência O plano e a implementação de asfaltamento das ruas situadas no Bairro Veneza, neste Município de Fazenda Rio Grande, bem como a implementação das redes de esgoto destas localidades. São as seguintes:_x000D_
 •	Rua Rangel Machado (do início ao fim)_x000D_
 •	Rua Júlio de Souza Santos (do início ao fim)</t>
   </si>
   <si>
     <t>4935</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4935/indicacao_n_213-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4935/indicacao_n_213-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da secretaria competente, para que seja colocado uma lombada ou redutor de velocidade na rua: Tucano próximo ao Nº337, no bairro Gralha Azul, no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4936</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4936/indicacao_n_214-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4936/indicacao_n_214-2021.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Governo Responsável pela FazTrans , a necessidade da instalação de um redutor de velocidade na Rua Rio Santana, próximo ao colégio Bayard no bairro iguaçu, pois muitos veículos têm passado dos limites de velocidade como vários moradores relatam causando perigo a vida.</t>
   </si>
   <si>
     <t>4937</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4937/indicacao_n_215-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4937/indicacao_n_215-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a sinalização horizontal e vertical com placas sinalizando a proibição de trafego de caminhões com excesso de peso e de altura no acesso a Rua Limeira com a Avenida Brasil localizado no loteamento Jardim Sidon Bairro Eucaliptos neste Município.</t>
   </si>
   <si>
     <t>4960</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4960/indicacao_n_228-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4960/indicacao_n_228-2021.pdf</t>
   </si>
   <si>
     <t>Indicam seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria competente, realize manutenção no parquinho da Praça da Vitória.</t>
   </si>
   <si>
     <t>4993</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4993/indicacao_n_217-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4993/indicacao_n_217-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que o mesmo através da Secretaria Competente, realize a pintura da faixa de pedestres na Avenida Paineiras com a Rua Groelândia bairro Eucaliptos.</t>
   </si>
   <si>
     <t>4994</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4994/indicacao_n_218-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4994/indicacao_n_218-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente, viabilize a implantação de pavimentação asfáltica nas seguintes localidades:_x000D_
 Avenida Paraná; Rua Bahia; Rua Campinas; Travessa União da Vitória e Travessa Jandaia.</t>
   </si>
   <si>
     <t>4995</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4995/indicacao_n_219-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4995/indicacao_n_219-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, por meio da secretaria competente, providencie a revitalização da praça localizada no Jardim Nitta, na Rua Antonina, s/nº, bairro Estados, em nosso município, priorizando especialmente a instalação de lixeiras, manutenção da academia ao ar livre e instalação de alambrado na quadra de esportes.</t>
   </si>
   <si>
     <t>4996</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4996/indicacao_n_220-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4996/indicacao_n_220-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Faztrans, realize com a máxima urgência a implementação de uma placa de sinalização de embarque e desembarque em frente a Universal, localizada na Avenida das Américas (ao lado do Terminal Metropolitano), localizado no bairro Eucaliptos, neste município.</t>
   </si>
   <si>
     <t>4997</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4997/indicacao_n_221-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4997/indicacao_n_221-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize a pavimentação asfáltica com implantação de calçadas de pedestres e paisagismo nas seguintes Ruas: Rua Matinhos, Rua Santa Lúcia, Rua Santa Bernadete, Rua São Felix, Rua São Domingos Sávio e Av. Santo Hilário de Portier localizadas no Bairro Santa Terezinha neste Município.</t>
   </si>
   <si>
     <t>4998</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4998/indicacao_n_222-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4998/indicacao_n_222-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício, com máxima urgência, a COMEC (Coordenação da Região metropolitana de Curitiba) e a Leblon, empresa de transporte coletivo do nosso município, para que realizem a alteração na linha de ônibus do bairro Santa Maria, podendo acrescentar um ônibus na linha ou diminuir o itinerário, reduzindo o tempo de espera que hoje é de uma hora.</t>
   </si>
   <si>
     <t>4999</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4999/indicacao_n_223-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4999/indicacao_n_223-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, realize a construção de calçadas em toda extensão da rua Rio Piquiri, localizado no Bairro Iguaçu.</t>
   </si>
   <si>
     <t>5016</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5016/indicacao_n_224-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5016/indicacao_n_224-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao EXMO SR PREFEITOSECRETARIA DE MEIO AMBIENTE para que a mesma execute a Roçada e Limpeza na esquina da Avenida Paraná com Rua Pernambucoonde mato está crescendo muito tirando visibilidade de motorista que procuram acessar estás ruas em nosso Município de Fazenda Rio Grande estado do Paraná.</t>
   </si>
   <si>
     <t>5000</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5000/indicacao_n_225-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5000/indicacao_n_225-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente, juntamente com a COMEC, seja realizado a implantação de uma parada de ônibus, na Rua Paris em frente ao nº 1026, no bairro Nações, da linha F30 Gralha Azul Il, uma vez que o local proporciona mais segurança aos usuários do transporte coletivo, e que não haverá a alteração da linha.</t>
   </si>
   <si>
     <t>5001</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5001/indicacao_n_226-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5001/indicacao_n_226-2021.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras e Faztrans, a necessidade de instalar um redutor de velocidade na Rua São Firmino no bairro Santa Terezinha, em frente aos números 169 e 179, devido ao abuso de velocidade dos veículos que trafegam no local.</t>
   </si>
   <si>
     <t>5002</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5002/indicacao_n_227-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5002/indicacao_n_227-2021.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que O mesmo, através da Secretaria responsável, realize em caráter de urgência a revitalização e a instalação de um espaço de lazer (praça com academia ao ar livre e parque infantil) no Bairro Gralha Azul, na área situada entre a Rua lrerê com a Carauna e Rua Mairas, próximo a Escola Municipal Maryle Aparecida Schettert Ferri (conforme foto em anexo), neste Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4984</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>4961</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4961/indicacao_n_229-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4961/indicacao_n_229-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, para que através da secretaria responsável, providencie meio fio e calçada na extenção da Av. Rio Amazonas, entre os números 3336 ao 3612.</t>
   </si>
   <si>
     <t>4962</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4962/indicacao_n_230-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4962/indicacao_n_230-2021.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido oficio ao Exmo. Sr. Prefeito Municipal e a Secretaria competente que realize a Implantação de uma lombada ou redutor de velocidade no seguinte endereço, rua Pessegueiro em frente ao Nº835 B no Município de Fazenda Rio Grande - PR. Localizada no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>4963</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4963/indicacao_n_231-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4963/indicacao_n_231-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que,através da Secretaria competente, viabilze a implantação de pavimentação asfáltica na Rua Joinvile, localizada no Bairro Estados.</t>
   </si>
   <si>
     <t>5017</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5017/indicacao_232-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5017/indicacao_232-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido Oficio ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da secretaria de Obras, realize a conclusão da pavimentação asfáltica na rua Travessa Palotina próximo ao numero 421 no bairro Estados.</t>
   </si>
   <si>
     <t>4964</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4964/indicacao_n_233-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4964/indicacao_n_233-2021.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras e Meio Ambiente, a necessidade de se efetuar uma limpeza geral juntamente com roçada na rua Francisco Ferreira da Cruz, zona industrial de Fazenda Rio Grande, nas proximidades dos pontos de ônibus.</t>
   </si>
   <si>
     <t>4965</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4965/indicacao_n_234-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4965/indicacao_n_234-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal juntamente com a Secretaria responsável, realize melhorias na Travessa da localidade do Mato Queimado que liga a Rua Anjos Barbosa com a Rua Dorvalino Alves Pereira região rural do município, incluindo patrolamento e ensaibramento, como segue em anexo abaixo assinado dos referidos moradores.</t>
   </si>
   <si>
     <t>4966</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4966/indicacao_n_235-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4966/indicacao_n_235-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize a roçada e a limpeza na rua Suíça em frente ao número 246 no bairro Nações.</t>
   </si>
   <si>
     <t>4967</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4967/indicacao_n_236-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4967/indicacao_n_236-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da secretaria competente, sejam estabelecidas parcerias e/ou convênios com produtores e comerciantes locais para a implementação de um Mercadão Popular em espaço próprio para atender a população de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4968</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4968/indicacao_n_237-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4968/indicacao_n_237-2021.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência a revitalização e reforma da área de lazer (parquinho infantil) do CMEI Gralha Azul,situado na Av. Albatroz, nº 430, Bairro Gralha Azul, neste município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>4969</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4969/indicacao_n_238-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4969/indicacao_n_238-2021.pdf</t>
   </si>
   <si>
     <t>Indicamos seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da secretaria competente, providencie uma lombada, travessia elevada, radar eletrônico ou similar para a Rua Alcatraz, próximo à residência número 1815, no bairro Gralha Azul,em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4970</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4970/indicacao_n_239-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4970/indicacao_n_239-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizado o recapeamento asfáltico ou uma nova pavimentação das vias pública, sendo elas, Rua Rio Paranapanema e Rua Rio Iguaçu, localizadas no bairro Iguaçu neste município,uma vez que as vias se encontra com muitos buracos ocasionados pela ação do tempo, ficando prejudicado o tráfego dos veículos, colocando ainda em risco os motoristas e pedestres que se utilizam das ruas.</t>
   </si>
   <si>
     <t>5049</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5049/indicacao_240-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5049/indicacao_240-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a sinalização horizontal e vertical de toda extenção da Av Áustria.</t>
   </si>
   <si>
     <t>5050</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5050/indicacao_241-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5050/indicacao_241-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal juntamente com a Secretaria responsável, realize a pintura da faixa de pedestres na Rua João Quirino Leal esquina com a Rua Vinicius de Moraes e na Rua João Quirino Leal esquina com a Rua Jorge Amado, Jardim Veneza. Ademais, solicito a instalação de uma lombada física na Rua Jorge Amado sendo entre a Travessa Cora Coralina e a Rua Carlos Drummond de Andrade Jardim Veneza, neste Município.</t>
   </si>
   <si>
     <t>5051</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5051/indicacao_242-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5051/indicacao_242-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Faz Trans que venha inspecionar e, realize com a máxima urgência a instalação de uma faixa de travessia para pedestre na Avenida Brasil, na proximidade entre as entradas da rua Paul Brasil e a rua Flamboyant, localizada no bairro Eucaliptos, neste município.</t>
   </si>
   <si>
     <t>5052</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5052/indicacao_243-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5052/indicacao_243-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria competente, seja contratado Psicólogos especializados ou disponibilizado cursos de especialização para os psicólogos do quadro efetivo de servidores do município para que os mesmos se habilitem a realizar atendimento para pessoas com Transtorno do Espectro Autista (TEA) em nosso município.</t>
   </si>
   <si>
     <t>5053</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5053/indicacao_244-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5053/indicacao_244-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize com a máxima urgência a colocação de uma nova tampa de bueiro na Rua Geriva, esquina com a Rua Canela, localizada no Bairro Eucaliptos, neste Município.</t>
   </si>
   <si>
     <t>5083</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5083/indicacao_245-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5083/indicacao_245-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da secretaria competente, seja feita a manutenção ou substituição das lâmpadas de iluminação pública que não estão funcionando adequadamente na Rua Rio Sena, principalmente no trecho compreendido entre as ruas Rio Timbú e Avenida Rio Amazonas.</t>
   </si>
   <si>
     <t>5055</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5055/indicacao_246-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5055/indicacao_246-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente realize a pavimentação asfáltica, bem como enquanto não houver pavimentação para que realize o serviço de patrola na Rua Campo Grande no bairro Estados.</t>
   </si>
   <si>
     <t>5056</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5056/indicacao_247-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5056/indicacao_247-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, viabilize a implantação de pavimentação asfáltica nas Ruas Ipé, Quaresmeira, Coqueiro, Salgueiro e Gerivá no trecho entre as Ruas Juazeiro e Cerejeira, localizada no Bairro Eucaliptos.</t>
   </si>
   <si>
     <t>5058</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Doriane Hammad</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5058/indicacao_248-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5058/indicacao_248-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, seja realizada a instalação de redutor de velocidade ou lombada eletrônica, na Rua Nelson Claudino dos Santos, Rua de acesso a BR-116, a fim de melhorar a segurança e qualidade do trânsito para os veículos e pedestres, uma vez que os veículos estão circulando em alta velocidade naquela região.</t>
   </si>
   <si>
     <t>5057</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5057/indicacao_249-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5057/indicacao_249-2021.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência, O seguinte:_x000D_
 •	Requer seja incluído no plano de execução da Secretaria competente o calçamento (dos dois lados) de toda a Avenida Brasil._x000D_
 •	Requer seja incluído no plano de execução da Secretaria competente o asfaltamento das ruas no entorno da Avenida Brasil.</t>
   </si>
   <si>
     <t>5059</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5059/indicacao_250-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5059/indicacao_250-2021.pdf</t>
   </si>
   <si>
     <t>Indico para Secretaria de Obras, a necessidade do termino do calçamento para pedestres na Rua Pernambuco nas proximidades do mercado Goes.</t>
   </si>
   <si>
     <t>5087</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a sinalização horizontal e vertical de toda extenção da Av Nossa Senhora Aparecida e Rua Santo Agostinho,   especialmente na rotatoria de acesso.</t>
   </si>
   <si>
     <t>5088</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria competente, seja realizada a revitalização da iluminação e estrutura da Praça Céu.</t>
   </si>
   <si>
     <t>5089</t>
   </si>
@@ -3228,216 +3228,216 @@
   <si>
     <t>5097</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria de Obras, realize com a máxima urgência a instalação de duas rampas de acesso para cadeirantes, sendo uma rampa na esquina da Avenida Brasil com a Rua Jatobá enfrente a residência nº 960, a segunda rampa localizada na esquina da Avenida Brasil com a Rua Nogueira enfrente a residência nº 1016, ambas localizadas no bairro Eucaliptos, neste município.</t>
   </si>
   <si>
     <t>5098</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que omesmo, através da Secretaria responsável, realize em caráter de urgência a revitalização e a instalação de um espaço de lazer na seguinte localidade: e Praça na Rua Polônia, nº 264, Bairro Nações, em Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>5023</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5023/indicacao_263-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5023/indicacao_263-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente realize com a máxima urgência a recuperação do pavimento das Ruas Rio Piedade e Rio da Roseira, ambas localizadas no Bairro Iguaçu, neste Município.</t>
   </si>
   <si>
     <t>5024</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5024/indicacao_264-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5024/indicacao_264-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Sr. Prefeito Municipal, para que, através da Secretaria competente, disponibilize na aba transparência no site da Prefeitura Municipal todos os conselhos municipais instituídos, tendo as seguintes informações:_x000D_
 1. Lei Municipal que o instituiu;_x000D_
 2. Nome dos conselheiros em atividade: _x000D_
 3. Data, horário e local das reuniões; _x000D_
 4. Atas das Reuniões_x000D_
 5. Informar suas atribuições, objetivos, receitas, despesas; metas, percentual de concretização e todos os dados necessários para que seja conferido ao cidadão o poder de fiscalizar as atividades de todos os Conselhos Municipais.</t>
   </si>
   <si>
     <t>5025</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5025/indicacao_265-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5025/indicacao_265-2021.pdf</t>
   </si>
   <si>
     <t>Indico que seja expedido oficio ao Exmo. Sr. Prefeito Municipal e a Secretaria competente para que realize estudos afim de implantar coberturas em frente a todas as Unidades Básica de Saúde (UBS) do Município de Fazenda Rio Grande-PR.</t>
   </si>
   <si>
     <t>5026</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5026/indicacao_266-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5026/indicacao_266-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido oficio ao Exmo. Sr. Prefeito Municipal, através da Secretaria responsável, para que providencie a manutenção das academias ao ar livre e parquinhos nas praças e parques da cidade.</t>
   </si>
   <si>
     <t>5027</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5027/indicacao_267-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5027/indicacao_267-2021.pdf</t>
   </si>
   <si>
     <t>Indico seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio dos setores competentes, realize ou estabeleça convênios e parcerias para que seja realizado um levantamento a fim de identificar as crianças e os adolescentes de Fazenda Rio Grande que se tornaram “Órfãos da Covid-19” durante a pandemia, ou seja, que perderam pai, mãe e/ou avós vítimas da doença, especialmente aqueles em situação de vulnerabilidade social e econômica._x000D_
 Indica-se ainda que, após o levantamento de dados, sejam prestados os devidos auxílios aos mesmos e às suas famílias, de modo que sejam supridas suas necessidades básicas e de saúde, por meio de fornecimento de alimentos e itens de higiene pessoal, acompanhamento psicológico, doação de roupas, entre outros.</t>
   </si>
   <si>
     <t>5028</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Alexandre Maringá, Dr. Renan Wozniack</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5028/indicacao_268-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5028/indicacao_268-2021.pdf</t>
   </si>
   <si>
     <t>Indicam seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da secretaria competente, seja realizada a patrolagem e o ensaibramento da Rua Demétrio Zanão e nas vias adjacentes da Escola Municipal Alô Guimarães, na localidade do Passo Amarelo, em nosso município.</t>
   </si>
   <si>
     <t>5029</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5029/indicacao_269-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5029/indicacao_269-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido ofício ao Excelentíssimo Sr. Prefeito Municipal, através da Secretaria Competente, a fim de regularizar a sinalização instalada para embarque e desembarque de motoristas de aplicativos, a qual foi colocada como parada com pisca alerta até 15 minutos, e que seja realizado a alteração para somente, embarque e desembarque, haja visto que a atual placa informa, parada com pisca até 15 minutos, sendo assim vários comerciantes (ou) compradores da região usam a vaga como estacionamento.</t>
   </si>
   <si>
     <t>5030</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5030/indicacao_270-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5030/indicacao_270-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Excelentíssimo Sr. Prefeito municipal para que, através da Secretaria competente, realize a pavimentação asfáltica em toda extensão da Avenida Paraná no bairro Estados.</t>
   </si>
   <si>
     <t>5031</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5031/indicacao_271-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5031/indicacao_271-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria competente realize, com máxima urgência, a pintura da sinalização horizontal e a instalação de sinalização vertical do cruzamento entre as ruas Rio Oiapoque esquina com Rio Paranaíba do bairro Iguaçu neste município.</t>
   </si>
   <si>
     <t>5032</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5032/indicacao_272-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5032/indicacao_272-2021.pdf</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras e Urbanismo, a necessidade de se efetuar reparos e adaptações nas calçadas da Rua Eugênio P. da Cruz entre as ruas Cesar Carellie Francisco Claudino dos Santos - Bairro Pioneiros.</t>
   </si>
   <si>
     <t>5033</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5033/indicacao_273-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5033/indicacao_273-2021.pdf</t>
   </si>
   <si>
     <t>Indica-se que seja expedido ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, realize em caráter de urgência a revitalização e a instalação de um espaço de lazer (praça com academia ao ar livre e parque infantil) no Bairro Gralha Azul, em um terreno municipal situado ao lado do CMEI Professora Eronildes Camargo, (conforme foto em anexo), neste Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5034</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5034/indicacao_274-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5034/indicacao_274-2021.pdf</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente realize a manutenção ou troca das lâmpadas da rua do Largo Bom Gourmet, que fica localizado neste Município.</t>
   </si>
   <si>
     <t>5035</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5035/indicacao_275-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5035/indicacao_275-2021.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Excelentíssimo Senhor Prefeito Municipal juntamente com a Secretaria responsável, realize a construção de calçadas nos seguintes trechos as Rua Francisco da Conceição Machado: Entre o Condomínio Porto e Condomínios Pássaros | e Il e final da Rua chegando à Rua Tridi no Bairro Jardim Palmeiras, neste Município.</t>
   </si>
   <si>
     <t>5054</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5054/indicacao_245-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5054/indicacao_245-2021.pdf</t>
   </si>
   <si>
     <t>5123</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>Indico para a Secretaria de Obras e Urbanismo, a necessidade de se efetuar o recapeamento asfáltico na AV.CEDRO entre as ruas Aroeira até a rua Groenlândia. Trocar manilhas estúpidas que causam alagamentos nas residências e calçadas na extensão de aproximadamente 600 metros.</t>
   </si>
   <si>
     <t>5134</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>5124</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Indica que seja expedido oficio ao Excelentíssimo Sr. Prefeito Municipal para que, através da Secretaria competente, seja realizada a manutenção e melhoria na sinalização de trânsito (vertical, horizontal, remarcação de faixa de pedestres, lombada e alteração faixa amarela), em toda a extensão na Rua Castanheira, sentido bairro Eucaliptos, a fim de melhorar a segurança e qualidade do trânsito para os veículos e pedestres.</t>
   </si>
@@ -5137,51 +5137,51 @@
   <si>
     <t>Denomina vias públicas localizadas no Município de Fazenda Rio Grande, conforme especificada.</t>
   </si>
   <si>
     <t>5136</t>
   </si>
   <si>
     <t>SUMULA: “Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal, com a garantia da União e/ou do Fundo de Participação dos Municípios e da outras providências”.</t>
   </si>
   <si>
     <t>5137</t>
   </si>
   <si>
     <t>SUMULA: “Dispõe sobre a escolha, mediante processo de consulta à comunidade escolar, de diretores, vice-diretores e suplentes das unidades escolares da Rede Municipal de Ensino, do Município de Fazenda Rio Grande, e confere outras providências”.</t>
   </si>
   <si>
     <t>5225</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2021, Crédito Adicional Especial no valor de R$ 70.490,00 (Setenta mil quatrocentos e noventa reais).</t>
   </si>
   <si>
     <t>5226</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5226/projeto_de_lei_028-2021_executivo.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5226/projeto_de_lei_028-2021_executivo.pdf</t>
   </si>
   <si>
     <t>SÚMULA: “Reserva vagas a afrodescendentes em concursos públicos realizados no âmbito do Poder Executivo e da Administração Indireta do Município de Fazenda Rio Grande, conforme especifica”.</t>
   </si>
   <si>
     <t>5227</t>
   </si>
   <si>
     <t>SÚMULA: “Altera a redação de dispositivos legais constantes no bojo da Lei Municipal n. 36, de 10 de julho de 2001, conforme especifica”.</t>
   </si>
   <si>
     <t>5278</t>
   </si>
   <si>
     <t>SUMULA: “Estima a Receita e Fixa a Despesa do Município de Fazenda Rio Grande para o Exercício Financeiro de 2022.”</t>
   </si>
   <si>
     <t>5303</t>
   </si>
   <si>
     <t>Súmula: Autoriza o Poder Executivo Municipal a abrir, no Orçamento Geral do Município para o exercício de 2021, Crédito Adicional Suplementar no valor de R$ 250.000,00 (duzentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>5338</t>
   </si>
@@ -5938,2882 +5938,2882 @@
   <si>
     <t>Súmula: “Altera o Parágrafo Único do artigo 128 da Resolução nº 01/2006 de 18 de maio de 2006 da Câmara Municipal de Fazenda Rio Grande”</t>
   </si>
   <si>
     <t>4992</t>
   </si>
   <si>
     <t>Inclui o $ 2º à redação do Art. 126 do Regimento Interno da Câmara Municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5135</t>
   </si>
   <si>
     <t>"Dispõe sobre as Comissões Especiais de Inquérito, Comissões Processantes de Extinção e Perda de Mandato de Vereador, e, Comissões Parlamentares de Inquérito Processante da Câmara Municipal de Fazenda Rio Grande".</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4468/requerimento_02-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4468/requerimento_02-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício ao Exmo. Dr. Deputado Federal, Antonio Wandscheer, solicitando os bons préstimos de Vossa Senhoria, para interceder junto ao Governo Federal, Emenda Parlamentar para aquisição de Ônibus Escolares, por meio do Projeto Federal “CAMINHOS DA ESCOLA”, para este Munícipio de Fazenda Rio Grande — PR.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4469/requerimento__03-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4469/requerimento__03-2021.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Poder executivo Municipal, para que através das secretarias competentes, remeta posteriormente a esta casa de leis, a informação acerca da possibilidade de um estudo técnico objetivando a instalação de um parque e academia ao ar livre, na rua são Luciano próximo ao número 67, no bairro Santa Terezinha, Fazenda Rio Grande — PR.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4470/requerimento_07-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4470/requerimento_07-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício ao Secretário de Obras Públicas, solicitando os bons préstimos de Vossa Senhoria, para prestar as seguintes informações:_x000D_
  1.	Sobre a situação de pavimentação das ruas citadas neste pedido de informação sendo elas, TV SANTA FRANCISCA ROMANA, RUA SANTO EZEQUIEL, RUA SANTA BRIGIDA, RUA SANTO HERNESTO, RUA SÃO MARCELO, RUA YPE, RIO IRAI, RIO JAÚ, TV RIO BETARA, RIO PIRAQUARA, RIO MIRINGUAVA, RIO PRATA, RIO PALMITAL, RIO AÇUNGUI, TV RIO MANDAÇAI E TV RIO CACHOEIRA._x000D_
 _x000D_
          (a) Quais são os projetos previstos;_x000D_
 _x000D_
          (b) Se já encontram em fase de execução da obra, e qual é a fase que se encontram:_x000D_
 _x000D_
          (c) E a previsão para termino destas obras;_x000D_
 _x000D_
          (d) Quais destas ruas ainda não se tem previsão para pavimentação.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>Irmão José Miranda, Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4471/requerimento_09-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4471/requerimento_09-2021.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental, após aprovação deste plenário, seja enviado oficio ao Exmo. Sr. Prefeito Municipal para que juntamente com a Companhia de Saneamento do Paraná (SANEPAR) veja a possibilidade de se implantar um programa que leve água encanada a toda área rural (Passo Amarelo e Rio Abaixo) do Município de Fazenda Rio Grande- PR.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4472/requerimento_10-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4472/requerimento_10-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Dep. Estadual Delegado Rubens Recalcatti e ao Sr. Dep. Federal Paulo Eduardo Martins para que viabilizem junto ao Ministério da Justiça e Segurança Pública a autorização do emprego da Força Nacional de Segurança Pública no Município de Fazenda Rio Grande nas ações do Programa Nacional de Enfrentamento à Criminalidade Violência e ainda busque o aumento do efetivo da Policia Militar e Policia Civil no Município.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4473/requerimento_11-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4473/requerimento_11-2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício a Superintendência da Caixa Econômica Federal, para que realize, com a máxima urgência, estudos viabilizatórios para a instalação de uma nova agência bancária no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4474/requerimento_12-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4474/requerimento_12-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe a esta Casa de Leis sobre a viabilidade de ser implantado o Parque dos Animais e Centro de Zoonoses, disponibilizando inclusive, local apropriado para destinação dos animais apreendidos ou mortos.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4475/requerimento_13-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4475/requerimento_13-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a Coordenação da Região Metropolitana de Curitiba (COMEC) e a empresa de transporte de passageiros (LEBLON) que avalie a possibilidade de alteração no itinerário da linha de ônibus Eucaliptos I, onde atualmente faz o seguinte trajeto:_x000D_
  Rua Jacarandá, 307, Rua Goiabeira, 71, Rua Goiabeira, 402, Rua Uruguai, 197- 277, Avenida Venezuela, 714, Avenida Venezuela, 946, Avenida Venezuela, 1186, Rua Colômbia, 1300, Rua Colômbia, 1648, Av. Venezuela, 1502, Rua Alecrim, 483, Rua Pinheiro, 233-275, Rua Aroeira, 415, Avenida Cedro, 1647, Rua Peroba, 947-585, Avenida Paineiras, 749, Avenida Paineiras, 655, Avenida Paineiras, 461 , Avenida Paineiras, 321, Avenida Paineiras, 51, Av. Brasil, 1667, Rua Jacarandá, 231,_x000D_
 Avenida Das Américas, 2372 e Terminal Metropolitano Fazenda Rio Grande._x000D_
  A sugestão de alteração do itinerário, prolongaria a linha de ônibus na Avenida Venezuela em toda sua extensão, retornando pela Avenida das Rosas, e retornado novamente pela Avenida</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4476/requerimento_14-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4476/requerimento_14-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da Secretaria competente envie a esta Casa de Leis informações referentes a relação dos processos judiciais contendo número dos autos, assunto, partes, valores, outras informações relevantes e se já há em algum processo bloqueio de bens do município para garantir os débitos das contas.</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4477/requerimento_15-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4477/requerimento_15-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Chefe do Departamento Estadual de Proteção e Defesa do Consumidor — PROCON/PR, Sra. Claudia Silvano, para que a mesma informe sobre a possibilidade e interesse em instalar uma unidade do PROCON Municipal em Fazenda Rio Grande, mediante realização de parceria firmada com o Poder Executivo local.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4493/requerimento_16-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4493/requerimento_16-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. Sr. Deputado Federal LUIZ GOULARTE ALVES (Luizão Goularte) para que o mesmo disponibilize Emenda Parlamentar no Valor de R$ 3.000.000,00 (três milhões de reais) sendo R$2.000.000,00 (dois milhões de reais) para PAVIMENTAÇÃO e R$1.000.000,00 (um milhão de reais) para compra de 1 (um) APARELHO DE TOMOGRAFIA COMPUTADORIZADA para Município de Fazenda Rio Grande estado do Paraná.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>Alexandre Maringá, Irmão José Miranda, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4494/requerimento_17-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4494/requerimento_17-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio a COMEC (coordenação da região metropolitana de Curitiba) e LEBLOM TRANSPORTES DE PASSAGEIROS, para que estes viabilizem a integração de usuários do transporte Coletivo que fazem uso do terminal que eles possam ter acesso ao Shopping Plaza e retornar ao terminal sem ter que pagar outra passagem com prazo de 60 minutos.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4495/requerimento_18-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4495/requerimento_18-2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Eselentiximo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis sobre a possibilidade de estudos para implantação de academia ao ar livre, em anexo a mini arena, localizada na Rua Rio Iguaçu esquina com Rua Rio Tejo, Bairro Iguaçu.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4496/requerimento_19-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4496/requerimento_19-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que preste informações sobre a reativação do Comitê de Crise para o Combate à Pandemia do Coronavirus.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4497/requerimento_20-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4497/requerimento_20-2021.pdf</t>
   </si>
   <si>
     <t>Requer a mesa na forma regimental, após aprovação deste plenário, seja enviado ofício ao Sr. Ilmo Wilianson Alves Correa, Diretor de Transportes da Coordenação da Região Metropolitana de Curitiba - COMEC e ao Sr. Ilmo Maiko Enns, Coordenador de Operação da empresa Leblon Transporte de Passageiros, para que ambos realizem estudos e em caráter de urgência os coloquem em prática, na questão da quantidade de ônibus disponíveis que se deslocam para o bairro Jardim Veneza, principalmente em horários de pico, aumentando então o número de ônibus para essa rota.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4523/requeriento_n_21.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4523/requeriento_n_21.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Sr. Prefeito Municipal, para que o mesmo através da Secretária competente viabilize a possibilidade da implantação de um Posto da Guarda Rural e Ambiental, no prédio da antiga Escola Rural Municipal João Ferreira da Rocha, situada no bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4498/requerimento_22-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4498/requerimento_22-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe a esta Casa de Leis os seguintes questionamentos:_x000D_
 1- A possibilidade de ser realizada a reposição salarial dos servidores municipais e o seu impacto financeiro.,_x000D_
 2- Existe algum estudo para possibilitar que os servidores públicos possam receber os seus avanços ainda este ano.,_x000D_
 3- Quais tratativas estão sendo implementadas pelo poder executivo para a formação de uma comissão de estudos com o objetivo de formular um novo plano de cargo e carreira de todos os servidores municipais.,_x000D_
 4- Se o crescimento do anuênio dos servidores, congelado devido ao decreto de calamidade publica, será pago de forma cumulativa assim que liberado seu pagamento.,_x000D_
 5. Existe prazo determinado para o retorno das gratificações dos servidores públicos municipal</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4499/requerimento_23-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4499/requerimento_23-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para superintendência do Banco do Brasil responsável pela agência do BB de Fazenda Rio Grande, para que seja analisada a normalização do horário de atendimento dos caixas eletrônicos da agência de Fazenda Rio Grande, os quais não estão acessíveis aos moradores da cidade das 6h às 22h assim como os outros bancos da cidade.</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4500/requerimento_24-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4500/requerimento_24-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Administração, informe qual a previsão do Poder Executivo local de restabelecer os pagamentos de funções gratificadas aos servidores públicos municipais que desempenham atividades de responsabilidade especial, nos termos da Lei Municipal nº 158/2017. Outrossim, que informe qual o atual percentual de cargos em comissão preenchidos por servidores detentores de cargo efetivo.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4501/requerimento_25-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4501/requerimento_25-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da secretaria competente envie a esta Casa de Leis as seguintes informações:_x000D_
 1. Requer que seja informado de qual maneira foi realizada a implantação da rede de esgoto e se existe um planejamento de melhorias em infraestrutura na localidade abaixo citada:_x000D_
 1.1 Rua Antonina, Rua Pontal do Paraná, Rua Clevelândia, Rua Dois Vizinhos, Rua Itambé, Rua Cruz Machado, Rua Itaperuçu, Rua Contenda, Rua Realeza e Rua Morretes._x000D_
 E caso exista, seja enviado o cronograma de ações referente a saneamento básico na localidade acima citada.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>Caio Szadkoski, Dr. Renan Wozniack, Irmão José Miranda, Prof. Fabiano Fubá, Rafael Campaner, Sandro do Proteção, Alexandre Maringá, Brandão, Enfermeiro Zé Carlos, Gilmar José Petry, Julio Beiço, Luiz Sergio Claudino - Serjão, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4502/requerimento_26-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4502/requerimento_26-2021.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Esporte, Lazer e Juventude, informe quais os projetos serão desenvolvidos no espaço multiuso do ginásio da Praça da Vitória, em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4503/requerimento_27-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4503/requerimento_27-2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através das secretarias municipais desta municipalidade informe a esta casa de leis quantos prédios públicos atualmente estão em nome da prefeitura municipal de Fazenda Rio Grande-PR e quantos prédios estão atualmente alugados pela prefeitura municipal de Fazenda Rio Grande e seus respectivos endereços._x000D_
    Requer ainda, que seja informado a esta casa de leis informações relativas à dispensa de licitação para locação de imóvel no valor de R$ 25.200,00 (vinte e cinco mil e duzentos reais), sob o nº 05/2021, mediante protocolo 2766/2021. Em que a contratante é a Prefeitura Municipal de Fazenda Rio Grande e o Contratado é o Castello Polli Empreendimentos Ltda. Com as Seguintes Informações:_x000D_
 _x000D_
 1- Qual a justificativa para o novo espaço?_x000D_
 2 - Quantos metros quadrados terá o Local?_x000D_
 3 — Quantos funcionários trabalharam no novo equipamento público?</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4504/requerimento_28-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4504/requerimento_28-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que preste informações sobre quando será aplicado o reajuste inflacionário dos servidores públicos referente ao ano de 2020.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
     <t>Alexandre Maringá, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4505/requerimento_29-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4505/requerimento_29-2021.pdf</t>
   </si>
   <si>
     <t>Requeremos à mesa, com a observância nas disposições regimentais, e, após ouvido o Douto Plenário, seja enviado ofício ao Exmo. Sr. Prefeito Municipal, para que, através da secretaria municipal competente, envie a esta casa de leis, informações acerca do corpo de bombeiro municipal, como segue._x000D_
 _x000D_
 a) Existe entre o Município de Fazenda Rio Grande e O Governo Estadual do Paraná, especificamente a Polícia Militar, algum tipo de convênio, que autorize ao Poder Executivo realizar auxílio financeiro, bem como, aparato de equipamentos e veículos ao efetivo do Corpo de Bombeiros do Município?_x000D_
 b) Se sim, qual é a dotação orçamentária destinada a esta Ação, por parte do Poder Executivo Municipal, bem como, qual é o plano de execução de ações, deste Governo, junto ao Corpo de Bombeiros do Município?_x000D_
 c) Se não, qual é a possibilidade da realização deste convênio a fim de viabilizar auxílio emergencial ao Corpo de Bombeiros do Município?</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4506/requerimento_31-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4506/requerimento_31-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício ao Exmo. Dr. Deputado Federal, Aliel Machado, solicitando os bons préstimos de Vossa Senhoria, para interceder junto ao Governo Federal, por Emenda Parlamentar para aquisição de Veículo de Combate a incêndio para o Corpo de Bombeiros deste Município de Fazenda Rio Grande — PR.</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4507/requerimento_32-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4507/requerimento_32-2021.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 5º, inciso XXXIII, da Constituição Federal, o Vereador Leonardo Paula Dias, que adiante subscreve, no uso de suas atribuições legais e regimentais, que seja expedido oficia ao Excelentíssimo Prefeito Municipal, para que através da SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, envie a esta casa de Leis informações referentes ao numero de imóveis alugados pela Prefeitura Municipal além das demais informações abaixo:_x000D_
 _x000D_
 1. “Quais imóveis, e referidos endereços”_x000D_
 2. Quais secretarias são alocadas nestes imóveis?_x000D_
 3. Qual valor gasto mensalmente com cada unidade locada?_x000D_
 4. Cópia de cada contrato firmado entre “Prefeitura e Locatário”;_x000D_
 5. Há algum imóvel alugado que não esteja em uso? Se sim, especificar o Por quê?_x000D_
 6. Estes imóveis têm condições de receber a população de Fazenda Rio Grande, no quesito Acessibilidade respeitando a Lei 13.146, de 6 julho de 2015? Caso não. Há projetos ou iniciativas para poder adequar estes locais ou rever o aluguel?</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4524/requeriento_n_33.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4524/requeriento_n_33.pdf</t>
   </si>
   <si>
     <t>Requerem seja oficiado ao Exmo. Sr. Prefeito a fim de que o mesmo determine a prorrogação pelo prazo mínimo de 3 (três) meses da data de pagamento do Imposto Predial e Territorial Urbano (IPTU) em Fazenda Rio Grande mantendo os mesmos benefícios de descontos, bem como, requerem a suspensão pelo prazo mínimo de 90 (noventa dias) das execuções fiscais que tramitam judicialmente.</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4508/requerimento_36-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4508/requerimento_36-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Governador do Estado, ao Presidente da Assembléia e ao Comando Geral da Policia Militar, do Estado do Paraná. Relatando a preocupação deste vereador com a atual situação da segurança pública em nosso Estado, em especial a situação vivida pelas agentes de segurança, tanto civis como militares, que estão passando um dos piores momentos da história em relação ao efetivo, defasagem de salário e pressão social.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4509/requerimento_37-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4509/requerimento_37-2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido novo ofício a Coordenação da Região Metropolitana de Curitiba - Comec, para que, na pessoa do Sr. Louvanir Menegusso seja apresentada, em caráter de urgência, uma data a esta Casa de Leis, objetivando a concretização, o mais rapidamente possível, de uma reunião presencial ou remota, a fim de deliberarmos em conjunto soluções legislativas ou executivas para a grande aglomeração no transporte coletivo deste Município.</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4525/requeriento_n_38.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4525/requeriento_n_38.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa na forma regimental para que seja expedido oficio a ARTERIS — PLANALTO SUL, para que a mesma realize a instalação em duas passarelas referente a barreira “anti suicídio” sendo um dispositivo de proteção, as passarelas abordadas seria a de entrada da nossa cidade qual liga ao bairro Pátria Minha próximo ao km 125, e da saída qual está ligada ao bairro Estados próximo ao km 129,</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4526/requeriento_n_40.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4526/requeriento_n_40.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que preste informações as necessidades enfrentadas pelos feirantes do Largo Bom Gourmet, tais como:_x000D_
 _x000D_
 01.Alteração do decreto municipal que coloca em desigualdades os valores cobrados aos feirantes;_x000D_
 02. Melhorias no sistema de energia;_x000D_
 03. Manutenção na iluminação;_x000D_
 04. Banheiro público:_x000D_
 05. Placas de divulgação;_x000D_
 06. Abertura para outros dias (quartas, domingos e feriados).</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4527/requeriento_n_41.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4527/requeriento_n_41.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis. Como será realizada a compra das vacinas contra a COVID-19._x000D_
 _x000D_
 1. Qual valor o Munícipio tem disponível para a compra das vacinas._x000D_
 2. Qual valor unitário de cada vacina._x000D_
 3. Como cera o plano municipal de imunização.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>Alexandre Maringá, Enfermeiro Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4528/requeriento_n_42.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4528/requeriento_n_42.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício Exmo. Senhor Prefeito Municipal, para que o mesmo, através da secretaria responsável, encaminhe a esta casa de leis a informação acerca da possibilidade da implementação e execução das jornadas de trabalho na Maternidade Nossa Senhora Aparecida, Unidade de Pronto Atendimento, bem como, no Setor de Logística (ambulâncias) se realizarem no Regime de 12X36 aplicando a escala de trabalho 5X1.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4529/requeriento_n_43.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4529/requeriento_n_43.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da Secretaria competente envie a esta Casa de Leis as seguintes informações sobre o Centro Municipal de Atendimento Educacional Especializado - CMAEE:_x000D_
 _x000D_
 1. Quais atendimentos especializados são oferecidos atualmente na instituição?_x000D_
 2. Atualmente atende quantos alunos?_x000D_
 3. Existe fila de espera? Se sim, qual o número de inscritos?_x000D_
 4. Quais medidas estão sendo tomadas para suprir a crescente demanda?_x000D_
 5. À instituição possui sede própria?</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4530/requeriento_n_44.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4530/requeriento_n_44.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício ao Órgão responsável, solicitando os bons préstimos de Vossa Senhoria, a fim de prestar as informações e/ou esclarecimentos referente aos serviços realizados pela Agência do Correio deste município, na Região do bairro nações loteamento Green Portugal e na Tv. Rio Novo no bairro Iguaçu, são as seguintes:_x000D_
 _x000D_
 a) porque o serviço de entregas de correspondências não está sendo feito nessas regiões”?_x000D_
 b) se já existe uma previsão para entrega de correspondências nestes endereços acima citados?_x000D_
 c) se não houver uma previsão e/ou solução, solicitar a agência de correios, para que através de seu responsável legal, informe quando e como será sanado este problema.</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4531/requeriento_n_45.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4531/requeriento_n_45.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo solicite às secretarias responsáveis informações acerca da situação da alimentação escolar em Fazenda Rio Grande, esclarecendo:_x000D_
 _x000D_
 a) Se diante do atual período da pandemia de Covid-19, o município está preparado para fornecer ou se já está fornecendo alimentação (kits emergenciais) para os alunos das escolas municipais cadastrados no programa Bolsa Família:_x000D_
 b) Se hã alguma previsão para a realização de Chamada Pública para a compra direta de alimentos dos produtores rurais de nosso município.</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
     <t>Irmão José Miranda, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4532/requeriento_n_46.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4532/requeriento_n_46.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis. Sobre a possibilidades de Estudos para implantação de um redutor de velocidade na Rua Austrália, Bairro Green Portugal 2.</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
     <t>Gilmar José Petry, Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4533/requeriento_n_47.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4533/requeriento_n_47.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que preste informações sobre:_x000D_
 a) Deixar a UPA — Unidade de Pronto Atendimento, exclusiva para casos confirmados e casos com sintomas graves de COVID-19 separando em outro prédio casos eletivos de emergência e urgência;_x000D_
 b) Envie à Câmara de Vereadores projeto de Lei para compra de vacinas através do Consórcio da Frente Nacional dos Prefeitos:_x000D_
 c) Envie à Câmara de Vereadores projeto de Lei para Autorização de compra direta pela Prefeitura Municipal de Fazenda Rio Grande:</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4534/requeriento_n_48.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4534/requeriento_n_48.pdf</t>
   </si>
   <si>
     <t>Vimos por meio deste requerimento, a ser encaminhado ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, informe em caráter de urgência, sobre a possibilidade de cancelamento do contrato de prestação de serviços de nº 217/2018, firmado entre a Prefeitura Municipal de Fazenda Rio Grande/PR e a Empresa Linea Midia Comunicações Ltda Me, a fim de destinar este recurso para medidas emergenciais de enfrentamento à COVID — 19 em nosso município.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4535/requeriento_n_49.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4535/requeriento_n_49.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Leblon/Nobel Transporte de Passageiros e à COMEC (Coordenação da Região Metropolitana de Curitiba), para que viabilize com a máxima urgência o retorno do funcionamento dos 03 (três) horários diários (manha/meio dia/tarde) da linha de ônibus Passo Amarelo/ Rio Abaixo. Informe também, por quais motivos foi retirado um dos horários, e ainda, informe o número de passageiros que utilizam esta linha diariamente.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4536/requeriento_n_50.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4536/requeriento_n_50.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. senhor DEPUTADO ESTADUAL BOCA ABERTA JUNIOR para que o mesmo disponibilize Emenda Parlamentar no Valor de R$ 840.000,00 (oitocentos e quarenta mil reais) destinado para a Secretaria de Saúde para compra de equipamentos hospitalares, Município de Fazenda Rio Grande estado do Paraná.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4537/requeriento_n_51.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4537/requeriento_n_51.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais, e, depois de ouvido o Douto Plenário, seja enviado ofício ao representante da Empresa que explora os Serviços de Transporte Coletivo Público de Passageiros do Município de Fazenda Rio Grande, Leblon transportes, para que o mesmo providencie em caráter de urgência uma parada de ônibus, em frente ao Condomínio Industrial de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4551</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4551/requerimento_n_52.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4551/requerimento_n_52.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da Secretaria Municipal do Meio Ambiente, envie a esta Casa de Leis as seguintes informações referentes aos serviços de roçadas prestados por esta Secretaria:_x000D_
 _x000D_
 1. Qual empresa está autorizada a prestar os serviços?_x000D_
 2. Qual o valor do contrato atualmente?_x000D_
 3. À equipe ativa é composta por quantos colaboradores?_x000D_
 4. Como está sendo distribuída a equipe para realizar os serviços?_x000D_
 5. Qual o cronograma dos serviços mencionados?</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4552/requerimento_n_53.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4552/requerimento_n_53.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo Sr. Deputado Federal JOSÉ AROLDO MARTINS SOUZA (Aroldo Martins) para que o mesmo disponibilize Emenda Parlamentar no valor de R$ 250.000,00 (duzentos e cinquenta mil reais), sendo o valor para a construção de um espaço de lazer localizado na Rua Paulo Leminski com a Rua Carlos Drummond de Andrade, no bairro Jardim Veneza ao lado do CMEI Darcy Barbosa Leal, neste Município.</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4553/requerimento_n_54.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4553/requerimento_n_54.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que preste informações porque diminui as quantidades de exames para procedimentos eletivos ofertados à população nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4554/requerimento_n_55.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4554/requerimento_n_55.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Procuradoria Jurídica envie a esta Casa de Leis, o Projeto de Lei para a concessão da reposição salarial dos servidores públicos do Município de Fazenda Rio Grande, atendendo a decisão do TCE/PR (TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ), o qual proferiu o parecer favorável para a concessão deste direito. Ainda, informe quantos servidores fazem jus ao quinguênio e anuênio até a data de 27 de Maio de 2020.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4544/requerimento_n_56.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4544/requerimento_n_56.pdf</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4555/requerimento_n_57.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4555/requerimento_n_57.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício a COMEC - Órgão responsável pelo transporte coletivo em Fazenda Rio Grande/PR, solicitando informações quanto a possibilidade de alteração na linha de ônibus do bairro Nações, loteamento Green Portugal, especificamente na linha F30 Gralha Azul 2, uma vez que já consta até um documento com assinaturas de moradores da região com as seguintes solicitações:_x000D_
    A) A linha nos finais de semana e feriados passe a operar em todos os horários no trajeto pela rua Lisboa_x000D_
    B) A linha nos dias úteis passe a operar em todos os horários pelo o trajeto da rua Lisboa;_x000D_
    C) Para que a linha passe a operar em um trajeto único sem passar pelo bairro Veneza;_x000D_
    D) Ou para que seja criada uma nova linha afim de atender os moradores desta região.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4556/requerimento_n_58.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4556/requerimento_n_58.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo senhor DEPUTADO FEDERAL LUCIANO DUCCI, para que o mesmo disponibilize Emenda Parlamentar no Valor de R$ 200.000,00 (duzentos mil reais) destinado para a Secretaria Municipal de Desenvolvimento Econômico, para compra de equipamentos para Agricultura de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4557/requerimento_n_59.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4557/requerimento_n_59.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da Secretaria competente envie a esta Casa de Leis informações referentes a:_x000D_
    1. Como a população tem acesso aos equipamentos agricolas?_x000D_
    2. Quais são os equipamentos disponíveis para uso no departamento da Agricultura do município?_x000D_
    3. Quantos equipamentos o departamento da Agricultura possui e quais são estes equipamentos?_x000D_
    4. Onde estes equipamentos foram utilizados para o trabalho neste último ano?_x000D_
    5. Qualo local em que estão guardados estes equipamentos?_x000D_
    6. Solicito o fornecimento da relação de pessoas que utilizaram estes equipamentos no último ano.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4558/requerimento_n_60.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4558/requerimento_n_60.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da Secretaria Municipal do Meio Ambiente, envie a esta Casa de Leis, sobre a possibilidade de ser realizada a canalização do “Rio Ana Luiza onde o mesmo cruza os bairros Eucaliptos e Nações.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>Professor Léo, Brandão, Caio Szadkoski, Dr. Renan Wozniack, Enfermeiro Zé Carlos, Gilmar José Petry, Irmão José Miranda, Julio Beiço, Luiz Sergio Claudino - Serjão, Prof. Fabiano Fubá, Rafael Campaner, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4559/requerimento_n_61.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4559/requerimento_n_61.pdf</t>
   </si>
   <si>
     <t>Vimos por meio deste requerimento, a ser encaminhado ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria responsável, informe em caráter de urgência, sob a possibilidade de cancelamento do contrato de prestação de serviços com fornecimento de equipamentos, de nº 044/2019 (tratando-se do 3º termo aditivo) firmado entre a Prefeitura Municipal de Fazenda Rio Grande/PR e a Empresa Linea Midia Comunicações Ltda Me. A fim de destinar este recurso para medidas emergenciais de enfrentamento à COVID — 19 em nosso município.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4560/requerimento_n_62.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4560/requerimento_n_62.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da secretaria competente, envie a esta casa de leis, os nomes e as qualificações dos profissionais de Nutrição da Vigilância Sanitária deste município.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4561/requerimento_n_63.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4561/requerimento_n_63.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através do departamento competente informe quantos servidores e de quais secretarias cumpriram ou estão cumprindo isolamento preventivo por suspeita de Covid-19 e, destes casos, quantos foram confirmados positivos nos meses de janeiro, fevereiro e março de 2021.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4562/requerimento_n_64.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4562/requerimento_n_64.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, que seja expedido ofício ao Exmo. Sr. Deputado Estadual Douglas Fabrício para que disponibilize uma mini arena e uma academia ao ar livre para que seja implementado no Jardim Europa, bairro Eucaliptos deste município.</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4563/requerimento_n_65.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4563/requerimento_n_65.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício solicitando à Sanepar que informe o cronograma de obras a esta Casa de Leis e qual é a previsão para o início das obras de saneamento básico no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4577/requerimento_n_66.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4577/requerimento_n_66.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da Secretaria competente envie a esta Casa de Leis as seguintes informações sobre a Secretaria Municipal de Assistência Social:_x000D_
 _x000D_
 1. Quais atendimentos são ofertados atualmente na Instituição”?_x000D_
 2. Atualmente atende quantas solicitações mensais?_x000D_
 3. Existe uma fila de espera para o atendimento?_x000D_
 4. Qual o método utilizado para o atendimento durante a pandemia?_x000D_
 5. Quais são os bairros do município com maior solicitação de atendimentos?_x000D_
 6. Quais medidas estão sendo tomadas para suprir a crescente demanda?_x000D_
 7. Como é direcionado uma família que necessite de cesta básica?</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4578/requerimento_n_67.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4578/requerimento_n_67.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio à Leblon/Nobel Transporte de Passageiros, para que realize estudos viabilizatórios na linha F19 (Santa Terezinha), para uma parada de ônibus na Rua Nossa Senhora de Parecida esquina com a Tv. São Basílio, Bairro Santa Terezinha.</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4579/requerimento_n_68.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4579/requerimento_n_68.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo Sr. Diretor Presidente da COMEC (Coordenação da Região Metropolitana de Curitiba) para que viabilize, em caráter de urgência o envio de 100 ou mais novos abrigos para pontos de ônibus já adaptado com os assentos para a instalação nos bairros de nossa cidade, pois os recentes chegados não foram suficientes para atender as necessidades dos usuários.</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4580/requerimento_n_69.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4580/requerimento_n_69.pdf</t>
   </si>
   <si>
     <t>Considerando que esta Casa de Leis recebeu informalmente uma denúncia, relatando que o carro utilizado pelo ex — prefeito Marcio Claudio Wozniack possui mais de 20 mil reais em multas e/ou infrações, requerem, seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que o mesmo, através da secretaria responsável, encaminhe a esta casa de leis, as seguintes informações:_x000D_
 _x000D_
     1. Em que consiste cada infração?_x000D_
     2. Qual o valor de cada infração?_x000D_
     3. Qual foi o local, data e horário de cada infração?_x000D_
     4. Quem era o condutor do veículo?_x000D_
    5. Qual medida administrativa já foi adotada pela atual administração para a devida responsabilização e reposição aos cofres públicos, desse dano ao Erário Municipal?_x000D_
  Requerem ainda, que seja encaminhado em anexo às informações acima, a cópia do “DIÁRIO DE BORDO” do veículo utilizado pelo ex-prefeito, nos períodos das infrações.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4602/requerimento_n_70.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4602/requerimento_n_70.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que preste informações sobre quais os programas assistenciais estão sendo aplicados para as pessoas em situação de vulnerabilidade e, quais as parcerias público privada estão sendo desenvolvidas para atender as pessoas que estão desempregadas e em precária situação sócio econômica.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4581/requerimento_n_71.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4581/requerimento_n_71.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que o mesmo através da Secretaria do Urbanismo venha fazer o abastecimento dos Totens de álcool em gel que foram instalados no terminal Municipal de Fazenda rio Grande.</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4582/requerimento_n_72.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4582/requerimento_n_72.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, apresente as seguintes informações acerca do sistema de monitoramento público por câmeras em Fazenda Rio Grande:_x000D_
 _x000D_
 1) Quantas câmeras estão instaladas em nosso município;_x000D_
 2) Quantas destas estão em funcionamento;_x000D_
 3) Em quais bairros estão instaladas;_x000D_
 4) À resolução da imagem captada pelas câmeras é suficiente para a identificação de rostos de pessoas;_x000D_
 5) O sistema possui tecnologia para o reconhecimento de placas de veículos;_x000D_
 6) Qual é a empresa ou o responsável técnico pela parte de manutenção destes equipamentos;_x000D_
 7) Quais seriam os principais investimentos tecnológicos necessários para promover maior segurança pública por meio deste sistema de monitoramento.</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4583/requerimento_n_73.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4583/requerimento_n_73.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio a COMEC e LEBLOM Transporte de Passageiro que as mesmas AMPLIEM o itinerário da Linha ESTADOS 2 dando sequência à Rua Rio Amazonas, passando entre as Ruas Rio de Janeiro, Guarapuava e Sergipe, no Jardim Sol Nascente, bairro Estados dando seguimento ao seu itinerário normal.</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4584/requerimento_n_74.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4584/requerimento_n_74.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio a COMEC e LEBLOM Transporte de Passageiro, para que as mesmas RETORNEM COM LINHA EUCALIPTOS 3, com o itinerário beneficiando a Vila Green Field e Jardim Brasil, ambos no bairro Eucaliptos, neste Município de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4585/requerimento_n_75.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4585/requerimento_n_75.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, forneça as devidas informações a esta Casa de Leis:_x000D_
 _x000D_
 Qual a data para licitação;_x000D_
 Qual a data provável de inicio;_x000D_
 Qual a data provável de término;_x000D_
 _x000D_
  Sendo estes questionamentos em relação à verba de emenda parlamentar do Sr. Dep. Federal Toninho Wandscheer, sob número da Proposta — 025764/2020, onde se caracteriza em pavimentação de estradas vicinais, execução de obras de conexão entre bairros sendo estes, Gralha Azul e Jardim Colonial e extensão da Rua Lucinir Franco da Rocha._x000D_
  Emenda esta, tendo pedido do vereador Luis Sergio Claudino em matéria de requerimento sob nº 107/2017 na data de 05 de maio de 2017 e nº 268/2018 na data de 11 de outubro de 2018 e sendo atendida no ano de 2020 pelo Deputado Toninho Wandscheer.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4603/requerimento_n_76.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4603/requerimento_n_76.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo simultaneamente à Secretaria Municipal de Saúde, analisem a possibilidade de reconhecer as forças de segurança públicas do Município como linha de frente no processo de imunização contra a Covid-19. Sendo estas:_x000D_
 _x000D_
 Agentes de Trânsito da Faztrans;_x000D_
 Guarda Municipal;_x000D_
 Polícia Militar;_x000D_
 Bombeiros;</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4586/requerimento_n_77.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4586/requerimento_n_77.pdf</t>
   </si>
   <si>
     <t>Requer que seja enviado ofício ao Exmo. Deputado Estadual, Alexandre Curi (PSB/PR), solicitando os bons préstimos de Vossa Senhoria, para interceder junto ao Governo Estadual, Emenda Parlamentar para a construção de uma Praça — Projeto Meu Campinho, visando atender os pedidos de moradores do bairro Nações, no loteamento Green Portugal, o qual irá proporcionar a integração e lazer das famílias, bem como contribuir para melhor qualidade de vida das pessoas daquela localidade.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4587/requerimento_n_78.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4587/requerimento_n_78.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 5º, inciso XXXIII, da Constituição Federal, o Vereador Prof. Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer ao Exmo. Sr. Prefeito Municipal, com urgência, que atue juntamente com o Governo do Estado do Paraná, em prol da reabertura da Fábrica Nitrigenados (FAFEN/PR) — Petrobrás, situada no município de Araucária-PR.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4588/requerimento_n_79.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4588/requerimento_n_79.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria competente informe a esta Casa de Leis se há algum estudo para reformulação do Estatuto dos Servidores Públicos do Município de Fazenda Rio Grande. Requer ainda, que seja formada uma comissão com representantes de todos os setores envolvidos, para análise e sugestões e possíveis alterações ou adequações do mesmo.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4604/requerimento_n_80.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4604/requerimento_n_80.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Deputado Estadual Ricardo Arruda, solicitando ao nobre Deputado que interceda junto ao Governo Estadual, para que seja viabilizada emenda orçamentária no valor de R$ 300 mil reais (trezentos mil reais) em favor da Secretaria Municipal de Saúde do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4605/requerimento_n_81.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4605/requerimento_n_81.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis sobre a possibilidade de estudos para viabilizar a construção de uma rotatória na Rua Jatobá com a Av. Brasil.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4606/requerimento_n_82.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4606/requerimento_n_82.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da Secretaria competente envie a esta Casa de Leis a seguinte informação:_x000D_
 _x000D_
 1 - Existe projeto de pavimentação urbana para os seguintes endereços: Rua Líbia, Rua Etiópia, Rua Gambia e Rua Namíbia bairro: Bairro Nações? Se sim, a secretaria competente poderia mensurar o prazo para a previsão de pavimentação?</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4607/requerimento_n_83.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4607/requerimento_n_83.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, solicitando providências através da secretaria competente, para que seja realizado um estudo, possibilitando a abertura e/ou a liberação da Rua Alcatraz, no bairro Gralha Azul, sentido bairro Jardim Veneza (próximo ao nº 1775 e Condomínio Gran Paradiso), visando atender aos pedidos de moradores daquela comunidade, proporcionando a continuação da Rua e a ligação dos bairros, melhorando ainda a mobilidade urbana da região.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4608/requerimento_n_84.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4608/requerimento_n_84.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Municipal de Habitação e Interesse Social preste as seguintes informações a esta Casa de Leis:_x000D_
 _x000D_
 1) Apresente relatório do Fundo Municipal de Habitação nos meses de janeiro, fevereiro e março de 2021, informando os valores disponíveis, os gastos realizados e os empenhos cadastrados;_x000D_
 2) Informe em que etapa se encontra o programa de habitação a ser implantado no Jardim Morumbi;_x000D_
 3) Informe o que a Secretaria tem realizado para viabilizar o condomínio de idosos previsto para ser implantado em nosso município.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4609/requerimento_n_85.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4609/requerimento_n_85.pdf</t>
   </si>
   <si>
     <t>Solicita ao Governador do estado do Paraná, Carlos Massa Ratinho Júnior, para que inclua a cobrança das taxas de pedágio em todas as praças dentro do Estado do Paraná como atividade não essencial nos próximos decretos de restrições._x000D_
 Trata-se de uma atividade considerada não essencial pela população, que acaba por colocar em risco a integridade dos funcionários dessas praças, os quais trabalham em contato direto com a população para efetuar a cobrança da tarifa; tarifa a qual também vem sendo muito contestada pelos cidadãos, já que o momento atual agravou uma crise econômica que vem assolando a todos e o gasto com a tarifa acaba por ser mais uma complicação._x000D_
  Então peço urgentemente, a proibição dessa atividade em todas as praças de cobrança, tanto nas rodovias Estaduais, quanto nas Federais, dentro do Estado.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4610/requerimento_n_86.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4610/requerimento_n_86.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe a esta Casa de Leis os seguintes questionamentos em relação a dispensa de licitação para a aquisição de bombons realizada pela Secretaria de Assistência Social:_x000D_
 _x000D_
 1- Quantas crianças foram beneficiadas com esta ação;_x000D_
 2. Quais os locais de entrega;_x000D_
 3- Quais as empresas que participaram das cotações de preços e qual o valor fornecido por cada uma.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4611/requerimento_n_87.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4611/requerimento_n_87.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, requer seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da SECRETARIA DE GOVERNO, envie a esta casa de Leis informações referentes aos valores arrecadados com multas de trânsito nos últimos 10 anos e a destinação desses valores.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4612/requerimento_n_88.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4612/requerimento_n_88.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. Senhor Deputado Estadual Gilberto Ribeiro para que nos envie emenda parlamentar no valor de R$ 450.000,00 (Quatrocentos e Cinquenta mil Reais) a fim de Construir um CRAS no Municipio de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>Irmão José Miranda, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4613/requerimento_n_89.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4613/requerimento_n_89.pdf</t>
   </si>
   <si>
     <t>Requer a COMEC (COORDENAÇÃO DA REGIÃO METROPOLITANA DE CURITIBA) e LEBLOM EMPRESA DE TRANSPORTES DE PASSAGEIROS, que seja realizado um estudo técnico e implantação de uma Linha de Ônibus que cumpra o seguinte trajeto: saída do terminal Fazenda Rio Grande sentido Pinheirinho no sentido HORÁRIO e ANTI-HORÁRIO passando pelas seguintes ruas:_x000D_
   Saída do Terminal da Fazenda Rio Grande, Av. das Araucárias, Av. Brasil, Av. Francisco Ferreira da Cruz, Av. Nicola Pellanda, Linha Verde, Rua Sander Roberto da Cunha e João Rodrigues Pinheiro, tendo acesso ao terminal do Pinheirinho.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4627/requerimento_n_90.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4627/requerimento_n_90.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo simultaneamente à Secretaria Municipal de Saúde, analisem a possibilidade de reconhecer as forças de segurança públicas do Município, incluindo na lista solicitada a Polícia Civil como linha de frente no processo de imunização contra a Covid-19.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4628/requerimento_n_91.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4628/requerimento_n_91.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido Ofício ao Exmo. Sr Prefeito Municipal Dr. Nassib Hammad para que, através da Secretaria competente informe a esta Casa de Leis se existe projeto de pavimentação urbana para o Jardim Suzuki no bairro Santa Terezinha. Se sim, qual o prazo para a previsão de pavimentação?</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4629/requerimento_n_92.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4629/requerimento_n_92.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, que seja expedido ofício ao Exmo. Senhor Prefeito Municipal, para que o mesmo através da Secretaria Municipal de Saúde, analisem a possibilidade de reconhecer como linha de frente no processo de imunização contra o Covid-19. Sendo estes:_x000D_
 _x000D_
 •	Padres_x000D_
 •	Pastoras_x000D_
 •	Pastores</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4630/requerimento_n_93.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4630/requerimento_n_93.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria Municipal de Meio Ambiente, preste informações sobre os motivos que o CODEMA — Conselho Municipal de Defesa ao Meio Ambiente estar inativo no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4631/requerimento_n_94.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4631/requerimento_n_94.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal para que, através da Secretaria competente, me forneça informação do Setor de Arrecadação (LC 4/7/2011) em relação ao cumprimento do art. 1º da Lei Complementar nº 146, de 05 de julho de 2017, que incluíram os 8 3º e 4º no art. 182 da Lei Municipal nº 28/93 — Código Tributário Municipal.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4632/requerimento_n_95.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4632/requerimento_n_95.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo, através da Secretaria competente, informe a esta Casa de Leis qual o critério aplicado para a vacinação contra a Covid-19 de pessoas entre 65 e 75 anos, sendo que haviam idosos com mais de 70 anos cadastrados para serem vacinados e não foram chamados pela rede de saúde pública municipal.</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4633/requerimento_n_96.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4633/requerimento_n_96.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, aprecie o Anteprojeto de Lei que segue anexo e informe a esta Casa de Leis se existe interesse por parte do Poder Executivo local em viabilizar a implantação do PROCON Municipal em nossa cidade.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4634/requerimento_n_97.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4634/requerimento_n_97.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio a SANEPAR para que a mesma informe a esta casa de lei quantas mil ligações de água existem registradas na cidade de Fazenda Rio Grande e também nas áreas Rurais.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4635/requerimento_n_98.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4635/requerimento_n_98.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício a Arteris planalto sul, para que a mesma informe a esta Casa de Leis sobre, a possibilidade de estudos para construção de uma trincheira na Rodovia BR 116 (Régis bittencourt), próximo a empresa Plastilit no perímetro urbano de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4636/requerimento_n_99.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4636/requerimento_n_99.pdf</t>
   </si>
   <si>
     <t>Requer, que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, seja encaminhado à esta Casa de Leis, dentro do prazo legal, informações quanto as ações que estão sendo realizadas para orientar e conscientizar a população para que procurem atendimento da Unidade de Pronto Atendimento — UPA, somente em casos de emergência, urgência e em especial os casos com os sintomas da COVID-19, dando a preferência ao atendimento nas unidades básicas de Saúde, em situações diversas, tendo em vista o aumento dos pacientes que procuram a Unidade de pronto atendimento UPA.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4637/requerimento_n_100.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4637/requerimento_n_100.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da Secretaria Municipal de Saúde envie a esta Casa de Leis as seguintes informações :_x000D_
 _x000D_
 1. Média de pessoas por faixa etária que já foram imunizadas?_x000D_
 2. Quais categorias de linha de frente que já foram imunizadas?_x000D_
 3. Já tem um cronograma de imunização para as demais categorias prioritárias? (Profissionais da Educação, Guarda Municipal, Agente de Trânsito, Policiais Militares e Civis)_x000D_
 4. Por fim, prestar toda e qualquer informação adicional que porventura entenda cabível para o cumprimento deste expediente.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4638/requerimento_n_101.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4638/requerimento_n_101.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Arteris Planalto Sul para que a mesma consulte com seus engenheiros e técnicos responsáveis, a viabilidade de um ajuste no local do redutor de velocidade nas proximidades do Parque Verde, trazendo o mesmo para mais próximo da Rua Pernambuco para evitar acidentes e facilitar o acesso dos moradores da região enquanto não se constrói uma trincheira, pois na região não se tem uma faixa adicional para o acesso a BR116.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4639/requerimento_n_102.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4639/requerimento_n_102.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a Coordenação da Região Metropolitana de Curitiba (COMEC) e a empresa de transporte de passageiros (LEBLON) que envie a esta Casa de Leis as seguintes informações:_x000D_
 _x000D_
 1. Se houve redução ou aumento da frota operando no município, em razão da pandemia?_x000D_
 2. Que medidas foram adotadas para garantir o distanciamento nos ônibus e a qualidade do serviço, visando evitar filas e aglomerações nos pontos de paradas e estações?_x000D_
 3. Como está sendo feita a fiscalização das frotas operadas pela COMEC que trafegam no município de Fazenda Rio Grande e região?_x000D_
 4. Como tem sido feita a testagem da COVID-19 dos trabalhadores e profissionais do transporte coletivo?_x000D_
 5. Como tem sido fornecido e fiscalizado EPI'S, álcool em gel aos trabalhadores e profissionais do transporte coletivo?_x000D_
 6. Por fim, prestar toda e qualquer informação adicional que porventura entenda cabível para o cumprimento deste expediente?</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4640/requerimento_n_103.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4640/requerimento_n_103.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Governo do Estado do Paraná, para que através da Secretaria competente, revogue a Instrução Normativa nº 011/2020, que diminuiu a carga horária das disciplinas de Arte, Filosofia e Sociologia da Base Nacional Comum Curricular.</t>
   </si>
   <si>
     <t>4652</t>
   </si>
   <si>
     <t>Caio Szadkoski, Dr. Renan Wozniack</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4652/requerimento_n_104.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4652/requerimento_n_104.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da diretoria da Faztrans, informe:_x000D_
 _x000D_
 1) Quais medidas estão sendo realizadas para fiscalizar as motocicletas que utilizam escapamentos em desconformidade com a lei;_x000D_
 2) Quantas autuações de veículos que incorreram nesta infração foram realizadas no ano de 2021;_x000D_
 3) Se o efetivo de agentes de trânsito em nosso município é suficiente para realizar adequadamente esta fiscalização.</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4653/requerimento_n_105.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4653/requerimento_n_105.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício à Empresa Brasileira de Correios e Telégrafos (CORREIO) mais precisamente a unidade do Município de Fazenda Rio Grande — PR, para que realize a implantação dos “Códigos de Endereço Postal” (CEP), em toda e extensão da Rua Pau Brasil A e B, localizada no Condomínio Adeodato, no bairro Parque Industrial, neste Município.</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4675/requerimento_n_106.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4675/requerimento_n_106.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Deputado Federal Paulo Martins — PSC-PR, para que elabore projeto de lei para permitir que Municípios possam efetuar seus próprios CENSO Demográfico.</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
     <t>Brandão, Enfermeiro Zé Carlos, Irmão José Miranda, Prof. Fabiano Fubá, Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4654/requerimento_n_107.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4654/requerimento_n_107.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo Sr. Prefeito Dr. Nassib e Secretaria de Habitação, que informe esta Casa de Leis o que esta sendo feito em prol a população que esta na fila de espera para adquirir sua casa própria, através do Governo Municipal, com a parceria do Governo Estadual, benefício este que trará comodidade para toda população de baixa renda do Município de Fazenda Rio Grande estado do Paraná.</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4655/requerimento_n_108.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4655/requerimento_n_108.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. Senhor Prefeito Dr. Nassib e Secretaria Competente para que os mesmos elaborem ou viabilizem um Projeto com Planilha de Custo, onde possa ser construída uma marginal que faça a ligação da Trincheira do Parque Verde, com a Rua Pernambuco, sentido mão dupla neste Município de Fazenda Rio Grande estado do Paraná._x000D_
 _x000D_
   Observação: Após a elaboração deste projeto requer seja expedido, pela mesma secretaria, um Oficio ao Exmo Sr. Deputado Federal Toninho Wandscheer, para que o mesmo em dentro de suas atribuições verifique junto ao DNIT ou DER a possibilidade de execução de obras com recursos Parlamentar.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4656/requerimento_n_109.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4656/requerimento_n_109.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis sobre a possibilidade de manter a Secretaria Municipal de Saúde aberta no horário do almoço.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4657/requerimento_n_110.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4657/requerimento_n_110.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal para que, através da Secretaria competente me forneça informação sobre as medidas mitigadoras, com base na Lei Complementar Municipal nº 04/ 2006 e no decreto 9.001/2019, dentre elas:_x000D_
 _x000D_
 a) Quais empreendimentos de condomínios e loteamentos foram realizados nos últimos cinco anos em Fazenda Rio Grande? E quais que tiveram a obrigação desta medida?_x000D_
 b) Fornecimento de informações como o nome do empreendimento, número do alvará, número de unidades de cada empreendimento e se foi realizado por decreto o fornecimento do número deste também._x000D_
 c) REFERENTE AO ALVARÁ DO EMPREENDIMENTO: Quais as secretarias que foram atendidas por essas medidas? Quais valores foram destinados para cada uma destas? Quais os equipamentos com Os respectivos valores foram enviados para cada órgão?_x000D_
 d) Fornecimento da relação do valor total que foi enviado a cada entidade.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4658/requerimento_n_111.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4658/requerimento_n_111.pdf</t>
   </si>
   <si>
     <t>Requer, que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da secretaria competente, seja informado quanto a previsão ou se já foi realizado estudo para a elaboração de um projeto para a pavimentação asfáltica da Av. Condor, próximo ao nº 494, no bairro Gralha Azul, neste município, levando em conta o anseio da população que aguarda a execução deste serviço, a fim de melhorar a infra-estruturar da região, o trafego dos veículos, e possibilitando ainda a maior mobilidade urbana._x000D_
  Por fim, informa que segue anexado, o abaixo assinado dos moradores com a referida solicitação.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4659/requerimento_n_112.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4659/requerimento_n_112.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que juntamente com a SANEPAR (Companhia de Saneamento do Paraná, viabilize estudos para implantar um programa que leve água encanada a toda a área rural do Município de Fazenda Rio Grande, estando incluso nesse programa as localidades do Passo Amarelo, Vila do Rosário, Campo da Cruz, Samambaia e Rio Abaixo.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4660/requerimento_n_113.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4660/requerimento_n_113.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da secretaria competente informe a esta casa de Leis as seguintes informações:_x000D_
 _x000D_
 1. Existe algum plano de assistência às pessoas em isolamento domiciliar recorrente da COVID-19?_x000D_
 2. Existe um plano de controle referente a circulação das pessoas em isolamento domiciliar recorrente da COVID-19%?_x000D_
 3. Existe algum tipo de sanção para evitar que estas pessoas circulem pela cidade?_x000D_
 4. Existe algum tipo de acompanhamento de saúde das pessoas em isolamento domiciliar?_x000D_
 5. No caso das pessoas em isolamento domiciliar que estão em situação de vulnerabilidade e que necessitem de mantimentos e medicações, quais medidas estão sendo realizadas referente a situação?_x000D_
 6. Por fim, prestar toda e qualquer informação adicional que porventura entenda cabível para o cumprimento do expediente</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4661/requerimento_n_114.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4661/requerimento_n_114.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretária de Assistência Social do município de Fazenda Rio Grande para que a mesma informe como estão as tratativas para a reimplantação do Mercadão da Família na cidade.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4662/requerimento_n_115.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4662/requerimento_n_115.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da secretaria competente, preste as seguintes informações sobre o protocolo junto à Superintendência do Esporte, de número 16.179.990-4, que diz respeito ao Programa Meu Campinho, do Governo do Paraná:_x000D_
 _x000D_
 1) Se o município cumpriu com todas as etapas administrativas para a implementação da arena multiuso;_x000D_
 2) Se existe disponibilidade orçamentária para esta implementação;_x000D_
 3) Em havendo disponibilidade orçamentária, qual será o local de implementação.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4663/requerimento_n_116.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4663/requerimento_n_116.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Diretor da COMPANHIA SANEPAR, que envie a esta casa de Leis o plano e/ou projeto sobre a estrutura de Saneamento Básico no município de Fazenda Rio Grande, onde ainda não há saneamento básico, com especial atenção ao bairro Santa Maria. Informações referentes a ligação do tratamento de rede de esgoto no Bairro Santa Maria.</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4676/requerimento_n_118.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4676/requerimento_n_118.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Deputado Federal Antonio Wandscheer - PROS-— PR, para que destine o valor aproximado de 1.500.000,00 (um milhão e quinhentos mil reais) para desenvolver o Projeto Território Eslavo como ferramenta de desenvolvimento rural</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4677/requerimento_n_119.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4677/requerimento_n_119.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da Secretaria Municipal de Saúde, inclua as pessoas com deficiência (PcD) na lista de grupos prioritários para a vacinação contra a Covid-19 em Fazenda Rio Grande, conforme o estabelecido no Plano Nacional de Operacionalização da Vacinação Contra a Covid-19.</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4678/requerimento_n_120.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4678/requerimento_n_120.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Diretor Geral da Secretaria Municipal de Saúde, Francisco Expedito Damas Soares Junior, para que o mesmo encaminhe a esta Casa de Leis as seguintes informações:_x000D_
 _x000D_
 1. Qual o valor gasto com exames clínicos laboratoriais entre 01/01/2021 e 30/04/2021 pela rede pública municipal de saúde através do COMESP?_x000D_
 2. Quais foram os laboratórios credenciados no COMESP que receberam demandas da Prefeitura Municipal de Fazenda Rio Grande neste período?_x000D_
 3. Quantos exames foram encaminhados entre 01/01/2021 e 30/04/2021 para cada  um desses laboratórios?_x000D_
 4. Qual o valor despendido com cada um desses laboratórios neste período?_x000D_
 5. Existe algum laboratório credenciado junto ao COMESP que não está recebendo  demandas pela rede pública municipal de saúde? Se sim, qual o motivo?_x000D_
 6. Existe alguma dívida por parte do poder público municipal junto ao COMESP? Se sim, que apresente o valor e a razão deste débito.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4679/requerimento_n_121.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4679/requerimento_n_121.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis, a relação de pessoas vacinadas em cada etapa contendo nome, idade e data de vacinação de todos aqueles que foram vacinados contra a covid-19 no município até a presente data, justificando a função em caso de agente público.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Professor Léo, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4680/requerimento_n_123.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4680/requerimento_n_123.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Professor Léo, Enfermeiro Zé Carlos e Professor Fabiano Fubá, que adiante subscrevem, no uso de suas atribuições legais e regimentais, vêm, respeitosamente por meio deste, requerer à Presidência da Caixa Econômica Federal o que segue;_x000D_
 _x000D_
 Requer ao Conselho Diretor da Caixa Econômica Federal informações explicativas quanto ao tipo de avaliação das habitações financiadas no Município de Fazenda Rio Grande/PR, que foram feitas nos últimos anos, autorizando imóveis que não se enquadram nas portarias 160/2016 e 939/2016 do Ministério das Cidades.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4681/requerimento_n_124.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4681/requerimento_n_124.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, solicitando informações através da secretaria competente, sobre ações que estavam sendo tomadas para que a lei nº 776 de 26 de novembro de 2010 seja aplicada, ou se até mesmo não aja nenhum trabalho, para que a prefeitura preste informações sobre a possibilidade de colocar em prática o mais brevê possível a referida lei, regulamentada pelo decreto nº 5415/2020 que Institui o programa de adoção de Logradouros Públicos por meio de permissão de uso para publicidade com encargos de conservação e manutenção de Logradouros Públicos.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4682/requerimento_n_125.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4682/requerimento_n_125.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente encaminhe a esta Casa de Leis informações quais os recursos foram utilizados para a obra de pavimentação da Rua Carlos Drummond de Andrade, esta situada na localidade do Jardim Colonial, neste Município.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4683/requerimento_n_126.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4683/requerimento_n_126.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício à Presidência da Agência Nacional de Telecomunicações (ANATEL), a fim de que informe a esta casa de Leis a qualidade e a forma de distribuição das torres de comunicação móvel situadas neste Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4684/requerimento_n_127.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4684/requerimento_n_127.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o Secretário Municipal da Saúde  De Fazenda Rio Grande, para a criação do Ambulatório de Atenção aos Pacientes de Covid 19.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4685/requerimento_n_128.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4685/requerimento_n_128.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretária Municipal de Educação de Fazenda Rio Grande, para a mesma informe esta casa de leis como está funcionando a doação de alimentos para as famílias de alunos carentes._x000D_
 Informe também a quantidade de alimentos doados, como eles são divididos, como é o controle e quem são os responsáveis nos colégios por fazer esse controle.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4686/requerimento_n_129.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4686/requerimento_n_129.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. Sr. Deputado Federal Fernando Francischini para que o mesmo destine uma emenda parlamentar no valor de R$ 500.000,00 (QUINHENTOS MIL REAIS) para Secretaria e Saúde do Municipio de Fazenda Rio Grande/PR para a compra de equipamentos.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4687/requerimento_n_130.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4687/requerimento_n_130.pdf</t>
   </si>
   <si>
     <t>Requer seja solicitado ao EXMO SR. Prefeito Municipal e a Secretaria de Desenvolvimento Econômico que busque uma linha de crédito ou financiamento junto ao Governo do Estado para Construção de Barracão Industrial Comunitário subdividido em salas, para subsidiar os Micros Empreendedores pelo prazo de 3 (três)] anos sem ônus e a partir de então seja repassado a outros Micro Empreendedores pelo mesmo período e com os mesmos benefícios.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4688/requerimento_n_131.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4688/requerimento_n_131.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da Secretaria Municipal de Saúde envie a esta Casa de Leis as seguintes informações:_x000D_
 _x000D_
 1. Quais especialidades o município disponibiliza para atendimento da população?_x000D_
 2. Quais dessas especialidades são ofertadas no município de Fazenda Rio Grande?_x000D_
 3. Quais dessas especialidades são ofertadas fora do município de Fazenda Rio Grande e por quê?_x000D_
 4. Referente ao atendimento pediátrico na maternidade, qual a possibilidade de ofertar até o primeiro ano de vida da criança?_x000D_
 5. Referente ao atendimento odontológico quais são realizados nas unidades de saúde e os procedimentos não realizados pelas UBS's são encaminhados para onde?_x000D_
 6. Quais convênios com clínicas e hospitais estão ativos atualmente?_x000D_
 7. Informações sobre o número de profissionais médicos e suas respectivas funções que atendem as demandas do Município de Fazenda Rio Grande?_x000D_
 8. Por fim, prestar toda e qualquer informação adicional que porventura</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4700/requerimento_n_132.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4700/requerimento_n_132.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à SANEPAR, em nome do Exmo. Sr. Presidente Claudio Stabile, para que apresente à esta Câmara de Vereadores, o plano de saneamento que está sendo aplicado em Fazenda Rio Grande, e que seja revisto os projetos e metas de ligação de esgoto e principalmente os projetos para aumentar a captação e tratamento e distribuição de água.</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4701/requerimento_n_133.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4701/requerimento_n_133.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. Sr. Deputado Federal JOSE AROLDO MARTINS SOUZA (Aroldo Martins) do PARTIDO REPUBLICANOS, para que o mesmo disponibilize Emenda Parlamentar no valor de R$ 500.000,00 (quinhentos mil reais), sendo o valor para a pavimentação asfáltica das ruas Nelson Rodrigues (antiga Travessa José de Alencar) e a rua Guimarães Rosa, no bairro Jardim Colonial, neste Município.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4724/requerimento_n_134.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4724/requerimento_n_134.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad, para que, através da Secretaria competente, junto com a Caixa Econômica Federal, envie a esta Casa de Leis as seguintes informações:_x000D_
 _x000D_
 1) Qual Órgão (Caixa econômica Federal ou Prefeitura de Fazenda Rio Grande) foi o responsável em liberar o loteamento de casas no bairro Santa Maria localizado na rua Campo Grande? Sendo que o local não está nos conformes da lei, pois não há pavimentação muito menos uma rua adequada para a passagem dos moradores._x000D_
 2) Quem irá pagar pela pavimentação desta rua; A caixa econômica federal, os moradores ou a prefeitura?</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4702/requerimento_n_135.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4702/requerimento_n_135.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Daniel Maciel Prado Gerente da Estre Ambiental - CGR Iguaçu para que envie a esta Casa de Leis as seguintes informações:_x000D_
 1. Solicito a cópia do contrato para verificar se o Município está sendo atendido de acordo com as cláusulas estabelecidas e a vigência do mesmo._x000D_
 2. Quais benfeitorias a empresa Estre Ambiental já realizou e quais irá realizar no município de Fazenda Rio Grande?_x000D_
 3. Qual o valor gasto pela Prefeitura para cumprir com o contrato celebrado com a empresa supracitada”?_x000D_
 4. Após o término do contrato com o município o que a empresa Estre Ambiental irá realizar no local do aterro?</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4703/requerimento_n_136.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4703/requerimento_n_136.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Prefeito Municipal para que, por meio das secretarias de Educação e de Defesa Social, informe sobre a possibilidade de ser desenvolvido um plano de segurança no perímetro interno e externo das instituições de ensino municipais de Fazenda Rio Grande, visando resguardar a integridade dos alunos, pais, professores, funcionários e demais integrantes da comunidade escolar diante de casos de violência, criminalidade e outras formas de atentados contra a vida.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4704/requerimento_n_137.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4704/requerimento_n_137.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis. Sobre a possibilidades de Estudos para construção de vestiários e banheiro feminino no parque verde e no centro MultiEventos.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4705/requerimento_n_139.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4705/requerimento_n_139.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício a Empresa Brasileira de Correios e Telégrafos instalados no Município de Fazenda Rio Grande, para que contemplem as Ruas Antônio Bertulino da Cruz, João Cubis, João de Souza Santos, Rangel Machado, Yasuaoasano Maria, Alice Cubis Machado, Flávio Alves Machado, Francisco Leonel Cubis, na localidade São Sebastião; As Ruas Aluízio Azevedo, Carlos Gomes, Rui Barbosa, Guimarês Rosa e José de Alencar, estas situadas na localidade Jardim Colonial; As Ruas Pedro Barbosa, Brandina Dibas, Pedro C. Rocha, Pedro Reinando Rocha, Francisco Dibas, Anjos Barbosa e Francisca Claudino da Rocha, estas situadas na localidade Campo da Cruz; A Rua Oiti bairro Eucaliptos, com CEP (Código de Endereçamento Postal) todas neste Município.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4706/requerimento_n_140.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4706/requerimento_n_140.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Saúde informe a esta Casa de Leis qual o valor necessário para custeio de exames laboratoriais, objetivando aumentar o número de cotas para disponibilizar um maior numero de exames a população de nosso Município.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4707/requerimento_n_141.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4707/requerimento_n_141.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. senhor EXMO SR. PREFEITO para que o mesmo estude a possibilidade da criação de um Projeto de Lei para isentar o pagamento de tarifas, alvarás e vistorias aos motoristas que fazem trabalho de transporte escolar no Município de Fazenda Rio Grande estado do Paraná.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4708/requerimento_n_142.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4708/requerimento_n_142.pdf</t>
   </si>
   <si>
     <t>Requer, que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, solicitando através da secretaria competente, um estudo juntamente com a instituição filantrópica APÃE, para a possibilidade de contribuir com 2 (dois) ou mais veículos, sendo esses com motoristas, as acessibilidades necessárias, inclusive com adaptação para cadeirantes, os mesmos serão utilizados como transporte escolar para os alunos da APAE (Associação de Pais e Amigos dos Excepcionais), e irá garantir o acesso dos alunos que ali frequentam, proporcionando ainda conforto e segurança, tendo em vista em breve, o retorno das aulas.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4709/requerimento_n_143.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4709/requerimento_n_143.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para Vossa Excelência Sr. Prefeito Nassib Kassem Hammad para que o mesmo analise e envie a esta casa de leis para aprovação os respectivos anteprojetos que tratam da: Regulamentação de licença especial para servidores que têm filhos portadores de necessidades especiais e da Gratificação estatutária especial de responsabilidade técnica aos profissionais de Enfermagem (Enfermeiros-Art).</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. SR. PREFEITO e a Secretaria Municipal de Obras para que juntos façam uma parceria com a Sanepar para que sejam remanejados os relógios de água para a frente de cada residência da Travessa Irati no bairro Estados Il neste Município.</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4725/requerimento_n_145.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4725/requerimento_n_145.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, através da Secretaria Municipal de Habitação para que, juntamente com o Banco Caixa Econômica Federal, efetue o recadastramento das moradias populares, principalmente na localidade do Jardim Europa.</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4726/requerimento_n_146.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4726/requerimento_n_146.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da secretaria competente informe a esta casa de Leis as seguintes informações:_x000D_
 _x000D_
 1. Qual o número atual de crianças atendidas nos CMEIs do Município?_x000D_
 2. Qual o número atual de crianças em fila de espera por vaga em CMElIs no Município?_x000D_
 3. Quais são os procedimentos adequados para a inscrição de vagas e qual local deve ser procurado para inscrição?_x000D_
 4. Qual é o tempo médio para as famílias inscritas na fila de espera serem chamadas para iniciar o processo de vagas disponibilizadas?_x000D_
 5. Quais os critérios de escolha para as vagas existentes”?_x000D_
 6. Em qual legislação é baseada para definir esses critérios?_x000D_
 7. Quais são os bairros que apresentam o maior déficit de vagas”?_x000D_
 8. Quais são as deficiências que impedem a redução e/ou extinção do déficit de vagas?_x000D_
 9. Quais as providências que estão sendo tomadas para reduzir e/ou extinguir o déficit de vagas”?</t>
   </si>
   <si>
     <t>4727</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4727/requerimento_n_147.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4727/requerimento_n_147.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da secretaria competente realize com urgência a sinalização horizontal e vertical da Avenida Portugal, principalmente na rotatória próximo ao loteamento Green Portugal, bairro Gralha Azul.</t>
   </si>
   <si>
     <t>4728</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4728/requerimento_n_148.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4728/requerimento_n_148.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Prefeito Municipal para que o mesmo realize, por meio da secretaria competente, parceria com entidades públicas e/ou privadas para que seja viabilizada a realização de exames oftalmológicos nas instituições públicas municipais de ensino de Fazenda Rio Grandes, visando principalmente o atendimento às crianças em situação de vulnerabilidade social e econômica.</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4729/requerimento_n_149.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4729/requerimento_n_149.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal Dr. Nassib Hammad, para que juntamente à Secretaria da Saúde esclareça as informações devidas a esta Casa de Leis, em relação ao tratamento de fisioterapia no Município de Fazenda Rio Grande, sendo essas:_x000D_
 _x000D_
 •	Existe algum Projeto para que o tratamento de fisioterapia aconteça dentro do nosso Município?_x000D_
 •	Quantos profissionais da área de fisioterapia serão necessários para atender nossa população?_x000D_
 •	Nos dias de hoje, quantos pacientes são encaminhados para outro Município para que tenham o tratamento de fisioterapia? Sendo separadamente por Unidade de Saúde e Unidade Pronto Atendimento.</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4730/requerimento_n_150.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4730/requerimento_n_150.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria competente, informe a esta Casa de Leis, sobre a possibilidade de estudos para criação do aplicativo da Guarda Municipal de Fazenda Rio Grande, o aplicativo 153 Cidadão.</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4731/requerimento_n_151.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4731/requerimento_n_151.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer sejam prestadas, com urgência, através da Secretaria Municipal Competente, as seguintes informações:_x000D_
 _x000D_
 •	Requer seja apresentada, de maneira pormenorizada, o plano de contratação de estagiários na Prefeitura Municipal de Fazenda Rio Grande;_x000D_
 •	Quantas vagas são ofertadas para cada setor;_x000D_
 •	Qual o órgão competente para a realização da seleção e contratação;_x000D_
 •	Como funciona a seleção dos estagiários;_x000D_
 •	Qual a faixa etária dos estagiários;_x000D_
 •	Requer seja apresentado o relatório de contratação de estagiários efetivos no ano de 2021;_x000D_
 •	Requer seja informado se a Prefeitura vem realizando o devido acompanhamento e a avaliação dos respectivos setores da Prefeitura com as Escolas que cedem os Estagiários, a fim de obter informações da vida acadêmica dos alunos.</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4732/requerimento_n_152.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4732/requerimento_n_152.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Exmo. SR. PREFEITO MUNICIPAL e a Secretaria competente para que busque informações junto a Copel sobre a possível liberação para que seja feita horta comunitária em baixo de toda extensão da rede elétrica, do Jardim Brasil até o Santarém.</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4733/requerimento_n_153.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4733/requerimento_n_153.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício ao Exmo. Sr. Deputado Estadual Luis Carlos Martins (PP/PR), solicitando os bons préstimos de Vossa Senhoria, para interceder junto ao Governo Estadual, Emenda Parlamentar Projeto Meu Campinho, módulo Campo Society, no valor de R$ 320.000,00 (trezentos e vinte mil reais), bem como Projeto Meu Campinho modelo Playground 3, no valor de R$ 62.000,00 (sessenta e dois mil reais), a fim de que possamos com essas emendas oferecer um local de lazer aos munícipes Fazendenses.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4734/requerimento_n_154.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4734/requerimento_n_154.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal competente, de acordo com o que dispõe o Art. 66, inciso XIII da Lei Orgânica do Município, envie a esta casa de leis as seguintes informações em função da elaboração do Plano Plurianual — PPA 2022- 2025:_x000D_
 _x000D_
 01) Qual a Composição e Alinhamento Metodológico da Equipe Responsável pela Condução do Processo de Elaboração do PPA. Houve Capacitação teórica para equipe de coordenação do processo; _x000D_
 _x000D_
 02) Definição do Cronograma de Elaboração do PPA. Encaminhar plano de trabalho detalhado e cronograma, contemplando as etapas, responsáveis e prazos do processo de elaboração do Plano Plurianual, tendo como referência a data-limite para envio do Projeto de Lei à Câmara Municipal (constante da Lei Orgânica do Município);</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4735/requerimento_n_155.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4735/requerimento_n_155.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício aos Correios, para que faça a abertura de credenciamento de uma nova Agência no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>Enfermeiro Zé Carlos, Irmão José Miranda, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4736/requerimento_n_156.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4736/requerimento_n_156.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a empresa que administra os postes de distribuição de luz, e dá a permissão para o uso dos postes para outros tipos de cabeamento ( Copel - Companhia Paranaense de Energia ), para que a mesmo informe a esta casa de leis quais são as providências que a mesma está tomando na LEI Nº 1.314/2019 que Dispõe sobre a obrigatoriedade de retirada dos fios em desuso dos postes utilizados nos sistemas de distribuição de energia elétrica no município de Fazenda Rio Grande e dá outras providências.</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4737/requerimento_n_157.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4737/requerimento_n_157.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente e da Procuradoria Jurídica informe a esta Casa de Leis se o Município irá suspender o prazo de validade do concurso público realizado no ano de 2017, o qual foi prorrogado em maio de 2019 e com seu vencimento previsto para 26 de maio de 2021. Informe ainda:_x000D_
 _x000D_
 1º. Quantos candidatos foram aprovados e nomeados._x000D_
 2º Quantos candidatos aprovados estão na lista de espera._x000D_
 3º Qual o déficit de servidores em cada secretaria municipal.</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4810/requerimento_n_158.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4810/requerimento_n_158.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa na forma regimental, seja enviado oficio as instituições abaixo relacionadas, solicitando as informações mencionadas na sequência;_x000D_
 _x000D_
 . COPEL — Número De ligações de energia elétrica, sendo residencial, rural, industrial e comercial._x000D_
 . SANEPAR - Número De ligações de água, sendo residencial, rural, industrial e comercial. Bem como numero de rede de esgoto já instalado no Município._x000D_
 . DETRAN — Número exato de veículos emplacados no Município._x000D_
 . FORÚM ELEITORAL — Número de eleitores cadastrado no município e numero de eleitores aptos._x000D_
 . INSS - Número de aposentados, pensionistas e de benefícios concedidos no Município._x000D_
 . SETP — Número de funcionários (residente em Fazenda Rio Grande) com carteira de trabalho assinada._x000D_
 . SECRETARIA DE ESTADO DA EDUCAÇÃO - Número de escolas estaduais existente no município, bem como número de alunos matriculados.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4811/requerimento_n_159.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4811/requerimento_n_159.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Excelentíssimo Prefeito Municipal, para que através da Secretaria Municipal competente, informe a esta Casa de Leis sobre como tem sido o cuidado com as academias ao ar livre, se a mesma tem recebido manutenção e troca de aparelhos quebrados, e no intervalo de quanto tempo isso tem ocorrido em nossa cidade. Sendo:_x000D_
 _x000D_
     1- Manutenções preventivas para evitar o desgaste natural do aparelho._x000D_
     2- Substituição de peças e acessórios importantes para funcionamento do equipamento._x000D_
     3- Retoque na pintura e no acabamento do aparelho de modo a prevenir os danos causados pela corrosão._x000D_
     4- Reformas completas, que fazem idêntico a um novo, tanto em relação à aparência quanto ao funcionamento do equipamento.</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4812/requerimento_n_160.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4812/requerimento_n_160.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da secretaria responsável, preste as seguintes informações:_x000D_
 _x000D_
     01. Porque há tantos pedidos pendentes de trocas de lâmpadas,_x000D_
     02. Quantos funcionários possuem para efetuar os serviços;_x000D_
     03. Apresente os projetos das ruas que serão contempladas com LED;_x000D_
     04. Informe a possibilidade de os serviços serem feitos no período noturno;</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4813/indicacao_n_161.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4813/indicacao_n_161.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer que sejam prestadas, com urgência, através da Secretaria de Saúde, as seguintes informações sobre o plano de vacinação contra a COVID-19 em nosso município:_x000D_
 _x000D_
 1. Requer seja informada a quantidade de vacinas que o Município possuí e a previsibilidade de término da aplicação da vacinação da segunda dose dos idosos._x000D_
 2. Requer seja informado o plano de estudo da aplicação das vacinas para as pessoas com comorbidades, bem como a data de início._x000D_
 3. Requer seja informado se já há o plano de estudo para a vacinação dos educadores do município, bem como a data de início._x000D_
 4. Requer seja esclarecido se a quantidade de vacinas recebidas é com base no número real populacional do nosso Município ou segue o número populacional constante em sistemas (os quais possivelmente estejam desatualizados)?</t>
   </si>
   <si>
     <t>4814</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4814/indicacao_n_162.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4814/indicacao_n_162.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da secretaria competente, disponibilize mais viaturas da FAZTRANS para fiscalização aos finais de semana principalmente em torno de praças e parques.</t>
   </si>
   <si>
     <t>4815</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4815/requerimento_n_163.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4815/requerimento_n_163.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Competente realize a pavimentação na Rua Ceilão no Bairro Nações neste Município.</t>
   </si>
   <si>
     <t>4816</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4816/requerimento_n_164.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4816/requerimento_n_164.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis, sobre a possibilidades de manutenção da passarela de pedestres na Rua Canários, próximo ao Cmei Professora Eronildes Camargo, localizado no bairro Gralha Azul.</t>
   </si>
   <si>
     <t>4817</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4817/requerimento_n_165.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4817/requerimento_n_165.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Prefeito Municipal para que o mesmo esclareça, por meio do setor responsável, as seguintes informações acerca dos serviços de atendimento aos pacientes de saúde mental de Fazenda Rio Grande:_x000D_
 _x000D_
 1) Atualmente, qual é a demanda de atendimentos realizados pelo Centro de Atenção Psicossocial (CAPS)?_x000D_
 2) Quem são os integrantes da equipe multidisciplinar que atuam junto ao CAPS e quais as suas respectivas funções?_x000D_
 3) Além do CAPS, o que o município oferece atualmente no que se refere a atendimentos de pacientes de saúde mental?_x000D_
 4) Quanto o município investiu no setor de saúde mental entre os dias 1º de janeiro de 2021 e 30 de abril de 2021 em seus programas e ações, excepcionados os gastos com pessoal?_x000D_
 5) Existe demanda suficiente em Fazenda Rio Grande para justificar a implantação de um “CAPS |” ou de um “CAPS ad'? _x000D_
 6) É do interesse do Poder Executivo local ou há algum projeto para a implantação de um “CAPS i" e/ou “ad” no município? _x000D_
 7) Por qual equipame</t>
   </si>
   <si>
     <t>4818</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4818/requerimento_n_166.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4818/requerimento_n_166.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe a esta Casa de Leis a viabilidade de disponibilizar um veiculo (van, micro-ônibus ou ônibus) da Prefeitura Municipal de Fazenda Rio Grande para realizar o transporte de passageiros das localidades do Passo Amarelo e Rio Abaixo, na área rural de Fazenda Rio Grande, para atender o horário de meio dia, uma vez que o transporte coletivo que passa pela região só é realizado no período da manhã e no final da tarde com total desrespeito aos moradores destas localidades.</t>
   </si>
   <si>
     <t>4819</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4819/requerimento_n_167.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4819/requerimento_n_167.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a Empresa Arteris auto pista, para que faça uma pista de aceleração junto a BR para ligar a Rua Francisco Claudino dos Santos para facilitar a vida dos motoristas e a população de Fazenda Rio Grande- PR.</t>
   </si>
   <si>
     <t>4820</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4820/requerimento_n_168.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4820/requerimento_n_168.pdf</t>
   </si>
   <si>
     <t>Requere seja expedido ofício ao Exmo Sr. Prefeito Municipal, para que o mesmo juntamente com a Secretaria Competente, realize estudos e viabilze uma FAIXA DE PARADA EXCLUSIVA NOS SINALEIROS PARA MOTOS (foto ilustrativa exemplar em anexo). Sendo na seguinte ordem:_x000D_
 _x000D_
 1. Sinaleiro;_x000D_
 2. Faixa de pedestres;_x000D_
 3. Faixa de parada exclusiva para motos;_x000D_
 4. Outros automóveis._x000D_
 5.</t>
   </si>
   <si>
     <t>4821</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4821/requerimento_n_169.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4821/requerimento_n_169.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício ao Exmo. Sr. Deputado Estadual Luis Carlos Martins (PP/PR), solicitando os bons préstimos de Vossa Senhoria, para interceder junto ao Governo Estadual, Emendas Parlamentares destinados para a Saúde do nosso município, sendo elas:_x000D_
 _x000D_
 1. Uma ambulância suporte básico, no valor de R$ 170.000,00 (cento e setenta mil reais);_x000D_
 2. Reforma Unidade Básica de Saúde, no valor de R$ 150.000,00 (cento e cinquenta mil reais);_x000D_
 3. Um veículo no valor de R$ 55.000,00 (cinquenta e cinco mil reais).</t>
   </si>
   <si>
     <t>4822</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4822/requerimento_n_170.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4822/requerimento_n_170.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Prefeito Municipal, para que através da Secretaria Competente, informe como está em Fazenda Rio Grande a implantação do Projeto Moradia Legal, do Tribunal de Justiça do Estado do Paraná, para possibilitar a regularização de moradias em áreas de posse que não tenham disputa judicial.</t>
   </si>
   <si>
     <t>4823</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4823/requerimento_n_171.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4823/requerimento_n_171.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Esporte e Lazer de Fazenda Rio Grande para que a mesma forneça a esta casa de leis quais são as ações e projetos que a secretaria está promovendo ou planejando promover para o incentivo ao esporte municipal como um todo. Apesar de a pandemia do covid-19 ser um fator limitante é de suma importância esta casa de leis saber como as políticas de incentivo ao esporte e lazer estão sendo trabalhadas e planejadas.</t>
   </si>
   <si>
     <t>4824</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4824/requerimento_n_172.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4824/requerimento_n_172.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Desenvolvimento Econômico de Fazenda Rio Grande para que a mesma forneça a esta casa de leis quais são as ações e projetos que a secretaria está promovendo ou planejando promover para o incentivo à inovação e desenvolvimento de empresas de tecnologia no município (Startups). Esta casa de leis busca ter esse conhecimento para poder contribuir por meio de novas leis que possam vir a ajudar o desenvolvimento de novas empresas com base tecnológica em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4846</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4846/requerimento_n_173-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4846/requerimento_n_173-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da Secretaria Municipal de Educação realize estudos para a contratação de vagas em Cmeis/Escolas particulares em nosso município, com intuito de diminuir a fila de espera de nossas crianças pois estamos com aproximadamente 2.800 crianças aguardando por uma vaga em Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4847</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4847/requerimento_n_174-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4847/requerimento_n_174-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que preste informações se haverá novas contratações de funcionários para o Cemitério Municipal, principalmente uma Assistente Social para acolhimento às famílias enlutadas.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>Caio Szadkoski, Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4848/indicacao_n_175-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4848/indicacao_n_175-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da Secretaria competente:_x000D_
 _x000D_
 1.	Realize com máxima urgência, a implantação do centro de Zoonose para efetuar a castração nos cães e gatos de nosso município._x000D_
 2.	Realize também um estudo a cerca da contratação de convênios com clínicas veterinárias privadas de nosso município para que possam castrar os animais._x000D_
 3.	Por fim, verifique-se a possibilidade de outros atendimentos clínicos no castra-móvel.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4849/requerimento_n_176-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4849/requerimento_n_176-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da secretaria competente seja adicionado ao grupo prioritário de professores da vacinação contra influenza em 2021, todos os servidores da Educação que atuam como Diretores, Vice-Diretores, Coordenadores Pedagógicos, Documentadores, Serventes, Auxiliar de Serviços Gerais - ASG e também os servidores atuantes na Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4850/requerimento_n_177-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4850/requerimento_n_177-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a ESTRE AMBIENTAL para que a mesma disponibilize a esta casa de leis as seguintes informações: 7 - O histórico dos últimos 5 anos com a quantidade mensal de resíduos recolhidos em quilos ou toneladas em Fazenda Rio Grande; 2 - O histórico com a progressão do valor dos quilos ou toneladas que o município de Fazenda Rio Grande pagou ou deveria pagar em cada um destes períodos.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4851/requerimento_n_178-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4851/requerimento_n_178-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Prof. Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer que seja realizada, por meio da Secretaria competente, em caráter de urgência, a limpeza da Rua B (em frente ao numeral 44), localizada no Bairro Jardim Colonial, neste Município de Fazenda Rio Grande._x000D_
 _x000D_
 •	Requer seja realizada a limpeza da Rua B (em frente ao nº 44), bem como seja tampada a valeta que está aberta nesta rua, conforme fotos em anexo.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4852/requerimento_n_179-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4852/requerimento_n_179-2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis, sobre a possibilidade de viabilizar junto ao setor competente do Senai-PR, no sentido de que seja inserido o Município de Fazenda Rio Grande no PROJETO CARRETA DO CONHECIMENTO, com os seguintes cursos:_x000D_
 _x000D_
 1. Panificação                                                              6. Eletricidade Automotiva_x000D_
 2. Eletricidade Predial                                                 7. Informática Básica_x000D_
 3. Corte e Costura industrial                                       8. Mecânica Industrial_x000D_
 4. Mecânica de Automóveis                                       9. Refrigeração Residencial_x000D_
 5. Mecânica de Motocicleta</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4853/requerimento_n_180-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4853/requerimento_n_180-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Chefe da Casa Civil Guto Silva para que disponibilize um tomógrafo, aparelho de tomografia, para beneficiar a saúde de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4854/requerimento_n_181-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4854/requerimento_n_181-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Prefeito Municipal, para que, através das secretarias competentes, preste as seguintes informações em relação à construção da sede da Banda Escola do município de Fazenda Rio Grande:_x000D_
 _x000D_
 1. Acostar cópia do convênio firmado entre o município e o Estado no tocante a criação da Banda Escola;_x000D_
 2. Informe se o valor a ser repassado a fundo perdido pelo Estado para construção da sede da Banda Escola realmente foi recebido por esta municipalidade:_x000D_
 3. Aponte quais as penalidades que o município poderá arcar no caso de não cumprimento ao convênio celebrado;_x000D_
 4. Afirme se o imóvel inicialmente previsto para a construção da Banda Escola ainda está reservado para esta finalidade;_x000D_
 5. Se existe previsão na lei orçamentária dos recursos previstos no convênio que_x000D_
 servirão como a contrapartida desta municipalidade:_x000D_
 6. Se permanece o interesse da atual gestão em continuar com o projeto da Banda Escola;_x000D_
 7. Explique como está o andamento e qual a perspectiva de finalizaçã</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>Dr. Renan Wozniack, Professor Léo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4855/requerimento_n_182-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4855/requerimento_n_182-2021.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Prefeito Municipal, para que através da Secretaria competente, preste esclarecimentos acerca de quais investimentos que serão realizados na estruturação do Centro Municipal de Atendimento Educacional Especializado - CMAEE de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4856/requerimento_n_183-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4856/requerimento_n_183-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício ao Exmo. Sr. Deputado Estadual Luis Carlos Martins (PP/PR), solicitando os bons préstimos de Vossa Senhoria, para interceder junto ao Governo Estadual, Emendas Parlamentares destinados para as seguintes áreas:_x000D_
 _x000D_
  1. Estruturação Feiras Livres — 10 barracas 3Mx4M, bancadas, mesas, expositores, expositores refrigerados, balança tipo plataforma, balança de mesa, estufa para salgado, conjunto de mesas e cadeiras, etc., no valor de R$ 90.000,00 (noventa mil reais);_x000D_
  2. Caminhão caçamba basculante 4x27 metros cúbicos, peso bruto mínimo 16.000kg, no valor de R$ 285.000,00 (duzentos e oitenta e cinco mil reais);_x000D_
  3 Veículo tipo minivan, transporte de passageiros (capacidade de transporte 7=6+1), no valor de R$ 85.000,00 oitenta e cinco mil reais);_x000D_
   4. Sinalização turística, no valor de R$ 100.000,00 (cem mil reais);_x000D_
  5. Portal, no valor de R$ 200.000,00 (duzentos mil reais) e</t>
   </si>
   <si>
     <t>4875</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4875/requerimento_n_184-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4875/requerimento_n_184-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, encaminhe a esta Casa de Leis uma relação do nível de aprendizagem dos alunos das Escolas Municipais de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4857/requerimento_n_185-2031.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4857/requerimento_n_185-2031.pdf</t>
   </si>
   <si>
     <t>Reiterando o Requerimento nº 172/2020 de 14 de agosto de 2020, requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, à Secretaria de Desenvolvimento Econômico, à Secretaria de Trabalho, à ACINFAZ, e ao SEBRAE/PR para que informem sobre o andamento das tratativas para a criação da COOPERATIVA DE COSTUREIRAS do Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4858</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4858/requerimento_n_186-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4858/requerimento_n_186-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Estre Ambiental para que a mesma disponibilize a esta casa de leis todos os contratos firmados com o município desde o início de suas atividades na cidade, bem como os aditivos e demais documentos relacionados.</t>
   </si>
   <si>
     <t>4859</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4859/requerimento_n_187-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4859/requerimento_n_187-2021.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício a COMEC — Coordenação da Região Metropolitana de Curitiba e a Leblon Transporte de Passageiros, para que retomem com o transporte coletivo que faz linha Passo Amarelo com saída da parada de ônibus, esta que já não possui a integração, no horário de 12h30min, no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4878</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4878/requerimento_n_189-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4878/requerimento_n_189-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal, para que, através da secretaria competente informe a esta casa de Leis as seguintes informações:_x000D_
 1. Referente ao Conselho Municipal dos Direitos do Idoso regulamentado pela Lei Municipal 282/2005, ele está ativo? Qual sua atuação para proteger os direitos assegurados aos idosos?_x000D_
 2. Existe algum programa de acompanhamento ao idoso vigente durante a pandemia?_x000D_
 3. Quais providências as Secretarias Municipais podem tomar para adequar seus serviços ao que estabelece o Estatuto do Idoso?_x000D_
 4. Quais Associações fazem parte do Conselho Municipal do Direito do Idoso? Em quais bairros atuam? E quais serviços disponibilizam?_x000D_
 5. Quais atividades direcionadas aos idosos o município disponibiliza?_x000D_
 6. Que tipo de serviços são ofertados pelo Centro de Convivência Amigos da Melhor Idade?_x000D_
 7. Que tipo de fiscalização o município adota para garantir os direitos do idoso?</t>
   </si>
   <si>
     <t>4879</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4879/requerimento_n_190-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4879/requerimento_n_190-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal, para que, através da Secretaria Municipal de Assistência Social informe a esta casa de Leis as seguintes informações:_x000D_
 _x000D_
 1). Qual o número de colaboradores (funcionários) da pasta?_x000D_
 2). Quantos são gratificados?_x000D_
 3). Quantos são comissionados?_x000D_
 4). A secretaria está atendendo a legislação referente ao índice de gastos com cargos comissionados e os cargos de carreira?_x000D_
 5). Todos os comissionados e gratificados atendem o grau de instrução para cada cargo ocupado?_x000D_
 6). Quantos veículos possui a secretaria?_x000D_
 7). Quais os gastos com combustível nesse período por mês?_x000D_
 8). Disponibilizar os diários de bordo de todos os veículos da pasta._x000D_
 9). Quais os planejamentos que já foram elaborados nesse período de gestão e quantos já foram colocados em prática?_x000D_
 10). Quais são os contratos firmados com empresas desde 01/01/2021 até o momento?_x000D_
 11). Quantas pessoas estão sendo atendidas por mês nos CRAS e CREAS do — município?</t>
   </si>
   <si>
     <t>4880</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4880/requerimento_n_191-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4880/requerimento_n_191-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido, ao Exmo. Senhor Prefeito Municipal, “o ofício n. 01/2021 (EM ANEXO)” realizado por servidor efetivo, chefe do Posto Avançado do DETRAN de Fazenda Rio Grande, relatando possível interferência no órgão, por parte de Casal de Secretários Municipais proprietários de autoescola no Município._x000D_
 _x000D_
  Outrossim, que seja expedido, ao Exmo. Senhor Prefeito Municipal, “o protocolo fly n. 16284/2021(EM ANEXO)” realizado por servidor efetivo lotado na Secretaria Municipal de Meio Ambiente, relatando a interferência da Sra. Doriane Marisa, primeira — dama e secretária de Ação Social do Município, na Secretaria Municipal de Meio Ambiente no dia 29/03/21, EXONERANDO servidores, bem como, DISPONIBILIZANDO servidores ao setor de RH, sem possuir competência administrativa para tal._x000D_
 _x000D_
 Requer ainda, com fundamento no princípio da IMPESSOALIDADE, e, da MORALIDADE que o Exmo. Senhor Prefeito Municipal, instaure os respectivos processos administrativos, bem como, realize a IMEDIATA EXONERAÇÃO</t>
   </si>
   <si>
     <t>4881</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4881/requerimento_n_192-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4881/requerimento_n_192-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido, a Sra. Nelceli Bento Garcia servidora responsável pelo órgão de Vigilância epidemiológica Municipal (Matr. 349125) para que a mesma encaminhe a esta Casa de Leis, os documentos abaixo solicitados, bem como, as respostas aos seguintes questionamentos:_x000D_
 _x000D_
 1. De quem partiu a solicitação, e, autorização para que os Servidores da Secretaria Municipal de Assistência Social iniciassem a vacinação contra o COVID-199?_x000D_
 2. A Secretária Municipal de Assistência Social, e, primeira — dama do município a Sra. Doriane Marisa Brunner Hammad já recebeu a vacinação contra o COVID-19%?_x000D_
 3. Quem são os servidores da Secretaria Municipal de Assistência Social que já receberam a vacinação contra o COVID-19? (ENCAMINHAR OS RESPECTIVOS DECRETOS)_x000D_
 4. Considerando que o Poder Executivo Municipal publicou no site oficial da Prefeitura Municipal que o “Plano Municipal de Vacinação da cidade segue as orientações do Ministério da Saúde” httos:/fazendariogrande.pr.gov.br/vacinacao-covid-19, porque</t>
   </si>
   <si>
     <t>4882</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Coordenação da Região Metropolitana de Curitiba (Comec) para que a mesma reanalise a rota percorrida pela linha de ônibus que atende as localidades do Jardim Brasil e Greenfield, no bairro Eucaliptos, em Fazenda Rio_x000D_
 Grande, com o intuito de:_x000D_
 _x000D_
 1) Disponibilizar mais paradas de ônibus para a população daquela região;_x000D_
 2) Ampliar a rota para atender os moradores da região denominada Jardim Brasil Il, se possível pela Rua das Orquídeas._x000D_
 _x000D_
              Outrossim, requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da secretaria competente, preste as seguintes informações:_x000D_
 _x000D_
 1) Existe alguma previsão de instalação de placas indicando os nomes das ruas da referida localidade? Se sim, favor informar o prazo._x000D_
 2) É possível realizar a abertura de acesso para pedestres na continuidade da Rua Faveiro, no trecho abaixo da rede de alta tensão?</t>
   </si>
   <si>
     <t>4883</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4883/requerimento_n_194-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4883/requerimento_n_194-2021.pdf</t>
   </si>
   <si>
     <t>Requer a Mesa na forma regimental para que seja expedido oficio a ARTERIS — PLANALTO SUL, para que a mesma realize a instalação de uma placa de sinalização próximo ao km 131 da BR-116, sentido Sul com indicação da localização do Bairro Santa Maria, neste Município. Tendo já em vista um local apropriado para a instalação da mesma.</t>
   </si>
   <si>
     <t>4884</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4884/requerimento_n_195-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4884/requerimento_n_195-2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis, sobre a possibilidade de viabilizar à instalação de braços de luz nos postes de iluminação, na rua de acesso ao Seminário Servos da Divina Misericórdia.</t>
   </si>
   <si>
     <t>4885</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4885/requerimento_n_196-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4885/requerimento_n_196-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente informe se o contrato da empresa que venceu a licitação para a pavimentação da Rua Copaiíba localizada no Bairro Eucaliptos já foi rescindido. Informe ainda, qual o prazo previsto para o reinicio das obras destaimportante via publica que contribui significativamente com a mobilidade urbana do nosso Município.</t>
   </si>
   <si>
     <t>4886</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4886/requerimento_n_197-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4886/requerimento_n_197-2021.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, após aprovação deste Plenário, seja enviado ofício ao Excelentíssimo Senhor Prefeito Municipal, para que através da secretaria competente nos envie as informações abaixo descritas:_x000D_
 _x000D_
 •	Serviços de médicos terceirizados que trabalham para o município:_x000D_
 •	Qual o valor gasto com serviço terceirizado de 01/01/2021 a 01/06/2021._x000D_
 •	Solicita o fornecimento de lista de todos os profissionais que prestaram serviço no referido período._x000D_
 •	Cópia de comprovantes de entrada e saída dos referidos plantões contendo nome do profissional com horário entrada e saída._x000D_
 •	Documentação completa desses profissionais juntamente com CRM, e se foi verificado junto ao CRM a veracidade de cadastro no Conselho Regional de Medicina._x000D_
 •	Se todas as contratações estão de acordo com as leis municipais._x000D_
 •	Cópia dos contratos vigentes de empresas terceirizadas para contratação de serviços médicos._x000D_
 •	Quais são os servidores responsáveis pela escala dos plantões e pela fiscalização dos serviços pre</t>
   </si>
   <si>
     <t>4887</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4887/requerimento_n_198-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4887/requerimento_n_198-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal Dr. Nassib Hammad para que, através da Secretaria competente realize com máxima urgência a revisão da iluminação pública na Avenida César Carellie Avenida Francisco Claudino dos Santos neste município.</t>
   </si>
   <si>
     <t>4888</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4888/requerimento_n_199-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4888/requerimento_n_199-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o Setor de Recursos Humanos da Prefeitura de Fazenda Rio Grande, para que o mesmo forneça a esta casa de leis a cópia do comprovante de escolaridade ou experiência dos servidores comissionados que estão nomeados no município.</t>
   </si>
   <si>
     <t>4889</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4889/requerimento_n_200-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4889/requerimento_n_200-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício à Secretaria Competente, solicitando os bons préstimos de Vossa Senhoria, informações em relação aos uniformes e aparelhos operacionais da FAZTRANS e Guarda Municipal, são as seguintes:_x000D_
 _x000D_
 1 - Os rádios comunicadores da Guarda Municipal e da FAZTRANS estão funcionando em sua normalidade?_x000D_
 2 - Caso não estejam funcionando, a quanto tempo esses problemas vêm acontecendo?_x000D_
 3 - Os rádios comunicadores quando apresentam algum problema, ou na falta desses equipamentos, qual a previsão e quais as ações realizadas para soluciona-lo?_x000D_
 4 - Em relação aos equipamentos EPI'S, uniforme completo, como é feito o fornecimento para a Guarda Municipal e FAZTRANS?_x000D_
 9 - Quando necessário, quais as medidas e a previsão para que sejam substituídos os equipamentos, EPI'S, uniformes por novos?_x000D_
 6 - Quais as medidas estão sendo tomadas para solucionar a falta dos equipamentos solicitados?</t>
   </si>
   <si>
     <t>4890</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4890/requerimento_n_201-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4890/requerimento_n_201-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais, e, após ouvido o Douto Plenário, seja enviado ofício a Exma. Dra. Deputada Estadual Mara Lima, solicitando os bons préstimos de Vossa Senhoria, para interceder junto ao Governo Estadual, por Emenda Parlamentar para o envio de recursos financeiros, a fim de atender a demanda do Setor da Saúde Municipal de Fazenda Rio Grande - PR.</t>
   </si>
   <si>
     <t>4891</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4891/requerimento_n_202-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4891/requerimento_n_202-2021.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, que seja expedido oficio a COPEL - Companhia Paranaense de Energia Elétrica, para que envie a esta Casa de Leis, informações acerca das quedas de energia constantes que vem acontecendo em vários bairros do município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4905</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4905/requerimento_n_203-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4905/requerimento_n_203-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que preste informações sobre quais os programas de estágios e contratos de Processo Seletivo Simplificado - PSS na área de saúde que possibilitam aumentar o efetivo para aplicação de vacinas.</t>
   </si>
   <si>
     <t>4906</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4906/requerimento_n_204-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4906/requerimento_n_204-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal para que, através da Secretaria Municipal de Saúde, envie a esta casa de leis, informações conforme segue:_x000D_
 _x000D_
 1. Quais horários iniciam e encerram os atendimentos médicos nas UBSs?_x000D_
 2. Existe a possibilidade de desenvolver um aplicativo ou site especifico para agendamentos online de consultas eletivas?_x000D_
 3. Qual a capacidade de atendimento diário das Unidades de Saúde e quais especialidades?_x000D_
 4. Em qual etapa está o Processo Seletivo (PSS) para contratação dos profissionais da saúde?_x000D_
 5. Qual a previsão para contratação dos profissionais?_x000D_
 6. Qual a quantidade de servidores está prevista para contratação imediata?_x000D_
 7. Qual o investimento feito pela Prefeitura Municipal para a contratação de profissionais para enfrentamento da Covid 19?_x000D_
 8. Qual a possibilidade de estender os horários de vacinação nas UBSs Pioneiros e Gralha Azul?_x000D_
 9. Qual protocolo utilizado para pacientes com sintomas da Covid-19, que buscam atendimento nas UBSs?</t>
   </si>
   <si>
     <t>4907</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4907/requerimento_n_205-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4907/requerimento_n_205-2021.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental, após aprovação deste Plenário, seja enviado ofício ao Excelentíssimo Senhor Prefeito Municipal, para que através da secretaria competente nos envie as informações abaixo:_x000D_
 _x000D_
 - Cópias e lista de todas as Licitações que foram feitas por dispensa na Prefeitura Municipal de Fazenda Rio Grande á partir de 04/01/2021._x000D_
 _x000D_
 Contendo cópia de contratos de todos os contratados, e também os que não foram contratados._x000D_
 _x000D_
 . Cópias de todo processo desde o inicio da solicitação até o contrato assinado de todas as licitações feitas por dispensa.</t>
   </si>
   <si>
     <t>4908</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4908/requerimento_n_206-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4908/requerimento_n_206-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Deputado Federal Antônio Wandscheer, para que interceda junto ao FNDE e verifique a situação das obras do CMEI-Palmeira (Gralha Azul) e Escola Municipal Greenfield (Eucaliptos), uma vez que os repasses à continuidade das obras supracitadas foram dados pela última vez no ano de 2019.</t>
   </si>
   <si>
     <t>4909</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4909/requerimento_n_207-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4909/requerimento_n_207-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Saúde de Fazenda Rio Grande para que a mesma informe a esta casa de leis a quantidade de médicos concursados que tem no município, onde estão lotados e qual é a descrição do concurso de cada um dos mesmos prestaram.</t>
   </si>
   <si>
     <t>4910</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4910/requerimento_n_208-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4910/requerimento_n_208-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a O Setor de Recursos Humanos da Prefeitura de Fazenda Rio Grande para que o mesmo forneça a esta casa de leis o histórico de contratações e exonerações de todos os cargos de comissão e gratificação desde o dia 1º de janeiro de 2021.</t>
   </si>
   <si>
     <t>4911</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4911/requerimento_n_210-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4911/requerimento_n_210-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da secretaria competente, preste informações acerca dos trabalhos da Guarda Municipal (GM) de Fazenda Rio Grande:_x000D_
 _x000D_
 1) Quantas viaturas a GM possui atualmente, quantas são locadas, quantas são veículos próprios, bem como quantas delas estão em operação nas ruas;_x000D_
 _x000D_
 2) Encaminhe a cópia do contrato de locação das viaturas;_x000D_
 _x000D_
 3) Informe se nos últimos 6 (seis) meses houve atraso no pagamento do contrato de locação das viaturas e quais os valores que estão sendo pagos mensalmente;_x000D_
 _x000D_
 4) Quantas motocicletas a GM possui e quantas delas atualmente estão em operação nas ruas;_x000D_
 _x000D_
 o) Quantas viaturas e equipes estão destacadas para o atendimento à área rural do município;_x000D_
 _x000D_
 6) Atualmente, quais seriam as maiores necessidades de investimento para melhorar as condições de trabalho da GM em Fazenda Rio Grande, seja em relação ao quadro de pessoal, equipamentos ou infraestrutura;</t>
   </si>
   <si>
     <t>4912</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4912/requerimento_n_211-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4912/requerimento_n_211-2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis, sobre a possibilidade de viabilizar estudos para criação de vagas para embarque e desembarque próximo ao terminal municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4913</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4913/requerimento_n_212-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4913/requerimento_n_212-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer, com urgência, através da Secretaria de Saúde, o seguinte:_x000D_
 _x000D_
 1. Requer seja apresentada a exata quantidade (na totalidade) de doses recebidas da vacina contra o COVID-19 neste Município._x000D_
 2. Requer seja apresentada a exata quantidade de doses aplicadas em (1º dose e 2º dose) da vacina contra o COVID-19 neste Município._x000D_
 3. Requer seja apresentada a lista das pessoas que receberam as respectivas doses (1º dose e 2º dose), devendo constar nome e CPF dos mesmos, bem como a informação relativa a qual grupo prioritário é pertencente.</t>
   </si>
   <si>
     <t>4914</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4914/requerimento_n_213-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4914/requerimento_n_213-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício à Secretaria Competente, solicitando os bons préstimos de Vossa Senhoria, as seguintes informações:_x000D_
 _x000D_
 1. Quais os canais de atendimento para agendamento de consultas e exames?_x000D_
 2. Qual o número de reclamações na ouvidoria da saúde referente a problemas para agendamentos de consulta e exames neste ano de 2021?_x000D_
 3. O que tem sido feito para resolver esses problemas?_x000D_
 4. Qual número de funcionários designados em cada turno para atender os agendamentos de consultas e exames via telefone por unidade neste município?_x000D_
 5. Existe algum plano para resolver o problema de pessoas que não obtém êxito nos agendamentos de consultas e exames por telefone nas unidades de saúde?_x000D_
 6. Quais os planos para uma possível central de informações sobre idades, fases de vacinação COVID-19 e agendamentos de consultas e exames por telefone?</t>
   </si>
   <si>
     <t>4915</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4915/requerimento_n_214-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4915/requerimento_n_214-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria de Saúde informe sobre a viabilidade de realizar o convênio com o “Programa Cuide-se Mais” do Sistema FIEP, no intuito de trazer ao município o veículo móvel que funciona como clínica móvel, para a realização de exames preventivos, como, exames de câncer de pele, mamografia, prevenção de câncer do colo de útero, e PSA (exame de próstata) os quais são realizados de forma gratuita para a população.</t>
   </si>
   <si>
     <t>4916</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4916/requerimento_n_215-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4916/requerimento_n_215-2021.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal, para que juntamente a Secretaria competente, informe a esta Casa de Leis qual o andamento em que se encontra a obra de pavimentação do trecho faltante da Rua Lucinir Franco da Rocha, Jardim Veneza.</t>
   </si>
   <si>
     <t>4917</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4917/requerimento_n_216-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4917/requerimento_n_216-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao excelentíssimo prefeito municipal Nassib Kasen Hammad e a secretaria competente, que informe a esta casa de leis a possibilidade da criação de um estacionamento no cemitério municipal de Fazenda Rio Grande, podendo o mesmo ser feito no espaço que está sobrando nas suas laterais (entre o muro do cemitério e o muro das residências da rua Cesar Carelli), também peço informações se este espaço já tem algum projeto que faça o melhor aproveitamento do mesmo.</t>
   </si>
   <si>
     <t>4918</t>
   </si>
   <si>
     <t>Alexandre Maringá, Brandão, Caio Szadkoski, Dr. Renan Wozniack, Enfermeiro Zé Carlos, Gilmar José Petry, Irmão José Miranda, Julinho do Pesque, Julio Beiço, Luiz Sergio Claudino - Serjão, Professor Léo, Prof. Fabiano Fubá, Rafael Campaner, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4918/requerimento_n_217-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4918/requerimento_n_217-2021.pdf</t>
   </si>
   <si>
     <t>Requer nos termos do que dispõe o capítulo Ill do Regimento Interno, que seja instituída uma COMISSÃO ESPECIAL DE INQUÉRITO por esta Casa de Leis, a fim de apurar os fatos determinados em razão do desrespeito de agentes políticos à ordem prioritária da vacinação contra a COVID-19 em Fazenda Rio Grande, bem como, a utilização de cargo público para beneficiar, com a antecipação ilegal da vacinação contra o COVID-19, aliados políticos que exercem funções burocráticas e administrativas._x000D_
 _x000D_
  Fica determinado o prazo de 30 (trinta) dias, para a consecução da finalidade desta comissão, bem como, suas conclusões, se for o caso, encaminhadas ao Ministério Público para a devida responsabilidade civil e/ou criminal dos infratores.</t>
   </si>
   <si>
     <t>4938</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4938/requerimento_n_218-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4938/requerimento_n_218-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que preste informações sobre quais os motivos da falta de testes de glicemia nas Unidades Básicas de Saúde e quando será restabelecido o fornecimento à população.</t>
   </si>
   <si>
     <t>4939</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4939/requerimento_n_219-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4939/requerimento_n_219-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal para que, através da Secretaria Municipal de Assistência Social, envie a esta casa de leis, informações conforme segue:_x000D_
 _x000D_
 1. Cópia das escalas de trabalho dos Servidores com indicação das datas de trabalho e nome completo (na ausência a indicação da forma de trabalho e relação de funcionários)._x000D_
 2. Relação de internados e atendidos internamente e externamente (com acompanhamento de servidores). Observando quanto a existência de menores, para efeitos de preservação do sigilo, os nomes deverão ser abreviados constando apenas suas iniciais._x000D_
 3. Cópia dos livros de ocorrência da casa de passagem, Casa Lar, Centro Pop, abrigo, CRAS e CREAS desde 01/01/2021 até a presente data.</t>
   </si>
   <si>
     <t>4940</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4940/requerimento_n_220-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4940/requerimento_n_220-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício à Secretaria Competente, solicitando os bons préstimos de Vossa Senhoria, as seguintes informações:_x000D_
 _x000D_
 1. Quais são as empresas terceirizadas que estão com os contratos vigentes neste município?_x000D_
 2. Informar o número, o valor dos contratos e suas atribuições;_x000D_
 3. Quais os números das licitações que essas empresas foram as vencedoras?_x000D_
 4. Qual a data de início e de vigência dos contratos?_x000D_
 5. Informar o número de funcionários vinculados a essas empresas terceirizadas;_x000D_
 _x000D_
 No mais prestar quaisquer informações extras que se esclareça sobre essas situações.</t>
   </si>
   <si>
     <t>4941</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4941/requerimento_n_221-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4941/requerimento_n_221-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da secretaria responsável, preste informações sobre os trabalhos desenvolvidos entre os dias 1º de janeiro de 2021 e 31 de maio de 2021 pela Secretaria Municipal de Esporte, Lazer e Juventude de Fazenda Rio Grande:_x000D_
 _x000D_
 1) Quais os projetos e programas esportivos funcionaram pela Secretaria neste período;_x000D_
 2) Por que alguns projetos deixaram de ser atendidos pelo município em 2021;_x000D_
 3) Qual o número de alunos alcançados pelos programas e projetos desenvolvidos neste_x000D_
 período;_x000D_
 4) O número de servidores comissionados e efetivos e de estagiários lotados na Secretaria_x000D_
 em data de 31/05/2021;_x000D_
 5) Quantos destes servidores excercem atividades administrativas e quantos atuam nas frentes de treinamentos. Informe ainda para qual modalidade cada servidor atua diretamente;_x000D_
 6) Em relação ao organograma da secretaria, quantos funcionários são gratificados e quais são suas funções e suas respectivas atividades;</t>
   </si>
   <si>
     <t>4942</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4942/requerimento_n_222-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4942/requerimento_n_222-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer, com urgência, através da Secretaria competente, o seguinte:_x000D_
 _x000D_
 1. Requer seja averiguada a situação em que se encontra a Estrada do Areal, tendo em vista que a localidade está coberta por lixo orgânico e entulho._x000D_
 2. Requer seja promovida a limpeza e os devidos cuidados de preservação da área._x000D_
 3. Existindo autorização específica do IAP quanto ao uso da referida localidade para fins de descarte de lixos orgânicos, requer seja apresentada a esta Casa Legislativa.</t>
   </si>
   <si>
     <t>4943</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4943/requerimento_n_223-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4943/requerimento_n_223-2021.pdf</t>
   </si>
   <si>
     <t>Considerando várias denúncias de que processos administrativos estão parados, aos quais são de interesse de empresas e da população, bem como da denúncia aqui apresentada, vimos através deste, solicitar ao executivo que apresente um planejamento de gestão através de suas Secretarias para que o Município não possa ter prejuízos causados pelas várias trocas de Secretários e Comissionados.</t>
   </si>
   <si>
     <t>4944</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4944/requerimento_n_224-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4944/requerimento_n_224-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Ex. Sr. Gilson Santos Diretor da COMEC para que o mesmo implante uma linha de ônibus no Jardim Brasil 2 no bairro Eucaliptos, no Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4945</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4945/requerimento_n_225-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4945/requerimento_n_225-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal para que, através da secretaria competente, responda às seguintes informações:_x000D_
 _x000D_
 1. Quantas vacinas até o momento foram disponibilizadas pelo Governo do Estado do Paraná, para Fazenda Rio Grande? E qual a freqüência das distribuições?_x000D_
 2. Qual o horário de vacinação para Covid 19 nas UBSs?_x000D_
 3. Houve alguma orientação do Governo do Estado do Paraná em relação à segunda dose das vacinas?_x000D_
 4. Quantas vacinas para Covid 19 em média estão sendo aplicadas, por dia, em cada UBS?_x000D_
 5. Se tratando de uma campanha nacional de vacinação, está sendo respeitada a orientação de que as pessoas podem se vacinar em qualquer UBS?_x000D_
 6. No caso dos agendamentos para vacinas, como estão sendo realizados?_x000D_
 7. Quando a pessoa falta ao agendamento, o que é feito com a dose da vacina?_x000D_
 8. Quando há sobras de vacinas, qual o procedimento realizado?_x000D_
 9. Já ocorreram situações em que doses de vacinas tiveram que ser descartadas devido a organização de agendamento?</t>
   </si>
   <si>
     <t>4946</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4946/requerimento_n_226-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4946/requerimento_n_226-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Copel - Companhia Paranaense de Energia Elétrica para que a mesma informe a esta casa de leis a razão de na Rua Travessa Andorinha esquina com a Canário não haver postes e iluminação pública adequados.</t>
   </si>
   <si>
     <t>4947</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4947/requerimento_n_227-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4947/requerimento_n_227-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Desembargador José Laurindo de Souza Netto, Presidente do Tribunal de Justiça do Estado do Paraná, ao Exmo. Sr. Dr. Thiago Bertuol de Oliveira, Juiz Diretor do Fórum da Comarca de Fazenda Rio Grande, à Srª Eliane Regina Beraldin Carstens, diretora responsável pela Vara da Fazenda Publica, e ao Exmo. Sr. Prefeito Municipal, para que através da Procuradoria Jurídica do Município informe sobre a possibilidade de realização do convênio entre o Município de Fazenda Rio Grande e o Poder Judiciário, no intuito de disponibilizar um guichê de atendimento ao público junto ao Setor de Arrecadação Municipal, com um servidor do município devidamente treinado, tendo acesso a emissão de guias de pagamentos de custas processuais, honorários advocatícios e emissão de certidões explicativas relativas as execuções fiscais promovidas pelo Município de Fazenda Rio Grande em face dos contribuintes.</t>
   </si>
   <si>
     <t>5003</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5003/requerimento_n_229-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5003/requerimento_n_229-2021.pdf</t>
   </si>
   <si>
     <t>Requer à mesa na forma regimental, após aprovação deste plenário, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que venha a intervir juntamente a SANEPAR — Companhia de Saneamento do Paraná realizando estudos e façam a implantação da rede de esgoto em toda a localidade do São Sebastião, bairro Jardim Veneza, sendo na Vila São Bento e Vila Cubis incluindo as seguintes ruas:_x000D_
 •	João Cubis;_x000D_
 •	Rangel Machado;_x000D_
 •	Julio de Souza_x000D_
 •	Yasuo Asano;_x000D_
 •	Francisco da Conceição Machado;_x000D_
 •	Flavio Alves;_x000D_
 •	Araci Cubis.</t>
   </si>
   <si>
     <t>5004</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5004/requerimento_n_230-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5004/requerimento_n_230-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, por meio do setor competente, preste as seguintes informações referentes às atividades do departamento de trânsito municipal (Faztrans):_x000D_
 _x000D_
 1) Quais radares instalados no ano de 2021 já estão em funcionamento na data de resposta deste requerimento;_x000D_
 2) Houve estudo técnico para a escolha dos locais instalados;_x000D_
 3) Se já foram realizadas as aferições técnicas desses equipamentos;_x000D_
 4) Se todos os radares instalados no ano de 2021 já estão devidamente sinalizados: Caso não estejam, favor informar a data prevista que a sinalização será realizada;_x000D_
 5) Apresente relatório do Fundo Municipal de Trânsito referente ao 1º semestre de 2021, informando os valores disponíveis, os gastos realizados e os empenhos lançados;_x000D_
 6) Qual é a frequência de realização de cursos de capacitação e reciclagem oferecidos para os agentes de trânsito, informando ainda a data de realização e a temática dos Últimos 3 (três) cursos.</t>
   </si>
   <si>
     <t>5005</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5005/requerimento_n_231-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5005/requerimento_n_231-2021.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal, através do Sr. Prefeito e de suas respectivas secretarias competentes, o cumprimento de norma estabelecida pelo Art. 30 da Lei Orgânica Municipal de Fazenda Rio Grande, conforme segue : “A Mesa da Câmara poderá encaminhar pedidos escritos de informações aos Secretários Municipais ou Diretores equivalentes, importando crimes de responsabilidade, a recusa ou o não atendimento no prazo de quinze dias, bem como a prestação de informação falsa”, e pelo Decreto Lei nº 201 de 27 de Fevereiro de 1967, no seu Art 4º : “São infrações político-administrativas dos Prefeitos Municipais sujeitas ao julgamento pela Câmara dos Vereadores e sancionadas com a cassação do mandato:_x000D_
 _x000D_
   II - Desatender, sem motivo justo, as convocações ou os pedidos de informações da Câmara, quando feitos a tempo e em forma regular;_x000D_
 _x000D_
   Em anexo, as proposições, que estão com os prazos expirados, reiteram neste requerimento.</t>
   </si>
   <si>
     <t>5006</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5006/requerimento_n_232-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5006/requerimento_n_232-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à SANEPAR (Companhia de Saneamento do Paraná), para que informe a esta Casa de Leis sobre o prazo para conclusão da implantação da rede de coleta de esgotos do Loteamento Jardim Suzuki, localizado no Bairro Santa Terezinha, no Município de Fazenda Rio Grande. Requer ainda, que informe se a rede de coleta de esgotos a qual deverá ser implantada na Rua Matinhos e na parte baixa do loteamento, terá ligação com outros bairros, ou se, será construído uma caixa coletora de grande porte no final do loteamento para a coleta através de caminhões. Ainda, se a opção for através da caixa coletora, a construção se dará pela SANEPAR ou pelo Município?</t>
   </si>
   <si>
     <t>5007</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5007/requerimento_n_233-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5007/requerimento_n_233-2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente e nos termos regimentais, bem como, dentro do prazo legal, envie a esta Casa de Leis, as seguintes informações sob a regulamentação e aplicação da Lei Municipal n º 1.464/2021, que dispõe no âmbito de Fazenda Rio Grande “acerca das medidas obrigatórias ao Serviço de Transportes Coletivos Público de Passageiro, para a prevenção da propagação do COVID-19 em seus interiores:_x000D_
 _x000D_
 a) que o Executivo Municipal esclareça quais as medidas que estão sendo adotadas para fiscalizar a referida Lei?_x000D_
 _x000D_
 b) desde a entrada em vigor da Lei em questão, quantas vezes a prefeitura municipal esteve no terminal fiscalizando a realização das medidas de prevenção à COVID-19 nos interiores dos Transportes Coletivos?_x000D_
 _x000D_
 c) a empresa responsável pelo Transporte Público em Fazenda Rio Grande ja foi notificada a respeito das medidas que devem ser adotadas para evitar a propagação da COVID-19?</t>
   </si>
   <si>
     <t>5008</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5008/requerimento_n_234-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5008/requerimento_n_234-2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis, quais são os projetos estão sendo feitos para resolver a situação dos cães abandonados pelas ruas da cidade, também nós informe se existe algum programa de castração, já que o município tem um castra móvel que foi adquirido para essa finalidade.</t>
   </si>
   <si>
     <t>5009</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5009/requerimento_n_235-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5009/requerimento_n_235-2021.pdf</t>
   </si>
   <si>
     <t>Requerem seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria responsável, seja apresentado nesta Câmara Municipal o competente Projeto de Lei para conferir prorrogação ao prazo de adesão do programa de refinanciamento de débitos tributários em atraso, possibilitando que seja realizado até a data de 30 de novembro de 2021.</t>
   </si>
   <si>
     <t>5010</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5010/requerimento_n_236-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5010/requerimento_n_236-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio a SECRETARIA DE OBRAS para que informe está Casa de Lei se já tem projeto para execução de pavimentação e datas previstas para início das obras nas ruas: Joinvile, Blumenau, União da Vitória, Travessa Bahia, Avenida Paraná, Rio de Janeiro, São Domingos, São Félix, Santo Hilário, Santa Lúcia, Trav. Palotina estás Bairro Estados, segue Rua Madagascar, Namíbia, Nigéria no Bairro Nações neste Município de Fazenda Rio Grande estado do Paraná.</t>
   </si>
   <si>
     <t>5011</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5011/requerimento_n_237-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5011/requerimento_n_237-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício à Secretaria Competente, solicitando os bons préstimos de Vossa Senhoria, as seguintes informações:_x000D_
 _x000D_
 1. Quais são os cursos profissionalizantes oferecido através do CIP — Centro de Iniciação Profissional?_x000D_
 2. Qual é a faixa etária para participar do Programa Menor e/ou Jovem Aprendiz?_x000D_
 3. Como funciona a Inclusão Digital no CIP?_x000D_
 4. Quais os cursos que estão sendo oferecidos atualmente através do SENAC/SENAI e o que a Secretaria tem feito para aumentar as opções de cursos aos munícipes?_x000D_
 5. Qual o período de duração dos cursos ofertados?_x000D_
 6. Como funciona a captação de empregos e quais estão sendo os estímulos para a contratação de pessoas com inclusão social e/ou com necessidades especiais?_x000D_
 7. Qual é o número de menores, adolescentes e jovens que fazem parte do Programa Aprendiz?_x000D_
 8. Qual é o planejamento e as estratégias que a Secretaria tem traçado e quais já foram cumpridas</t>
   </si>
   <si>
     <t>5012</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5012/requerimento_n_238-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5012/requerimento_n_238-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício a empresa dos Correios deste município para que ela nos envie a resposta do atual motivo de não estar realizando a entrega das correspondências nas casas dos moradores do Jardim Brasil._x000D_
   E solicito também que voltem a realizar a entrega das correspondências no Jardim Brasil atendendo as necessidades de todos que ali residem.</t>
   </si>
   <si>
     <t>5013</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5013/requerimento_n_239-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5013/requerimento_n_239-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Saúde de Fazenda Rio Grande para que a mesma forneça a esta casa de leis informações a respeito da possível falta de insumos e materiais para o trabalho dos dentistas no município. E como está o processo de licitação dos materiais odontológicos, lista de materiais e valores por item. Requer também informações se existe concurso vigente para a categoria, e porque não foram chamados novos profissionais.</t>
   </si>
   <si>
     <t>5014</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5014/requerimento_n_240-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5014/requerimento_n_240-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer, com urgência, através da Secretaria competente, o seguinte:_x000D_
 _x000D_
 •	Requer seja esclarecido se há algum plano para implementação dos provimentos para os servidores públicos que tiveram avanço em suas carreiras em anos anteriores._x000D_
 _x000D_
 •	Requer seja apresentada qual a forma para implementação dos próximos avanços de carreira dos servidores públicos para os próximos anos.</t>
   </si>
   <si>
     <t>4971</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4971/requerimento_n_241-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4971/requerimento_n_241-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, aprecie o Anteprojeto de Lei que segue anexo e informe a esta Casa de Leis se existe interesse por parte do Poder Executivo local em viabilizar a implantação do Horto Municipal em nossa cidade.Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que através da Secretaria competente, aprecie o Anteprojeto de Lei que segue anexo e informe a esta Casa de Leis se existe interesse por parte do Poder Executivo local em viabilizar a implantação do Horto Municipal em nossa cidade.</t>
   </si>
   <si>
     <t>4972</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4972/requerimento_n_242-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4972/requerimento_n_242-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio à Anatel, Agencia Nacional de Telecomunicações, para que notifique as empresas que fazem a instalação de internet e telefone, para que façam a devida manutenção nos cabeamentos, em toda a extenção das localidades: Av Rio Amazonas. Av Áustria. Av Portugal.  Av Brasil. Av Paineiras. Av Cedro.</t>
   </si>
   <si>
     <t>4973</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4973/requerimento_n_243-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4973/requerimento_n_243-2021.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Poder executivo Municipal, para que através da secretaria competente, remeta posteriormente a esta casa de leis, informações acerca da possibilidade de um estudo para o calçamento em toda extensão na avenida perdizes no bairro Gralha Azul, Fazenda Rio Grande — PR.</t>
   </si>
   <si>
     <t>4974</t>
   </si>
   <si>
     <t>Alexandre Maringá, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4974/requerimento_n_244-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4974/requerimento_n_244-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal para que seja cedido um espaço para a AFAPE - Associação de Familiares e Amigos de Pessoas com esquizofrenia - para que a mesma possa prestar os atendimentos terapêuticos e psicológicos voluntários para esquizofrênicos,familiares, entre outros no município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>4975</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4975/requerimento_n_245-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4975/requerimento_n_245-2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente, informe a esta Casa de Leis, a possibilidade de realizar a ligação da Rua Santa Bernadete, com a Estrada Municipal do Tietê, localizado no Bairro Estados.</t>
   </si>
   <si>
     <t>4976</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4976/requerimento_n_246-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4976/requerimento_n_246-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Exmo. Sr. Prefeito Municipal, para que o mesmo através da Secretaria Competente, viabilize a abertura da continuação da Estrada Rural Pedro Barbosa localidade Campo da Cruz, para que esta passe a ter saída na Rua João Quirino Leal localidade São Sebastião, ambos bairro Jardim Veneza.</t>
   </si>
   <si>
     <t>4977</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4977/requerimento_n_251-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4977/requerimento_n_251-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à Comec (Coordenação da Região Metropolitana de Curitiba), para que a mesma informe sobre a viabilidade de criação de uma linha de ônibus que conecte o terminal de Fazenda Rio Grande ao novo terminal do Tatuquara, em Curitiba.</t>
   </si>
   <si>
     <t>4978</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4978/requerimento_n_252-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4978/requerimento_n_252-2021.pdf</t>
   </si>
   <si>
     <t>1. Requer seja apresentado detalhadamente o plano de asfaltamento de todas as ruas da cidade, contemplando as seguintes informações:_x000D_
 _x000D_
 Requer sejam apresentadas quais ruas (relação nominal) estão em processo de execução de asfaltamento._x000D_
 _x000D_
 Requer sejam apresentadas quais ruas (relação nominal) da cidade carecem de asfaltamento._x000D_
 _x000D_
 Requer sejam apresentadas se há ruas que estão incluídas no plano de asfaltamento, mas ainda não foram executadas, em caso positivo, quais são as referidas ruas (relação nominal)._x000D_
 _x000D_
 Requer sejam apresentadas se há ruas que não estão incluídas no plano de asfaltamento do município (relação nominal).</t>
   </si>
   <si>
     <t>4979</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4979/requerimento_n_253-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4979/requerimento_n_253-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado Ofício a COMEC coordenação da região metropolitana de Curitiba e a URBS urbanização de Curitiba, solicitando informações quanto à possibilidade de se iniciar tratativas e projetos para a ampliação da estação tubo/Carlos Gomes localizada na Rua Lourenço Pinto nº 190 que recebe a linha FO2 Curitiba/Fazenda Rio Grande, também a vendo possibilidade da criação de uma nova estação tubo para esta linha no centro da capital paranaense, segue anexado fotos de dias de longas filas na estação tubo.</t>
   </si>
   <si>
     <t>4980</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4980/requerimento_n_254-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4980/requerimento_n_254-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal para que através da secretaria competente informe, qual foi o número de óbitos por COVID-19 em Fazenda Rio Grande no ano de 2021 até a presente data.</t>
   </si>
   <si>
     <t>5067</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5067/requerimento_255-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5067/requerimento_255-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da secretaria responsável, irforme o prazo de término da reforma do CAPS, localizado na rua Pessegueiro.</t>
   </si>
   <si>
     <t>5068</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5068/requerimento_256-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5068/requerimento_256-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido oficio ao Excelentíssimo Senhor Deputado Toninho Wandscheer, pleiteando o desenvolvimento das ações para que através de emenda parlamentar, possibilite o envio de recursos para a pavimentação das seguintes ruas: Rua Aluísio Azevedo, Rua Carlos Gomes, Rua Rui Barbosa, Rua Guimarães Rosa, Travessa José de Alencar, Rua A e Rua B, todas estas posicionadas na localidade do Jardim Colonial, Município de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5069</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5069/requerimento_257-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5069/requerimento_257-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, através da Secretaria competente, informe se a emenda destinada pelo deputado federal Aroldo Martins (do Republicanos), referente ao Pagamento Emenda Individual 2021 - M. Economia/Transferências Especiais para Fazenda Rio Grande, no valor de R$ 250.000,00 (duzentos e cinquenta mil reais) se encontra na conta da prefeitura para o Projeto de uma Área de Lazer — Praça.</t>
   </si>
   <si>
     <t>5070</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5070/requerimento_258-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5070/requerimento_258-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal para que através da secretaria competente informe:_x000D_
 _x000D_
 1. Tendo em vista que as aulas presenciais dos colégios estaduais foram retomadas 21/07/21 e até a presente data, a prefeitura não está cumprindo o que está previsto na Lei 17568/2013 . qual a previsão da retomada do transporte escolar dos alunos?_x000D_
 _x000D_
 2. Quais medidas para prevenção da Covid-19 serão adotadas para evitar a contaminação por Covid-19 dos alunos que utilizam o transporte”?_x000D_
 _x000D_
 3. Referente aos EPI's dos motoristas e monitores, quem irá disponibilizar?_x000D_
 _x000D_
 4. Como serão feitas as fiscalizações para que as normas sejam -—  Cumpridas?</t>
   </si>
   <si>
     <t>5071</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5071/requerimento_259-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5071/requerimento_259-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício, com máxima urgência, à Companhia de Saneamento do Paraná - SANEPAR- para que nos forneça as seguintes informações:_x000D_
 _x000D_
 •	Por que os valores das contas de água continuam subindo constantemente? pois sabemos que a população de Fazenda Rio Grande passa por interrupções no abastecimento de água semanalmente devido ao baixo nível dos reservatórios que abastecem a nossa região e mesmo com este racionamento, sem utilizar a água e consequentemente o esgoto, as contas continuam com valores exorbitantes._x000D_
 _x000D_
 •	Explicações sobre relatos de moradores de que o leiturista não está realizando a consulta correta no hidrômetro. Uma vez que, recebemos denúncias de que as leituras estão, em muitos casos, sendo feitas de forma superficiais, com valores aproximados e muitas vezes por “média” dos meses anteriores.</t>
   </si>
   <si>
     <t>5072</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5072/requerimento_260-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5072/requerimento_260-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício à ARTERIS PLANALTO SUL, à COMEC (Coordenação da Região Metropolitana de Curitiba) e ao DNIT ( Departamento Nacional de Infraestrutura de Transportes), para que envie a esta Casa de Leis O Projeto atualizado da construção do elevado para transpor a rodovia Régis Bittencourt no Km-126. Informe ainda, sobre a possibilidade do elevado ser construído utilizando o cruzamento da Av. Carlos Eduardo Nichele com acesso à Av. Jatobá no Bairro Eucaliptos, Fazenda Rio Grande, Paraná .</t>
   </si>
   <si>
     <t>5073</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5073/requerimento_261-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5073/requerimento_261-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da secretaria competente, preste as seguintes informações referentes às atividades do Grupamento Maria da Penha:_x000D_
 _x000D_
 1)	Há viatura própria para o desenvolvimento das ações do Grupamento Maria da Penha? Se sim, quantas”?_x000D_
 2)	Quantos guardas municipais e equipes atuam hoje no Grupamento Maria da Penha?_x000D_
 3)	Quantos atendimentos foram prestados pelo referido grupamento entre os meses de janeiro e julho de 2021? Favor especificar os bairros onde foram registradas as ocorrências._x000D_
 4)	Quais providências, seja em estrutura, efetivo, equipamentos ou outros meios, poderiam ser tomadas para a melhoria dos serviços prestados pelo Grupamento Maria da Penha?</t>
   </si>
   <si>
     <t>5074</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5074/requerimento_262-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5074/requerimento_262-2021.pdf</t>
   </si>
   <si>
     <t>Requerem que seja expedido ofício ao Exmo. Sr. Prefeito Municipal, para que, através da Secretaria competente realize as solicitações das demandas da Unidade Básica de Saúde Vila Marli, sendo estas;_x000D_
 _x000D_
 •	Solicitamos mais uma máquina impressora para a unidade com a finalidade de atender a alta demanda das impressões principalmente receitas médicas;_x000D_
 •	Solicitamos providências quanto a proteção dos usuários que utilizam a farmácia da UBS, visto que a farmácia está localizada ao lado exterior da unidade o que faz com que os usuários fiquem expostos ao tempo;_x000D_
 •	Solicitamos a limpeza da obra que foi realizada no local uma vez que a empresa que fez a reforma na unidade não recolheu os entulhos oriundos da obra;_x000D_
 •	Solicitamos melhorias na acessibilidade aos usuários, principalmente para os que possuem algum tipo de deficiência física. Após visita na unidade não foi encontrado sequer uma rampa de acesso;</t>
   </si>
   <si>
     <t>5075</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5075/requerimento_263-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5075/requerimento_263-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer, com urgência, através da Secretaria competente, o seguinte:_x000D_
 _x000D_
 1. Requer seja apresentado o termo aditivo vigente, firmado entre a Prefeitura Municipal de Fazenda Rio Grande/PR e a Empresa Inova Ambiental Transportes de Resíduos Ltda._x000D_
 _x000D_
 2. Requer seja informado de que maneira está sendo executado o citado termo aditivo (contendo informações detalhadas sobre as localidades em que o serviço está sendo executado, bem como os dias e horários)._x000D_
 _x000D_
 3. Requer seja informado se a Coleta de Lixo Seletiva abrange e contempla todos os bairros de Fazenda Rio Grande/PR.</t>
   </si>
   <si>
     <t>5076</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5076/requerimento_264-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5076/requerimento_264-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da secretaria competente, preste os seguintes esclarecimentos referentes à compra de pães pelo Poder Executivo local para atender os equipamentos sociais de acolhimento:_x000D_
 _x000D_
 1) Atualmente, para quais equipamentos municipais de acolhimento é realizado o fornecimento de pães?_x000D_
 2) Qual o quantitativo de pães encaminhados mensalmente para esses equipamentos?_x000D_
 3) Qual ou quais são as empresas responsáveis pelo fornecimento de pães no município?_x000D_
 4) Qual é o contrato em vigência para o fenecimento de pães para esses equipamentos?_x000D_
 5) Qual a fonte da dotação orçamentária para a provisão destas despesas?</t>
   </si>
   <si>
     <t>5077</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5077/requerimento_265-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5077/requerimento_265-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício à Secretaria Municipal de Educação, solicitando os bons préstimos de Vossa Senhoria, as seguintes informações:_x000D_
 _x000D_
  Referente ao transporte escolar dos alunos da rede estadual de ensino público de Fazenda Rio Grande:_x000D_
 _x000D_
 1 - Desde que ouve as voltas aulas na rede estadual de ensino o município tem feito o transporte escolar dos alunos”?_x000D_
 _x000D_
 2- A secretaria tem um plano ou já elaborou estudos com rotas e quantidade de alunos desta categoria que utilizam e necessitam deste serviço?_x000D_
 _x000D_
 3- Quais são os bairros e os colégios que estão sendo atendidos com o transporte escolar?_x000D_
 _x000D_
 4- No caso na área rural já está sendo realizado o serviço?_x000D_
 _x000D_
 5- O município já recebeu algum repasse de recursos do Governo Estadual ou Federal para os transportes da rede estadual de ensino?</t>
   </si>
   <si>
     <t>5078</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5078/requerimento_266-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5078/requerimento_266-2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Competente,informe a esta Casa de Leis sobre 0 à possibilidade de retorno das atividades do transporte escolar para os estudantes de colégios estaduais do Município que dependem do serviço.</t>
   </si>
   <si>
     <t>5079</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5079/requerimento_267-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5079/requerimento_267-2021.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Poder executivo Municipal, para que através das secretarias competentes, remeta posteriormente a esta casa de leis, informações inerentes a realização de serviços da rua Rio Tietê no bairro Iguaçu 2, conforme apontado em reunião no dia 01/07/2021 nesta casa de leis, ficou acordado que:_x000D_
 _x000D_
 1º Mudança no Horário de circulação dos caminhões, sendo permitido das 7h as 17:30h:_x000D_
 _x000D_
 2º Proibir o fluxo de caminhões caçamba no período das 17:30h até as 7h, na saída da BR próximo ao material de construção santos._x000D_
 _x000D_
 3º Proibir o acesso de caminhões caçamba vindo do sentido Curitiba para Fazenda Rio Grande._x000D_
 _x000D_
 4º Fazer a manutenção constante da estrada do Areal com patrolamento e ensaibramento em toda sua extensão, para que os caminhões caçamba possam transitar por esta estrada._x000D_
 _x000D_
 5° Fazer a fiscalização constante das irregularidades dos caminhões caçamba que transitam nesta localidade.</t>
   </si>
   <si>
     <t>5080</t>
   </si>
   <si>
     <t>Gilmar José Petry, Prof. Fabiano Fubá, Sandro do Proteção</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5080/requerimento_268-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5080/requerimento_268-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal para que, através da Secretaria competente possa reposicionar os radares eletrônicos que encontram-se atrás de postes e objetos que possam ocultar a visualização do dispositivo, pelos motoristas.</t>
   </si>
   <si>
     <t>5081</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5081/requerimento_269-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5081/requerimento_269-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para a Secretaria de Governo de Fazenda Rio Grande, a qual é responsável pelo departamento de transito do município, para que a mesma apresente os relatórios a respeito do fundo de transito municipal dos últimos 5 anos, com as receitas e despesas do mesmo.</t>
   </si>
   <si>
     <t>5082</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5082/requerimento_270-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5082/requerimento_270-2021.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Poder executivo Municipal, para que através da secretaria competente, remeta posteriormente a esta casa de leis, informações sobre a melhora da pavimentação asfáltica na rua Assis Chateaubriand no Bairro estados.</t>
   </si>
   <si>
     <t>5099</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria responsável informe a esta Casa de Leis, se esta sendo elaborado estudo para criação de outra sede Conselho tutelar em nosso município.</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal para que, através da Secretaria competente informe a esta Casa de Leis qual a nova previsão para iniciarem as obras de pavimentação asfáltica nas seguintes localidades: Rua Rio Açungui, Travessa Rio Mandaçaí, Rua Rio Cachoeira, Rua Rio Palmital, Rua Rio Miringuava, Rua Rio Prata, Travessa Rio Piraquara, Travessa Rio Betara e Rua Rio Jaú no Bairro Iguaçu. Avenida Paraná, Rua Paraíba, Rua Campinas, Travessa Jandaia, Rua Bahia e Travessa União da Vitória no Bairro Estados, neste Município.</t>
   </si>
   <si>
     <t>5101</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que através da Secretaria Competente, realize as manutenções e reformas que foram solicitadas através do Fly pela Diretora do CMEI Gralha Azul que fica localizado na Avenida Albatroz nº 430 no bairro Gralha Azul. Em anexo todos os protocolos do Fly.</t>
   </si>
   <si>
     <t>5102</t>
   </si>
@@ -8870,203 +8870,203 @@
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício à Secretaria Competente, solicitando os bons préstimos de Vossa Senhoria, as seguintes informações:A respeito do cronograma de vacinação da COVID-19 em Fazenda Rio Grande._x000D_
 1 - Quais os seguintes critérios usados para elaborar o cronograma de vacinação contra a COVID-19?_x000D_
 2 - Nos dias em que a vacinação é feita somente em um local_x000D_
 especifico,ou umlocal mais centralizado de nosso Município é dado algum suporte para os moradores de bairros mais distantes, como os da área rural?_x000D_
 3 - Com quantos dias de antecedência é anunciado o cronograma de vacinação de cada grupo de idade e também de outros grupos?_x000D_
 4- Qual foi a última data que ocorreu vacinação contra a COVID-19 em data de final de semana e feriados em Fazenda Rio Grande?_x000D_
 5- Há possibilidade de se retomar as vacinações nos finais de semana e feriados em Fazenda Rio Grande?</t>
   </si>
   <si>
     <t>5108</t>
   </si>
   <si>
     <t>Caio Szadkoski, Prof. Fabiano Fubá</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Sr. Prefeito Municipal para que, através da Secretaria competente seja informado a essa casa de leis as respostas para os seguintes questionamentos:_x000D_
 1. Quem é o responsável pela compra e distribuição dos produtos de limpezas nas UBS's?_x000D_
 2. Tendo em vista que nos sistemas de saúde a higiene é extremamente importante em tempos de pandemia de Covid-19, qual o motivo da falta de produtos de limpeza nas UBS's?_x000D_
 3. Quais os valores gastos com os produtos de limpeza no ano de 2021?_x000D_
  4. Qual a previsão para normalizar o abastecimento dos produtos de A limpeza e higiene?</t>
   </si>
   <si>
     <t>5109</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5109/requerimento_n_281-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5109/requerimento_n_281-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer, com urgência, através da Secretaria competente, o seguinte:_x000D_
 1. Requer seja informado se o Núcleo de Saúde da Família (NASF) está em pleno funcionamento em nosso Município._x000D_
 2. Requer seja informado quais as especialidades o referido núcleo atende._x000D_
 3. Requer seja informado acerca dos agendamentos de consultas, exames, emissões de guias, atendimentos etc._x000D_
 4. Requer seja apresentado o valor total reservado para utilização no NASF neste município.</t>
   </si>
   <si>
     <t>5110</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5110/requerimento_n_282-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5110/requerimento_n_282-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o Excelentíssimo Prefeito Municipal de Fazenda Rio Grande, Nassib Kassem Hammad e Secretaria Competente, para que forneça a esta casa de leis informações a respeito dos valores e repasses que a SANEPAR faz mensalmente para a prefeitura, referente a taxa de coleta de lixo. Busca-se saber também em qual conta ou rubrica ficam estes recursos. Estas informações precisam vir organizadas por planilhas e extratos que demonstram evolução dos valores desde janeiro de 2021 até o último repasse.</t>
   </si>
   <si>
     <t>5036</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5036/requerimento_283-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5036/requerimento_283-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Prefeito Municipal, para que através da Secretaria competente, informe e esta Casa de Leis sobre a viabilidade de ser implantado no Município de Fazenda Rio Grande o RESTAURANTE POPULAR para atender as famílias que se encontram em situação de insegurança alimentar. Informe ainda, sobre o valor mínimo orçamentário necessário para a manutenção anual deste programa, o qual pode ser mantido exclusivamente pelo município, ou através de contratação de empresas do ramo de alimentação industrial, ou ainda, através de parcerias com organizações sem fins lucrativos, governo estadual, universidades e centros de abastecimentos, e por fim, adquirindo produtos dos produtores rurais de nosso Município.</t>
   </si>
   <si>
     <t>5037</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5037/requerimento_284-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5037/requerimento_284-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal para que através da secretaria competente, aprecie o Anteprojeto de Lei que segue em anexo e informe a esta Casa de Leis se existe interesse por parte do Poder Executivo local em viabilizar a implantação do Programa Práticas Integrativas e Complementares em Saúde.</t>
   </si>
   <si>
     <t>5038</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5038/requerimento_285-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5038/requerimento_285-2021.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais, seja expedido ofício ao Poder Executivo Municipal, para que através das secretarias competentes, remeta posteriormente a esta casa de leis, informações para implantação de um CRAS próximo aos bairros: Santa Terezinha, Estados, Santa Maria e região.</t>
   </si>
   <si>
     <t>5039</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5039/requerimento_286-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5039/requerimento_286-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado o Exmo. Sr. Prefeito Municipal, para que o mesmo através da secretaria responsável, apresente quais os estudos e projetos de concursos públicos que serão aplicados após o período de pandemia.</t>
   </si>
   <si>
     <t>5040</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Prof. Fabiano Fubá</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5040/requerimento_287-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5040/requerimento_287-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido o ofício ao Sr. Prefeito Municipal para que através da secretaria competente informe se existe projeto de extensão da Rua Pau Brasil com a Avenida das Rosas no bairro Eucaliptos, se não houver o projeto, solicitamos estudos para a extensão da rua.</t>
   </si>
   <si>
     <t>5041</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5041/requerimento_288-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5041/requerimento_288-2021.pdf</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício para o Deputado Federal Toninho Wandscheer, para que o mesmo interceda com a ANTT (Agência Nacional de Transportes Terrestres) para que a mesma nomeie o viaduto localizado no KM 132 que dá acesso ao bairro Veneza para: Viaduto Vereador Pedro Quirino Leal, em homenagem ao já falecido ex-vereador que tinha como foco a sua atuação no bairro Veneza.</t>
   </si>
   <si>
     <t>5042</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5042/requerimento_289-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5042/requerimento_289-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito Municipal para que, por meio da Secretaria competente, preste os seguintes esclarecimentos:_x000D_
 1) Quantas notificações para contribuintes com débitos fiscais pendentes foram realizadas pela Prefeitura Municipal entre os meses de janeiro e julho de 2021;_x000D_
 2) Quantos processos judiciais de execuções fiscais foram ingressados entre janeiro e julho de 2021 pelo Chefe do Poder Executivo Municipal em face dos contribuintes que se encontram com débitos fiscais pendentes.</t>
   </si>
   <si>
     <t>5043</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5043/requerimento_290-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5043/requerimento_290-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Plenário, seja enviado ofício à Secretaria Competente, solicitando um estudo para a construção de um Módulo Esportivo com uma Pista de Skate estruturada, com desníveis de várias alturas, no Centro Multi-Eventos deste Município. O esporte passou a ser considerado uma modalidade olímpica, e será um indutor de cidadania, e o mais importante é ter esse um espaço para reunir a juventude, permitindo assim, que todos tenham acesso ao esporte._x000D_
 O Skate é um esporte que está em evidência também em nosso município, e é mais uma alternativa saudável que contribui para que os jovens se voltem a uma atividade que está direcionando-os para um amadurecimento e consequentemente um crescimento da consciência de que a ociosidade é que leva a juventude para o caminho da violência e das drogas.</t>
   </si>
   <si>
     <t>5044</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5044/requerimento_291-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5044/requerimento_291-2021.pdf</t>
   </si>
   <si>
     <t>Requer, seja expedido ofício ao Excelentíssimo Senhor Prefeito Municipal para que através da Secretaria Municipal de Saúde e Setor de Frotas, e, em atenção ao Princípio da Transparência, envie a esta Casa de Leis, as seguintes informações:_x000D_
 A) Todas as notas de gastos com a manutenção dos veículos da Secretária Municipal de Saúde, realizadas nos últimos 7 (sete) meses:_x000D_
 B) O relatório detalhado com a placa do veículo, modelo e quando foi identificado o problema, além dos valores da manutenção e peças;_x000D_
 C) Todas as notas de empenhos realizadas pela Secretária Municipal de Saúde este ano;_x000D_
 D) Todas as ordens de serviço com laudos técnicos das mecânicas, que foram realizados nos veículos da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>5045</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5045/requerimento_292-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5045/requerimento_292-2021.pdf</t>
   </si>
   <si>
     <t>Requeiro à mesa, com a observância nas disposições regimentais e após ouvido o Douto Plenário, seja enviado ofício à secretaria competente, solicitando os bons préstimos de Vossa Senhoria, as seguintes informações:_x000D_
 Seja informado a programação ou prazo para que seja realizada a pintura de todos os redutores de velocidade e travessia elevada do município que estejam sem sinalização.</t>
   </si>
   <si>
     <t>5046</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5046/requerimento_293-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5046/requerimento_293-2021.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, para que o mesmo através da Secretaria Competente, informe a esta Casa de Leis se há algum Projeto em relação ao trabalho de Equoterapia também chamada de Equiterapia ou Hipoterapia, para pessoas com deficiência ou necessidades especiais no Município.</t>
   </si>
   <si>
     <t>5047</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5047/requerimento_294-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5047/requerimento_294-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador Professor Léo, que adiante subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente por meio deste, requerer, com urgência, através da Secretaria de Saúde, o seguinte:_x000D_
 1. Requer seja apresentado o quadro de funcionários (relação nominal) da Tecnolimp Serviços LTDA em cada Unidade Básica de Saúde._x000D_
 2. Requer seja informado se o “Cartão Ponto/Controle” está sendo preenchido em conformidade com os ditames legais._x000D_
 3. Requer seja informado quais funcionários (relação nominal) estão recebendo o adicional legal de insalubridade, bem como seja informado qual a função exercida por estes._x000D_
 4. Requer seja informado se os contracheques de todos os funcionários estão sendo disponibilizados regularmente._x000D_
 5. Requer seja informada acerca da renovação do contrato entre a Empresa Tecnolimp Serviços LTDA e a Prefeitura Municipal de Fazenda Rio Grande.</t>
   </si>
   <si>
     <t>5048</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5048/requerimento_295-2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5048/requerimento_295-2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que abaixo subscrevem, no uso de suas atribuições legais e regimentais, bem como, com fundamento nos princípios da LEGALIDADE, IMPESSOALIDADE, MORALIDADE na Administração Pública, representando a Edilidade desta Casa de Leis, submetem ao Plenário o seguinte_x000D_
 REQUERIMENTO DE ESCLARESCIMENTOS À VEREADORA DORIANE BRUNNER KASSEM HAMMAD_x000D_
 CONSIDERANDO as graves acusações expostas pela Vereadora DORIANE BRUNNER KASSEM HAMMAD durante a 212 Sessão Ordinária de 16 de agosto de 2021, em que a mesma relatou que sua filha supostamente teria sofrido atentado político, esta Casa de Leis, requer que seja apresentado pela vereadora os fatos específicos, assim como, toda documentação a fim de comprovar as graves acusações e demostrar quais medidas foram tomadas pela mesma.</t>
   </si>
   <si>
     <t>5113</t>
   </si>
   <si>
     <t>Requer seja expedido ofício ao Exmo. Sr. Prefeito para que, por meio da Secretaria Municipal de Meio Ambiente (SMMA), apresente a esta Casa de Leis relatório pormenorizado das empresas que prestaram serviços para elaborarem Planos de Gerenciamento de Resíduos Sólidos (PGRS) para comércios, indústrias e afins de nosso Município, desde janeiro de 2021 até a data de recebimento deste Requerimento, indicando necessariamente:_x000D_
 1) o nome e o CNPJ da empresa que prestou o serviço de elaboração do PGRS;_x000D_
 2) o nome e o CNPJ da empresa que contratou a prestadora do serviço de elaboração do PGRS;_x000D_
 3) a data do protocolo junto à SMMA;_x000D_
 4) a data da resposta da SMMA;_x000D_
 5) qual resposta fornecida para este protocolo pela SMMA;_x000D_
 6) a identificação do técnico responsável que assinou o PGRS por ele elaborado, com seu nome e número de inscrição junto ao respectivo órgão de classe.</t>
   </si>
   <si>
     <t>5131</t>
   </si>
   <si>
     <t>Requer que seja expedido ofício ao Exmo. Senhor Prefeito Municipal pra que, através da secretaria competente apresente a esta egrégia Casa de Leis um projeto que contemple o plano de pagamento do passivo financeiro para com os servidores públicos do município de Fazenda Rio Grande acumulados até o mês de Julho der 2021</t>
   </si>
   <si>
@@ -10598,51 +10598,51 @@
   <si>
     <t>Ata da 26ª Sessão Extraordinária de 2021</t>
   </si>
   <si>
     <t>5764</t>
   </si>
   <si>
     <t>Ata da 27ª Sessão Extraordinária de 2021</t>
   </si>
   <si>
     <t>5765</t>
   </si>
   <si>
     <t>Ata da 28ª Sessão Extraordinária de 2021</t>
   </si>
   <si>
     <t>5766</t>
   </si>
   <si>
     <t>Ata da 29ª Sessão Extraordinária de 2021</t>
   </si>
   <si>
     <t>5831</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5831/ata_da_31a_sessao_extraordinaria_de_2021.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5831/ata_da_31a_sessao_extraordinaria_de_2021.pdf</t>
   </si>
   <si>
     <t>Ata da 31ª Sessão Extraordinária de 2021.</t>
   </si>
   <si>
     <t>5767</t>
   </si>
   <si>
     <t>Ata da 32ª Sessão Extraordinária de 2021</t>
   </si>
   <si>
     <t>5768</t>
   </si>
   <si>
     <t>Ata da 33ª Sessão Extraordinária de 2021</t>
   </si>
   <si>
     <t>5769</t>
   </si>
   <si>
     <t>Ata da 34ª Sessão Extraordinária de 2021</t>
   </si>
   <si>
     <t>5770</t>
   </si>
@@ -10973,67 +10973,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4456/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4457/indicacao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4458/indicacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4478/indicacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4459/indicacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4460/indicacao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4461/indicacao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4462/indicacao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4463/indicacao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4464/indicacao_14-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4465/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4466/indicacao_16-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4467/indicacao_17-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4479/indicacao_18-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4480/indicacao_19-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4589/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4481/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4482/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4483/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4484/indicacao_24-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4485/indicacao_25-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4510/indicacao_n_26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4486/indicacao_27-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4487/indicacao_28-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4488/indicacao_29-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4489/indicacao_30-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4490/indicacao_31-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4491/indicacao_32-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4492/indicacao_34-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4511/indicacao_n_36.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4538/indicacao_n_37.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4614/indicacao_n_38.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4512/indicacao_n_39.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4513/indicacao_n_40.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4514/indicacao_n_41.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4515/indicacao_n_42.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4516/indicacao_n_43.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4517/indicacao_n_44.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4539/indicacao_n_45.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4518/indicacao_n_46.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4519/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4520/indicacao_n_48.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4521/indicacao_n_49.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4522/indicacao_n_50.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4540/indicacao_n_52.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4541/indicacao_n_53.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4542/indicacao_n_54.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4543/indicacao_n_55.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4792/indicacao_n_56.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4545/requerimento_n_57.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4546/indicacao_n_58.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4547/indicacao_n_59.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4548/indicacao_n_60.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4549/indicacao_n_61.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4550/indicacao_n_62.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4564/indicacao_n_63.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4565/indicacao_n_64.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4566/indicacao_n_65.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4590/indicacao_n_66.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4567/indicacao_n_67.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4568/indicacao_n_68.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4569/indicacao_n_69.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4570/indicacao_n_70.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4571/indicacao_n_71.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4572/indicacao_n_72.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4573/indicacao_n_73.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4574/indicacao_n_74.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4575/indicacao_n_75.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4576/indicacao_n_76.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4591/indicacao_n_77.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4592/indicacao_n_80.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4593/indicacao_n_81.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4594/indicacao_n_82.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4595/indicacao_n_83.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4596/indicacao_n_84.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4597/indicacao_n_85.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4598/indicacao_n_86.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4599/indicacao_n_87.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4600/indicacao_n_88.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4601/indicacao_n_89.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4615/indicacao_n_90.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4616/indicacao_n_92.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4617/indicacao_n_93.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4618/indicacao_n_94.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4619/indicacao_n_96.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4620/indicacao_n_97.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4621/indicacao_n_98.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4622/indicacao_n_99.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4623/indicacao_n_100.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4624/indicacao_n_101.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4625/indicacao_n_102.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4626/indicacao_n_103.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4641/indicacao_n_104.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4642/indicacao_n_105.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4643/indicacao_n_106.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4644/indicacao_n_108.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4645/indicacao_n_109.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4646/indicacao_n_110.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4647/indicacao_n_111.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4648/indicacao_n_112.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4649/indicacao_n_113.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4650/indicacao_n_114.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4651/indicacao_n_115.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4664/indicacao_n_116.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4665/indicacao_n_117.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4666/indicacao_n_118.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4667/indicacao_n_119.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4668/indicacao_n_120.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4669/indicacao_n_121.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4670/indicacao_n_121.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4671/indicacao_n_123.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4672/indicacao_n_124.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4673/indicacao_n_125.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4674/indicacao_n_126.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4689/indicacao_n_127.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4711/indicacao_n_128.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4690/indicacao_n_129.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4691/indicacao_n_130.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4692/indicacao_n_131.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4693/indicacao_n_132.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4694/indicacao_n_133.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4695/indicacao_n_134.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4696/indicacao_n_135.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4697/indicacao_n_136.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4698/indicacao_n_137.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4699/indicacao_n_138.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4712/indicacao_n_139.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4713/indicacao_n_140.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4714/indicacao_n_141.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4715/indicacao_n_142.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4716/indicacao_n_143.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4717/indicacao_n_144.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4718/indicacao_n_145.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4719/indicacao_n_146.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4720/indicacao_n_147.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4721/indicacao_n_148.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4722/indicacao_n_149.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4723/indicacao_n_150.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4799/indicacao_n_152.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4800/indicacao_n_153.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4801/indicacao_n_154.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4802/indicacao_n_156.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4803/indicacao_n_157.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4804/indicacao_n_158.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4805/indicacao_n_159.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4806/indicacao_n_160.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4807/indicacao_n_161.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4808/indicacao_n_162.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4809/indicacao_n_163.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4832/indicacao_n_165-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4833/indicacao_n_166-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4834/indicacao_n_167-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4835/indicacao_n_168-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4836/indicacao_n_169-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4837/indicacao_n_170-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4838/indicacao_n_171-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4839/indicacao_n_172-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4840/indicacao_n_173-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4842/indicacao_n_174-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4843/indicacao_n_175-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4863/indicacao_n_177-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4864/indicacao_n_178-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4865/indicacao_n_179-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4866/indicacao_n_180-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4867/indicacao_n_181-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4868/indicacao_n_182-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4869/indicacao_n_183-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4870/indicacao_n_184-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4871/indicacao_n_185-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4872/indicacao_n_186-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4873/indicacao_n_187-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4874/indicacao_n_188-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4892/indicacao_n_189-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4893/indicacao_n_190-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4894/indicacao_n_191-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4895/indicacao_n_192-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4896/indicacao_n_193-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4897/indicacao_n_194-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4898/indicacao_n_195-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4899/indicacao_n_196-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4900/indicacao_n_197-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4901/indicacao_n_198-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4902/indicacao_n_199-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4903/indicacao_n_200-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4904/indicacao_n_201-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4925/indicacao_n_203-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4926/indicacao_n_204-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4927/indicacao_n_205-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4928/indicacao_n_206-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4929/indicacao_n_207-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4930/indicacao_n_208-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4931/indicacao_n_209-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4932/indicacao_n_210-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4933/indicacao_n_211-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4934/indicacao_n_212-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4935/indicacao_n_213-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4936/indicacao_n_214-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4937/indicacao_n_215-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4960/indicacao_n_228-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4993/indicacao_n_217-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4994/indicacao_n_218-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4995/indicacao_n_219-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4996/indicacao_n_220-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4997/indicacao_n_221-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4998/indicacao_n_222-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4999/indicacao_n_223-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5016/indicacao_n_224-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5000/indicacao_n_225-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5001/indicacao_n_226-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5002/indicacao_n_227-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4961/indicacao_n_229-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4962/indicacao_n_230-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4963/indicacao_n_231-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5017/indicacao_232-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4964/indicacao_n_233-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4965/indicacao_n_234-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4966/indicacao_n_235-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4967/indicacao_n_236-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4968/indicacao_n_237-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4969/indicacao_n_238-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4970/indicacao_n_239-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5049/indicacao_240-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5050/indicacao_241-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5051/indicacao_242-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5052/indicacao_243-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5053/indicacao_244-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5083/indicacao_245-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5055/indicacao_246-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5056/indicacao_247-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5058/indicacao_248-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5057/indicacao_249-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5059/indicacao_250-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5023/indicacao_263-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5024/indicacao_264-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5025/indicacao_265-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5026/indicacao_266-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5027/indicacao_267-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5028/indicacao_268-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5029/indicacao_269-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5030/indicacao_270-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5031/indicacao_271-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5032/indicacao_272-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5033/indicacao_273-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5034/indicacao_274-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5035/indicacao_275-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5054/indicacao_245-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5226/projeto_de_lei_028-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4468/requerimento_02-2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4469/requerimento__03-2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4470/requerimento_07-2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4471/requerimento_09-2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4472/requerimento_10-2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4473/requerimento_11-2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4474/requerimento_12-2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4475/requerimento_13-2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4476/requerimento_14-2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4477/requerimento_15-2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4493/requerimento_16-2021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4494/requerimento_17-2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4495/requerimento_18-2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4496/requerimento_19-2021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4497/requerimento_20-2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4523/requeriento_n_21.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4498/requerimento_22-2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4499/requerimento_23-2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4500/requerimento_24-2021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4501/requerimento_25-2021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4502/requerimento_26-2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4503/requerimento_27-2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4504/requerimento_28-2021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4505/requerimento_29-2021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4506/requerimento_31-2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4507/requerimento_32-2021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4524/requeriento_n_33.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4508/requerimento_36-2021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4509/requerimento_37-2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4525/requeriento_n_38.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4526/requeriento_n_40.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4527/requeriento_n_41.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4528/requeriento_n_42.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4529/requeriento_n_43.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4530/requeriento_n_44.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4531/requeriento_n_45.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4532/requeriento_n_46.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4533/requeriento_n_47.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4534/requeriento_n_48.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4535/requeriento_n_49.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4536/requeriento_n_50.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4537/requeriento_n_51.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4551/requerimento_n_52.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4552/requerimento_n_53.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4553/requerimento_n_54.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4554/requerimento_n_55.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4544/requerimento_n_56.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4555/requerimento_n_57.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4556/requerimento_n_58.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4557/requerimento_n_59.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4558/requerimento_n_60.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4559/requerimento_n_61.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4560/requerimento_n_62.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4561/requerimento_n_63.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4562/requerimento_n_64.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4563/requerimento_n_65.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4577/requerimento_n_66.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4578/requerimento_n_67.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4579/requerimento_n_68.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4580/requerimento_n_69.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4602/requerimento_n_70.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4581/requerimento_n_71.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4582/requerimento_n_72.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4583/requerimento_n_73.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4584/requerimento_n_74.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4585/requerimento_n_75.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4603/requerimento_n_76.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4586/requerimento_n_77.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4587/requerimento_n_78.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4588/requerimento_n_79.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4604/requerimento_n_80.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4605/requerimento_n_81.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4606/requerimento_n_82.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4607/requerimento_n_83.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4608/requerimento_n_84.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4609/requerimento_n_85.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4610/requerimento_n_86.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4611/requerimento_n_87.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4612/requerimento_n_88.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4613/requerimento_n_89.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4627/requerimento_n_90.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4628/requerimento_n_91.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4629/requerimento_n_92.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4630/requerimento_n_93.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4631/requerimento_n_94.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4632/requerimento_n_95.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4633/requerimento_n_96.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4634/requerimento_n_97.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4635/requerimento_n_98.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4636/requerimento_n_99.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4637/requerimento_n_100.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4638/requerimento_n_101.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4639/requerimento_n_102.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4640/requerimento_n_103.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4652/requerimento_n_104.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4653/requerimento_n_105.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4675/requerimento_n_106.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4654/requerimento_n_107.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4655/requerimento_n_108.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4656/requerimento_n_109.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4657/requerimento_n_110.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4658/requerimento_n_111.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4659/requerimento_n_112.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4660/requerimento_n_113.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4661/requerimento_n_114.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4662/requerimento_n_115.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4663/requerimento_n_116.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4676/requerimento_n_118.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4677/requerimento_n_119.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4678/requerimento_n_120.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4679/requerimento_n_121.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4680/requerimento_n_123.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4681/requerimento_n_124.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4682/requerimento_n_125.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4683/requerimento_n_126.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4684/requerimento_n_127.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4685/requerimento_n_128.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4686/requerimento_n_129.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4687/requerimento_n_130.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4688/requerimento_n_131.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4700/requerimento_n_132.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4701/requerimento_n_133.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4724/requerimento_n_134.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4702/requerimento_n_135.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4703/requerimento_n_136.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4704/requerimento_n_137.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4705/requerimento_n_139.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4706/requerimento_n_140.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4707/requerimento_n_141.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4708/requerimento_n_142.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4709/requerimento_n_143.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4725/requerimento_n_145.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4726/requerimento_n_146.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4727/requerimento_n_147.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4728/requerimento_n_148.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4729/requerimento_n_149.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4730/requerimento_n_150.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4731/requerimento_n_151.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4732/requerimento_n_152.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4733/requerimento_n_153.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4734/requerimento_n_154.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4735/requerimento_n_155.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4736/requerimento_n_156.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4737/requerimento_n_157.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4810/requerimento_n_158.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4811/requerimento_n_159.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4812/requerimento_n_160.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4813/indicacao_n_161.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4814/indicacao_n_162.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4815/requerimento_n_163.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4816/requerimento_n_164.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4817/requerimento_n_165.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4818/requerimento_n_166.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4819/requerimento_n_167.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4820/requerimento_n_168.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4821/requerimento_n_169.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4822/requerimento_n_170.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4823/requerimento_n_171.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4824/requerimento_n_172.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4846/requerimento_n_173-2021.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4847/requerimento_n_174-2021.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4848/indicacao_n_175-2021.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4849/requerimento_n_176-2021.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4850/requerimento_n_177-2021.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4851/requerimento_n_178-2021.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4852/requerimento_n_179-2021.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4853/requerimento_n_180-2021.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4854/requerimento_n_181-2021.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4855/requerimento_n_182-2021.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4856/requerimento_n_183-2021.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4875/requerimento_n_184-2021.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4857/requerimento_n_185-2031.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4858/requerimento_n_186-2021.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4859/requerimento_n_187-2021.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4878/requerimento_n_189-2021.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4879/requerimento_n_190-2021.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4880/requerimento_n_191-2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4881/requerimento_n_192-2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4883/requerimento_n_194-2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4884/requerimento_n_195-2021.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4885/requerimento_n_196-2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4886/requerimento_n_197-2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4887/requerimento_n_198-2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4888/requerimento_n_199-2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4889/requerimento_n_200-2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4890/requerimento_n_201-2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4891/requerimento_n_202-2021.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4905/requerimento_n_203-2021.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4906/requerimento_n_204-2021.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4907/requerimento_n_205-2021.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4908/requerimento_n_206-2021.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4909/requerimento_n_207-2021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4910/requerimento_n_208-2021.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4911/requerimento_n_210-2021.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4912/requerimento_n_211-2021.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4913/requerimento_n_212-2021.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4914/requerimento_n_213-2021.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4915/requerimento_n_214-2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4916/requerimento_n_215-2021.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4917/requerimento_n_216-2021.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4918/requerimento_n_217-2021.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4938/requerimento_n_218-2021.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4939/requerimento_n_219-2021.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4940/requerimento_n_220-2021.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4941/requerimento_n_221-2021.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4942/requerimento_n_222-2021.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4943/requerimento_n_223-2021.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4944/requerimento_n_224-2021.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4945/requerimento_n_225-2021.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4946/requerimento_n_226-2021.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4947/requerimento_n_227-2021.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5003/requerimento_n_229-2021.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5004/requerimento_n_230-2021.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5005/requerimento_n_231-2021.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5006/requerimento_n_232-2021.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5007/requerimento_n_233-2021.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5008/requerimento_n_234-2021.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5009/requerimento_n_235-2021.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5010/requerimento_n_236-2021.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5011/requerimento_n_237-2021.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5012/requerimento_n_238-2021.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5013/requerimento_n_239-2021.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5014/requerimento_n_240-2021.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4971/requerimento_n_241-2021.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4972/requerimento_n_242-2021.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4973/requerimento_n_243-2021.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4974/requerimento_n_244-2021.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4975/requerimento_n_245-2021.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4976/requerimento_n_246-2021.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4977/requerimento_n_251-2021.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4978/requerimento_n_252-2021.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4979/requerimento_n_253-2021.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4980/requerimento_n_254-2021.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5067/requerimento_255-2021.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5068/requerimento_256-2021.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5069/requerimento_257-2021.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5070/requerimento_258-2021.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5071/requerimento_259-2021.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5072/requerimento_260-2021.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5073/requerimento_261-2021.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5074/requerimento_262-2021.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5075/requerimento_263-2021.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5076/requerimento_264-2021.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5077/requerimento_265-2021.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5078/requerimento_266-2021.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5079/requerimento_267-2021.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5080/requerimento_268-2021.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5081/requerimento_269-2021.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5082/requerimento_270-2021.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5109/requerimento_n_281-2021.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5110/requerimento_n_282-2021.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5036/requerimento_283-2021.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5037/requerimento_284-2021.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5038/requerimento_285-2021.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5039/requerimento_286-2021.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5040/requerimento_287-2021.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5041/requerimento_288-2021.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5042/requerimento_289-2021.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5043/requerimento_290-2021.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5044/requerimento_291-2021.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5045/requerimento_292-2021.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5046/requerimento_293-2021.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5047/requerimento_294-2021.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5048/requerimento_295-2021.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5831/ata_da_31a_sessao_extraordinaria_de_2021.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4456/indicacao_001-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4457/indicacao_04-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4458/indicacao_05-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4478/indicacao_06-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4459/indicacao_07-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4460/indicacao_09-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4461/indicacao_10-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4462/indicacao_11-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4463/indicacao_13-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4464/indicacao_14-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4465/indicacao_15-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4466/indicacao_16-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4467/indicacao_17-2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4479/indicacao_18-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4480/indicacao_19-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4589/indicacao_n_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4481/indicacao_21-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4482/indicacao_22-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4483/indicacao_23-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4484/indicacao_24-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4485/indicacao_25-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4510/indicacao_n_26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4486/indicacao_27-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4487/indicacao_28-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4488/indicacao_29-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4489/indicacao_30-2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4490/indicacao_31-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4491/indicacao_32-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4492/indicacao_34-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4511/indicacao_n_36.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4538/indicacao_n_37.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4614/indicacao_n_38.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4512/indicacao_n_39.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4513/indicacao_n_40.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4514/indicacao_n_41.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4515/indicacao_n_42.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4516/indicacao_n_43.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4517/indicacao_n_44.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4539/indicacao_n_45.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4518/indicacao_n_46.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4519/indicacao_n_47.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4520/indicacao_n_48.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4521/indicacao_n_49.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4522/indicacao_n_50.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4540/indicacao_n_52.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4541/indicacao_n_53.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4542/indicacao_n_54.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4543/indicacao_n_55.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4792/indicacao_n_56.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4545/requerimento_n_57.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4546/indicacao_n_58.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4547/indicacao_n_59.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4548/indicacao_n_60.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4549/indicacao_n_61.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4550/indicacao_n_62.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4564/indicacao_n_63.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4565/indicacao_n_64.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4566/indicacao_n_65.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4590/indicacao_n_66.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4567/indicacao_n_67.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4568/indicacao_n_68.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4569/indicacao_n_69.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4570/indicacao_n_70.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4571/indicacao_n_71.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4572/indicacao_n_72.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4573/indicacao_n_73.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4574/indicacao_n_74.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4575/indicacao_n_75.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4576/indicacao_n_76.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4591/indicacao_n_77.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4592/indicacao_n_80.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4593/indicacao_n_81.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4594/indicacao_n_82.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4595/indicacao_n_83.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4596/indicacao_n_84.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4597/indicacao_n_85.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4598/indicacao_n_86.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4599/indicacao_n_87.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4600/indicacao_n_88.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4601/indicacao_n_89.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4615/indicacao_n_90.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4616/indicacao_n_92.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4617/indicacao_n_93.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4618/indicacao_n_94.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4619/indicacao_n_96.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4620/indicacao_n_97.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4621/indicacao_n_98.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4622/indicacao_n_99.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4623/indicacao_n_100.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4624/indicacao_n_101.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4625/indicacao_n_102.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4626/indicacao_n_103.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4641/indicacao_n_104.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4642/indicacao_n_105.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4643/indicacao_n_106.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4644/indicacao_n_108.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4645/indicacao_n_109.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4646/indicacao_n_110.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4647/indicacao_n_111.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4648/indicacao_n_112.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4649/indicacao_n_113.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4650/indicacao_n_114.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4651/indicacao_n_115.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4664/indicacao_n_116.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4665/indicacao_n_117.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4666/indicacao_n_118.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4667/indicacao_n_119.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4668/indicacao_n_120.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4669/indicacao_n_121.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4670/indicacao_n_121.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4671/indicacao_n_123.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4672/indicacao_n_124.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4673/indicacao_n_125.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4674/indicacao_n_126.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4689/indicacao_n_127.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4711/indicacao_n_128.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4690/indicacao_n_129.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4691/indicacao_n_130.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4692/indicacao_n_131.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4693/indicacao_n_132.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4694/indicacao_n_133.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4695/indicacao_n_134.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4696/indicacao_n_135.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4697/indicacao_n_136.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4698/indicacao_n_137.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4699/indicacao_n_138.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4712/indicacao_n_139.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4713/indicacao_n_140.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4714/indicacao_n_141.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4715/indicacao_n_142.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4716/indicacao_n_143.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4717/indicacao_n_144.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4718/indicacao_n_145.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4719/indicacao_n_146.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4720/indicacao_n_147.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4721/indicacao_n_148.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4722/indicacao_n_149.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4723/indicacao_n_150.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4799/indicacao_n_152.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4800/indicacao_n_153.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4801/indicacao_n_154.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4802/indicacao_n_156.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4803/indicacao_n_157.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4804/indicacao_n_158.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4805/indicacao_n_159.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4806/indicacao_n_160.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4807/indicacao_n_161.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4808/indicacao_n_162.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4809/indicacao_n_163.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4832/indicacao_n_165-2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4833/indicacao_n_166-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4834/indicacao_n_167-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4835/indicacao_n_168-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4836/indicacao_n_169-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4837/indicacao_n_170-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4838/indicacao_n_171-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4839/indicacao_n_172-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4840/indicacao_n_173-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4842/indicacao_n_174-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4843/indicacao_n_175-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4863/indicacao_n_177-2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4864/indicacao_n_178-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4865/indicacao_n_179-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4866/indicacao_n_180-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4867/indicacao_n_181-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4868/indicacao_n_182-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4869/indicacao_n_183-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4870/indicacao_n_184-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4871/indicacao_n_185-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4872/indicacao_n_186-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4873/indicacao_n_187-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4874/indicacao_n_188-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4892/indicacao_n_189-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4893/indicacao_n_190-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4894/indicacao_n_191-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4895/indicacao_n_192-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4896/indicacao_n_193-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4897/indicacao_n_194-2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4898/indicacao_n_195-2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4899/indicacao_n_196-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4900/indicacao_n_197-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4901/indicacao_n_198-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4902/indicacao_n_199-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4903/indicacao_n_200-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4904/indicacao_n_201-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4925/indicacao_n_203-2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4926/indicacao_n_204-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4927/indicacao_n_205-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4928/indicacao_n_206-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4929/indicacao_n_207-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4930/indicacao_n_208-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4931/indicacao_n_209-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4932/indicacao_n_210-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4933/indicacao_n_211-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4934/indicacao_n_212-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4935/indicacao_n_213-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4936/indicacao_n_214-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4937/indicacao_n_215-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4960/indicacao_n_228-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4993/indicacao_n_217-2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4994/indicacao_n_218-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4995/indicacao_n_219-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4996/indicacao_n_220-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4997/indicacao_n_221-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4998/indicacao_n_222-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4999/indicacao_n_223-2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5016/indicacao_n_224-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5000/indicacao_n_225-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5001/indicacao_n_226-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5002/indicacao_n_227-2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4961/indicacao_n_229-2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4962/indicacao_n_230-2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4963/indicacao_n_231-2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5017/indicacao_232-2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4964/indicacao_n_233-2021.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4965/indicacao_n_234-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4966/indicacao_n_235-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4967/indicacao_n_236-2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4968/indicacao_n_237-2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4969/indicacao_n_238-2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4970/indicacao_n_239-2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5049/indicacao_240-2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5050/indicacao_241-2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5051/indicacao_242-2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5052/indicacao_243-2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5053/indicacao_244-2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5083/indicacao_245-2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5055/indicacao_246-2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5056/indicacao_247-2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5058/indicacao_248-2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5057/indicacao_249-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5059/indicacao_250-2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5023/indicacao_263-2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5024/indicacao_264-2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5025/indicacao_265-2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5026/indicacao_266-2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5027/indicacao_267-2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5028/indicacao_268-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5029/indicacao_269-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5030/indicacao_270-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5031/indicacao_271-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5032/indicacao_272-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5033/indicacao_273-2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5034/indicacao_274-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5035/indicacao_275-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5054/indicacao_245-2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5226/projeto_de_lei_028-2021_executivo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4468/requerimento_02-2021.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4469/requerimento__03-2021.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4470/requerimento_07-2021.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4471/requerimento_09-2021.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4472/requerimento_10-2021.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4473/requerimento_11-2021.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4474/requerimento_12-2021.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4475/requerimento_13-2021.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4476/requerimento_14-2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4477/requerimento_15-2021.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4493/requerimento_16-2021.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4494/requerimento_17-2021.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4495/requerimento_18-2021.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4496/requerimento_19-2021.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4497/requerimento_20-2021.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4523/requeriento_n_21.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4498/requerimento_22-2021.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4499/requerimento_23-2021.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4500/requerimento_24-2021.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4501/requerimento_25-2021.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4502/requerimento_26-2021.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4503/requerimento_27-2021.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4504/requerimento_28-2021.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4505/requerimento_29-2021.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4506/requerimento_31-2021.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4507/requerimento_32-2021.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4524/requeriento_n_33.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4508/requerimento_36-2021.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4509/requerimento_37-2021.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4525/requeriento_n_38.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4526/requeriento_n_40.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4527/requeriento_n_41.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4528/requeriento_n_42.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4529/requeriento_n_43.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4530/requeriento_n_44.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4531/requeriento_n_45.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4532/requeriento_n_46.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4533/requeriento_n_47.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4534/requeriento_n_48.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4535/requeriento_n_49.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4536/requeriento_n_50.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4537/requeriento_n_51.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4551/requerimento_n_52.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4552/requerimento_n_53.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4553/requerimento_n_54.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4554/requerimento_n_55.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4544/requerimento_n_56.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4555/requerimento_n_57.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4556/requerimento_n_58.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4557/requerimento_n_59.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4558/requerimento_n_60.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4559/requerimento_n_61.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4560/requerimento_n_62.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4561/requerimento_n_63.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4562/requerimento_n_64.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4563/requerimento_n_65.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4577/requerimento_n_66.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4578/requerimento_n_67.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4579/requerimento_n_68.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4580/requerimento_n_69.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4602/requerimento_n_70.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4581/requerimento_n_71.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4582/requerimento_n_72.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4583/requerimento_n_73.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4584/requerimento_n_74.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4585/requerimento_n_75.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4603/requerimento_n_76.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4586/requerimento_n_77.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4587/requerimento_n_78.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4588/requerimento_n_79.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4604/requerimento_n_80.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4605/requerimento_n_81.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4606/requerimento_n_82.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4607/requerimento_n_83.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4608/requerimento_n_84.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4609/requerimento_n_85.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4610/requerimento_n_86.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4611/requerimento_n_87.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4612/requerimento_n_88.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4613/requerimento_n_89.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4627/requerimento_n_90.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4628/requerimento_n_91.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4629/requerimento_n_92.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4630/requerimento_n_93.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4631/requerimento_n_94.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4632/requerimento_n_95.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4633/requerimento_n_96.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4634/requerimento_n_97.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4635/requerimento_n_98.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4636/requerimento_n_99.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4637/requerimento_n_100.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4638/requerimento_n_101.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4639/requerimento_n_102.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4640/requerimento_n_103.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4652/requerimento_n_104.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4653/requerimento_n_105.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4675/requerimento_n_106.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4654/requerimento_n_107.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4655/requerimento_n_108.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4656/requerimento_n_109.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4657/requerimento_n_110.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4658/requerimento_n_111.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4659/requerimento_n_112.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4660/requerimento_n_113.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4661/requerimento_n_114.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4662/requerimento_n_115.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4663/requerimento_n_116.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4676/requerimento_n_118.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4677/requerimento_n_119.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4678/requerimento_n_120.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4679/requerimento_n_121.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4680/requerimento_n_123.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4681/requerimento_n_124.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4682/requerimento_n_125.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4683/requerimento_n_126.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4684/requerimento_n_127.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4685/requerimento_n_128.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4686/requerimento_n_129.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4687/requerimento_n_130.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4688/requerimento_n_131.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4700/requerimento_n_132.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4701/requerimento_n_133.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4724/requerimento_n_134.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4702/requerimento_n_135.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4703/requerimento_n_136.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4704/requerimento_n_137.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4705/requerimento_n_139.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4706/requerimento_n_140.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4707/requerimento_n_141.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4708/requerimento_n_142.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4709/requerimento_n_143.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4725/requerimento_n_145.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4726/requerimento_n_146.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4727/requerimento_n_147.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4728/requerimento_n_148.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4729/requerimento_n_149.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4730/requerimento_n_150.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4731/requerimento_n_151.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4732/requerimento_n_152.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4733/requerimento_n_153.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4734/requerimento_n_154.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4735/requerimento_n_155.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4736/requerimento_n_156.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4737/requerimento_n_157.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4810/requerimento_n_158.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4811/requerimento_n_159.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4812/requerimento_n_160.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4813/indicacao_n_161.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4814/indicacao_n_162.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4815/requerimento_n_163.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4816/requerimento_n_164.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4817/requerimento_n_165.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4818/requerimento_n_166.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4819/requerimento_n_167.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4820/requerimento_n_168.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4821/requerimento_n_169.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4822/requerimento_n_170.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4823/requerimento_n_171.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4824/requerimento_n_172.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4846/requerimento_n_173-2021.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4847/requerimento_n_174-2021.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4848/indicacao_n_175-2021.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4849/requerimento_n_176-2021.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4850/requerimento_n_177-2021.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4851/requerimento_n_178-2021.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4852/requerimento_n_179-2021.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4853/requerimento_n_180-2021.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4854/requerimento_n_181-2021.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4855/requerimento_n_182-2021.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4856/requerimento_n_183-2021.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4875/requerimento_n_184-2021.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4857/requerimento_n_185-2031.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4858/requerimento_n_186-2021.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4859/requerimento_n_187-2021.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4878/requerimento_n_189-2021.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4879/requerimento_n_190-2021.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4880/requerimento_n_191-2021.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4881/requerimento_n_192-2021.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4883/requerimento_n_194-2021.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4884/requerimento_n_195-2021.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4885/requerimento_n_196-2021.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4886/requerimento_n_197-2021.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4887/requerimento_n_198-2021.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4888/requerimento_n_199-2021.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4889/requerimento_n_200-2021.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4890/requerimento_n_201-2021.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4891/requerimento_n_202-2021.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4905/requerimento_n_203-2021.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4906/requerimento_n_204-2021.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4907/requerimento_n_205-2021.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4908/requerimento_n_206-2021.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4909/requerimento_n_207-2021.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4910/requerimento_n_208-2021.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4911/requerimento_n_210-2021.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4912/requerimento_n_211-2021.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4913/requerimento_n_212-2021.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4914/requerimento_n_213-2021.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4915/requerimento_n_214-2021.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4916/requerimento_n_215-2021.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4917/requerimento_n_216-2021.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4918/requerimento_n_217-2021.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4938/requerimento_n_218-2021.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4939/requerimento_n_219-2021.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4940/requerimento_n_220-2021.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4941/requerimento_n_221-2021.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4942/requerimento_n_222-2021.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4943/requerimento_n_223-2021.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4944/requerimento_n_224-2021.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4945/requerimento_n_225-2021.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4946/requerimento_n_226-2021.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4947/requerimento_n_227-2021.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5003/requerimento_n_229-2021.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5004/requerimento_n_230-2021.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5005/requerimento_n_231-2021.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5006/requerimento_n_232-2021.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5007/requerimento_n_233-2021.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5008/requerimento_n_234-2021.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5009/requerimento_n_235-2021.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5010/requerimento_n_236-2021.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5011/requerimento_n_237-2021.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5012/requerimento_n_238-2021.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5013/requerimento_n_239-2021.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5014/requerimento_n_240-2021.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4971/requerimento_n_241-2021.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4972/requerimento_n_242-2021.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4973/requerimento_n_243-2021.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4974/requerimento_n_244-2021.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4975/requerimento_n_245-2021.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4976/requerimento_n_246-2021.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4977/requerimento_n_251-2021.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4978/requerimento_n_252-2021.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4979/requerimento_n_253-2021.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/4980/requerimento_n_254-2021.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5067/requerimento_255-2021.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5068/requerimento_256-2021.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5069/requerimento_257-2021.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5070/requerimento_258-2021.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5071/requerimento_259-2021.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5072/requerimento_260-2021.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5073/requerimento_261-2021.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5074/requerimento_262-2021.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5075/requerimento_263-2021.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5076/requerimento_264-2021.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5077/requerimento_265-2021.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5078/requerimento_266-2021.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5079/requerimento_267-2021.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5080/requerimento_268-2021.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5081/requerimento_269-2021.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5082/requerimento_270-2021.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5109/requerimento_n_281-2021.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5110/requerimento_n_282-2021.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5036/requerimento_283-2021.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5037/requerimento_284-2021.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5038/requerimento_285-2021.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5039/requerimento_286-2021.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5040/requerimento_287-2021.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5041/requerimento_288-2021.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5042/requerimento_289-2021.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5043/requerimento_290-2021.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5044/requerimento_291-2021.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5045/requerimento_292-2021.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5046/requerimento_293-2021.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5047/requerimento_294-2021.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5048/requerimento_295-2021.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/sapl/public/materialegislativa/2021/5831/ata_da_31a_sessao_extraordinaria_de_2021.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1057"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="231.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>