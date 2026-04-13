--- v0 (2025-12-16)
+++ v1 (2026-04-13)
@@ -54,3920 +54,3920 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>EMEE</t>
   </si>
   <si>
     <t>Emenda Executivo Executivo</t>
   </si>
   <si>
     <t>Márcio Claudio Wozniack</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;ALTERA A REDAÇÃO § 1° DO ARTIGO 102 DA LEI_x000D_
 ORGÂNICA DO MUNICÍPIO DE FAZENDA RIO GRANDE, PARANÁ".</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Paulinho Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2122/2122_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2122/2122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO_x000D_
 PREFEITO MUNICIPAL E A SECRETARIA DE EDUCAÇÃO PARA QUE SEJA FEITO O ESTUDO DE_x000D_
 VIABILIDADE PARA CONSTRUÇÃO DE UMA UNIDADE DO CMEI NO JARDIM PALMEIRA_x000D_
 BAIRRO GRALHA AZUL, O TERRENO PARA A CONSTRUÇÃO EM QUESTÃO ESTÁ LOCALIZADO_x000D_
 ENTRE AS RUAS TIPIU E CRISPIM N° 1170, COMO FOTO EM ANEXO.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Irmão José Miranda</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2123/2123_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2123/2123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE O_x000D_
 MESMO JUNTAMENTE COM A SECRETARIA COMPETENTE, VEJA A POSSIBILIDADE DE_x000D_
 PAVIMENTAÇÃO DAS RUAS PARANAVAÍ, TV CASCAVEL, ALAGOAS FINAL COM A RUA SÃO_x000D_
 PAULO, MARANHÃO, JOINVILLE, UNIÃO DA VITORIA, BLUMENAU, ROLÂNDIA E AVENIDA_x000D_
 PARANÁ ATÉ RUA MATO GROSSO COM SEQUÊNCIA AO PARQUE VERDE NO BAIRRO_x000D_
 ESTADO.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2155/2155_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2155/2155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL PARA QUE SEJA EXPEDIDO OFICIO AO EXMO._x000D_
 PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A_x000D_
 REVITALIZAÇÃO DA PRAÇA DO JARDIM SIDOM SITUADA NA RUA MACIEIRA ESQUINA COM A_x000D_
 FRAMBOESA NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>Policial Batista</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2124/2124_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2124/2124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A IMPLANTAÇÃO DE CALÇADAS AO LONGO DA_x000D_
 AVENIDA BRASIL EM AMBOS OS LADOS, ENTRE AS RUAS CEREJEIRA E PAU BRASIL_x000D_
 LOCALIZADA NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2125/2125_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2125/2125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, PROVIDENCIE O PATROLAMENTO E ENSAIBRAMENTO NAS RUAS: JOÃO_x000D_
 CUBIS, PEDRO FRANCO, ANTONIO B. CRUZ, RANGEL MACHADO, JOÃO DE S. SANTOS, YASUO_x000D_
 ASANO, MARIA A. C. MACHADO E FLAVIO ALVES, SITUADAS NO BAIRRO JARDIM VENEZA, NA_x000D_
 IOCALÍDADE DO SÃO SEBASTIÃO E TAMBÉM NAS RUAS PEDRO C. ROCHA, BRANDINA DYBAS,_x000D_
 PEDRO BARBOZA, LUCIMAR F. DA ROCHA, PEDRO REINALDO ROCHA, FRANCISCO DIBAS E ANJOS_x000D_
 BARBOSA, ESSAS SITUADAS NO BAIRRO JARDIM VENEZA, NA REGIÃO DO CAMPO DA CRUZ.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Martuzi</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2126/2126_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2126/2126_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE JUNTO COM_x000D_
 A SECRETARIA COMPETENTE, REALIZE A IMPLANTAÇÃO DE TRAVESSIA ELEVADA NA RUA_x000D_
 CÉSAR CARELLI, NA ALTURA DO NÚMERO 181, NO BAIRRO PIONEIROS.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2127/2127_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2127/2127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A REFORMA NAS ESCOLAS MUNICIPAIS DE_x000D_
 FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Prof. Marlon</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2128/2128_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2128/2128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCEIENTÍSSIMO PREFEITO MUNICIPAL PARA QUE_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE LIMPEZA DE UMA ÁREA LOCALIZADA NA_x000D_
 ESTRADA RURAL ANTÔNIO CORAL, NA REGIÃO DO PASSO AMARELO, NESTE MUNICÍPIO, POIS_x000D_
 A MESMA VEM SENDO UTMZADA PARA DESPEJO IRREGULAR DE LIXO E ENTULHOS. SOLICITA-_x000D_
 SE AINDA QUE AS DEVIDAS PROVIDÊNCIAS SEJAM TOMADAS NO SENTIDO DE IDENTIFICAR O_x000D_
 INFRATOR OU INFRATORES, DE MODO A APLICAR AS PENALIDADES PREVISTAS EM LEI E_x000D_
 IMPEDIR A CONTINUIDADE DESTE CRIME AMBIENTAL.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Isabel Despachante</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2129/2129_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2129/2129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 MUNICIPAL COMPETENTE, PARA SEJAM TOMADAS AS DEVIDAS PROVIDENCIAS PARA COLOCAÇÃO DE_x000D_
 DE ABRIGO PARA PONTOS DE PARADA (PONTO DE ÔNIBUS) ADEQUADO NA RUA CARLOS_x000D_
 DRUMMOND DE ANDRADE EM FRENTE AO NÚMERO, 1846 NO JARDIM COLONIAL NO BAIRRO_x000D_
 VENEZA E QUE VIABILIZE ESTUDOS, PROJETOS E OBRAS PARA QUE A ESTA RUA SE ENQUADRE NA LEI_x000D_
 FEDERAL LEI NO 10.098/ 2000 E LEI N° 12.587/2012.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Gilmar José Petry</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2130/2130_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2130/2130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA_x000D_
 QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A PAVIMENTAÇÃO ASFÁLTICA_x000D_
 COM IMPLANTAÇÃO DE CALÇADAS E ACESSO ÀS RESIDÊNCIAS TANGENCIAIS NAS RUAS RIO_x000D_
 NHUNDIAQUARA, RIO PALMEIRINHA E RIO PASSAÚNA, NO TRECHO SITUADO ENTRE AS_x000D_
 RUAS RIO IVAÍ E RIO AMAZONAS, BAIRRO IGUAÇU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Marco Marcondes</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2131/2131_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2131/2131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA RESPONSÁVEL, EMPENHE ESFORÇOS NO SENTIDO DE_x000D_
 REALIZAR UM TRABALHO DE DRENAGEM D'AGUÁ DA CHUVA, NA AVENIDA POLÔNIA, NA_x000D_
 ALTURA DO NÚMERO 153.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dudu Santos</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2132/2132_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2132/2132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA ENVIADO OFÍCIO AO EXCELENTÍSSIMO SR. DEPUTADO ESTADUAL FRANCISCO_x000D_
 BUHRER, NO SENTIDO QUE SEJA PROPOSTA EMENDA PARLAMENTAR, NO VALOR DE_x000D_
 R$100.000,000 (CEM MIL REAIS), O RECURSO SERÁ DESTINADO PARA A APAE -_x000D_
 ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE FAZENDA RIO_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Paulinho Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2156/2156_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2156/2156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO_x000D_
 PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE_x000D_
 CALÇAMENTO COM MEIO FIO E IMPLANTAÇÃO DE UMA LOMBADA ELEVADA NA RUA_x000D_
 HOLANDA EM FRENTE A ESCOLA MUNICIPAL VALDINEIA DOS SANTOS NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2185/2185_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2185/2185_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO_x000D_
 PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE_x000D_
 A MUDANÇA DO FLUXO-SENTIDO DA RUA HOLANDA ENTRE A AVENIDA PARAGUAI E RUA_x000D_
 SUÉCIA PARA MÃO ÚNICA NO TRECHO DA ESCOLA MUNICIPAL VALDINEA DOS SANTOS E_x000D_
 INSTALE UMA LOMBADA ELEVADA NAS IMEDIAÇÕES.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2157/2157_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2157/2157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRE_x000D_
 NA RUA GOIABEIRA ESQUINA COM A RUA CAMBARÁ LOCALIZADA NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2158/2158_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2158/2158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A PAVIMENTAÇÃO ASFÁLTICA, MEIO FIO,_x000D_
 CALÇAMENTO E PAISAGISMO NAS RUAS PORTO ALEGRE, CAMPO GRANDE, GUANABARA,_x000D_
 BELO HORIZONTE, VITÓRIA, SALVADOR, RECIFE, JOÃO PESSOA, NATAL, ARACAJU, FORTALEZA,_x000D_
 GOIÂNIA, TERESINA, RIO BRANCO, PORTO VELHO, MANAUS E RUA UBERABA.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2159/2159_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2159/2159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA_x000D_
 QUE ATRAVÉS DA SECRETARIA DE URBANISMO, QUE VIABILIZE A ABERTO DE UMA VIA_x000D_
 URBANA, TRANSVERSAL A RUA JOÃO QUIRINO LEAL, AO LADO DA RESIDÊNCIA NUMERO 53,_x000D_
 BAIRRO JARDIM VENEZA, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2160/2160_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2160/2160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA-SE SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, PROVIDENCIE COM URGÊNCIA A EXTENSÃO DA REDE DE ILUMINAÇÃO_x000D_
 PÚBLICA EM PARTE DA RUA JAGUARAÍVA E A TROCA DE LÂMPADAS DA MESMA. INDICA TAMBÉM_x000D_
 A INSTALAÇÃO DE ILUMINARIAS NA RUA PAPAGAIO EM FRENTE AO CONDOMÍNIO PORTO SITUADO NO_x000D_
 BAIRRO GRALHA AZUL NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2186/2186_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2186/2186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL_x000D_
 PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE A TROCA DE POTÊNCIA NA ILUMINAÇÃO_x000D_
 PÚBLICA EM TODA A EXTENSÃO DA RUA TRIDI NO BAIRRO GRAIHA AZUL E SUA CONTINUAÇÃO COM O NOME DE_x000D_
 RUA FRANCISCO DA CONCEIÇÃO MACHADO.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Delegado Fabio Machado</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2161/2161_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2161/2161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA_x000D_
 QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A COLOCAÇÃO DE UMA PLACA_x000D_
 NA RUA RIO IVAÍ ESQUINA COM A RUA CESAR CARELLI, BAIRRO IGUAÇU, FAZENDA RIO_x000D_
 GRANDE, INDICANDO QUE O SENTIDO PARA A RUA CESAR CARELLI É CONTRAMÃO DE_x000D_
 DIREÇÃO.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2162/2162_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2162/2162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE JUNTO COM_x000D_
 A SECRETARIA COMPETENTE, REALIZE A CONSTRUÇÃO DE UMA CICLOVIA E CALÇADA PARA_x000D_
 PEDESTRES INCLUINDO PAISAGISMO NA AV. BRASIL MAIS PRECISAMENTE DO NÚMERO_x000D_
 2294 ATÉ 0 CENTRO MUNICIPAL MULTI EVENTOS DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2163/2163_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2163/2163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DA_x000D_
 INSTALAÇÃO DE INTERNET SEM FIO, INSTALAÇÃO DE PONTOS DE_x000D_
 HIDRATAÇÃO EM TORNO DA PISTA DE CAMINHADA, INSTALAÇÃO DA DE_x000D_
 TABELA DE BASQUETE E INSTALAÇÃO DE CÂMERAS DE SEGURANÇA 24_x000D_
 HORAS SPEED DOME INTEGRADAS AO GGI - M (GUARDA DE GESTÃO_x000D_
 INTEGRADA MUNICIPAL) NA PRAÇA CEU, GARANTINDO QUALIDADE E_x000D_
 SEGURANÇA AOS FREQUENTADORES DA PRAÇA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Julinho do Pesque</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2164/2164_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2164/2164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO_x000D_
 POSSA DESIGNAR BENFEITORIAS PARA A PRAÇA LOCALIZADA NO RESIDENCIAL NITTA,_x000D_
 BENFEITORIAS TAIS COMO A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE, PISTA DE_x000D_
 OAMINHADA, ILUMINAÇÃO ADEQUADA, PLAYGROUND E TAMBÉM QUE SEJA CONTEMPLADA COM_x000D_
 A INSTALAÇÃO DE UMA MINI ARENA DO GOVERNO DO ESTADO.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2165/2165_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2165/2165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE REALIZE COM URGÊNCIA A REPARAÇÃO COM PAVIMENTAÇÃO_x000D_
 ASFÁLTICA DA VIA PÚBLICA NAS ESQUINAS DAS RUAS CESAR CARELLI COM AS RUAS RIO_x000D_
 TAQUARI E RUA RIO IVAÍ, BAIRRO IGUAÇU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2166/2166_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2166/2166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTISSIMO PREFEITO MUNICIPAL PARA QUE_x000D_
 ATRAVÉS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, REALIZE A_x000D_
 VISTORIA/FISCALIZAÇÃO, A FIM DE IDENTIFICAR O(S) RESPONSÁVEL (EIS) PELO DESPEJO_x000D_
 IRREGULAR DE ESGOTO NA LOCALIDADE DO BAIRRO SUZUKI, AO FINAL DA RUA SÃO DOMINGOS_x000D_
 SÁVIO, NESTE MUNICÍPIO. SOLICITA-SE AINDA QUE AS DEVIDAS PROVIDÊNCIAS SEJAM_x000D_
 TOMADAS NO SENTIDO APLICAR AS PENALIDADES PREVISTAS EM LEI DE MODO IMPEDIR A_x000D_
 CONTINUIDADE DESTE CRIME AMBIENTAL, BEM COMO EXIGIR A DEVIDAS MEDIDAS_x000D_
 CORRETIVAS._x000D_
 * FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2167/2167_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2167/2167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE O_x000D_
 MESMO JUNTAMENTE COM A SECRETARIA COMPETENTE, VEJA A POSSIBILIDADE DE SE_x000D_
 COLOCAR MEIO FIO E CALÇAMENTO A RUA LTAJAÍ NO BAIRRO ESTADO._x000D_
 </t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2187/2187_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2187/2187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEIS, PROVIDENCIE A IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL E_x000D_
 HORIZONTAL NAS ESQUINAS DA RUA CEGONHA CRUZAMENTO COM A RUA GUARÁ_x000D_
 LOCALIZADA NO JARDIM PALMEIRA BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2188/2188_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2188/2188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 MUNICIPAL COMPETENTE, PARA SEJAM TOMADAS AS DEVIDAS PROVIDENCIAS PARA FAZER A_x000D_
 MANUTENÇÃO E COLOCAÇÃO DE SISTEMA DE DRENAGEM E AREIA NA CANCHA DE VÔLEI/ FUTEBOL_x000D_
 NA RUA CAMBARÁ, 235 NA PRAÇA VITORIA NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2213/2213_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2213/2213_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO_x000D_
 PREFEITO MUNICIPAL PARA QUE ATRAVÉS DO DEPARTAMENTO RESPONSÁVEL REALIZE A_x000D_
 PINTURA DAS FAIXAS DE TRAVESSIA DE PEDESTRES NAS PROXIMIDADES DO COLÉGIO SÃO_x000D_
 GABRIEL, COLÉGIO ESTADUAL LIRIA MICHELETO NICHELE E ESCOLA MUNICIPAL LUIZ_x000D_
 NICHELE._x000D_
 </t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2189/2189_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2189/2189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE EM CARÁTER DE URGÊNCIA A DRENAGEM NAS_x000D_
 RUAS SÃO DOMINGOS SAVIO, RUA SÃO FELIX, RUA SANTA BERNADETE, RUA SANTA_x000D_
 LUCIA, RUA SANTO HILÁRIO DE POITIERS E RUA MATINHOS._x000D_
 TODAS LOCALIZADAS NO JARDIM SUZUKI.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2190/2190_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2190/2190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE O_x000D_
 MESMO JUNTAMENTE COM A SECRETARIA COMPETENTE PARA QUE REALIZE O_x000D_
 PATROLAMENTO E COLOCAÇÃO DE SAIBRO NAS RUAS CAXIAS DO SUL, VITÓRIA, UBERABA,_x000D_
 SALVADOR, RECIFE, JOÃO PESSOA, ARACAJU, FORTALEZA, GOIÂNIA E NATAL TODAS NO_x000D_
 BAIRRO SANTA MARIA EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2191/2191_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2191/2191_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE JUNTO COM_x000D_
 A SECRETARIA COMPETENTE, REALIZE UMA ROÇADA COM LIMPEZA NOS CANTEIROS NO_x000D_
 BAIRRO GREEN FIELD E JARDIM EUROPA._x000D_
 </t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2192/2192_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2192/2192_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE REALIZE ESTUDO DE VIABILIDADE PARA_x000D_
 IMPLANTAÇÃO DE TRAVESSIA ELEVADA NA ESQUINA DA AVENIDA PAINEIRAS COM A RUA_x000D_
 LPÊ NO BAIRRO EUCALIPTOS._x000D_
 </t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2193/2193_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2193/2193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE_x000D_
 ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, REALIZE INSTALAÇÃO DE &amp;#8221;FAIXA DE_x000D_
 PEDESTRE ELEVADA" EM FRENTE A TODAS AS UNIDADES EDUCACIONAIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2194/2194_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2194/2194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DE_x000D_
 MANUTENÇÃO E COLOCAÇÃO DE MATERIAL COM QUALIDADE PARA MINIMIZAR A POEIRA,_x000D_
 ATÉ OS MORADORES SEREM CONTEMPLADOS COM A CAPA ASFÁLTICA, EM TODA A_x000D_
 EXTENSÃO DA RUA LUCINIR FRANCO DA ROCHA, NO BAIRRO JARDIM COLONIAL..</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2195/2195_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2195/2195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA-SE SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE VIABILIZE ESTUDO DA IMPLANTAÇÃO DE UM POSTO DA GUARDA RURAL E_x000D_
 AMBIENTAL NO PRÉDIO DA ANTIGA ESCOLA MUNICIPAL JOÃO FERREIRA DA ROCHA, SITUADA NO_x000D_
 BAIRRO JARDIM VENEZA, SENDO QUE ESTA ENCONTRA-SE DESATIVADA</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2196/2196_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2196/2196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA COMPETENTE REALIZE COM URGÊNCIA A ROÇADA E LIMPEZA COM O_x000D_
 RECOLHIMENTO DO LIXO E ENTULHOS DEPOSITADOS NAS CALÇADAS DE PASSEIO_x000D_
 LOCALIZADAS NAS RUAS MANGUEIRA E QUARESMEIRA, ESQUINAS COM A AV. DAS_x000D_
 ARAUCÁRIAS, BAIRRO EUCALIPTOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2197/2197_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2197/2197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA_x000D_
 QUE ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE UM MUTIRÃO DE LIMPEZA_x000D_
 (ROÇADAS, RECOLHIMENTO DE ENTULHOS E GALHADAS) EM TODO O BAIRRO ESTADOS_x000D_
 ASSIM COMO REALIZAR UMA MANUTENÇÃO ASFÁLTICA NA AVENIDA PERNAMBUCO.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2214/2214_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2214/2214_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A FISCALIZAÇÃO NA AV. MATO GROSSO, DOS_x000D_
 CAMINHÕES DE COLETA DE LIXO QUE SOLTAM CHORUME NO TRAJETO DO ATERRO SANITÁRIO._x000D_
 </t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2215/2215_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2215/2215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE O RECAPEAMENTO ASFÁLTICO NA RUA JURUVIARIA_x000D_
 LOCALIZADA NO JARDIM PALMEIRA BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2216/2216_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2216/2216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE JUNTO COM_x000D_
 A SECRETARIA COMPETENTE, RECOLHA GALHOS E ENTULHOS QUE SE ENCONTRAM ENCIMA_x000D_
 DAS CALÇADAS NAS MEDIAÇÕES DE TODO O BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2217/2217_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2217/2217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS_x000D_
 DAS SECRETARIAS COMPETENTE, FAÇA A LIMPEZA DOS BUEIROS E A ROÇADA NA LATERAL DA_x000D_
 CALÇADA NA RUA JOÃO QUIRINO LEAL E TAMBÉM A PINTURA DE FAIXAS DE PEDESTRES EM_x000D_
 TODAS AS RUAS DO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2218/2218_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2218/2218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE REALIZE REVITALIZAÇÃO NA SINALIZAÇÃO DE_x000D_
 TRÂNSITO DA A\V MATO GROSSO, PRINCIPALMENTE NO QUE SE REFERE A PINTURA DE_x000D_
 FAIXAS NAS LOMBADAS.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2219/2219_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2219/2219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DE_x000D_
 IMPLANTAR GRAMA SINTÉTICA PARA UM DOS CAMPOS OFICIAIS DE_x000D_
 FUTEBOL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2220/2220_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2220/2220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDÍCO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSÍMO PREFEITO MUNICIPAL PARA QUE_x000D_
 ATRAVÉS DAS SECRETARIAS COMPETENTES, REALIZE AS SEGUINTES BENFEITORIAS NO_x000D_
 CONDOMÍNIO CHÁCARA VALE VERDE, LOCALIZADO NO BAÍRRO IGUAÇU, NESTE MUNICÍPIO:_x000D_
 -PATROLAMENTO E ENSAIBRAMENTO EM TODAS AS RUAS DA LOCALIDADE._x000D_
 -MANUTENÇÃO DA REDE DE ÁGUAS PLUVIAIS E,_x000D_
 -SUBSTITUIÇÃO DAS LÂMPADAS DE ILUMINAÇÃO PÚBLICA NOS LOCAIS ONDE SE FIZEREM NECESSÁRIO.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2221/2221_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2221/2221_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DO ÓRGÃO_x000D_
 MUNICIPAL DE TRÂNSITO DE FAZENDA RIO GRANDE- FAZTRANS SEJA INSTALADO SEMÁFOROS NOS_x000D_
 SEGUINTES CRUZAMENTOS._x000D_
 A) AVENIDA PARANÁ COM AVENIDA NOSSA SENHORA DE APARECIDA._x000D_
 B) AVENIDA NOSSA SENHORA DE APARECIDA COM AVENIDA NOSSA SENHORA CONCEIÇÃO._x000D_
 C) RUA CESAR CAREILI COM RUA MANOEL CLAUDINO BARBOSA._x000D_
 </t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Gilmar José Petry, Irmão José Miranda</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2222/2222_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2222/2222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE POR MEIO DA_x000D_
 SECRETARIA COMPETENTE REALIZE OBRAS DE PAVIMENTAÇÃO NAS RUAS SÃO VICENTE, SÃO_x000D_
 JOAQUIM, SÃO MANOEL, SANTA CLARA, SANTO ANTERO, SÃO JORGE, SANTA ANA, SAO RAFAEL E_x000D_
 SÃO TEOFILO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2223/2223_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2223/2223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AS SECRETARIAS_x000D_
 MUNICIPAIS COMPETENTES, PARA SEJAM FEITOS E ESTUDOS E PROJETOS PARA CRIAÇÃO DE UMA_x000D_
 COMISSÃO DE AVALIAÇÃO, FISCALIZAÇÃO E VERIFICAÇÃO PARA AVALIAR TODAS AS AÇÕES E_x000D_
 MEDIDAS DE OPERACIONALIZAÇÃO DE COMO A ESTRE AMBIENTAL - CGR IGUAÇU, FAZ AS_x000D_
 OPERAÇÕES DE ENTERRAR O LIXO DE TODAS AS CIDADES DA REGIÃO METROPOLITANA DE CURITIBA E_x000D_
 A CAPITAL EM NOSSA CIDADE DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2224/2224_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2224/2224_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA_x000D_
 QUE ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE Á REFORMA EM CARÁTER DE_x000D_
 URGÊNCIA DO CMEI GRALHA, FAZENDA RIO GRANDE-PR.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Dudu Santos, Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2225/2225_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2225/2225_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE_x000D_
 ESTUDE A POSSIBILIDADE DA ALTERAÇÃO NA LEI MUNICIPAL N° 048/2017 DE CRIAÇÃO DO_x000D_
 CMDCA - CONSELHO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO_x000D_
 ADOLESCENTE E FUNDO MONETÁRIO FMDCA - FUNDO MUNICIPAL DOS_x000D_
 DIREITOS DA CRIANÇA E DO ADOLESCENTE, PRINCIPALMENTE NO QUE SE_x000D_
 REFERE A INSCRIÇÃO DE PROJETOS GOVERNAMENTAIS.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2226/2226_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2226/2226_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA RESPONSÁVEL, EMPENHE ESFORÇOS NO SENTIDO DE_x000D_
 REALIZAR UMA ROÇADA E RECOLHIMENTO DE ENTULHOS NA RUA LITUÂNIA PRÓXIMO AO_x000D_
 NUMERO 322, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2241/2241_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2241/2241_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A PINTURA DO PRÉDIO DA ESCOLA MUNICIPAL_x000D_
 INFANTIL GUISELA KUSS RIEKE LOCALIZADA NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2242/2242_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2242/2242_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE JUNTO_x000D_
 COM A SECRETARIA COMPETENTE, REALIZE UMA ROÇADA INCLUINDO LIMPEZA NOS MEIOS-_x000D_
 FIOS, MAIS PRECISAMENTE NA RUA POLÔNIA E NA RUA ESCÓCIA NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2243/2243_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2243/2243_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICÍADO O EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA DE URBANISMO PROMOVA Á REALIZAÇÃO DE CONCURSO PÚBLICO, AINDA NO_x000D_
 ANO DE 2018, VISANDO A CONTRATAÇÃO DE 30 NOVOS GUARDAS MUNICIPAIS, COM_x000D_
 30% DESTAS VAGAS DESTINAS PARA MULHERES, OBJETÍVANDO A CONTRATAÇÃO DESTES_x000D_
 NO MENOR PRAZO POSSÍVEL.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2269/2269_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2269/2269_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA DE URBANISMO PROMOVA A RETIRADA DO POSTE, QUE SE ENCONTRA EM_x000D_
 POSIÇÃO AVANÇADA, QUASE NO MEIO DA RUA, NA ESQUINA ENTRE AS RUAS CAMPINAS_x000D_
 E UNIÃO DA VITÓRIA, BAIRRO ESTADOS, FAZENDA RIO GRANDE, EM FRENTE À NOVA_x000D_
 UNIDADE DE SAÚDE.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA OFICIADO O EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA,_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE QUE SEJA INSTALADA UMA TRAVESSIA ELEVADA_x000D_
 NO INÍCIO DA RUA CÉSAR CARELLI, LOGO APÓS CRUZAR A RUA EPHIGÊNIO PEREIRA DA_x000D_
 CRUZ, FAZENDA RIO GRANDE._x000D_
 </t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2314/2314_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2314/2314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A PINTURA DE FAIXA BRANCA NA RUA COQUEIRO ENTRE A_x000D_
 AV. PAINEIRA E AV. DAS ARAUCÁRIAS, BAIRRO EUCALIPTOS FAZENDA RIO GRANDE</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2244/2244_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2244/2244_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE POR MEIO DA_x000D_
 SECRETARIA COMPETENTE INSTALE UMA ACADEMIA AO AR LIVRE E TAMBÉM UM CANCHA DE_x000D_
 ESPORTE NA VILA BOA ESPERANÇA NO BAIRRO GRALHA AZUL, MUNICÍPIO DE FAZENDA RIO_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2245/2245_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2245/2245_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE POR MEIO DA_x000D_
 SECRETARIA COMPETENTE REALIZE OBRAS DE PAVIMENTAÇÃO NAS RUAS PARA, ESPIRITO SANTO,_x000D_
 SÃO PEDRO, FERNANDO DE NORONHA, SERGIPE E SANTO ANTÔNIO NO BAIRRO ESTADO MUNICÍPIO_x000D_
 DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2246/2246_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2246/2246_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA_x000D_
 QUE O MESMO ATRAVÉS DAS SECRETARIAS COMPETENTES, REALIZE UMA REVITALIZAÇÃO E_x000D_
 ROÇADA NA PRAÇA LOCALIZADA NA RUA POLÔNIA, BAIRRO NAÇÕES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2247/2247_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2247/2247_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, EXECUTE A CONCLUSÃO DA OBRA DE CALÇAMENTO_x000D_
 QUE MARGEIA A RUA SÃO LUÍS, NAS PROXIMIDADES DO N° 636, NO BAIRRO IGUAÇU NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2248/2248_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2248/2248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGÍMENTAL PARA QUE SEJA EXPEDIDO OFICIO AO EXMO._x000D_
 PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A LIMPEZA_x000D_
 DO CÓRREGO AFLUENTE DO RIO MASCATE EM FRENTE A CENTRAL DE TRATAMENTO DE ESGOTO_x000D_
 DA SANEPAR, SITUADA NA RUA RIO IGUATEMI ESQUINA COM A RUA RIO IRAÍ. (MAPA EM_x000D_
 ANEXO).</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2249/2249_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2249/2249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE PROVIDENCIE NO CENTRO MULTIEVENTOS DE FAZENDA RIO_x000D_
 GRANDE:_x000D_
 A) A CONSTRUÇÃO DE TRÈS IINHAS DE ARQUIBANCADAS PARA OS EXPECTADORES DOS_x000D_
 JOGOS QUE ACONTECEM NO CAMPO DE FUTEBOL;_x000D_
 B) A INSTALAÇÃO DE MESAS E BANCOS DE CONCRETO NOS QUIOSQUES, E;_x000D_
 C) A ILUMINAÇÃO DA PISTA DE CAMINHADA.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2250/2250_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2250/2250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS_x000D_
 DA SECRETARIA COMPETENTE REALIZE PINTURA DAS LOMBADAS E A PINTURA DE FAIXA DO_x000D_
 EIXO DAS SEGUINTES RUAS, JOÃO QUIRINO LEAL, VINICIUS DE MORAES, CARLOS_x000D_
 DRUMMOND DE ANDRADE E JORGE AMADO, SENDO ESTAS NO BAIRRO JARDIM VENEZA._x000D_
 TAMBÉM EFETUE A IMPLANTAÇÃO DE LOMBADAS ELEVADAS EM FRENTE À ESCOLA_x000D_
 MUNICIPAL FRANCISCO QUIRINO MACHADO E AO COLÉGIO ESTADUAL ANDERSON RANGEL_x000D_
 AMBOS SITUADOS NO BAIRRO JARDIM VENEZA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2251/2251_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2251/2251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE ANALISE A POSSIBILIDADE DE ÍMPLANTAR_x000D_
 UMA ÁREA DE LAZER LOCALIZADO NO CRAS - GRALHA AZUL.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COLOCAÇÃO DE ILUMINAÇÃO NO PÁTIO_x000D_
 DA LOGÍSTICA (VEÍCULOS/AMBULÂNCIAS) DA SECRETÁRIA MUNICIPAL DE SAÚDE,_x000D_
 ATENDENDO A SEGURANÇA LOCAL.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2253/2253_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2253/2253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A INSTALAÇÃO DE UMA TRAVESSIA ELEVADA OU DE_x000D_
 UMA LOMBADA ELETRÔNICA NA AV. PARAGUAI EM FRENTE AO NÚMERO 417 QUE NO_x000D_
 MESMO LUGAR TINHA UMA LOMBADA QUE FOI RETIRADA.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2254/2254_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2254/2254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDÍDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AS SECRETARIAS_x000D_
 MUNICIPAIS COMPETENTES, PARA SEJAM FEITOS ESTUDOS E AVALIAÇÕES PARA QUE SEJA_x000D_
 OFICIALIZADO A SOLICITAÇÃO PARA QUE O MUNICÍPIO DE FAZENDA RIO GRANDE NÃO FAÇA MAIS_x000D_
 PARTE DO CONSÓRCIO INTERMUNICIPAL PARA GESTÃO DE RESÍDUOS SÓLIDOS URBANOS (DE_x000D_
 CURITIBA).</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2270/2270_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2270/2270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE JUNTO COM A_x000D_
 SECRETARIA COMPETENTE, REALIZE IMPLANTAÇÃO DE RAMPAS DE ACESSO PARA_x000D_
 PORTADORES DE NECESSIDADES ESPECIAIS NAS CALÇADAS QUE ESTÃO SENDO_x000D_
 CONSTRUÍDAS NO MUNICÍPIO E TAMBÉM SEJAM IMPLANTADAS NAS CALÇADAS QUE JÁ_x000D_
 TEM NA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2271/2271_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2271/2271_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE A TROCA DE POTÊNCIA NA ILUMINAÇÃO PÚBLICA DA AV. PORTUGAL NAS PROXIMIDADES DA CAPELA SÃO PEDRO APÓSTOLO NO BAIRRO GRALHA AZUL E NA AV. HOLANDA, NAS PROXIMIDADES DA ESCOLA MUNICIPAL PROFESSORA VALDINEIA DOS SANTOS.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, PROVIDENCIE A ROÇADA E LIMPEZA DA ÁREA LOCALIZADA NO FINAL A RUA DA RUA SÃO MIGUEL PRÓXIMO AO NÚMERO 555, NO BAIRRO STA. TEREZINHA._x000D_
 </t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE O MESMO JUNTAMENTE COM A SECRETARIA COMPETENTE, PROVIDENCIE O MANILHAMENTO DA VALETA, LOCALIZADA NO FINAL DA RUA AMORINHA, S/N BAIRRO PÁTRIA MINHA MUNICÍPIO DE FAZENDA RIO GRANDE._x000D_
 </t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA-SE SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE O PATROLAMENTO E ENSAIBRAMENTO EM_x000D_
 TODA EXTENSÃO DA RUA ABÍLIO FRAGOSO NO BAIRRO GRALHA AZUL. ASSIM COMO, A_x000D_
 ROÇADA E LIMPEZA DOS TERRENOS BALDIOS QUE SÃO DE PROPRIEDADE PÚBLICA_x000D_
 LOCALIZADOS NO BAIRRO JARDIM VENEZA, AMBOS SITUADOS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Irmão José Miranda, Martuzi</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE O MESMO_x000D_
 JUNTAMENTE COM A SECRETARIA COMPETENTE, VIABILIZE O ASFALTAMENTO DAS RUAS PALMEIRA,_x000D_
 TRAVESSA MACIEIRA, TRAVESSA SEQUOIA, TRAVESSA MONJOLEIRO, TRAVESSA PIQUI, TRAVESSA_x000D_
 MURICI, TRAVESSA ACÁCIA, TRAVESSA ÁIAMO, TRAVESSA PEREIRA, TRAVESSA PINUS, TRAVESSA_x000D_
 OLMO NO BAIRRO PÁTRIA MINHA NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A PINTURA DA ESCOLA MUNICIPAL ALCIDES MÁRIO_x000D_
 PELANDA.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, EXECUTE A AVALIAÇÃO E EXECUÇÃO DOS REPAROS QUE SE FIZEREM_x000D_
 NECESSÁRIOS NO SISTEMA DE ILUMINAÇÃO PÚBLICA, EM TODA A EXTENSÃO DA AVENIDA NNSSA_x000D_
 SENHORA APARECIDA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL SEJA EXPEDIDO OFÍCIO À PREFEÍTURA MUNICIPAL DE_x000D_
 FAZENDA RIO GRANDE, QUE ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, A FIM DE_x000D_
 REALÍZAR REFORMAS E MELHORIAS NA UNIDADE DE SAÚDE SANTA TEREZINHA,_x000D_
 LOCALIZADA NA AV. SANTA MÔNICA.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO E À SECRETARIA DE OBRAS PARA QUE_x000D_
 REALIZEM AVAIIAÇÖES, ESTUDOS E PROJETOS DE INTERVENÇÄO URGENTES REFERENTE AOS SISTEMAS_x000D_
 DE DRENAGEM, ASFALTAMENTO, CALÇAMENTO E ILUMINAÇÃO PÚBLICA EM CONFORMIDADE COM AS_x000D_
 LEIS FEDERAIS 11.445, DE 5 DE JANEIRO DE 2007 SOBRE DRENAGEM E A LEI N° 12.587,_x000D_
 DE 3 DE JANEIRO DE 2012 EM SEU ART. 5° QUE PREVÊ A ACESSIBILIDADE UNIVERSAL,_x000D_
 SEGURANÇA NOS DESLOCAMENTOS DAS PESSOAS, EQUIDADE NO USO DO ESPAÇO PÚBLICO DE_x000D_
 CIRCUIAÇÃO, VIAS E LOGRADOUROS; E EFICÍÊNCIA, EFICÁCIA E EFETIVIDADE NA CIRCULAÇÃO URBANA._x000D_
 NAS RUA RIO PINHÃO, QUE PASSA EM FRENTE AO CEEP - CENTRO ESTADUAL DE EDUCAÇÃO_x000D_
 PROFISSIONAL EROTIDES ÂNGELO NICHELE E AO LADO DA UNIDADE DE SAÚDE PIONEIROS, NA RUA_x000D_
 RIO FORMOSO E NA RUA RIO IVAI, A FIM DE QUE ESTUDANTES, TRANSEUNTES E MORADORES_x000D_
 TENHAM ACESSO AOS REQUISITOS MÍNIMOS PARA UMA ACESSIBILIDADE ADEQUADA E COM_x000D_
 SEGURANÇA._x000D_
 </t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE PROVIDENCIE A IMPLANTAÇÃO DE TRAVESSIA ELEVADA IÍGANDO_x000D_
 AS PISTAS DE CAMINHADA NA ENTRADA DO CENTRO MULTIEVENTOS DE FAZENDA RIO_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA RESPONSÁVEL, EMPENHE ESFORÇOS NO SENTIDO DE_x000D_
 REALIZAR A MANUTENÇÃO DOS APARELHOS DA ACADEMIA AO AR LIVRE LOCALIZADO NA_x000D_
 PRAÇA ISALTINO SALVADOR DE SOUZA, NO BAIRRO IGUAÇU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2293/2293_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2293/2293_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA DE OBRAS PARA_x000D_
 QUE SEJA FEITA A LIMPEZA DE UMA ÁREA SITUADA A RUA TUCANO S/N NA VIIA PRIMEIRO DE_x000D_
 MAIO, BAÎRRO GRALHA AZUL, JUNTAMENTE COM A INSTALAÇÃO DE UM ESPAÇO DE LAZER PARA OS_x000D_
 MORADORES NESTA MESMA LOCALIDADE.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA COMPETENTE_x000D_
 PARA QUE SEJA FEITA A LIMPEZA DOS TERRENOS BALDIOS SITUADOS NO BAIRRO JARDIM NITTA,_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 MUNICIPAL COMPETENTE, PARA QUE SEJA CONSTRUÍDA CALÇADA DE PEDESTRES ÍNCLUINDO_x000D_
 PAISAGISMO EM TODA EXTENSÃO DA RUA GROELÂNDIA NO BAIRRO EUCALIPTOS E NAÇÕES.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A PINTURA DAS FACHAS DE TRAVESSIA DE_x000D_
 PEDESTRES AO LONGO DA AVENIDA BRASIL, MAIS ESPECIFICAMENTE ENTRE AS RUAS_x000D_
 JUAZEIRO E PESSEGUEIRO NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARÍA RESPONSÁVEL, PROVIDENCIE A INSTALAÇÃO DE TRÈS ACADEMIAS AO AR LIVRE_x000D_
 PROVENIENTES DE EMENDAS DO DEPUTADO ESTADUAL ARTAGÃO JUNIOR A SEREM_x000D_
 INSTALADAS NAS SEGUINTES ÁREAS PÚBLICAS:_x000D_
 01. RUA SÃO TEÓFILO AO LADO DO POSTO DE SAÚDE CANAÃ, BAIRRO SANTA TEREZINHA_x000D_
 02. RUA ABACATEIRO ENTRE AS RUAS OLIVEIRA E LIMOEIRO, BAIRRO EUCALIPTOS_x000D_
 03. RUA CARUANA ESQUINA COM RUA MARIAS, BAIRRO GRALHA AZUL</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A IMPLANTAÇÃO DE UM CAMPO DE FUTEBOL DE_x000D_
 AREIA E UMA ACADEMIA AO AR LIVRE, NA ÁREA QUE PERTENCE À PREFEITURA, NOS FUNDOS_x000D_
 DO JARDIM BOA ESPERANÇA NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, PARA_x000D_
 QUE O MESMO, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE, EM CARÁTER_x000D_
 IMEDIATO, O PATROLAMENTO, ENSAIBRAMENTO E NIVELAMENTO NAS CONTINUAÇÕES DAS_x000D_
 RUAS NIGER, CONGO, ALVORADA, CABO VERDE, ERITRÉIA, ETIÓPIA, BENIN, MADAGASCAR,_x000D_
 ESTADOS UNIDOS, GÂMBIA E LÍBIA, NO JARDIM SANTARÉM, BAIRRO NAÇÖES, PARA_x000D_
 QUE, POSTERIORMENTE, EM MOMENTO OPORTUNO, SEJA REALIZADA A PAVIMENTAÇÃO_x000D_
 ASFÁLTICA, CALÇAMENTO, MEIO FIO E PAISAGISMO DESTAS VIAS._x000D_
 </t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE 0_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE ANALISE A POSSIBILIDADE DE CONSTRUIR_x000D_
 UMA ESCOLA DE DANÇA DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEÎTO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, PROVIDENCIE A INSTALAÇÃO DE SEMÁFORO PARA PEDESTRES, NO_x000D_
 CONJUNTO SEMAFÓRICO INSTALADO NO CRUZAMENTO DA RUA CÉSAR CARELLI COM A RUA RIO IVAÍ,_x000D_
 BAIRRO IGUAÇU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2315/2315_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2315/2315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA-SE SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE O PATROLAMENTO E ENSAIBRAMENTO EM_x000D_
 TRECHO DA RUA CURITIBA E EM TODA A EXTENSÃO DA RUA NATAL, AMBAS SITUADAS NO_x000D_
 BAIRRO SANTA MARIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2316/2316_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2316/2316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA COMPETENTE_x000D_
 PARA QUE VIABILIZE O PATROLAMENTO E ENSAIBRAMENTO DAS RUAS JOINVILLE, MARANHÃO,_x000D_
 MARINGÁ E RUA ALAGOAS COM A RUA SÃO PAULO NO BAIRRO ESTADO, MUNICÍPIO DE FAZENDA_x000D_
 RIO GRANDE.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2317/2317_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2317/2317_texto_integral.pdf</t>
   </si>
   <si>
     <t>LNDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA COMPETENTE_x000D_
 PARA QUE SEJA INSTALADO GRADES NAS PORTAS DOS BANHEIROS E VESTIÁRIOS DA QUADRA DE_x000D_
 ESPORTE DO COLÉGIO SANTA CECILIA, AUMENTAR ALTURA DOS MUROS E COLOCAR CÂMERAS DE_x000D_
 MONITORAMENTO NO ENTORNO DO COLÉGIO QUE ESTA LOCALIZADO A RUA MARANHÃO NO BAIRRO ESTADO</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2318/2318_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2318/2318_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE JUNTO COM_x000D_
 A SECRETARIA MUNICIPAL COMPETENTE, REALIZE MANUTENÇÕES NA PARTE ELÉTRICA DO_x000D_
 UPA-UNIDADE DE PRONTO ATENDIMENTO 24 HORAS DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2319/2319_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2319/2319_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR PREFEITO MUNICIPAL, PARA QUE O MESMO,_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE A SUBSTITUIÇÃO DOS COLCHONETES DO_x000D_
 CMEI ESTADOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Marco Marcondes, Paulinho Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2320/2320_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2320/2320_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAMOS A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO_x000D_
 EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE_x000D_
 IMPLANTE UMA QUADRA DE AREIA COM UM PLAY GROUD E UMA ACADEMIA AO AR LIVRE,_x000D_
 NO JARDIM PALMEIRA. O TERRENO INDICADO PARA A INSTALAÇÃO ESTÁ LOCALIZADO NA_x000D_
 RUA TRIDI NO BAIRRO GRALHA AZUL, COMO FOTO EM ANEXO.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2321/2321_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2321/2321_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A DRENAGEM, ASFALTO, CALÇAMENTO E_x000D_
 PAISAGISMO NAS RUAS: RIO PASSAÚNA, RIO AÇUNGUI E RIO MANDAÇAÍ, TODAS NO_x000D_
 BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2322/2322_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2322/2322_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE COLOCAÇÃO DE UM ABRIGO NO PONTO_x000D_
 DE ÔNIBUS LOCALIZADO NA RUA FRANCISCO CLAUDINO DOS SANTOS EM FRENTE AO_x000D_
 HOSPITAL E MATERNIDADE NOSSA SENHORA APARECIDA NO SENTIDO TERMINAL_x000D_
 RODOVIÁRIO/BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2323/2323_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2323/2323_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, PROVIDENCIE OS DEVIDOS REPAROS NO SEMÁFORO PARA PEDESTRES,_x000D_
 INSTALADO NO CONJUNTO SEMAFÓRICO LOCALIZADO NO CRUZAMENTO DA RUA FRANCISCO CLAUDINO_x000D_
 DOS SANTOS COM A RUA MANOEL CLAUDINO BARBOSA, BAIRRO PIONEIROS, NESTE MUNICÍPIO._x000D_
 *FOTOS EM ANEXO*_x000D_
 </t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2324/2324_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2324/2324_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E A SECRETARÍA_x000D_
 MUNICIPAL COMPETENTE, PARA SEJAM TOMADAS AS DEVIDAS PROVIDENCIAS PARA QUE SEJA_x000D_
 CERCADA A ÁREA DE BOSQUE SITUADA NA QUADRA DO CEEP - CENTRO ESTADUAL DE EDUCAÇÃO_x000D_
 PROFISSIONAL EROTIDES ÂNGELO NICHELE E UNIDADE DE SAÚDE PIONEIROS.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2325/2325_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2325/2325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A CONSTRUÇÃO DE RAMPAS DE ACESSIBILIDADE_x000D_
 PARA PESSOAS COM DEFICIÊNCIA NA AVENIDA BRASIL ESQUINA COM A RUA ITÁLIA,_x000D_
 LOCALIZADA NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2326/2326_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2326/2326_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA COMPETENTE EFETUE COM URGÊNCIA A LIMPEZA DE TERRENO BALDIO_x000D_
 LOCALIZADO NA RUA MANGUEIRA, EM FRENTE AO N° 208, BAIRRO EUCALIPTOS, NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2327/2327_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2327/2327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE IMPLEMENTE MELHORIAS EM TODA A_x000D_
 EXTENSÃO DA REDE DE ILUMINAÇÃO NA RUA CURITIBA, NO BAIRRO SANTA MARIA.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2339/2339_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2339/2339_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE SEJA INSTALADO BANHEIROS PERMANENTES NA PRAÇA BRASIL AO_x000D_
 LADO DA PREFEITURA MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2340/2340_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2340/2340_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A SINALIZAÇÃO VERTICAL (PLACAS) E HORIZONTAL_x000D_
 (PINTURA), NA LOMBADA FÍSICA EXISTENTE NA AVENIDA MATO GROSSO PRÓXIMO A RUA_x000D_
 RIO AMAZONAS, LOCALIZADA NO BAIRRO ESTADOS._x000D_
 </t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2341/2341_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2341/2341_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO_x000D_
 PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE INSTALE UMA QUADRA DE_x000D_
 VOLEIBOL NA PRAÇA SANTARÉM NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2342/2342_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2342/2342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE UMA OPERAÇÃO TAPA_x000D_
 BURACOS EM TODAS AS RUAS QUE NECESSITEM, NO BAIRRO JARDIM VENEZA NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2343/2343_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2343/2343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE MELHORIAS NA SINALIZAÇÃO_x000D_
 DE TRANSITO QUE JULGAR NECESSÁRIA, NA RUA ESPANHA LOCALIZADO NO BAIRRO_x000D_
 NAÇÕES, NAS PROXIMIDADES DO COLÉGIO DOM BOSCO.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Dudu Santos, Paulinho Coxinha, Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2344/2344_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2344/2344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL,_x000D_
 PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE MELHORIAS NA_x000D_
 SINALIZAÇÃO DE TRANSITO QUE JULGAR NECESSÁRIA, NA RUA ESTADOS UNIDOS,_x000D_
 LOCALIZADO NO BAIRRO NAÇÕES, NAS PROXIMIDADES DO CMEI ZILDA ARNS.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2353/2353_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2353/2353_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A PAVIMENTAÇÃO ASFÁLTICA, MEIO FIO,_x000D_
 CALÇAMENTO, DRENAGEM E PAISAGISMO NAS RUAS: RIO PRETO, RIO PARDO, RIO MUCURI,_x000D_
 RIO CURUA E RIO LRIRI TODAS NO BAÍRRO IGUAÇU._x000D_
 </t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Martuzi, Policial Batista</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2354/2354_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2354/2354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A INSTALAÇÃO DE PASSAGEM EM NÍVEL_x000D_
 (TRAVESSIA ELEVADA), NA TRAVESSA LARGO AMOREIRA, MAIS ESPECIFICAMENTE EM_x000D_
 FRENTE AO COLÉGIO ESTADUAL DR. DÉCIO DOSSI, LOCALÍZADO NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2355/2355_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2355/2355_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE A RETIRADA DA LOMBADA ELETRÔNICA_x000D_
 LOCALIZADA NA RUA JACARANDÁ, EM FRENTE A PREFEITURA MUNICIPAL E QUE SEJA_x000D_
 INSTALADA UMA LOMBADA ELETRÔNICA NA AV. NOSSA SENHORA APARECIDA NO TRECHO_x000D_
 COMPREENDIDO ENTRE A AV. SANTA MÔNICA E AV. MATO GROSSO, NO BAIRRO SANTA_x000D_
 TEREZINHA, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2356/2356_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2356/2356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFICIO AO EXCELENTISSIMO SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DAS SECRETARIAS COMPETENTE ANALISE A POSSIBILIDADE DE_x000D_
 MELHORIAS NA USB - UNIDADE DE SAÚDE SANTA MARIA , CUJA A NECESSIDADE DE_x000D_
 REBAIXAMENTO DE CALÇADA (RAMPA DE ACESSO PARA CADEIRANTES) E SINALIZAÇÃO DE_x000D_
 VAGA EXCIUSIVA PARA PESSOAS COM MOBMDADE REDUZIDA LOCALIZADA NA RUA_x000D_
 CURITIBA, 1382 BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2357/2357_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2357/2357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE A PINTURA DAS FAIXAS DE_x000D_
 TRÂNSITO DA AV. BRASIL, MAIS PRECISAMENTE DO NÚMERO 628 AO 1995, NO NOSSO_x000D_
 MUNICÍPÍO._x000D_
 </t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2358/2358_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2358/2358_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR.PREFEITO MUNICIPAL PARA QUE O MESMO_x000D_
 JUNTAMENTE COM A SECRETARIA COMPETENTE REALIZE OBRAS DE CALÇAMENTO, RAMPAS_x000D_
 DE ACESSO E A INSTALAÇÃO DE UMA CICLOVIA NA AVENIDA BRASIL DE AMBOS OS LADOS_x000D_
 QUE ABRANJA O PERCURSO ENTRE A RUA CEREJEIRA E A AVENIDA FRANCISCO FERREIRA DA_x000D_
 CRUZ NO BAIRRO EUCALIPTOS, MUNICIPIO DE FAZENDA RIO GRANDE._x000D_
 </t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2359/2359_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2359/2359_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE, COLOQUEM UMA PLACA DE RUA SEM_x000D_
 SAÍDA NO INÍCIO DA RUA JOÃO CUBIS ESQUINA COM A RUA JOÃO QUIRINO LEAL, NO_x000D_
 BAIRRO JARDIM VENEZA NESTE MUNÍCÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2360/2360_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2360/2360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL_x000D_
 DE SAÚDE, PARA QUE SEJAM FEITOS ESTUDOS E PROJETOS COM URGÊNCIA REFERENTE AS_x000D_
 ESPECIALIDADES MÉDICAS DISPONÍVEIS EM CADA UNIDADE DE SAÚDE PARA ATENDIMENTO,_x000D_
 COM SEUS DEVIDOS PROFISSIONAIS LOTADOS E QUAIS SEUS IMPACTOS, PARA AVALIAR OS_x000D_
 INVESTIMENTOS EM SAÚDE DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2361/2361_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2361/2361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO_x000D_
 PREFEITO MUNICIPAL PARA QUE ATRAVÉS DO DEPARTAMENTO RESPONSÁVEL REALIZE A_x000D_
 INSTAIAÇÃO DE BARRAS PARA MUSCULAÇÃO E GINÁSTICA EM DIVERSOS PONTOS DO_x000D_
 PARQUE MULTI EVENTOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2362/2362_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2362/2362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE A REVITALIZAÇÃO DA RUA GOIABEIRA,_x000D_
 ENTRE A AVENIDA BRASIL E A RUA GROELÂNDIA, NO BAIRRO EUCALIPTOS, COM OBRAS QUE_x000D_
 INCLUAM MANUTENÇÃO DA PAVIMENTAÇÃO ASFÁLTICA, CALÇADAS, SINALIZAÇÃO DE_x000D_
 TRÂNSITO VERTICAL E HORIZONTAL E REDE DE ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2363/2363_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2363/2363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO,_x000D_
 ATRAVÉS DA SECRETARIA DE OBRAS, REALIZE ESTUDOS PARA A IMPLANTAÇÃO DE UM_x000D_
 ESPAÇO DE IAZER NO BAIRRO VENEZA NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2374/2374_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2374/2374_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL E A_x000D_
 SECRETARIA MUNICIPAL COMPETENTE, PARA QUE SEJA REALIZADO MANUTENÇÖES_x000D_
 ASFÁLTICAS INCLUINDO SINALIZAÇÃO HORIZONTAL E VERTICAL NA RUA GROENLÂNDIA, MAIS_x000D_
 PRECISAMENTE NO CRUZAMENTO NA AVENIDA CEDRO.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2375/2375_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2375/2375_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA COMPETENTE_x000D_
 PARA QUE SEJA INSTALADA UMA TRAVESSIA ELEVADA A AVENIDA PARAGUAI ESQUINA COM RUA_x000D_
 BOLÍVIA NO BAIRRO NAÇÕES, MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2376/2376_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2376/2376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA-SE SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO,_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A INSTALAÇÃO DE UMA LOMBADA FÍSICA NA_x000D_
 RUA JORGE AMADO PRÓXIMA A CASA NÚMERO 451, NO BAIRRO JARDIM VENEZA, NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2377/2377_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2377/2377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A PINTURA DE FAIXA DE PEDESTRES E ÁREA DE_x000D_
 CONFLITO NO CRUZAMENTO DA AV BRASIL COM A AV CEDRO.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2378/2378_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2378/2378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL,_x000D_
 PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE ANÁLISE A POSSIBILIDADE_x000D_
 DE REFORMA E AMPLIAÇÃO DO TELHADO DA ÁREA DE RECREAÇÃO DA ESCOIA MUNICIPAL_x000D_
 ISABEL CRISTINA SCHWAIBE BORGES.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2390/2390_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2390/2390_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A INSTALAÇÃO DE COBERTURA NOS PONTOS DE_x000D_
 ÔNIBUS NA AV MATO GROSSO NÚMERO 4043, AV DAS AMÉRICAS PRÓXIMO AO NÚMERO_x000D_
 300, FRANCISCO DA CONCEIÇÃO MACHADO ESQUINA COM A RUA PAPAGAIO, RUA_x000D_
 CARLOS DRUMOND DE ANDRADE NÚMERO 1846, AV DAS AMÉRICAS PRÓXIMO AO ACESSO_x000D_
 DA BR, AV PORTUGAL EM FRENTE AO NÚMERO 559, AV PORTUGAL PRÓXIMO AO NÚMERO_x000D_
 305, AV DAS INDUSTRIAS PRÓXIMO AO NÚMERO 1561 E AV DAS INDUSTRIAS NÚMERO_x000D_
 1981 AV NOSSA SENHORA APARECIDA NUMERO 400, RUA FLAMBOÍA ESQUINA COM A_x000D_
 RUA LEITEIRO.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2391/2391_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2391/2391_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A PAVIMENTAÇÃO COM PAVER, DA RUA_x000D_
 SALGUEIRO ENTRE AS RUAS JUAZEIRO E CEREJEIRA LOCALIZADA NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2392/2392_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2392/2392_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE JUNTO COM_x000D_
 A SECRETARIA MUNICIPAL COMPETENTE, REALIZE A TROCA DA ILUMINAÇÃO DE LÂMPADAS_x000D_
 CONVENCIONAIS PARA ILUMINAÇÃO DE LED EM TODA EXTENSÃO DA RUA NELSON_x000D_
 CLAUDINO DOS SANTOS.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2393/2393_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2393/2393_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL PARA QUE SEJA EXPEDIDO OFICIO AO EXMO._x000D_
 PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE REALIZE LICITAÇÃO_x000D_
 PARA AQUISIÇÃO DE NOVAS COBERTURAS PARA PARADA DE ÔNIBUS DO TRANSPORTE COLETIVO_x000D_
 DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2394/2394_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2394/2394_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, REALIZE A PAVIMENTAÇÃO ASFÁLTICA, COM IMPLEMENTAÇÃO DE_x000D_
 CALÇAMENTO, EM TODA A EXTENSÃO DA RUA MATINHOS, LOCALIZADA NO BAIRRO ESTADOS, NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2395/2395_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2395/2395_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA-SE SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO,_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A INSTALAÇÃO DE UMA LOMBADA FÍSICA NA_x000D_
 RUA JORGE AMADO NAS PROXIMIDADES DO NÚMERO 421 E NA RUA VINICIUS DE MORAES_x000D_
 NAS PROXIMIDADES DO NÚMERO 437, AMBAS NO BAIRRO JARDIM VENEZA, NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2396/2396_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2396/2396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE ANALISE A POSSIBILIDADE DA AMPLIAÇÃO_x000D_
 DO PISO QUE IRÁ RECEBER A MINI ARENA, COM A MEDIDA DE 4X4M2, ALÉM DA_x000D_
 INSTALAÇÃO DE TABELAS DE BASQUETE PARA A PRÁTICA DA MODALIDADE. INDICO QUE_x000D_
 ESSA AMPLIAÇÃO SEJA REALIZADA NA PRAÇA NAÇÕES, NA AV ESTADOS UNIDOS, NO_x000D_
 CENTRO MULTI-EVENTOS E NA PRAÇA BRASIL.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2397/2397_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2397/2397_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA SEJA REALIZADO O CALÇAMENTO E A PAVIMENTAÇÃO DA RUA COPAÍBA_x000D_
 QUE SE ENCONTRA ENTRE A AVENIDA DAS ARAUCÁRIAS E RUA JATOBÁ NO BAIRRO_x000D_
 EUCALIPTOS.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2398/2398_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2398/2398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL_x000D_
 DE SAÚDE, PARA QUE SEJA FEITO ESTUDOS E PROJETOS COM URGÊNCIA, PARA REALIZAR AVALIAÇÕES_x000D_
 SOBRE O INVESTIMENTO EM CONSERVAÇÃO E PRESERVAÇÃO DAS ESTRUTURAS FÍSICAS E DE_x000D_
 SEGURANÇA DAS UNIDADES DE SAÚDE E DA UNIDADE DE PRONTO ATENDIMENTO EM NOSSO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2399/2399_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2399/2399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE SEJA VIABILIZADO A PAVIMENTAÇÃO ASFÁLTICA E IMPLANTAÇÃO_x000D_
 DE CALÇADAS COM ACESSO AS RESIDÊNCIAS TANGENCIAIS NAS RUAS RIO FORMOSO E_x000D_
 RIO PINHÃO ENTRE AS RUAS RIO IVAÍ E RIO XINGU, E TAMBÉM, A RUA RIO PITANGA_x000D_
 ENTRE A RUA RIO TAQUARI E RUA RIO XINGU, LOCALIZADAS NO BAIRRO LGUAÇU, NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2407/2407_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2407/2407_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A INSTALAÇÃO DE UMA TRAVESSIA ELEVADA NA AV_x000D_
 PORTUGAL EM FRENTE AO MERCADO ESTRELA.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2408/2408_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2408/2408_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A SINALIZAÇÃO HORIZONTAL DE PREFERENCIAL NO_x000D_
 FLUXO DE VEÍCULO, BEM COMO DAS FAIXAS DE TRAVESSIA DE PEDESTRES NA RUA_x000D_
 CASTANHEIRA ESQUINA COM A RUA GUARITÁ, LOCALIZADA NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2409/2409_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2409/2409_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE ASSINATURA DE TERMO DE_x000D_
 COMPROMISSO ENTRE O MUNICÍPIO DE FAZENDA RIO GRANDE E O FUNDO NACIONAL DE_x000D_
 DESENVOLVIMENTO COM A EDUCAÇAO, PARA A CONSTRUÇAO DE UMA ESCOLA NO_x000D_
 LOTEAMENTO GREEN FIELD.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2410/2410_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2410/2410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE JUNTO COM_x000D_
 A SECRETARIA COMPETENTE, REALIZE A IMPLANTAÇÃO DE CALÇADAS PARA PEDESTRES_x000D_
 EM TODA EXTENSÃO DA RUA RIO PIQUIRI NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2411/2411_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2411/2411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO_x000D_
 PREFEITO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE_x000D_
 CALÇAMENTO COM MEIO FIO E PAISAGISMO NA AVENIDA POLÔNIA, AVENIDA ESTADOS_x000D_
 UNIDOS, AVENIDA PARAGUAI E RUA DINAMARCA, NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2427/2427_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2427/2427_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO_x000D_
 PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE_x000D_
 A POSSIBILIDADE DE COLOCAR PAVIMENTAÇÃO ASFÁLTICA, CALÇAMENTO, MEIO FIO E_x000D_
 PAISAGISMO NAS CONTINUAÇÕES DAS RUAS NIGER, CONGO, ALVORADA, CABO VERDE,_x000D_
 ERITREIA, BENIN, ESTADOS UNIDOS, GÂMBIA E LÍBIA, NO JARDIM SANTARÉM, BAIRRO_x000D_
 NAÇÕES.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2412/2412_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2412/2412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE VIABILIZE A CONCLUSÃO DA PAVIMENTAÇÃO_x000D_
 ASFÁLTICA DA RUA RIO TAQUARI, NO TRECHO SITUADO ENTRE AS RUAS RIO SENA E RIO_x000D_
 FORMOSO, LOCALIZADA NO BAIRRO IGUAÇU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2413/2413_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2413/2413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARÍA_x000D_
 COMPETENTE PARA QUE SE INSTALE UMA TRAVESSIA ELEVADA NA AVENIDA SANTA MÔNICA_x000D_
 ALTURA DO NÚMERO 1371 BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2414/2414_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2414/2414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE, ANALISE A POSSIBILIDADE DE INSTALAÇÃO_x000D_
 DE REDUTOR DE VELOCIDADE, PINTURAS DE FAIXAS DE SINALIZAÇÃO E INSTALAÇÃO DE_x000D_
 PLACAS DE SINALIZAÇÃO ADEQUADAS, NA RUA PAVÃO LOCALIZADO NA BAIRRO GRALHA_x000D_
 AZUL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2415/2415_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2415/2415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA-SE SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO,_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE A PINTURA E SINALIZAÇÃO DE TRÂNSITO DE_x000D_
 TODA EXTENSÃO DA AVENIDA PORTUGAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Irmão José Miranda, Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2416/2416_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2416/2416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE REALIZE OBRAS DE ENSAIBRAMENTO E TAMBÉM A CONSTRUÇÃO_x000D_
 DE UMA ESCADA DE ACESSO NA RUA SIRIEMA ALTURA DO NUMERO 200 NO BAIRRO_x000D_
 GRALHA AZUL, MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2417/2417_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2417/2417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFICIO AO PODER EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL_x000D_
 DE MEIO AMBIENTE PARA QUE SEJA FEITOS ESTUDOS COM URGÊNCIA PARA CONVOCAR UMA_x000D_
 FISCALIZAÇÃO EM CONJUNTO, COM O CONSELHO MUNICIPAL DE MEIO AMBIENTE, O CREA-PR, A_x000D_
 ASSOCIAÇÃO PARANAENSE DE ENGENHARIA AMBIENTAL (APEAM), O INSTITUTO AMBIENTAL DO_x000D_
 PARANÁ (IAP), O CONSELHO ESTADUAL DE MEIO AMBIENTE - CEMA, O CONSÓRCIO_x000D_
 LNTERMUNICIPAL PARA GESTÃO DOS RESÍDUOS SÓLIDOS URBANOS- CONRESOL E TODOS OS_x000D_
 SECRETÁRIOS DE MEIO AMBIENTE DAS CIDADES QUE ENVIAM O LIXO PARA SEREM ENTERRADAS EM_x000D_
 NOSSO MUNICÍPIO, PARA REALIZAR UM FISCALIZAÇÃO NO ATERRO DA ESTRE AMBIENTAI.- CGR_x000D_
 IGUAÇU, AFIM DE REALIZAR AVALIAÇÕES SOBRE A OPERACIONALIZAÇÃO DA FORMA QUE ENTERRAM O_x000D_
 LIXO E FAZEM OS PROCEDIMENTOS OPERACIONAIS E O CONTROLE DOS IMPACTOS E MITIGAÇÕES_x000D_
 DESTAS AÇÕES.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2467/2467_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2467/2467_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, SEJA REALIZADA A MUDANÇA PARA MÃO DUPLA AS INTERMEDIAÇÕES_x000D_
 DE TODA A RUA ÁGUIA, BAIRRO GRALHA AZUL, FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2428/2428_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2428/2428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, REALIZE A REVITALIZAÇÃO EM TODA A EXTENSÃO DA RUA SILVANO JOSÉ_x000D_
 BALDAM, NO BAIRRO PIONEIROS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2429/2429_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2429/2429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE INSTALAÇÃO DE YELLOW BOX EM TODOS_x000D_
 PRINCIPAIS CRUZAMENTOS NAS AVENIDAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2430/2430_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2430/2430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PARA QUE O MESMO REALIZE UMA ROÇADA E RECOLHIMENTO_x000D_
 DE ENTULHO NA RUA SÃO PEDRO, PRÓXIMO AO NÚMERO 578, NO BAIRRO SANTA_x000D_
 TEREZINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2431/2431_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2431/2431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA-SE SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO,_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE A INSTALAÇÃO DE LOMBADAS FÍSICA NA_x000D_
 RUA FRANCISCO DA CONCEIÇÃO MACHADO, NAS PROXIMIDADES DO NÚMERO 580 E_x000D_
 TAMBÉM PRÓXIMO À MADEIREIRA SÃO SEBASTIÃO, SITUADA NO BAIRRO JARDIM VENEZA,_x000D_
 NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2432/2432_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2432/2432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO JUNTAMENTE COM A SECRETÁRIA COMPETENTE, ALTERE O SENTIDO DA RUA_x000D_
 TRÊS MARIAS ENTRE A RUA CACAUEIRO E AVENIDA VENEZUELA PARA SENTIDO_x000D_
 ÚNICO.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2433/2433_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2433/2433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL E AS SECRETARIA MUNICIPAL_x000D_
 DE MEIO AMBIENTE , PARA QUE SEJA FEITO ESTUDOS E PROJETOS COM URGÊNCIA, PARA REALIZAR_x000D_
 FISCALIZAÇÃO, ESTUDOS E AVALIAÇÕES SOBRE O MONITORAMENTO DO MEIO FÍSICO E EMISSÃO_x000D_
 ATMOSFÉRICA DE GAZES E ODORES NA REGIÃO DOS BAIRROS IGUAÇU, SANTA TEREZINHA E_x000D_
 ESTADOS</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2443/2443_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2443/2443_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL PROVIDENCIE A COLOCAÇÃO DE SINALIZAÇÄO HORIZONTAL E_x000D_
 VERTICAL NA RUA FRANCISCO DA CONCEIÇÃO MACHADO.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2444/2444_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2444/2444_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE JUNTO COM_x000D_
 A SECRETARIA COMPETENTE, REALIZE A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA_x000D_
 RUA EQUADOR NAS PROXIMIDADES DO N°175 NO BAIRRO NAÇÕES EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2445/2445_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2445/2445_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, REALIZE O PATROLAMENTO E ENSAIBRAMENTO EM TODAS AS_x000D_
 RUAS DO JARDIM COLONIAL, NO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2464/2464_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2464/2464_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE ROÇADA NO ESPAÇO DE CALÇADA DA_x000D_
 RUA RIO IVAÍ, NO TRECHO QUE COMPREENDE A RUA CESAR CARELLI E RUA NELSON_x000D_
 CLAUDINE DOS SANTOS._x000D_
 </t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2446/2446_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2446/2446_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE VIABILIZE O ASFALTAMENTO E CALÇAMENTO DA RUA RIO EUFRATES_x000D_
 ENTRE AS RUAS RIO VOLGA E RIO IVAÍ NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2447/2447_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2447/2447_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, REALIZE A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA EM TODA A_x000D_
 EXTENSÃO DA RUA JURUVIARIA, NO BAIRRO GRALHA AZUL NESTE MUNICÍPIO. E, CASO NÃO SEJA_x000D_
 POSSÍVEL A REALIZAÇÃO DESTA SOLICITAÇÃO DE FORMA IMEDIATA, QUE SE EFETUE EM CARÁTER DE_x000D_
 URGÊNCIA UMA &amp;#8221;OPERAÇÃO TAPA-BURACOS" EM FRENTE AOS NÚMEROS 740 E 767 DA REFERIDA_x000D_
 VIA.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2448/2448_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2448/2448_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL,_x000D_
 PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE MELHORIAS NA_x000D_
 SINALIZAÇÃO DE TRANSITO QUE JULGAR NECESSÁRIA, NA RUA RIO TIETÊ, LOCALIZADO NO_x000D_
 BAIRRO - IGUAÇU, NAS PROXIMIDADES DO CMEI VOVÔ JUCA ROCHA.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2449/2449_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2449/2449_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A REMOÇÃO DA LOMBADA FÍSICA EXISTENTE NA_x000D_
 RUA FRANCISCO CLAUDINE DOS SANTOS ENFRENTE AO NÚMERO 489 NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2450/2450_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2450/2450_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A IMPLANTAÇÃO DE UMA LOMBADA OU REDUTOR_x000D_
 DE VELOCIDADE NA RUA TUCANO, EM FRENTE AO FUTURO ESPAÇO DE LAZER, NA VILA 1° DE_x000D_
 MAIO, BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2451/2451_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2451/2451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFICIO AO PODER EXECUTIVO MUNICIPAL E AS SECRETARIA MUNICIPAL_x000D_
 DE SAÚDE E MEIO AMBIENTE , PARA QUE SEJAM FEITOS ESTUDOS E PROJETOS COM URGÊNCIA,_x000D_
 PARA REALIZAR UM PLANO OU UM PROGRAMA DE ACOMPANHAMENTO DE PERCEPÇÃO SOCIAL DA_x000D_
 COMUNIDADE NOS BAIRROS IGUAÇU, SANTA TEREZINHA, PIONEIROS E ESTADOS .</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2468/2468_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2468/2468_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO_x000D_
 UTILIZE O MAIS BREVE POSSÍVEL DO RECURSO REFERENTE AO EMPENHO N. 1334 DE_x000D_
 16/05/2018, QUE SEJA DISPONIBILIZADO ESSES E OUTROS EQUIPAMENTOS E MATERIAIS_x000D_
 DE CUSTEIO PARA O DASP - DIVISÃO DE ATENÇÃO A SAÚDE PRIMARIA DO_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2469/2469_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2469/2469_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL PROVIDENCIE A SINALIZAÇÃO HORIZONTAL E TAMBÉM_x000D_
 DEMARCAÇÃO DE VAGA DE EMBARQUE E DESEMBARQUE DE ÔNIBUS ESCOLAR NA FRENTE_x000D_
 DO CMEI QUE SERÁ INAUGURADO LOCALIZADO NA RUA PAU BRASIL BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2470/2470_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2470/2470_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE NOVA PINTURA DA FAIXA PROIBITIVA (AMARELA)_x000D_
 DE ESTACIONAMENTO NA RUA FRANÇA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2471/2471_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2471/2471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE JUNTO COM_x000D_
 A SECRETARIA COMPETENTE, REALIZE MANUTENÇÃO GERAL NA UNIDADE DE SAÚDE_x000D_
 EUCALIPTOS DANDO PRIORIDADE AO TELHADO DA UNIDADE.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2472/2472_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2472/2472_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE SEJA FEITO RAMPAS DE ACESSO COM A DEVIDA SINALIZAÇÃO PARA_x000D_
 CADEIRANTES, PORTADORES DE NECESSIDADES ESPECIAIS E PESSOAS COM CARRINHO DE_x000D_
 BEBÊ NA AVENIDA DAS ARAUCÁRIAS ESQUINA COM TRAVESSA ANGELIM, RUA BARAÚNA,_x000D_
 RUA CASTANHEIRA, TRAVESSA CAVÍÚNA E TRAVESSA CINAMOMO NO BAÍRRO EUCALIPTOS,_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2473/2473_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2473/2473_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO_x000D_
 PREFEITO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE_x000D_
 CALÇAMENTO COM MEIO FIO NA AVENIDA PARAGUAI EM FRENTE A UNIDADE SAÚDE VILA_x000D_
 MARLI, NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2474/2474_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2474/2474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, REALIZE A REVITALIZAÇÃO DA RUA ALAGOAS, ENTRE A AVENIDA SÃO_x000D_
 PAULO E A RUA ITAJAÍ, NO BAIRRO ESTADOS, NESTE MUNICÍPIO, COM OBRAS QUE INCLUAM_x000D_
 RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA, COLOCAÇÃO DE MEIO FIO, E MANUTENÇÃO DA REDE_x000D_
 DE ÁGUAS PLUVIAIS.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2491/2491_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2491/2491_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE ASSINATURA DE TERMO DE_x000D_
 COMPROMISSO ENTRE O MUNICÍPIO DE FAZENDA RIO GRANDE E O FUNDO NACIONAL DE_x000D_
 DESENVOLVIMENTO COM A EDUCAÇÃO, PARA A CONSTRUÇÃO DE UM CMEI _ CENTRO_x000D_
 MUNICIPAL DE EDUCAÇÃO LNFANTIL NO BAIRRO ESTADO, NAS PROXIMIDADES DO_x000D_
 RESIDENCIAL SOL NASCENTE.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2475/2475_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2475/2475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDÍDO OFÍCIO AO EXCEIENTÍSSIMO SR. PREFEITO MUNICIPAL,_x000D_
 PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE INSTALAÇÃO DE_x000D_
 UMA LOMBADA, NAS PROXIMIDADES DA ESCOLA MUNICIPAL DEPUTADO LUIZ GABRIEL_x000D_
 SAMPAIO, LOCALIZADA NA RUA SÃO BRÁS, N° 94 - SANTA TEREZINHA</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2476/2476_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2476/2476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA MUNICIPAL COMPETENTE, REALIZE A IMPLANTAÇÃO DE UM REDUTOR DE_x000D_
 VELOCIDADE NA AVENIDA PORTUGAL, ESQUINA COM A AVENIDA CONDOR, NO BAIRRO_x000D_
 GRALHA AZUL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2477/2477_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2477/2477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA-SE SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO,_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE O RECAPEAMENTO ASFÁLTICO DE TODAS AS_x000D_
 RUAS NO BAIRRO JARDIM VENEZA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2478/2478_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2478/2478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL E AS SECRETARIA MUNICIPAL_x000D_
 DE MEIO AMBIENTE , PARA QUE SEJA FEITO ESTUDOS E PROJETOS COM URGÊNCIA PARA CRIAÇÃO DA_x000D_
 POLITICA MUNICIPAL DE GESTÃO DE RESÍDUOS SÓLIDOS A FIM DE PROCESSAR-SE-Á EM_x000D_
 CONDIÇÕES QUE NÃO TRAGAM MALEFÍCIOS OU INCONVENIENTES À SAÚDE, AO BEM-ESTAR PÚBLICO_x000D_
 OU AO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2479/2479_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2479/2479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE PROVIDENCIE COM URGÊNCIA A IMPLANTAÇÃO DE UMA TRAVESSIA_x000D_
 ELEVADA PARA PEDESTRES NA AV. BRASIL, EM FRENTE AO N° 923, ENTRE AS RUAS NOGUEIRA_x000D_
 E PESSEGUEIRO, BAIRRO EUCALIPTOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2492/2492_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2492/2492_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DO ÓRGÃO_x000D_
 MUNICIPAL DE TRÂNSITO - FAZTRANS, PROVIDENCIE COM BASE NOS CRITÉRIOS DE FLUIDEZ_x000D_
 E ENGENHARIA DE TRÁFEGO A MUDANÇA NO SENTIDO DA RUA FRANCISCO CLAUDINO DOS_x000D_
 SANTOS, PARA MÃO ÚNICA, ENTRE AS RUAS RIO IVAÍ E FARID STEPHENS.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2493/2493_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2493/2493_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO_x000D_
 PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE VIABILIZE COM_x000D_
 URGÊNCIA A DRENAGEM DO PÁTIO DA ESCOLA MUNICIPAL ANTONIO BALDAN, NO BAIRRO_x000D_
 GRALHA AZUL E QUE JUNTO NESSA INDICAÇÄO SEJA PROVIDENCIADO TAMBÉM UM PAR DE_x000D_
 TRAVES PORTÁTEIS PARA UTILIZAÇÃO DOS ALUNOS DA REFERIDA ESCOLA.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2494/2494_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2494/2494_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A ELABORAÇÃO DE PROJETOS E A VIABILIDADE DE_x000D_
 EXECUÇÃO PARA A CONSTRUÇÃO DE UM CENTRO DE CONTROLE DE ZOONOSES NO_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2495/2495_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2495/2495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE JUNTO COM_x000D_
 A SECRETARIA COMPETENTE, REALIZE A IMPLANTAÇÃO DE CALÇADAS PARA PEDESTRES_x000D_
 EM TODA EXTENSÃO DA RUA ESTADOS UNIDOS SITUADA NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2496/2496_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2496/2496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS_x000D_
 DA SECRETARIA COMPETENTE, REALIZE O PATRULHAMENTO COM MAIOR FREQUÊNCIA NA_x000D_
 LOCALIDADE DO BAIRRO JARDIM VENEZA, MAIS PRECISAMENTE NA LOCALIDADE DO ANTIGO_x000D_
 BAIRRO CAMPO DA CRUZ.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2497/2497_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2497/2497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E A_x000D_
 SECRETARIA COMPETENTE PARA QUE SE INSTALE COBERTURA NOS PONTOS DE_x000D_
 ÔNIBUS LOCALIZADOS NA AVENIDA PARANÁ EM FRENTE AO NUMERO 2319 E_x000D_
 TAMBÉM NO PONTO LOCALIZADO NA RUA ALAGOAS ESQUINA COM AVENIDA_x000D_
 PARANÁ S/N EM FRENTE AO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL (CMEI).</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2498/2498_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2498/2498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE A POSSIBILIDADE NO SENFIDO DE_x000D_
 INSTALAR UM REDUTOR DE VELOCIDADE NA AVENIDA ESTADOS UNIDOS, PRÓXIMO A RUA_x000D_
 DINAMARCA, LOCALIZADA NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2499/2499_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2499/2499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA MUNICIPAL COMPETENTE, REALIZE UMA ROÇADA EM TODA A EXTENSÃO DA_x000D_
 RUA SÃO TOMÁS DE AQUINO, NO BAIRRO STA. TEREZINHA, ASSIM COMO A_x000D_
 MANUTENÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2500/2500_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2500/2500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL E AS SECRETARIA_x000D_
 MUNICIPAL DE MEIO AMBIENTE , PARA QUE SEJA FEITO ESTUDOS E PROJETOS COM_x000D_
 URGÊNCIA PARA CRIAÇÃO DA POLITICA MUNICIPAL DE SANEAMENTO BÁSICO - PMSB_x000D_
 CONFORME A IEI FEDERAL LEI N° 11.445, DE 5 DE JANEIRO DE 2007 PARA QUE SEJA_x000D_
 ESTABELECIDO AS DIRETRIZES PARA O SANEAMENTO BÁSICO COM OS OBJETIVOS E METAS DE_x000D_
 CURTO, MÉDIO E IONGO PRAZO DOS MECANISMOS E PROCEDIMENTOS PARA A AVALÍAÇÃO_x000D_
 SISTEMÁTICA DA EFICIÊNCIA E EFICÁCIA DAS AÇÕES PROGRAMADAS, A FIM DE PROCESSAR-SE-Á_x000D_
 EM CONDIÇÕES QUE NÃO TRAGAM MALEFÍCIOS OU INCONVENIENTES À SAÚDE, AO BEM-ESTAR_x000D_
 PÚBLICO OU AO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2501/2501_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2501/2501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE A MESMA VIABILIZE COM URGÊNCIA A REPARAÇÃO DA ESTRADA_x000D_
 RURAL SAMAMBAIA, COM A APLICAÇÃO DE MATERIAL CORRETIVO NO TRECHO LOCALIZADO_x000D_
 ENTRE A RUA LUCINIR FRANCO DA ROCHA ATÉ AS PROXIMIDADES DA EMPRESA RESIMAD,_x000D_
 NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2532/2532_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2532/2532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL PARA QUE SEJA EXPEDIDO OFÍCIO AO EXMO._x000D_
 PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A_x000D_
 REPOSIÇÃO DE AREIA NA QUADRA DA PRAÇA VÍTÓRIA NO BAIRRO EUCALIPTOS E NA PRAÇA_x000D_
 SANTARÉM NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2533/2533_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2533/2533_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DO ARGÃO_x000D_
 MUNICIPAL DE TRÂNSITO - FAZTRANS, PROVIDENCIE COM URGÊNCIA A ÍNSTAIAÇÃO DE_x000D_
 SINALIZAÇÃO VERTICAL E HORIZONTAL DE PREFERÊNCIA NO FLUXO NA RUA CASTANHEIRA_x000D_
 ESQUINA COM A AVENIDA CEDRO, LOCALIZADA NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2534/2534_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2534/2534_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO SEJA EXPEDÎDO OFÍCIO AO EXMO. SR. PREFEÍTO MUNICIPAL PARA QUE JUNTO COM_x000D_
 A SECRETARIA COMPETENTE, REALIZE A IMPLANTAÇÃO DE UMA TRAVESSIA ELEVADA NA_x000D_
 RUA RIO SE-NA MAIS PRECISAMENTE NAS PROXIMIDADES DO NÚMERO 435 NO BAIRRO_x000D_
 IGUAÇU._x000D_
 </t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2535/2535_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2535/2535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDÍDO OFÍCIO AO EXMO. SR. PREFEÍTO MUNICIPAL E A SECRETARÍA_x000D_
 COMPETENTE PARA QUE SEJA INSTALADO UM PARQUE INFANTIL, JUNTO A ACADEMIA_x000D_
 AO AR LIVRE LOCALIZADA A RUA ANTONINA NO JARDIM NITTA.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2536/2536_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2536/2536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS_x000D_
 DA SECRETARIA COMPETENTE, REALIZE O PATROLAMENTO E ENSAIBRAMENTO E A COLOCAÇÃO_x000D_
 DE PLACA DE INDICAÇÃO NA RUA LÍRIOS, RUA DAS CAMÉLIAS E AVENIDA DAS ROSAS_x000D_
 SITUADAS NO BAIRRO EUCALIPTOS NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2537/2537_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2537/2537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE POSSIBILITE ATRAVÉS DE MEDIDAS MITIGADORAS_x000D_
 DOS FUTUROS EMPREENDIMENTOS NA REGIÃO DO RESIDENCIAL NITTA, IOCALIZADO NO_x000D_
 BAIRRO ESTADOS, PARA QUE SEJA REALIZADO A PAVIMENTAÇÃO DA RUA RIO AMAZONAS_x000D_
 NO TRECHO QUE COMPREENDE A AV. MATO GROSSO E O CONDOMÍNIO DE CHÁCARA S_x000D_
 LEÃOZINHO.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2538/2538_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2538/2538_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, REALIZE A IMPLEMENTAÇÃO DE "FAIXA PARA PEDESTRES&amp;#8221; NO_x000D_
 CRUZAMENTO DA TRAVESSA PINHÃO COM A RUA VIRMOND E NO ENTRONCAMENTO DA RUA_x000D_
 MATINHOS COM A RUA VIRMOND, NO BAIRRO ESTADOS, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2539/2539_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2539/2539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE A MESMA VIABILIZE COM URGÊNCIA A REPARAÇÃO DA RUA_x000D_
 LIMEIRA COM A APLICAÇÃO DE MATERIAL CORRETIVO NO TRECHO LOCALIZADO ENTRE O SIDON_x000D_
 E PÁTRIA MINHA, BAIRRO EUCALIPTOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2548/2548_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2548/2548_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A INSTALAÇÃO DE UM BANHEIRO NO TERMINAL_x000D_
 &amp;#8220;NOVO&amp;#8220; DE FAZENDA RIO GRANDE PARA USO DOS TAXISTAS.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2549/2549_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2549/2549_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL PARA QUE SEJA EXPEDIDO OFICIO AO EXMO._x000D_
 PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE REALIZE ESTUDO DE_x000D_
 VIABILIDADE TÉCNICA PARA AMPLIAÇÃO DO CMEI ZILDA ARNS.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2551/2551_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2551/2551_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA _x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A REMOÇÃO DA LOMBADA FÍSICA EXISTENTE NA_x000D_
 AVENIDA BRASIL, ENTRE A RUA CEREJEIRA  RUA PESSEGUEIRO, LOCALIZADA NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2552/2552_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2552/2552_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE JUNTO COM_x000D_
 A SECRETARIA COMPETENTE REALIZE ROÇADA E LIMPEZA DOS MEIOS FIOS NO BAIRRO_x000D_
 JARDIM EUROPA E REGIÃO.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2553/2553_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2553/2553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE SEJA TAMPADA E DESLOCADA A CAIXA DE SAÍDA DE ÁGUA_x000D_
 PLUVIAL QUE DESÁGUA NO AFLUENTE DO RIO MASCATE LOCALIZADA A RUA MATO_x000D_
 GROSSO DO SUL N° 215 BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2554/2554_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2554/2554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A MELHOR MANEIRA DE ESTAR_x000D_
 FAZENDO UM TESTE EM RELAÇÃO AO PRODUTO DYNACAL, NAS RUAS ALUÍSIO AZEVEDO_x000D_
 E CARLOS GOMES NO BAIRRO JARDIM COLONIAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2555/2555_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2555/2555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE REALIZE A PAVIMENTAÇÃO ASFÁLTICA, COM IMPLEMENTAÇÃO DE_x000D_
 CALÇAMENTO, EM TODA A EXTENSÃO DA RUA SÃO THOMAS DE AQUINO, LOCALIZADA NO BAIRRO_x000D_
 SANTA TEREZINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2556/2556_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2556/2556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE UMA TRAVESSIA ELEVADA NA RUA_x000D_
 RIO SENNA, ESQUINA COM RUA RIO AMAZONAS NO BAIRRO IGUAÇU 1.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2557/2557_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2557/2557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA MUNICIPAL COMPETENTE, REALIZE A IMPLANTAÇÃO DE UMA LOMBADA NA_x000D_
 AVENIDA THOMAS EDSON DE ANDRADE VIEIRA ESQUINA COM A RUA FRUTA DO CONDE,_x000D_
 GREEN FIELD, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2558/2558_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2558/2558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE A MESMA VIABILIZE COM URGÊNCIA A LIMPEZA DE TERRENO_x000D_
 BALDIO LOCALIZADO NA RUA GRAVIOLA, AO LADO DO N° 120, NO BAIRRO EUCALIPTOS,_x000D_
 NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2571/2571_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2571/2571_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, PROVIDENCIE A PINTURA DAS FAIXAS DE TRAVESSIA DE PEDESTRE NAS ESQUINAS DA RUA CEREJEIRA CRUZAMENTO COM A RUA VIDEIRA, LOCALIZADA NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2572/2572_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2572/2572_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A REALIZAÇÃO DE TRABALHOS DE JARDINAGEM E_x000D_
 PAISAGISMO NAS ROTATÓRIAS DA MARGINAL DA BR-116 (PRÓXIMO AO TERMINAL NOVO E_x000D_
 NO CRUZAMENTO COM A RUA NOSSA SENHORA APARECIDA, JUNÇÃO COM RUA LTÁLIA),_x000D_
 COM VISTAS À MELHORIA DO PERFIL URBANO NAS ENTRADAS DA CIDADE DE FAZENDA RIO_x000D_
 GRANDE._x000D_
 </t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2573/2573_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2573/2573_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A INSTALAÇÃO DE DUAS TRAVESSIAS ELEVADAS_x000D_
 PARA ACESSO AO TERMINAL NOVO, UMA NA AV. DAS AMÉRICAS E OUTRA NA AV. DAS_x000D_
 ARAUCÁRIAS._x000D_
 </t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2574/2574_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2574/2574_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE ESTUDO DE VIABILIDADE DE_x000D_
 INSTALAÇÃO DE UMA TRAVESSIA ELEVADA NA AV. MATO GROSSO, NAS PROXIMIDADES_x000D_
 DO N. 2575._x000D_
 </t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2575/2575_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2575/2575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE JUNTO COM_x000D_
 A SECRETARIA COMPETENTE, REALIZE ROÇADA INCLUINDO LIMPEZA DOS TERRENOS_x000D_
 BALDIOS E SINALIZAÇÃO HORIZONTAL E VERTICAL EM TODA EXTENSÃO DA RUA QUERO_x000D_
 QUERO NO BAIRRO GRALHA AZUL._x000D_
 </t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2576/2576_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2576/2576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE ATENDA AO PEDIDO DA POPULAÇÃO E SE ADMITA MAIS_x000D_
 UM PROFISSIONAL PSICÓLOGO PARA ATENDER AS DEMANDA NOS CENTROS DE_x000D_
 ASSISTÊNCIA E REFERÊNCIA SOCIAL (CRAS)._x000D_
 </t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2577/2577_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2577/2577_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO_x000D_
 PREFEITO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE_x000D_
 CALÇAMENTO COM MEIO FIO E PAISAGISMO NA AVENIDA ESTADOS UNIDOS,_x000D_
 MAIS PRECISAMENTE EM FRENTE AO COLÉGIO LIRIA MICHELETO NICHELE, NO BAIRRO_x000D_
 NAÇÕES._x000D_
 </t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2595/2595_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2595/2595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE,_x000D_
 EM TRATATIVAS JUNTO À SECRETARIA DE ESTADO DE EDUCAÇÃO E AO NÚCLEO REGIONAL DE_x000D_
 ENSINO DA REGIÃO METROPOLITANA SUL, SOLICITE O PLANEJAMENTO E EXECUÇÃO DA AMPLIAÇÃO_x000D_
 DA CAPACIDADE DAS UNIDADES DE ENSINO ESTADUAIS EM FAZENDA RIO GRANDE, COM A_x000D_
 CONSTRUÇÃO DE MAIS SALAS DE AULA NAQUELAS ESCOLAS QUE COMPORTAREM ESTA AMPLIAÇÃO,_x000D_
 COM O OBJETIVO DE ABSORVER A GRANDE DEMANDA POR VAGAS EM ESCOLAS NO MUNICÍPIO E_x000D_
 REDUZIR OS EXORBITANTES GASTOS COM O TRANSPORTE ESCOLAR. TAIS OBRAS PODERIAM SER_x000D_
 REALIZADAS MEDIANTE CONVÊNIO ENTRE ESTADO E MUNICÍPIO.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2578/2578_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2578/2578_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, REALIZE A RECUPERAÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA_x000D_
 LARANJEIRAS ENTRE A AVENIDA CEDRO E A AVENIDA PAINEIRAS E A SUBSTITUIÇÃO DA TAMPA DE_x000D_
 BUEIRO NA AVENIDA CEDRO NO 1622, NO BAIRRO EUCALIPTOS, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2579/2579_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2579/2579_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE REALIZE COM URGÊNCIA A LIMPEZA DOS TERRENOS BALDIOS_x000D_
 LOCALIZADOS NA RUA JABUTICABEIRA, ESQUINA COM A RUA LIMEIRA, BEM COMO NO_x000D_
 TERRENO LOCALIZADO NA RUA GUABIROBA EM FRENTE AOS NÚMEROS 100 E 116 E AINDA_x000D_
 NOS TERRENOS LOCALIZADOS NA ESQUINA DA TRAVESSA FRAMBOESEIRA E RUA_x000D_
 NOGUEIRA, TODOS LOCALIZADOS NO JARDIM SIDON, BAIRRO EUCALIPTOS, NESTE_x000D_
 MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2580/2580_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2580/2580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA MUNICIPAL COMPETENTE, REALIZE AS DEVIDAS MANUTENÇÕES NAS_x000D_
 ILUMINAÇÕES PUBLICAS DAS RUAS PERNAMBUCO, PARAÍBA E CEARÁ NO BAIRRO_x000D_
 ESTADOS, NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2596/2596_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2596/2596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, VERIFIQUE A POSSIBILIDADE DE ABERTURA DE RUA NA_x000D_
 CONTINUAÇÃO DA RUA CEREJEIRA ATÉ A RUA MARMELEIRO, BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2597/2597_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2597/2597_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A PINTURA DAS VAGAS DESTINADAS A_x000D_
 ESTACIONAMENTO AO LONGO DA AVENIDA DAS ARAUCÁRIAS ENTRE A AVENIDA BRASIL E_x000D_
 AVENIDA DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2598/2598_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2598/2598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE JUNTO COM_x000D_
 A SECRETARIA COMPETENTE, REALIZE A IMPLANTAÇÃO DE CALÇADAS PARA PEDESTRES_x000D_
 EM TODA EXTENSÃO DA RUA BUENO AIRES.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2599/2599_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2599/2599_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE SEJA_x000D_
 INSTALADA UMA LOMBADA ELETRÔNICA NA AVENIDA NOSSA SENHORA APARECIDA_x000D_
 PRÓXIMO AO NÚMERO 2633 BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2600/2600_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2600/2600_texto_integral.pdf</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2601/2601_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2601/2601_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, REALIZE O DEVIDO MANILHAMENTO NO FINAL DAS RUAS_x000D_
 SIRIEMA, SANHAÇO, TIZIU E TRAVESSA PATATIVA NO BAIRRO GRALHA AZUL, NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2602/2602_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2602/2602_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE, ANALISE A POSSIBILIDADE DA INSTALAÇÃO_x000D_
 DE ILUMINAÇÃO PÚBLICA DA PISTA DE CAMINHADA NO PARQUE MULTIEVENTOS.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2603/2603_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2603/2603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO_x000D_
 PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE DESENVOLVA_x000D_
 ESTUDO DE VIABILIDADE PARA A CONSTRUÇÃO DE UMA CANCHA DE AREIA COM_x000D_
 ILUMINAÇÃO NA RUA TRAVESSA SÃO JORGE ESQUINA COM A AVENIDA NA SENHORA_x000D_
 CONCEIÇÃO, BAIRRO SANTA TEREZINHA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2604/2604_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2604/2604_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE PROVIDENCIE A PAVIMENTAÇÃO ASFÁLTICA COM A_x000D_
 IMPLEMENTAÇÃO DE CALÇADAS E ACESSO AS RESIDÊNCIAS TANGENCIAIS DAS RUAS IPÊ,_x000D_
 QUARESMEIRA E COQUEIRO, NO TRECHO SITUADO ENTRE AS RUAS JUAZEIRO E GERIVA,_x000D_
 LOCALIZADAS NO BAIRRO EUCALIPTOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2605/2605_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2605/2605_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL E AS SECRETARIAS MUNICIPAIS_x000D_
 COMPETENTES, PARA QUE SEJA FEITO ESTUDOS E PROJETOS PARA CEDER UMA ÁREA OU LOCAL NO_x000D_
 PARQUE VERDE NO BAIRRO ESTADOS PARA O PROJETO DE CRIAÇÃO DE UMA UNIDADE ESCOTEIRO_x000D_
 DA UNIÃO DOS ESCOTEIROS DO BRASIL- REGIÃO PARANÁ, INSTITUIÇÃO ESTÁ REPRESENTADA PELO_x000D_
 GERENTE GERAL SR. NILSON TAKASHI SAÍTO DA DIRETORIA DE EXPANSÃO E POR GIULIANA VIEIRA_x000D_
 LINO REPRESENTANTE LOCAL.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2617/2617_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2617/2617_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE VIABILIZE A IMPLANTAÇÃO DE CALÇADAS COM ACESSO AS_x000D_
 _x000D_
 RESIDÊNCIAS TANGENCIAIS NA RUA RIO NHUNDIAQUARA, NO TRECHO ENTRE A RUA RIO_x000D_
 XINGU E RUA RIO IVAI, BAIRRO IGUAÇU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2618/2618_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2618/2618_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE O MESMO_x000D_
 INCLUA COMO PONTO TURÍSTICO DE NOSSA IDADE A GRUTA LOCALIZADA NA REGIÃO DO_x000D_
 PASSO AMARELO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2619/2619_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2619/2619_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, REALIZE PINTURA DOS MUROS E DO PRÉDIO DO CENTRO_x000D_
 MUNICIPAL DE EDUCAÇÃO LNFANTIL (CMEI), LOCALIZADO NO BAIRRO ESTADO A AVENIDA_x000D_
 PARANÁ S/N NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2620/2620_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2620/2620_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE JUNTO COM_x000D_
 A SECRETARIA COMPETENTE, REALIZE UMA LIMPEZA NOS CANTEIROS INCLUINDO UM ANTI-PÓ OU UMA CAMADA DE SAIBRO NAS RUAS` RECIFE, SALVADOR, VITÓRIA, CAXIAS DO SUL,_x000D_
 JOÃO PESSOA, NATAL, UBERABA, ARACAJU, GOIÂNIA, FORTALEZA;</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2621/2621_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2621/2621_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, REALIZE VISTORIA EM TODAS AS PLACAS INDICATIVAS DE NOMES DE_x000D_
 RUAS E LOGRADOUROS PÚBLICOS DO MUNICÍPIO, IMPRETERIVELMENTE AQUELAS LOCALIZADA NAS_x000D_
 ÁREAS CENTRAIS, SUBSTITUINDO AQUELAS QUE ENCONTRAREM-SE EM MAU ESTADO DE_x000D_
 CONSERVAÇÃO E INSTALANDO NOVAS PLACAS ONDE SE FIZEREM NECESSÁRIO.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2622/2622_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2622/2622_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, PROVIDENCIE A COLOCAÇÃO DE PLACAS INFORMATIVAS DE QUE_x000D_
 SOLTAR ANIMAIS NA RUA É CRIME AMBIENTAL.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2623/2623_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2623/2623_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EX. SENHOR PREFEITO MUNICIPAL PARA QUE_x000D_
 ATRAVÉS DA SECRETARIA RESPONSÁVEL, REALIZE MANUTENÇÃO DAS SINALIZAÇÕES DE_x000D_
 TRANSITO EM FRENTE A ESCOLA MUNICIPAL GABRIEL SAMPAIO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2624/2624_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2624/2624_texto_integral.pdf</t>
   </si>
   <si>
     <t>LNDICO A MESA NA FORMA REGIMENTAL QLLE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO_x000D_
 PREFEITO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE_x000D_
 REPAROS NAS CALÇADAS QUE FICAM PRÓXIMAS A ROTATÓRIA DA AV. BRASIL COM A AV._x000D_
 PORTUGAL NO BAIRRO NAÇÕES. QUE SEJAM TAMBÉM REINSTALADOS MEIOS-FIOS E_x000D_
 SINALIZAÇÃO HORIZONTAL E VERTICAL NA REGIÃO.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2625/2625_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2625/2625_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO SEJA EXPEDIDO OFÍCIO AO EXCELEQTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE, ANALISE A POSSIBILIDADE DE_x000D_
 ATENDIMENTO ODONTOLÓGICO DE URGÊNCIA NA UNIDADE DE PRONTO ATENDIMENTO -_x000D_
 UPA._x000D_
 </t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2639/2639_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2639/2639_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DE COLOCAR PAVIMENTAÇÃO ASFÁLTICA, CALÇAMENTO, MEIO FIO E PAISAGISMO NA CONTINUAÇÃO DA RUA MOÇAMBIQUE, BAIRRO NAÇÕES, ENTRE AS AVENIDAS COLÔMBIA E VENEZUELA.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2640/2640_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2640/2640_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, PROVIDENCIE A CRIAÇÃO DE UM HORTO MUNICIPAL NO MUNICÍPIO, SE POSSÍVEL NO PARQUE VERDE.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>Dudu Santos, Martuzi, Policial Batista</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2641/2641_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2641/2641_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE O MESMO REALIZE A REGULAMENTAÇÃO DA BANDA ESCOLA DO MUNICÍPIO DE FAZENDA RIO GRANDE POR DECRETO, SEGUINDO O QUE DISPÕE O ARTIGO 90, PARÁGRAFO I, ALÍNEA C DA LEI ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2642/2642_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2642/2642_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E AS SECRETARIAS MUNICIPAIS COMPETENTES, PARA SEJAM FEITOS E ESTUDOS E PROJETOS PARA IMPLEMENTAÇÃO DE UM CENTRO DE EQUOTERAPIA EM NOSSA CIDADE, PARA ATENDIMENTO AS CRIANÇAS DIFICULDADES SENSORIAL-MOTORES, COGNITIVAS E COMPORTAMENTAIS, SOLICITAÇÃO ESTÁ FEITA PELA SENHORA JEANINNE MAIER MÃE DE UMA FILHA PORTADORA DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2643/2643_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2643/2643_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE JUNTO COM A SECRETARIA COMPETENTE, REALIZE MANUTENÇÕES NA RUA OITI COM MANTA DE SAIBRO E LIMPEZA NA REGIÃO.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2644/2644_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2644/2644_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, TOMEM AS DEVIDAS PROVIDÊNCIAS COM RELAÇÃO AOS ESTABELECIMENTOS DENOMINADOS HAPPY HOUR LOUNGE BAR E NIX LOUNGE BAR, LOCALIZADOS NA RUA RIO TEJO E RUA SÃO PATRÍCIO RESPECTIVAMENTE, NO SENTIDO DE CERTIFICAR-SE DA REGULARIDADE DO FUNCIONAMENTO E DO CUMPRIMENTO DA LEI 861/2011 QUE DISPÕES SOBRE RUÍDOS URBANOS, PROTEÇÃO DO BEM ESTAR E DO SOSSEGO PÚBICO. E, CASO JÁ TENHA SIDO REALIZADA A FISCALIZAÇÃO, NOS ENVIE O LAUDO DE VISTORIA TÉCNICA E CÓPIA DO ALVARÁ DE LOCALIZAÇÃO E FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2645/2645_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2645/2645_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA COMPETENTE PARA QUE SEJA REALIZADA A COLOCAÇÃO DE LÂMPADAS NA ACADEMIA AO AR LIVRE E TAMBÉM DOIS REFLETORES NA CANCHA DE ESPORTE, SITUADA A RUA ANTONINA, JARDIM NITTA, MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2655/2655_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2655/2655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENCAMINHADO OFÍCIO AO ILMO. SR PREFEITO MUNICIPAL E A SECRETARIA COMPETENTE, PARA QUE SEJA REALIZADA A PAVIMENTAÇÃO ASFALTAMENTO AO LONGO DAS VIAS, RUA SÃO DOMINGOS DE SÁLVIO, RUA SÃO FELIX, RUA SANTA LÚCIA, RUA SANTO HILÁRIO DE POITIERS E QUE SEJAM TAMBÉM ANALISADAS AS NECESSIDADES DE CALÇADAS E PLACAS INDICANDO SEUS RESPECTIVOS NOMES, ESTANDO ESTAS LOCALIZADAS NO BAIRRO JARDIM SUZUKI NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2656/2656_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2656/2656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL QUE ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A MANUTENÇÃO DO PLAYGROUND DA PRAÇA BRASIL.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2657/2657_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2657/2657_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE SEJA EFETUADA A COLOCAÇÃO DE UMA LOMBADA NA RUA ANTÔNIO BALDAN, SITUADA NA ANTIGA ÁREA RURAL CAMPO DA CRUZ, ATUAL BAIRRO JARDIM VENEZA PRÓXIMO AO N°111.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2658/2658_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2658/2658_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA RESPONSÁVEL, REALIZE A MUDANÇA NA DENOMINAÇÃO DA RUA CEREJEIRA NO JARDIM SIDON BAIRRO EUCALIPTOS, PARA TRAVESSA BRACATINGA E NÃO RUA CAMBUCI COMO ESTÁ REGISTRADO NO DEPARTAMENTO DE URBANISMO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2659/2659_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2659/2659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, PROVIDENCIE A INSTALAÇÃO DE UMA CÂMERA NA AV. BRASIL ESQUINA COM RUA NOGUEIRA NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2660/2660_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2660/2660_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFICIO AO PODER EXECUTIVO E A SECRETARIA COMPETENTE PARA QUE REALIZEM AVALIAÇÕES, ESTUDOS E PROJETOS PARA ANALISAR A CONVENIÊNCIA E OPORTUNIDADE DA DE AUTORIZAÇÃO PARA CELEBRAR UM CONTRATO PERMISSÃO DE USO OU DE CESSÃO OU COMODATO PARA DISPONIBILIZAÇÃO DO GINÁSIO DE ESPORTES SERGIO LUIZ CLAUDINO DOS SANTOS NO BAIRRO VENEZA PARA ASSOCIAÇÃO BENEFICENTE ANJOS DA CIDADANIA DE CNPJ 28571/0001- 81 DECLARADA DE UTILIDADE PÚBLICA CONFORME LEI MUNICIPAL 1238/2018 DE INICIATIVA DO VEREADOR DUDU SANTOS.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2661/2661_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2661/2661_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE A REVITALIZAÇÃO DA SINALIZAÇÃO DE TRÂNSITO, HORIZONTAL E VERTICAL, DA RUA SANTO AGOSTINHO, NO TRECHO ENTRE AS AVENIDAS NOSSA SENHORA APARECIDA E SÃO CRISTÓVÃO, NO BAIRRO SANTA TEREZINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2662/2662_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2662/2662_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE AS DEVIDAS MANUTENÇÕES DAS PLACAS DE SINALIZAÇÃO DE TRÂNSITO DA AVENIDA HOLANDA NO BAIRRO NAÇÕES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2663/2663_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2663/2663_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE REALIZA COM URGÊNCIA A SINALIZAÇÃO HORIZONTAL E VERTICAL NAS RUAS RIO PASSAÚNA E RIO PALMEIRINHA ESQUINA COM A RUA RIO TAQUARI, BAIRRO IGUAÇU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL PARA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A MANUTENÇÃO DAS PRAÇAS DO MUNICÍPIO, COM ROÇADAS E CONSERTO DE EQUIPAMENTOS QUE SE ENCONTRAM DANIFICADOS.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE SE INSTALE DUAS (2) LOMBADAS ELEVADA UMA A RUA JAGUARIAÍVA EM FRENTE AO NÚMERO 1360 NO BAIRRO ESTADO E OUTRA NA AVENIDA PORTUGAL EM FRENTE AO NÚMERO 2828 NO BAIRRO GRALHA AZUL, MUNICÍPIO DE FAZENDA RIO GRANDE - PR.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
@@ -4813,206 +4813,206 @@
   <si>
     <t>"DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DO PREFEITO MUNICIPAL RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2008".</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>"Dispõe sobre a concessão da Distinção Honorífica denominada Mérito Esportivo Albino Wozniack, e dá outras providências".</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>SÚMULA: "Estabelece Recesso Funcional para a Câmara Municipal de Vereadores de Fazenda Rio Grande - PR, e confere outras providências"</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2116/2116_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2116/2116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;ALTERA DISPOSITIVOS DA LEI_x000D_
 COMPLEMENTAR N.° 47, DE 1.° DE DEZEMBRO DE_x000D_
 2011 E DA LEI COMPLEMENTAR N. 92, DE 29 DE_x000D_
 ABRIL DE 2014 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2150/2150_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2150/2150_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;INSTITUI O CÓDIGO DE VIGILÂNCIA_x000D_
 EM SAÚDE DO MUNICÍPIO DE FAZENDA RIO_x000D_
 GRANDE".</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2117/2117_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2117/2117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUMULA: &amp;#8220;ALTERA A REDAÇÄO DO ARTIGO 24,_x000D_
 PARÁGRAFO 2.° E REVOGA OS INCISOS I E II DO_x000D_
 REFERIDO PARÁGRAFO, TODOS DA LEI COMPLEMENTAR_x000D_
 N.° 47, DE 1.° DE DEZEMBRO DE 2011"._x000D_
 </t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2151/2151_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2151/2151_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;ALTERA A REDAÇÃO DE DISPOSITIVOS_x000D_
 LEGAIS RELATIVOS À LEI COMPLEMENTAR N. 65, DE_x000D_
 28 DE FEVEREIRO DE 2013, CONFORME ESPECIFICA, E_x000D_
 CONFERE OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2152/2152_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2152/2152_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;ALTERA A REDAÇÃO DO ITEM V DO_x000D_
 ANEXO I DA LEI COMPLEMENTAR N. 155, DE 20 DE_x000D_
 DEZEMBRO DE 2017, CONFORME ESPECIFICA".</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2182/2182_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2182/2182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;INCLUI OS INCISOS V E VI NO BOJO DO_x000D_
 ARTIGO 24 DA LEI COMPLEMENTAR N. 48, DE 02 DE_x000D_
 ABRIL DE 2012, CONFORME ESPECÍFICA".</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2209/2209_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2209/2209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUMULA: &amp;#8220;LNSTITUI O CALENDÁRIO DO FUTEBOL_x000D_
 AMADOR COM SÉRIE A, B E C, SUPERLIGA,_x000D_
 JUNIORES E VETERANOS NO FUTEBOL MASCULINO E_x000D_
 SUPERLIGA NO FUTSAL FEMININO, COM ISENÇÃO DE_x000D_
 TAXA ARBITRAGEM PARA AS EQUIPES DO MUNICÍPIO_x000D_
 DE FAZENDA RIO GRANDE"._x000D_
 </t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2210/2210_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2210/2210_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;TRANSMUTA O AUXÍLIO CRIADO PELA LEI_x000D_
 COMPLEMENTAR N. 151, DE 24 DE NOVEMBRO DE_x000D_
 2017 EM AUXÍLIO SAÚDE, CONFORME ESPECIFICA".</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2211/2211_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2211/2211_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;CONCEDE DESCONTO NO VALOR DO_x000D_
 IMPOSTO PREDIAL TERRITORIAL URBANO - IPTU E_x000D_
 ALTERA A REDAÇÃO DO ARTIGO 2° - C DA LEI N° 883_x000D_
 DE 02 DE ABRIL DE 2012, E CONFERE OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2337/2337_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2337/2337_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SÚMULA: "INSTITUI O "LARGO BOM GOURMET" NO MUNICÍPIO DE FAZENDA RIO GRANDE E CONFERE OUTRAS PROVIDÊNCIAS". </t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2267/2267_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2267/2267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;REGULAMENTA NO MUNICÍPIO DE_x000D_
 FAZENDA RÍO GRANDE O TRATAMENTO DIFERENCIADO_x000D_
 ÀS MICROEMPRESAS, EMPRESAS DE PEQUENO_x000D_
 PORTE E AO MICROEMPREENDEDOR INDIVIDUAL DE_x000D_
 QUE TRATA A LEI COMPLEMENTAR FEDERAL N.° 123,_x000D_
 DE 14 DE DEZEMBRO DE 2006, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8220;.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2313/2313_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2313/2313_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;LNCLUI A REDAÇÃO DE DISPOSITIVOS_x000D_
 LEGAIS RELATIVOS À LEI COMPLEMENTAR N. 65, DE_x000D_
 28 DE FEVEREIRO DE 2013, CONFORME ESPECIFICA, E_x000D_
 CONFERE OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2351/2351_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2351/2351_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;ALTERA A REDAÇÃO DE DISPOSITIVOS LEGAIS QUE_x000D_
 ESPECIFICA E CONFERE OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2518/2518_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2518/2518_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;INCLUI O PARÁGRAFO ÚNICO NO ARTIGO 3°, DA_x000D_
 LEI COMPLEMENTAR N. 116, DE 1.° E JULHO DE 2015,_x000D_
 CONFORME ESPECIFICA&amp;#8221;.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>SUMULA: "INSTITUI O ADICIONAL DE RISCO AOS SERVIDORES_x000D_
 PÚBLICOS QUE ESPECIFICA&amp;#8221;.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR_x000D_
 N.° 47, DE 01 DE DEZEMBRO DE 2011 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
@@ -5063,232 +5063,232 @@
   <si>
     <t>SUMULA: “Delimita área urbana que especifica como Zona Especial de interesse Social - ZEIS, e confere outras providências".</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
     <t>SÚMULA: "Estabelece benefícios para o pagamento do Imposto Predial Territorial Urbano - IPTU - para o lançamento de 2019, conforme específica, e confere outras providências".</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>SÚMULA: "Concede isenção de taxas que específica para as olarias regularmente instaladas no Município de Fazenda Ri Grande".</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2147/2147_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2147/2147_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE_x000D_
 R$ 7.327.437,03 (SETE MILHÕES, TREZENTOS E VINTE_x000D_
 E SETE MIL, QUATROCENTOS E TRINTA E SETE REAIS, TRÊS_x000D_
 CENTAVOS), NO ORÇAMENTO GERAL DO MUNICÍPIO PARA_x000D_
 O EXERCÍCIO DE 2018".</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2148/2148_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2148/2148_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;REGULAMENTE O FUNCIONAMENTO DE_x000D_
 EVENTOS ITINERANTES E FEIRAS ESPORÁDICAS NO_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE, E CONFERE_x000D_
 OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2115/2115_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2115/2115_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 SUMULA: &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO DIÁRIO OFICIAL_x000D_
 ELETRÔNICO DO MUNICÍPIO DE FAZENDA RIO GRANDE,_x000D_
 PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2149/2149_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2149/2149_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;CRIA O PROGRAMA DENOMINADO_x000D_
 FAZJOVEM EMPREENDEDOR VOLTADO À EDUCAÇÃO DOS_x000D_
 JOVENS DO MUNICÍPIO DE FAZENDA RIO GRANDE E_x000D_
 CONFERE OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2349/2349_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2349/2349_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$_x000D_
 395.400,00 (TREZENTOS E NOVENTA E CINCO MIL,_x000D_
 QUATROCENTOS REAIS), NO ORÇAMENTO GERAL DO_x000D_
 MUNICÍPIO PARA O EXERCÍCIO DE 2018".</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2265/2265_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2265/2265_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR DOAÇÃO DA ÁREA QUE ESPECIFICA AO ESTADO DO PARANÁ E CONFERE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2266/2266_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2266/2266_texto_integral.pdf</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>SÚMULA: "ALTERA A REDAÇÃO DO INCISO I, DO ARTIGO 3.° DA LEI MUNICIPAL N. 1.207, DE 20 DE DEZEMBRO DE 2017, CONFORME ESPECIFICA".</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2311/2311_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2311/2311_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUMULA: &amp;#8220;CRIA O FUNDO MUNICIPAL DE AGRICULTURA DO_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE E CONFERE OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;AUTORIZA O MUNICÍPÍO DE FAZENDA RIO_x000D_
 GRANDE A INSTALAR PÓRTICO LIMITADOR DE ALTURA E LARGURA_x000D_
 E CONFERE OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t xml:space="preserve">SUMULA: &amp;#8220;REVOGA A LEI MUNICIPAL N. 1.144 DE 24_x000D_
 DE MAIO DE 2017"._x000D_
 </t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2385/2385_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2385/2385_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;ALTERA A REDAÇÃO DE DISPOSITIVOS LEGAIS_x000D_
 REFERENTES AS LEGISLAÇÕES QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;ALTERA A REDAÇÃO DOS ARTIGOS 1.° E 3.° DA_x000D_
 LEI MUNICIPAL N. 501, DE 17 DE OUTUBRO DE 2007,_x000D_
 CONFORME ESPECIFICA".</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2512/2512_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2512/2512_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;CRIA, RATIFICA O PROTOCOLO DE INTENÇÖES E_x000D_
 AUTORIZA O INGRESSO DO MUNICÍPIO DE FAZENDA RIO_x000D_
 GRANDE NO CONSÓRCIO INTERMUNICIPAL DAS GUARDAS_x000D_
 MUNICIPAIS DA REGIÃO METROPOLITANA DE CURITIBA _x000D_
 COIN-GM E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2513/2513_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2513/2513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;ALTERA A REDAÇÃO DE DISPOSITIVOS LEGAIS_x000D_
 CONSTANTES NA LEI MUNICIPAL N. 150, DE 16 DE_x000D_
 DEZEMBRO DE 2002, CONFORME ESPECIFICA".</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2514/2514_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2514/2514_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: AUTORIZA O PROCEDÍMENTO DE_x000D_
 CREMAÇÃO DE CADÁVERES E INCINERAÇÃO_x000D_
 DE RESTOS MORTAIS NO MUNICÍPIO DE_x000D_
 FAZENDA RIO GRANDE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2515/2515_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2515/2515_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;DISPÕE SOBRE A INSTITUIÇÃO DO_x000D_
 PROGRAMA PARA RECUPERAÇÃO FISCAL DO MUNICÍPIO_x000D_
 DE FAZENDA RIO GRANDE - FIQUE LEGAL".</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2516/2516_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2516/2516_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SUMULA: &amp;#8220;APROVA PARCELAMENTO FIRMADO PELO PODER_x000D_
 EXECUTIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 </t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;AUTORIZA O PODER EXECUTIVO MUNICIPAL A_x000D_
 DESENVOLVER AÇÕES PARA IMPLEMENTAR O PROGRAMA DE_x000D_
 SUBSIDIO À HABITAÇÃO DE LNTERESSE SOCIAL - PSH -_x000D_
 REGULAMENTADO PELA LEI FEDERAL N. 10.998, DE 15 DE_x000D_
 DEZEMBRO DE 2004&amp;#8221;.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;AUTORIZA O CHEFE DO PODER EXECUTIVO_x000D_
 MUNICIPAL A ALIENAR IMÓVEL QUE ESPECIFICA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
@@ -5435,146 +5435,146 @@
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE  OBRIGATORIEDADE DE_x000D_
 HOSPITAIS PÚBLICOS, PRIVADOS,_x000D_
 UNIDADES DE PRONTO ATENDIMENTO E_x000D_
 UNIDADES BASICAS DE SAUDE, A_x000D_
 NOTIFICAREM OCORRÊNCIAS DE USO DE_x000D_
 BEBIDAS ALCOÍLICAS E/OU_x000D_
 ENTORPECENTES POR CRIANÇAS E_x000D_
 ADOLESCENTES._x000D_
 </t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2121/2121_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2121/2121_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA ESCOLA SEGURA NO_x000D_
 ÂMBITO DO MUNICÍPIO DE FAZENDA RIO_x000D_
 GRANDE - PR, E DA OUTRAS_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2153/2153_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2153/2153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: AUTORIZA AO PODER EXECUTIVO MUNICIPAL DE FAZENDA RIO GRANDE A FIRMAR CONVÊNIOS COM ONG'S E DEMAIS PROGRAMAS HUMANITÁRIOS E VOLUNTÁRIOS DE ATENÇÃO À POPULAÇÃO DE RUA DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE_x000D_
 ESTACIONAMENTO DE BICICLETAS EM_x000D_
 LOCAIS ABERTOS À FREQUÊNCIA DE_x000D_
 PUBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2183/2183_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2183/2183_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE_x000D_
 REALIZAÇÃO DE CURSOS DE PRIMEIROS_x000D_
 SOCORROS PARA FUNCIONÁRIOS E_x000D_
 PROFESSORES DAS UNIDADES_x000D_
 EDUCACIONAIS PUBLICAS E PRIVADAS NO_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE E DA_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2184/2184_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2184/2184_texto_integral.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO DOS DIREITOS DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA, INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO A "SEMANA MUNICIPAL DA CONSCIENTIZAÇÃO SOBRE O TRANSTORNO ESPECTRO AUTISTA" E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DAS ESCOLAS E CENTROS DE_x000D_
 EDUCAÇÃO INFANTIL, A COMISSÃO INTERNA DE_x000D_
 PREVENÇÃO DE ACIDENTES, DORAVANTE CIPA -_x000D_
 ESCOLAR&amp;#8221;.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2240/2240_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2240/2240_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕES SOBRE A PROIBIÇÃO DE INAUGURAÇÃO DE OBRAS PÚBLICAS INCOMPLETAS OU QUE EMBORA CONCLUÍDAS NÃO ATENDAM AO FIM A QUE SE DESTINAM E DA OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSTITUI PROGRAMA DE SAÚDE_x000D_
 PREVENTIVA NA EDUCAÇÃO PUBLICA_x000D_
 MUNICIPAL"._x000D_
 </t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>Gilmar José Petry, Paulinho Coxinha</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O TRANSPORTE REMUNERADO_x000D_
 PRIVADO INDIVIDUAL DE PASSAGEIROS NO_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2387/2387_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2387/2387_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO_x000D_
 DE TAXAS DE INSCRIÇÃO EM CONCURSOS PÚBLICOS NO_x000D_
 ÂMBITO DO MUNICÍPIO DE FAZENDA RIO GRANDE PARA OS_x000D_
 CONVOCADOS E NOMEADOS QUE EFETÍVAMENTE_x000D_
 TRABALHAREM NAS ELEIÇÔES POLÍTICO-PARTIDÁRIAS_x000D_
 REALIZADAS PELA JUSTIÇA ELEITORAL DO PARANÁ, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI A SEMANA MUNICIPAL PARA_x000D_
 CONSCIENTIZAÇÃO E APOIO AOS PORTADORES_x000D_
 DA DOENÇA DE ALZHEIMER E DA OUTRAS_x000D_
 PROVIDÊNCIAS_x000D_
 </t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>SUMULA: &amp;#8220;DECLARA DE UTILIDADE_x000D_
@@ -5822,3457 +5822,3457 @@
     <t>REGULAMENTA A UTILÍZAÇÃO DOS VEÍCULOS OFICIAIS NA CÃMARA MUNICIPAL DE FAZENDA_x000D_
 RIO GRANDE-PR, E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 O PRESIDENTE DA CÂMARA MMLICIPAL DE FAZENDA RIO GRANDE-PR, ESTADO DO_x000D_
 PARANÁ, NO USO DE SUAS ATRIBUIÇÕES LEGAIS, RESOLVE:</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A CONCESSÃO DA_x000D_
 DISTINÇÃO HONORÍFICA DENOMINADA_x000D_
 MÉRITO ESPORTIVO ALBINO_x000D_
 WOZNIACK, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS&amp;#8221;</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2133/2133_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2133/2133_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO, A COMEC (COORDENAÇÃO DA REGIÄO_x000D_
 METROPOLITANA DE CURITIBA) RESPONSÁVEL PELA ADMINISTRAÇÃO DA LINHA DE ÔNIBUS_x000D_
 FAZENDA RIO GRANDE A CURITIBA COM PONTO FINAL NA ESTAÇÃO CARLOS GOMES A_x000D_
 RUA LOUREIRO PINTO N° 190 CURITIBA, PARA QUE VEJA A POSSIBILIDADE DE INSTALAR UM_x000D_
 NOVO TUBO PARA DESEMBARQUE E O AUMENTO DO TUBO DE EMBARQUE (ATUAL).</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2134/2134_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2134/2134_texto_integral.pdf</t>
   </si>
   <si>
     <t>_x000D_
 REQUEREM SEJA EXPEDIDO OFÍCIO AO EXMO. SR. SECRETÁRIO MUNICIPAL DO_x000D_
 ABASTECIMENTO DE CURITIBA PARA QUE VIABILIZE PROPOSTA DE TERMO DE CONVÊNIO_x000D_
 COM O MUNICÍPIO DE FAZENDA RIO GRANDE PARA IMPLANTAÇÃO DE UNIDADE DO_x000D_
 ARMAZÉM DA FAMÍLIA.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2135/2135_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2135/2135_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL PARA QUE SEJA EXPEDIDO OFICIO AO EXMO._x000D_
 DEPUTADO FEDERAL ANTÔNIO WANDSCHEER, PLEITEANDO QUE DESENVOLVA AÇÕES PARA_x000D_
 QUE ATRAVÉS DE EMENDA PARLAMENTAR POSSIBILITE ENVIO DE RECURSOS PARA A_x000D_
 REVITALIZAÇÃO DA PRAÇA DO JARDIM SIDOM NA RUA MACIEIRA ESQUINA COM A RUA_x000D_
 FRAMBOESA NO BAIRRO EUCALIPTOS._x000D_
 </t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2136/2136_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2136/2136_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, INFORME A POSSIBILIDADE E O INTERESSE DO MUNICÍPIO DE_x000D_
 FAZENDA RIO GRANDE - PR DE SER INCLUÍDO NAS ATRIBUIÇÖES DO CARGO DE MÉDICO,_x000D_
 REGIDOS PELA LEI N° 47/2011, O ATESTE DE ÓBITOS, NOS TERMOS DA LEI.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2137/2137_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2137/2137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE INFORME SOBRE A_x000D_
 POSSIBILIDADE DE LEVAR A EFEITO AS INDICAÇÕES N°08/2017 E N°09/2017 (CUJAS CÓPIAS_x000D_
 SEGUEM ANEXAS) QUE VERSAM SOBRE A CONSTRUÇÃO DE UM COLÉGIO ESTADUAL, DE UMA_x000D_
 CRECHE E DE UMA UNIDADE BÁSICA DE SAÚDE, TODOS NO LOTEAMENTO GREEN PORTUGAL, NO_x000D_
 BAIRRO GRALHA AZUL, NESTE MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2146/2146_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2146/2146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AS INSTITUÍÇÖES ABAIXO_x000D_
 RELACIONADAS, SOLICITANDO AS INFORMAÇÕES MENCIONADAS NA SEQUENCIA REFERENTES_x000D_
 AO ANO DE 2017;</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2138/2138_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2138/2138_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA ENCAMINHADO OFÍCIO A COORDENAÇÃO DA REGIÃO METROPOLITANA_x000D_
 DE CURITIBA-COMEC, PARA QUE INFORME SOBRE A POSSIBILIDADE DE IMPLANTAR UM_x000D_
 PONTO DE PARADA DE ÔNIBUS, NA RUA LIMEIRA, N°517, NO BAIRRO EUCALIPTOS, EM_x000D_
 NOSSO MUNICÍPIO DE FAZENDA RIO GRANDE._x000D_
 </t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2139/2139_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2139/2139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO À SECRETARIA ESTADUAL DE JUSTIÇA, TRABALHO E DIREITOS_x000D_
 HUMANOS, AOS CUIDADOS DO SECRETÁRIO E DEPUTADO ESTADUAL ARTAGÃO JUNIOR, PARA_x000D_
 QUE O MESMO DISPONIBILIZE 01 (UM) VEÍCULO PARA DISPONIBILIDADE DA SECRETARIA_x000D_
 MUNICIPAL DE TRABALHO EMPREGO E RENDA.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2140/2140_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2140/2140_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO_x000D_
 MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, PRCMOVAM AS AÇÖES NECESSÁRIAS_x000D_
 PARA QUE SEJA IMPLANTADO NO MUNICÍPIO DE FAZENDA RIO GRANDE O PROJETO AUDITORIA_x000D_
 CÍVICA DA SAÚDE, CRIADO E COORDENADO PELO INSTITUTO DE FISCALIZAÇÃO E CONTROLE (IFC) E_x000D_
 PROMOVIDO NO ESTADO PELA FORÇA SINDICAL DO PARANÁ._x000D_
 </t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2141/2141_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2141/2141_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO À SECRETARIA ESTADUAL DE JUSTIÇA, TRABALHO E DIREITOS_x000D_
 HUMANOS, AOS CUIDADOS DO SECRETÁRIO E DEPUTADO ESTADUAL ARTAGÃO JUNIOR, PARA_x000D_
 QUE O MESMO DISPONIBILIZE 03 (TRÊS) &amp;#8220;ACADEMIAS AO AR LIVRE" PARA SEREM_x000D_
 INSTALADAS EM ESPAÇOS PÚBLICOS NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2142/2142_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2142/2142_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS BASEADO NO_x000D_
 REGIMENTO LNTERNO, VEM REQUERER A MESA DÍRETORA DESTA CASA DE LEIS, PARA QUE SEJA_x000D_
 ENCAMINHADO OFICIO PARA ESTRE AMBIENTAL - CGR IGUAÇU, PARA QUE VENHA DAR_x000D_
 EXPLICAÇÖES EM FORMA DOCUMENTAL E EM AUDIÊNCIAS PÚBLICAS SOBRE AS MEDIDAS_x000D_
 MITIGADORAS E COMPENSATÔRIAS DOS PROJETOS E PROGRAMAS E AMBIENTAIS_x000D_
 PROPOSTOS NOS ELA/ RIMA. AOS QUAIS NÃO EXISTEM PRAZOS E CRONOGRAMAS ESPECÍFICOS_x000D_
 PARA AS IMPLEMENTAÇÖES E PUBLICITAÇÖES DOS MESMOS, NÃO DEFININDO TEMPO PARA_x000D_
 EXECUÇÃO DESTAS AÇÕES. TRANSPARECENDO A FALTA DE COMPROMETIMENTO NAS EXECUÇÕES_x000D_
 DESTES PROGRAMAS ESPECIFICADOS ABAIXO:</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2143/2143_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2143/2143_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. PREFEITO MUNICIPAL, PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA RESPONSÁVEL, INFORME A ESTA CASA DE LEIS A PREVISÃO DE_x000D_
 RECOMEÇO E TERMINO DAS OBRAS DE DRENAGEM NA VILA BOA ESPERANÇA, NO BAIRRO_x000D_
 GRALHA AZUL._x000D_
 </t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2144/2144_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2144/2144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL PARA QUE O MESMO APRECIE_x000D_
 O ANTEPROJETO DE LEI QUE ORIENTA OS ESTABELECIMENTOS PÚBLICOS E_x000D_
 PRIVADOS NO MUNICÍPIO DE INSERIR NAS PLACAS DE ATENDIMENTO_x000D_
 PRIORITÁRIO O SÍMBOLO MUNDIAL DO AUTISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2168/2168_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2168/2168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA EXPEDÍDO OFÍCIO AO_x000D_
 PODER EXECUTIVO MUNICIPAL PARA QUE O MESMO APRECIE O ANTEPROJETO DE LEI_x000D_
 COMPLEMENTAR QUE &amp;#8220;INSERE OS ARTIGOS 2° E 3° NO PROJETO DE LEI 048/2017&amp;#8221;_x000D_
 QUE &amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAR NO PORTAL DE_x000D_
 TRANSPARÊNCIA OS SALDOS DE ESTOQUES DE MEDICAMENTOS E INSUMOS_x000D_
 PARA ATENÇAO À SAUDE NO MUNICÍPIO DE FAZENDA RIO GRANDE E_x000D_
 ESTABELECE OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2169/2169_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2169/2169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">   REQUER SEJA OFICÍADO O EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, INFORME A POSSIBILIDADE E 0 INTERESSE DO MUNICÍPÍO DE_x000D_
 FAZENDA RIO GRANDE - PR EM ALTERAR O HORÁRIO DE ENTRADA DOS ALUNOS DAS_x000D_
 ESCOLAS MUNICIPAIS PARA 08:00 HORAS DAS MANHÃ E SAÍDA AS 12:00 HORAS E_x000D_
 CMEI'S ENTRADA AS 08:00 HORAS DAS MANHÃ.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2170/2170_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2170/2170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">    REQUER SEJA EXPEDIDO OFÍCIO A ESTRE AMBIENTAL S/A. PARA QUE INFORME A ESTA_x000D_
 COLENDA CÂMARA MUNICIPAL SOBRE A POSSIBILIDADE DE REALIZAR A IMPLANTAÇÃO DE_x000D_
 RECIPIENTES CAPTADORES DE PRODUTOS EM ÁREAS PROBLEMÁTICAS DE NOSSO_x000D_
 MUNICÍPIO, ONDE PESSOAS DESPACHAM LIXOS E MATERIAIS NESTES LOCAIS IMPRÓPRIOS_x000D_
 PARA RECEBEREM ESSES DETRITOS.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2171/2171_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2171/2171_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">    REQUER QUE SEJA EXPEDIDO OFÍCIO A COMEC E A EMPRESA LEBLON PARA QUE AMBOS FAÇAM_x000D_
 ESTUDOS DE VIABILIDADE DE ALTERAÇÃO NA IINHA DE ÖNIBUS ESTADOS L, A MESMA NÃO FAZENDO_x000D_
 O RETORNO NA ALTURA DA RUA MATINHOS, MAS SIM SEGUINDO ATÉ O FINAL DA RUA JAGUARAIVA.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2172/2172_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2172/2172_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM A MESA NA FORMA REGIMENTAL PARA QUE SEJAM EXPEDIDOS OFÍCIOS A_x000D_
 CLARO, OI, TIM E VIVO, EMPRESAS DE TELEFONIA COM CHIPS ATIVOS NA REGIÃO, PARA_x000D_
 QUE PROVIDENCIE A INSTALAÇÃO DE UMA ANTENA DE SINAL DE CELULAR, BEM COMO_x000D_
 CABEAMENTOS DE TELEFONE FIXO E INTERNET, PARA QUE POSSIBILITE AOS MORADORES DO_x000D_
 JARDIM PALMEIRA NO BAIRRO GRALHA AZUL O USO DE SEUS APARELHOS DE CELULARES,_x000D_
 BEM COMO ACESSO À INTERNET TELEFONE RESIDENCIAL.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2173/2173_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2173/2173_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA ENVÍADO OFÍCIO AO EXMO. SR. PREFEITO_x000D_
 MUNICIPAL, PARA QUE O MESMO APRECIE O ANTEPROJETO DE LEI QUE &amp;#8220;LNSTITUI O PROGRAMA_x000D_
 FARMÁCIA SOLIDÁRIA NO MUNICÍPIO DE FAZENDA RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2174/2174_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2174/2174_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO DEPUTADO ESTADUAL_x000D_
 FELIPE FRANCISCHINI, NO SENTIDO QUE SEJAM ENCAMINHADOS RECURSOS PARA O_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE, ATRAVÉS DE EMENDA PARLAMENTAR, PARA A_x000D_
 IMPLANTAÇÃO DE UMA &amp;#8220;ACADEMIA AO AR LIVRE" A SER INSTALADA EM UM ESPAÇO_x000D_
 PÚBLICO NO BAIRRO JARDIM SUZUKI EM FAZENDA RIO GRANDE-PR.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2175/2175_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2175/2175_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFÎCIO PARA A COMPANHIA DE SANEAMENTO DO PARANÁ_x000D_
 -SANEPAR, PARA QUE CONTINUE COM A INSTALAÇÃO DA REDE DE ESGOTO NA AV CONDOR,_x000D_
 ENTRE AS RUAS MAGUARI E A JAPIN, NO BAIRRO GRALHA AZUL, NO MUNICÎPIO DE FAZENDA RIO_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2176/2176_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2176/2176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL PARA QUE SEJA EXPEDIDO OFICIO AO EXMO._x000D_
 DEPUTADO FEDERAL ANTÔNIO WANDSCHEER, PLEITEANDO QUE DESENVOLVA AÇÖES PARA_x000D_
 QUE ATRAVÉS DE EMENDA PARLAMENTAR POSSIBILITE ENVIO DE RECURSOS PARA A_x000D_
 AQUISIÇÃO DE EQUIPAMENTOS PARA O HOSPITAL E MATERNIDADE NOSSA SENHORA_x000D_
 APARECIDA-HMNSA, DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Martuzi</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2198/2198_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2198/2198_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO OFÍCIO AO EXMO. PREFEITO MUNICIPAL DE_x000D_
 FAZENDA RIO GRANDE, PARA QUE PRESTE INFORMAÇÕES SOBRE O_x000D_
 CRONOGRAMA DE ASFALTAMENTO DO MUNICÍPIO, E SE AS REFERIDAS RUAS_x000D_
 CITADAS ESTÃO INCLUSAS NO CRONOGRAMA NO ANO DE 2018:</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2177/2177_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2177/2177_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO A EMPRESA RESPONSÁVEL PELO TRANSPORTE_x000D_
 PÚBLICO DO MUNICÍPIO, EMPRESA GRUPO LEBLON A CERCA DE POSSIBILIDADE DE_x000D_
 ÎNSTALAÇÃO DE PONTO DE PARADA DE ÔNIBUS, E DISPONIBILIDADE DE_x000D_
 MAIS HORÁRIOS DESTA LINHA AOS FINS DE SEMANAS E FERIADOS NA_x000D_
 AV. BRASIL, EM FRENTE CENTRO MULTIEVENTOS DE FAZENDA RIO_x000D_
 GRANDE._x000D_
 </t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2178/2178_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2178/2178_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXMO. SR. PREFEITO_x000D_
 MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE PRESTE A ESTA_x000D_
 CASA DE LEIS A SEGUINTES ÍNFORMAÇÖES RELACIONADO AO ACONTECIDO NO UPA -_x000D_
 UNIDADE DE PRONTO ATENDIMENTO NO DIA 26/02/2018.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2179/2179_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2179/2179_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO_x000D_
 MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A ESTA CASA DE LEIS_x000D_
 RELATÓRIO CONTENDO O NÚMERO TOTAL DE ESTAGIÁRIOS ATIVOS NO QUADRO DE PESSOAL DA_x000D_
 PREFEITURA DESTE MUNICÍPIO, ONDE DEVERÁ CONTAR:</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2180/2180_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2180/2180_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. SECRETARIO DE SAÚDE ESTADUAL, SR. MICHELE_x000D_
 CAPUTO NETO QUE VEJA A POSSIBILIDADE DE VIABILIZAR A AMPLIAÇÃO DE VAGAS/LEITOS PARA_x000D_
 INTERNAMENTO VIA CENTRAL DE LEITOS PARA O MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>Irmão José Miranda, Marco Marcondes</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2181/2181_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2181/2181_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO JUNTAMENTE COM A SECRETARIA COMPETENTE, VEJA A POSSIBILIDADE DE_x000D_
 VIABILIZAR UM ESTUDO PARA A CRIAÇÃO DE UMA VIA DE DESACELERAÇÃO, MARGEANDO À BR 116 DANDO ACESSO A RUA FLAMINGOS NO BAIRRO GRALHA AZUL</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>Isabel Despachante, Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2199/2199_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2199/2199_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO DOS NOBRES VEREADORES QUE_x000D_
 COMPÖEM ESSA EGRÉGIA CÃMARA MUNICIPAL, QUE SEJA EXPEDIDO OFÍCIO DE_x000D_
 ENCAMINHAMENTO AO PODER EXECUTIVO MUNICIPAL, SOLICITANDO INFORMAÇÕES E PARECER_x000D_
 SOBRE O ANTEPROJETO DE LEI QUE DISPÖE SOBRE A CRIAÇÃO O CONSELHO_x000D_
 MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS CMPDA DE FAZENDA_x000D_
 RIO GRANDE E DÁ OUTRAS, PROVIDÊNCIAS , CONFORME MINUTA ANEXADO A ESTE_x000D_
 REQUERIMENTO, PARA QUE SEJA APRECIADO E APROVADO PELO GOVERNO MUNICIPAL, PARA QUE_x000D_
 ASSIM SEJA TRANSFORMADO EM LEI DE INICIATIVA DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2200/2200_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2200/2200_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, INFORME SE EXISTE ALGUM PROJETO ARQUITETÔNICO PARA_x000D_
 CONSTRUÇÃO DE PORTAL DE ENTRADA EM NOSSO MUNICÍPIO, A SER INSTALADO NOS_x000D_
 SENTIDO NORTE E SUL DE NOSSA CIDADE. EM CASO POSITIVO, QUE ENVIE PARA ESTA_x000D_
 CASA DE LEIS OS RESPECTIVAS DOCUMENTOS DESTE PROJETO</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2201/2201_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2201/2201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO A EMPRESA INOVA AMBIENTAL PARA QUE INCLUA O BAIRRO_x000D_
 JARDIM BRASIL NA COLETA DE LIXO DOMICILIAR E SELETIVA.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2202/2202_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2202/2202_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. DEP. FEDERAL RUBENS BUENO, PARA QUE_x000D_
 POR MEIO DE EMENDA PARLAMENTAR, DESENVOLVA AÇÔES NO SENTIDO DE DESTINAR_x000D_
 RECURSOS FINANCEIROS NO VALOR DE R$500.000.00 (QUINHENTOS MIL REAIS),_x000D_
 DESTINADOS PARA CUSTEIOS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE FAZENDA RIO_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2203/2203_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2203/2203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO ÔRGÃO DA RECEITA FEDERAL DO BRASIL EM CURITIBA, AOS_x000D_
 CUIDADOS DO LLMO. SENHOR DELEGADO EDAIR RIBEIRO DA SILVA, PARA QUE INFORME A ESTA CASA_x000D_
 DE LEIS SOBRE A POSSIBILIDADE DE INSTALAÇÃO DE UM POSTO DE ATENDIMENTO DA RECEITA_x000D_
 FEDERAL NO MUNICIPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2204/2204_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2204/2204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL PARA QUE INFORME_x000D_
 A ESTA CASA DE LEIS EM QUE ETAPA SE ENCONTRA O PROJETO DE VIABILIZAÇÃO DE UMA_x000D_
 TRINCHEIRA A SER CONSTRUÍDA NA RODOVIA RÉGIS BITTENCOURT PRÓXIMO A PRAÇA DE PEDÁGIO,_x000D_
 NO MUNICIPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2205/2205_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2205/2205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO À EMPRESA LEBLON TRANSPORTE DE PASSAGEIROS PARA_x000D_
 QUE REALIZE A ALTERAÇÃO DA &amp;#8220;LINHA SANTA TERESINHA&amp;#8220;, DE MODO QUE A REFERIDA_x000D_
 LINHA SIGA PELA AVENIDA NOSSA SENHORA APARECIDA ATÉ APROXIMADAMENTE O N°_x000D_
 4701, LOCALIZADO NO TREVO DO CAMPO DO RIO._x000D_
 TENDO COMO EXEMPLO A LINHA QUE ATENDE OS MORADORES DA REGIÃO DO PASSO_x000D_
 AMARELO, NA QUAL O ÔNIBUS É DISPONIBILIZADO EM TRÊS HORÁRIOS, SENDO ELES 06_x000D_
 HORAS, 13 HORAS E 18 HORAS._x000D_
 SALIENTAMOS QUE A PRESENTE SOLICITAÇÃO JÁ FOI APRESENTADA À SUPRAMENCIONADA_x000D_
 EMPRESA POR MEIO DO REQUERIMENTO N° 102/2017 DE 02 DE MAIO DE 2017_x000D_
 ATRAVÉS DO OFICIO DESTA CASA LEGISLATIVA N° 295/2017 DE 09 DE MAIO DE 2017, AO_x000D_
 QUAL NÃO OBTIVEMOS RESPOSTA._x000D_
 SEGUE ANEXO ABAIXO-ASSINADO DOS MORADORES E MAPA DA LOCALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
     <t>Dudu Santos, Paulinho Coxinha, Policial Batista, Prof. Marlon</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2206/2206_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2206/2206_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDÎDO OFÍCIO PARA A EMPRESA PETRÓLEO BRASILEIRO S. A. -_x000D_
 PETROBRÁS PARA QUE A MESMA INFORME A ESTA CÂMARA MUNICIPAL SOBRE A_x000D_
 POSSIBILIDADE DE SER IMPLEMENTADO ESPAÇOS PÚBLICOS COMPARTILHADOS PARA_x000D_
 PRÁTICA DE ATIVIDADES ESPORTIVAS NAS ÁREAS DE FAIXA DE DOMÍNIO ONDE EXISTE A_x000D_
 TUBULAÇÃO DE OLEODUTO QUE TRANSPÕE NOSSA CIDADE, NAS QUAIS PODERIAM SER_x000D_
 CONSTRUÍDAS PISTAS DE ATLETISMO, CICLISMO, FUTEBOL, TÊNIS, BASQUETEBOL_x000D_
 BEM COMO, ACADEMIAS PÚBLICAS E ESPAÇOS DE RECREAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2207/2207_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2207/2207_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, APÓS APROVAÇÃO DESTE PLENÁRIO, SEJA_x000D_
 ENVIADO OFÍCIO AO DR. LUIZ ERNESTO PUJOL E DR. CARLOS ROBERTO GOYTACAZ ROCHA,_x000D_
 NO SENTIDO DE CONVIDÁ-LOS A VIR ATÉ ESTA CASA LEGISLATIVA NOS CONCEDER PALESTRA_x000D_
 SOBRE ÉTICA MÉDICA, UMA VEZ QUE CONSTANTEMENTE VEM OCORRENDO SITUAÇÕES_x000D_
 INADMISSÍVEIS NA ÁREA DE SAÚDE PÚBLICA EM NOSSO MUNICÍPIO,</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2208/2208_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2208/2208_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE POR MEIO_x000D_
 DA SECRETARIA COMPETENTE, INFORME A ESTA CASA DE LEIS SOBRE A POSSIBILIDADE_x000D_
 DE SER IMPLANTADO NA REDE PÚBLICA DE SAÚDE MUNICIPAL UMA PESQUISA AVALIANDO_x000D_
 A QUALIDADE DO ATENDÏMENTO MÉDICO RECEBIDO PELOS RESPECTIVOS PACIENTES NA_x000D_
 UNIDADE DE PRONTO ATENDIMENTO - UPA E NAS UNIDADES BÁSICAS DE SAÚDE -_x000D_
 UBS DE NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2227/2227_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2227/2227_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL PARA QUE SEJA EXPEDIDO OFÍCIO AO EXMO._x000D_
 PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE INFORME SOBRE A_x000D_
 VIABILIDADE DE IMPLEMENTAR UM CENTRO DE INCLUSÃO DIGITAL (LAN HOUSE PÚBLICA) EM_x000D_
 NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2228/2228_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2228/2228_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO. SR. DEPUTADO ESTADUAL DR. BATISTA, PARA QUE O_x000D_
 MESMO DESENVOLVA AÇÕES NO SENTIDO DE DESTINAR VERBA ATRAVÉS DE EMENDA_x000D_
 PARLAMENTAR, PARA AQUISIÇÃO DE UMA VIATURA PARA SECRETARIA MUNICIPAL DE_x000D_
 DEFESA SOCIAL DO MUNICÍPIO DE FAZENDA RIO GRANDE - PR, QUE SERÁ UTILIZADA NA_x000D_
 PATRULHA MARIA DA PENHA, CONFORME LEI MUNICIPAL N° 1122/2016.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2229/2229_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2229/2229_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO Á EMPRESA LNOVA AMBIENTAL TRANSPORTES DE_x000D_
 RESÍDUOS LTDA., PARA QUE PRESTE AS SEGUINTES INFORMAÇÕES, A ESTA CASA DE_x000D_
 LEIS:_x000D_
 QUANTOS FUNCIONÁRIOS DA EMPRESA INOVA-AMBIENTAL PRESTAM SERVIÇO AO_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE (ESPECIFICANDO FUNÇÖES EM CADA ÁREA QUE O_x000D_
 FUNCIONÁRIO PRESTA SERVIÇO AO MUNICÍPIO);_x000D_
 I- QUANTOS VEÍCULOS PRESTAM SERVIÇOS AO MUNICÍPIO DE FAZENDA RIO_x000D_
 GRANDE;_x000D_
 II- CÓPIA DO CONTRATO DA EMPRESA INOVA-AMBIENTAL COM A PREFEITURA DE_x000D_
 FAZENDA RIO GRANDE;_x000D_
 III- POR QUAIS SERVIÇOS A EMPRESA É RESPONSÁVEL NO MUNICÍPIO;_x000D_
 IV- QUAL FOI O VALOR CUSTEADO PARA A INOVA-AMBIENTAL PRESTAR SEUS_x000D_
 SERVIÇOS NO MUNICÍPIO DE FAZENDA RIO GRANDE NO ANO DE 2017.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2230/2230_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2230/2230_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO O OFICÍO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE FAÇA O ESTUDO DA IMPLANTAÇÃO DE UM PRÉDIO_x000D_
 SUBSEQUENTE DA PREFEITURA NO BAIRRO JARDIM VENEZA, ONDE FICARÁ DISPONÍVEL PARA_x000D_
 ATENDIMENTO À POPULAÇÃO COM O OBJETIVO DE PASSAR INFORMAÇÕES E REQUERER_x000D_
 DOCUMENTOS QUE POSSAM SER SOLICITADOS NESTE LOCAL.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2231/2231_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2231/2231_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, APÓS APROVAÇÃO DESTE PLENÁRIO, SEJA_x000D_
 ENVIADO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE INFORME A ESTA CASA LEGISLATIVA A POSSIBILIDADE_x000D_
 DE A PRÓXIMA INSTITUIÇÃO EDUCACIONAL A SER INAUGURADA NO MUNICÍPIO LEVE O NOME_x000D_
 DA PROFESSORA MARIA ROSA DA SILVA, EDUCADORA QUE TANTO CONTRIBUIU COM A_x000D_
 EDUCAÇÃO EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2232/2232_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2232/2232_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO À SECRETARIA MUNICIPAL DE CULTURA E TURISMO E PARA_x000D_
 O DEPARTAMENTO DE AGRICULTURA DE FAZENDA RIO GRANDE, PARA QUE INFORMEM A_x000D_
 ESTA CASA DE LEIS SOBRE A POSSIBILIDADE DE SER DESTINADA UMA UNIDADE_x000D_
 TERRITORIAL NAS LOCALIDADES DO PASSO AMARELO, RIO ABAIXO E SAMAMBAIA, PARA_x000D_
 FINS DE PRESERVAÇÃO AMBIENTAL, TURISMO RURAL, AGRICULTURA FAMILIAR E PRESERVAÇÃO_x000D_
 DO PATRIMÔNIO HISTÓRICO E CULTURAL DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2233/2233_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2233/2233_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO_x000D_
 MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, ENVIE A ESTA CASA DE_x000D_
 LEIS RELATÓRIO CONTENDO TODAS AS OPERAÇÕES REALIZADAS ATRAVÉS DE CONTRATAÇÃO DIRETA,_x000D_
 SEJAM ELAS LICITAÇÃO DISPENSADA, DISPENSÁVEL OU INEXIGIBILIDADE DE LICITAÇÃO, NO EXERCÍCIO_x000D_
 FINANCEIRO DE 2017, ONDE DEVERÁ CONSTAR:_x000D_
 A) NÚMERO DO DOCUMENTO;_x000D_
 B) GBJETO;_x000D_
 C) RAZÃO SOCIAL E CNPJ DA PESSOA JURÍDICA CONTRATADA;_x000D_
 D) VALOR EM REAIS DA OPERAÇÃO;_x000D_
 E) SERVIDOR SOLICITANTE E SECRETARIA NA QUAL ESTÁ OU ESTAVA LOTADO E;_x000D_
 F) JUSTIFICATIVA PARA OPÇÃO PELA REFERIDA MODALIDADE.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2234/2234_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2234/2234_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DO_x000D_
 ÓRGÃO MUNICIPAL DE TRÂNSITO DE FAZENDA RIO GRANDE- FAZTRANS, INFORME A ESTA CASA DE_x000D_
 LEIS A PREVISÃO DE CONTRATAÇÃO DE UM ENGENHEIRO DE TRÂNSITO PARA O MUNICÍPIO DE_x000D_
 FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2235/2235_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2235/2235_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA EXPEDIDO OFÍCIO À_x000D_
 SECRETARIA ESTADUAL DE MEIO AMBIENTE, AO CONSELHO ESTADUAL DE MEIO AMBIENTE E AO_x000D_
 INSTITUTO AMBIENTAL DO PARANÁ- IAP, QUE SE MANIFESTEM E NOS ENVIEM ATRAVÉS DE_x000D_
 RELATÓRIOS E COPIAS DE DOCUMENTOS REFERENTE A LAUDOS, PROCESSOS E AUTOS DE_x000D_
 FISCALIZAÇÃO E AUTUAÇÕES REFERENTE AO LICENCIAMENTO AMBIENTAL E OPERACIONALIZAÇÃO DO_x000D_
 ATERRO SANITÁRIO DE RESÍDUOS SÓLIDOS DA ESTRE AMBIENTAL SITUADA NA CIDADE DE FAZENDA_x000D_
 RIO GRANDE._x000D_
 </t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2236/2236_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2236/2236_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO À CHEFIA DO PODER EXECUTIVO MUNICIPAL, PARA QUE,_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, ESTUDE A POSSIBILIDADE DA IMPLANTAÇÃO DE UMA_x000D_
 TRAVESSIA ELEVADA NA AVENIDA BRASIL, BAIRRO EUCALIPTOS, EM FRENTE À ESCOLA CAIC, FAZENDA RIO GRANDE-PR.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>Delegado Fabio Machado, Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2237/2237_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2237/2237_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA COMPETENTE, APRESENTE O PLANO MUNICIPAL DE SEGURANÇA PÚBLICA._x000D_
 CASO O MESMO AINDA NÃO FOI ELABORADO, REQUER INFORMAÇÕES SOBRE O SEU_x000D_
 CRONOGRAMA.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2238/2238_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2238/2238_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA RESPONSÁVEL, INFORME A ESTA CASA DE LEIS QUAIS_x000D_
 AS PREVISÖES (CONTENDO DIA, MÊS E ANO) PARA QUE SEJA REALIZADA A_x000D_
 PAVIMENTAÇÃO DAS SEGUINTES VIAS: RUA ROMÊNIA, RUA FLAMINGOS, RUA_x000D_
 GUAPUVURU, TRAVESSA VIOLETA, TRAVESSA IMBUIA, RUA SERGIPE, TRAVESSA CUBA,_x000D_
 RUA RIO DE JANEIRO, RUA PARANAVAÍ, TRAVESSA CASCAVEL, RUA CANCUN, RUA_x000D_
 COSTA DO MARFIM, RUA ESCÓCIA, TRAVESSA BIRMÂNIA, RUA LITUÂNIA, RUA MARTINICA_x000D_
 E TRAVESSA INDONÉSIA, TODAS NESTE MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2239/2239_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2239/2239_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SEJA EXPEDIDO OFÍCIO AO EXMO. SR. JUIZ DE DIREITO DIRETOR DO FÓRUM_x000D_
 DE FAZENDA RIO GRANDE PARA QUE PROMOVA AS MEDIDAS NECESSÁRIAS NO SENTIDO_x000D_
 DE VIABILIZAR MAIS SERVIDORES PARA ATUAREM JUNTO A VARA DE FAMÍLIA DESTE FORO_x000D_
 REGIONAL, BEM COMO, PARA QUE TAMBÉM EMPENHE ESFORÇOS NO SENTIDO DE SER_x000D_
 DESIGNADO DEFENSORES PÚBLICOS PARA ATUAREM JUNTO A DEFENSORIA PÚBLICA LOCAL.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>Gilmar José Petry, Irmão José Miranda, Isabel Despachante, Martuzi, Policial Batista, Prof. Marlon</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2255/2255_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2255/2255_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE PRESTE AS SEGUINTES INFORMAÇÕES A ESTA CASA DE LEIS A_x000D_
 CERCA DA LEI N° 1185/2017:_x000D_
 1ª SE FOI FIRMADO TERMO DE COOPERAÇÃO TÉCNICA COM A ACINFAZ?_x000D_
 2ª EM CASO POSITIVO QUANDO ESTE TERMO DE COOPERAÇÃO TÉCNICA ENTROU EM_x000D_
 VIGOR?_x000D_
 3ª SE FOI REALIZADO AIGUM REPASSE DE VALORES PARA A IMPLANTAÇÃO DO PLANO DE_x000D_
 DESENVOLVIMENTO DO MUNICÍPIO?_x000D_
 4ª QUAIS MEDIDAS EFETIVAMENTE A ACINFAZ VIABILIZOU EM RELAÇÃO A ESTE PLANO_x000D_
 DESDE A VIGÊNCIA DESTA LEI?</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2256/2256_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2256/2256_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE INFORME A ESTA CASA DE LEIS, SE É EXIGIDO COMO CRITÉRIO_x000D_
 CONDICIONANTE PARA QUE SEJA EMITIDO O RESPECTIVO ALVARÁ DE AUTORIZAÇÃO A_x000D_
 PRESENÇA DE BOMBEIROS CIVIS EM GRANDES EVENTOS E LOCAIS DE GRANDE_x000D_
 CONCENTRAÇÃO DE PESSOAS NO MUNICÍPIO FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2257/2257_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2257/2257_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCLO AO EXMO. SR. PREFEITO MUNICIPAL JUNTAMENTE COM A_x000D_
 SANEPAR PARA QUE PRESTE INFORMAÇÖES A ESTA CASA DE LEIS EM CARÁTER DE_x000D_
 URGÊNCIA, ACERCA DO PLANEJAMENTO DA REDE DE ESGOTO E ÁGUA PLUVIAL NA_x000D_
 EXTENSÃO DO NOVO LOTEAMENTO JARDIM BRASIL, BEM COMO SE JÁ EXISTE ALGUM_x000D_
 PROJETO PARA EXECUÇÃO DESSAS OBRAS. SE EXISTE QUAL A PREVISÃO PARA EXECUÇÄO_x000D_
 DAS MESMAS. SE POSSÍVEL NOS ENVIAR CÓPIAS.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2258/2258_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2258/2258_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO DEPUTADO MISSIONÁRIO ARRUDA, SOLICITANDO SEJAM_x000D_
 DISPONIBILIZADOS RECURSOS PÚBLICOS NO VALOR APROXIMADO DE R$ 300.000,00 (_x000D_
 TREZENTOS MIL REAIS) ATRAVÉS DE EMENDAS PARLAMENTARES, PARA INSTALAÇÃO DE UMA_x000D_
 ÁREA DE ESPORTES TIPO &amp;#8220;MINI-ARENA" NO ESPAÇO PÚBLICO, ATUALMENTE UTILIZADO_x000D_
 COMO CAMPO DE FUTEBOL, AO LADO DA RUA GUARÁ, BAIRRO GRALHA AZUL, FAZENDA RIO_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO DEPUTADO FELIPE FRANCISCHINI, SOLICITANDO SEJAM_x000D_
 DISPONIBILIZADOS RECURSOS PÚBLICOS NO VALOR APROXIMADO DE R$ 600.000,00 (_x000D_
 SEISCENTOS MIL REAIS) ATRAVÉS DE EMENDAS PARLAMENTARES, PARA O ASFALTAMENTO_x000D_
 AS RUAS UNIÄO DA VITÓRIA, CAMPINAS, NO BAIRRO ESTADOS, E TRECHO FINAL DA RUA_x000D_
 ETIÓPIA, NO BAIRRO NAÇÕES, FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2259/2259_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2259/2259_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 COMPANHIA DE SANEAMENTO DO PARANÁ- SANEPAR, INFORME A ESTA CASA DE LEIS A_x000D_
 PREVISÃO DE INSTALAÇÃO DA REDE DE ESGOTO NO BAIRRO JARDIM NITTA NO MUNICÍPIO DE_x000D_
 FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2260/2260_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2260/2260_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDÍDO OFÍCIO AO EXMO. SR. COMANDANTE-GERAL DA_x000D_
 POLICIA MILITAR DO PARANÁ, CORONEL MAURICIO TORTATO, PARA QUE O MESMO_x000D_
 ATRAVÉS DO GRUPO DE RONDAS OSTENSIVAS DE NATUREZA ESPECIAL (RONE)_x000D_
 REALIZE RONDAS OSTENSIVAS NOS BAIRROS DE FAZENDA RIO GRANDE EM DIAS_x000D_
 ESTRATÉGICOS, DIAS ESTES QUE PODEM SER VERIFICADOS JUNTO AO BATALHÃO DE POLICIA_x000D_
 MILITAR DO PARANÁ, PRESENTE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2261/2261_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2261/2261_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO_x000D_
 MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, PROMOVAM AS AÇÕES_x000D_
 NECESSÁRIAS PARA QUE SEJA REALIZADO O CREDENCIAMENTO DE CLÍNICAS MÉDICAS SEDIADAS NO_x000D_
 MUNICÍPIO COM O DEPARTAMENTO DE TRÂNSITO DO PARANÁ - DETRAN-PR PARA A REALIZAÇÃO_x000D_
 DOS EXAMES NECESSÁRIOS PARA A RENOVAÇÃO DA CARTEIRA NACIONAL DE HABILITAÇÃO - CNH.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2262/2262_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2262/2262_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL PARA QUE SEJA EXPEDIDO OFÍCIO AO EXMO._x000D_
 PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE PRESTE_x000D_
 INFORMAÇÕES A ESTA CASA DE LEIS SOBRE A RETOMADA DA OBRA DA UNIDADE DE SAÚDE_x000D_
 LOCALIZADO NO JARDIM SANTARÉM NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2263/2263_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2263/2263_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, APÓS APROVAÇÃO DESTE PLENÁRIO, SEJA_x000D_
 ENVIADO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE INFORME A ESTA CASA LEGISIATIVA QUAIS AS_x000D_
 PROVIDÊNCIAS TOMADAS ACERCA DA INDICAÇÃO 330/2017 EM ANEXO, ONDE INDICA_x000D_
 QUE O MUNICÍPIO DE FAZENDA RIO GRANDE CELEBRE CONVÊNIO COM A SECRETÁRIA DA_x000D_
 RECEITA FEDERAL (RFB) NO QUE SE REFERE A COBRANÇA DE ITR - IMPOSTO SOBRE A_x000D_
 PROPRIEDADE TERRITORIAL RURAL, CONFORME INSTRUÇÃO NORMATIVA.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2264/2264_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2264/2264_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL NO USO DE SUAS ATRIBUIÇÖES REGIMENTAIS BASEADO NO_x000D_
 REGIMENTO INTERNO, VEM REQUERER PARA QUE SEJA ENCAMINHADO OFICIO PARA ESTRE_x000D_
 AMBIENTAL - CGR IGUAÇU (CENTRO DE GERENCIAMENTO DE RESÍDUOS) PARA QUE VENHA NUM_x000D_
 PRAZO DE 15 DIAS EM FORMA DE RELATÓRIOS E COPIAS DE DOCUMENTOS AS SEGUINTES_x000D_
 INFORMAÇÖES E ESCLARECIMENTOS NUM PRAZO DE 15 DIAS AS SEGUINTES ÍNFORMAÇÖES:_x000D_
 1) QUANTOS E QUAIS SÃO OS MUNÍCÍPIOS QUE ENTERRAM IIXO EM FAZENDA RIO GRANDE E_x000D_
 A QUANTIDADE ENTERRADA NOMINALMENTE POR CADA MUNICÍPIO DESDE DO INÍCIO DE SUA_x000D_
 OPERAÇAO ATÉ O MOMENTO._x000D_
 2) QUANTOS E QUAIS SÃO AS EMPRESAS CHAMADAS DE GRANDES GERADORES DE IIXO QUE_x000D_
 ENTERRAM IIXO EM FAZENDA RIO GRANDE E A QUANTIDADE ENTERRADA POR CADA UM_x000D_
 DELES DESDE DO INÍCIO DE SUA OPERAÇÃO ATÉ O MOMENTO._x000D_
 3) QUAIS SÃO AS EMPRESAS QUE PRESTAM SERVIÇOS NA OPERAÇÃO DE ENTERRAR O LIXO E_x000D_
 FAZER O TRATAMENTO DO CHORUME E GAZES EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA ENCAMINHADO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, E A EMPRESA_x000D_
 LEBLON TRANSPORTES PARA QUE INFORME ESSA CASA DE LEIS DA POSSIBILIDADE_x000D_
 DE SER AMPLIADA A PLATAFORMA DE EMBARQUE E DESEMBARQUE DO LIGEIRINHO DO_x000D_
 TERMINAL RODOVIÁRIO DE FAZENDA RIO GRANDE, INCLUINDO A REMOÇÃO DA CISTERNA_x000D_
 QUE HOJE SE ENCONTRE ATRÁS DA RAMPA DE ACESSO DOS LIGEIRINHOS ATRAPALHANDO O_x000D_
 A¼SSO DOS USUÁRIOS._x000D_
 </t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE PRESTE AS SEGUINTES INFORMAÇÖES A ESTA CASA DE LEIS, A_x000D_
 CERCA DO TERRENO LOCALIZADO PRÓXIMO AO N° 543 FINAL DA RUA SÃO MIGUEL:_x000D_
 1ª SE ESTA ÁREA PERTENCE AO MUNICÍPIO DE FAZENDA RIO?_x000D_
 2ª EM CASO POSITIVO SE EXISTE PROJETO URBANÍSTICO PARA ESTA ÁREA?_x000D_
 3ª QUAL O PRAZO PARA INÍCIO E EXECUÇÃO DAS OBRAS PROJETADAS?_x000D_
 4ª EM CASO NEGATIVO A QUEM ESTA ÁREA PERTENCE?_x000D_
 5§ SE HÁ FISCALIZAÇÃO EM RELAÇÃO À LEI COMPLEMENTAR N° 54/2012, EM SEUS_x000D_
 ARTIGOS N° 48,49 E 50?</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>Gilmar José Petry, Policial Batista</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SEJA OFÍCIADO O EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE PRESTE AS SEGUINTES INFORMAÇÕES A ESTA CASA DE LEIS, A_x000D_
 CERCA DA IMPLANTAÇÃO DA CIRCUNSCRIÇÃO REGIONAL DE TRÂNSITO - CIRETRAN E/OU_x000D_
 POSTO DE ATENDIMENTO AVANÇADO (PAA):_x000D_
 1ª SE JÁ FOI DESENVOLVIDO ALGUM PROJETO PARA ÍMPLANTAÇÃO DO MESMO, ELABORADO_x000D_
 PELO PODER EXECUTIVO MUNICIPAL?_x000D_
 2ª SE EXISTE ALGUMA NEGOCIAÇÃO ENTRE O MUNICÍPIO DE FAZENDA RIO GRANDE E O_x000D_
 GOVERNO ESTADUAL DO PARANÁ, PARA A ASSINATURA DE CONVÊNIO QUE VIABILIZE A_x000D_
 INSTALAÇÄO DO CIRETRAN E/OU POSTO DE ATENDIMENTO AVANÇADO?_x000D_
 3ª QUAL SERÁ O INVESTIMENTO FINANCEIRO POR PARTE DO PODER EXECUTIVO MUNICIPAL?_x000D_
 4ª SE O MUNICÍPIO DE FAZENDA RIO GRANDE, DISPÕE DE ESTRUTURA FÍSICA ADEQUADA_x000D_
 PARA ESTE FIM?</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, JUNTAMENTE COM A_x000D_
 SECRETARIA COMPETENTE QUE INFORME A ESTA CASA DE LEIS A POSSIBILIDADE DE_x000D_
 REALIZAR A LIGAÇÃO DA RUA SANTA RITA DE CÁSSIA NO BAIRRO SANTA TEREZINHA ATÉ A_x000D_
 TRINCHEIRA DO PARQUE VERDE SITUADA NA BR116 NO MUNICÍPIO DE FAZENDA RIO_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO O OFICIO AO EXMO. SR.° PREFEITO MUNICIPAL, PARA QUE 0_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE INFORME SE HÁ INTERESSE POR PARTE DO_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE, ESPECIALMENTE PARA A ÁREA RURAL DE NOSSA_x000D_
 CIDADE, EM ADERIR AO PROGRAMA INTERNET PARA TODOS.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL E DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA EXPEDIDO OFÍCIO AO_x000D_
 PODER EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE SAÚDE E O CONSELHO MUNICIPAL_x000D_
 DE SAÚDE PARA QUE ENCAMINHE PARA ESTA CASA DE LEIS, INFORMAÇÕES E ESCLARECIMENTOS_x000D_
 ATRAVÉS DE DOCUMENTOS, REFERENTE DE COMO ESTÁ O FUNCIONAMENTO E 0 ORGANOGRAMA DOS_x000D_
 PROFISSIONAIS DE SAÚDE QUE ATUAM EM CONFORMIDADE COM A LEGISLAÇÃO DO SUS NO_x000D_
 CAPS- CENTRO DE ATENÇÃO PSICOSSOCIAL E A RELAÇÃO COM NOMES E FUNÇÃO DOS_x000D_
 FUNCIONÁRIOS ESTATUTÁRIOS, COMISSIONADOS E ESTAGIÁRIOS.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO_x000D_
 MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, ENVIE A ESTA CASA DE_x000D_
 LEIS INFORMAÇÕES A RESPEITO DE TODAS AS OPERAÇÕES REALIZADAS NO EXERCÍCIO FINANCEIRO DE_x000D_
 2017, REFERENTES À "CESSÃO DE USO DE BENS PÚBLICOS", CONFORME PREVISTO NA LEI N°_x000D_
 1056/2014 DE 12 DE DEZEMBRO DE 2014, COMO SEGUE:_x000D_
 A) RELATÓRIO DETALHADO COMPREENDENDO CADA UMA DAS OPERAÇÖES REALIZADAS, ONDE_x000D_
 DEVERÁ CONSTAR: DESCRIÇÃO DO "BEM PÚBLICO&amp;#8221; ONDE O EVENTO FOI REALIZADO, NOME E CPF_x000D_
 OU CNPJ DO REQUERENTE, TIPO DO EVENTO, NÚMERO DO ALVARÁ DE LICENÇA EXPEDIDO PELO_x000D_
 MUNICÍPIO, VALOR COBRADO DE ACORDO COM O DECRETO N9 3892, DE 07 DE ABRIL DE 2015 E_x000D_
 CASO O REQUERENTE TENHA SIDO ISENTO DO PAGAMENTO EM QUAL SITUAÇÃO O MESMO FOI_x000D_
 CLASSIFICADO;_x000D_
 B) CÓPIAS DOS REQUERIMENTOS DIRIGIDOS AO PODER EXECUTIVO MUNICIPAL PELO REQUERENTE;_x000D_
 C) CÓPIAS DOS DECRETOS EXPEDIDOS PELO PREFEITO MUNICIPAL OU ATOS DO SECRETÁRIO_x000D_
 MUNICIPAL QUE FORMALIZARAM AS PERMISSÕES DE USO;_x000D_
 D) RELATÓRIO CONTÁBIL DEMONSTRANDO O EFETIVO REGISTRO DO INGRESSO DA RECEITA.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA_x000D_
 QUE ATRAVÉS DA SECRETARIA COMPETENTE INFORME A ESTA CASA DE LEIS SE EXISTE_x000D_
 ALGUM TERRENO DE PROPRIEDADE DO MUNICÍPIO DE FAZENDA RIO GRANDE LOCALIZADO_x000D_
 NO BAIRRO PIONEIROS QUE ESTEJA DISPONÍVEL PARA IMPLANTAÇÃO DE EQUIPAMENTOS_x000D_
 PÚBLICOS. AINDA, SE HOUVER, INFORME A SUA LOCALIZAÇÃO E SE ELE PODE RECEBER_x000D_
 EQUIPAMENTOS PÚBLICOS DE FORMA IMEDIATA OU SE NECESSITA DE MELHORIAS POR_x000D_
 PARTE DO PODER PÚBLICO PARA ADEQUÁ-IO ÀS NECESSIDADES A QUE SE DESTINARÁ.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. DIRETOR PRESIDENTE DA CELEPAR, SENHOR_x000D_
 JACSON CARVALHO LEITE, PARA QUE O MESMO ATRAVÉS DO DEPARTAMENTO_x000D_
 RESPONSÁVEL, REALIZE A CRIAÇÃO DE UM SISTEMA INTEGRADO DE SAÚDE, CONTANDO_x000D_
 COM INTRANET PARA RECEPÇÃO DOS AGENDAMENTOS DE CONSULTAS E APLICATIVO DE_x000D_
 CELULAR PARA QUE A POPULAÇÃO POSSA MARCAR SUAS CONSULTAS MÉDICAS COM_x000D_
 COMODIDADE NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE POR MEIO DA_x000D_
 SECRETARIA COMPETENTE INFORME A ESTA CASA DE LEIS SOBRE A POSSIBILIDADE DE SER_x000D_
 REALIZADO REFINANCIAMENTO DOS DÉBITOS EM ATRASO DOS BENEFICIÁRIOS DO PROGRAMA DE_x000D_
 MORADIA POPULAR COORDENADOS PELO MUNICÍPIO DE FAZENDA RIO GRANDE EM ESPECIAL NA_x000D_
 REGIÃO DO BAIRRO SANTA MARIA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>Gilmar José Petry, Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SEJA EXPEDIDO OFÍCIO PARA O EXMO. SR. PREFEITO MUNICIPAL E PARA A_x000D_
 AUTOPISTA PLANALTO SUL - GRUPO ARTERIS S.A. PARA QUE PRESTEM OS SEGUINTES_x000D_
 ESCLARECIMENTOS A ESSA CASA DE LEÍS ACERCA DO RECENTE FECHAMENTO DA LIGAÇÃO_x000D_
 DA RUA LUCINIR FRANCO DA ROCHA COM A RODOVIA RÉGIS BITTENCOURT, EM NOSSO_x000D_
 MUNICÍPÍO:_x000D_
 A) QUEM PROMOVEU O FECHAMENTO DESTA VIA PÚBLICA;_x000D_
 B) QUAL O FUNDAMENTO JURÍDICO QUE AUTORIZOU O FECHAMENTO DESTA VIA;_x000D_
 C) SE FORAM REALIZADAS AUDIÊNCIAS PÚBLICAS OU CONSULTAS POPULARES QUE_x000D_
 JUSTIFICASSEM O INTERESSE PÚBLÍCO NA REALIZAÇÃO DO FECHAMENTO DESTA VIA_x000D_
 (QUE APRESENTE DOCUMENTOS COMPROBATÓRIOS DESTAS MEDIDAS EM CASO DE_x000D_
 TEREM SIDO REALIZADAS);_x000D_
 D) QUAIS AUTORIDADES PÚBLICAS AUTORIZARAM O FECHAMENTO DESTA VIA DE_x000D_
 ACESSO (QUE APRESENTEM OS COMPETENTES DOCUMENTOS AUTORIZATIVOS);_x000D_
  E) POR QUAIS MOTIVOS NÃO FORAM FEITAS AS COMUNICAÇÔES CAM ANTECEDÊNCIA_x000D_
 PARA OS MORADORES LOCAIS ACERCA DO FECHAMENTO DESTA VIA PUBLICA.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO A EMPRESA URBS - URBANIZAÇÃO DE CURITIBA SIA PARA_x000D_
 QUE INSTALE UM POSTO DE ATENDIMENTO PARA USUÁRIOS DO TRANSPORTE COLETIVO_x000D_
 DENTRO DO TERMINAL RODOVIÁRIO DE FAZENDA RIO GRANDE, PARA USUÁRIOS DO_x000D_
 TRANSPORTE COLETIVO DE NOSSA CIDADE POSSA FAZER SEU CARTÃO DE TRANSPORTE E_x000D_
 REALIZAR SUAS RECARGAS.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2306/2306_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2306/2306_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE PRESTE AS SEGUINTES INFORMAÇÕES A ESTA CASA DE LEIS, A_x000D_
 CERCA DA ESCOLA MUNICIPAL MARLENE BARBOSA:_x000D_
 1ª SE EXISTE PROJETO ARQUITETÔNICO PARA REESTRUTURAÇÄO DAS PAREDES DA QUADRA_x000D_
 DE ESPCRTES?_x000D_
 2ª SE ALGUMA EMPRESA FOI CONTRATADA PARA FAZER A SUBSTITUIÇÃO E/OU REPAROS_x000D_
 NAS CALHAS DE CAPTAÇÃO DA ÁGUA DA CHUVA?_x000D_
 3ª EM CASO POSITIVO QUAL O PRAZO PARA INÍCIO E EXECUÇÄO DAS OBRAS?_x000D_
 4ª EM CASO NEGATIVO O QUE É NECESSÁRIO PARA ELABORAÇÃO DO PROJETO DE_x000D_
 REESTRUTURAÇÃO DAS PAREDES E A SUBSTITUIÇÃO DAS CALHAS?</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2307/2307_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2307/2307_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO À ASSOMEC - ASSOCIAÇÃO DOS MUNICÍPIOS DA_x000D_
 REGIÃO METROPOLITANA DE CURITIBA PARA QUE INCLUA EM SUAS PAUTAS DE REUNIÕES, A_x000D_
 POSSIBILIDADE DE CRIAÇAO DE UM CONSÓRCIO LNTERMUNICIPAL DE PROTEÇAO E BEM_x000D_
 ESTAR ANIMAL.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2308/2308_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2308/2308_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO À COORDENAÇÃO DA REGIÃO_x000D_
 METROPOLITANA DE CURITIBA - COMEC E AO GRUPO LEBLON TRANSPORTES DE PASSAGEIROS,_x000D_
 PARA QUE EM CONJUNTO REALIZEM OS ESTUDOS TÉCNICOS A FIM DE AVALIAR A POSSIBILIDADE DE_x000D_
 ALTERAR O ITINERÁRIO DOS ÔNIBUS QUE FAZEM A LIGAÇÃO ENTRE FAZENDA RIO GRANDE E_x000D_
 CURITIBA, QUE HOJE TRANSITAM PEIA RODOVIA BR 116 E BR 476, TRANSFERINDO-O PARA A_x000D_
 AVENIDA DAS ARAUCÁRIAS, AVENIDA FRANCISCO FERREIRA DA CRUZ EM FAZENDA RIO GRANDE E_x000D_
 RUA NICOLA PELANDA NO BAIRRO UMBARÁ EM CURITIBA.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2309/2309_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2309/2309_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO À COMEC (COORDENAÇÃO DA REGIÃO METROPOLITANA_x000D_
 DE CURITIBA), PARA QUE IMPLANTE UMA LINHA DE ÔNIBUS SAINDO DA AVENIDA ESTADOS_x000D_
 UNIDOS, PASSANDO PELA AVENIDA HOLANDA E SAINDO NA AVENIDA PORTUGAL, EM_x000D_
 HORÁRIOS ESPECIAIS.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>Paulinho Coxinha, Prof. Marlon</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2310/2310_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2310/2310_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM SEJA EXPEDIDO OFÍCIO PARA O EXMO. SR. PREFEITO MUNICIPAL, PARA QUE_x000D_
 POR MEIO DA SECRETARIA COMPETENTE, INFORME A ESTA CASA DE LEIS SOBRE A_x000D_
 POSSIBILIDADE DE IMPLEMENTAR A AMPLIAÇÃO DA UNIDADE DE SAÚDE DA VILA MARLI,_x000D_
 NO BAIRRO NAÇÖES, ESPECIALMENTE POR MEIO DOS RECURSOS DESTINADOS PELO EXMO._x000D_
 SR. DEPUTADO FEDERAL TONINHO WANDSCHEER, QUE CONTEMPLARIA EM SEU PROJETO A_x000D_
 CONSTRUÇÃO DE MAIS CONSULTÓRIOS, SALA DE REUNÍÖES, MAIS BANHEIROS, SALA PARA_x000D_
 COLETA DE RESÍDUOS HOSPITALARES, REFORMA COMPLETA NA COBERTURA E UM JARDIM_x000D_
 EXTERNO._x000D_
 </t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2328/2328_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2328/2328_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO O OFICIO AO EXMO. SR.° PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE FORNEÇA AS DEVIDAS INFORMAÇÕES SOBRE_x000D_
 O ANDAMENTO DAS OBRAS E TAMBÉM QUAL A DATA PREVÍSTA PARA INAUGURAÇÄO DA NOVA_x000D_
 UNIDADE DE SAÚDE SÃO SEBASTÍÄO, SITUADA NO BAIRRO JARDIM VENEZA NESTE_x000D_
 MUNICÍPIO. SENDO QUE A MESMA SOLICITAÇÃO JÁ FOI REALIZADA NO ANO ANTERIOR E ATÉ_x000D_
 O PRESENTE MOMENTO NÃO OBTIVEMOS AS DEVIDAS RESPOSTAS._x000D_
 </t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2345/2345_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2345/2345_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE ENVIEI INFORMAÇÕES A ESTA CASA DE LEIS, SE JÁ ESTÃO_x000D_
 SENDO TOMADAS AS MEDIDAS NECESSÁRIAS PARA IMPLANTAÇÃO DO CAPS-I E CAPS-_x000D_
 AD NO MUNICÍPIO DE FAZENDA RIO GRANDE-PR, UMA VEZ QUE JÁ ESTÁ PREVISTO NO_x000D_
 PLANO PLURIANUAL - PPA ORÇAMENTO PARA ESTE FIM.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2329/2329_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2329/2329_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO A EMPRESA COPEL-COMPANHIA PARANAENSE DE_x000D_
 ENERGIA S.A. PARA QUE INFORME A ESTA CASA DE LEIS A POSSIBILIDADE DE INSTALAÇÃO_x000D_
 DE TERMINAIS DE ATENDIMENTOS EM LOCAIS PÚBLICOS E PRIVADOS DE NOSSO_x000D_
 MUNICÍPIO PARA A POPULAÇÃO FAZENDENSE EFETUAR O PAGAMENTO DE SUAS FATURAS_x000D_
 EM DINHEIRO VIVO E CARTÕES DE DÉBITO, COM MAIS FACILIDADE EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2330/2330_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2330/2330_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. DEPUTADO FEDERAL RUBENS BUENO_x000D_
 PARA QUE O MESMO VIABILIZE JUNTO AO DEPARTAMENTO NACIONAL DE LNFRAESTRUTURA_x000D_
 TERRESTRE - DNIT A CONSTRUÇÃO DE VIA MARGINAL A RODOVIA RÉGIS BITTENCOURT (BR-_x000D_
 116), POR UM TRECHO DE APROXIMADAMENTE 650 METROS, DE MODO A INTERLIGAR A_x000D_
 TRINCHEIRA LOCALIZADA NA ALTURA DO KM 129-SUL ATÉ A ENTRADA DA RUA_x000D_
 PERNAMBUCO, NO BAIRRO ESTADOS, NO MUNICIPIO DE FAZENDA RIO GRANDE-PR.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2331/2331_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2331/2331_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA DE LEIS SOBRE QUAL O_x000D_
 PLANEJAMENTO PÚBLICO ESTÁ SENDO IMPLEMENTADO PARA A CONSTRUÇAO E_x000D_
 MANUTENÇÃO DE CALÇADAS NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2332/2332_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2332/2332_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO À ANATEL - AGÊNCIA NACIONAL DE_x000D_
 TELECOMUNICAÇÕES, COM SEDE NO ESTADO DO PARANÁ NA AV. VICENTE MACHADO,_x000D_
 720 - BATEL, CURITIBA - PR E PARA A COPEL - COMPANHIA PARANAENSE DE_x000D_
 ENERGIA, AV. BRASIL, 2057 - NAÇÕES, FAZENDA RIO GRANDE, PARA QUE, ATRAVÉS DO_x000D_
 DEPARTAMENTO RESPONSÁVEL, FISCAIIZE AS IINHAS DE TELEFONIA E INTERNET NO MUNICÍPIO_x000D_
 DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2333/2333_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2333/2333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NA FORMA REGIMENTAL NO USO DE SUAS ATRIBUIÇÖES REGIMENTAIS BASEADO NO_x000D_
 REGIMENTO INTERNO, VEM REQUERER PARA QUE SEJA ENCAMINHADO OFICIO PARA A ESTRE_x000D_
 AMBIENTAL - CGR IGUAÇU (CENTRO DE GERENCIAMENTO DE RESÍDUOS) PARA QUE VENHA NUM_x000D_
 PRAZO DE 15 DIAS EM FORMA DE RELATÓRIOS E COPIAS DE DOCUMENTOS AS SEGUINTES_x000D_
 INFORMAÇÖES E ESCLARECIMENTOS:_x000D_
 1- DE QUE FORMA E EXECUTADO OS SERVIÇOS DAS EMPRESAS QUE OPERACIONALIZAM,_x000D_
 ENTERRAM O LIXO NO ATERRO DA ESTRE AMBIENTAL- CGR IGUAÇU EM FORMA DE_x000D_
 CRONOGRAMAS E FLUXO E PLANILHAS DE ENTRADA DE LIXO PARA SER ENTERRADO EM NOSSA_x000D_
 CIDADE._x000D_
 2- RECIBOS DE PAGAMENTOS DOS FORNECEDORES QUE FORNECEM MATERIAL PARA COBERTURA,_x000D_
 COMPACTAÇÃO, DRENAGEM E TRATAMENTO DOS GAZES E CHORUME DO ATERRO DESDE DA_x000D_
 DATA DA LIBERAÇÃO DE IICENÇA DE OPERAÇÃO ATE O MOMENTO._x000D_
 3- QUANTO TEMPO OS FORNECEDORES E PRESTADORES DE SERVIÇOS FICARAM E FICAM SEM_x000D_
 RECEBER._x000D_
 4- QUAL O IMPACTO CAUSADO PELA FALTA DE PRODUTOS E MATERIAIS POR FALTA DE PAGAMENTO_x000D_
 DE PRESTADORES DE SERVIÇOS E FORNECEDORES DESDE DA LICENÇA DE OPERAÇÃO ATÉ O _x000D_
 MOMENTO. </t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2334/2334_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2334/2334_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO_x000D_
 MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A ESTA CASA DE LEIS_x000D_
 RELATÓRIO ANALÍTICO CONTENDO O NÚMERO TOTAL DE GUARDAS MUNICIPAIS NO QUADRO DE_x000D_
 PESSOAL DA PREFEITURA DESTE MUNICÍPIO NOS MESES DE JANEIRO, FEVEREIRO E MARÇO DE_x000D_
 2018, ONDE DEVERÁ CONSTAR:_x000D_
 A) NÚMERO DA MATRÍCULA;_x000D_
 B) NOME;_x000D_
 C) DATA DE ADMISSÃO;_x000D_
 D) LOCAL DETRABALHO;_x000D_
 E) REMUNERAÇÃO;_x000D_
 F) TOTAL DAS REMUNERAÇÕES E IMPACTO NO TOTAL DA FOLHA DE PAGAMENTO._x000D_
 RELATÓRIO SINTÉTICO CONTENDO O TOTAL DAS REMUNERAÇÕES DOS GUARDAS MUNICIPAIS NO_x000D_
 EXERCÍCIO DE 2017 E IMPACTO NA FOLHA DE PAGAMENTO DO MESMO PERÍODO.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2335/2335_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2335/2335_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, APÓS APROVAÇÃO DESTE PLENÁRIO, SEJA_x000D_
 ENVIADO OFÍCIO AO EXCELENTÍSSIMO SENHOR DEPUTADO FEDERAL OSMAR BERTOLDÎ, NO_x000D_
 SENTIDO DE QUE O MESMO INTERCEDA JUNTO AO FNDE - FUNDO NACIONAL DE_x000D_
 DESENVOLVIMENTO DA EDUCAÇÃO, SOBRE A DELIBERAÇÃO DE PROJETOS CADASTRADOS_x000D_
 NO PAR E SIMEC PARA EXECUÇÄO DE OBRAS TAIS COMO ESCOLAS, CMEIS ENTRE_x000D_
 OUTRAS, PARA O MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2336/2336_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2336/2336_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL SEJA EXPEDIDO OFÍCIO A EMPRESA COPEL_x000D_
 TELECOM, PARA QUE INFORME A ESTA CASA DE LEIS SE EXISTE CABEAMENTOS DE_x000D_
 FIBRA ÓPTICA NA REGIÃO DE FAZENDA RIO GRANDE E CASO NÃO EXISTE, SE HÁ A_x000D_
 POSSIBILIDADE DE ESTENDER ESSA REDE ATÉ ESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2346/2346_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2346/2346_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO_x000D_
 MUNICIPAL PARA QUE O MESMO APRECIE O ANTEPROJETO QUE &amp;#8220;PROIBE A AFIXAÇÃO DE_x000D_
 PLACAS, ESTANDARTES, PLAQUETAS, BANDEIRAS, BANNERS, CARTAZES, PANFLETOS_x000D_
 E AFINS, JUNTO AOS POSTES, OBRAS PUBLICAS, PONTOS DE ÔNIBUS, ILUMINAÇÃO_x000D_
 PUBLICA E ÁRVORES EXISTENTES NO MUNICÍPIO DE FAZENDA RIO GRANDE".</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>Dudu Santos, Julinho do Pesque, Paulinho Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2347/2347_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2347/2347_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM QUE SEJA EXPEDIDO OFÍCIO A EXMA. SRA. GOVERNADORA DO ESTADO DO_x000D_
 PARANÁ CIDA BORGHETTI, PARA QUE ATRAVÉS DA SECRETARIA ESTADUAL DE EDUCAÇÃO_x000D_
 DO PARANÁ (SEED) BEM COMO PARA O DIRETOR DE GESTÃO, ARTICULAÇÃO E PROJETOS_x000D_
 EDUCACIONAIS LEANDRO JOSÉ FRANCO DAMY DO FNDE (FUNDO NACIONAL DE_x000D_
 DESENVOLVIMENTO DA EDUCAÇÄO) E DEPUTADO FEDERAL OSMAR BERTOLDI VIABILIZEM_x000D_
 RECURSOS PARA CONSTRUÇÃO DA COBERTURA NA QUADRA POLIESPORTIVA DO COLÉGIO_x000D_
 ESTADUAL OLINDAMIR MERLIN CLAUDINE, COM O NÚMERO NO INEP:41378300, SITUADA_x000D_
 NO BAIRRO NAÇÖES, FAZENDA RIO GRANDE-PR._x000D_
 </t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2364/2364_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2364/2364_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, APÓS APROVAÇÃO DESTE PLENÁRIO, SEJA_x000D_
 ENVIADO OFÍCIO A EXCELENTÍSSIMA SENHORA GOVERNADORA DO ESTADO DO PARANÁ,_x000D_
 SRA. CIDA BORGHETTI, NO SENTIDO DE QUE A MESMA FIRME CONVÊNIO NA ÁREA DE_x000D_
 SAÚDE COM O MUNICÍPIO DE FAZENDA RIO GRANDE, ATRAVÉS DO HOSPITAL E_x000D_
 MATEMICLADE NOSSA SENHORA APARECIDA QUE ESTA EM FASE FINAL DE AMPLIAÇÄO,_x000D_
 PASSANDO PARA 80 LEITOS E 1 UTI NEO NATAL SENDO ESTA COM 10 LEITOS,_x000D_
 DESENVOLVENDO ASSIM NO MUNICÍPIO, ATENDIMENTO DE MÉDIA E ALTA COMPLEXIDADE_x000D_
 TENDO EM VISTA QUE O MUNICÍPIO HOJE É DE ATENÇÃO BÁSICA._x000D_
 </t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2365/2365_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2365/2365_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL SEJA EXPEDIDO OFÍCIO A PREFEÍTURA MUNICIPAL_x000D_
 PARA QUE A MESMA ATRAVÉS DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E_x000D_
 PROCURADORIA JURÍDICA PARA QUE INFORME A ESTA CASA DE LEIS SOBRE A_x000D_
 POSSIBILIDADE DE UNÍFÍCAÇÃO DAS LEIS N° 179/2003 E 38/2001, ACRESCENTANDO A_x000D_
 AUTORIZAÇÃO E CRIAÇÄO DA ESCOLA MUNICIPAL DE MUSICA, DA MESMA FORMA QUE_x000D_
 INFORME A POSSIBILIDADE DA CRIAÇÄO DE SERVIÇOS EFETIVOS PARA A ESCOLA MUNICIPAL_x000D_
 DE MUSICA ATRAVÉS DE CONCURSO PUBLICO NOS SEGUINTES CARGOS, PROFESSOR DE_x000D_
 TUBA E TUBÍSTA, PROFESSOR DE TROMBONE E TROMBONISTA, PROFESSOR EUFÔNIO E_x000D_
 EUFONISTA, PROFESSOR DE TROMPA E TROMPISTA, PROFESSOR DE TROMPETE E_x000D_
 TROMPETISTA, PROFESSOR DE PERCUSSÃO E PERCUSSIONISTA, PROFESSOR DE DANÇA E_x000D_
 LÍNHA DE FRENTE. AÍNDA, PEDIMOS A POSSIBILIDADE DA CRIAÇÄO DE SERVIÇOS EFETIVOS_x000D_
 PARA A SECRETARIA MUNICIPAL DE ESPORTE LAZER E JUVENTUDE ATRAVÉS DE CONCURSO_x000D_
 PÚBLICO NO CARGO DE TÉCNICO DE ESPORTE E LAZER.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2348/2348_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2348/2348_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SEJA EXPEDIDO OFÍCÍO PARA A DELEGACIA METROPOLITANA DA POLÍCIA_x000D_
 RODOVIÁRIA FEDERAL NO PARANÁ, PARA QUE, DEVIDAMENTE INSTRUÍDO COM_x000D_
 DOCUMENTOS COMPROBATÓRIOS, PRESTE OS SEGUINTES ESCLARECIMENTOS A ESSA CASA_x000D_
 DE LEIS ACERCA DO RECENTE FECHAMENTO DA LIGAÇÃO DA RUA LUCINIR FRANCO DA_x000D_
 ROCHA COM A RODOVIA RÉGIS BITTENCOURT, PRÓXIMO AO KM 134-NORTE, EM NOSSO_x000D_
 MUNICÍPIO:_x000D_
 A) SE HOUVE QUALQUER DETERMINAÇÃO POR PARTE DESTA POLÍCIA RODOVIÁRIA_x000D_
 FEDERAL PARA PROMOVER O FECHAMENTO DESTA VIA PÚBLICA;_x000D_
 B) SE POSITIVO, QUAL O FUNDAMENTO JURÍDICO QUE AUTORIZOU ESSE FECHAMENTO;_x000D_
 C) SE A POLÍCIA RODOVIÁRIA FEDERAL PRESTOU ALGUMA FORMA DE ORIENTAÇÃO_x000D_
 ACERCA DA NECESSÁRIA SINALIZAÇÃO PARA A REALIZAÇÃO DESTE FECHAMENTO;_x000D_
 D) QUAIS AUTORIDADES PÚBLICAS AUTORIZARAM O FECHAMENTO DESTE ACESSO;_x000D_
 E) POR QUAIS MOTIVOS NÃO FORAM FEITAS AS COMUNICAÇÖES COM ANTECEDÊNCIA_x000D_
 AOS MORADORES LOCAIS ACERCA DE MUDANÇA NO TRÂNSITO LOCAL EM_x000D_
 DECORRÊNCIA DO FECHAMENTO DESTA VIA PÚBLICA;_x000D_
 F) QUANTOS ACIDENTES E EM QUAIS DATAS ELES OCORRERAM, PELOS REGISTROS_x000D_
 DESTA POLÍCIA RODOVIÁRIA FEDERAL, DESDE A INSTALAÇÃO DO GUARD RAIL_x000D_
 NAQUELE LOCAL POR VOLTA DO INICIO DO CORRENTE ANO.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2366/2366_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2366/2366_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO. SR. DEPUTADO FEDERAL VALDIR ROSSONI, PARA QUE O_x000D_
 MESMO DESENVOLVA AÇÕES NO SENTIDO DE DESTINAR VERBA ATRAVÉS DE EMENDA_x000D_
 PARLAMENTAR, PARA AQUISIÇÃO DE VIATURA PARA SECRETARIA MUNICIPAL DE DEFESA_x000D_
 SOCIAL DO MUNICÍPIO DE FAZENDA RIO GRANDE - PR, QUE SERÁ UTILIZADA NA_x000D_
 PATRULHA MARIA DA PENHA, CONFORME LEI MUNICIPAL N° 1122/2016.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2367/2367_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2367/2367_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SENHOR JUIZ DE DIREITO DO FÓRUM_x000D_
 ELEITORAL DE FAZENDA RIO GRANDE, PARA QUE, JUNTAMENTE COM A PREFEITURA_x000D_
 MUNICIPAL POSSA VERIFICAR A POSSIBILIDADE DE MUTIRÃO DE ATENDIMENTOS PARA_x000D_
 INSCRIÇÃO DO TÍTULO DE ELEITOR E RECADASTRAMENTO E AINDA A PRORROGAÇÃO DO PRAZO_x000D_
 QUE SE ENCERRA NO DIA 09/05/2018.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2368/2368_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2368/2368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE PRESTE_x000D_
 AS SEGUINTES INFORMAÇÕES A ESTÁ CASA DE LEIS:_x000D_
 I - QUAL A POSSIBILIDADE DE AUMENTO NO NÚMERO DE SALAS DE AULA DA ESCOLA_x000D_
 MUNICIPAL MARYLE APARECIDA SCHTTERT FERRI:_x000D_
 II - QUANTOS ALUNOS DO ENSINO FUNDAMENTAL ENCONTRAM-SE MATRICULADOS NA_x000D_
 ESCOLA MUNICIPAL MAIYLE APARECIDA SCHTTERT FERRI:_x000D_
 III - SE A ESCOLA MUNICIPAL MARYLE APARECIDA SCHTTERT FERRI TEM ALGUM PROJETO_x000D_
 DE AMPLIAÇÃO DAS SALAS DE AULA, SE ESTIVER FAVOR NOS ENVIAR CÓPIAS.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2369/2369_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2369/2369_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO A EMPRESA DE SANEAMENTO BÁSICO DO PARANÁ-_x000D_
 SANEPAR, PARA QUE INFORME A POPULAÇÃO QUANDO FOR INTERROMPER O_x000D_
 ABASTECIMENTO POR MAIS DE QUATRO HORAS, ISSO SERVE PARA DIAS UTEIS E AOS FINAIS_x000D_
 DE SEMANA EM TODOS OS BAIRROS DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Gilmar José Petry, Irmão José Miranda, Prof. Marlon</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2370/2370_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2370/2370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO A COMPANHIA DE SANEAMENTO DO PARANÁ - _x000D_
 SANEPAR, ESPECIFICAMENTE PARA A ESTAÇÃO DE TRATAMENTO DE ESGOTO EM_x000D_
 FAZENDA RIO GRANDE, PARA QUE TOMEM PROVIDÊNCIAS ACERCA DE NOVOS MÉTODOS_x000D_
 E TECNOLOGIAS, ESPECIALMENTE QUANTO A VIABÍLIZAÇÃO DE UM NOVO QUEIMADOR DE_x000D_
 GASES, TUDO COM O INTUITO DE ELIMINAR O MAU CHEIRO EMITIDO PELA REFERIDA_x000D_
 ESTAÇÃO._x000D_
 </t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2371/2371_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2371/2371_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDÍDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE, VIABILIZE A POSSIBILIDADE DA_x000D_
 INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NAS RUAS DO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2372/2372_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2372/2372_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA EXPEDIDO OFÍCIO AO_x000D_
 EXECUTIVO E A SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE ENCAMINHE PARA ESTA CASA DE_x000D_
 LEIS. INFORMAÇÕES E ESCLARECIMENTOS SOBRE QUAIS SÃO OS PROGRAMAS DE SAÚDE_x000D_
 EXISTENTES NO MUNICÍPIO POR UNIDADE DE SAÚDE E QUAIS SÃO OS PROCEDIMENTOS PARA_x000D_
 APLICAÇÃO DE CADA PROGRAMA, QUAIS OS INDICADORES DE QUAIIDADE E COMO SÃO AVALIADOS_x000D_
 ESTES PROGRAMAS.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2373/2373_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2373/2373_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. DEPUTADO FEDERAL OSMAR BERTOLDI, PARA_x000D_
 QUE VIABILIZE RECURSOS FINANCEIROS, ATRAVÉS DE EMENDA PARLAMENTAR NA ORDEM DE_x000D_
 R$300.000,00 PARA INFRA-ESTRUTURA ESPORTIVA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>Isabel Despachante, Policial Batista</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2379/2379_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2379/2379_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, INFORME A ESTA CASA DE LEIS SE EXISTEM TRATATIVAS JUNTO_x000D_
 AO GOVERNO DO ESTADO DO PARANÁ ATRAVÉS DA SECRETARIA ESTADUAL DA FAMILIA E_x000D_
 DESENVOLVIMENTO SOCIAL - SEDS, PARA FORMALIZAÇÃO DE CONVÊNIO PARA QUE_x000D_
 NOSSO MUNICÍPIO POSSA SER CONTEMPLADO COM O DISPOSITIVO DE SEGURANÇA_x000D_
 PREVENTIVA - DSP (BOTÃO DO PÂNICO) O QUE POSSIBILITARÁ O ATENDIMENTO AS_x000D_
 MULHERES VITIMAS DE VIOLÊNCIA E QUE POSSUEM MEDIDA PROTETIVA CONTRA O_x000D_
 AGRESSOR DE MANEIRA MAIS ÁGIL.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2380/2380_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2380/2380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE_x000D_
 PRESTE AS SEGUINTES INFORMAÇÕES A ESTÁ CASA DE LEIS:_x000D_
 I - QUAL A POSSÍBILIDADE DE AUMENTO NO NÚMERO DE SALAS DE AULA DA ESCOLA_x000D_
 MUNICIPAL ANTÔNIO BALDAN;_x000D_
 LL - QUANTOS ALUNOS SE ENCONTRAM MATRICULADOS NA ESCOLA ANTÔNIO BALDAN NO_x000D_
 ENSINO FUNDAMENTAL;_x000D_
 ILL - SE A ESCOLA ANTÔNIO BALDAN TEM ALGUM PROJETO PARA AMPLIAÇÄO NA_x000D_
 QUANTIDADE DAS SALAS DE AULA, SE POSSÍVEL NOS ENVIAR CÓPIAS;_x000D_
 IV - SE EXISTE ALGUM PROJETO PARA INSTALAÇÃO DE UMA QUADRA DE ESPORTES NA_x000D_
 ESCOLA ANTÔNIO BALDAN;_x000D_
 </t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2381/2381_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2381/2381_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. DEPUTADO FEDERAL OSMAR BERTOLDI PARA_x000D_
 QUE ENVIE RS 700.000,00 ( SETECENTOS MIL REAIS) POR MEIO DE EMENDA_x000D_
 PARLAMENTAR, NO INTUITO DE DESENVOLVER AÇÕES NO SENTIDO DE DESTINAR RECURSOS_x000D_
 FINANCEÍROS PARA A INSTALAÇÃO NO MUNICÍPIO DE FAZENDA RIO GRANDE/PR DE UM_x000D_
 CENTRO AMBULATORIAL DE PSICOLOGIA.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2382/2382_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2382/2382_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. SENHOR DEPUTADO FEDERAL TONINHO_x000D_
 WANDSCHEER, PLEITEANDO QUE DESENVOLVA AÇÖES PARA QUE ATRAVÉS DE EMENDA_x000D_
 PARLAMENTAR, POSSIBILITE O ENVIO DE RECURSOS PARA A CONSTRUÇÃO DE UMA MINI ARENA_x000D_
 JUNTAMENTE COM A ACADEMIA AO AR LIVRE, À SER INSTALADA, AO LADO DA NOVA UNIDADE_x000D_
 DE SAÚDE SÃO SEBASTIÄO NO BAIRRO JARDÍM VENEZA._x000D_
 ADEMAIS, POR MEIO DESTE, SOLICITA TAMBÉM O ENVIO DE RECURSOS, PARA A CONSTRUÇÃO_x000D_
 DE CALÇADAS NAS RUAS CARLOS DRUMONND DE ANDRADE, JORGE AMADO E VINICIUS DE_x000D_
 MORAES, TODAS SITUADAS NO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2383/2383_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2383/2383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO_x000D_
 MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, ENVIE A ESTA CASA DE_x000D_
 LEIS INFORMAÇÕES A RESPEITO DO PROCESSO DE "CONCESSÃO DE USO DAS SALAS COMERCIAIS_x000D_
 EDIFICADAS NO TERMINAL RODOVIÁRIO DE FAZENDA RIO GRANDE", COMO SEGUE:_x000D_
 A) NÚMERO DA CONCORRÊNCIA PÚBLICA OU OUTRA MODALIDADE DE LICITAÇÃO REAIIZADA,_x000D_
 QUAIS FORAM OS PARTICIPANTES, QUAL OU QUAIS AS PROPOSTAS VENCEDORAS, E, SE_x000D_
 MESMA NÃO FOI HOMOLOGADA, QUAIS OS MOTIVOS QUE IEVARAM A SUA REVOGAÇÃO?_x000D_
 B) SE NÃO HOUVE PROCESSO LICITATÓRIO, QUAL O FUNDAMENTO LEGAL PARA DISPENSA OU_x000D_
 INEXIGIBILIDADE DE LICITAÇÃO E QUAI A MODALIDADE DE CONCESSÃO EMPREGADA?_x000D_
 C) NOME, CNPJ E ATIVIDADE DOS USUÁRIOS DESTAS SALAS (CONCESSIONÁRIOS) E SE HOUVER_x000D_
 CONTRAPRESTAÇÃO PECUNIÁRIA, QUAL O VALOR MENSAI RECEBIDO PELO PODER EXECUTIVO_x000D_
 POR CADA UMA DAS REFERIDAS SALAS COMERCIAIS._x000D_
 D) CÓPIA DE CADA UM DOS CONTRATOS DE CONCESSÃO DE USO DE BEM PÚBLICO, FIRMADOS_x000D_
 PELO MUNICÍPIO DE FAZENDA RIO GRANDE PARA CONCESSÃO DE USO DAS RESPECTIVAS_x000D_
 SALAS._x000D_
 </t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2418/2418_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2418/2418_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDÍDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA COMPETENTE, INFORME SOBRE O CONVÊNIO ENTRE FAZENDA RIO GRANDE_x000D_
 E CURITIBA PARA A RETOMADA DO ARMAZÉM DA FAMÍLIA.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2384/2384_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2384/2384_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. DEPUTADO FEDERAL TONINHO_x000D_
 WANDSCHEER PARA QUE EMPENHE ESFORÇOS NO SENTIDO VIABILIZAR RECURSOS PARA O_x000D_
 CUSTEIO DA UNIDADE DE PRONTO ATENDIMENTO - UPA DE FAZENDA RIO GRANDE,_x000D_
 ESPECIALMENTE EM RELAÇÃO A ADEQUAÇÃO A PORTARIA N° 10/2017, POR MEIO DA_x000D_
 PROPOSTA N° 15162 FORMULADA ATRAVÉS DO SISTEMA DE APOIO A LMPLEMENTAÇÃO DE_x000D_
 POLÍTICAS DA SAÚDE - SAIPS.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2400/2400_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2400/2400_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO. SR. DEPUTADO FEDERAL LUCIANO DUCCI, PARA QUE O_x000D_
 MESMO DESENVOLVA AÇÕES NO SENTIDO DE DESTINAR VERBA ATRAVÉS DE EMENDA_x000D_
 PARLAMENTAR NA ORDEM DE R$ 300.000,00, A SER UTILIZADA NA CONSTRUÇÃO DA_x000D_
 COBERTURA DA QUADRA DE ESPORTES DO COLÉGIO ESTADUAL OLÍNDAMIR MERLIN_x000D_
 CLAUDINO, SITUADO NO MUNICÍPIO DE FAZENDA RIO GRANDE - PR.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2401/2401_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2401/2401_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE_x000D_
 PRESTE AS SEGUINTES INFORMAÇÕES A ESTÁ CASA DE LEIS:_x000D_
 I- SE EXISTE ALGUM PROJETO PARA ABRIR A RUA TOMAZ EDSON DE ANDRADE_x000D_
 VIEIRA SITUADA NO BAIRRO GREEN FIELD ATÉ A AV. DAS INDÚSTRIAS SITUADA_x000D_
 NO BAIRRO INDUSTRIAL DE NOSSO MUNICÍPIO, SE POSSÍVEL NOS ENVÍAR_x000D_
 CÓPIAS;_x000D_
 II- POR QUAL MOTIVO ESTÁ RUA AINDA NÃO FOI ABERTA E FEITA À LIGAÇÃO DOS_x000D_
 BAIRROS GREEN FIELD AO BAIRRO INDUSTRIAL DE NOSSA CIDADE;_x000D_
 III- SE EXISTE ALGUM PRAZO PARA ESTÁ LIGAÇÃO DOS BAIRROS NOS INFORMAR;</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2402/2402_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2402/2402_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGÍMENTAIS, SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL_x000D_
 PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, PROMOVAM AS AÇÕES NECESSÁRIAS OBJETIVANDO A_x000D_
 INCLUSÃO DO MUNICÍPIO DE FAZENDA RIO GRANDE NO SISTEMA NACIONAL DE PROMOÇÃO DA IGUALDADE_x000D_
 RACIAL - SINAPIR.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2419/2419_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2419/2419_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE INFORME A ESTA CASA DE LEIS, SOBRE O CRONOGRAMA DE_x000D_
 ABERTURA DOS CENTRES DE EDUCAÇÃO INFANTIL MUNICIPAL- CMEI LOCALIZADO NO_x000D_
 JARDIM EUROPA E TAMBÉM NO BAIRRO GRALHA AZUL NO MUNICÍPIO DE FAZENDA RIO_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2403/2403_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2403/2403_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA EXPEDIDO OFÍCIO AO_x000D_
 EXECUTIVO E A SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE ENCAMINHE PARA ESTA CASA DE_x000D_
 LEIS, INFORMAÇÕES E ESCLARECIMENTOS SOBRE:_x000D_
 1. COMO FUNCIONA O ÔNIBUS DO PROGRAMA SAÚDE NOS BAIRROS E DE QUE FORMA FOI REALIZADO O_x000D_
 CONVENIO COM A EMPRESA LEBION._x000D_
 2. DE QUE FORMA ELE ESTÁ SENDO UTILIZADO E QUAIS OS PROCEDIMENTOS OPERACIONAIS PADRÃO_x000D_
 DOS ATENDIMENTOS E MANUTENÇÃO DA ESTRUTURA DO ÔNIBUS._x000D_
 3. QUAL O CRONOGRAMA DE ATENDIMENTO E DE QUE FORMA ELE ESTÁ SENDO UTILIZADO._x000D_
 4. QUAIS AS ESPECIAIIDADES ATENDIDAS E COMO ESTÁ SENDO FEITO._x000D_
 5. QUANTOS SERVIDORES E QUAIS OS SERVIDORES QUE PRESTAM SERVIÇOS DE ATENDIMENTO À_x000D_
 POPULAÇÃO NO ÔNIBUS DO PROGRAMA SAÚDE NOS BAIRROS.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2404/2404_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2404/2404_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFÍCIO À AUTOPISTA PLANALTO SUL - ARTERIS S/A PARA QUE A_x000D_
 MESMA AMPLIE A ILUMINAÇÃO DA RODOVIA RÉGIS BITTENCOURT NO TRECHO LOCALIZADO_x000D_
 NO MUNICÍPIO DE FAZENDA RIO GRANDE - PR, À PARTIR DO KM 139 SUL ATÉ A DIVISA_x000D_
 COM O MUNICÍPIO DE MANDIRITUBA - PR</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2405/2405_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2405/2405_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO A EMPRESA AUTO PISTA PLANALTO SUL-_x000D_
 ARTÉRIS S/A, PARA QUE A MESMA VIABILIZE COM URGÊNCIA A IMPLANTAÇÃO DE_x000D_
 REDUTORES ELETRÔNICOS DE VELOCIDADE EM UMA DISTÂNCIA SEGURA DOS SINAIS_x000D_
 SEMAFÓRICOS DOS CRUZAMENTOS DA AV. CARLOS EDUARDO NICHELLE E AV. DAS_x000D_
 AMÉRICAS, SENTIDO NORTE, EM FRENTE AO POSTO 21, E TAMBÉM, NO CRUZAMENTO DA_x000D_
 AV. DAS AMÉRICAS E AV. CARLOS EDUARDO NICHELLE EM FRENTE À EMPRESA PLASTILIT_x000D_
 NO SENTIDO SUL, TRECHO URBANO DA RODOVIA RÉGIS BITTENCOURT QUE TRANSPASSA O_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE/PR,_x000D_
 </t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2420/2420_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2420/2420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO. SR. CARLOS NERI DE OLIVEIRA, CHEFE DE_x000D_
 PLANEJAMENTO E FISCALIZAÇÃO DA AGÊNCIA NACIONAL DO PETRÓLEO - ANP, PARA QUE_x000D_
 ATRAVÉS DA DIVISÃO RESPONSÁVEL DESENVOLVA AÇÕES DE FISCALIZAÇÃO NOS POSTOS DE_x000D_
 COMBUSTÍVEIS SITUADOS NO MUNICÍPIO DE FAZENDA RIO GRANDE - PR, COM O_x000D_
 INTUITO DE VERIFICAR A QUALIDADE DOS PRODUTOS OFERTADOS A NOSSA POPULAÇÃO POR_x000D_
 ESTES ESTABELECIMENTOS.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2421/2421_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2421/2421_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE_x000D_
 NOS INFORME A ESTA CASA DE LEIS EM CARÁTER DE URGÊNCIA:_x000D_
 I- QUAIS SÃO AS MEDIDAS MITIGADORAS EM PROL DO NOSSO MUNICÍPIO A_x000D_
 RESPEITO DA EMPRESA LOTEADORA DO BAIRRO JARDIM GREEN FIELD;_x000D_
 II- E QUAL EQUIPAMENTO PÚBLICO FOI DESIGNADO EM CONTRA PARTIDA AO_x000D_
 LOTEADOR EM BENEFICIO AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2422/2422_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2422/2422_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO_x000D_
 MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL COMPETENTE, INFORME A ESTA CASA_x000D_
 DE LEIS, SE O MUNICÍPIO DE FAZENDA RIO GRANDE TEM EFETUADO OS PROCEDIMENTOS_x000D_
 NECESSÁRIOS SOLICITANDO O REPASSE DOS RECURSOS DAS MULTAS AUTUADAS EM OUTROS ESTADOS,_x000D_
 REFERENTE AO SISTEMA REGÍSTRO NACIONAL DE INFRAÇÖES DE TRÂNSITO - RENAINF._x000D_
 SE SIM, QUAIS OS VALORES RECEBIDOS DESDE A IMPLANTAÇÃO DO REFERIDO SISTEMA? E,_x000D_
 RELATÓRIO CONTÁBIL DEMONSTRANDO O EFETIVO REGISTRO DO INGRESSO DA RECEITA._x000D_
 SE NÃO, QUAL A JUSTIFICATIVA PARA QUE NÃO TENHA SIDO SOLICITADO O REPASSE DESTAS MULTAS E_x000D_
 QUE AS DEVIDAS PROVIDÊNCIAS SEJAM TOMADAS PARA QUE O MUNICÍPIO RECEBA ESTES VALORES,_x000D_
 CUJO SALDO EM 30/04/2018, CONFORME CONSULTA AO SISTEMA RENAINF, SOMA A_x000D_
 IMPORTÂNCIA DE RS 22.081,30 (VINTE E DOIS MIL, OITENTA E UM REAIS E TRINTA CENTAVOS).</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>Delegado Fabio Machado, Gilmar José Petry, Isabel Despachante, Martuzi, Paulinho Coxinha, Policial Batista, Prof. Marlon</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2434/2434_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2434/2434_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SEJA EXPEDIDO OFÍCIO A EMPRESA AUTOPISTA PLANALTO SUL-_x000D_
 ARTERIS S/A, PARA QUE A MESMA ENCAMINHE AS SEGUINTES INFORMAÇÕES E_x000D_
 ESCLARECIMENTOS A ESTA CASA DE LEIS:_x000D_
 1) QUAL O VALOR MENSAL ARRECADADO COM A COBRANÇA DE TARIFAS NA PRAÇA DE_x000D_
 PEDÁGIO LOCALIZADA NO MUNICÍPIO DE FAZENDA RIO GRANDE/PR NOS ANOS DE_x000D_
 2017 E 2018 ATÉ A PRESENTE DATA;_x000D_
 2) DESTE VALOR ARRECADADO QUAL O PERCENTUAL E O VALOR DESTINADO_x000D_
 MENSALMENTE EM TRIBUTOS AO MUNICÍPIO DE FAZENDA RIO GRANDE/PR:_x000D_
 3) QUAIS OBRAS E QUAIS OBRIGAÇÕES ESTÃO PREVISTAS NO CONTRATO DE_x000D_
 CONCESSÃO PARA SEREM REALIZADAS NO TRECHO DA RODOVIA RÉGIS_x000D_
 BITTENCOURT LOCALIZADO NO MUNICÍPIO DE FAZENDA RIO GRANDE/PR;_x000D_
 4) QUAL O PRAZO PREVISTO PARA O INÍCIO E TÉRMINO DESTAS OBRAS;_x000D_
 5) SE EXISTE A POSSIBILIDADE PARA INCLUSÃO DE NOVAS OBRAS NÃO PREVISTAS EM_x000D_
 CONTRATO A SEREM REALIZADAS NO TRECHO LOCALIZADO NO PERÍMETRO DO_x000D_
 MUNICÍPIO E QUAL IMPACTO QUE ISSO ACARRETARIA NA TARIFA DO PEDÁGIO;</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2423/2423_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2423/2423_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO SR.PREFEITO MUNICIPAL E A SECRETARIA DE_x000D_
 HABITAÇÃO SOCIAL DO MUNICÍPIO DE FAZENDA RIO GRANDE PARA QUE INFORME A ESTA_x000D_
 CASA DE LEIS, SOBRE O CRONOGRAMA DE MORADIAS POPULAR DO MUNICÍPIO E O_x000D_
 NÚMERO DE FAMÍLIAS CADASTRADAS.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2424/2424_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2424/2424_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, VIABILIZE A POSSIBILIDADE DA ABERTURA DA_x000D_
 CONTINUAÇÃO DA ESTRADA RURAL PEDRO BARBOSA, PARA QUE ESTA PASSE A TER SAÍDA_x000D_
 NA RODOVIA RÉGIS BITTENCOURT NAS PROXIMIDADES DO KM 136 COMO TAMBÉM RUA_x000D_
 JOÃO QUIRINO LEAL, AMBOS SENDO NO BAIRRO JARDIM VENEZA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>Irmão José Miranda, Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2435/2435_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2435/2435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE INFORME A ESTA CASA DE LEIS A PROVÁVEL DATA DE ABERTURA_x000D_
 DA UNIDADE BÁSICA DE SAÚDE- UBS DO BAIRRO ESTADO SITUADA A TRAVESSA UNIÃO DA_x000D_
 VITORIA.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2425/2425_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2425/2425_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO O OFICIO A ARTERIS AUTOPISTA PLANALTO SUL, INSTITUIÇÃO_x000D_
 RESPONSÁVEL POR TODA EXTENSÃO DA RODOVIA BR-116 EM FAZENDA RIO GRANDE,_x000D_
 PARA QUE REFORCE A SEGURANÇA DE TODAS AS PASSARELAS PARA PEDESTRES NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2426/2426_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2426/2426_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA EXPEDIDO OFÍCIO A_x000D_
 ESTRE AMBIENTAL - CGR IGUAÇU, PARA QUE ENCAMINHE PARA ESTA CASA DE IEIS,_x000D_
 INFORMAÇÕES E ESCLARECIMENTOS EM FORMA DE DOCUMENTOS SOBRE:_x000D_
 1. DE QUE FORMA É EXECUTADO A FISCALIZAÇÃO SOBRE O CONTROLE DE PRAGAS E AVES NO_x000D_
 REFERIDO LOCAL ONDE ENTERRAM O LIXO DAS 29 CIDADES DA REGIÄO METROPOLITANA E DA_x000D_
 CAPITAL CURITIBA._x000D_
 2. CÓPIAS DOS RELATÓRÍOS E PROCEDIMENTOS OPERACIONAÍS PADRÃO DESTES CONTROLES._x000D_
 3. QUAIS AS EMPRESAS QUE FAZEM ESTE CONTROLE E COPIAS DAS LICENÇAS E PROGRAMAS_x000D_
 DE CADA EMPRESA QUE FAZ ESTE SERVIÇO._x000D_
 </t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2436/2436_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2436/2436_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO_x000D_
 MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, PROMOVAM AS AÇÕES NECESSÁRIAS_x000D_
 PARA QUE SEJA IMPLANTADO NO MUNICÍPIO DE FAZENDA RIO GRANDE, UMA UNIDADE DA_x000D_
 "FARMÁCIA DO PARANÁ", PROGRAMA DA SECRETARÍA DA SAÚDE DO ESTADO DO PARANÁ_x000D_
 ATRAVÉS DO QUAL SÃO DISPONIBILIZADOS OS MEDICAMENTOS DO COMPONENTE ESPECÎALÎZADO_x000D_
 DA ASSISTÊNCIA FARMACÊUTICA (CEAF), TAMBÉM DENOMINADOS MEDICAMENTOS DE ALTO_x000D_
 CUSTO E DO ELENCO COMPLEMENTAR DA SECRETARIA DE ESTADO DA SAÚDE.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2437/2437_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2437/2437_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, INFORME A ESTA CASA DE LEIS QUAIS MEDIDAS_x000D_
 FISCALIZATÓRIAS ESTÃO SENDO TOMADAS ACERCA DO CUMPRIMENTO DA LEI MUNICIPAL N°_x000D_
 1103/2016, QUE DISPÕE SOBRE A PROIBIÇÃO DE COMERCIALIZAÇÃO E CONSUMO DE_x000D_
 BEBIDAS ALCOÓLICAS EM LOGRADOUROS PÚBLICOS DO MUNICÍPIO DE FAZENDA RIO_x000D_
 GRANDE, BEM COMO QUE INFORME QUANTAS PESSOAS FORAM AUTUADAS PELA_x000D_
 COMERCIALIZAÇÃO E/OU CONSUMO DE BEBIDA ALCOÓLICA EM LOCAIS PROIBIDOS PELA_x000D_
 RESPECTIVA LEI.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2438/2438_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2438/2438_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, APÓS APROVAÇÃO DESTE PLENÁRIO, SEJA_x000D_
 ENVIADO OFÍCIO AO EXMO. SR. DEPUTADO FEDERAL OSMAR BERTOLDI, NO SENTIDO DE_x000D_
 QUE O MESMO INTERCEDA JUNTO AO MINISTÉRIO DA SAÚDE NO SENTIDO DE QUE SEJA_x000D_
 EFETUADO/EMPENHADO A PROPOSTA DE N°. 41076.5171229/17-253 - PR, DO ANO DE_x000D_
 2017, PORTARIA N.4114 DE 30/12/2017, 23:14 - EQUIPAMENTOS ODONTOLÓGICOS -_x000D_
 PROPOSTA FAF NO VALOR R$75.000,00 (SETENTA E CINCO MIL REAIS).</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2439/2439_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2439/2439_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA RESPONSÁVEL, INFORME A ESTA CASA DE LEIS, QUAIS OS_x000D_
 PROCEDIMENTOS ESTÃO SENDO TOMADOS A RESPEITO DA REGULARIZAÇÃO DAS_x000D_
 RESIDÊNCIAS PRESENTES NA RUA OITÍ NO BAIRRO EUCALIPTOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2440/2440_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2440/2440_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS BASEADO NO_x000D_
 REGIMENTO INTERNO, VEM REQUERER PARA QUE SEJA ENCAMINHADO OFICIO PARA A ESTRE_x000D_
 AMBIENTAL - CGR IGUAÇU (CENTRO DE GERENCIAMENTO DE RESÍDUOS), LOCAL ONDE E ENTERRADO_x000D_
 O LIXO DAS 29 CIDADES DA REGIÃO METROPOLITANA MAIS A CAPITAL CURITIBA, PARA QUE VENHA_x000D_
 EM FORMA DE RELATÓRIOS E COPIAS DE DOCUMENTOS AS SEGUINTES INFORMAÇÕES E_x000D_
 ESCLARECIMENTOS SOBRE O MONITORAMENTO DO MEIO FÍSICO SOBRE A EMISSÃO ATMOSFÉRICA E_x000D_
 CONDIÇÃO METEOROLÓGICA, PARA DAR EXPLICAÇÃO E SOLUÇÃO REFERENTE:_x000D_
 1- DE QUE FORMA E EXECUTADO OS SERVIÇOS MONITORAMENTO E CONTROLE DE_x000D_
 ODOR._x000D_
 2- AVALIAÇÃO E CARACTERIZAÇÃO DAS FONTES DE EMISSÃO DE ODOR._x000D_
 3- MEDIDAS DE CONTROLE DE ODOR_x000D_
 4- MONÍTORAMENTO E MAPEAMENTO DE ODOR_x000D_
 5- MODELAGEM MATEMÁTICA DA DISPERSÃO DE ODOR NA ATMOSFERA_x000D_
 6- E TODAS AS COPIAS DOS MONITORAMENTOS DOS RELATÓRIOS ANUAIS DESTES PROGRAMAS_x000D_
 DE MONITORAMENTO DE MEIO FÍSICO DESDE DO INÍCIO DE SUA OPERACIONALIZAÇÃO.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2452/2452_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2452/2452_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA MUNICIPAL DE HABITAÇÃO, INFORME A ESTA CASA DE LEIS QUAIS MEDIDAS_x000D_
 FISCALIZATÓRIAS ESTÃO SENDO TOMADAS PARA VERIFICAR SE OS MORADORES DO CONJUNTO_x000D_
 HABITACIONAL DENOMINADO JARDIM EUROPA, NESTE MUNICÍPIO, SÃO OS MESMOS_x000D_
 SIGNATÁRIOS DOS CONTRATOS DE FINANCIAMENTO DOS RESPECTIVOS IMÓVEIS, QUE FORAM_x000D_
 VIABILIZADOS PELO PROGRAMA DE MORADIA POPULAR.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>Gilmar José Petry, Luiz Sergio Claudino - Serjão, Paulinho Coxinha, Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2453/2453_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2453/2453_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SEJA EXPEDIDO OFÍCIO A EMPRESA BRIOSCHI ENGENHARIA LTDA_x000D_
 PARA QUE APRESENTE A ESTA CASA DE LEIS O CRONOGRAMA DE OBRAS E PREVISÃO DE_x000D_
 REINICIO DAS ATIVIDADES NA UNIDADE BÁSICA DE SAÚDE ESTADOS, UNIDADE BÁSICA_x000D_
 DE SAÚDE SANTARÉM E UNIDADE BÁSICA DE SAÚDE SÃO SEBASTIÃO, TODAS NESTE_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2454/2454_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2454/2454_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO À AUTOPISTA PLANALTO SUL S/A PARA QUE INSTALE NOS_x000D_
 PONTOS MAIS CRÍTICOS DA BR 116 DO PERÍMETRO URBANO DE FAZENDA RIO GRANDE_x000D_
 FISCALIZAÇÃO ELETRÔNICA "RADAR".</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
     <t>Delegado Fabio Machado, Isabel Despachante, Policial Batista</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2455/2455_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2455/2455_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA EXPEDIDO OFÍCIO AO_x000D_
 DEPUTADO ESTADUAL DELEGADO RUBENS RECALCATTI SOLICITANDO EMENDA_x000D_
 PARLAMENTAR NO VALOR DE R$50.690,00 PARA FINS ESPECÍFICOS DE AQUISIÇÃO DE UM VEÍCULO_x000D_
 PARA SER UTILIZADO PELA PATRULHA MARIA DA PENHA EM NOSSO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>Paulinho Coxinha, Policial Batista</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2456/2456_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2456/2456_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO DELEGADO_x000D_
 TITULAR DA DELEGACIA DE POLICIA CIVIL DE FAZENDA RIO GRANDE PARA QUE INFORME A_x000D_
 ESTA CASA DE LEIS ESTATÍSTICAS E DADOS QUE DEMONSTREM O NÚMERO DE_x000D_
 ATENDIMENTOS REGISTRADOS DESDE O INÍCIO DO ANO DE 2017 ATÉ A PRESENTE DATA,_x000D_
 NO MUNICÍPIO DE FAZENDA RIO GRANDE, DE VÍTIMAS DE CRIMES DE VIOLÊNCIA_x000D_
 DOMÉSTICA E FAMILIAR CONTRA A MULHER, ABRANGIDOS PELA LEI N° 11.340/2006 - LEI_x000D_
 MARIA DA PENHA.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2457/2457_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2457/2457_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE_x000D_
 NOS INFORME A ESTA CASA DE LEIS EM CARÁTER DE URGÊNCIA:_x000D_
 QUAIS OS PRAZOS PARA A REABERTURA DO HOSPITAL MATERNIDADE NOSSA_x000D_
 SENHORA APARECIDA E QUAIS OS PLANEJAMENTOS PARA INAUGURAÇÄO DA_x000D_
 UTI NEO NATAL DE FAZENDA RIO GRANDE;_x000D_
 QUANTAS GESTANTES HOJE SE ENCONTRAM CADASTRADAS NO PROGRAMA MÃE_x000D_
 FAZENDENSE EM NOSSO MUNICÍPIO;_x000D_
 SE POSSÍVEL NOS ENVIAR UM RELATÓRIO DE COMO SE ENCONTRA O_x000D_
 ANDAMENTO DA REFORMA NO HOSPITAL MATERNIDADE NOSSA SENHORA_x000D_
 APARECIDA NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2458/2458_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2458/2458_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO A AUTOPÍSTA PLANALTO SUL - GRUPO ARTERIS S.A.,_x000D_
 PARA QUE INFORME A ESTA CASA DE LEIS, SE JÁ EXISTE ALGUM PROJETO PARA VIABILIZAR_x000D_
 UM ACESSO MAIS PRÓXIMO ENTRE QUEM SE DESLOCA DO BAIRRO JARDIM VENEZA EM_x000D_
 DIREÇÄO AOS BAIRROS SANTA MARIA E ESTADOS, TODOS SITUADOS NESTE MUNICÍPIO._x000D_
 EM CASO EXISTENTE, QUE SEJAM REMETIDAS CÓPIAS DESTE PARA ESTA CÂMARA_x000D_
 MUNICIPAL.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2459/2459_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2459/2459_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO A LEBLON TRANSPORTE DE PASSAGEIROS E COORDENAÇÃO_x000D_
 DA REGIÃO METROPOLITANA DE CURITIBA (COMEC) PARA QUE VIABILIZE ESTUDO A FIM_x000D_
 DE SE IMPLANTAR UMA NOVA LINHA DE ÔNIBUS DE PASSAGEIROS QUE LIGUE O TERMINAL_x000D_
 METROPOLITANO DE FAZENDA RIO GRANDE SENTIDO TERMINAL PINHEIRINHO PELA_x000D_
 AVENIDA FRANCISCO FERREIRA DA CRUZ E RUA NICOLA PELLANDA.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2460/2460_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2460/2460_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL,_x000D_
 PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A ESTA CASA DE LEIS, RELATÓRIO_x000D_
 CONTENDO AS SEGUINTES INFORMAÇÕES A RESPEITO DOS FUNDOS MUNICIPAIS EXISTENTE NO_x000D_
 MUNÍCÍPIO DE FAZENDA RIO GRANDE:_x000D_
 A) NOME DE CADA UM DOS FUNDOS MUNICÍPAIS EXISTENTES;_x000D_
 B) SE HOUVERAM REPASSES REALIZADOS PELO MUNICÍPIO, QUAL O VALOR TOTAL TRANSFERIDO_x000D_
 A CADA UM DOS FUNDOS NO EXERCÍCIO FINANCEIRO DE 2017;_x000D_
 C) QUAIS ERAM OS MEMBROS CLOS CONSELHOS RESPONSÁVEIS POR CADA UM DOS FUNDOS_x000D_
 EM 31/12/2017 E CÓPIA DOS DECRETOS DE NOMEAÇÃO;_x000D_
 D) E, SE HOUVERAM ALTERAÇÕES, QUAIS SÃO OS MEMBROS ATUAIS DESTES CONSELHOS E_x000D_
 CÓPIAS DOS DECRETOS DE NOMEAÇÃO.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2461/2461_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2461/2461_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL SEJA EXPEDIDO OFÍCIO A PREFEITURA MUNICIPAL_x000D_
 DE FAZENDA RIO GRANDE, PARA QUE A MESMA ATRAVÉS DA SECRETARIA COMPETENTE_x000D_
 INFORME A ESTA CASA DE LEIS, POIS CONSIDERANDO O BOM MOMENTO LIGADO AO_x000D_
 ASSOCIATIVISMO NA AGRICULTURA FAMILIAR DO MUNICÍPIO, E DAS POLÍTICAS PÚBLICAS DE_x000D_
 AGRICULTURA, SOLICITO AS SEGUINTES INFORMAÇÖES:_x000D_
 A) PORCENTAGEM DA MERENDA ESCOLAR MUNICIPAL PRODUZIDA PELA_x000D_
 AGRICULTURA FAMILIAR NOS ANOS DE 2016 E 2017._x000D_
 B) QUAL O NÚMERO DE AGRICULTORES FAMILIARES ENVOLVIDOS DIRETAMENTE E_x000D_
 INDIRETAMENTE NA ASSOCIAÇÃO DE PRODUTORES RURAIS DE FAZENDA RIO_x000D_
 GRANDE._x000D_
 C) QUAL O VALOR TOTAL ATINGIDO EM 2017 COM TODAS AS VENDAS DE_x000D_
 HORTIFRÚTIS E PANIFÍCIOS PARA OS PROGRAMAS INSTITUCIONAIS.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2462/2462_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2462/2462_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO A COORDENAÇÃO DA REGIÃO METROPOLITANA DE CURITIBA_x000D_
 (COMEC) E O GRUPO LEBLON (EMPRESA RESPONSÁVEL PELO TRANSPORTE PÚBLICO EM_x000D_
 FAZENDA RIO GRANDE), PARA QUE ESTENDAM O TRAJETO DA LINHA DE ÔNIBUS DO BAIRRO_x000D_
 GRALHA AZUL, ATÉ A RUA PAPAGAIO, NÚMERO 1780, PARA ATENDER AS MAIS DE 220_x000D_
 NOVAS FAMÍLIAS DO RESIDENCIAL PORTO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2463/2463_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2463/2463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS BASEADO NO_x000D_
 REGIMENTO INTERNO, VEM REQUERER PARA QUE SEJA ENCAMINHADO OFICIO PARA A ESTRE_x000D_
 AMBIENTAL - CGR IGUAÇU (CENTRO DE GERENCIAMENTO DE RESÍDUOS), LOCAL ONDE É ENTERRADO_x000D_
 O LIXO DAS 29 CIDADES DA REGIÃO METROPOLITANA MAIS A CAPITAL CURITIBA, PARA QUE VENHA_x000D_
 EM FORMA DE RELATÓRIOS E CÓPIAS DE DOCUMENTOS AS SEGUINTES INFORMAÇÕES E_x000D_
 ESCLARECIMENTOS E DAR EXPLICAÇÄO E SOLUÇÃO REFERENTE:_x000D_
 1. PLANO DE CONTROLE AMBIENTAL - PCA_x000D_
 2. PLANO BÁSICO AMBIENTAL -PBA_x000D_
 3. PROGRAMA DE ACOMPANHAMENTO DE PERCEPÇÃO SOCIAL DA COMUNIDADE E_x000D_
 METODOLOGIA APLICADA._x000D_
 4. PLANO DE GERENCIAMENTO DE RISCO AMBIENTAL - PGR_x000D_
 5. PIANO DE ATENDIMENTO A EMERGÊNCIA AMBIENTAIS E SEUS PROCEDIMENTOS.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2480/2480_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2480/2480_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO À COMEC - COORDENAÇÃO DA REGIÃO METROPOLITANA_x000D_
 DE CURITIBA, PARA QUE SEJA FEITA A REFORMA EM TODA COBERTURA DO TERMINAL &amp;#8220;NOVO&amp;#8221;_x000D_
 DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2481/2481_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2481/2481_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFÍCÍADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE PRESTE AS SEGUINTES INFORMAÇÕES A ESTA CASA DE LEIS,_x000D_
 ACERCA DOS TERRENOS LOCALIZADOS NAS RUAS MANGUEIRA ESQUINA COM A AV._x000D_
 PAINEIRAS E RUA SERINGUEIRA ESQUINA COM A AV. CEDRO, COMO:_x000D_
 1° SE ESTAS ÁREAS INDICADAS SÃO DE PROPRIEDADE DO MUNICÍPIO OU PRIVADOS?_x000D_
 2° EM CASO DE SER DE PROPRIEDADE PRIVADA, SE HOUVE NOTIFICAÇÃO AO PROPRÍETÁRIO_x000D_
 PARA LIMPEZA DO IMÓVEL?_x000D_
 3° EM CASO DE NOTIFICAÇÃO DO PROPRIETÁRIO, HOUVE O LANÇAMENTO DA TAXA DE_x000D_
 LIMPEZA E CONSERVAÇÃO?_x000D_
 4° O PROPRIETÁRIO EFETUOU O PAGAMENTO DA TAXA DE LIMPEZA E CONSERVAÇÃO?_x000D_
 5° NO CASO DA SITUAÇÃO SE AMOLDAR AO QUE FOI ACIMA SOLICITADO NOS ITENS 2,3 E_x000D_
 4, ACOSTAR CÓPIA DOS DOCUMENTOS QUE COMPROVEM A PROPRIEDADE, A NOTIFICAÇÃO_x000D_
 E A COBRANÇA DAS TAXAS.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2482/2482_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2482/2482_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXCELENTISSIMO SR. PREFEITO MUNICIPAL E AO IAP_x000D_
 (INSTITUTO AMBIENTAL DO PARANÁ), PARA QUE INFORME A ESTA CASA DE LEIS O_x000D_
 SEGUINTE:_x000D_
 I-QUANTAS PESSOAS FORAM AUTUADAS NO ANO DE 2016 E 2017 POR CORTE_x000D_
 ILEGAL DE ÁRVORES E DESMATAMENTO ILEGAL NO NOSSO MUNICÍPIO;_x000D_
 II-SE POSSÍVEIS NOS ENVIAR CÓPIAS DAS ÁREAS DA AUTUAÇÃO DOS INFRATORES;_x000D_
 III-QUAL O FIM DA VERBA DA MULTA QUE SÄO APLICADAS PARA OS INFRATORES DE_x000D_
 NOSSO MUNICÍPIO;</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2483/2483_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2483/2483_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA_x000D_
 QUE POR MEIO DA SECRETARÍA COMPETENTE, INFORME A ESTA CASA DE LEIS QUAL O_x000D_
 PLANEJAMENTO DA ADMINISTRAÇÃO PÚBLICA PARA DAR ATENDIMENTO A CRESCENTE_x000D_
 DEMANDA NA ÁREA DE SAÚDE NOS BAIRROS SANTA TEREZINHA E ESTADOS, DEVIDO AO_x000D_
 SIGNIFICATIVO AUMENTO POPULACIONAL DOS ÚLTIMOS ANOS ESPECIALMENTE NAS REGÍÖES_x000D_
 DO JARDIM NITTA, JARDIM SUZUKI, JARDIM YPÊ E ANGICO, TODOS NO MUNICÍPIO DE_x000D_
 FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2484/2484_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2484/2484_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEÍTO_x000D_
 MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE ESTUDOS PARA AVALIAR A_x000D_
 POSSIBILIDADE DE ABERTURA DE UMA VIA LIGANDO O BAIRRO ESTADOS À RODOVIA BR 116, MAIS_x000D_
 PRECISAMENTE À TRINCHEIRA QUE FAZ A LIGAÇÃO ENTRE A RUA CARLOS EDUARDO NICHELE E A_x000D_
 AVENIDA DAS AMÉRICAS._x000D_
 (MAPA EM ANEXO)</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2485/2485_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2485/2485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, APÓS APROVAÇÄO DESTE PLENÁRIO, SEJA_x000D_
 ENVIADO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, NO SENTIDO DE QUE O MESMO_x000D_
 ATRAVÉS DA SECRETARIA DE HABITAÇÃO DO MUNICÍPIO NOS INFORME ACERCA DE COMO_x000D_
 ESTA A LISTA DE ESPERA PARA CONTEMPLAÇÃO DA CASA PRÓPRIA, NOS ENVIANDO RELAÇÃO_x000D_
 DOS PRIORITÁRIOS, LISTA COM ORDEM SEQUENCIAL DAS PESSOAS QUE ESTÃO AGUARDANDO_x000D_
 POR MAIS TEMPO E QUAIS OS GRUPOS SERÃO ATINGIDOS NAS PRÓXIMAS CONTEMPLAÇÕES,_x000D_
 SE EXISTE PROJETO EM ANDAMENTO E QUAIS OS CONVÊNIOS.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>Dudu Santos, Julinho do Pesque</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2486/2486_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2486/2486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL SEJA EXPEDIDO OFÍCIO A PREFEITURA MUNICIPAL_x000D_
 DE FAZENDA RIO GRANDE, PARA QUE A MESMA ATRAVÉS DA SECRETARIA COMPETENTE_x000D_
 INFORME A ESTA CASA DE LEIS, QUAL A PREVISÃO DA INAUGURAÇÃO DE INÍCIO DE_x000D_
 ATIVIDADES DA ESCOLA MUNICIPAL RÚBIA MARA DA CRUZ PACHECO LOCALIZADO NO_x000D_
 BAIRRO JARDIM NITTA.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2487/2487_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2487/2487_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA MUNICIPAL COMPETENTE, INFORME A ESTA CASA DE LEIS QUAIS OS_x000D_
 PROJETOS EXISTENTES REFERENTE A IMPLANTAÇÃO DE CICLOVIAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2488/2488_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2488/2488_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO A AUTOPISTA PLANALTO SUL - GRUPO ARTERIS S.A.,_x000D_
 PARA QUE REALIZE A IMPLANTAÇÃO DE UMA TRAVESSIA ELEVADA EM BAIXO DA TRINCHEIRA_x000D_
 DA RODOVIA RÉGIS BITTENCOURT, NAS PROXIMIDADES DO KM127, MAIS PRECISAMENTE_x000D_
 ENTRE A RUA ITÁLIA E A AVENIDA NOSSA SENHORA APARECIDA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2489/2489_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2489/2489_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL E DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA EXPEDIDO OFICIO AO_x000D_
 PODER EXECUTIVO E A SECRETARIA MUNICIPAL DE MEIO AMBIENTE, PARA QUE ENCAMINHE PARA_x000D_
 ESTA CASA DE LEIS, INFORMAÇÖES E ESCLARECIMENTOS SOBRE A APLICAÇÃO DO PIANO MUNICIPAL_x000D_
 DE GERENCIAMENTO DE RESÍDUOS SÓLIDOS E SEUS CRONOGRAMAS E DE QUE FORMA É_x000D_
 FISCALIZADO E AVALIADOS OS PIANO DE GERENCIAMENTO DE RESÍDUOS SÓLIDOS (PGRS)_x000D_
 ENTREGUES E QUAI A CONTABILIDADE DE RESÍDUOS AFERIDAS DESDE DE JANEIRO DE 2017 ATE A_x000D_
 PRESENTE DATA.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2490/2490_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2490/2490_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA O EXMO. SR. PREFEITO MUNICIPAL, PARA QUE POR_x000D_
 MEIO DA SECRETARIA RESPONSÁVEL, INFORME A ESTA CASA DE LEIS QUAIS OS CRITÉRIOS_x000D_
 DE CONCESSÃO DO &amp;#8220;ALUGUEL SOCIAL". OUTROSSIM, QUE INFORME TAMBÉM QUAIS AS_x000D_
 FORMAS ADMITIDAS DE COMPROVAÇÃO POR ESSES PRETENSOS BENEFICIÁRIOS DE SEU_x000D_
 ESTADO DE NECESSIDADE DE MORADIA OU DE EVENTUAL CONDIÇÃO DE SER MORADOR DE_x000D_
 RUA.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2502/2502_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2502/2502_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL E AO ÔRGÄO MUNICIPAL_x000D_
 DE TRÂNSITO-FAZTRANS, PARA QUE SEJA APRESENTADO A ESTA CASA DE LEIS PARECER_x000D_
 INFORMATIVO COM BASE NOS CRITÉRIOS DE FLUIDEZ E ENGENHARIA DE TRÁFEGO EM_x000D_
 RELAÇÄO A MUDANÇA NO SENTIDO DA RUA FRANCISCO CLAUDINO DOS SANTOS, PARA_x000D_
 MÃO ÚNICA, ENTRE AS RUAS RIO IVAÍ E RUA FARID STEPHENS.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2503/2503_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2503/2503_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO. SR. DEPUTADO FEDERAL ANTONIO WANDSCHEER, PARA_x000D_
 QUE O MESMO DESENVOLVA AÇÕES NO SENTIDO DE DESTINAR VERBA ATRAVÉS DE_x000D_
 EMENDA PARLAMENTAR, PARA CONSTRUÇÃO DO PORTAL DE ENTRADA, A SER INSTALADO NOS_x000D_
 SENTIDOS NORTE E SUL NA CIDADE DE FAZENDA RIO GRANDE - PARANÁ</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2504/2504_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2504/2504_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO À SEED - SECRETARIA ESTADUAL DE EDUCAÇÃO, EM_x000D_
 NOME DE SUA SECRETÁRIA SENHORA LUCIA APARECIDA CORTEZ MARTINS, À POLÍCIA_x000D_
 MILITAR DO ESTADO PARANÁ, EM NOME DA COMANDANTE-GERAL A CORONEL AUDILENE_x000D_
 ROSA DE PAULA DIAS ROCHA E AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, PARA_x000D_
 QUE ATRAVÉS DA SECRETARIA RESPONSÁVEL, INFORME A POSSIBILIDADE DE TRANSFORMAR_x000D_
 UMA ESCOLA ESTADUAL EM ESCOLA MILITAR NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2505/2505_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2505/2505_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL,_x000D_
 PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A ESTA CASA DE IEÍS, INFORMAÇÕES_x000D_
 RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2017, REFERENTE A TODOS OS TRIBUTOS MUNICIPAIS AOS_x000D_
 QUAIS ESTÁ SUJEITA A EMPRESA ESTRE AMBIENTAL - CGR IGUAÇU, DEVÍDAMENTE_x000D_
 CLASSIFICADOS POR TIPO DE TRIBUTO, COMO SEGUE:_x000D_
 A) VALOR TOTAL DOS TRIBUTOS APURADOS E LANÇADOS;_x000D_
 B) VALORES RECEBIDOS, E CASO TENHAM OCORRIDOS PAGAMENTOS EM ATRASO,_x000D_
 DEMONSTRAR DETALHADAMENTE O VALOR NOMINAL E OS VALORES REFERENTE MULTA E_x000D_
 JUROS;_x000D_
 C) E, NO CASO DE EXISTÊNCIA DE DÉBITOS PENDENTES, INFORMAR O VALOR TOTAL DO DÉBITO_x000D_
 CORRIGIDO ATÉ A DATA DE 31.12.2017.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2506/2506_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2506/2506_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL PARA QUE_x000D_
 EM REGIME DE URGÊNCIA PRESTE AS SEGUINTES INFORMAÇÕES Á ESTÁ CASA LEIS:_x000D_
 I- QUAL A POSSIBILIDADE DE IMPLANTAÇÃO DE UMA HORTA COMUNITÁRIA NA_x000D_
 RUA OITI NO BAIRRO EUCALIPTOS;_x000D_
 II- DE ACORDO COM O TERRENO MUNICIPAL SITUADO AO LADO DO MANANCIAL DA_x000D_
 RUA OITI, SE EXISTE ALGUM PROJETO DE ALGUM EQUIPAMENTO PÚBLICO PARA_x000D_
 AQUELA LOCALIDADE;</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2507/2507_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2507/2507_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO O OFICIO A COMEC E A EMPRESA LEBLON, PARA QUE AMBOS_x000D_
 FAÇAM ESTUDOS DA CONTINUIDADE DO SERVIÇO PRESTADO À LINHA F29- VENEZA_x000D_
 PEDÁGIO, QUE ATENDE AOS MORADORES DA REGIÃO JARDIM VENEZA, EM ESPECIAL DA_x000D_
 RUA LUCINIR FRANCO DA ROCHA, SEM REDUÇÃO DOS ITINERÁRIOS DO ÔNIBUS E/OU NOVAS_x000D_
 ALTERAÇÖES NOS HORÁRIOS JÁ ESTIPULADOS E PUBLICADOS ATÉ O PRESENTE MOMENTO NO_x000D_
 SITE DA EMPRESA LEBLON.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>Dudu Santos, Julinho do Pesque, Rafael Campaner</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2508/2508_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2508/2508_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGÍMENTAL SEJA EXPEDIDO OFÍCÍO A PREFEITURA MUNICIPAL_x000D_
 DE FAZENDA RIO GRANDE, PARA QUE A MESMA ATRAVÉS DA SECRETARIA COMPETENTE_x000D_
 NOS INFORME, QUAIS SÃO OS VALORES E DEPUTADOS QUE NOS ENVIARAM RECURSOS_x000D_
 ATRAVÉS DE EMENDAS PARLAMENTAR, NO PERÍODO DE 2016 A 2018, COM OBJETIVO DE_x000D_
 ATENDER AS NECESSIDADES DO MUNICÍPIO E DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2509/2509_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2509/2509_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA MUNICIPAL COMPETENTE, PROVIDENCIE UM NOVO ESPAÇO PARA SER_x000D_
 NOMEADO COMO O NOVO CTG (CENTRO DE TRADIÇÕES GAUCHAS) PARA QUE_x000D_
 NOVAMENTE INCLUA O TRADICIONAL EVENTO DENOMINADO RODEIO DE FAZENDA RIO_x000D_
 GRANDE NO CALENDÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2510/2510_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2510/2510_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA EXPEDIDO OFÍCIO AO_x000D_
 PODER EXECUTIVO E A SECRETARIA MUNICIPAL DE MEIO AMBIENTE, PARA QUE ENCAMINHE PARA_x000D_
 ESTA CASA DE LEIS, INFORMAÇÕES E ESCLARECIMENTOS ATRAVÉS DE DOCUMENTOS E CÓPIAS_x000D_
 SOBRE A APLICAÇÃO DO PIANO MUNICIPAL DE SANEAMENTO BÁSICO - PMSB REFERENTE;_x000D_
 1- COMO É FISCALIZADO E AVALIADO OS PROJETOS E INVESTIMENTOS CONFORME O PMSB_x000D_
 CONFORME ART. 20 ITEM IV DA LEI FEDERAL N° 11.445, DE 5 DE JANEIRO DE 2007. QUE_x000D_
 DETERMINA QUE OS SERVIÇOS PÚBLICOS DE SANEAMENTO BÁSICO DEVEM TER_x000D_
 DISPONIBILIDADE, EM TODAS AS ÁREAS URBANAS, DE SERVIÇOS DE DRENAGEM E MANEJO DAS_x000D_
 ÁGUAS PLUVIAIS, LIMPEZA E FISCALIZAÇÃO PREVENTIVA DAS RESPECTIVAS REDES, ADEQUADOS_x000D_
 À SAÚDE PÚBLICA E À SEGURANÇA DA VIDA E DO PATRIMÔNIO PÚBLICO E PRIVADO;_x000D_
 2- QUANDO FOI FEITO AUDITORIA E FISCALIZAÇÃO NOS PROJETOS, SERVIÇOS E INVESTIMENTOS_x000D_
 DEFINIDOS NO PLANO MUNICIPAL DE SANEAMENTO BÁSICO E APLICADOS PELA SANEPAR ATÉ A_x000D_
 PRESENTE DATA.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2511/2511_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2511/2511_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE A MESMA INFORME A ESTA CASA DE LEIS SE EXISTE ALGUM_x000D_
 PROJETO EM ANDAMENTO PARA VIABILIZAR O PROLONGAMENTO DA RUA JABUTICABEIRA_x000D_
 FAZENDO A SUA LIGAÇÃO AO LOTEAMENTO GREEN BRASIL, NO BAIRRO EUCALIPTOS, NESTE_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2540/2540_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2540/2540_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO AO EXMO. SR. PREFEÍTO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL PRESTE INFORMAÇÕES A ESTA CASA DE LEIS, SE EXISTE OU_x000D_
 ESTÁ SENDO ELABORADO PROJETO PARA PAVIMENTAÇÃO ASFÁLTICA DA RUA RIO_x000D_
 EUFRATES, IOCALIZADA NO BAIRRO IGUAÇÚ, EM CASO POSÍTIVO QUAL A DATA PARA ÍNÍCIO_x000D_
 DAS OBRAS.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2541/2541_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2541/2541_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. SECRETÁRIO DE SAÚDE DE_x000D_
 FAZENDA RIO GRANDE PARA QUE NOS INFORME A POSSIBILIDADE DE INCLUIR NA LISTA DE_x000D_
 MEDICAMENTOS QUE SÃO DESTINADAS AS UNIDADES DE SAÚDE DE NOSSO MUNICÍPIO_x000D_
 ÁCIDO FÓLICO E VITAMINAS PARA ATENDER AS GESTANTES DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2542/2542_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2542/2542_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL_x000D_
 MARCIO WOZNIACK E A SECRETARIA COMPETENTE, PARA QUE INFORME A_x000D_
 ESTA CASA DE LEIS SOBRE A PREVISÃO DE RETOMADA DAS OBRAS DE_x000D_
 PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO JARDIM IPÊ NO BAIRRO SANTA_x000D_
 TEREZINHA.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2543/2543_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2543/2543_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, APÓS APROVAÇÄO DESTE PLENÁRIO, SEJA_x000D_
 ENVIADO OFÍCIO A SANEPAR, NO SENTIDO DE QUE SEJA FEITO ESTUDO DE IMPLANTAÇÃO_x000D_
 DE NOVA ESTAÇÃO DE TRATAMENTO DE ESGOTO NA REGIÃO DO BAIRRO ESTADOS/SANTA_x000D_
 MARIA, NO MUNICÍPIO DE FAZENDA RIO GRANDE. SOLICITA AINDA AMPLIAÇÃO DA REDE_x000D_
 DE ESGOTO PARA ATENDER TODA A REGIÃO DO RESIDENCIAL NITTA</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2544/2544_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2544/2544_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL,_x000D_
 PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A ESTA CASA DE LEIS, INFORMAÇÕES_x000D_
 RELATIVAS AOS EXERCÍCIOS FINANCEIROS DE 2016 E 2017, REFERENTE À CONTRIBUIÇÃO PARA_x000D_
 CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA - COCIP, COMO SEGUE:_x000D_
 A) VALOR TOTAL ARRECADADO A TÍTULO DE CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE_x000D_
 IIUMINAÇÃO PÚBLICA - COCIP;_x000D_
 B) OS VAIORES RECEBIDOS A TÍTULO DE CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE_x000D_
 LLUMINAÇÃO PÚBLICA - COCIP SÃO DIRECIONADOS A AIGUM FUNDO OU CONTA_x000D_
 ESPECÍFICA? SE SIM, QUAI SEU SAIDO NAS DATAS DE 31/12/2016 E 31/12/2017?_x000D_
 C) CÓPIA DO ATO ADMINISTRATIVO (CONTRATO OU CONVÊNIO) CELEBRADO COM A EMPRESA_x000D_
 CONCESSIONÁRIA OU PERMISSIONÁRIA DE ENERGIA ELÉTRICA LOCAL PARA PROMOVER A_x000D_
 ARRECADAÇÃO DA CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA -_x000D_
 COCIP._x000D_
 D) E, CONSIDERANDO O PARÁGRAFO ÚNICO, DO ARTIGO 1&amp;#8220;, DA LEI MUNICIPAL N° 154/2002,_x000D_
 QUE "EM SUMA" VERSA SOBRE A DESTINAÇÃO DAS RECEITAS PROVENIENTE DA_x000D_
 ARRECADAÇÃO DA CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA,_x000D_
 INFORMAR DE FORMA DETALHADA COMO FORAM APLICADOS O RECURSOS AUFERIDOS_x000D_
 ATRAVÉS DA REFERIDA CONTRIBUIÇÃO.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2545/2545_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2545/2545_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARÍA_x000D_
 COMPETENTE PARA QUE O MESMO INFORME A ESTA CASA DE LEIS SOBRE A VIABILIDADE_x000D_
 DAS UNIDADES DE SAÚDE DE NOSSO MUNICÍPIO PERMANECEREM COM SEU HORÁRIO DE_x000D_
 ATENDIMENTO AO PÚBLICO ESTENDIDO DIARIAMENTE ATÉ AS 20.00 HRS.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>Gilmar José Petry, Isabel Despachante</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2546/2546_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2546/2546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL QUE SEJA ENCAMINHADO OFICIO PARA O INSTITUTO AMBÍENTAL DO_x000D_
 PARANÁ - IAP, PARA QUE FORNEÇA A ESTA CASA DE LEI AS COPIAS DE PROCESSES QUE CONTÉM_x000D_
 ÍNFORMAÇÖES REFERENTES AO EMPREENDIMENTO CENTRO DE GERENCIAMENTO DE RESÍDUOS_x000D_
 (CGR) IGUAÇU / ESTRE AMBIENTAL S/A. ESTES DOCUMENTOS ESTÃO PROTOCOLADOS SOB OS_x000D_
 NÚMEROS:_x000D_
 SID: 07.767.844-1_x000D_
 SID: 12.113.328-8_x000D_
 SID: 12.113.328-2_x000D_
 SID: 09.929.750-6_x000D_
 SID: 07.895.136-2_x000D_
 SID: 07.827.588-0_x000D_
 SID: 14.090.500-3_x000D_
 SID: 07.900.006-0_x000D_
 SID: 07.827.589-8_x000D_
 SID: 07.839.350-5_x000D_
 SID: 07.853.976-3_x000D_
 SID: 11.912.394-1_x000D_
 SID: 11.912.393-3_x000D_
 SID: 13.743.399-0_x000D_
 SID: 13.649.700-6</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2547/2547_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2547/2547_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL NO USO DE SUAS ATRIBUIÇÖES REGIMENTAIS BASEADO NO_x000D_
 REGIMENTO INTERNO, VEM REQUERER PARA QUE SEJA ENCAMINHADO OFÍCIO PARA A INSTITUTO DAS_x000D_
 ÁGUAS DO PARANÁ, A CÓPIA DO PROCESSO QUE ESTÁ PROTOCOLADO SOB O N° 13373129-6 DA_x000D_
 OUTORGA CONCEDIDA PELA PORTARIA N° 811/2015 - DPCA AO EMPREENDIMENTO CENTRO DE_x000D_
 GERENCIAMENTO DE RESÍDUOS (CGR) IGUAÇU / ESTRE AMBIENTAL S/A.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA COMPETENTE, SEJA APRECIADO O ANTEPROJETO DE LEI - SUMULA:_x000D_
 &amp;#8220;DECLARA DE UTILIDADE PUBLICA A ASSOCIAÇÃO PROJETO_x000D_
 BENEFICENTE NO TEMPO DE DEUS - PROBEN - NO ÂMBITO DO MUNICÍPIO_x000D_
 DE FAZENDA RIO GRANDE&amp;#8221;</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2560/2560_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2560/2560_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE PRESTE AS SEGUINTES INFORMAÇÕES A ESTA CASA DE LEIS,_x000D_
 ACERCA DO TERRENO LOCALIZADO ENTRE AS RUAS GUARITÁ, VINHEIRO E CASTANHEIRA,_x000D_
 LOCALIZADO NO BAIRRO EUCALIPTOS, COMO:_x000D_
 1ª SE EXISTE PROJETO ARQUITETÔNICO, PAÍSAGÍSTICO OU IMOBÍLÍÁRIO PARA ESTA ÁREA?_x000D_
 2ª EM CASO POSÍTIVO QUAI O PRAZO PARA INÍCIO DO PROJETO?_x000D_
 3ª SE OS IMPOSTOS RELACIONADOS AO PODER EXECUTIVO MUNICIPAL REFERENTE A ESTA_x000D_
 ÁREA ESTÃO SENDO PAGOS?_x000D_
 4ª NO CASO DE NEGATIVA EM RALAÇÃO AOS PAGAMENTOS, QUAIS MEDIDAS ESTÃO_x000D_
 SENDO ADOTADAS PELO PODER EXECUTIVO?</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2561/2561_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2561/2561_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE_x000D_
 NOS INFORME A ESTA CASA DE LEIS EM CARÁTER DE URGÊNCIA:_x000D_
 I-QUAL EMPRESA HOJE SE ENCONTRA TERCEIRIZADA COM O MUNICÍPIO PARA_x000D_
 REALIZAR FISIOTERAPIA NA NOSSA CIDADE PARA USUÁRIOS DAS UNIDADES DE_x000D_
 SAÚDE PÚBLICA;_x000D_
 II-QUANTAS PESSOAS HOJE UTILIZAM OU NECESSITAM DESSE SERVIÇO;_x000D_
 III-SE POSSÍVEL NOS ENVIAR CÓPIA DO CONTRATO DA EMPRESA CONTRATADA;</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2562/2562_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2562/2562_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO A COMPANHIA DE SANEAMENTO DO PARANÁ_x000D_
 (SANEPAR) PARA QUE VEJA A POSSIBILIDADE DE REVER A VASÃO DA TUBULAÇÃO DE_x000D_
 ESGOTO QUE PASSA PELA RUA MATO GROSSO DO SUL ALTURA DO NÚMERO 215 NO_x000D_
 BAIRRO ESTADO, MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2563/2563_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2563/2563_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O_x000D_
 MESMO ATRAVÉS DA SECRETARIA COMPETENTE, VIABILIZE A POSSIBILIDADE DE ESTAR_x000D_
 COLOCANDO A COBERTURA DOS PONTOS DE ÔNIBUS NA AVENIDA LUCINIR FRANCO DA_x000D_
 ROCHA E NA RUA FRANCISCO DA CONCEIÇÄO MACHADO, AMBOS SENDO NO BAIRRO_x000D_
 JARDIM VENEZA , NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2564/2564_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2564/2564_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL,_x000D_
 PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A ESTA CASA DE LEIS, INFORMAÇÕES_x000D_
 REFERENTE AO SERVIÇO FUNERÁRIO MUNICIPAL DE FAZENDA RIO GRANDE, COMO SEGUE:_x000D_
 QUANTAS E QUAIS SÃO AS EMPRESAS FUNERÁRIAS &amp;#8221;PERMISSIONÁRIAS" NO MUNICÍPIO;_x000D_
 RELATÓRIO ANALÍTICO DOS ÓBITOS OCORRIDOS NO MUNICÍPIO NO ANO DE 2017 E NO_x000D_
 PRIMEIRO SEMESTRE DO ANO DE 2018, CONTENDO O NOME DA EMPRESA FUNERÁRIA_x000D_
 RESPONSÁVEL PELO SERVIÇO DE ATENDIMENTO À CADA UM DESTES, INFORMANDO SE A_x000D_
 MESMA É "PERMISSIONÁRIA&amp;#8221; OU NÃO, CONFORME PREVISTO NO ART. 2°, § 1° DA LEI_x000D_
 722/2010, E INFORMAR QUAIS SERVIÇOS FORAM ATENDÍDOS DE FORMA GRATUITA_x000D_
 CONFORME PREVISTO NA LEI 971/2013 E 129/1997;_x000D_
 CÓPIA DO ATO ADMINISTRATIVE QUE FORMALIZA A &amp;#8221;PERMISSÃO&amp;#8221; ÀS EMPRESAS_x000D_
 RESPONSÁVEIS PELO ATENDIMENTO FUNERÁRIO NO MUNICÍPIO._x000D_
 CÓPIA DA TABELA DE PREÇOS ATUAL PRATICADA PELAS &amp;#8221;PERMISSIONÁRIAS" VISTO A TABELA_x000D_
 DISPONÍVEL NO PORTAL LEIS MUNICIPAIS, ATRAVÉS DO DECRETO 2584/2010, ANEXO I,_x000D_
 SER DATADA DE 23 DE MARÇO DE 2010._x000D_
 DETALHES SOBRE FUNCIONAMENTO DA CENTRAL DE LUTO DO MUNICÍPIO DE FAZENDA RIO_x000D_
 GRANDE, INFORMANDO A QUAL SECRETARIA ESTÁ VINCULADA E CASO A MESMA SEJA_x000D_
 COMPOSTA POR FUNCIONÁRIOS PÚBLICOS, RELACIONAR O NOME DE CADA UM DELES E SUAS_x000D_
 RESPECTIVAS FUNÇÕES E REMUNERAÇÕES NO MÊS DE JULHO/2018._x000D_
 E, CASO TENHAM HAVIDO SANÇÕES PREVISTAS NO ART. 11 DA LEI 722/2010 NO ANO DE_x000D_
 2017 E NO PRIMEIRO SEMESTRE DE 2018, QUAIS FORAM E NO CASO DE APLICAÇÃO DE_x000D_
 MULTAS, QUAL O VALOR ARRECADADO.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2565/2565_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2565/2565_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS BASEADO NO_x000D_
 REGIMENTO INTERNO, VEM REQUERER AO PODER EXECUTIVO E A SECRETÁRIA MUNICIPAL DE MEIO_x000D_
 AMBIENTE E AO CONSÓRCIO INTERMUNICIPAL PARA GESTÃO DOS RESÍDUOS SÓLIDOS URBANOS -_x000D_
 CONRESOL, INFORMAÇÕES E ESCLARECIMENTOS ATRAVÉS DE DOCUMENTOS E CÓPIAS DE ATAS,_x000D_
 SOBRE AS REUNIÖES, DELIBERAÇÖES E AUDIÊNCIAS PÚBLICAS SOBRE O PIANO DE_x000D_
 GERENCIAMENTO DO TRATAMENTO E DESTINAÇÃO FINAL DE RESÍDUOS SÓLIDOS DO CONSÓRCIO_x000D_
 INTERMUNICIPAL PARA GESTÃO DOS RESÍDUOS SÓLIDOS URBANOS - CONRESOL,._x000D_
 CONSÓCIO ESTE FORMADO POR 23 MUNICÍPIOS DA REGIÃO METROPOLITANA DE CURITIBA QUE JA_x000D_
 ENTERRARAM MAIS DE 7 MILHÕES DE TONELADAS DE LIXO EM NOSSA CIDADE CONTRARIANDO A_x000D_
 POLITICA NACIONAL DE RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2566/2566_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2566/2566_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO À CHEFIA DO PODER EXECUTIVO MUNICIPAL, PARA QUE,_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE UM ESTUDO TÉCNICO PARA SOLUCIONAR O_x000D_
 PROBLEMA DO TRÂNSITO NA AV CEDRO EM FRENTE AO CAIC.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2567/2567_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2567/2567_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA MUNICIPAL COMPETENTE, DISPONIBILIZE O ESPAÇO PERTENCENTE A_x000D_
 PREFEITURA PARA QUE SEJA CONSTRUÍDO UMA HORTA COMUNITÁRIA NA RUA FLAMINGOS_x000D_
 ESQUINA COM A RUA ROMÊNIA NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2581/2581_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2581/2581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, INFORME A ESTA CASA DE LEIS E AO COMANDO DO 17°_x000D_
 BATALHÃO DA POLÍCIA MILITAR DO ESTADO DO PARANÁ, NA PESSOA DO TENENTE_x000D_
 CORONEL QOPM WILLIAN KUCZYNSKI, SE EXISTE A POSSIBILIDADE DE ALGUM PRÓPRIO_x000D_
 PÚBLICO QUE VIER A SER INAUGURADO NESTE MUNICÍPIO SER NOMINADO EM REFERÊNCIA_x000D_
 E HOMENAGEM AO CAPITÃO QOPM FABIO ALESSANDRE DA SILVA, O QUAL PRESTOU_x000D_
 RELEVANTES SERVIÇOS NA ÁREA DE SEGURANÇA PÚBLICA AOS CIDADÃOS FAZENDENSES._x000D_
 </t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2582/2582_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2582/2582_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO À CHEFIA DO PODER EXECUTIVO MUNICIPAL, PARA QUE,_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, INFORME SE FOI FORMADA ALGUMA COMISSÃO DE ESTUDO_x000D_
 OU SE ESTÃO EM ANDAMENTO TRABALHOS VOLTADOS À ELABORAÇÃO DE UMA NOVA LEI DE_x000D_
 REGULAMENTAÇÃO CONJUNTA DOS REGIMES JURÍDICOS DE TODOS OS SERVIDORES MUNICIPAIS EM_x000D_
 SUBSTITUIÇÃO AOS REGIMES JURÍDICOS JÁ EXISTENTES, COM VISTA A UMA ESTRUTURAÇÃO_x000D_
 ADMINISTRATIVA MAIS AMPLA DAS CARREIRAS DOS SERVIDORES MUNICIPAIS, COM ADEQUAÇÃO DE_x000D_
 DEVERES, ATRIBUIÇÕES, BENEFÍCIOS, GARANTIAS, CRITÉRIOS DE PROGRESSÃO, PROMOÇÃO, LOTAÇÃO,_x000D_
 AUMENTO DE SALÁRIO, ENTRE OUTROS, CONFORME VEM SENDO MENCIONADO NAS MENSAGENS_x000D_
 DE VETO ENCAMINHADAS A ESTA CASA DE LEIS._x000D_
 </t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2583/2583_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2583/2583_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFICIO AO IBGE - INSTITUTO BRASILEIRO DE GEOGRAFIA E_x000D_
 ESTATÍSTICA PARA QUE INCLUA NO DIAGNÓSTICO DO CENSO DEMOGRÁFICO BRASILEIRO DE_x000D_
 2020 A QUANTIDADE DE ANIMAIS DOMICILIARES E SEMI-DOMICILIARES NO MUNICÍPIO DE_x000D_
 FAZENDA RIO GRANDE._x000D_
 </t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2584/2584_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2584/2584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO A SANEPAR PARA QUE NOS INFORME O PLANEJAMENTO_x000D_
 DE SANEAMENTO BÁSICO EM RELAÇÃO O BAIRRO RURAL DO PASSO AMARELO EM TODA_x000D_
 EXTENSÃO DA RUA DEMÉTRIO ZANÃO._x000D_
 </t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2585/2585_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2585/2585_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA_x000D_
 COMPETENTE PARA QUE NOS INFORME SOBRE A POSSIBILIDADE DE IMPLANTAÇÃO DE UM_x000D_
 NOVO CENTRO DE ASSISTÊNCIA E REFERENCIA SOCIAL (CRAS) QUE ATENDA A DEMANDA_x000D_
 DO BAIRRO ESTADO E ADJACÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>Delegado Fabio Machado, Irmão José Miranda</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2586/2586_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2586/2586_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL E À SECRETARIA_x000D_
 DE EDUCAÇÃO, PARA QUE INFORME A ESTA CASA DE LEIS, QUAIS MEDIDAS ESTÃO_x000D_
 SENDO TOMADAS PARA GARANTIR AS VAGAS ESCOLARES, REFERENTE AO ENSINO_x000D_
 FUNDAMENTAL E MÉDIO. E QUAL PLANO DE AÇÃO PARA ATENDER A DEMANDA DO_x000D_
 PRÓXIMO ANO._x000D_
 </t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2606/2606_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2606/2606_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO À CHEFIA DO PODER EXECUTIVO MUNICIPAL,_x000D_
 ENCAMINHANDO ANTEPROJETO DE LEI QUE "ESTABELECE POLÍTICAS PÚBLICAS DE_x000D_
 ATENDIMENTO À POPULAÇÃO EM SITUAÇÃO DE VULNERABILIDADE SOCIAL E CRIA_x000D_
 PROGRAMAS HUMANITÁRIOS E VOLUNTÁRIOS DE ATENÇÃO À POPULAÇÃO DE RUA_x000D_
 DO MUNICIPIO DE FAZENDA RIO GRANDE"._x000D_
 </t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2587/2587_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2587/2587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL,_x000D_
 PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A ESTA CASA DE LEIS, INFORMAÇÕES_x000D_
 RELATIVAS AO CONCURSO PÚBLICO REALIZADO NO ANO CORRENTE, NESTE MUNICÍPIO, COMO SEGUE:_x000D_
 A) NÚMERO TOTAL DE INSCRITOS;_x000D_
 B) VALOR TOTAL ARRECADADO COM A RESPECTIVA TAXA DE INSCRIÇÃO;_x000D_
 C) PLANILHA DETALHADA DOS GASTOS DESPENDIDOS PARA A REALIZAÇÃO DO CONCURSO;_x000D_
 D) NÚMERO DO PROCESSO LICITATÓRIO PARA CONTRATAÇÃO DA EMPRESA RESPONSÁVEL PELA_x000D_
 REALIZAÇÃO DO CONCURSO, E CASO TENHA SIDO ATRAVÉS DE "CONTRATAÇÃO DIRETA&amp;#8221;,_x000D_
 JUSTIFICATIVA PELA OPÇÃO POR TAL MODALIDADE._x000D_
 </t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2588/2588_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2588/2588_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, APÓS APROVAÇÃO DESTE PLENÁRIO, SEJA_x000D_
 ENVIADO OFÍCIO AO EXCELENTÍSSIMO SR. DEPUTADO FEDERAL OSMAR BERTOLDI, NO_x000D_
 SENTIDO DE QUE O MESMO NOS ENVIE ATRAVÉS DE EMENDA PARLAMENTAR O VALOR DE_x000D_
 R$ 150.000,00 ( CENTO E CINQUENTA MIL REAIS) PARA AQUISIÇÃO DE EQUIPAMENTOS_x000D_
 QUE SERÃO UTILIZADOS PELA GUARDA MUNICIPAL DO MUNICÍPIO DE FAZENDA RIO_x000D_
 GRANDE._x000D_
 </t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2589/2589_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2589/2589_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NA FORMA REGIMENTAL NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS BASEADO NO REGIMENTO_x000D_
 INTERNO, VEM REQUERER QUE SEJA ENCAMINHADO OFÍCIO AO CENTRO DE GERENCIAMENTO DE RESÍDUOS_x000D_
 (CGR) IGUAÇU / ESTRE AMBIENTAL S/A E AO INSTITUTO AMBIENTAL DO PARANÁ IAP SOLICITANDO CÓPIA DO OFÍCIO 69/2015 E DOCUMENTOS ANEXADOS SE REFERINDO À SOLICITAÇÃO DE RETIRADA DE PROGRAMAS QUE_x000D_
 ESTAVAM EM MEDIDAS MITIGADORAS PROPOSTAS NO ESTUDO DE IMPACTO AMBIENTAL DO_x000D_
 EMPREENDIMENTO DE ENTERRAR O IIXO EM NOSSO MUNICÍPIO._x000D_
 PROGRAMA ESTES ELENCADOS ABAIXO:_x000D_
 1. PROGRAMA DE ACOMPANHAMENTO DA SAÚDE PÚBLICA, NO ENTORNO DA ÁREA DO ENTORNO DO_x000D_
 ATERRO PARA DESINSETIZAÇÃO E DESRATIZAÇÃO;_x000D_
 2. PROGRAMA DE CAPACITAÇÃO AO EMPREENDEDORISMO;_x000D_
 3. PROGRAMA DE ACOMPANHAMENTO DE PERCEPÇÃO SOCIAL NA COMUNIDADE E NOS BAIRROS_x000D_
 SANTA TEREZINHA E IGUAÇU;_x000D_
 4. PROGRAMA DE CONTROLE TRÁFEGO DE VEÍCULOS;_x000D_
 5. PROGRAMA DE INCENTIVO A FORMAÇÃO DE COOPERATIVA PARA OPERAÇÃO DE UNIDADE DE_x000D_
 TRIAGEM._x000D_
 </t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2590/2590_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2590/2590_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO AO SUPERINTENDENTE DA CAIXA ECONÔMICA FEDERAL_x000D_
 NO PARANÁ, ILMO. SR. RENATO SCALABRIN, PARA QUE INFORME A ESTA CASA DE LEIS_x000D_
 QUAIS AS PROVIDÊNCIAS ESTÃO SENDO TOMADAS PARA SANAR O GRAVE PROBLEMA DE_x000D_
 SUPERLOTAÇÃO DA ÚNICA AGÊNCIA DA CAIXA ECONÔMICA FEDERAL SEDIADA NESTE_x000D_
 MUNICÍPIO DE FAZENDA RIO GRANDE. AINDA, INFORME SE EXISTE ALGUM_x000D_
 PLANEJAMENTO NO SENTIDO DE CONSTRUIR UMA NOVA AGÊNCIA NESTA CIDADE, BEM_x000D_
 COMO, QUAL SERIA A PREVISÃO DE IMPLANTAÇÃO DESTA MEDIDA._x000D_
 </t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2591/2591_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2591/2591_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO A COMEC (COORDENAÇÃO DA REGIÃO_x000D_
 METROPOLITANA DE CURITIBA) PARA QUE ATRAVÉS DE SEU DEPARTAMENTO_x000D_
 COMPETENTE, REALIZE AS DEVIDAS MANUTENÇÕES ASSIM COMO A INSTALAÇÃO DE_x000D_
 COBERTURAS NOS PONTOS PRESENTES NA BR-116 NOS PERCURSOS ENTRE A RUA_x000D_
 PERNAMBUCO ATÉ A AVENIDA MATO GROSSO._x000D_
 </t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2607/2607_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2607/2607_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA COMPETENTE, APRESENTE OS PROJETOS DE TRAFEGO DE VEÍCULOS PARA A_x000D_
 ÁREA CENTRAL DE FAZENDA RIO GRANDE E, CASO POSSUA O PROJETO VERIFIQUE SE HÁ_x000D_
 MUDANÇAS PARA A CONVERSÃO À ESQUERDA._x000D_
 </t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2608/2608_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2608/2608_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE PRESTE AS SEGUINTES INFORMAÇÕES A ESTA CASA DE LEIS, A_x000D_
 CERCA DA LEI N° 861/2011 QUE DISPÕE SOBRE RUÍDOS URBANOS, PROTEÇÃO DO BEM_x000D_
 ESTAR E O SOSSEGO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS, COMO:_x000D_
 1ª QUAL SECRETARIA É RESPONSÁVEL PELA FISCALIZAÇÃO?_x000D_
 2ª SE A SECRETARIA RESPONSÁVEL POSSUI O DECIBELÍMETRO A FIM DE REALIZAR AS_x000D_
 DEVIDAS MEDIÇÕES SONORAS DE FORMA CORRETA E PODER APLICAR A LEI?_x000D_
 3ª EM CASO NEGATIVO QUAIS MEDIDAS ESTÃO SENDO ADOTADAS PARA AQUISIÇÃO DO_x000D_
 EQUIPAMENTO (DECIBELÍMETRO)?_x000D_
 4ª QUANTAS EMPRESAS FORAM ADVERTIDAS, NOTIFICADAS E/OU MULTADAS PELO_x000D_
 DESCUMPRIMENTO DA LEI?_x000D_
 5ª NO CASO DAS EMPRESAS MULTADAS QUAL FOI O VALOR ARRECADO PELO PODER_x000D_
 PÚBLICO NO ANO DE 2017 E NOS PRIMEIROS 06 (SEIS) MESES DE 2018?_x000D_
 6ª PARA QUAL NÚMERO DE TELEFONE OS MUNÍCIPES DEVEM LIGAR PARA DENUNCIAR O_x000D_
 DESCUMPRIMENTO DA LEI NOS DIAS ÚTEIS E FINAIS DE SEMANA?</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2609/2609_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2609/2609_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, E A_x000D_
 SECRETARIA RESPONSÁVEL QUE NOS INFORME A ESTA CASA DE LEIS EM CARÁTER DE_x000D_
 URGÊNCIA:_x000D_
 I- QUANTOS MÉDICOS VIERAM PARA O MUNICÍPIO DE FAZENDA RIO GRANDE_x000D_
 ATRAVÉS DO PROGRAMA &amp;#8220;MAIS MÉDICOS DO GOVERNO FEDERAI&amp;#8221;;_x000D_
 II- E SE O MUNICÍPIO DE FAZENDA RIO GRANDE ATUALMENTE SE ENCONTRA_x000D_
 CADASTRADO NO PROGRAMA MAIS MÉDICO? SE POSSÍVEL NOS ENVIAR CÓPIA_x000D_
 DO CADASTRO ATUALIZADO;</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2610/2610_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2610/2610_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, APÓS APROVAÇÃO DESTE PLENÁRIO, SEJA_x000D_
 ENVIADO OFÍCIO AO EXCELENTÍSSIMO SR. DEPUTADO FEDERAL OSMAR BERTOLDI, NO_x000D_
 SENTIDO DE QUE O MESMO NOS ENVIE ATRAVÉS DE EMENDA PARLAMENTAR PARA INFRA_x000D_
 ESTRUTURA URBANA NO VALOR DE R$ 300.000,00 ( TREZENTOS MIL REAIS) PARA_x000D_
 EXECUÇÃO DO PROJETO RUA BOM GOURMET, JÁ DESENVOLVIDO PELO PODER_x000D_
 EXECUTIVO.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2611/2611_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2611/2611_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA DE_x000D_
 EDUCAÇÃO PARA QUE INFORME A ESTA CASA DE LEIS O NÚMERO DE CRIANÇAS QUE ESTÃO_x000D_
 NA FILA DE ESPERA POR VAGAS NAS CRECHES MUNICIPAIS E SE A PREVISÃO DE_x000D_
 CONSTRUÇÃO DE NOVAS UNIDADES.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2612/2612_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2612/2612_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL,_x000D_
 PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA DE LEIS QUAL A DATA_x000D_
 PREVISTA PARA LIBERAÇÃO AOS USUÁRIOS DA MINI ARENA INSTALADA NO PARQUE VERDE, OU_x000D_
 CASO NÃO HAJA, QUAIS AS RAZÕES PARA QUE A MESMA NÃO TENHA SIDO LIBERADA. REQUER_x000D_
 AINDA QUE SEJA INFORMADO A PREVISÃO PARA REALIZAÇÃO DOS SERVIÇOS DE MANUTENÇÃO DA_x000D_
 CANCHA DE AREIA EXISTENTE NO MESMO LOCAL.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2613/2613_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2613/2613_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA COMPETENTE, INFORME A ESTA CASA DE LEIS, SE EXISTEM PROJETOS_x000D_
 PARA REVITALIZAÇÃO DA ESCOLA MUNICIPAL ANTONIO BALDAN LOCALIZADA NO BAIRRO_x000D_
 GRALHA AZUL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2614/2614_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2614/2614_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL SEJA EXPEDIDO OFÍCIO A PREFEITURA MUNICIPAL_x000D_
 DE FAZENDA RIO GRANDE, PARA QUE A MESMA ATRAVÉS DA SECRETARIA COMPETENTE_x000D_
 INFORME A ESTA CASA DE LEIS, A VIABILIDADE DE UTILIZAÇÃO DE VERBAS DO FUNDO_x000D_
 PARA INFÂNCIA E ADOLESCÊNCIA - FIA, PARA BANDA ESCOLA.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2615/2615_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2615/2615_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NA FORMA REGIMENTAL NO USO DE SUAS ATRIBUIÇÕES REGIMENTAIS BASEADO NO_x000D_
 REGIMENTO INTERNO, VEM REQUERER PARA QUE SEJA ENCAMINHADO OFÍCIO AO CONSÓRCIO_x000D_
 INTERMUNICIPAL PARA GESTÃO DOS RESÍDUOS SÓLIDOS URBANOS - CONRESOL E A SECRETARIA_x000D_
 MUNICIPAL DE MEIO AMBIENTE PARA QUE VENHA EM FORMA DOCUMENTAL E COPIAS DE_x000D_
 DOCUMENTOS, ESPECIFICADOS ABAIXO:_x000D_
 1) COPIAS DE ATAS DAS REUNIÕES ORDINÁRIAS E EXTRAORDINÁRIAS DO CONSORCIO DESDE JANEIRO_x000D_
 DE 2017 ATÉ O MOMENTO._x000D_
 2) QUAIS OS ESTUDOS, METODOLOGIA E PROJETOS FORAM REALIZADOS PARA DENTIÇÃO DE UMA_x000D_
 POLÍTICA PÚBLICA EM CONJUNTO DE REDUÇÃO, DESTINAÇÃO, RECICLAGEM, TRATAMENTO E_x000D_
 DESTINAÇÃO AMBIENTALMENTE CORRETA DOS RESÍDUOS SÓLIDOS DOS MUNICÍPIOS QUE FAZEM_x000D_
 PARTE DO CONSORCIO._x000D_
 3) QUANTAS REUNIÕES E ESTUDOS TÉCNICOS O MUNICÍPIO DE FAZENDA RIO GRANDE PARTICIPOU_x000D_
 COMO INTERLOCUTOR OU OUVINTE SOBRE A POLÍTICA REGIONAL DO CONSÓRCIO INTERMUNICIPAL_x000D_
 PARA GESTÃO DOS RESÍDUOS SÓLIDOS URBANOS - CONRESOL PARA O LIXO DA REGIÃO._x000D_
 </t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2626/2626_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2626/2626_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO À CHEFIA DO PODER EXECUTIVO MUNICIPAL, PARA QUE,_x000D_
 ATRAVÉS DA SECRETARIA COMPETENTE, INFORME:_x000D_
 _x000D_
 A) SE FOI OU ESTÁ SENDO REALIZADO AIGUM ESTUDO EM BUSCA DE MEDIDAS DE CURTO_x000D_
 PRAZO VOLTADAS A ATENDER À CRESCEHTE MIGRAÇÄO DE EMPRESAS PARA NOSSA CIDADE_x000D_
 E O AUMENTO NA PROCURA DE POSTES DE EMPREGO PELOS CIDADÃOS FAZENDENSES;_x000D_
 NESTE CONTEXTO, SE ESTÃO SENDO TOMADAS MEDIDAS PARA AMPLIAÇÃO FÍSICA E DE_x000D_
 PESSOAL DA AGÊNCIA DO TRABALHADOR DE FAZENDA RIO GRANDE, A FIM DE SUPORTAR_x000D_
 TAL DEMANDA;_x000D_
 B) SE HÁ ALGUMA PREVISÃO DE IMPLANTAÇÃO/AMPLIAÇÃO DE PROJETOS VOLTADOS À_x000D_
 ESPECIALIZAÇÃO PROFISSIONAL PARA O SEGUNDO SEMESTRE DE 2018 E O ANO DE 2019;_x000D_
 C) SE ESTÁ SENDO FISCALIZADA E EXIGIDA PELO MUNÍCÍPIO A CONTRATAÇÃO PRIORITÁRIA_x000D_
 (PELAS EMPRESAS QUE AQUI SE INSTALARAM NO PERÍODO ENTRE OS ANOS DE 2014 E_x000D_
 2017 E 2018, E QUE ESTÃO EM TRATATIVAS PARA INSTALAÇÃO NOS PRÓXIMOS ANOS) DE_x000D_
 TRABALHADORES RESIDENTES EM NOSSA CIDADE. NESTE CASO ENVIAR DOCUMENTOS QUE_x000D_
 COMPROVEM OS ÍNDICES DE TRABALHADORES RESIDENTES EM FAZENDA RIO GRANDE_x000D_
 QUE FORAM CONTRATADOS.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2646/2646_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2646/2646_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO À CHEFIA DO PODER EXECUTIVO MUNICIPAL, PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, INFORME:_x000D_
 A) QUAIS FORAM AS MEDIDAS TOMADAS PARA A REGULAMENTAÇÃO DO SISTEMA DE TRANSPORTE PRIVADO INDIVIDUAL A PARTIR DE COMPARTILHAMENTO DE VEÍCULOS, COM OU SEM A UTILIZAÇÃO DE APLICATIVOS TIPO &amp;#8220;UBER";_x000D_
 B) SE ESTÁ OCORRENDO REGULARMENTE FISCALIZAÇÃO DO TRANSPORTE PRIVADO IRREGULAR DE PASSAGEIROS, QUER SEJA REALIZADO POR USUÁRIOS DE APLICATIVOS, QUER SEJA REALIZADO POR TAXISTAS DE OUTROS MUNICÍPIOS. CASO POSITIVO, ENCAMINHAR O NÚMERO DE MULTAS APLICADAS DURANTE OS ANOS DE 2017 E 2018;_x000D_
 C) QUAIS ESTUDOS ESTÃO SENDO REALIZADOS PARA A REGULAMENTAÇÃO, VIA DECRETO, DO SISTEMA DE TRANSPORTE PRIVADO INDIVIDUAL A PARTIR DE COMPARTILHAMENTO DE VEÍCULOS, DA MESMA FORMA QUE JÁ OCORREU NAS CIDADES DE CURITIBA (DECRETO N° 1302 DE 18 DE JULHO DE 2017) E SÃO PAULO (DECRETO N° 56.981 DE 10 DE MAIO DE 2016)._x000D_
 </t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2627/2627_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2627/2627_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA COMPETENTE, INFORME A ESTA CASA DE LEIS SOBRE A VIABILIDADE DE_x000D_
 REABERTURA DA RUA GERIVA NO ENTRONCAMENTO COM A AV. BRASIL. AINDA, INFORME_x000D_
 SE ESTA VIA PÚBLICA PODE RECEBER PAVIMENTAÇÃO ASFÁLTICA, OU AINDA, SE PARA_x000D_
 REALIZAÇÃO DE OBRAS NESTA VIA SE FAZ NECESSÁRIO A AUTORIZAÇÃO DA EMPRESA_x000D_
 PETROBRÁS S/A.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2628/2628_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2628/2628_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO SR. ANTONIO CESAR RIBAS SASS DIRETOR_x000D_
 SUPERINTENDENTE DA AUTO PISTA PLANALTO SUL (ARTERIS) PARA QUE INFORME A_x000D_
 ESTA CASA DE LEIS SOBRE A CRIAÇÃO DE UM ACESSO DA BR 116 LIGANDO COM A_x000D_
 RUA RIO EUFRATES NO BAIRRO IGUAÇU NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2629/2629_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2629/2629_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA_x000D_
 QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE, INFORME EM QUE ETAPA SE_x000D_
 ENCONTRA O PROCESSO DE REGULARIZAÇÃO FUNDIÁRIA POR MEIO DA COHAPAR, REFERENTE_x000D_
 AOS IMÓVEIS LOCALIZADOS NO JARDIM COLONIAL, EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2630/2630_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2630/2630_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, INFORME A ESTÁ CASA DE LEIS SOBRE A POSSIBILIDADE DE_x000D_
 SE FORMAR A COMISSÃO MISTA DESCRITA NO ART.° 5° DA LEI COMPLEMENTAR 142/2017,_x000D_
 QUE IRÁ VERIFICAR UMA REFORMA NOS 03 (TRÊS) PIANOS DE CARGOS E SALÁRIOS DAS LEIS_x000D_
 COMPLEMENTARES N° 48/2012 (EDUCAÇÃO), N° 92/2014 (PIANO GERAL) E N°_x000D_
 103/2014 (GUARDA MUNICIPAL).</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Irmão José Miranda, Martuzi, Policial Batista</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2631/2631_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2631/2631_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA COMPETENTE, INFORME A E`STA CASA DE LEIS DA POSSIBILIDADE DE_x000D_
 ALTERAÇÃO NA FORMA DE ESCOLHA MEDIANTE A PARTICIPAÇÃO POR VOTO DIRETO DE TODOS_x000D_
 OS INTEGRANTES DA GUARDA MUNICIPAL PARA OS CARGOS DE COMANDANTE E SUB-_x000D_
 COMANDANTE DA GUARDA MUNICIPAL DE FAZENDA RIO GRANDE - PARANÁ.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2632/2632_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2632/2632_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDÍDO OFÍCIO AO EXMÇ. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA COMPETENTE, INFORME` SOBRE A VIABILIDADE DE IMPLANTAÇÃO DE_x000D_
 MÓDULOS DA GUARDA MUNICIPAL, COM ESTRUTURA PARA DOIS BANHEIROS PÚBLICOS (OS_x000D_
 QUAIS TAMBÉM SEJAM ADAPTADOS PARA DEFICIENTES FÍSICOS), NAS PRAÇAS E PARQUES_x000D_
 DO NOSSO MUNICÍPIO OS QUAIS FORAM CONTEMPLADAS COM QUADRAS DE GRAMA_x000D_
 SINTÉTICA.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2633/2633_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2633/2633_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL,_x000D_
 PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A ESTA CASA DE LEIS, INFORMAÇÕES_x000D_
 RELATIVAS AOS GASTOS COM PUBLICIDADE NO PERÍODO DE JANEIRO A DEZEMBRO DE 2017 E DE_x000D_
 JANEIRO A JUNHO DE 2018, NESTE MUNICÍPIO; COMO SEGUE:_x000D_
 A) VALOR TOTAL CONTRATADO E VALOR TOTAL EFETIVAMENTE GASTO;_x000D_
 B) EM CASO DE INADIMPLEMENTO, VALOR TOTAL APURADO EM 31/12/2017 E 30/06/2018;_x000D_
 C) VALORES GASTOS CLASSIFICADOS POR TIPOS DE &amp;#8221;MEIO DE COMUNICAÇÃO&amp;#8221;, SEJAM ELES_x000D_
 OUTDOORS, JORNAIS, MÍDIAS SOCIAIS (PATROCINADO), SITES, TVS, BANNERS, PANFLETOS,_x000D_
 RÁDIO, ETC; _x000D_
 D) NOME E CNPJ DAS EMPRESAS CONTRATADAS PARA EXECUÇÃO DOS SERVIÇOS DE_x000D_
 PUBLICIDADE, VALOR TOTAL GASTO COM CADA UMA DELAS, BEM COMO O NÚMERO DO_x000D_
 PROCESSO IICITATÓRIO E DO RESPECTIVE CONTRATO;_x000D_
 E) RELATÓRIO CONTENDO DE FORMA DETALHADA NOME, SIMBOLOGIA DA LOTAÇÃO, DATA DA_x000D_
 NOMEAÇÃO, CARGO EXERCIDO E A DESCRIÇÃO DAS FUNÇÕES DE TODOS OS FUNCIONÁRIOS_x000D_
 EFETIVOS E COMISSIONADOS LOTADOS NA SECRETARIA MUNICIPAL DE COMUNICAÇÃO_x000D_
 SOCIAL;_x000D_
 F) E, SE A RESPECTIVA SECRETARIA POSSUI VEÍCULO PARA USO EXCLUSIVO, INFCRMAR QUANTOS_x000D_
 SÃO, SUAS CARACTERÍSTICAS (FABRICANTE, MODELO, COR) E A COMBINAÇÃO ALFANUMÉRICA_x000D_
 DA PLACA DE IDENTIFICAÇÃO.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2634/2634_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2634/2634_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMOL SR. PREFEIT MUNICIPAL, PARA QUE ATRAVÉS_x000D_
 DA SECRETARIA COMPETENTE, APRESENTE O CRONOGRAMA DE PROGRAMAS E PROJETOS DE_x000D_
 EDUCAÇÃO DE TRÂNSITO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2635/2635_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2635/2635_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA_x000D_
 SECRETARIA RESPONSÁVEL, INFORME A ESTA CASA DE LEIS, QUAL O PRAZO PARA_x000D_
 INSTALAÇÃO DAS ILUMINAÇÕES DA PRAÇA G:-RALHA AZUL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2636/2636_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2636/2636_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL NO USO DE SUAS ATRIBUIÇÔES REGIMENTAÍS BASEADO NO_x000D_
 REGIMENTO INTERNO, VEM REQUERER PARA QUE SEJA ENCAMINHADO OFICIO AO PRESIDENTE_x000D_
 CONSORCIO INTERMUNICIPAL PARA GESTÃO DOS RESÍDUOS SÓLIDOS URBANOS -CONRESOL_x000D_
 SENHOR RAFAEL GREGA DE MACEDO E A TODOS OS MUNICÍPIOS INTEGRANTES DESTE CONSORCIO_x000D_
 QUE JÁ ENTERRARAM 8.000.000.000 (8 BILHÖES) DE QUILOS DE IIXO EM NOSSA CIDADE, E JÁ_x000D_
 CONSTRUÍRAM UMA PIRÂMIDE DE LIXO, PARA QUE VENHAM COMPROVAR E DAR EXPLICAÇÕES A_x000D_
 POPULAÇÃO DE NOSSA CIDADE, REFERENTE AS POLÍTICAS PÚBLICAS DE REDUÇÃO, REUTILIZAÇÃO,_x000D_
 RECICLAGEM E TRATAMENTO DE RESÍDUOS SÓLIDOS DOS MUNICÍPIOS INTEGRANTES DO CONSORCIO_x000D_
 EM AUDIÊNCIA PÚBLICA OU FÓRUM PÚBLICO ABERTO EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2637/2637_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2637/2637_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, APÓS APROVAÇÃO DESTE PLENÁRIO, SEJA_x000D_
 ENVIADO OFÍCIO AO EXCELENTÍSSIMO SR. DEPUTADO FEDERAL OSMAR BERTOLDI, NO_x000D_
 SENTIDO DE QUE O MESMO NOS ENVIE ATRAVÉS DE EMENDA PARLAMENTAR PARA_x000D_
 MATERIAL DE CONSUMO E EQUIPAMENTOS PARA A FAZTRANS NO VALOR DE R$_x000D_
 100.000,00 (CEM MIL REAIS)._x000D_
 </t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2647/2647_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2647/2647_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL PARA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE INFORME A ESTA CASA DE LEIS, QUAIS MEDIDAS FORAM ADOTADAS PARA IMPLEMENTAR A LEI N° 1057/2015 QUE &amp;#8220;INSTITUI O PROGRAMA DE RECEBIMENTO DE RESÍDUOS DE MEDICAMENTOS PROVENIENTES DOS DOMICÍLIOS NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2648/2648_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2648/2648_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME SE HAVERÁ E QUAL A PREVISÃO DE INSTALAÇÃO DE UM MÓDULO DA GUARDA MUNICIPAL DENTRO DO PARQUE VERDE.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2649/2649_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2649/2649_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA DE LEIS SOBRE AS MEDIDAS QUE ESTÃO SENDO ADOTADAS PARA REGULAMENTAÇÃO DA BANDA ESCOLA DO MUNICÍPIO DE FAZENDA RIO GRANDE, A QUAL FOI CRIADA ATRAVÉS DA LEI MUNICIPAL N°179 DE 30 DE OUTUBRO DE 2003.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL NO USO DE SUAS ATRIBUIÇÕES LEGAIS E FUNDAMENTADO NO REGIMENTO INTERNO, VEM REQUERER A MESA DIRETORA DESTA CASA DE LEIS, PARA QUE SEJA CONVOCADA UMA AUDIÊNCIA PÚBLICA COM URGÊNCIA REFERENTE A PRATICA DE ENTERRAR DOIS MILHÕES DE QUILOS DE LIXO POR DIA, EM NOSSA CIDADE, PELA EMPRESA ESTRE AMBIENTAL - CGR IGUAÇU. SOLICITAÇÃO ESTÁ IGNORADA ATÉ A PRESENTE DATA POR ESTA EMPRESA, DESRESPEITANDO A AUTORIDADE DESTA CASA DE LEIS E DE SEUS VEREADORES QUE APROVARAM NA 1ª SESSÃO ORDINÁRIA DE 2018 DATADA DE 19/02/2018 O REQUERIMENTO 011/2018, O QUAL, FOI APROVADO POR TODOS OS VEREADORES QUE REPRESENTAM A POPULAÇÃO AFETADA E ADOECIDA MENTAL, SOCIAL E FISICAMENTE POR ESTA EMPRESA.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2651/2651_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2651/2651_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO A COMEC E A LEBLON TRANSPORTES PARA QUE VERIFIQUE A POSSIBILIDADE DE INCLUIR MAIS UM HORÁRIO NA LINHA PARQUE INDUSTRIAL OU ALTERAR O HORÁRIO DO ÚLTIMO ÔNIBUS DA LINHA PARQUE INDUSTRIAL PARA AS 23:05 HORAS (VINTE E TRÊS HORAS E CINCO MINUTOS) NOS DIAS UTEIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2652/2652_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2652/2652_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, ENVIE A ESTA CASA DE LEIS, INFORMAÇÕES RELATIVAS AOS VEÍCULOS LOCADOS, PELO MUNICÍPIO, INCLUINDO MÁQUINAS E UTILITÁRIOS, COMO SEGUE:_x000D_
 A) VALOR TOTAL GASTO COM LOCAÇÃO DE VEÍCULOS NO EXERCÍCIO FINANCEIRO DE 2017 E NO PRIMEIRO SEMESTRE DE 2018;_x000D_
 B) QUANTOS SÃO OS VEÍCULOS LOCADOS PELO MUNICÍPIO, POSIÇÃO EM 31/08/2018;_x000D_
 C) RELATÓRIO DETALHADO, CONTENDO: CARACTERÍSTICA DE CADA UM DOS VEÍCULOS (FABRICANTE, MODELO, COR E ANO), COMBINAÇÃO ALFANUMÉRICA DA PLACA DE IDENTIFICAÇÃO E, CASO EXISTA, O CÓDIGO INTERNO DE IDENTIFICAÇÃO DOS MESMOS. NOME E CNPJ DA EMPRESA CONTRATADA, N° DO PROCESSO LICITATÓRIO, N° DO CONTRATO DE LOCAÇÃO E VALOR MENSAL DA LOCAÇÃO, DE CADA UM DESTES VEÍCULOS. SECRETARIA, DEPARTAMENTO OU DIVISÃO NAS QUAIS OS MESMOS ESTÃO ALOCADOS E, NOME, SIMBOLOGIA DA LOTAÇÃO E CARGO EXERCIDO DOS FUNCIONÁRIOS QUE UTILIZAM ESTES VEÍCULOS;_x000D_
 D) QUE INFORME COMO É FEITO O CONTROLE DA UTILIZAÇÃO DESTES VEÍCULOS E CASO EXISTA "DIÁRIOS DE BORDO", REMETER A ESTA CÂMARA LEGISLATIVA OS RELATÓRIOS REFERENTE AOS MESES DE JUNHO, JULHO E AGOSTO DE 2018. NOME, SIMBOLOGIA DA LOTAÇÃO E SECRETARIA NA QUAL ESTÁ OU ESTÃO LOTADOS OS FUNCIONÁRIOS RESPONSÁVEIS PELO REFERIDO CONTROLE;_x000D_
 E) RELATÓRIO CONTENDO TODAS AS MULTAS DE TRÂNSITO RECEBIDAS PELOS VEÍCULOS LOCADOS NO PRIMEIRO SEMESTRE DE 2018, BEM COMO OS NOMES DOS CONDUTORES DOS MESMOS NA OCASIÃO DA INFRAÇÃO;_x000D_
 F) QUE INFORME SE OS VEÍCULOS LOCADOS POSSUEM IDENTIFICAÇÃO PADRONIZADA DO GOVERNO MUNICIPAL E SE A IDENTIFICAÇÃO ABRANGE TODOS OS VEÍCULOS TRATADOS NO ITEM "C"._x000D_
 </t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>Irmão José Miranda, Prof. Marlon</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2653/2653_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2653/2653_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, CONSIDERANDO A RESPOSTA AO REQUERIMENTO N° 049/2018, SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA DE LEIS SOBRE A POSSIBILIDADE DE SE CRIAR O CARGO DE ENGENHEIRO DE TRÂNSITO NA ESTRUTURA DA ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2664/2664_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2664/2664_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO A EMPRESA SANEPAR (COMPANHIA DE SANEAMENTO DO PARANÁ) QUE INFORME A ESTA CASA DE LEIS, EM CARÁTER DE URGÊNCIA, A POSSIBILIDADE DE AMPLIAÇÃO DA REDE DE ESGOTOS NO BAIRRO SUZUKI LOCALIZADO AQUI NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO O OFÍCIO A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS (ECT) OU SIMPLESMENTE CORREIO, QUE É A EMPRESA PÚBLICA FEDERAL, RESPONSÁVEL PELA EXECUÇÃO DO SISTEMA DE ÍNVIO E ENTREGA DE CORRESPONDÊNCIA NO BRASIL, PARA QUE ESTABELEÇA CÓDIGO DE ENDEREÇAMENTO POSTAL (CEP), A TRAVESSA LONDRINA - 234, SITUADA AO FINAL DAS RUA JAGUARIAÍVA BAIRRO ESTADOS, NESTE MUNICÍPIO, NOS TERMOS DA LEI 1205 DE 20 DE DEZEMBRO DE 2017, QUE POR SUA VEZ, DISPÕE SOBRE A DIVISÃO URBANA EM BAIRROS E CONFERE NOMENCLATURA DAS AVENIDAS, RUAS E TRAVESSAS DO MUNICÍPIO DE FAZENDA RIO GRANDE. MISTER RESSALTAR, QUE A TRAVESSA EM QUESTÃO, CONSTA NA PÁGINA 13 DO ANEXO I DA LEI SUPRACITADA, QUE SEGUE EM APENSO A ESTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2666/2666_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2666/2666_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE PRESTE AS SEGUINTES INFORMAÇÕES A ESTA CASA DE LEIS, ACERCA DA ARRECADAÇÃO COM A COBRANÇA DO IMPOSTO SOBRE SERVIÇOS (ISS), COMO:_x000D_
 1ª QUANTOS ESTABELECIMENTOS COMERCIAIS E INDUSTRIAIS ESTÃO INSTALADOS NO MUNICÍPIO DE FAZENDA RIO GRANDE-PR? (ACOSTAR CÓPIA DOCUMENTAL)._x000D_
 2ª QUAIS VALORES FORAM LANÇADOS E QUANTO EFETIVAMENTE FOI ARRECADO COM A COBRANÇA DO ISS NOS ANOS DE 2013, 2014, 2015, 2016 E 2017? (ACOSTAR CÓPIA DOS RESPECTIVOS LANÇAMENTOS E RECEBIMENTOS)._x000D_
 3ª DESTES ESTABELECIMENTOS QUANTOS SE ENCONTRAM INADIMPLENTES EM RELAÇÃO AO RECOLHIMENTO DO REFERIDO IMPOSTO (LSS)? (ACOSTAR CÓPIA DOCUMENTAL)._x000D_
 4ª QUAL A MEDIDA ADOTADA PELO PODER EXECUTIVO MUNICIPAL, A FIM DE RECEBER OS VALORES DEVIDOS POR PANE DAS EMPRESAS INADIMPLENTES EM RELAÇÃO AO DEVIDO IMPOSTO (|SS)?_x000D_
 5ª NO CASO DA SITUAÇÃO SE AMOLDAR NO QUE FOI DISPOSTO NOS ITENS 3A E 42, ACOSTAR CÓPIA DAS NOTIFICAÇÕES DE INADIMPLÊNCIA E DAS AÇÕES AJUIZADAS (SE ESTE FOR O CASO), PARA O RECEBIMENTO DOS VALORES EM ATRASO?_x000D_
 6ª DE QUANTO EM QUANTO TEMPO É REALIZADO O CENSO EMPRESARIAL NO MUNICÍPIO DE FAZENDA RIO GRANDE-PR, E EM QUE DATA SE REALIZARA O PRÓXIMO?_x000D_
 </t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2667/2667_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2667/2667_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL E A SECRETARIA COMPETENTE QUE INFORME A ESTA CASA DE LEIS SOBRE A PREVISÃO DE INÍCIO DAS OBRAS DE COLOCAÇÃO DO MANILHA MENTO DE ÁGUA PLUVIAL NAS RUAS CAXIAS DO SUL, TERESINA, GOIÂNIA, UBERABA, FORTALEZA, CURITIBA, JOÃO PESSOA, SALVADOR, RECIFE, ARACAJU E VITORIA NO BAIRRO SANTA MARIA, MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2668/2668_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2668/2668_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO À EMPRESA GRUPO LEBLON TRANSPORTE, PARA QUE SOLICITE JUNTO À COMEC - COORDENAÇÃO DA REGIÃO METROPOLITANA DE CURITIBA, A INCLUSÃO DA LINHA DE ÔNIBUS &amp;#8220;PASSO AMARELO" NO ROL DAS LINHAS DO SISTEMA METROPOLITANO.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2669/2669_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2669/2669_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL E, DEPOIS DE OUVIDO O PLENÁRIO, QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL E AS SECRETARIAS COMPETENTES PARA QUE NOS ENVIE INFORMAÇÕES SOBRE O GINÁSIO DE ESPORTES SERGIO LUIZ CLAUDINO DOS SANTOS NO BAIRRO VENEZA EM FORMA DE DOCUMENTOS E FOTOCOPIAS DOS PROJETOS EXECUTADOS NESTE EMPREENDIMENTO.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2670/2670_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2670/2670_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS REGIMENTAIS, SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, PROMOVAM AS AÇÕES NECESSÁRIAS OBJETIVANDO A IMPLANTAÇÃO DE CURSOS DE DEFESA PESSOAL PARA MULHERES, QUE DEVERÃO SER OFERECIDOS DE FORMA GRATUITA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2671/2671_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2671/2671_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE, INFORME A ESTA CASA DE LEIS, SE EXISTEM PROJETOS PARA QUE SEJA REALIZADO A CONSTRUÇÃO DE CALÇADAS NA EXTENSÃO DA RUA PIQUIRI E AVENIDA SÃO CRISTÓVÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2672/2672_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2672/2672_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE INFORME A ESTA CASA DE LEIS QUAIS AS MEDIDAS MITIGADORAS QUE SERÃO REALIZADAS PELO EMPREENDIMENTO IMOBILIÁRIO QUE ESTÁ EM CONSTRUÇÃO EM FRENTE À ESCOLA TÉCNICA EROTIDES ÂNGELO NICHELE, NA QUADRA LOCALIZADA ENTRE AS RUAS RIO XINGU, RIO PINHÃO, RIO TAQUARI E RIO PITANGA, BAIRRO IGUAÇU, NESTE MUNICÍPIO. POR FIM, INFORME O NÚMERO DE CASAS QUE FORAM LIBERADAS PARA SEREM CONSTRUÍDAS NESTE LOCAL.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL PARA QUE SEJA EXPEDIDO OFICIO AO EXMO. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE INFORME A ESTA CASA DE LEIS, SOBRE QUAIS ATIVIDADES SERÃO DESENVOLVIDAS NO MÊS DE OUTUBRO NO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE SEJAM DEDICADAS AO OUTUBRO ROSA, QUE VISA À CONSCIENTIZAÇÃO SOBRE A IMPORTÂNCIA DE UM DIAGNÓSTICO PRECOCE E DA PREVENÇÃO CONTRA O CÂNCER DE MAMA.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS (ECT) OU SIMPLESMENTE CORREIO, QUE É A EMPRESA PÚBLICA FEDERAL, RESPONSÁVEL PELA EXECUÇÃO DO SISTEMA DE ENVIO E ENTREGA DE CORRESPONDÊNCIA NO BRASIL, PARA QUE ESTABELEÇA CÓDIGO DE ENDEREÇAMENTO POSTAL (CEP), A RUA JOÃO UBALDO RIBEIRO SITUADA NO CONDOMÍNIO MADRI I, BAIRRO JARDIM VENEZA NESTE MUNICÍPIO, NOS TERMOS DA LEI 1205 DE 20 DE DEZEMBRO DE 2017, QUE POR SUA VEZ, DISPÕE SOBRE A DIVISÃO URBANA EM BAIRROS E CONFERE NOMENCLATURA DAS AVENIDAS, RUAS E TRAVESSAS DO MUNICÍPIO DE FAZENDA RIO GRANDE, E SEGUE EM ANEXO A ESTE REQUERIMENTO.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA OFICIADO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE PRESTE AS SEGUINTES INFORMAÇÕES A ESTA CASA DE LEIS, A CERCA DO PAGAMENTO DAS HORAS EXTRAS REALIZADAS ACIMA DO PERMITIDO PELA LEI N° 168/2003 EM SEU ART. 83-A (O VALOR MÁXIMO DO SERVIÇO EXTRAORDINÁRIO NÃO PODERÁ EXCEDER 50% (CINQUENTA POR CENTO) DO VENCIMENTO BÁSICO DO SERVIDOR, SENDO RESPONSABILIDADE DA SECRETARIA REALIZAR O CONTROLE DE JORNADA DE TRABALHO), LABORADAS PELOS GUARDIÕES MUNICIPAIS NOS MESES DE MAIO, JUNHO E JULHO DE 2018, COMO:_x000D_
 1ª QUAIS MEDIDAS ESTÃO SENDO ADOTADAS PARA O PAGAMENTO DAS REFERIDAS HORAS EXTRAS?_x000D_
 2ª EM QUE DATA SERÁ FEITO O PAGAMENTO DAS HORAS EXTRAS AOS GUARDIÕES MUNICIPAIS QUE TEM DIREITO AO RECEBIMENTO DESTAS, REFERENTE A ESTE PERÍODO?_x000D_
 3ª QUAL SERVIDOR MUNICIPAL DA SECRETARIA RESPONSÁVEL PELOS GUARDIÕES MUNICIPAIS AUTORIZOU A REALIZAÇÃO DAS HORAS EXTRAS ACIMA DO PERMITIDO POR LEI? (ART. 83 § 1° O SERVIÇO EXTRAORDINÁRIO PREVISTO NESTE ARTIGO SERÁ PRECEDIDO DE AUTORIZAÇÃO DA CHEFIA IMEDIATA QUE JUSTIFICARÁ O FATO)._x000D_
 4ª QUAIS FORAM ÀS MEDIDAS ADOTADAS A FIM DE APURAR A CONDUTA E RESPONSABILIDADE DO SERVIDOR MUNICIPAL QUE AUTORIZOU A REALIZAÇÃO DAS HORAS EXTRAS ACIMA DO PERMITIDO POR LEI?_x000D_
@@ -10275,67 +10275,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2122/2122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2123/2123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2155/2155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2124/2124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2125/2125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2126/2126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2127/2127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2128/2128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2129/2129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2130/2130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2131/2131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2132/2132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2156/2156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2185/2185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2157/2157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2158/2158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2159/2159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2160/2160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2186/2186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2161/2161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2162/2162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2163/2163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2164/2164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2165/2165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2166/2166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2167/2167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2187/2187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2188/2188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2213/2213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2189/2189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2190/2190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2191/2191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2192/2192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2193/2193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2194/2194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2195/2195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2196/2196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2197/2197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2214/2214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2215/2215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2216/2216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2217/2217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2218/2218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2219/2219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2220/2220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2221/2221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2222/2222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2223/2223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2224/2224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2225/2225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2226/2226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2241/2241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2242/2242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2243/2243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2269/2269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2314/2314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2244/2244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2245/2245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2246/2246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2247/2247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2248/2248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2249/2249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2250/2250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2251/2251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2253/2253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2254/2254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2270/2270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2271/2271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2293/2293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2315/2315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2316/2316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2317/2317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2318/2318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2319/2319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2320/2320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2321/2321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2322/2322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2323/2323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2324/2324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2325/2325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2326/2326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2327/2327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2339/2339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2340/2340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2341/2341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2342/2342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2343/2343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2344/2344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2353/2353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2354/2354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2355/2355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2356/2356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2357/2357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2358/2358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2359/2359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2360/2360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2361/2361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2362/2362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2363/2363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2374/2374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2375/2375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2376/2376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2377/2377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2378/2378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2390/2390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2391/2391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2392/2392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2393/2393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2394/2394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2395/2395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2396/2396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2397/2397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2398/2398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2399/2399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2407/2407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2408/2408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2409/2409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2410/2410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2411/2411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2427/2427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2412/2412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2413/2413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2414/2414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2415/2415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2416/2416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2417/2417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2467/2467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2428/2428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2429/2429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2430/2430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2431/2431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2432/2432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2433/2433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2443/2443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2444/2444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2445/2445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2464/2464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2446/2446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2447/2447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2448/2448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2449/2449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2450/2450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2451/2451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2468/2468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2469/2469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2470/2470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2471/2471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2472/2472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2473/2473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2474/2474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2491/2491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2475/2475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2476/2476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2477/2477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2478/2478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2479/2479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2492/2492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2493/2493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2494/2494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2495/2495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2496/2496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2497/2497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2498/2498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2499/2499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2500/2500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2501/2501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2532/2532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2533/2533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2534/2534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2535/2535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2536/2536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2537/2537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2538/2538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2539/2539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2548/2548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2549/2549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2551/2551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2552/2552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2553/2553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2554/2554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2555/2555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2556/2556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2557/2557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2558/2558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2571/2571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2572/2572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2573/2573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2574/2574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2575/2575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2576/2576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2577/2577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2595/2595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2578/2578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2579/2579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2580/2580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2596/2596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2597/2597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2598/2598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2599/2599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2600/2600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2601/2601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2602/2602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2603/2603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2604/2604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2605/2605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2617/2617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2618/2618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2619/2619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2620/2620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2621/2621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2622/2622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2623/2623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2624/2624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2625/2625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2639/2639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2640/2640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2641/2641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2642/2642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2643/2643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2644/2644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2645/2645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2655/2655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2656/2656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2657/2657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2658/2658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2659/2659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2660/2660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2661/2661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2662/2662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2663/2663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2116/2116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2150/2150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2117/2117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2151/2151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2152/2152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2182/2182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2209/2209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2210/2210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2211/2211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2337/2337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2267/2267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2313/2313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2351/2351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2518/2518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2147/2147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2148/2148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2115/2115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2149/2149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2349/2349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2265/2265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2266/2266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2311/2311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2385/2385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2512/2512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2513/2513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2514/2514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2515/2515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2516/2516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2121/2121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2153/2153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2183/2183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2184/2184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2240/2240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2387/2387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2133/2133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2134/2134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2135/2135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2136/2136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2137/2137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2146/2146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2138/2138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2139/2139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2140/2140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2141/2141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2142/2142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2143/2143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2144/2144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2168/2168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2169/2169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2170/2170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2171/2171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2172/2172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2173/2173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2174/2174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2175/2175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2176/2176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2198/2198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2177/2177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2178/2178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2179/2179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2180/2180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2181/2181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2199/2199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2200/2200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2201/2201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2202/2202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2203/2203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2204/2204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2205/2205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2206/2206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2207/2207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2208/2208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2227/2227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2228/2228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2229/2229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2230/2230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2231/2231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2232/2232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2233/2233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2234/2234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2235/2235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2236/2236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2237/2237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2238/2238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2239/2239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2255/2255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2256/2256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2257/2257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2258/2258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2259/2259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2260/2260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2261/2261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2262/2262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2263/2263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2264/2264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2306/2306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2307/2307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2308/2308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2309/2309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2310/2310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2328/2328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2345/2345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2329/2329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2330/2330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2331/2331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2332/2332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2333/2333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2334/2334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2335/2335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2336/2336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2346/2346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2347/2347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2364/2364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2365/2365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2348/2348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2366/2366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2367/2367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2368/2368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2369/2369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2370/2370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2371/2371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2372/2372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2373/2373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2379/2379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2380/2380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2381/2381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2382/2382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2383/2383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2418/2418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2384/2384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2400/2400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2401/2401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2402/2402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2419/2419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2403/2403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2404/2404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2405/2405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2420/2420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2421/2421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2422/2422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2434/2434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2423/2423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2424/2424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2435/2435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2425/2425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2426/2426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2436/2436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2437/2437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2438/2438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2439/2439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2440/2440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2452/2452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2453/2453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2454/2454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2455/2455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2456/2456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2457/2457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2458/2458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2459/2459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2460/2460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2461/2461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2462/2462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2463/2463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2480/2480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2481/2481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2482/2482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2483/2483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2484/2484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2485/2485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2486/2486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2487/2487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2488/2488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2489/2489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2490/2490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2502/2502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2503/2503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2504/2504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2505/2505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2506/2506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2507/2507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2508/2508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2509/2509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2510/2510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2511/2511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2540/2540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2541/2541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2542/2542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2543/2543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2544/2544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2545/2545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2546/2546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2547/2547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2560/2560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2561/2561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2562/2562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2563/2563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2564/2564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2565/2565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2566/2566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2567/2567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2581/2581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2582/2582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2583/2583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2584/2584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2585/2585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2586/2586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2606/2606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2587/2587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2588/2588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2589/2589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2590/2590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2591/2591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2607/2607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2608/2608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2609/2609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2610/2610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2611/2611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2612/2612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2613/2613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2614/2614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2615/2615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2626/2626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2646/2646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2627/2627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2628/2628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2629/2629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2630/2630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2631/2631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2632/2632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2633/2633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2634/2634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2635/2635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2636/2636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2637/2637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2647/2647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2648/2648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2649/2649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2651/2651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2652/2652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2653/2653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2664/2664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2666/2666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2667/2667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2668/2668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2669/2669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2670/2670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2671/2671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2018/2672/2672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H787"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="213.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>