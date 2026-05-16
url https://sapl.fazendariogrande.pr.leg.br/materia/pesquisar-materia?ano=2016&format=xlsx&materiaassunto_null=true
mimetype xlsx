--- v0 (2026-02-28)
+++ v1 (2026-05-16)
@@ -54,3153 +54,3153 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEE</t>
   </si>
   <si>
     <t>Emenda Executivo Executivo</t>
   </si>
   <si>
     <t>Márcio Claudio Wozniack</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 83 DA LEI ORGÂNICA DO MUNICÍPIO DE FAZENDA RIO GRANDE PARANÁ.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gilberto do Dog</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFICIO AO EXMO SENHOR PREFEITO MUNICIPAL, PARA QUE JUNTAMENTE COM A SECRETARIA DE OBRAS PROVIDENCIE A MANUTENÇÃO DA RUA RIO DESPIQUE EM TODA SUA EXTENSÃO, LOCALIZADA NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/777/777_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DE OBRAS, PARA QUE PROVIDENCIE A COLOCAÇÃO DE LOMBADA FÍSICA NA RUA VINICIUS DE MORAES, ENTRE AS RUAS JOÃO QUIRINO LEAL E MÁRIO DE ANDRADE.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mestre Nelson</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E PARA SECRETARIA MUNICIPAL DE DEFESA SOCIAL, PARA QUE SEJA VIABILIZADO UM REDUTOR DE VELOCIDADE NA RUA CANELA.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Silvestre da DBS</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DO GRUPO LEBLON TRANSPORTE DE PASSAGEIROS, QUE SEJA TOMADO AS PROVIDÊNCIAS CABÍVEIS, NO SENTIDO DE IMPLANTAR UM PONTO DE ÔNIBUS COM A COBERTURA NA RUA EUFRATES, ENTRE A IGREJA UNIVERSAL E O MERCADO CAMPO DO RIO.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulinho Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA COMPETENTE, PARA QUE SEJA FEITO A LIMPEZA DO RIO ANA LUIZA E DA PRAÇA COM ACADEMIA AR LIVRE NAÇÕES.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Homem do Chapéu</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">QUE SEJA ENVIADO OFÍCIO A FAZTRANS PARA QUE SEJA FEITA A IMPLANTAÇÃO DE UMA LOMBADA FÍSICA NA RUA GROENLÂNDIA NA PROXIMIDADES DO Nº357, NO BAIRRO EUCALIPTOS.  </t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Marcos Ribas</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE OBRAS, PROVIDENCIE A LIMPEZA DOS BUEIROS NAS RUAS|: RIO MADEIRA, RUA RIO TIETE BAIRRO IGUAÇU E RUA VINICIUS DE MORAES NO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, E PARA A SECRETARIA DE OBRAS PARA QUE SEJA INSTALADA UMA LOMBADA FÍSICA OU ELETRÔNICA NA RUA NELSON CLAUDINO DOS SANTOS PRÓXIMO AO BAR PARANÁ.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Julinho do Pesque</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E PARA QUE ESTUDE A POSSIBILIDADE DE PAVIMENTAÇÃO NA AVENIDA PARANÁ ENTRE A RUA PERNAMBUCO E O PARQUE VERDE. </t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Professor Leslie</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO, SOLICITANDO QUE O MESMO ,ATRAVÉS DA SECRETARIA DE OBRAS, VIABILIZE A LIMPEZA DO TERRENO SITUADO NOS FUNDOS DO NÚMERO 1221 DA RUA PAINEIRAS, COM A RESPECTIVA APLICAÇÃO DO DISPOSTO NO ART. 46 DO PLANO DIRETOR E NO ART. 5º E 6º DA LEI FEDERAL Nº 10.257/2001 - ESTATUTO DA CIDADE, BEM COMO NOTIFIQUE O RESPECTIVO PROPRIETÁRIO PARA QUE O MESMO PROCEDA O CERCAMENTO DA ÁREA.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Professor Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E SECRETARIA DE OBRAS PARA QUE SEJA FEITO UM MUTIRÃO DE SERVIÇOS NA BAIRRO SANTA MARIA, COM LIMPEZA, ROÇADA, DESOBSTRUÇÃO DA VIA E BUEIROS, COLOCAÇÃO DE LOMBADA NA AV. CURITIBA BEM COMO MANILHAMENTO DE PEQUENOS TRECHOS DA SUA RUA VITÓRIA E SALVADOR, PATROLAMENTO E ENSAIBRAMENTO EM PONTOS ONDE HÁ POUCO SAIBRO, TROCA DE LÂMPADAS QUEIMADAS.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Juarez da Silva</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS PARA QUE A MESMA VIABILIZE A LIMPEZA DA VALETA NA CHÁCARA QUE ESTA NOS FUNDOS DAS CASAS DA RUA RIO IAPÓ ENTRE AS RUAS RIO IRAI E RUA RIO IGUAÇU NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Dr. Nassib</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXPEDIÇÃO DE OFICIO A SECRETARIA DE SAÚDE C/C AO EXECUTIVO MUNICIPAL, URGINDO A RECOMPOSIÇÃO DA CESTA BÁSICA DE MEDICAMENTOS CONSTANTES NA REMUME (RELAÇÃO MUNICIPAL DE MEDICAMENTOS ESSENCIAIS), EM TODAS AS UNIDADES DE SAÚDE E UPA.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E PARA SECRETARIA MUNICIPAL DE DEFESA SOCIAL, PARA QUE SEJA FEITO SINALIZAÇÃO HORIZONTAL E VERTICAL PRÓXIMO A ESCOLA MUNICIPAL ARNALDO BUSATO.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA MUNICIPAL DE OBRAS PARA QUE SEJAM REPARADOS OS BURACOS NA PRAÇA BRASIL, QUE FORAM FEITOS DEVIDO A INSTALAÇÃO DAS GRADES DO EVENTO NATAL LUZ</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Policial Batista</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DE OBRAS PARA QUE VERIFIQUE A POSSIBILIDADE DE CONSTRUÇÃO DE CALÇADAS PARA PEDESTRES NA RUA MANOEL CLAUDINO BARBOSA, ENTRE A RUA RIO EUFRATES E A AVENIDA NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA COMPETENTE PARA QUE SEJA REALIZADA A OPERAÇÃO TAPA BURACOS NA RUA CARLOS DRUMMOND DE ANDRADE NO BAIRRO VENEZA</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E FAZTRANS PARA QUE A MESMA VIABILIZE IMPLANTAÇÃO DE UMA LOMBADA FÍSICA OU REDUTOR DE VELOCIDADE NA RUA MASCATE PRÓXIMO AO Nº 429 NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, FAÇA A LIMPEZA NO RIO ANA LUIZA, ENTRE AS RUA AVENIDA DAS INDÚSTRIAS E AVENIDA BRASIL, NO BAIRRO EUCALIPTOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/809/809_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/809/809_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIO AO EXMO SR. PREFEITO, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE OBRAS, VIABILIZE A COLOCAÇÃO DE TUBOS PARA ESCOAMENTO DE ÁGUA PLUVIAL NA RUA BUTIÁ EM FRENTE A ABM ESPORTES, BEM COMO SEJA COMPLETADO O ASFALTO ENTRE A RUA GOIABEIRA E A AVENIDA CEDRO.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A RECUPERAÇÃO DO PAVIMENTO ANTIPÓ NAS TRAVESSAS DAS RUAS DO JARDIM PÁTRIA MINHA, BAIRRO EUCALIPTOS. </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE SAÚDE C/C AO EXECUTIVO MUNICIPAL, COM FITO DE OBTER UMA RESPOSTA POSITIVA AO REQUERIMENTO Nº225/2015 DE MINHA LAVRA. COMO ATÉ ESTA DATA, ESTA GRAVÍSSIMA SITUAÇÃO PERMANECE INALTERADA É COM A MÁXIMA VÊNIA, QUE INDICO IMPERATIVAMENTE A RECOMPOSIÇÃO DA FROTA DE AMBULÂNCIAS EM NOSSO MUNICÍPIO. POIS HOJE NOS RESTA SOCORREMOS NOSSOS PACIENTES DA UNIDADE DE PRONTO ATENDIMENTO - UPA, QUE PRECISAM DE REMOÇÃO URGENTE, PARA OUTRAS UNIDADES HOSPITALARES, PEDIR SOCORRO E COLABORAÇÃO AS AMBULÂNCIAS SO SERVIÇO INTEGRADO DE ATENDIMENTO AO TRAUMA - SIATE OU AO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA - SAMU.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO PARA O EXMO PREFEITO MUNICIPAL, PARA QUE JUNTAMENTE COM A SECRETARIA DE MEIO AMBIENTE QUE VIABILIZE A ROÇADA E LIMPEZA DO TERRENO VAZIO LOCALIZADO NA AVENIDA ESTADOS UNIDOS, COM ISLÂNDIA NO BAIRRO NAÇÕES, E NOS DEMAIS TERRENOS BALDIOS NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE SEJA APRECIADO O ABAIXO ASSINADO FEITO PELA ASSOCIAÇÃO DE MORADORES SANTA TEREZINHA IPÊ, OBJETIVANDO O ESTUDO DE VIABILIDADE COM URGÊNCIA DA CONSTRUÇÃO DE UMA CRECHE, ÁREA DE LAZER E ESCOLA DE ENSINO FUNDAMENTAL NO JARDIM PALMEIRAS BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS, SEJA FEITO A LIMPEZA DAS CAIXAS D'ÁGUA NAS ESCOLAS MUNICIPAIS E CMEIS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A FAZTRANS COM COPIA AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE A MESMA VIABILIZE IMPLANTAÇÃO DE UMA TRAVESSIA ELEVADA NA RUA RIO GUARANI Nº 613 EM FRENTE AO PORTÃO DE ACESSO A ESCOLA MUNICIPAL NOSSA SENHORA DE FÁTIMA NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE OBRAS, PROVIDENCIE O ASFALTAMENTO E CALÇAMENTO DA TRAVESSA CUBA, NO BAIRRO NAÇÕES. </t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS FAÇA A CONSTRUÇÃO DE UMA CALÇADA MA RUA TRAV. ATENAS, ENTRE A RUA VENEZUELA E RUA COLÔMBIA NO BAIRRO NAÇÕES, EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO PARA DEFESA SOCIAL, PARA QUE SEJA COLOCADA UMA PLACA DE PARE PREFERENCIAL NA RUA SÃO DIONÍSIO ESQUINA COM A RUA NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE DEFESA SOCIAL, SEJA VIABILIZADA SINALIZAÇÃO HORIZONTAL E VERTICAL NA RUA LÍBIA, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO SENHOR PREFEITO MUNICIPAL, PARA QUE JUNTAMENTE COM O SECRETARIO DE SAÚDE, SENHOR JOSÉ ROBERTO ZANCHI PROVIDENCIE INSTALAÇÃO DE VENTILADORES NA SALA DE ESPERA DA UPA.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA DEPARTAMENTO DE TRÂNSITO FAZTRANS, PARA QUE REALIZE ESTUDO DE VIABILIDADE PARA FECHAMENTO DAS RUAS RIO GUARANI E RIO TEJO ENTRE AS RUAS RIO PIQUIRI E RIO IGUAÇU, NOS HORÁRIOS DE ENTRADA E SAÍDA DOS ALUNOS DA ESCOLA MUNICIPAL NOSSA SENHORA DE FÁTIMA, IMPEDINDO O ACESSO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO, FAZTRANS E SECRETARIA DE OBRAS PARA SEJA RECOLOCADA A LOMBADA ELETRÔNICA OU REDUTOR DE VELOCIDADE NAS PROXIMIDADES DO COLÉGIO ESTADUAL BAYARD OSNA QUE FICA NA RUA RIO SANTANA BAIRRO IGUAÇU, E SEJA FEITA A MANUTENÇÃO ASFÁLTICA DA LOCALIDADE DEVIDO INÍCIO DE CORROSÃO.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS FAÇA O RECAPEAMENTO ASFÁLTICO NA AVENIDA CEDRO, NO BAIRRO EUCALIPTOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A FAZTRANS COM CÓPIA AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE A MESMA VIABILIZE IMPLANTAÇÃO DE SISTEMA BINÁRIO NA RUA RIO GUARANI ENTRE AS RUAS RIO PIQUIRI E RUA RIO IGUAÇU EM FRENTE À ESCOLA NOSSA SENHORA DE FÁTIMA NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA SECRETARIA DO MEIO AMBIENTE, PARA QUE SEJA FEITO A LIMPEZA EM TORNO DO CAMPO DE FUTEBOL SUÍÇO DO JARDIM VENEZA, SITUADO NA RUA JOÃO CABRAL DE MELO NETO EM FRENTE AO NÚMERO 359.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETÁRIA DE OBRAS, FAZTRANS, OU OUTRO ÓRGÃO COM COMPETÊNCIA PARA O TANTO, PROVIDENCIE  A RETIRADA (TRANSFERÊNCIA) DA LOMBADA LOCALIZADA NA RUA SÃO ROMUALDO EM FRENTE AO NÚMERO 273 E AO SALÃO DE BELEZA A.L.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA DE EDUCAÇÃO REALIZE A ADEQUAÇÃO DOS LAVATÓRIOS PARA AS CRIANÇAS QUE INGRESSARAM NO ENSINO DE EDUCAÇÃO INFANTIL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A FAZTRANS COM COPIA AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE A MESMA REALIZE IMPLANTAÇÃO DE UMA LOMBADA FÍSICA OU REDUTOR DE VELOCIDADE NA AVENIDA PARANÁ PRÓXIMO AO Nº 4426. NO BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE O MESMO INTERCEDA JUNTO A SECRETARIA DE DEFESA SOCIAL, PARA SOLICITAR QUE AUMENTE AS RONDAS DA GUARDA MUNICIPAL NAS ÁREAS RURAIS E ANALISE TAMBÉM A POSSIBILIDADE DE IMPLANTAÇÃO DE PATRULHA RURAL NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE TOME PROVIDÊNCIA COM RELAÇÃO A PERTURBAÇÃO DO SOSSEGO (SOM ALTO, MÚSICA AO VIVO, RUÍDO E OUTROS) CONFORME LEI Nº861/2011, VIGENTE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A FAZTRANS PARA QUE SEJA COLOCADA ONDULAÇÃO TRANSVERSAL NA ENTRADA DA VILA PÁTRIA MINHA, INÍCIO DA AVENIDA CARVALHO.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O MESMO ATARVÉS DA SECRETARIA DE SAÚDE PROVIDENCIE OS SEGUINTES MEDICAMENTOS QUE ESTÃO EM FALTA NAS UNIDADES DE SAÚDE: HIDROCLOROTIAZIDA, FROSEMIDA, ENALAPRIL, LOSARTANA, GLIBENCLAMIDA E METFORMINA. </t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE O SERVIÇO DE TAPA BURACOS NAS RUA RIO IMBAÚ ENTRE O NUMERO 256 E 296 BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, JUNTO À SECRETARIA MUNICIPAL DE URBANISMO E A FAZTRANS PARA QUE REGULARIZE OS PONTOS DE TÁXIS EXISTENTES NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/872/872_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/872/872_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE O MESMO JUNTO COM A SECRETARIA DE OBRAS, QUE SEJA ANALISADO A POSSIBILIDADE DE MANUTENÇÃO NA CAPELA MORTUÁRIA. TAIS COMO: MANUTENÇÃO DE BANHEIROS, COZINHAS, SECRETARIA E DEMAIS DEPENDÊNCIA, DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/873/873_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/873/873_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE SAÚDE, PROVIDENCIE A CONTRATAÇÃO DE UM MÉDICO PSIQUIATRA OU QUE SE ESTABELEÇA CONVÊNIO COM CLINICAS ESPECIALIZADAS EM TRATAMENTO DE TRANSTORNOS MENTAIS.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/874/874_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/874/874_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA SECRETARIA DE OBRAS, PARA TOME AS DEVIDAS PROVIDENCIAS DEVIDO AO ACUMULO DE ÁGUA DA CHUVA QUE SE FORMA NO CRUZAMENTO DAS RUAS CASTANHEIRA E CEDRO, E A MANUTENÇÃO DA MANTA ASFALTICA NO MESMO LOCAL, QUE FORMOU BURACOS PROVENIENTES DA CHUVA.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/875/875_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/875/875_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA EXPEDIDO OFÍCIO AO ÓRGÃO MUNICIPAL DE TRÂNSITO - FAZTRANS A SECRETARIA MUNICIPAL DE OBRAS E AO EXMO SR PREFEITO MUNICIPAL PARA QUE PROVIDENCIEM A PINTURA DE FAIXA DE TRAVESSIA DE PEDESTRE NA AVENIDA BRASIL ESQUINA COM A RUA PESSEGUEIRO, PINTURA DA FAIXA DE DIVISÃO DE PISTA E A CONSTRUÇÃO DE CALÇADAS NA AVENIDA BRASIL DESDE A RUA PESSEGUEIRO ATÉ A RUA FRANCISCO FERREIRA DA CRUZ. </t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS COM COPIA AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE A MESMA REALIZE LIMPEZA NA BOCA DE LOBO QUE EM FRENTE AO NÚMERO Nº 74, E REVITALIZAÇÃO NA ESCADARIA AMBAS NA RUA RIO OIAPOQUE QUE DA ACESSO A RUA RIO TAPAJÓS NO BAIRRO IGUAÇU I.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/877/877_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/877/877_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E AO EXECUTIVO MUNICIPAL, OBJETIVANDO A REALIZAÇÃO DE SERVIÇOS DE LIMPEZAS DE BUEIROS E BOCAS DE LOBO, LOCALIZADOS Á RUA SERINGUEIRA, BAIRRO EUCALIPTOS, ESPECIALMENTE ENTRE À AV. DAS ARAUCÁRIAS E RUA GERIVÁ. OUTROSSIM, IMPERATIVAMENTE ROGO A EFETIVAÇÃO DE ESTUDO TÉCNICO VISANDO O SARJETEAMENTO EM TODO A EXTENSÃO DO REFERIDO LOGRADOURO, OBRA ESSA ESSENCIAL PARA ESCOAMENTO DAS ÁGUA PLUVIAIS. </t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/878/878_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/878/878_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE SAÚDE PROVIDENCIE UM APARELHO NOVO DE RAIO X PARA ODONTOLOGIA DA UNIDADE DE SAÚDE PIONEIROS. </t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/884/884_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/884/884_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS PARA QUE SEJA VIABILIZADA A CONSTRUÇÃO CALÇADAS ADAPTADAS NA RUA FRANCISCO CLAUDINO DOS SANTOS PARA PESSOAS COM NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Gilberto do Dog, Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO PREFEITO MUNICPAL, PARA QUE O MESMO POSSA VIABILIZAR A POSSIBILIDADE DE NOMEAR COM O NOME DE VALDENI POLLI, O (CTG) DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/885/885_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/885/885_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS PROVIDENCIE A LIMPEZA DO TERRENO SITUADO NA AVENIDA PERDIZES AO LADO DO NÚMERO 876, BEM COMO SE PROCEDA A DEMOLIÇÃO DE UMA PEÇA DA ANTIGA CASA FEITA EM ALVENARIA.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS COM COPIA AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE A MESMA VERIFIQUE AS MANILHAS DA RUA RIO NEGRO ENTRE OS 492 CASA 2 E Nº500 E LIMPEZA NA BOCA DE LOBO EM FRENTE AO Nº 492 CASA 2 DA MESMA RUA QUE ESTA TOTALMENTE ENTUPIDA VOLTANDO ÁGUA DE CHUVA NA MENCIONADA RESIDÊNCIA NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA DE OBRAS PROVIDENCIE A INSTALAÇÃO DE UMA BOCA DE LOBO E A COLOCAÇÃO DE UM TUBO DE LIGAÇÃO COM O JÁ EXISTENTE DO OUTRO LADO, NA AV. ESTADOS UNIDOS ENFRENTE AO Nº 2263, JARDIM SANTAREM.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DE DEFESA SOCIAL, PARA QUE VERIFIQUE A POSSIBILIDADE DE IMPLANTAR NA RUA COLÔMBIA, ENTRE AS RUAS EQUADOR E URUGUAI, COMO MEDIDA DE REGULAMENTAÇÃO DE TRÂNSITO, O ESTACIONAMENTO SOMENTE DE UM LADO DA VIA, COM A DEVIDA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE OBRAS PROVIDENCIE OBRAS DE RECAPEAMENTO ASFÁLTICO NAS RUAS: JOÃO CABRAL DE MELO, RUA CARLOS DRUMMOND DE ANDRADE ESQUINA COM A RUA HELENA KOLODY BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/890/890_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/890/890_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, FAÇA A LIMPEZA NO TERRENO LOCALIZADO NA RUA CEREJEIRA ESQUINA COM A RUA AMEIXEIRA AO LADO DO Nº 46, NO BAIRRO EUCALIPTOS, EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO PARA A O EXMO SENHOR PREFEITO MUNICIPAL, PARA QUE JUNTAMENTE COM A SECRETARIA DE MEIO AMBIENTE QUE VIABILIZE, COLOCAÇÃO DE UMA ACADEMIA AO AR LIVRE, JUNTAMENTE COM UM PLAYGROUND INFANTIL NA PRAÇA MIRO SIQUEIRENSE.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/898/898_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/898/898_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE O MESMO ANALISE JUNTO A COM A SECRETARIA DE DEFESA SOCIAL E OUTROS ÓRGÃOS DE SEGURANÇA, A POSSIBILIDADE DE ANTES DE QUALQUER EVENTO ORGANIZADO NO MUNICÍPIO DE FAZENDA RIO GRANDE, ENVOLVENDO ADOLESCENTES SEJA DISPONIBILIZADO UMA EQUIPE PARA GARANTIR A SEGURANÇA DOS MESMOS DO INICIO AO FIM DO EVENTO.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE MEIO AMBIENTE COM CÓPIA AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE A MESMA VIABILIZE ROÇADA E LIMPEZA DO MATO NA CHÁCARA QUE ESTA SITUADA ENTRE OS NÚMEROS 259 E 1947 DA AVENIDA PORTUGAL RESPEITANDO OS CINCO METROS NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/900/900_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/900/900_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS PROVIDENCIE A CONSTRUÇÃO DE CALÇADAS NA RUA CASTANHEIRA, NO TRECHO ENTRE A AVENIDA DAS ARAUCÁRIAS E A RUA JACARANDÁ.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Paulinho Coxinha, Professor Leslie</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/901/901_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/901/901_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICAM À MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE CRIE ÁREAS ESPECIAIS PARA SOLTAR PIPAS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/902/902_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/902/902_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO SECRETARIO DE SAÚDE DE FAZENDA RIO GRANDE, PARA QUE SEJA MONTADA UMA EQUIPE DE PROFISSIONAIS DA SAÚDE QUE IRÁ VACINAR AS CRIANÇAS DE 6 MESES A 5 ANOS NAS CRECHES E CMEIS CONTRA O VÍRUS H1N1.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/903/903_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/903/903_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO MUTIRÕES DE LIMPEZA DE ENTULHOS E LIXOS A CÉU ABERTO, COMO PREVISTO EM PROGRAMAÇÃO FEITO PELA PREFEITURA, DANDO CONTINUIDADE AO QUE FOI FEITO NO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, FAÇA A LIMPEZA NO TERRENO LOCALIZADO NA RUA GOIABEIRA EM FRENTE AO Nº 567, NO BAIRRO EUCALIPTOS, EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/905/905_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/905/905_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE OBRAS PROVIDENCIE COM A MÁXIMA URGÊNCIA A REINSTALAÇÃO DOS BEBEDOUROS NO TERMINAL DE ÔNIBUS.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE O MESMO JUNTO A SECRETARIA DE OBRAS E SECRETARIA DE EDUCAÇÃO ANALISE A POSSIBILIDADE DE MANUTENÇÃO EMERGENCIAL NA QUADRA DE ESPORTE DA ESCOLA MUNICIPAL MARLENE BARBOSA.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO SENHOR PREFEITO MUNICIPAL, PARA QUE JUNTAMENTE COM A SECRETARIA DE DEFESA SOCIAL E FAZTRANS, VIABILIZE A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA GUARÁ AO Nº313 NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE O MESMO VIABILIZE PROGRAMA ATRAVÉS DE CARTAZES NOS ÔNIBUS E MEIOS DE COMUNICAÇÕES COMO AS TELEVISÕES DO TERMINAL, EDITAL DA PREFEITURA ETC. PARA QUE OS MORADORES TRANSFIRAM SEUS VEÍCULOS PARA NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS ESTUDE A POSSIBILIDADE DE IMPLANTAR PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA NOSSA SENHORA APARECIDA, ENTRE AS AVENIDAS SANTA MÔNICA E MATO GROSSO.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS E SECRETARIA DE DEFESA SOCIAL PARA QUE A CALÇADA NA RUA JOSÉ LOURENÇO DOS SANTOS COM A EPHIGENIO PEREIRA DA CRUS SEJA CONSERTADA, E A SINALIZAÇÃO DO LOCAL SEJA RECOLOCADA. </t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE O PAVIMENTO ANTIPÓ NAS SEGUINTES RUAS: PALMEIRA, SEQUÓIA, MACIEIRA, AMORINHA, TRAVESSA ÁLAMO, TRAV. ACÁCIA, TRAV. BORDÔ, TRAV. MONJOLEIRO, TRAV. SAPOPEMA, TRAV. CAJUEIRO, TRAV. BRACATINGA, TRAV. CATAIA, TRAV. CAUNA, TRAV. PIQUI, TRAV. OLMO, TRAV. PINUS E TRAV.PEREIRA, JARDIM PÁTRIA MINHA.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS, FAÇA A PAVIMENTAÇÃO ASFÁLTICA NA RUA CURITIBA, NO BAIRRO ESTADOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFICIO A SECRETARIA MUNICIPAL DE SAÚDE PARA QUE A MESMA VIABILIZE A VACINAÇÃO CONTRA A GRIPE H1N1, PARA TODOS OS FUNCIONÁRIOS PÚBLICOS MUNICIPAL DAS SECRETARIAS DE SAÚDE, SECRETARIA DE EDUCAÇÃO, E A TODOS QUE FAZEM ATENDIMENTO AO PÚBLICO, QUE FICAM EXPOSTOS TODOS OS DIAS, POR MOTIVO DE CONTATO COM GRANDE NÚMERO DE PESSOAS.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE OBRAS VIABILIZE A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE, NO FINAL DA PISTA DE CAMINHADA DA BR 116 PRÓXIMO A NOVA PASSARELA NAS IMEDIAÇÕES DO BAIRRO IGUAÇU, TENDO EM VISTA QUE TAL RECURSO FOI REIVINDICADO PELO VEREADOR MARCOS RIBAS JUNTO AO DEPUTADO ESTADUAL NELSON JUSTUS QUE CONTEMPLOU O MUNICÍPIO ATRAVÉS DE UMA EMENDA PARLAMENTAR.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE OBRAS, OU DE QUALQUER OUTRO MUNICIPAL COMPETENTE PARA TANTO, PROVIDENCIE, DE FORMA BREVE, OS REPAROS NECESSÁRIOS NO BUEIRO SITUADO NA AVENIDA ISLÂNDIA, EM FRENTE À CASA DE Nº643.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.pdf</t>
   </si>
   <si>
     <t>DANDO ÊNFASE AO MEU PRONUNCIAMENTO REALIZADO NA SESSÃO 18/04/2016, INDICO A EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE DEFESA SOCIAL, NA PESSOA DE SEU M.D. SECRETÁRIO FRANCISCO ROBERTO BARBOSA, "BETO ROCHA" E AO EXECUTIVO MUNICIPAL. EXORTO DORAVANTE A REALIZAÇÃO DE RONDAS OSTENSIVAS PELA GUARDA MUNICIPAL À UNIDADE DE PRONTO ATENDIMENTO, U.P.A. TAIS PROVIDÊNCIAS FAR-SE-Á IMPERATIVA, EM FACE DO CLIMA HOSTIL EXISTENTE NESTA UNIDADE DE SAÚDE, CAUSANDO INSEGURANÇA A TODOS OS SERVIDORES PÚBLICOS E USUÁRIOS.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE O MESMO JUNTO COM A SECRETARIA DE OBRAS ANALISE A POSSIBILIDADE DE MANUTENÇÃO PARA ESCOAMENTO DE ÁGUA FLUVIAL NA ESTRADA PASSO AMARELO PRÓXIMO AO NÚMERO 86.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS REALIZE MANUTENÇÃO NO ASFALTO DA RUA PEROBA, ENTRE AS AVENIDAS CEDRO E PAINEIRAS.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE SEJA FEITO O PAVIMENTO ANTIPÓ NAS CONTINUAÇÕES DAS RUAS NÍGER, CONGO ALVORADA, CABO VERDE, ERITRÉIA, BENIN, ESTADOS UNIDOS, ETIÓPIA, GÂMBIA, LÍBIA E MADAGASCAR, JARDIM SANTARÉM.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/936/936_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/936/936_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL PARA QUE SEJA COLOCADO COM URGÊNCIA UM REDUTOR DE VELOCIDADE NAS PROXIMIDADES DO COLÉGIO ESTADUAL LUCY REQUIÃO, TRAVESSA PALMITEIRO.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/937/937_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/937/937_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO, SR. PREFEITO, PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE ESTUDE A POSSIBILIDADE DE IMPLANTAÇÃO DE BOX NO TERMINAL DE ÔNIBUS PARA QUE EM ASSOCIAÇÃO COM ENTIDADES DOS PRODUTORES DE HORTIFRUTIGRANJEIROS MUNICIPAIS, OFEREÇA PRODUTOS PRODUZIDOS NA CIDADE AOS USUÁRIOS DO TRANSPORTE COLETIVO, COMO TAMBÉM, SEJA FEITO CONVÊNIO DOS PRODUTORES COM O ARMAZÉM DA FAMÍLIA.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/938/938_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/938/938_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E HABITAÇÃO, PARA QUE A MESMA VIABILIZE JUNTO AO MINISTÉRIO DAS COMUNICAÇÕES GOVERNO FEDERAL, OS KITS DE TV DIGITAL PARA AS FAMÍLIAS CADASTRADAS NO PROGRAMA DE BOLSA FAMÍLIA.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/946/946_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/946/946_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL COM CÓPIA AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE A MESMA VIABILIZE IMPLANTAÇÃO DE UMA LOMBADA FÍSICA OU REDUTOR DE VELOCIDADE NA RUA SANTO AGOSTINHO PRÓXIMO AO CRUZAMENTO COM A RUA SÃO CRISTÓVÃO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/947/947_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/947/947_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL C/C PARA A SECRETARIA DE MEIO AMBIENTE, PARA QUE SEJA FEITO LIMPEZA DAS CALÇADAS DE PASSEIOS PÚBLICOS NAS VIAS PÚBLICA DO JARDIM PALMEIRAS, BAIRRO GRALHA AZUL. </t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/948/948_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/948/948_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE A REFORMA E COLOCAÇÃO DE MEIO FIO PARA CALÇADAS NA RUA EFIGÊNIO PEREIRA DA CRUS, AO LADO DO ESTACIONAMENTO DO ANTIGO TERMINAL DE ÔNIBUS, ENTRE AS RUA CÉSAR CARELLI E FRANCISCO CLAUDINO DOS SANTOS.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/949/949_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/949/949_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL PARA QUE SEJA COLOCADO COM URGÊNCIA UM REDUTOR DE VELOCIDADE NA RUA SOFIA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/950/950_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/950/950_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE ADMINISTRAÇÃO DA PREFEITURA MUNICIPAL DE FAZENDA RIO GRANDE, PARA QUE DISPONIBILIZE COBERTURA PARA OS PONTOS DE ÔNIBUS, NA LINHA DO SANTA MARIA EM TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/951/951_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/951/951_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR, PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE SAÚDE, PROVIDENCIE A LICITAÇÃO PARA COMPRAS DE EQUIPAMENTOS PARA HOSPITAL NOSSA SENHORA APARECIDA, O FUNDO MUNICIPAL DE SAÚDE DE FAZENDA RIO GRANDE TENDO COMO UNIDADE ASSISTIDA O HOSPITAL E MATERNIDADE NOSSA SENHORA APARECIDA, APRESENTA O PLEITO PARA A AQUISIÇÃO DE EQUIPAMENTOS E MATERIAL PERMANENTE.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/952/952_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/952/952_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE ESTUDO PARA QUE SEJA NOMEADA E REALIZADA OBRAS DE INFRAESTRUTURA NA RUA INOMINADA LOCALIZADA ENTRE AS RUAS RIO PARANAPANEMA E RIO OIAPOQUE, MARGEANDO O RIO MASCATE.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/953/953_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/953/953_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, FAÇA O MANILHAMENTO DA RUA BUTIÁ, ENTRE AVENIDA CEDRO E RUA GOIABEIRA, NO BAIRRO EUCALIPTOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/960/960_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/960/960_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE DEFESA SOCIAL, ANALISE A POSSIBILIDADE DE REGULARIZAR ÁREA DE ESTACIONAMENTO COM COLOCAÇÃO DE FAIXA E PLACA DE PROIBIDO ESTACIONAR NAS PRINCIPAIS AVENIDAS DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/961/961_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/961/961_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS COM COPIA AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE A MESMA VIABILIZE DESASSOREAMENTO EM TODA S EXTENSÃO DO RIO MASCATE DENTRO DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/962/962_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/962/962_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA PRAÇA BRASIL.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/963/963_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/963/963_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS, PARA QUE VIABILIZE MANUTENÇÃO COM OPERAÇÃO TAPA BURACO NA RUA MANUEL CLAUDINO BARBOSA, ENTRE A RUA RIO EUFRATES E AVENIDA NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/964/964_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/964/964_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE TRAVÉS DA SECRETARIA MUNICIPAL DE URBANISMO, PROVIDENCIE A INSTALAÇÃO DE PLACAS DE IDENTIFICAÇÃO DAS RUAS DO LOTEAMENTO JARDIM GREEN FIELD E JARDIM EUROPA NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/965/965_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/965/965_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE SAÚDE PARA QUE COLOQUE UM MÉDICO SUBSTITUTO NA UNIDADE DE SAÚDE DO BAIRRO IGUAÇU, PARA O ATENDIMENTO DA POPULAÇÃO QUE SE ENCONTRA DESAMPARADA.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/966/966_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/966/966_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E AO EXECUTIVO MUNICIPAL, OBJETIVANDO A REALIZAÇÃO DE SERVIÇOS DE ROÇADA, MANILHAMENTO E LIMPEZA DO CÓRREGO EXISTENTE À RUA CEDRO AO LADO DO IMÓVEL DE NÚMERO 1251 BAIRRO EUCALIPTOS. OUTROSSIM, IMPERATIVAMENTE ROGO A EFETIVAÇÃO DE ESTUDOS TÉCNICOS VISANDO A REALIZAÇÃO EM CARÁTER EMERGENCIAL E DEFINITIVO DESTA OBRA, PREVENINDO MAIORES PROBLEMAS AO IMÓVEL VIZINHO SUPRACITADO, ALÉM DOS JÁ EXISTENTE, TAIS COMO INFILTRAÇÃO NO MURO E AFUNDAMENTO DO PISO. </t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/967/967_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/967/967_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE OBRAS PROVIDENCIE O RECAPEAMENTO E TAPA BURACOS NAS RUAS RUA RIO DA ROSEIRA E RUA RIO DA PIEDADE QUE FICAM NO BAIRRO IGUAÇU E NO FINAL DA RUA ALBATROZ NO COMEÇO DA ROTATÓRIA EM FRENTE A ESCOLA MUNICIPAL ANTÔNIO BALDAN BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/968/968_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/968/968_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E A DEFESA SOCIAL, PARA QUE ATRAVÉS DA FAZTRANS FAÇA O EMPLACAMENTO NOS LOGRADOUROS, INDICANDO O NOME DA RUA E O CEP REFERENTE AO BAIRRO, NO BAIRRO GREEN FIELD, E NOS DEMAIS BAIRROS EM NOSSO MUNICÍPIO, QUE NÃO POSSUI.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/969/969_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/969/969_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO, PARA QUE O MESMO ATRAVÉS DA SECRETARIA DE URBANISMO, OU DE QUALQUER OUTRO ÓRGÃO MUNICIPAL COMPETENTE PARA TANTO, PROVIDENCIE ESTUDO QUE PROPICIE MAIOR PRATICIDADE À POPULAÇÃO QUE SE SERVE DO TRANSPORTE PÚBLICO COLETIVO NO JARDIM VENEZA, NOS PONTOS DE ÔNIBUS PRÓXIMOS À ESQUINA EXISTENTE ENTRE AS RUAS VINICIUS DE MORAIS E JOÃO QUIRINO LEAL.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/979/979_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/979/979_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO PARA SR. PREFEITO MUNICIPAL E PARA SECRETARIA DE EDUCAÇÃO, PARA QUE TOME AS DEVIDAS PROVIDENCIAS QUANTO A TRAVESSIA PARA O EMBARQUE E DESEMBARQUE DOS ALUNOS QUE UTILIZAM O TRANSPORTE ESCOLAR DO MUNICÍPIO, NA ALTURA DO ANTIGO KM 127 E REGIÃO DA RODOVIA REGIS BITTENCOURT</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/980/980_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/980/980_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO À SECRETARIA DE SAÚDE DE FAZENDA RIO GRANDE PARA QUE SEJA DISPONIBILIZADO EM LOCAL VISÍVEL E DE FÁCIL ACESSO AS ESCALAS MÉDICAS DA UPA 24 H COM OS DIAS A SEMANA, HORÁRIO E NOME DE CADA MÉDICO QUE ATENDE NA RESPECTIVA UNIDADE.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/981/981_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/981/981_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFICIO AO SENHOR PREFEITO MUNICIPAL E A SECRETARIA DE MEIO AMBIENTE, PARA QUE VIABILIZE A ROÇADA E LIMPEZA DO TERRENO LOCALIZADO NO BAIRRO JARDIM VENEZA NA RUA PAULO LEMINSKI AO LADO DO GINÁSIO POLIESPORTIVO SERGIO LUIS CLAUDINO.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/982/982_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/982/982_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL, PARA QUE A MESMA EM CONJUNTO COM A FAZTRANS, PARA QUE ANALISE A POSSIBILIDADE DE FAZER NOVA PINTURA DAS FAIXAS DE SINALIZAÇÃO DA VIA AVENIDA BRASIL PRÓXIMO AO BAIRRO SIDON ATÉ A MATE LEÃO.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/983/983_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/983/983_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE A REVITALIZAÇÃO DA MANTA ASFÁLTICA NA AVENIDA NOSSA SENHORA APARECIDA EM FRENTE AO Nº 846. </t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/984/984_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/984/984_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS COM COPIA AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE A MESMA VIABILIZE CONSTRUÇÃO DE CALÇADAS E REPAROS NOS TRECHOS EXISTENTE DAS SEGUINTES RUAS: RUA RIO OIAPOQUE, RUA RIO PIQUIRI E RIO TAPAJÓS NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/985/985_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/985/985_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE O MESMO JUNTO COM A FAZTRANS ANALISE A POSSIBILIDADE DE COLOCAÇÃO DE UM SEMÁFORO NA AVENIDA NOSSA SENHORA APARECIDA ESQUINA COM AV. RIO AMAZONAS.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Juarez da Silva, Paulinho Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/986/986_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/986/986_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A REFORMA COM URGÊNCIA DAS CADEIRAS DE DENTISTAS NA UNIDADE DE SAÚDE SANTA TEREZINHA E UNIDADE DE SAÚDE IGUAÇU.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/987/987_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/987/987_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO A SECRETARIA DE DEFESA SOCIAL, PARA QUE EM CONJUNTO COM A FAZTRANS SEJA FEITA IMPLANTAÇÃO DE UMA LOMBADA FÍSICA NA RUA PALMITEIRO NO JARDIM EUROPA, LOCALIZADO NO BAIRRO EUCALIPTOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL E FAZTRANS, PARA QUE A MESMA REFAÇA A FAIXA DE PROIBIDO ESTACIONAR E RECOLOQUE A PLACA QUE FOI DERRUBADA, CITO A RUA FRANÇA PRÓXIMO AO Nº 321, NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE SAÚDE PARA QUE BUSQUE UMA FORMA DE SUPRIR A FALTA DE DENTISTA, ASSIM QUE POSSÍVEL, NA UNIDADE DE SAÚDE GRALHA AZUL, QUE NÃO TEM UM PROFISSIONAL ESPECIALIZADO A MAIS DE TRÊS ANOS.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1007/1007_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1007/1007_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE DEFESA SOCIAL, VIABILIZE A SINALIZAÇÃO HORIZONTAL E VERTICAL, NAS PROXIMIDADES DE ESCOLAS E POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE DEFESA SOCIAL EM CONJUNTO COM O FAZTRANS VIABILIZE ESTUDO PARA REGULAMENTAR LOCAL PARA EMBARQUE DE PESSOAS DE CARROS PARTICULARES NAS IMEDIAÇÕES DO TERMINAL DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS, PARA QUE SEJA FEITA O REALINHAMENTO DO ASFALTO COM A CALÇADA NA AVENIDA NOSSA SENHORA APARECIDA Nº 857, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Mestre Nelson, Paulinho Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE, PARA QUE ESTUDE A POSSIBILIDADE DE CONTRATAR MAIS MÉDICOS PARA UNIDADE DE SAÚDE DA VILA MARLI DEVIDO À GRANDE DEMANDA DE USUÁRIO.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE OBRAS PROVIDENCIE OBRAS DE MANILHAMENTO E COBERTURA DE VALETAS QUE SE ENCONTRAM A CÉU ABERTO NAS RUAS COLEIRINHO E TRAVESSA TICO-TICO NO BAIRRO GRALHA AZUL, CONFORME FOTOS ANEXADAS A SITUAÇÃO E DE EXTREMA URGÊNCIA.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL EM CONJUNTO COM A FAZTRANS, PARA QUE SEJA PROVIDENCIADO UMA SINALIZAÇÃO ADEQUADA, QUE CONTENHA PINTURA DE FAIXAS, EMPLACAMENTO E ELEVAÇÃO TRANSVERSAL PARA PEDESTRES, AS ROTATÓRIAS DA AVENIDA NOSSA SENHORA APARECIDA E RUA ITÁLIA.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA DE URBANISMO, PROVIDENCIE A PRAÇA DO POSTE DE ILUMINAÇÃO PÚBLICA, NA AVENIDA NOSSA SENHORA APARECIDA, PRÓXIMO AO Nº 857.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO A SECRETARIA DE DEFESA SOCIAL, PARA QUE EM CONJUNTO COM A FAZTRANS SEJA FEITA A IMPLANTAÇÃO DE UMA LOMBADA FÍSICA NA RUA VIDEIRA, ENTRE O COLÉGIO ESTADUAL LUCY REQUIÃO DE MELLO E SILVA E A ENTRADA DO JARDIM EUROPA, LOCALIZADO NO BAIRRO EUCALIPTOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO SECRETÁRIO DE OBRAS DE FAZENDA RIO GRANDE PARA QUE SEJA PROVIDENCIADA UMA REFORMA NA CAÇADA DE PEDESTRES DE RUA CARLOS EDUARDO NICHELE, A QUAL SE ENCONTRA EM PÉSSIMAS CONDIÇÕES PARA OS TRANSEUNTES.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE URBANISMO, SETOR DE ILUMINAÇÃO PUBLICA, PARA QUE A MESMA RELIGUE TODAS AS LÂMPADAS DA PRAÇA IZALTINO SALVADOR E MANUTENÇÃO NAS LÂMPADAS EM FRENTE AOS NÚMEROS 515 E 790 DA RUA RIO MOURÃO, NO BAIRRO IGUAÇU E MANUTENÇÃO NA LÂMPADA EM FRENTE AO Nº 605 DA RUA SÃO JOÃO, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE, DISPONIBILIZANDO AO MENOS DOIS GUARDAS MUNICIPAIS, PARA PERMANECER JUNTO AO CMEI ESTADOS DO PERÍODO DAS 16:00H ATÉ AS 18:00H, EM DIAS ÚTEIS. VERIFICANDO QUAL A POSSIBILIDADE DE SER IMPLANTADO MONITORAMENTO ELETRÔNICO, CONSISTINDO EM CÂMERAS DE VIGILÂNCIAS NESTE CMEI.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE SAÚDE, OU DE QUALQUER OUTRO ÓRGÃO MUNICIPAL COMPETENTE PARA TANTO, PROVIDENCIE A IMEDIATA RESTAURAÇÃO OU CONSERTO DA CADEIRA DE DENTISTA QUE ESTÁ NA UNIDADE DE SAÚDE QUE ATENDE AOS BAIRROS SANTA TEREZINHA E JARDIM IPÊ.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DE OBRAS, PARA QUE ESTUDE A POSSIBILIDADE DE UMA DRENAGEM EFICAZ PARA O ESCOAMENTO DA ÁGUA DA CHUVA, NO CRUZAMENTO DAS RUAS ALAGOAS COM A PARANAVAÍ.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE CONSTRUA TRAVESSIA ELEVADA PARA PEDESTRES EM FRENTE À AGÊNCIA DO BANCO ITAU, SITUADA NA RUA CÉSAR CARELLI.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS, VIABILIZE OBRAS DE INFRAESTRUTURA NA RUA QUE É CONTINUAÇÃO DA RUA MADAGASCAR NO SANTARÉM, BAIRRO NAÇÕES E QUE FAZ LIGAÇÃO COM A RUA TUIUIÚ NO JARDIM PALMEIRA, BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE AVALIE A IMPLANTAÇÃO DE UM FUMÓDROMO DENTRO DO TERMINAL RODOVIÁRIO DE FAZENDA RIO GRANDE. </t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO À SECRETARIA DE DEFESA SOCIAL PARA QUE SEJA ANALISADA A POSSIBILIDADE DE IMPLANTAÇÃO DE UMA LOMBADA OU ELEVAÇÃO TRANSVERSAL NA TRAVESSA TAPAJÓS, NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA FAZTRANS, VIABILIZE A INSTALAÇÃO DE PLACAS E FAIXAS REGULAMENTAR ESPAÇO PARA TRÊS CAMINHÕES DE ALUGUEL NA AVENIDA BRASIL EM FRENTE AO NÚMERO 2245, NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS PARA QUE A MESMA FAÇA A MANUTENÇÃO, PASSAR A MAQUINA E SAIBRO NA RUA: SILVANO JOSE BALDAN NO BAIRRO PIONEIRO.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE OBRAS VIABILIZE COM EXTREMA URGÊNCIA A COLOCAÇÃO DE UM TOLDO NA ÁREA DE LAZER DAS CRIANÇAS DO CMEI SANTA TEREZINHA, TENDO EM VISTA QUE A DIREÇÃO COMUNICOU O EXECUTIVO MUNICIPAL PORÉM ATÉ O MOMENTO NÃO FORAM ATENDIDOS.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS, PARA QUE A MESMA VIABILIZE DESASSOREAMENTO NO RIO ANA LUIZA ENTRE A AVENIDA PAINEIRAS E O ÓLEO DUTO NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, FAÇA A LIMPEZA NO TERRENO LOCALIZADO NA RUA SUÍÇA, EM FRENTE AO Nº 246, NO BAIRRO NAÇÕES I, EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO MUNICIPAL E PARA SECRETARIA DE OBRAS QUE SEJA FEITO O PATROLAMENTO E ENSAIBRAMENTO DAS RUAS ACIR REIS Q. MACHADO, JOAQUIM DO ROSÁRIO, PEDRO PEÇA E IVO QUIRINO, SITUADAS NO ANTIGO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE A ILUMINAÇÃO DOS NOVOS POSTES SE ESTENDA PARA TODOS OS BAIRROS, E TAMBÉM TROCANDO AS LÂMPADAS EXISTENTES PARA AS LÂMPADAS DE LED, TRAZENDO ECONOMIA AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS, QUE VIABILIZE A MANUTENÇÃO DA RUA RIO ORINOCO, LOCALIZADA NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DO MEIO AMBIENTE, PARA PROVIDENCIAR A PODA DA ÁRVORE NA AVENIDA CEDRO EM FRENTE AO Nº427 E A SECRETARIA DE DEFESA SOCIAL (FAZTRANS), PARA QUE PROVIDENCIE A SINALIZAÇÃO HORIZONTAL NO CRUZAMENTO DA AVENIDA CEDRO COM A RUA CASTANHEIRA.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO À SECRETARIA DE OBRAS PARA QUE SEJA PROVIDENCIADO, ASSIM QUE POSSÍVEL, O MANILHAMENTO PARA ESCOO DA ÁGUA DA CHUVA NA VILA SUZUKI, BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS COM COPIA AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE A MESMA VIABILIZE CONSTRUÇÃO DE UMA CICLOVIA AS MARGENS DO RIO MASCATE DA RUA RIO OIAPOQUE ATÉ A RUA SÃO BENEDITO, NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DEFESA SOCIAL, EM CONJUNTO COM A FAZTRANS, PROVIDENCIE ESTUDO DE VIABILIDADE PARA COLOCAÇÃO DE UMA FAIXA AMARELA DE PROIBIDO ESTACIONAR NA RUA RIO IPIRANGA NA BAIRRO IGUAÇU PRÓXIMO DA IGREJA DOS MÓRMONS, POIS ESSA RUA É MUITO ESTREITA E MUITOS CARROS ESTACIONADOS DOS DOIS LADOS TEM DIFICULTADOS A VIDA DOS MORADORES DESSA RUA.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE A RECUPERAÇÃO COM OPERAÇÃO DE TAPA-BURACOS NAS RUAS E AVENIDAS DO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, FAÇA O MANILHAMENTO NO FINAL DA TRAVESSA ZABELÊ, EM FRENTE AO Nº 178, NO BAIRRO GRALHA AZUL, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, QUE JUNTAMENTE COM A SECRETARIA DE ADMINISTRAÇÃO QUE VIABILIZE A PAVIMENTAÇÃO ASFÁLTICA NA RUA CHOPINZINHO NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR PREFEITO MUNICIPAL E PARA SECRETARIA COMPETENTE TOME AS DEVIDAS PROVIDENCIAS SOBRE A VAZÃO DE ÁGUA DA CHUVA DA RUA ALOIZIO DE AZEVEDO NO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA DE OBRAS, DISPONIBILIZE UM TÉCNICO RESPONSÁVEL PARA ANALISAR A SITUAÇÃO DOS MORADORES QUE MORAM AO LADO DO RIO MASCATE, NA RUA RIO TIETE BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO PARA QUE O MESMO TOME PROVIDÊNCIAS NO SENTIDO DE FISCALIZAR O DESCARTE DO LIXO DO HOSPITAL MUNICIPAL, COBRANDO DA EMPRESA RESPONSÁVEL QUE AGILIZE A COLETA E PROVIDENCIA CONTAINER" MAIOR.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO À SECRETARIA DE DEFESA SOCIAL, PARA QUE SEJA REFORÇADA A FISCALIZAÇÃO DAS VAGAS DE ESTACIONAMENTO EXCLUSIVA PARA PORTADORES DE DEFICIÊNCIA E IDOSOS NA RUA CÉSAR CARELLI.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E SECRETARIA MUNICIPAL DE DEFESA SOCIAL PARA QUE ATRAVÉS DO DEPARTAMENTO DE TRÂNSITO FAZTRANS, PROVIDENCIE A INSTALAÇÃO DE PLACA PROIBINDO A CONVERSÃO PARA A RUA ANGELIM AOS CONDUTORES QUE TRAFEGAM PELA AVENIDA DAS ARAUCÁRIAS.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL, PARA QUE A MESMA VIABILIZE PINTURA DE FAIXAS REFLETIVAS NAS MANILHAS QUE FORAM COLOCADAS NAS RUAS, RIO NEGRO E RIO TAMANDUÁ AMBAS AS RUAS ESQUINA COM RUA PARANAÍBA E RUA MATO GROSSO, NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, ESTUDE A POSSIBILIDADE DE ALTERAR A PARADA DO TRANSPORTE ESCOLAR, NAS PROXIMIDADES DO NÚMERO 3845 PARA 3336, NA AV. RIO AMAZONAS NO BAIRRO ESTADOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO A SECRETARIA DE URBANISMO - SETOR DE ILUMINAÇÃO PARA QUE SUBSTITUA AS LÂMPADAS NOS POSTES LOCALIZADOS NO FINAL DA TV. PALMITEIRO, JARDIM EUROPA, LOCALIZADO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA SECRETARIA DE OBRAS QUE SEJA FEITA A PINTURA DE UMA FAIXA DE PEDESTRES NA AV. PORTUGAL ESQUINA COM A FLAMINGOS EM FRENTE A UNIDADE DE SAÚDE GRALHA AZUL.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DE OBRAS, PARA QUE VERIFIQUE A POSSIBILIDADE DE DISPONIBILIZAR UMA EQUIPE PARA REMOVER ENTULHOS NAS CALÇADAS DEIXADAS PELOS MORADORES POR TODA A CIDADE.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO À SECRETARIA DE OBRAS QUE COM URGÊNCIA VIABILIZE A MANUTENÇÃO DAS CALÇADAS NA EXTENSÃO DO PARQUE VERDE LOCALIZADO NA BR 116, KM 124</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL, PARA QUE VIABILIZE IMPLANTE DE UMA FÍSICA OU REDUTOR DE VELOCIDADE NA RUA RIO PARANAÍBA, PRÓXIMO A IGREJA CATÓLICA NOSSA SENHORA DO PERPETUO SOCORRO Nº 1075, NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, QUE O MESMO, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE COM URGÊNCIA A EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA SUÉCIA NAS PROXIMIDADES DO Nº 368.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO, PARA QUE O MESMO, ATRAVÉS DE SEUS ÓRGÃOS COMPETENTES, ATENDA ÀS REIVINDICAÇÕES DOS MORADORES DO JARDIM VENEZA, CONFORME EXPRESSO NO ABAIXO ASSINADO QUE SEGUE EM ANEXO, E MAIS PRECISAMENTE COM RELAÇÃO À INSTALAÇÃO DE REDE DE COLETA DE ÔNIBUS COM ABRIGO CONTRA SOL E CHUVA.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA FAZTRANS PROVIDENCIE A PINTURA DE FAIXA DE PEDESTRES NA AV. BRASIL NAS PROXIMIDADES DA LIGAÇÃO DO JARDIM SIDON E JARDIM HORTÊNCIA III, E DE CONTINUIDADE COM AS FAIXAS BRANCAS E AMARELAS, NA RUA PESSEGUEIRO ENTRE AV. BRASIL E RUA VIDEIRA, NAS PROXIMIDADES DA ESCOLA ALCIDES MARIO PELANDA E COLÉGIO ESTADUAL LUCY REQUIÃO DE MELLO E SILVA, NO BAIRRO EUCALIPTOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE URBANISMO - SETOR DE ILUMINAÇÃO PARA QUE SUBSTITUA AS LÂMPADAS NOS POSTES LOCALIZADOS NA TV. EXTREMOSA, JARDIM EUROPA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE DETERMINE PROVIDÊNCIAS NECESSÁRIAS NO SENTIDO DE QUE A GUARDA MUNICIPAL REALIZE BLITZ DE PATRULHAMENTO PREVENTIVO NAS PASSARELAS QUE CRUZAM A BR-116 EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS PARA QUE A MESMA VIABILIZE OPERAÇÃO TAPA BURACOS NA RUA TRIDI CRUZAMENTO COM A RUA GUARÁ NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>Policial Batista, Professor Leslie</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO EFETUE ESTUDO A RESPEITO DA MODIFICAÇÃO DAS CONDIÇÕES DE ACESSO AO CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL - CMEI, LOCALIZADO NO BAIRRO ESTADOS, EM FAZENDA RIO GRANDE/PR, DE MANEIRA QUE, CASO SEJA EFERIDA A CONDIÇÃO DE UNIDADE EDUCACIONAL DE DIFÍCIL ACESSO, SEJA ACRESCIDA A GRATIFICAÇÃO DE PREVISTA NO ARTIGO 72, X DA LEI COMPLEMENTAR Nº 168/2003 (ESTATUTO DO SERVIDOR MUNICIPAL DE FAZENDA RIO GRANDE), DEVIDAMENTE ATRAVÉS DA LEI COMPLEMENTAR 13/2007 E DO DECRETO 1784/2007, NOS EXATOS TERMOS E PERCENTUAIS PREVISTOS NESTES DISPOSITIVOS LEGAIS. </t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO MUNICIPAL E SECRETARIA DE DEFESA SOCIAL, PARA QUE A MESMA EM CONJUNTO COM A FAZTRANS, PROVIDENCIE A COLOCAÇÃO DE PLACA PREFERENCIAL NO CRUZAMENTO DA RUA SERINGUEIRA COM A AVENIDA DAS ARAUCÁRIAS.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS, PARA QUE REALIZE O TAPAMENTO DOS BURACOS NA RUA GROELÂNDIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS PARA QUE PROVIDENCIE ASSIM QUE POSSÍVEL, A COLOCAÇÃO DE GRADES NAS VIDRAÇAS DAS INSTALAÇÕES DA PRAÇA CÉU LOCALIZADA NO BAIRRO IGUAÇU. </t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE OBRAS, PROVIDENCIE AS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA IMBUIA, TRAVESSA VIOLETA E TRAVESSA GUAPURUVU, BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E SECRETARIA DE OBRAS, PARA QUE SEJAM FEITAS OBRAS DE ANTIPÓ NA RUA UNIÃO DA VITÓRIA NO BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS ESTUDE A POSSIBILIDADE DE REALIZAR MANUTENÇÃO NO ASFALTO DA RUA SALGUEIRO ENTRE AS AVENIDAS PAINEIRAS E ARAUCÁRIAS E RUA LARANJEIRAS ENTRE AS AVENIDAS PAINEIRAS E CEDRO.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE ADMINISTRAÇÃO PARA QUE VIABILIZE A CONSTRUÇÃO DE UM ELEVADOR DO PISO INFERIOR AO PISO SUPERIOR DA PREFEITURA.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL C/C PARA A SECRETARIA DE URBANISMO, QUE SEJA FEITO A TROCA DE POTÊNCIA DE ILUMINAÇÃO PUBLICA NA RUA SÃO JOAQUIM EM FRENTE AOS Nº 501, 535 E 599, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DE SEUS ÓRGÃOS COMPETENTES, PROVIDENCIE A FIXAÇÃO DO NÚMERO "153" NAS VIATURAS DA GUARDA MUNICIPAL, COM INSCRIÇÃO DANDO CONTA QUE SE TRATA DE NÚMERO DE TELEFONE PARA CASOS DE EMERGÊNCIA DE COMPETÊNCIA DA GUARDA MUNICIPAL DE FAZENDA RIO GRANDE, NAS FORMA PREVISTA NA LEGISLAÇÃO PERTINENTE.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA-SE QUE SEJA VIABILIZADO UM CENTRO DE EXCELÊNCIA EXCLUSIVO A PRATICA DE SKATE NA PRAÇA DA VITORIA BAIRRO NAÇÕES. SABENDO-SE QUE MEDIANTE PESQUISA SÃO MAIS DE 1.500 PRATICANTES E ENTENDENDO-SE QUE FOI APROVADO NO COMITÊ OLÍMPICO CMO ESPORTE PARA AS PRÓXIMAS OLIMPÍADAS. </t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL, PARA QUE JUNTAMENTE COM A FAZTRANS, REALIZE UM ESTUDO DE VIABILIDADE PARA A COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA COQUEIROS, Nº 442 NO BAIRRO EUCALIPTOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E À SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA QUE PROVIDENCIE MANUTENÇÃO NA TELA DE PROTEÇÃO DA CANCHA DE ESPORTES E NO CORRIMÃO QUE DÁ ACESSO AO ESPAÇO DE RECREAÇÃO DA ESCOLA MUNICIPAL FRANCISCO QUIRINO MACHADO.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS, PARA QUE A MESMA VIABILIZE REFORMA OU CONSTRUIR UM PISO NO PONTO DE ÔNIBUS DA RUA RIO PARANAÍBA ESQUINA COM A RUA TAMANDUÁ, NO BAIRRO IGUAÇUJ.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1131/1131_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1131/1131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE, PARA QUE SEJA FEITO A TROCA DE POTÊNCIA NA ILUMINAÇÃO PÚBLICA, NA RUA NOSSA SENHORA DE FÁTIMA EM FRENTE AOS Nº 148, 116, 94, 64 E 48, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1132/1132_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1132/1132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS PARA QUE SEJA INSTALADA A TELA DE CONTENÇÃO NOS RIOS ENCONTRADOS NAS SEGUINTES LOCALIDADES: RUA RIO TIETÊ, PRÓXIMO AO CHALÉ DOS BICHOS E DO CMEI VOVÔ JUCA ROCHA, BAIRRO IGUAÇU E NA RUA NOSSA SENHORA APARECIDA, AO LADO DO PESQUE PAGUE DO JULINHO, SANTA TEREZINHA, AMBOS NESTE MUNICÍPIO, FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO, PARA QUE O MESMO ATRAVÉS DE SEUS ÓRGÃOS COMPETENTES, PROVIDENCIE O CALÇAMENTO, PREFERENCIALMENTE COM ASFALTO, DA RUA RIO MOINHO, NO BAIRRO IGUAÇU, FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO SECRETARIA DE DEFESA SOCIAL PARA QUE A SINALIZAÇÃO DE TRANSITO A RUA CESAR CARELLI, BAIRRO PIONEIROS SEJA RENOVADA ASSIM QUE POSSÍVEL, POIS A ATUAL JÁ SE ENCONTRA DESGASTADA.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1135/1135_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1135/1135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA-SE QUE SEJA FEITO PLACA DE INDICAÇÃO DE ESTACIONAMENTO PARA EMBARQUE E DESEMBARQUE DE ALUNOS, EXCLUSIVO PARA ÔNIBUS E VANS ESCOLARES AO CMEI TIA FANY. BAIRRO EUCALIPTOS, RUA CASTANHEIRA.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO A FAZTRANS PARA QUE SEJA FEITA A IMPLANTAÇÃO DE UMA LAMBADA FÍSICA NA RUA PESSEGUEIRO EM FRENTE AO Nº 788, NO BAIRRO EUCALIPTOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS PARA QUE A MESMA VIABILIZE PATROLAMENTO E ENSAIBRAMENTO NA RUA RIO EUFRATES ENTRE AS RUAS RIO VOLGA E RIO IVAÍ, NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DESFESA SOCIAL, PARA QUE JUNTAMENTE COM A FAZTRANS, REALIZE ESTUDO DE VIABILIDADE PARA A COLOCAÇÃO DE M REDUTOR DE VELOCIDADE NA AVENIDA PORTUGAL, PRÓXIMO A CAPELA SÃO PEDRO APÓSTOLO LOCALIZADA NO BAIRRO GRALHA AZUL, EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO À SECRETARIA DE OBRAS PARA QUE PROVIDENCIE A ILUMINAÇÃO NA QUADRA POLIESPORTIVA NA PRAÇA CÉU NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E À SECRETARIA MUNICIPAL DE OBRAS, PARA QUE PROVIDENCIE A COLOCAÇÃO DE SAIBRO E A LIMPEZA DAS MANILHAS NA CONTINUAÇÃO DA AVENIDA VENEZUELA, PRÓXIMO AO PORTAL DA PUC DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1148/1148_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1148/1148_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO, PARA QUE O MESMO, ATRAVÉS DE SEUS ÓRGÃOS COMPETENTES, PROVIDENCIE O CALÇAMENTO, PREFERENCIALMENTE COM ASFALTO, DA RUA CURIÓ, SITUADA NO BAIRRO GRALHA AZUL, FAZENDA RIO GRANDE. </t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO PARA QUE INSTALE TELEFONE FIXO, INTERNET E IMPRESSORA NA ESCOLA DO CAMPO ALÔ GUIMARÃES, PASSO AMARELO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO À SECRETARIA DE OBRAS PARA QUE ESTUDE A POSSIBILIDADE DA IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA CÉU NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1155/1155_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1155/1155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE JUNTAMENTE COM A SECRETARIA DE ADMINISTRAÇÃO E SECRETARIA DE OBRAS, VIABILIZE A COLOCAÇÃO DE ANTI-PÓ NAS RUAS JAMAICA E CEILÃO. SOLICITANDO TAMBÉM UM ESTUDO PARA PAVIMENTAÇÃO ASFÁLTICA DA MESMA NO BAIRRO NAÇÕES EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL PARA QUE EM CONJUNTO COM A FAZTRANS ESTUDE A POSSIBILIDADE DE MUDAR O TEMPO DO SINALEIRO NA AVENIDA DAS ARAUCÁRIAS ESQUINA COM AVENIDA BRASIL, NO BAIRRO EUCALIPTOS PARA QUE UM LADO FECHE ANTES QUE OUTRO.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1157/1157_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1157/1157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO, PARA QUE O MESMO, ATRAVÉS DE SEUS ÓRGÃOS COMPETENTES, PROVIDENCIE VAGAS DE ESTACIONAMENTO PARA IDOSOS E DEFICIENTES FÍSICOS, NA PROPORÇÃO DETERMINADA POR LEI, SEGUNDO DETERMINAÇÃO DO CONTRAN, NO ENTORNO DA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE/PR, E EM ESPECIFICO NA RUA FARID STEPHANES EM SEU TRECHO QUE LADEIA A REFERIDA CASA LEGISLATIVA.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE O MESMO DISPONIBILIZE UM MODULO POLICIAL MUNICIPAL NO BAIRRO JARDIM VENEZA PARA O ATENDIMENTO DOS MORADORES DAQUELA REGIÃO QUE ESTÃO APREENSIVOS COM O AUMENTO DA CRIMINALIDADE NO BAIRRO.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO INICIE TRATATIVAS JUNTO A EMPRESA LEBLON TRANSPORTES, NO SENTIDO DE VIABILIZAR A DISPONIBILIZAÇÃO DE UMA LINHA DE ÔNIBUS QUE PARTA DO TERMINAL DE FAZENDA RIO GRANDE E PASSE POR TODAS AS UNIVERSIDADES DE CURITIBA-PR.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, FAÇA O MANILHAMENTO NA RUA MADAGASCAR NAS PROXIMIDADES DO Nº 161 B, NO BAIRRO NAÇÕES, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO SETOR DE OBRAS PARA QUE INSTALE OU ARRUME A PONTE QUE PASSA PELA RUA OITI E INTERLIGA COM A RUA BUTIA, AMBAS NO EUCALIPTOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS FAÇA A EXPANSÃO DA ILUMINAÇÃO PÚBLICA NA RUA SUÍÇA, NAS PROXIMIDADES DO Nº287, BAIRRO NAÇÕES, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL, NA PESSOA DO SR. PREFEITO MUNICIPAL, PARA QUE PROVIDENCIE ESTUDO DE VIABILIDADE DE INSTALAÇÃO DE NOVA UNIDADE DE SAÚDE PARA SERVIR AOS MORADORES DO JARDIM SUZUKI E DA VILA NITA, PREFERENCIALMENTE NOS TERRENOS QUE SEGUNDO INFORMAÇÕES JÁ SÃO PERTENCENTES AO MUNICÍPIO DE FAZENDA RIO GRANDE, NA RUA RIO AMAZONAS ESQUINA COM A RUA ANTONIA, OU NA RUA JAQUARIAÍVA ESQUINA COM A TRAVESSA PLANALTO.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL E FAZTRANS PARA QUE VIABILIZEM IMPLANTAÇÃO DE UMA TRAVESSIA ELEVADA PARA PEDESTRE PRÓXIMO AO NÚMERO 123 DA RUA FRANCISCO CLAUDINO, NO BAIRRO PIONEIROS.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS PARA QUE A MESMA VIABILIZE PAVIMENTAÇÃO ASFÁLTICA NAS SEGUINTES RUAS: SÃO LUIZ A PARTIR DO Nº 668, SÃO LUCIANO A PARTIR DO Nº 25 CASA 5, SÃO CAETANO A PARTIR DO Nº 422, SANTO INÁCIO, SANTA CÂNDIDA, SÃO LUCIO E SÃO JOSÉ, EM TODA SUA EXTENSÃO, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A O SENHOR PREFEITO MUNICIPAL E A SECRETARIA DE MEIO AMBIENTE, PARA QUE VIABILIZE A LIMPEZA DO TERRENO, LOCALIZADO NO BAIRRO EUCALIPTOS NA TRAVESSA PALMITEIRO Nº 169 E A COLOCAÇÃO DE UMA PLACA INDICANDO PROIBIDO JOGAR LIXO NO LOCAL.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE, SEJA FEITO A SINALIZAÇÃO VERTICAL E HORIZONTAL DE FAIXA DE PEDESTRE E PLACAS DE PREFERENCIAL NA RUA SUÉCIA ESQUINA COM A RUA DINAMARCA, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DE SEUS ÓRGÃOS COMPETENTES, REAVALIE OS CRITÉRIOS PARA CADASTRAMENTO DOS BENEFÍCIOS DO PROGRAMA ARMAZÉM DA FAMÍLIA, DEIXANDO A RENDA FAMILIAR DE SER CRITÉRIO E PASSANDO A RENDA PER CAPITA FAMILIAR A SER O NOVO CRITÉRIO DE INGRESSO E CADASTRAMENTO NO PROGRAMA.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO A FAZTRANS PARA QUE SEJA FEITA A IMPLANTAÇÃO DE UMA LOMBADA FÍSICA NA RUA GROELÂNDIA NAS PROXIMIDADES DO Nº837, NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO À SECRETARIA DE OBRAS PARA QUE ESTUDE A POSSIBILIDADE DE IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE OU LOMBADA TRANSVERSAL NA RUA RIO OIAPOQUE PRÓXIMO AO NÚMERO 138 NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1181/1181_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1181/1181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE ESTUDOS DE MELHORIA ESTRUTURAL NO PRÉDIO DA UNIDADE DE SAÚDE DO VILA MARLI, NO BAIRRO NAÇÕES CONTEMPLANDO A CONSTRUÇÃO DE MAIS CONSULTÓRIOS, SALA DE REUNIÕES, MAIS BANHEIROS, SALA PARA A COLETA DE RESÍDUOS HOSPITALARES, REFORMA COMPLETA NA COBERTURA E UM JARDIM EXTERNO.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1182/1182_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1182/1182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE JUNTAMENTE COM A SECRETARIA DE ADMINISTRAÇÃO E SECRETARIA DE OBRAS, VIABILIZE A COLOCAÇÃO DE ANTI-PÓ NAS RUAS: RIO PALMITAL, RIO AÇUNGUI, RIO CACHOEIRA, RIO MOINHO, RIO MANDAÇAI, RIO MIRINGUAVA, RIO JAÚ E TRAVESSA RIO BETERA. SOLICITO TAMBÉM UM ESTUDO PARA PAVIMENTAÇÃO ASFÁLTICA DAS MESMAS NO BAIRRO NAÇÕES EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1183/1183_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1183/1183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL, PARA QUE PROVIDENCIE A RETIRADA DO SAIBRO DEPOSITADO PELAS ÁGUAS PLUVIAIS NO RIBEIRÃO QUE MARGEIA A RUA ADÃO ROIK, SOBRETUDO NA ALTURA DO NÚMERO 576 DESTE LOGRADOURO, VISTO QUE APARENTEMENTE É ONDE MAIS ASSOREADO FICOU O CURSO D'ÁGUA REFERIDO.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1189/1189_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1189/1189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE ESTUDE A POSSIBILIDADE DE CONSTRUÇÃO DE UMA PRAÇA NAS MEDIAÇÕES DO RESIDENCIAL JARDIM NITTA, LOCALIZADO NO BAIRRO ESTADOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE JUNTAMENTE COM A SECRETARIA DE EDUCAÇÃO, VERIFIQUEM A POSSIBILIDADE DE CONSTRUÇÃO DE UM CMEI NO BAIRRO SANTA MARIA.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1184/1184_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1184/1184_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENVIADO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E SECRETARIA DE DEFESA SOCIAL, PARA QUE JUNTO ESTUDEM A POSSIBILIDADE DE ESTENDER O SEU HORÁRIO DE VIGILÂNCIA NA PRAÇA BRASIL DURANTE A "FEIRA DA LUA".</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1190/1190_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1190/1190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL, PARA QUE EM CONJUNTO COM A FAZTRANS ANALISE A POSSIBILIDADE DE IMPLANTAR UMA TRAVESSIA ELEVADA NA RUA ITÁLIA PRÓXIMO AO NÚMERO 204, NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1191/1191_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1191/1191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À MESA, NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE O MELHORAMENTO COM SAIBRO NAS RUAS DA REGIÃO DO PASSO AMARELO.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1196/1196_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1196/1196_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE ESPORTES E LAZER VIABILIZE IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE ENTRE AS RUAS: SÃO LUCIANO E SÃO LUIZ, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE A COLOCAÇÃO DE COBERTURA NOS PONTOS DE ÔNIBUS, DA LINHA PARQUE INDUSTRIAL, NO TRECHO ENTRE A AVENIDA PAINEIRAS E A CIELO PLÁSTICOS.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE, PARA QUE SEJA FEITO O MANILHAMENTO DA VALETA LOCALIZADA NA RUA MADAGASCAR EM FRENTE AO Nº&amp;#9786; 1619.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DO ÓRGÃO MUNICIPAL DE TRÂNSITO - FAZTRANS, PROVIDENCIE A PINTURA DE FAIXA DE TRAVESSIA PARA PEDESTRES NA AV. NOSSA SENHORA SENHORA DE APARECIDA ESQUINA COM A RUA NOSSA SENHORA DO ROCIO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO E INDICO A EXPEDIÇÃO DE OFÍCIO AO EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, BEM COMO A SECRETARIA MEIO AMBIENTE, A REALIZAÇÃO DE SERVIÇOS URGENTES DE PATROLAMENTO E ENSAIBRAMENTO, NA ESTRADA DO AREAL, EM TODA A SUA EXTENSÃO, APROXIMADAMENTE, 2KM. OUTROSSIM, EXECUTAR A LIMPEZA DAS MARGINAIS DESTA REFERIDA VIA, POIS TORNOU-SE EM DEPÓSITO DE LIXO E ENTULHOS DE TODA NATUREZA.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1207/1207_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1207/1207_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE URBANISMO - SETOR DE ILUMINAÇÃO PARA QUE SUBSTITUA AS LÂMPADAS NOS POSTES LOCALIZADOS NA RUA AROEIRA, EUCALIPTOS I, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1208/1208_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1208/1208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL, PARA QUE EM CONJUNTO COM A FAZTRANS VIABILIZE PINTURAS DE LOMBADA E FIXE A PLACA DE SINALIZAÇÃO NA AVENIDA NOSSA SENHORA APARECIDA PRÓXIMO AO Nº 1829. NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS, PROVIDENCIE A INSTALAÇÃO DE COBERTURA DUPLA NO PONTO DE ÔNIBUS LOCALIZADO NA RUA: ITAJAÍ EM FRENTE AO Nº 313 CASA 08 NO BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE CONSTRUA LOMBADA FÍSICA NA AVENIDA ESTADOS UNIDOS EM FRENTE AO Nº1593, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA ENVIADO OFÍCIO AO SENHOR PREFEITO MUNICIPAL E PARA A SECRETARIA DE OBRAS, PARA QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA NA RUA SÃO DOMINGO SÁVIO, LOCALIZADA NO BAIRRO SANTA TEREZINHA, MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1212/1212_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1212/1212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO SR. PREFEITO MUNICIPAL E PARA SECRETARIA COMPETENTE, PARA QUE SEJA FEITO ESTUDOS DE VIABILIDADE DA IMPLANTAÇÃO DE CÂMERAS DE SEGURANÇA NO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1213/1213_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1213/1213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DE SEUS ÓRGÃOS COMPETENTES, PROVIDENCIE INFORMAÇÕES DO SISTEMA DE ATENDIMENTO DA UPA - UNIDADE DE PRONTO ATENDIMENTO, INCLUSIVE COM INSTRUMENTOS QUE PERMITAM AOS USUÁRIOS DA REFERIDA UNIDADE DE SAÚDE TOMAREM CIÊNCIA DOS PROFISSIONAIS QUE ESTÃO DE SERVIÇO E ACOMPANHAR A EVOLUÇÃO DE SEU PEDIDO DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1219/1219_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1219/1219_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E A SECRETARIA DE OBRAS, PARA QUE VIABILIZE A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS: NAMÍBIA, MADAGASCAR, LÍBIA, GÂMBIA, CONGO ALVORADA, BENIM, CABO VERDE, ERITRÉIA, ETIÓPIA E AVENIDA ESTADOS UNIDOS LOCALIZADAS NO JARDIM SANTARÉM E NAS RUAS: ESCÓCIA, COSTA DO MARFIM, CONCUN, GUINÉ, LITUÂNIA, TENERIFE, JAMAICA, CEILÃO E TRAVESSAS CROÁCIA, INDONÉSIA E BIRMÂNIA, LOCALIZADAS NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1220/1220_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1220/1220_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO A SECRETÁRIA DE OBRAS, PARA QUE A MESMA VIABILIZE MANUTENÇÃO NO PORTÃO DE ACESSO A UNIDADE DE SAÚDE HORTÊNCIA NA RUA PESSEGUEIRO Nº227, NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1221/1221_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1221/1221_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE MESMO ATRAVÉS DA SECRETARIA COMPETENTE SEJA FEITO A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS SÃO JOSÉ, SÃO LÚCIO, SÃO LUCIANO, SANTA CÂNDIDA E SANTO INÁCIO, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1222/1222_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1222/1222_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E PARA A SECRETARIA DE OBRAS QUE SEJAM FEITAS LOMBADAS FÍSICAS, UMA NA RUA MARIO QUINTANA PRÓXIMO A IGREJA ASSEMBLEIA DE DEUS, NA RUA CARLOS DRUMMOND DE ANDRADE EM FRENTE AO NÚMERO 1396 E NA RUA JORGE AMADO NAS PROXIMIDADES DO MERCADO DOIS IRMÃOS, AMBAS SITUADAS NO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1223/1223_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1223/1223_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, EM NOME DA PREFEITURA MUNICIPAL DE FAZENDA RIO GRANDE, ATRAVÉS DOS SEUS ÓRGÃOS COMPETENTES, PROVIDENCIE O PLENO FUNCIONAMENTO DE SEMÁFORO PARA PEDESTRES NO CRUZAMENTO ENTRE A AV. BRASIL E A RUA COLÔMBIA, NO CENTRO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1230/1230_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1230/1230_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E PARA A SECRETARIA DE OBRAS SOLICITANDO QUE SEJA FEITA UMA LOMBADA FÍSICA, NA RUA JOÃO QUIRINO LEAL NAS PROXIMIDADES DA ESCOLA RURAL MUNICIPAL FRANCISCO QUIRINO MACHADO NO BAIRRO JARDIM VENEZA. </t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE PROCEDA ESTUDOS DE VIABILIDADE PARA A IMPLANTAÇÃO DE UM PLAYGROUND INFANTIL (PARQUINHO), IMPLANTAÇÃO DE TELAS DE PROTEÇÃO E DUAS TRAVES DE FUTEBOL NA CANCHA DE AREIA NA PRAÇA NAÇÕES.  </t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1232/1232_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1232/1232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DE SEUS ÓRGÃOS COMPETENTES, PROVIDENCIE A FIXAÇÃO DE PLACAS DE TRÂNSITO COM A INSCRIÇÃO "PARE", NO CRUZAMENTO DA AVENIDA POLÔNIA COM A RUA EL SALVADOR, DE MANEIRA QUE RESTE OBRIGATÓRIO AO CONDUTOR QUE TRAFEGA NA AVENIDA POLÔNIA EM DIREÇÃO À RUA EL SALVADOR, QUE PARE SEU VEÍCULO ATÉ QUE SE CERTIFIQUE DE QUE NENHUM AUTOMÓVEL TRAFEGA EM SUA DIREÇÃO PELA RUA EL SALVADOR.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1233/1233_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1233/1233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL JUNTO A COMEC (COORDENAÇÃO DA REGIÃO METROPOLITANA DE CURITIBA) PARA QUE SEJA FEITA A IMPLANTAÇÃO DO PISO NO TERMINAL METROPOLITANO DE FAZENDA RIO GRANDE, QUE SERVIRÁ COMO ORIENTAÇÃO E COMO REFERÊNCIA DE LOCOMOÇÃO CUMPRINDO AS NORMAS DE ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1234/1234_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1234/1234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS, PROVIDENCIE A MANUTENÇÃO DO ASFALTO DA RUA MARANHÃO NO BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO SR. EXMO. PREFEITO MUNICIPAL E SECRETARIA DE OBRAS PARA QUE SEJA FEITA A PAVIMENTAÇÃO DA RUA FRANCISCO DA CONCEIÇÃO MACHADO.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE ATRAVÉS DO ÓRGÃO MUNICIPAL DE TRÂNSITO - FAZTRANS, PROVIDENCIE A PINTURA DAS FAIXAS DE TRAVESSIA DE PEDESTRES NA RUA VIDEIRA ESQUINA COM A RUA PESSEGUEIRO, ENFRENTE AO COLÉGIO ESTADUAL LUCY REQUIÃO DE MELLHO E SILVA NO BAIRRO EUCALIPTOS. </t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1258/1258_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1258/1258_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO A FAZTRANS PARA QUE SEJA FEITA A IMPLANTAÇÃO DE UMA LOMBADA FÍSICA NA AV. CEDRO ENTRE O Nº 1562 E 1572, NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1259/1259_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1259/1259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DO ÓRGÃO MUNICIPAL DE TRÂNSITO - FAZTRANS, PROVIDENCIE A PINTURA DAS FAIXAS DE TRAVESSIA DE PEDESTRE AO LONGO DA RUA JACARANDÁ, BEM COMO NAS ESQUINAS DAS RUAS QUE CRUZAM ESTA VIA.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1260/1260_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1260/1260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO SR. EXMO. PREFEITO MUNICIPAL E SECRETARIA COMPETENTE PARA QUE SEJA FEITA UMA CANCHA DE FUTEBOL DE AREIA E DE VÔLEI BOLL, NOS TERRENOS DE POSSE DA PREFEITURA MUNICIPAL, QUE ESTÃO SITUADOS AO LADO DE NOVA UNIDADE DE SAÚDE SÃO SEBASTIÃO NO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1261/1261_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1261/1261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL E FAZENDA RIO GRANDE/PR SOLICITANDO AO MESMO CONFECÇÃO, PUBLICIDADE E REMESSA À CÂMARA MUNICIPAL A A CADA UM DE SEUS MEMBROS DE PLANO DE CONTENÇÃO DE DESPESAS PÚBLICAS, COM INFORMAÇÃO SOBRE OS GASTOS SUPRIMIDOS E A SUPRIMIR, SEU VALOR E ESPECIFICAÇÃO DE DATAS PARA ESSAS CONTENÇÕES.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1262/1262_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1262/1262_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETÁRIA COMPETENTE, PROVIDENCIE A PINTURA DOS PRÉDIOS E A PINTURA DOS NOMES DAS ESCOLAS: ESCOLA MUNICIPAL SÃO GABRIEL, BAIRRO NAÇÕES, E ESCOLA MUNICIPAL PROFESSORA MARYLE APARECIDA SCHETTER FERRI NO GRALHA AZUL.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1268/1268_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1268/1268_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA DE OBRAS PROVIDENCIE O CONCERTO DO BUEIRO LOCALIZADO NA AVENIDA ESTADOS UNIDOS EM FRENTE AO Nº1506, ESQUINA COM A RUA LIBÉRIA, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1275/1275_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1275/1275_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE JUNTAMENTE COM A SECRETARIA COMPETENTE, PROVIDENCIE A REMOÇÃO DO POSTE QUE ESTA LOCALIZADO EM FRENTE AO PORTÃO NA RUA AMENDOIM Nº74, GREENFIELD BAIRRO EUCALIPTOS, FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1276/1276_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1276/1276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO SETOR DE OBRAS PÚBLICAS PARA QUE REALIZE O TAPAMENTO DO BURACO LOCALIZADO NA ESQUINA DA TRAVESSA CARAMBOLEIRO COM A RUA IMBUZEIRO, JARDIM EUROPA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Dr. Nassib, Gilberto do Dog, Homem do Chapéu, Juarez da Silva, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Marcos Ribas, Mestre Nelson, Paulinho Coxinha, Policial Batista, Professor Leslie, Ratinho, Silvestre da DBS</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE POR INTERMÉDIO DESTA MOÇÃO DE APLAUSOS VEM PARABENIZAR AS MÉDICAS CUBANAS SR. IIEANA DE LA CARIDAD GOYANES QUINTANA, IIANA ROSA ORTIGOZA E INGRID YLIBANES PLAZA LOTADAS NAS UNIDADES: VILA MARLI, EUCALIPTOS E GRALHA AZUL, QUE ATRAVÉS DO PROGRAMA MAIS MÉDICO FOI CONTEMPLADO COM A VINDA DE 3 PROFISSIONAIS PARA O NOSSO MUNICÍPIO, FORTALECENDO O ATENDIMENTO NA ATENÇÃO BÁSICA DA SAÚDE.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS I E II DO § 2º DO ARTIGO 82 LEI MUNICIPAL N. 168 DE 20 DE MAIO DE 2003, MODIFICADOS PELA LEI COMPLEMENTAR N. 117 DE 22 DE SETEMBRO DE 2015.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A FORMA DE REALIZAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS EM PLANTÕES, PELOS SERVIDORES PÚBLICOS DA SECRETARIA MUNICIPAL DE SAÚDE, NAS DATAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 47 DE 01 DE DEZEMBRO DE 2011 E DA LEI COMPLEMENTAR Nº 92 DE 29 DE ABRIL DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 2º E 3º, AMBOS DA LEI COMPLEMENTAR N. 65 E 28 DE FEVEREIRO DE 2013 E ACRESCE PARÁGRAFO ÚNICO EM AMBOS.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI COMPLEMENTAR Nº 64 DE 28 DE FEVEREIRO DE 2013.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO III - TABELA III - PARÂMETROS DE USO E OCUPAÇÃO DO SOLO E ACRESCE PARÁGRAFO ÚNICO NO ART. 38 DE LEI COMPLEMENTAR N. 06 DE 15 DE SETEMBRO DE 2006.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO XIV DO ARTIGO 144 DA LEI N. 168 DE 20 DE MAIO DE 2003, ALTERADO PELA LEI COMPLEMENTAR N. 01 DE 10 DE MARÇO DE 2006.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>ESTABELECE MECANISMO PARA O INCREMENTO DA COBRANÇA JUDICIAL E EXTRAJUDICIAL DE QUANTIA CERTA, DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS, DE CERTIDÃO DE DÍVIDA ATIVA DO MUNICÍPIO DE FAZENDA RIO GRANDE, E DA ADMINISTRAÇÃO INDIRETA E CONFERE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
@@ -3213,165 +3213,165 @@
   <si>
     <t>INCLUI O INCISO III, E O PARÁGRAFO 4º AO ARTIGO 102 DA LEI MUNICIPAL N° 168 DE 20 DE MAIO DE 2003.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS, TABELA E ANEXOS QUE ESPECIFICA DA LEI MUNICIPAL N. 195 DE 23 DE DEZEMBRO DE 2003.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO 3º AO ARTIGO 164 DA LEI MUNICIPAL N. 168 DE 20 DE MAIO DE 2003, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DA VIGÊNCIA DE DISPOSITIVO LEGAL QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1296/1296_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1296/1296_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA A FORMA DE REALIZAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS EM PLANTÕES, PELOS SERVIDORES PÚBLICOS MUNICIPAIS DA SECRETARIA MUNICIPAL DE SAÚDE, NAS DATAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
     <t>Gilberto do Dog, Homem do Chapéu, Luiz Sergio Claudino - Serjão, Silvestre da DBS</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/802/802_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/802/802_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA II DA LEI COMPLEMENTAR Nº37/2010</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA BOLSA ATLETA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI PARÁGRAFO ÚNICO AO ARTIGO 1º DA LEI MUNICIPAL N. 161, DE 08 DE JUNHO DE 1998.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 147.986,94 (CENTO E QUARENTA E SETE MIL, NOVECENTOS E OITENTA E SEIS REAIS, NOVENTA E QUATRO CENTAVOS), NO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALERTA A REDAÇÃO DO ARTIGO 16 DA LEI MUNICIPAL Nº 516 DE 26 DE NOVEMBRO DE 2007.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R4 140.801,74 (CENTO E QUARENTA MIL, OITOCENTOS E UM REAIS, SETENTA E QUATRO CENTAVOS), NO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFERE NOVA REDAÇÃO AOS ARTIGOS 3º, 4º, 5º, 6º, 7º E 8º DA LEI MUNICIPAL N. 791, DE 14 DE DEZEMBRO DE 2010.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 517 DE 26 DE NOVEMBRO DE 2007.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO INSTITUTO DE PREVIDÊNCIA DE FAZENDA RIO GRANDE - FAZPREV - NO VALOR DE R$ 596.250,00.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO ALIENAR IMÓVEIS IMÓVEIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/870/870_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/870/870_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 3º, INCISO VII DA LEI MUNICIPAL N. 516 DE 26 DE NOVEMBRO DE 2007, ALTERADO PELA LEI MUNICIPAL N. 1064 DE 12 DE MAIO DE 2015.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.869.744,06 (CINCO MILHÕES, OITOCENTOS E SESSENTA E NOVE MIL, SETECENTOS E QUARENTA E QUATRO REAIS, SEIS CENTAVOS), NO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.037.000,00 (DOIS MILHÕES, TRINTA E SETE MIL REAIS), NO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>CONFERE NOVA REDAÇÃO A LEI MUNICIPAL N. 103 DE 16 DE MAIO DE 2002 E SUAS ALTERAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
@@ -3471,2022 +3471,2022 @@
   <si>
     <t>FIXA O PERCENTUAL A TÍTULO DE REVISÃO GERAL ANUAL DE REMUNERAÇÃO E DOS SUBSÍDIOS.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A CASA ESPÍRITA LUZ E CARIDADE DOM BOSCO NA ÂMBITO DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI Nº1083 DE 26 DE AGOSTO DE 2015, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA NO ÂMBITO DO MUNICÍPIO DE FAZENDA RIO GRANDE E CONFERE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1297/1297_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1297/1297_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 660.000,00 (SEISCENTOS E SESSENTA MIL REAIS), NO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO ESPORTIVA PARA A VIDA.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FERIADO MUNICIPAL NO DIA 20 DE NOVEMBRO, DIA DA CONSCIÊNCIA NEGRA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROÍBE A UTILIZAÇÃO DE CEROL OU PRODUTO INDUSTRIALIZADO NACIONAL OU IMPORTADO SEMELHANTE, QUE POSSA SER APLICADO NOS FIOS OU LINHAS UTILIZADOS PARA MANUSEAR OS BRINQUEDOS CONHECIDOS COMO PIPAS OU PAPAGAIOS</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMEAÇÃO DE PARTE DA RUA FRANCISCO FERREIRA DA CRUZ PARA ESTRADA VELHA CURITIBA - RIO NEGRO.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/871/871_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/871/871_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O USO DE FERRAMENTAS DE MÍDIA DE COMUNICAÇÃO E DITA ADOÇÃO DE OUTRAS APTAS A ESTIMULAR MAIOR FREQUÊNCIA NAS AUDIÊNCIAS PÚBLICAS E EVENTOS CONGÊNERES.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/943/943_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/943/943_texto_integral.pdf</t>
   </si>
   <si>
     <t>NOMINA ESTRADA MARIA JOSE DA SILVA GOMES, SITUADA NO PASSO AMARELO</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/944/944_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/944/944_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O "ESPAÇO DA BRINCADEIRA" NO ÂMBITO DO MUNICÍPIO DE FAZENDA RIO GRANDE E A SEMANA EDUCATIVA DE BRINCADEIRAS NAS ESCOLAS PÚBLICAS PRIVADAS E UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>Homem do Chapéu, Silvestre da DBS</t>
   </si>
   <si>
     <t>AUTORIZA O REPASSE DE R$ 1.200.000,00 DP FUNDO ESPECIAL DA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE AOS COFRES DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A OBRIGATORIEDADE DE ADOÇÃO DE GARANTIA PARA A CONTRATAÇÃO DE OBRAS, SERVIÇOS E COMPRAS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA DIRETA E INDIRETA DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA NO ÂMBITO DA CIDADE DE FAZENDA RIO GRANDE A "PARADA SEGURA", PARA MULHERES E IDOSOS, EM HORÁRIO NOTURNO NO ITINERÁRIO DOS ÔNIBUS DE TRANSPORTE COLETIVO URBANO.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>NOMINA RUAS DE FAZENDA RIO GRANDE NA FORMA QUE ESPECÍFICA</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONSTRUÇÃO E O FUNCIONAMENTO DE POSTO DE COMÉRCIO E FORNECIMENTO DE COMBUSTÍVEL E SERVIÇOS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>FIXA PERCENTUAL A TÍTULO DE REVISÃO GERAL ANUAL DA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS GERAIS E CRITÉRIOS BÁSICOS PARA A PROMOÇÃO DA ACESSIBILIDADE E MOBILIDADE DAS PESSOAS COM DEFICIÊNCIA OU COM MOBILIDADE REDUZIDA.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO, DOS SECRETÁRIOS MUNICIPAIS E DOS VEREADORES PARA A LEGISLATURA DE 2017 E 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/801/801_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/801/801_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O "CAPUT" DO ARTIGO 128 DA RESOLUÇÃO Nº 001/2006, DE 18 DE MAIO DE 2006 DESTA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO SECRETÁRIO MUNICIPAL DE SAÚDE, FRANCISCO ROBERTO, PARA QUE A MESMA ANÁLISE A POSSIBILIDADE DE FORNECER UMA CÓPIA DO CONVÊNIO FIRMADO COM A FARMÁCIA POPULAR DO BRASIL.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO A EMPRESA BRASIL TELECOM OI PARA QUE SEJA INFORMADO O MOTIVO PELO QUAL FORAM DISPONIBILIZADOS APENAS CINCO LINHAS DE TELEFONE FIXO NOS CONDOMÍNIOS PÁSSAROS 1 E PÁSSAROS2, AMBOS SITUADOS NA RUA FRANCISCO DA CONCEIÇÃO MACHADO, NO BAIRRO JARDIM PALMEIRAS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DE FORMA REGIMENTAL, QUE SEJA EXPEDIDO OF&amp;#180;CIO, A SRA. DENISE KRAMBCK, PRESIDENTE DE LICITAÇÕES DA CAIXA ECONÔMICA FEDERAL DE CURITIBA, PARA QUE SEJA DEITO LICITAÇÃO PARA QUE SEJA FEITA LICITAÇÃO PARA UMA NOVA CASA LOTÉRICA NO BAIRRO NAÇÕES, NAS PROXIMIDADES DA AGENCIA DO INSS, NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À MESA, NA FORMA REGIMENTAL QUE SEJA ENCAMINHADO AO CHEFE DO EXECUTIVO MUNICIPAL, O ANTEPROJETO DE LEI QUE INSTITUI O PASSE LIVRE ESTUDANTIL NOS SERVIÇOS DE TRANSPORTE COLETIVO PÚBLICO DE FAZENDA RIO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OF&amp;#180;CIO AO EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE ESTUDE A VIABILIDADE DE FAZER UM MUTIRÃO COM TODAS AS SECRETARIAS MUNICIPAIS, PARA REFORÇAR O PROGRAMA DE PREVENÇÃO CONTRA O MOSQUITO DA DENGUE, NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE PLANEJAMENTO E FINANÇAS, RESPEITANDO O PRAZO LEGAL, ENCAMINHE À ESTA CASA DE LEIS, CÓPIA INTEGRAL DOS SEGUINTES DOCUMENTOS:</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, CÓPIA DO LIVRO ATA DA UPA, LISTA DE PRESENÇA BEM COMO DE ESCALA DA UPA, E AINDA LISTA DE MÉDICOS CONCURSADOS A DISPOSIÇÃO DA UPA REFERENTE AO PERÍODO DE FUNCIONAMENTO DA UPA.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A CAIXA ECONÔMICA FEDERAL PARA QUE A MESMA ANALISE A POSSIBILIDADE DE AUMENTAR A QUANTIDADE DE GUICHÊS DE ATENDIMENTO AO PÚBLICO NOS DIAS DE MOVIMENTO NAS CASAS LOTÉRICAS DE NOSSO MUNICÍPIO.   </t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/797/797_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/797/797_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO INFORME A ESTA CASA DE LEIS A RESPEITO DAS SEGUINTES QUESTÕES: - OS MOTIVOS PELOS QUAIS NÃO FOI LIBERADO PELO TRIBUNAL DE CONTAS DO PARANÁ A CERTIDÃO NEGATIVA DO MUNICÍPIO DE FAZENDA RIO GRANDE; - HÁ QUANTO TEMPO O MUNICÍPIO ESTÁ SEM CERTIDÃO NEGATIVA; - QUAIS SÃO AS MEDIDAS ADOTADAS PARA QUE O MUNICÍPIO VOLTE AFAZER JUS À CERTIDÃO.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO DIRETOR EM DESENVOLVIMENTO EM ENGENHARIA DE REDE, PEDRO FALCÃO PARA QUE O MESMO VIABILIZE A COBERTURA E AMPLIAÇÃO DA REDE DE INTERNET EM TODA EXTENSÃO DO BAIRRO SANTA MARIA E JARDIM MORUMBI NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Professor Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO SR. MERITÍSSIMO PETERSON CANTERGIANI SANTOS JUIZ ELEITORAL DA CAMARCA DE FAZENDA RIO GRANDE, ENALTECENDO O TRABALHO DO CADASTRO BIOMÉTRICO E SEU OBJETIVO DE LISURA E TRANSPARÊNCIA NO PROCESSO ELEITORAL, SOLICITANDO QUE SEJA FEITO MUTIRÃO NOS BAIRROS MAIS DISTANTES COMO NO SANTA MARIA E JARDIM VENEZA, TAMBÉM AMPLIE O HORÁRIO E DIAS DE ATENDIMENTO COMO FINAIS DE SEMANA E FERIADOS, E QUE TAMBÉM ANALISE A POSSIBILIDADE DE PRORROGAR A OBRIGATORIEDADE DO VOTO BIOMÉTRICO PARA A PRÓXIMA ELEIÇÃO SE HOUVER PORCENTAGEM INSATISFATÓRIA DE CADASTRAMENTO.  </t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA MUNICIPAL DE OBRAS PARA QUE SEJA FEITO ESTUDO DE VIABILIDADE QUANTO À IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA CEU.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO SENHOR PREFEITO MUNICIPAL, JUNTAMENTE COM A SECRETARIA DE URBANISMO, PARA QUE SEJA REALIZADA ANÁLISE A POSSIBILIDADE DE UMA REFORMA EMERGENCIAL, NO TERMINAL NOVO DE FAZENDA RIO GRANDE, COMO FECHAMENTO DAS LATERAIS, MANUTENÇÃO DE BANHEIROS E OUTROS.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO SR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS PARA QUE SEJA PRESTADA INFORMAÇÃO SOBRE A PARALISAÇÃO DAS OBRAS MA UNIDADE DE SAÚDE DO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO AS EMPRESAS VIAÇÃO NOBEL LTDA. E COMEC SA. PARA QUE AS MESMAS ANALISEM AS POSSIBILIDADE DE COLOCAR MAIS ÔNIBUS NAS LINHAS GRALHA AZUL E GRALHA AZUL/PALMEIRA, NO HORÁRIO COMERCIAL. </t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE O MESMO ENVIE OFÍCIO A CAIXA ECONÔMICA FEDERAL PARA QUE PADRONIZE AS CASAS LOTÉRICAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ESTA CASA DE LEIS QUE SEJA REALIZADA UMA AUDIÊNCIA COM REPRESENTANTES DA CAPITAL E DOS (29) VINTE E NOVE MUNICÍPIOS QUE INTEGRAM A REGIÃO METROPOLITANA DE CURITIBA PARA DEBATEREM A QUESTÃO DO TRANSPORTE COLETIVO METROPOLITANO. COM A SEGUINTE PAUTA: - POSSIBILIDADE DE REDUÇÃO DAS TARIFAS DO TRANSPORTE PÚBLICO URBANO (TPU); - QUALIDADE DE TRANSPARÊNCIA MA PRESTAÇÃO DOS SERVIÇOS DE TRANSPORTE COLETIVO; - MODELO DE FINANCIAMENTO DA OPERAÇÃO DO TRANSPORTE PÚBLICO URBANO POR ÔNIBUS; - ALTERNATIVAS DE FONTE DE RECURSOS EXTRATARIFÁRIOS QUE PODERIAM CONTRIBUIR PARA P FINANCIAMENTO DESSES SERVIÇOS COM VISTAS À REDUÇÃO DO PREÇO DAS TARIFAS. - ESTUDO E EVENTUAL ALTERAÇÃO DA FORMA DE COMPOSIÇÃO DE CUSTOS DO TRANSPORTE PÚBLICO COLETIVO.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COM O FITO DE QUE O EXECUTIVO MUNICIPAL, OBSERVANDO E RESPEITANDO O PRAZO LEGAL, ENCAMINHE A ESTA CASA DE LEIS AS SEGUINTES INFORMAÇÕES, SOBRE A ALTERAÇÃO DO PLANO DIRETOR DE NOSSA CIDADE: I. CRONOGRAMA DAS AUDIÊNCIAS PÚBLICAS JÁ REALIZADAS; II. CRONOGRAMA DE AUDIÊNCIAS PÚBLICAS A SEREM REALIZADAS, III. QUAIS SÃO OS MÉTODOS DE TRANSPARÊNCIA E DIVULGAÇÃO QUE O MUNICÍPIO ESTÁ UTILIZANDO PARA ESTA PROPOSTA DE ALTERAÇÃO; IV. LOCAIS ONDE FORAM REALIZADAS AS PUBLICAÇÕES DAS REUNIÕES. V. RELAÇÃO DOS TÉCNICOS ENVOLVIDOS, INDICANDO SUAS RESPECTIVAS SECRETARIAS; VI. INFORMAÇÃO SE TODOS OS PLANOS DIRETORES (COMO O DE ARBORIZAÇÃO) ESTÃO SENDO INCORPORADOS NESTA REVISÃO; VII. ESTUDO OU DIAGNÓSTICO PARA EMBASAR TECNICAMENTE AS ALTERAÇÕES PROPOSTAS; VIII. ESTUDO OU DIAGNÓSTICO DA SITUAÇÃO FINANCEIRA DO MUNICÍPIO; IX. INFORMAÇÃO DA FORMA QUE FOI REALIZADO O LEVANTAMENTO DAS DEMANDAS DA POPULAÇÃO; X. INFORMAÇÃO SOBRE QUAIS SÃO AS PROPOSTAS DE MOBILIDADE URBANA NESTA REVISÃO;  </t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL QUE SEJA ENCAMINHADO AO CHEFE DO EXECUTIVO MUNICIPAL, O ANTEPROJETO DE LEI QUE DISPÕE SOBRE A GRAVAÇÃO EM ÁUDIO E VÍDEO DAS SESSÕES DE LICITAÇÕES PÚBLICAS REALIZADA NO PODER EXECUTIVO MUNICIPAL DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM APREÇO, REQUER E SOLICITA A MESA DIRETIVA DESTA INSIGNE CASA DE LEIS, EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE SAÚDE, NA PESSOA DO SEU M.D. SECRETARIO SR. CLAUDEMAR JOSÉ ANDRADE, PEDIDO DE INFORMAÇÃO, A RESPEITO DO QUE SEGUE: 1) QUANTOS MÉDICOS CONCURSOS TEM HOJE NO MUNICÍPIO? RELAÇÃO NOMINAL DE TODOS OS REFERIDOS MÉDICOS? 3) EM QUAIS UNIDADES DE SAÚDE ESTÃO LOTADOS? QUAL A CARGA HORÁRIO DOS MESMOS.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO DIRECIONADO ARTERIS, PARA QUE A MESMO POSSA ANALISAR A POSSIBILIDADE DE COLOCAR UMA CONTENÇÃO EM FRENTE AO TERMINAL NOVO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR FRANCISCO BUHRER DEPUTADO ESTADUAL, PARA QUE O MENCIONADO PARLAMENTAR INCLUA NA SUA EMENDA RECURSOS A SER INVESTIDO EM CONSTRUÇÃO DE CALÇADAS NAS RUAS QUE FORAM FEITO ASFALTO COMUNITÁRIO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. SECRETARIO ESTADUAL DE EDUCAÇÃO DO PARANÁ (SEED) C/C PARA EXECUTIVO MUNICIPAL, PARA QUE O MESMO PROVIDENCIE A CONSTRUÇÃO DA COBERTURA NA QUADRA POLIESPORTIVA DO COLÉGIO ESTADUAL OLINDAMIR MERLIN CLAUDINO SITUADA NO BAIRRO NAÇÕES, FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE APRECIE O ANTEPROJETO DE LEI QUE SEGUE ANEXO, QUE TRATA DA CRIAÇÃO DA PATRULHA DA MARIA DA PENHA NO MUNICÍPIO DE FAZENDA RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADA A PREFEITURA MUNICIPAL E A SECRETARIA MUNICIPAL DE URBANISMO PARA QUE SEJA REALIZADO ESTUDO VISANDO A COLOCAÇÃO DE BANHEIROS QUÍMICOS PÚBLICOS NAS PRAÇAS DA CIDADE QUE POSSUAM ACADEMIAS AO AR LIVRE.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL REQUERENDO QUE O MESMO PROVIDENCIE O PAGAMENTO DO ADICIONAL DE ASSIDUIDADE, CONFORME PREVISTO NA LEGISLAÇÃO COMPETENTE, AO QUAL FAZEM JUS AO PROFESSORES E DEMAIS SERVIDORES PÚBLICOS MUNICIPAIS, EM FOLHA COMPLEMENTAR NO MÊS DE MARÇO DE 2016.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, E A EMPRESA GRUPO LEBLON, PARA QUE ESTUDE A VIABILIDADE DE AUMENTAR OS HORÁRIOS DOS ÔNIBUS NOS DOMINGOS E FERIADOS NO BAIRRO EUCALIPTOS (JARDIM HORTÊNCIA) EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, QUE NO PRAZO LEGAL, ENCAMINHE A ESTA CASA DE LEIS, CERTIDÃO, SOBRE OPERAÇÕES DE CRÉDITO E FINANCIAMENTOS, QUE ENVOLVAM O MUNICÍPIO DE FAZENDA RIO GRANDE. CONTENDO: I. RELAÇÃO NOMINAL DE CONTRATOS VIGENTES; II. VALOR DE CADA CONTRATO; III. VALOR JÁ PAGO EM CADA CONTRATO E VALOR A PAGAR; IV. TAXAS APLICADAS EM CADA CONTRATO; V. CRONOGRAMA (PRAZO E FORMA DE PAGAMENTO), DE CADA CONTRATO; VI. QUAL SALDO ATUAL PARA ENDIVIDAMENTO DO MUNICÍPIO. VII. QUAIS SÃO OS PROCESSOS E PROJETOS EM ANDAMENTO QUE VISÃO OPERAÇÕES DE CRÉDITO FUTURAS, QUE ENVOLVA NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO PARA A SECRETARIA DE ESTADO DA EDUCAÇÃO DO PARANÁ PARA QUE VIABILIZE A IMPLANTAÇÃO DE UMA UNIDADE ESCOLAR NO JARDIM PALMEIRAS.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR DEPUTADO ESTADUAL FRANCISCO BÜHER, PLEITEANDO QUE O MENCIONADO PARLAMENTAR DESENVOLVA AÇÕES NO SENTIDO DE APRESENTAR EMENDA PARLAMENTAR QUE POSSIBILITE O ENVIO DE NOVOS MAQUINÁRIOS TAIS COMO, CAMINHÃO TRUK, ROLO COMPRESSOR, RETROESCAVADEIRA, PARA A SECRETARIA DE OBRAS DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A SANEPAR PARA QUE SEJA REALIZADA COM URGÊNCIA A IMPLANTAÇÃO DE REDE DE ESGOTO NO JARDIM PALMEIRAS, BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA DOS CORREIOS DE FAZENDA RIO GRANDE, PARA QUE A MESMA INFORME O PORQUÊ DA DEMORA NA ENTREGA DE CORRESPONDÊNCIA NOS DIVERSOS ENDEREÇOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO DIRIGIDO AO EXMO SR. PREFEITO MUNICIPAL E SEJA EXPEDIDO OFÍCIO DIRIGIDO AO SR. PROCURADOR MUNICIPAL, PARA QUE JUNTOS OU ISOLADAMENTE, NO EXERCÍCIO DA DEFESA DOS INTERESSES PÚBLICOS DO MUNICÍPIO DE FAZENDA RIO GRANDE/PR, TOMEM AS PROVIDÊNCIAS JUDICIAIS E EXTRAJUDICIAIS NECESSÁRIAS PARA QUE SEJA EFETIVADO EM FAVOR DO MUNICÍPIO DE FAZENDA RIO GRANDE, O DISPOSTO NO ARTIGO 26, §§ 1º E 2º DA CONSTITUIÇÃO DO ESTADO DO PARANÁ, A SABER, O PAGAMENTO DE COMPENSAÇÃO FINANCEIRA MENSAL, EQUIVALENTE A 10% (DEZ POR CENTO) DO VALOR COBRADO POR TONELADA DE LIXO (RESÍDUOS SÓLIDOS) DEPOSITADA EM ATERRO SANITÁRIO OU ESTABELECIMENTO CONGÊNERE DENTRO DOS LIMITES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE APRECIE O ANTEPROJETO DE LEI QUE SEGUE EM ANEXO, QUE DISPÕES A COMERCIALIZAÇÃO DE ALIMENTOS EM ÁREAS PÚBLICAS E PARTICULARES - FOOD BIKES.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A IMOBILIÁRIA RHS IMÓVEIS LTDA. RESPONSÁVEL PELO CONDOMÍNIO RESIDENCIAL GREEN HILL E SANEPAR PARA QUE A MESMA ESTUDE A POSSIBILIDADE DE IMPLANTAR REDE DE ESGOTO DENTRO DO CONDOMÍNIO CONFORME O CONTRATO.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR DELEGADO FABIO MACHADO, PARA QUE O MENCIONADO ANALISE A POSSIBILIDADE DE REALIZAR PALESTRAS SOBRE SEGURANÇA PÚBLICA, ORIENTANDO A POPULAÇÃO QUAIS MEDIDAS TOMAREM EM CADA CASO. TAIS COMO ASSALTO, FURTOS EM RESIDÊNCIAS, COMO AGIR PARA A PREVENÇÃO. DENUNCIA E OUTRAS INFORMAÇÕES RELEVANTES AOS NOSSOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE AO PODER EXECUTIVO MUNICIPAL QUE APRECIE O ANTEPROJETO DE LEI QUE SEGUE ANEXO, QUE TRATA DA CRIAÇÃO DO PROGRAMA DE FORMAÇÃO CONTINUADA NO INTERIOR DAS INSTITUIÇÃO DE ENSINO MUNICIPAL DESTINADOS AOS PROFISSIONAIS DA EDUCAÇÃO MUNICIPAL DE FAZENDA RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>Paulinho Coxinha, Silvestre da DBS</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA QUE SEJA EXPEDIDO OFÍCIO A COMEC E LEBLON TRANSPORTES, PARA QUE OS MESMOS ESTUDEM A POSSIBILIDADE DE IMPLANTAR UMA ESTAÇÃO TUDO LIGEIRINHO FAZENDA/CURITIVA MO KM 124, NA MARGINAL DA BR REGIS BITTENCOURT PARA ATENDER O JARDIM PÁTRIA MINHA E PIONEIROS NAS PROXIMIDADES DA PASSARELA. </t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE RESPEITADO O PRAZO LEGAL, ENCAMINHE À ESTA CASA DE LEIS, INFORMAÇÕES SOBRE AS UTI&amp;#180;S QUE SERIAM INSTALADAS EM NOSSO MUNICÍPIO, COMPREENDENDO: I. QUANTAS UTI SE ENCONTRAM NO PROJETO ORIGINAL; II QUAL FOI A DATA DA LICITAÇÃO PARA CONTRATAÇÃO; III. QUAL FOI A DATA DA ASSINATURA DO CONTRATO; IV. QUAL É A EMPRESA RESPONSÁVEL POR ESTA OBRA; V. QUAL É O PRAZO PARA CONCLUSÃO DAS OBRAS;</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A ESSA CASA DE LEIS NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A JUCEPAR (JUNTA COMERCIAL DO ESTADO DO PARANÁ), SOLICITANDO PARA QUE APRESENTE CONTRATO SOCIAL DA EMPRESA MED CALL SUL SERVIÇOS MÉDICOS LTDA, CNPJ 10.575.763/0001-60, SOLICITAMOS ESSA DOCUMENTAÇÃO DESDE A FUNDAÇÃO DA EMPRESA, TODAS SUAS ALTERAÇÕES SOCIAIS INDICANDO CADA UM DOS SÓCIOS E SEU RESPECTIVO PERÍODO DE RESPONSABILIDADE.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>Gilberto do Dog, Homem do Chapéu, Juarez da Silva, Julinho do Pesque, Mestre Nelson, Policial Batista, Ratinho, Silvestre da DBS</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/869/869_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/869/869_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA INSTITUÍ COMISSÃO COMPOSTA POR VEREADORES DESTA EGRÉGIA CASA DE LEIS PARA QUE ACOMPANHEM A DEFESA DOS INTERESSES PÚBLICOS DESTA MUNICIPALIDADE, INCLUSIVE DILIGENCIANDO JUNTO AO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, QUANTO À FORMAÇÃO E IMPLANTAÇÃO DE MEDIDAS PARA A COMPENSAÇÃO FINANCEIRA MENSAL COBRADA POR TONELADA DE LIXO - RESÍDUO SÓLIDO - DEPOSITADA EM ATERRO SANITÁRIO OU ESTABELECIMENTO CONGÊNERE DENTRO DOS LIMITES DO MUNICÍPIO DE FAZENDA RIO GRANDE - PARANÁ. </t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/880/880_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/880/880_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, QUE ANALISE UMA MANEIRA DE PARCELAMENTO NO VALOR DO IPTU, DE IMÓVEIS QUE ENCAIXEM NA LEI MUNICIPAL 643 DE 17/12/2008, COM ALTERAÇÕES NO DECRETO 31,33 DE 29 DE JUNHO DE 2012. PARA MELHOR ATENDER OS CONTRIBUINTES DO MUNICÍPIO DE FAZENDA RIO GRANDE. </t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/891/891_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/891/891_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO AO CHEFE DA CASA CIVIL SR. VALDIR LUIZ ROSSONI, DOIS CAMINHÕES, UMA PATROLA E UMA ESCAVADEIRA QUE PERTENÇAM AO GOVERNO DO ESTADO, PARA A UTILIZAÇÃO EM OBRAS DO MUNICÍPIO DE FAZENDA RIO GRANDE NO PERÍODO DE 12 MESES.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/881/881_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/881/881_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA DE SANEAMENTO  BÁSICO DO PARANÁ (SANEPAR), PARA QUE A MESMA ANALISE A POSSIBILIDADE DE IMPLANTAR REDE DE ESGOTO NAS SEGUINTES RUAS: SANTO INÁCIO, RUA SANTA CÂNDIDA, RUA SÃO LUIZ. RUA SÃO LUCIANO, RUA SÃO CONSTANTINO E RUA SÃO JOSÉ, TODAS DA RUA RIO PIQUIRI ATÉ O FINAL NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/882/882_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/882/882_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE OFICIADO AO EXECUTIVO MUNICIPAL, QUE NO PRAZO LEGAL, ENCAMINHE À ESTA CASA DE LEIS, INFORMAÇÕES ACERCA DA VIABILIDADE DE REIMPLANTAR O SISTEMA DE RECOLHIMENTO DE ATIVAÇÃO DE ATIVAÇÃO DE CANIL MUNICIPAL, NA ÁREA RURAL DESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/883/883_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/883/883_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE O MESMO ENVIE A ESTA CASA DE LEIS, EXPLICAÇÕES REFERENTE À LICITAÇÃO PARA EXPLORAÇÃO DO TERMINAL URBANO DE PASSAGEIROS DE FAZENDA RIO GRANDE, TENDO EM VISTA A APROVAÇÃO RECENTE DA LEI ESPECIFICA A PUBLICAÇÃO DO EDITAL.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/892/892_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/892/892_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, PRESTE AS SEGUINTES INFORMAÇÕES SOBRE O BARRACÃO USADO PELO MUNICÍPIO, ONDE ESTA SEDIADA A FAZTRANS. SITUADO À RUA VENEZUELA: - QUANTAS E QUAIS SECRETARIAS E DEMAIS ÓRGÃOS FUNCIONAM NO LOCAL?; - QUAL AS DIMENSÕES DO BARRACÃO?; - EXISTE ESPAÇO OCIOSO?;- HÁ POSSIBILIDADE DE AUMENTO DA ESTRUTURA?; - HÁ ESTUDO PARA ANEXAR OUTROS ÓRGÃOS DO MUNICÍPIO NESTE ESPAÇO?</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/893/893_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/893/893_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA DOS CORREIOS DE FAZENDA RIO GRANDE, PARA QUE ANALISE A POSSIBILIDADE DE ENTREGAR CORRESPONDÊNCIA NO CONDOMÍNIO BOSQUE VIVO Nº 986 DA AVENIDA MATO GROSSO NO BAIRRO IGUAÇU I.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/894/894_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/894/894_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE FAZENDA RIO GRANDE, PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO PROCEDA ESTUDOS DE VIABILIDADE PARA AUMENTAR O VALOR CONCEDIDO MENSALMENTE A TÍTULO VALE REFEIÇÃO, INSTITUÍDO ATRAVÉS DA LEI MUNICIPAL 869/2011, QUE ATUALMENTE ESTA FIXADA EM 2 UFM'S MENSAIS, EQUIVALENTES A R$ 136,56 (CENTO E TRINTA E SEIS REAIS E CINQUENTA E SEIS CENTAVOS).</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/895/895_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/895/895_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA À SECRETARIA MUNICIPAL DE OBRAS PARA QUE SEJA PROVIDENCIADO COM URGÊNCIA MEDIDAS NECESSÁRIAS PARA SOLUCIONAR O PROBLEMA DE ACUMULO DE ÁGUA DA CHUVA NA TRINCHEIRA NA AVENIDA DAS ARAUCÁRIAS COM A CESAR CARELLI, PRINCIPALMENTE NO CORREDOR DE PASSAGEM DE PEDESTRES, SUGERINDO ELEVAÇÃO DO PISO OU DRENAGEM REFORÇADA. </t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/896/896_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/896/896_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, JUNTO Á EMPRESA DOS CORREIOS DE FAZENDA RIO GRANDE, PARA QUE VERIFIQUEM AS ENTREGAS DE CORRESPONDÊNCIAS NO LOTEAMENTO GREEN FIELD, LOCALIZADO NO BAIRRO EUCALIPTOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/906/906_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/906/906_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO A EMPRESA ARTERIS, QUE ANALISE UMA MANEIRA DE COLOCAR UM SEMÁFORO DE OBRA ANTES DO PEDÁGIO SENTIDO MANDIRITUBA, APROXIMADAMENTE NO KM 134+400 DA BR 116.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO AS EMPRESAS DE TELEFONIA FIXA OI E GVT PARA QUE AS MESMAS PROVIDENCIEM REPAROS NOS CABOS QUE SE SOLTARAM DO POSTE JÁ ALGUM TEMPO NA TRAVESSA ARAÇÁ Nº 205 NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/908/908_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/908/908_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA APRECIAÇÃO DO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E DO ÓRGÃO COMPETENTE PELA ADMINISTRAÇÃO DO TERMINAL DE ÔNIBUS DE FAZENDA RIO GRANDE, PARA QUE ESTA EMPRESA ESTUDE A POSSIBILIDADE DE CONSTRUÇÃO DE DUAS PLATAFORMAS DA LINHA CURITIBA - FAZENDA RIO GRANDE (LIGEIRINHO, DIRETO) FICANDO ASSIM AS MESMAS DESTINADAS PARA EMBARQUE E DESEMBARQUE SEPARADAMENTE.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Paulinho Coxinha, Silvestre da DBS</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/909/909_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/909/909_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL SEJA ENCAMINHADO O ANTEPROJETO DE LEI AO EXMO. SENHOR PREFEITO MUNICIPAL, PARA QUE APRECIE EM REGIME DE URGÊNCIA O BENEFÍCIO A SER CONCEDIDO AOS CIDADÃOS FAZENDENSES.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS INFORME SOBRE A EXISTÊNCIA DE PROCESSO CONTRA A EMPREITEIRA QUE ASFALTOU A RUA LA PAZ, BEM COMO, CASO HAJA PROCESSO DE FATO, ENCAMINHE CÓPIA DO MESMO.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO EXECUTIVO MUNICIPAL, REUNIDOS OS MEIOS CABÍVEIS E NECESSÁRIOS PATA QUE SEJA COLOCADO A DISPOSIÇÃO DE FAMILIARES DE PESSOAS QUE SE ENCONTRAM EM TRATAMENTO EM HOSPITAIS FORA DE NOSSA CIDADE, TRANSPORTE GRATUITO. O QUAL SERÁ ESCOLHIDO PARA COMPORTAR A DEMANDA EXISTENTE.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A SECRETARIA DE AÇÃO SOCIAL DE FAZENDA RIO GRANDE DISPONIBILIZE NO PORTAL DE TRANSPARÊNCIA A LISTA OU PLANILHA COM A SEQUÊNCIA (FILA) DE NOMES DAS PESSOAS INSCRITAS, E AS QUE JÁ FORAM CONTEMPLADAS NO PROGRAMA DE HABITAÇÃO POPULAR DE ACORDO COM LEI DE TRANSPARÊNCIA.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA REMETIDO AO PODER EXECUTIVO MUNICIPAL REQUERENDO QUE INFORME A RESPEITO DO NÃO ASFALTAMENTO DA RUA TICO-TICO, NA VILA ESPERANÇA, GRALHA AZUL, VISTO QUE, SEGUNDO INFORMAÇÕES PRESTADAS POR MORADORES NO LOCAL, EMBORA TENHA SIDO ANUNCIADA DISPONIBILIDADE DE RECURSOS  PARA TAL PAVIMENTAÇÃO, INCLUSIVE COM OUTDOOR FIXADO NO LOCAL, A MESMA NÃO FOI SEQUER INICIADA ATÉ O PRESENTE MOMENTO.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO SENHOR SECRETÁRIO ESTADUAL DA SAÚDE, MICHELE CAPUTO NETO, PARA QUE ANALISE A POSSIBILIDADE DE DISPONIBILIZAR DOSE DE VACINA H1N1, PARA PROFESSORES E ALUNOS DA REDE PÚBLICA E PRIVADA.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO EXPEDIENTE OFÍCIO AO SR. LUCIANO VALÉRIO BELLO MACHADO, DIRETOR ADMINISTRATIVO DA COMPANHIA DE SANEAMENTO BÁSICO DO PARANÁ (SANEPAR), PARA QUE PROVIDENCIE A LIMPEZA DE BOCA DE LOBO DA REDE DE ESGOTO, QUE SE ENCONTRA ENTUPIDA NA RUA RIO MIRINGUAVA ESQUINA COM RIO PALMITAL NO B BAIRRO IGUAÇU. </t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO AO SENHOR RAFAEL TADASHI GERENTE DE OPERAÇÃO SUL DA REDE DE TRATAMENTO DE ESGOTO DO PARANÁ (ETE) SITUADA NA RUA RIO IRAI, PARA QUE O MESMO PROVIDENCIE ESTUDOS PARA DETECTAR FORTES ODORES QUE ESTÃO SENDO EMANADOS DA MESMA NOS ÚLTIMOS DIAS NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA EXMO. SENHOR PREFEITO MUNICIPAL, SOLICITANDO ESTUDO DE VIABILIDADE PARA ADEQUAR A TABELA SALARIAL DOS PROFESSORES DE EDUCAÇÃO FÍSICA AOS VALORES PERCEBIDOS DOS PROFESSORES DO CORPO DOCENTES (MAGISTÉRIO) DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO Á SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA QUE INFORME Á ESTA CASA DE LEIS, SE Á POSSIBILIDADE DE AUMENTAR O HORÁRIO DE SAÍDA DOS CMEIS, DE NO MÍNIMO UM HORA.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO SECRETARIO DO MEIO AMBIENTE, PEDINDO INFORMAÇÕES SOBRE A ÁREA ENTRE A RUA TUCANO E CHICO MENDES NA VILA PRIMEIRO DE MAIO NO BAIRRO GRALHA AZUL. SABER SE PERTENCE AO MUNICÍPIO, E SE EXISTE A POSSIBILIDADE DE OCUPAÇÃO POR EQUIPAMENTOS DE LAZER TAIS COMO ACADEMIA AO AR LIVRE, CANCHAS DE FUTEBOL E OUTROS. SABENDO-SE QUE EXISTE ACUMULO DE LIXO E ENTULHOS NO LOCAL, PODENDO ESTA ÁREA SER PROPICIA A FOCOS DE MOSQUITO DA DENGUE, QUE PODEM CAUSAR RISCOS A SAÚDE DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/939/939_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/939/939_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A COMEC, PARA QUE A MESMA ANALISE A POSSIBILIDADE DE AUMENTAR O NÚMERO DE ÔNIBUS A LINHA FAZENDA - CIC NOS DIAS DE SÁBADO.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/940/940_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/940/940_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO A AUTOPISTA PLANALTO SUL - ARTERIS, PARA QUE A MESMA NOS INFORME A POSSIBILIDADE DE IMPLANTAÇÃO DE TRAVESSIA ELEVADA NA AVENIDA DAS AMÉRICAS PRÓXIMO AO TERMINAL DE ÔNIBUS, NO LOCAL JÁ EXISTE FAIXA DE PEDESTRES.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/941/941_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/941/941_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENCAMINHADO OFÍCIO AO DETRAN-PR SOLICITANDO QUE O MESMO IMPLANTE NO MUNICÍPIO DE FAZENDA RIO GRANDE, A PRESTAÇÃO DE TODOS OS SERVIÇOS RELATIVOS A CNH (EXPEDIÇÃO, RENOVAÇÃO, RECICLAGEM, ETC), INCLUSIVE QUE OS EXAMES NECESSÁRIOS PARA O REGULAR PORTE DOCUMENTO SEJAM DISPONIBILIZADOS NO PRÓPRIO MUNICÍPIO.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/942/942_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/942/942_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E A SECRETARIA DE ADMINISTRAÇÃO, PARA OS MESMOS FORNEÇAM INFORMAÇÕES SOBRE A VIABILIDADE DO PROGRAMA DE INCLUSÃO DIGITAL E INTERNET POR REDE DE FIBRA ÓPTICA. VISANDO O ATENDIMENTO GRATUITO NOS BAIRROS DO MUNICÍPIO DE FAZENDA RIO GRANDE, MEDIANTE A UM CADASTRO FEITO NO ÓRGÃO PUBLICO QUE A ADMINISTRAÇÃO DESIGNAR.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/954/954_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/954/954_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A COMEC SA. E VIAÇÃO NOBEL LTDA. PARA QUE AS MESMAS ESTUDEM A POSSIBILIDADE A DE REFORMAR O PONTO DE ÔNIBUS DA RUA SANTA RITA DE CÁSSIA ENTRE OS NÚMEROS 278 E 291 NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/955/955_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/955/955_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A COPEL TELECOM PARA A DISPONIBILIZAÇÃO DOS SERVIÇOS DA INTERNET BANDA LARGA PARA ATENDER A POPULAÇÃO E COMÉRCIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>Gilberto do Dog, Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/956/956_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/956/956_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM A MESA NA FORMA REGIMENTAL SEJA ENVIADO OFÍCIO AO SR. CLAUDIO JOSÉ MENNA BARRETOS GOMES DIRETOR DE TRANSPORTES DA COMEC, PARA QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR UMA LINHA DE ÔNIBUS, QUE FAÇA A CIRCULAÇÃO ENTRE OS BAIRROS (CIRCULAR BAIRRO), NO MUNICÍPIO DE FAZENDA RIO GRANDE, ATENDENDO AS ÁREAS INDUSTRIAIS, COMERCIAIS, SAÚDE, ÓRGÃOS PÚBLICOS QUE FARÁ SENTIDO HORÁRIO E ANTI HORÁRIO.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO AO CHEFE DO EXECUTIVO PARA QUE ESTUDE A POSSIBILIDADE DE ALTERAR O INCISO V DA LEI 168/2003 DE FORMA A CONCEDER 20(VINTE) DIAS PARA A LICENÇA PATERNIDADE.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/958/958_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/958/958_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA OFICIADO O EXMO SENHOR PREFEITO MUNICIPAL, PARA QUE INFORME SE O PROJETO DOS BINÁRIOS DAS RUAS BARAÚNA, CASTANHEIRA, PITANGUEIRA, INGLATERRA, FRANÇA, GUARITÁ, VINHEIRO E AVENIDA CEDRO,JÁ ELABORADO NA GESTÃO DESSE VEREADOR SUBSCRITO DO PRESENTE REQUERIMENTO, INFORMANDO DATA DA IMPLANTAÇÃO SE ESTA FOR OCORRER.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/959/959_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/959/959_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA REMETIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO QUE INFORME A RESPEITO DA CONSTRUÇÃO DA ESCOLA MUNICIPAL "PROFESSORA VALDINÉIA DOS SANTOS", SITUADA NO BAIRRO NAÇÕES, PRESENTANDO ESCLARECIMENTO SOBRE A EXISTÊNCIA DE EVENTUAL DILATAÇÃO DO CRONOGRAMA DA OBRA; SE HOUVE AUMENTO NA PREVISÃO DE GASTOS COM A OBRA EM QUESTÃO E, EM CASO POSITIVO, QUAIS OS VALORES ADICIONADOS; BEM COMO SOLICITANDO QUE SEJA ENVIADO A ESTA CASA DR LEIS CÓPIA DEVIDAMENTE AUTENTICADA DO CONTRATO FIRMADO COM A EMPRESA CONTRATADA PARA A EXECUÇÃO DA OBRA EM QUESTÃO.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/970/970_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/970/970_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA A CAMPAINHA DE SANEAMENTO BÁSICO DO PARANÁ - SANEPAR, PARA QUE A MESMA INFORME A VIABILIDADE PARA A CONTEMPLAÇÃO COM REDE DE ESGOTO DO BAIRRO JARDIM VENEZA, SUZUKI NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/971/971_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/971/971_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA DE SANEAMENTO BÁSICO DO PARANÁ (SANEPAR), PARA QUE A MESMA ANALISE A POSSIBILIDADE DE IMPLANTAR REDE DE ESGOTO NO CONDOMÍNIO RESIDENCIAL NITA, NO BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/972/972_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/972/972_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL QUE SEJA ENCAMINHADO AO CHEFE DO EXECUTIVO MUNICIPAL, O ANTEPROJETO DE LEI QUE SEGUE ANEXO QUE VERSA ACERCA DA CONCESSÃO DE LICENÇA PATERNIDADE (LEI 168/2003) DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>Juarez da Silva, Policial Batista, Professor Leslie</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/973/973_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/973/973_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA REMETIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL REQUERENDO QUE MESMO REMETA CÓPIAS RELATIVAS AOS ÚLTIMOS SEIS MESES, DOS SEGUINTES DOCUMENTOS QUE DEVEM LHE SER APRESENTADOS MENSALMENTE PELA COMPANHIA DE SANEAMENTO DO PARANÁ - SANEPAR: 01) RELATÓRIO QUANTITATIVO DE RESÍDUOS TRATADOS NA ESTAÇÃO DE TRATAMENTO DE ESGOTO; 2) RELATÓRIO DE ODORES GERADOS COM O TRATAMENTO DE RESÍDUOS NA ESTAÇÃO DE TRATAMENTO DE ESGOTO; 3) RELATÓRIO DE AÇÕES ADOTADAS PARA EXCLUIR OS ODORES RELACIONADOS AO TRATAMENTO DE RESÍDUOS NA ESTAÇÃO DE TRATAMENTO DE ESGOTO; 4) RELATÓRIO CONTENDO O QUANTITATIVO DE RESIDÊNCIAS SITUADAS NESTE MUNICÍPIO QUE NÃO CONTAM COM REDE DE ESGOTO INTERLIGADA À REDE COLETORA DA EMPRESA PRESTADORA, MESMO QUE COM INFRAESTRUTURA EM FRENTE AO IMÓVEL, INCLUSIVE DEVENDO APRESENTAR TODAS AS MEDIDAS ADOTADAS PELA PRESTADORA DE SERVIÇO PARA REALIZAR A CONEXÃO DAS RESIDÊNCIAS NÃO INTERLIGADAS; 05) RELATÓRIO DOS PROJETOS DE EDUCAÇÃO AMBIENTAL NA ÁREA DE SANEAMENTO BÁSICO;  </t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/974/974_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/974/974_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E A SECRETARIA DE ADMINISTRAÇÃO, SENHOR SECRETARIO CLAUDEMIR JOSÉ ANDRADE, SOLICITANDO QUE INFORME A RESPEITO DA LICITAÇÃO E PREVISÃO DO COMEÇO DAS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA, NAS SEGUINTES VIAS: RUA ESCÓCIA, TRAVESSA BIRMÂNIA, AVENIDA ESTADOS UNIDOS, RUA INDONÉSIA E RUA MADAGASCAR.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Policial Batista</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/988/988_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/988/988_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA À SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA QUE OS MESMOS INFORMEM ESTA CASA DE LEIS SE EXISTE MEDIDAS QUE ESTÃO SENDO TOMADAS EM CUMPRIMENTO A LEI FEDERAL N° 9.394/1996 E SUAS ALTERAÇÕES, ESPECIFICAMENTE AS LEIS Nº 10.639/2003 E Nº 11.645/2008</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/975/975_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/975/975_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A CAIXA ECONÔMICA FEDERAL PARA QUE A MESMA EXECUTE A FISCALIZAÇÃO NAS MORADIAS DA COHAB DE FAZENDA RIO GRANDE DA PLANTA JARDIM EUROPA, PARA QUE SEJA VERIFICADO SE OS BENEFICIADOS PELO PROGRAMA DE HABITAÇÃO ESTÃO CUMPRINDO SEUS DEVERES E OBRIGAÇÕES CONTRATUAIS PARA ASSIM USUFRUIR DAS MORADIAS, SENDO POSTERIORMENTE ENCAMINHADO  PARA A CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE O RELATÓRIO COM O NÚMERO DE MORADIAS EM ESTADO REGULAR A IRREGULAR.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/976/976_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/976/976_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO EGRÉGIO TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, SOLICITANDO QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS, CERTIDÕES INFORMANDO SOBRE A SITUAÇÃO ATUAL DAS CONTAS DOS ENTES PÚBLICOS DESTE MUNICÍPIO (MUNICÍPIO E COMPANHIA DE DESENVOLVIMENTO DE FAZENDA RIO GRANDE - CODEF), QUE SE ENCONTRAM EM TRAMITE NESTA CORTE DE CONTAS, E QUE AINDA NÃO TRANSITARAM EM JULGADO.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/977/977_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/977/977_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE ENVIE A ESTÁ CASA DE LEIS, INFORMAÇÕES REFERENTES AO REQUERIMENTO Nº 132/2003 SOBRE A IMPLANTAÇÃO DE UMA "DELEGACIA DA MULHER", EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/978/978_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/978/978_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA REMETIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL PARA QUE, ATRAVÉS DE SEUS ÓRGÃOS COMPETENTES PRESTE OS SEGUINTES ESCLARECIMENTOS SOBRE O PLANO DIRETOR MUNICIPAL E A SUA ANUNCIADA REVISÃO: 01 - QUAIS AS RAZÕES DE FATO E DE DIREITO QUE MOTIVAM O PROCESSO DE REVISÃO DO PLANO DIRETOR DE FAZENDA RIO GRANDE; 02 - QUAL O MÉTODO UTILIZADO PARA A REVISÃO DO PLANO DIRETOR; 03 - QUAL O CRONOGRAMA DE ATIVIDADES DA REVISÃO DO PLANO DIRETOR; 04 - QUAL A RAZÃO QUE MOTIVOU A PARALISAÇÃO DAS AUDIÊNCIAS.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/989/989_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/989/989_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE, COM BASE NO ARTIGO 6º DA LEI Nº 385 DE 12 DE JULHO DE 2006, QUE DISPÕE SOBRE O "PROGRAMA MUNICIPAL DE IMPLANTAÇÃO DE HORTAS COMUNITÁRIAS E ESPAÇO DE LAZER", REGULAMENTE O RESPECTIVO PROGRAMA REALIZANDO OS DEVIDOS CADASTROS POR MEIO DA SECRETARIA DE DESENVOLVIMENTO ECONÔMICO OU A SECRETARIA DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/990/990_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/990/990_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA O EXECUTIVO MUNICIPAL, PARA O MESMO ATRAVÉS DA SECRETARIA DE URBANISMO FORNEÇA AS SEGUINTES INFORMAÇÕES: - CÓPIA DO PLANO MUNICIPAL DE SANEAMENTO BÁSICO. - QUAL PORCENTAGEM DO MUNICÍPIO TEM REDE DE ESGOTO, INCLUINDO ÁREAS RURAIS. - QUAL PROCEDIMENTO É USADO PARA AFERIR O VOLUME DE ESGOTO PRODUZIDO E OS RESPECTIVOS CUSTOS DE COLETA E TRATAMENTO. - QUAL A VARIÁVEL É USADA PARA COBRANÇA DO ESGOTO.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/991/991_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/991/991_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA OI TELECOMUNICAÇÕES PARA QUE A MESMA SE MANIFESTE SOBRE O OFÍCIO Nº 169/2016, O QUAL ENCAMINHA O REQUERIMENTO Nº 056/2016 PEDINDO REPAROS NOS CABOS QUE SE SOLTARAM DO POSTE NA TRAVESSA ARAÇÁ EM FRENTE AO Nº 205 NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>Juarez da Silva, Policial Batista, Ratinho</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO PARA A ANTT (AGÊNCIA NACIONAL DE TRANSPORTES TERRESTRES) E AUTOPISTA PLANALTO SUL-ARTERIS), PARA QUE INFORME A ESTA CÂMARA MUNICIPAL SOBRE A POSSIBILIDADE DE SER FEITA UMA NOVA SINALIZAÇÃO NO SENTIDO DE CRIAR UMA VIA EM MÃO INGLESA PARA ACESSO DOS MORADORES DO JARDIM DOM BOSCO, NO TRECHO COMPREENDIDO ENTRE O VIADUTO E O ACESSO DA BR-116, NA RUA CARLOS EDUARDO NICHELE, NA ALTURA DO KM 128,5. OUTROSSIM, NÃO HAVENDO CONDIÇÕES TÉCNICAS DE VIABILIZAR ESTE PEDIDO, SOLICITAMOS QUE SEJA INFORMADO SOBRE OUTRAS ALTERNATIVAS VIÁVEIS QUE PODERIAM SER IMPLEMENTADAS NO LOCAL.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/992/992_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/992/992_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA REMETIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL REQUERENDO QUE O MESMO INFORME; 01) QUAL O VALOR ARRECADADO ANUALMENTE PELA COMPANHIA DE SANEAMENTO DO PARANÁ - SANEPAR, NO ÂMBITO DO MUNICÍPIO DE FAZENDA RIO GRANDE/PR, NOS ÚLTIMOS 04 (QUATRO) ANOS COM AS TAXAS COBRADAS PARA A PRESTAÇÃO DE SERVIÇOS DE FORNECIMENTO DE ÁGUA E COLETA DE ESGOTO NO MUNICÍPIO, INDICANDO INCLUSIVE O RESPECTIVO LUCRO OU EXCEDENTE OPERACIONAL ARRECADADO AO LONGO DESTE MESMO PERÍODO; 02) QUAL O VALOR ARRECADADO MENSALMENTE PELO MUNICÍPIO COM A TAXA QUE LHE DEVE SER REPASSADA PELA SANEPAR DESDE O INÍCIO DA OBRIGATORIEDADE DESTE REPASSE.  </t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/993/993_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/993/993_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO A EMPRESA AUTO PISTA PLANALTO SUL - ARTERIS, PARA QUE SEJA FEITO ESTUDOS DE VIABILIDADE PARA CONSTRUÇÃO DE UMA PASSARELA NA ALTURA DO KM 132 DA RODOVIA REGIS BITTENCOURT, EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/994/994_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/994/994_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFÍCIO A COMEC, EXMO. SENHOR PREFEITO MUNICIPAL E LEBLON TRANSPORTES, PARA QUE OS MESMOS ESTUDEM UMA FORMA PARA CONCEDER O "PASSE LIVRE INTERMUNICIPAL" AOS ESTUDANTES DE ENSINO MÉDIO E SUPERIOR DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/995/995_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/995/995_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO À CONCESSIONÁRIA AUTOPISTA PLANALTO SUL, QUE ADMINISTRA O TRECHO DA BR 116 QUE CRUZA FAZENDA RIO GRANDE, PARA QUE A PASSARELA QUE ESTA INSTALADA ENTRE O SUPERMERCADO CONDOR E O AUTO POSTO WANDSCHEER PASSE POR UMA MANUTENÇÃO, APROVEITANDO A EQUIPE QUE ESTÁ INSTANDO A PASSARELA DOS BAIRRO PÁTRIA MINHA E PIONEIROS.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/996/996_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/996/996_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO A SENEPAR, PARA QUE ENVIE A ESTÁ CASA DE LEIS, INFORMAÇÕES REFERENTE AO REQUERIMENTO Nº014/2013 SOBRE A IMPLANTAÇÃO DE REDE DE ESGOTO, NAS RUAS AINDA NÃO CONTEMPLADAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/997/997_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/997/997_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM RELEVAMENTO, REQUEREMOS A ESTA INSIGNE CASA DE LEIS, NA PESSOA DO SEU M.D. PRESIDENTE, VEREADOR SILVESTRE SAVITZKI, EXPEDIÇÃO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E/OU PLANEJAMENTO E FINANÇAS - SETOR DE LICITAÇÕES, PEDIDO DE INFORMAÇÕES. COM BASE NO ART. 189 DO REGIMENTO INTERNO, CONJUGADO COM A LEI 12.527 DE 18 DE NOVEMBRO DE 2011, EM CONSONÂNCIA AOM O INCISO XXXIII DO ART. 5º, RESPALDADO PELO INCISO XIX DO ART. 34 DA LEI ORGÂNICA DO MUNICÍPIO DE FAZENDA RIO GRANDE. DO PEDIDO DE INFORMAÇÕES: CÓPIA DOS SEGUINTES DOCUMENTOS: 1) ESTRATO DOS CONTRATOS DE CREDENCIAMENTO DE MÉDICOS E/OU EMPRESA DE PRESTAÇÃO DE SERVIÇOS MÉDICOS, DOS ÚLTIMOS 12 MESES. 2) NOTAS DOS EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS, DOS CREDENCIAMENTOS SUPRACITADOS, COM FULCRO NO O ART. DA LRF. "VEDA A REALIZAÇÃO DE DESPESA PRÉVIO EMPENHO, ENTENDENDO POR "REALIZAÇÃO DE DESPESA" NÃO O EFETIVO PAGAMENTO, MAS SIM A ASSUNÇÃO DE OBRIGAÇÕES QUE IMPLIQUEM EM GASTOS PÚBLICOS" DOS ÚLTIMOS 12 MESES. 3) SE HOUVE OU NÃO INADIMPLEMENTO CONTRATUAL? 4) EM CASO AFIRMATIVO NO QUESITO 3, FUNDAMENTAR A MOTIVAÇÃO PARA O INADIMPLEMENTO. 5)SE HOUVE DISTRATO COM MÉDICO E/OU EMPRESA DE PRESTAÇÃO DE SERVIÇO MÉDICO NOS ÚLTIMOS 12 MESES, EM CASO AFIRMATIVO, ELENCAR OS REFERIDOS DISTRATOS.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>Gilberto do Dog, Homem do Chapéu, Julinho do Pesque, Luiz Sergio Claudino - Serjão, Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/998/998_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/998/998_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ABERTO COMISSÃO ESPECIAL DE INQUÉRITO NA FORMA DOS ART. 85 E 86 DO REGIMENTO INTERNO DESTA CASA, PARA APURAR OS FATOS NARRADOS NO ITEM V DA DENÚNCIA CONSTANTE DO PROTOCOLO Nº 295/2016 DESTA CASA, NOMINADO DE V - RECEBIMENTO DE RECURSOS POR INTERPOSTA EMPRESA MED-CALL SUL E O ORA VEREADOR KASSIB KASSEM HAMMAD.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/999/999_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/999/999_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ABERTA COMISSÃO ESPECIAL DE INQUÉRITO NA FORMA DOS ART. 85 E 86 DO REGIMENTO INTERNO DESTA CASA, PARA APURAR OS FATOS NARRADOS NO ITEM IV DA DENÚNCIA CONSTANTE DO PROTOCOLO Nº 295/2016 DESTA CASA, NOMINADO DE IV - APRESENTAÇÃO DE ATESTADO MÉDICO, O QUAL ENVOLVE O ORA VEREADOR NASSIB KASSEM HAMMAD E A PRESTAÇÃO DE SERVIÇO EM LOCAIS DIVERSOS NOS DIAS EM QUE APRESENTA ATESTADOS MÉDICOS PARA A ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ABERTA COMISSÃO ESPECIAL DE INQUÉRITO NA FORMA DAS ART. 85 E 86 DO REGIMENTO INTERNO DESTA CASA, PARA APURAR OS FATOS NARRADOS NOS ITENS I E II DA DENÚNCIA CONSTANTE DO PROTOCOLO Nº 295/2016 DESTA CASA, NOMINADOS DE I - APLICAÇÃO DO TETO REMUNERATÓRIO E III - PERCEPÇÃO DE HORAS EXTRAS E REDUÇÃO DA JORNADA DE TRABALHO, OS QUAIS ENVOLVEM O ORA VEREADOR NASSIB KASSEM HAMMAD, O RECEBIMENTO DE VALORES ACIMA DO PERMITIDO PELA CONSTITUIÇÃO FEDERAL E O NÃO CUMPRIMENTO DA JORNADA DE TRABALHO ESTABELECIDA EM LEI.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL SEJA EXPEDIDO OFÍCIO PARA O MINISTÉRIO DA SAÚDE, PARA QUE INFORME SE O MUNICÍPIO DE FAZENDA RIO GRANDE SERÁ CONTEMPLADO COM A DESTINAÇÃO DE EQUIPAMENTOS PARA APARELHAR A UNIDADE DE PRONTO ATENDIMENTO (UPA) E AS SALAS DE UTI'S DO HOSPITAL DE MATERNIDADE NOSSA SENHORA APARECIDA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA ABERTA COMISSÃO ESPECIAL DE INQUÉRITO NA FORMA DOS ART. 85 E 86 DO REGIMENTO INTERNO DESTA CASA, COM A FINALIDADE DE APURAR OS FATOS NARRADOS NO ITEM V DA DENÚNCIA CONSTANTE DO PROTOCOLO Nº295/2016 DESTA CASA, NOMINADO DE V - RECEBIMENTO DE RECURSOS POR INTERPOSTA EMPRESA, O QUAL ENVOLVE MED-CALL SUL E O ORA VEREADOR NASSIB KASSEM HAMMAD, NOS SEGUINTES TERMOS. </t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA ABERTA COMISSÃO ESPECIAL DE INQUÉRITO NA FORMA DOS ART. 85 E 86 DO REGIMENTO INTERNO DESTA CASA, COM A FINALIDADE DE APURAR OS FATOS NARRADOS NO ITEM V DA DENÚNCIA CONSTANTE DO PROTOCOLO Nº295/2016 DESTA CASA, NOMINADO DE VI - APRESENTAÇÃO DE ATESTADOS MÉDICOS O QUAL ENVOLVEM O ORA VEREADOR NASSIB KASSEM HAMMAD, NOS SEGUINTES TERMOS. </t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>REQUER SEJA ABERTA COMISSÃO ESPECIAL DE INQUÉRITO NA FORMA DOS ART. 85 E 86 DO REGIMENTO INTERNO DESTA CASA, COM A FINALIDADE DE APURAR OS FATOS NARRADOS NO ITEM I E III DA DENÚNCIA CONSTANTE DO PROTOCOLO Nº295/2016 DESTA CASA, NOMINADO DE I - APLICAÇÃO DO TETO REMUNERATÓRIO E III - TRABALHO PERCFPÇÃO DE HORAS EXTRAS E REDUÇÃO DA JORNADA DE TRABALHO, OS QUAIS ENVOLVEM O ORA VEREADOR NASSIB KASSEM HAMMAD, O RECEBIMENTO DE VALORES ACIMA DO PERMITIDO PELA CONSTITUIÇÃO FEDERAL E O NÃO CUMPRIMENTO DA JORNADA DE TRABALHO ESTABELECIDA EM LEI.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA TIM, PARA QUE A MESMA FAÇA UM ESTUDO PARA DETECTAR O MOTIVO PELO QUAL A FREQUÊNCIA DE SINAL DA OPERADORA NÃO  ESTA CHEGANDO AOS BAIRROS SANTA TEREZINHA, ESTADOS E GRALHA AZUL, NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA A ARTERIS, PARA QUE A MESMA PROVIDENCIE UMA CONTENÇÃO ENTRE O CANTEIRO CENTRAL ONDE SEPARA A BR 116, PRÓXIMO AO KM 126 NORTE E AV. DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO À EMPRESA OI QUE PRESTA SERVIÇO DE TELEFONIA PÚBLICA NO MUNICÍPIO DE FAZENDA RIO GRANDE, PARA QUE ESTUDE A POSSIBILIDADE DE INSTALAR TELEFONE PÚBLICO (ORELHÃO), NA RUA JOÃO CUBIS, Nº 233 E NA AVENIDA PORTUGAL, Nº 5592.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER  SEJA REMETIDO OF&amp;#180;CIO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO QUE INFORME A RESPEITO DAS MEDIDAS A QUE SE COMPROMETEU TOMAR, PERANTE O TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ, A FIM DE RECONDUZIR OS GASTOS COM PESSOAL AOS LIMITES LEGAIS, EM ESPECIAL NO QUE TOCA À DIMINUIÇÃO DE CARGOS COMISSIONADOS E DE CONFIANÇA, INFORMANDO, INCLUSIVE O TOTAL DE CARGOS DESTA NATUREZA EXISTENTES, O NÚMERO DELES QUE ESTAVA OCUPADO NA OCASIÃO EM QUE O PODER EXECUTIVO MUNICIPAL SE COMPROMETEU A DIMINUIR SEU NÚMERO E O TOTAL DESTES CARGOS ATUALMENTE OCUPADOS, BEM COMO O VALOR DAS DESPESAS QUE REPRESENTAM ESTAS CONTRATAÇÕES DO PERCENTUAL QUE ESTES GASTOS REPRESENTAM NO TOTAL DE GASTOS COM PESSOAL DO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO A SECRETARIA DE MEIO AMBIENTE PARA QUE ENVIE A ESTÁ CASA DE LEIS, INFORMAÇÕES REFERENTES AO REQUERIMENTO Nº 196/2003 SOBRE A CANALIZAÇÃO DO CÓRREGO RIBEIRÃO DA DIVISA, LOCALIZADO ENTRE AS RUAS ABACATEIRO E GOIABEIRA NO BAIRRO EUCALIPTOS, E A SECRETARIA DE OBRAS PARA QUE ENVIE A ESTÁ CASA DE LEIS, INFORMAÇÕES REFERENTE AO REQUERIMENTO Nº 255/2014 SOBRE A IMPLANTAÇÃO DE UMA ÁREA DE LAZER NO MESMO CÓRREGO.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA VIAÇÃO NOBEL LTDA, PARA QUE EM CONJUNTO COM O MUNICÍPIO, ESTUDEM A POSSIBILIDADE DE AUMENTAR O ESPAÇO FÍSICO DO PONTO DE ÔNIBUS QUE ESTA EM FRENTE AO Nº 1976 DA AVENIDA PARANÁ, IMPLANTAR UM ASSENTO E CONSTRUIR UM PISO NO MESMO, NO BAIRRO PIONEIROS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A LEBLON TRANSPORTES PARA QUE A MESMA FAÇA A RECOLOCAÇÃO DAS COBERTURAS DOS PONTOS DE ÔNIBUS QUE FORAM RETIRADOS PARA REALIZAÇÃO DE OBRA DE DUPLICAÇÃO DA BR RÉGIS BITTENCOURT, NO TRECHO ENTRE A PRAÇA DE PEDÁGIO ATÉ O TERMINAL RODOVIÁRIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO QUE APÓS OUVIDO O PLENÁRIO DESTA CASA DE LEIS SEJA OFICIADO AO SECRETÁRIO DE ESTADO DA SAÚDE - PARANÁ, SR. NICHELE CAPUTO NETO, PARA QUE NOS AUXILIE, COM OS EQUIPAMENTOS NECESSÁRIOS PARA A ABERTURA DAS 04 (QUATRO) UNIDADES DE TERAPIA INTENSIVA - UTI&amp;#180;S NO HOSPITAL MATERNIDADE NOSSA SENHORA APARECIDA NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>REQUER QUE A MESA DIRETORA DA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE, PROCEDA A UM ESTUDO E ADOTE MEDIDAS NO QUE SE REFERE AO RELACIONAMENTO DO PODER LEGISLATIVO MUNICIPAL COM O PODER EXECUTIVO, EM ESPECIAL RESPEITOSAMENTE REQUER AS SEGUINTES PROVIDÊNCIAS SUCESSIVAMENTE: 1. A REALIZAÇÃO DE LEVANTAMENTO DOS REQUERIMENTOS DIRIGIDOS Á PREFEITURA MUNICIPAL DE FAZENDA RIO GRANDE QUE NÃO FORAM RESPONDIDOS ATÉ O PRESENTE MOMENTO, BEM COMO DOS REQUERIMENTOS QUE FORAM RESPONDIDOS FORA DO PRAZO REGIMENTAL DE 15(QUINZE) DIAS, AO LONGO DESTA LEGISLATURA; 2.SEJA REMETIDO OFÍCIO CONCEDENDO NOVAMENTE PRAZO REGIMENTAL PARA RESPOSTA AOS REQUERIMENTOS AFERIDOS NA CONSULTA SOLICITADA NO ITEM "1." DESTE REQUERIMENTO; 3. SEJA REALIZADO ESTUDO E DEMAIS PROVIDÊNCIAS PARA ALTERAR A LEGISLAÇÃO EM VIGOR A FIM DE QUE SEJA MAJORADO A PRAZO PARA RESPOSTA AOS REQUERIMENTOS APROVADOS NA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM RELEVAMENTO, REQUEREMOS A ESTA INSIGNE CASA DE LEIS, NA PESSOA DO SEU M.D. PRESIDENTE, VEREADOR SILVESTRE SAVITZKI, EXPEDIÇÃO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E /OU PLANEJAMENTO E FINANÇAS - SETOR DE LICITAÇÕES, PEDIDO DE INFORMAÇÃO. COM BASE NO ART. 189 DO REGIMENTO INTERNO, CONJUGADO COM A LEI 12.527 DE 18 DE NOVEMBRO DE 2011, EM CONSONÂNCIA COM O INCISO XXXIII DO ART. 5º, RESPALDADO PELO INCISO XIX DO ART. 34 DA LEI ORGÂNICA DO MUNICÍPIO DE FAZENDA RIO GRANDE. DO PEDIDO DE INFORMAÇÕES: CÓPIAS DOS SEGUINTES DOCUMENTOS: 1) ESTRATO DOS CONTRATOS DE PUBLICIDADE INSTITUCIONAL OFICIAL, DOS ÚLTIMOS 18 MESES. 2) NOTAS DOS EMPENHOS, LIQUIDAÇÕES E PAGAMENTOS, DOS CONTRATOS SUPRACITADOS, COM FULCRO NO O ART. 60 DA LRF. "VEDA A REALIZAÇÃO DE DESPESA SEM PRÉVIO EMPENHO, ENTENDENDO POR "REALIZAÇÃO DE DESPESA" NÃO O EFETIVO PAGAMENTO, MAS SIM A ASSUNÇÃO DE OBRIGAÇÕES QUE IMPLIQUEM EM GASTO PÚBLICOS.", DOS ÚLTIMOS 48 MESES. 3) SE HOUVE OU NÃO INADIMPLEMENTO CONTRATUAL? 4) EM CASO AFIRMATIVO NO QUESITO Nº3, FUNDAMENTAR A MOTIVAÇÃO PARA O INADIMPLEMENTO. 5) QUANTO FOI GASTO COM PUBLICIDADE INSTITUCIONAL OFICIAL NOS ÚLTIMOS 48 MESES? 6) DETALHAMENTO ANUALIZADO DOS GASTOS DESTA RUBRICA.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA O EXMO SR. PREFEITO MUNICIPAL, PARA QUE INFORME SE JÁ EXISTEM UM ESTUDO PARA PROJETOS DE LAZER COMO A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA, ACADEMIA AO AR LIVRE COM PISTA PARA CAMINHADA, PARQUE INFANTIL OU UMA PRAÇA, NO CRUZAMENTO DAS RUAS CARAÚNA, IRERÊ E MAIRAS, CUJA ÁREA PERTENCE A PREFEITURA MUNICIPAL DE FAZENDA RIO GRANDE, DA QUAL TRARÁ BENEFÍCIOS A COMUNIDADE LOCAL.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA REMETIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL QUESTIONANDO-O SOBRE OS CUSTOS DIRETOS E INDIRETOS QUE FORAM OU SERÃO DESPENDIDOS COM A PASSAGEM DA TOCHA OLÍMPICA POR FAZENDA RIO GRANDE. </t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA A SEGUNDA REGIONAL DE SAÚDE DO ESTADO DO PARANÁ VISANDO O PEDIDO DE MAIS UM LOTE DE VACINAÇÃO PARA O VÍRUS DA GRIPE H1N1, O QUAL ESTA EM FALTA. O MUNICÍPIO DE FAZENDA RIO GRANDE ESTÁ COM O VOLUME POPULACIONAL ACIMA DO QUE SE APRESENTA NA ATUALIDADE PELOS ÓRGÃOS DE ESTATÍSTICA, CAUSANDO CONFLITO DE DEMANDA (POUCA OFERTA E GRANDE PROCURA).</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OF&amp;#180;CIO PODER EXECUTIVO PARA QUE NOTIFIQUE AS EMPRESAS INSTALADAS NO MUNICÍPIO DE FAZENDA RIO GRANDE, PARTICIPE DO PROTOCOLO DE INTENÇÃO QUE CONTEMPLA O APROVEITAMENTO DE MÃO DE OBRA ATRAVÉS DA SELEÇÃO ELABORADA PELA SECRETARIA DE TRABALHO EMPREGO E RENDA MUNICIPAL, PARA QUE PRIORIZEM A MÃO DE OBRA DISPONIBILIZADA ATRAVÉS DE CADASTRO E SELEÇÃO DO PROGRAMA APRENDIZAGEM DO SENAI E OUTRAS DESENVOLVIDOS NESTE MUNICÍPIO. DA MESMA FORMA, OFICIE-SE AS DEMAIS EMPRESAS, INSTALADAS OU COM INTENÇÃO DE INSTALAÇÃO NO CADASTRO DA AGENCIA DO TRABALHADOR, VINCULADA À SECRETARIA MUNICIPAL DO TRABALHO EMPREGO E RENDA.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AOS BANCOS BRADESCO, ITAÚ, CAIXA ECONÔMICA, HSBC E BANCO DO BRASIL, SEDES DE FAZENDA RIO GRANDE, PARA QUE ESTES INFORMEM SOBRE O CUMPRIMENTO DA LEI Nº 989/2013 QUE DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE BEBEDOUROS DE ÁGUA E SANITÁRIOS PARA SERVENTIA DOS USUÁRIOS QUE UTILIZA OS BANCOS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR DEPUTADO FEDERAL LUCIANO DUCCI, PARA QUE O MENCIONADO PARLAMENTAR INCLUA EM SUA EMENDA PEDIDO DE RECURSO A SEREM INVESTIDOS NA ÁREA DA SAÚDE, TAIS COMO COMPRA DE REMÉDIOS, CONTRATAÇÃO DE MÉDICOS PARA UNIDADES DE SAÚDE, DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE ENVIE A ESTÁ CASA DE LEIS INFORMAÇÕES REFERENTE AO REQUERIMENTO Nº 102/2015 SOBRE A MARCAÇÃO DE CONSULTAS NAS UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO O OFÍCIO PARA EMPRESA LEBLON TRANSPORTES DE PASSAGEIROS PARA QUE COLOQUEM OS BANCOS EM TODOS OS PONTOS DE ÔNIBUS DO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A POLÍCIA MILITAR, POLÍCIA CIVIL E A GUARDA MUNICIPAL DE FAZENDA RIO GRANDE PARA QUE SE REALIZE UM CRONOGRAMA DE PATRULHAMENTOS, RONDAS DE PREVENÇÃO, RONDAS OSTENSIVAS E BLITZ NOS BAIRROS.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA MUNICIPAL DE URBANISMO, PARA QUE ESTEJA DANDO A CONTINUIDADE DA AVENIDA LÍRIOS NO JARDIM D'ITÁLIA.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO À SITUAÇÃO DO TRÁFEGO E DISPOSIÇÃO DO IMÓVEL NA RUA MARANHÃO, AO LADO DO CONDOMÍNIO RESIDENCIAL VILLA FIORI Nº425. REQUER SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO MUNICIPAL E ÁS SEGUINTES AUTORIDADES DE QUE PRESTE AS DEVIDAS INFORMAÇÕES: 1) SECRETARIA DE URBANISMO: PARA QUE INFORME SE O IMÓVEL Nº 112 DA AVENIDA PARANÁ ESQUINA COM A RUA MARANHÃO, ATENDE O DISPOSITIVO DE ZONEAMENTO MUNICIPAL. 2) SECRETARIA DE DEFESA SOCIAL (FAZTRANS) PARA QUE INFORME SE OS POSTES DE ILUMINAÇÃO EXISTENTE NA VIA PÚBLICA OFERECEM RISCOS DE ACIDENTES NO LOCAL. 3) SECRETARIA DE OBRAS: PARA QUE INFORME SE A EMPRESA QUE PRESTOU O SERVIÇO DE PAVIMENTAÇÃO ASFÁLTICA, ATENDEU TODOS OS TERMOS ACORDADOS NA LEGISLAÇÃO, SENDO ASSISTIDA PELOS RESPONSÁVEIS QUANTO À FISCALIZAÇÃO.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO MUNICIPAL, PARA QUE NOS INFORME: 1) QUAIS FORAM OS CRITÉRIOS PARA ESCOLHA DOS REVEZADORES DA TOCHA OLÍMPICA. 2) QUEM FORAM OS ESCOLHIDOS PARA O REVEZAMENTO DA TOCHA OLÍMPICA EM NOSSO MUNICÍPIO. 3) SE NESTE ESCOLHAS FORAM SELECIONADOS ALGUNS DOS ATLETAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA DE SANEAMENTO BÁSICO DO PARANÁ (SANEPAR), PARA QUE A MESMA ANÁLISE A POSSIBILIDADE DE IMPLANTAR REDE DE ESGOTO NO CONDOMÍNIO RESIDENCIAL MALDIVAS 1 E 2 DA RUA MINAS GERAIS Nº 178, ESQUINA COM A RUA RIO DE JANEIRO, NO BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXPEDIÇÃO DE OFÍCIO AO EXECUTIVO MUNICIPAL, SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E/OU PLANEJAMENTO E FINANÇAS PEDIDO DE INFORMAÇÃO: 1) CONFORME DEMONSTRATIVO EM AUDIÊNCIA PÚBLICA REFERENTE AO 1 QUADRIMESTRE/2016, VERIFICASSE UM RESTO A PAGAR ATÉ 31/12/2015 DE R$ 20.420.297,26 , SOLICITO QUE VENHA A SER INFORMADO DISCRIMINADAMENTE, DESTE MONTANTE O QUE SE REFERE RESTO A PAGAR PROCESSADOS A RESTOS A PAGAR NÃO PROCESSADOS. 2) INFORMAR QUE SÃO OS FORNECEDORES E/OU PRESTADORES DE SERVIÇOS, CREDORES DESTES RESTOS A PAGAR? 3) DISCRIMINAR OS CREDORES QUE TIVERAM SEUS EMPENHOS NÃO LIQUIDADOS E NÃO INSCRITOS GERANDO O CANCELAMENTO DE RESTOS A PAGAR NO VALOR DE R$ 1.587.255,57 CONFORME RELATÓRIO DO 1º QUADRIMESTRE DE 2016, APRESENTANDO EM AUDIÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFÍCIO A EMPRESA LEBLON TRANSPORTES, PARA QUE O MESMO ESTUDE A POSSIBILIDADE DE COLOCAR UM PONTO DE ÔNIBUS COM COBERTURA NA AV. VENEZUELA, NAS PROXIMIDADES DO CONDOMÍNIO GRALHA AZUL.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>Juarez da Silva, Paulinho Coxinha, Silvestre da DBS</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO PARA A CONCESSIONÁRIA AUTOPISTA PLANALTO SUL, A QUAL ADMINISTRA O TRECHO DA VIA RÉGIS BITTENCOURT QUE CRUZA O MUNICÍPIO DE FAZENDA RIO GRANDE, PARA QUE VIABILIZE A MANUTENÇÃO DA PISTA DE CORRIDA DE CAMINHADA, DA PASSARELA QUE REALIZA A TRAVESSIA DA TRINCHEIRA DA AVENIDA CÉSAR CARELLI, DAS LIXEIRAS E DOS BANCOS QUE OS PEDESTRES UTILIZAM, QUE ESTÃO LOCALIZADOS AO LADO DA BR BO KM 121, MAIS ESPECIFICAMENTE, ENTRE A RUA NELSON CLAUDINO DOS SANTOS ATÉ O PARQUE VERDE. JUNTAMENTE COM ESSE PEDIDO OS VEREADORES PEDEM UMA NOVA PROPOSTA PARA RESTAURAR O LOCAL, COLOCANDO ASSIM UMA PISTA EXCLUSIVA PARA CICLISTAS, PONTOS COM BEBEDOUROS, BICICLETÁRIO E ABRIGOS COBERTOS PARA A PROTEÇÃO CONTRA VARIAÇÕES CLIMÁTICAS E DESCANSO DOS PRATICANTES DE ESPORTES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A EMPRESA OI S/A. DE TELEFONIA PARA QUE A MESMA PROVIDENCIE O CONCERTO DO ÚNICO TELEFONE PÚBLICO SITUADO NO JARDIM EUROPA, BEM COMO INSTALE MAIS UM TELEFONE NA TRAVESSA REZEDA.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO MUNICIPAL, PARA QUE INFORME SE A LEI Nº1103/2016 DE AUTORIA DE VEREADOR QUE SUBSCREVE, QUE REFERE-SE A PROIBIÇÃO DE COMERCIALIZAÇÃO E CONSUMO DE BEBIDAS ALCOÓLICAS EM LOGRADOUROS  PÚBLICOS DO MUNICÍPIO DE FAZENDA RIO GRANDE, SE JÁ ESTÁ SENDO REGULAMENTADA OU SE HÁ PREVISÃO PARA REGULAMENTAÇÃO DA MESMA.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO, A EXMO. SRA. DEPUTADA MARIA VICTORIA PARA QUE A VOSSA SENHORIA REFORCE O PEDIDO DO REQUERIMENTO Nº117/2016 APROVADO NESTA CASA DE LEIS, E ENCASMINHADO AO SR. MICHELE CAPUTO NETO, PARA QUE A SECRETARIA DE SAÚDE VIABILIZE OS EQUIPAMENTOS NECESSÁRIOS PARA A ABERTURA DAS 04 UNIDADES DE TERAPIA INTENSIVA - UTI'S NO HOSPITAL E MATERNIDADE NOSSA SENHORA APARECIDA NO MUNICÍPIO DE FAZENDA RIO GRANDE - PARANÁ. RESSALTA DE TAL PEDIDO FOI APROVADO NESTA CASA DE LEIS JÁ FOI ENCAMINHADO A SECRETARIA DO ESTADO DA SAÚDE, NECESSITANDO, AGORA, DO APOIO DA EXMO. DEPUTADA.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO EXMO SR. PREFEITO MUNICIPAL, A FIM DE QUE O MESMO ENVIE A ESTÁ CASA DE LEIS, INFORMAÇÕES REFERENTES AO REQUERIMENTO Nº 284/2014 SOBRE O ANTI PROJETO LEI, VERIFICANDO A CONVENIÊNCIA E A EXISTÊNCIA DE INTERESSE PÚBLICO PARA PROPOR O PROJETO CASTRA MÓVEL, NA FORMA DE PROJETO DE LEI. NESTA CASA.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A EMPRESA OI TELECOMUNICAÇÕES PARA QUE A MESMA PROVIDENCIE A IMPLANTAÇÃO DE DOIS ORELHÕES NA AVENIDA TOMAZ EDSON DE ANDRADE VIEIRA (LOTEAMENTO GREEN FIELD)</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A EMPRESA DE TELEFONIA FIXA OI, PARA QUE A MESMA ESTUDE A POSSIBILIDADE DE INSTALAR UM TELEFONE PÚBLICO NA AVENIDA BRASIL Nº 226, PRÓXIMO A EMPRESA BEIJA-FLOR NO BAIRRO EUCALIPTOS</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA DA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE EXPEÇA OFÍCIO AO PODER EXECUTIVO MUNICIPAL DE FAZENDA RIO GRANDE REQUERENDO A ELE QUE, ATRAVÉS A UNIDADE DE PLANEJAMENTO TERRITORIAL, REMETA CÓPIA DOS ESTUDOS ANUAIS DE OCUPAÇÃO DE SOLO NA ZONA URBANA PERTINENTES AOS ANOS DE 2013 ATÉ 2016, CUJA ELABORAÇÃO LHE CABE, CONFORME DETERMINA O DISPOSTO NO ARTIGO 134, XV DA LEI COMPLEMENTAR 04/2006</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1098/1098_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1098/1098_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA EXPEDIDO OFÍCIO AO SR. RAFAEL TADASHI, GERENTE DA URCTS - SANEPAR, SOLICITANDO INFORMAÇÕES À COMUNIDADE: JARDIM PALMEIRAS, CONDOMÍNIO DOS PÁSSAROS I E II, PARA INTERLIGAÇÃO DA REDE DE ESGOTO E COLETORA NESSA REGIÃO VISANDO INFORMAR TECNICAMENTE DA POSSIBILIDADE QUE SEJAM CONTEMPLADOS, POIS OS MESMOS ESTÃO NAS PROXIMIDADES E PODENDO SER INTERLIGADOS POR GRAVIDADE NA CONDIÇÃO JARDIM PALMEIRA, A CONSTRUÇÃO DE UMA REDE DE ESGOTO INTERLIGAR AO GREEN PORTUGAL LOTEAMENTO QUE ESTÁ SENDO CONSTRUÍDO JÁ COM ESTRUTURA DE SANEAMENTO PARA FAZER INTERLIGAÇÃO TAMBÉM POR GRAVIDADE. </t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A EMPRESA OI S/A. DE TELEFONIA PARA QUE A MESMA PROVIDENCIE A IMPLANTAÇÃO DE ORELHÕES NA AVENIDA VENEZUELA, ENTRE AS TRANSVERSAIS DA RUA ANGICO E A TRAVESSA MOÇAMBIQUE, BAIRRO NAÇÕES I, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A COMEC COORDENAÇÃO DA REGIÃO METROPOLITANA DE CURITIBA PARA QUE EM CONJUNTO COM O MUNICÍPIO ESTUDE A POSSIBILIDADE DE FAZER UMA NOVA BILHETERIA (ENTRADA) NO TERMINAL SENTIDO SUL, PRÓXIMO A RUA VINHEDO. </t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL COM INFORMAÇÃO DO ANDAMENTO DO REQUERIMENTO Nº 248/2014, QUE SE REFERE A POSSIBILIDADE DA CRIAÇÃO DE UM LINK MANUAL EMPRESARIAL VIRTUAL.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA REMETIDO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO QUE INFORME A RESPEITO DO PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS E DA EXECUÇÃO DE SUAS DIRETRIZES AS SEGUINTES QUESTÕES: 01 - FOI CRIADA A OUVIDORIA PREVISTA NO PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS? EM CASO POSITIVO, QUAIS OS CARGOS/FUNÇÕES DOS SERVIDORES QUE COMPÕEM? 02 - FORAM ESTABELECIDAS ROTINAS DE AVALIAÇÃO DE INDICADORES DA GESTÃO DE RESÍDUOS SÓLIDOS? QUAIS SÃO ELAS? 03 - QUAL O ÓRGÃO COLEGIADO COM COMPETÊNCIA ESTABELECIDA SOBRE A GESTÃO DOS RESÍDUOS SÓLIDOS? QUAL SUA COMPOSIÇÃO? 04 - TÊM SIDO CONFECCIONADO A PUBLICITADO  ANUALMENTE O RELATÓRIO DA EFICIÊNCIA DA GESTÃO DOS RESÍDUOS SÓLIDOS CONFORME PREVISTO NO PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS? EM CASO DE RESPOSTA POSITIVA, REQUER REMESSA DE CÓPIA DOS MESMOS. 05 - QUAIS DAS DIRETRIZES, ESTRATÉGIAS E METAS QUANTITATIVAS DESCRITAS NO QUADRO 6.2 DO PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS ESTÃO EM EXECUÇÃO, QUAL A FASE EM QUE SE ENCONTRAM?  </t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A EMPRESA OI TELECOMUNICAÇÕES (S/A) PARA QUE A MESMA PROVIDENCIE A IMPLANTAÇÃO DE ORELHÃO NA RUA SANTO ANTONIO, BAIRRO: ESTADOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA ENVIADO OFICIO A LEBLON TRANSPORTES E COMEC, PARA QUE PROVIDENCIE EXTENSÃO DA LINHA DE ÔNIBUS EUCALIPTOS-I, DANDO CONTINUIDADE DA AVENIDA VENEZUELA ATÉ AVENIDA LÍRIO RETORNANDO PELA AVENIDA DA ROSAS.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO MUNICIPAL, PARA QUE INFORME A RESPEITO DA FISCALIZAÇÃO AO NÃO CUMPRIMENTO DA LEI 33/2009 A QUAL DISPÕE SOBRE A OBRIGAÇÃO DOS PROPRIETÁRIOS DE TERRENOS MANTEREM LIMPOS E ROÇADOS OS MESMOS.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA DE SANEAMENTO BÁSICO DO PARANÁ (SANEPAR), PARA QUE A MESMA ANÁLISE A POSSIBILIDADE DE IMPLANTAR REDE DE ESGOTO NA RUA SÃO SIMEÃO DA RUA SANTO ANTONIO ATÉ O FINAL DA MESMA, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO GRUPO ARTÉRIS CONCESSIONÁRIA QUE ADMINISTRA A RODOVIA RÉGIS BITTENCOUT, PARA QUE ESTUDE A POSSIBILIDADE DE INSTALAR CÂMERAS DE MONITORAMENTO NAS PASSARELAS QUE CRUZAM A BR 116 EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A MESA DIRETORA DA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE REMETA OFÍCIO AO ESTADO DO PARANÁ, COM CÓPIA PARA A PREFEITURA MUNICIPAL DE FAZENDA RIO GRANDE, PARA QUE ESTES, ATRAVÉS DE SUAS RESPECTIVAS SECRETARIAS DE EDUCAÇÃO OU QUAISQUER OUTROS ÓRGÃOS SEUS COMPETENTES PARA TANTO, ATENDAM ÀS PROVIDÊNCIAS SOLICITADAS PELO CONSELHO ESCOLAS, ASSOCIAÇÃO DE PROFESSORES, ALUNOS E FUNCIONÁRIOS E A COMUNIDADE FAZENDENSE ATENDIDA PELO CEEBJA FAZENDA RIO GRANDE, AS QUAIS SEGUEM ABAIXO ENUMERADAS:</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1125/1125_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1125/1125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEIDO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE O MESMO OFICIE A SECRETARIA DO MEIO AMBIENTE QUE FORNEÇA INFORMAÇÕES DO ESTUDO PROGRAMA HORTAS COMUNITÁRIAS EM ÁREAS DIVERSAS QUE PERTENCEM AO MUNICÍPIO E OUTROS EM ANEXO ALGUMAS ÁREAS.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA ANATEL (AGÊNCIA NACIONAL DE TELECOMUNICAÇÕES), PARA QUE INFORME SE HÁ POSSIBILIDADE DE INSTALAR UM TELEFONE PÚBLICO AO NÚMERO 1.481 DA RUA JAGUARIAIVA EM FRENTE AO CONDOMÍNIO BELA CABRAL NO BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1137/1137_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1137/1137_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA DE TELEFONIA OI, PARA QUE A MESMA ESTUDE A POSSIBILIDADE DE FAZER UM PISO PARA FIXAR O TELEFONE PUBLICO (ORELHÃO) QUE ESTA NA RUA RIO AVAÍ EM FRENTE AO Nº 1573, NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1138/1138_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1138/1138_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A EMPRESA GRUPO LEBLON TRANSPORTES DE PASSAGEIROS PARA QUE A MESMA AUMENTE O TRAJETO DO ÔNIBUS PARQUE INDUSTRIAL ATÉ A PONTE NAS PROXIMIDADES DA PONTE DO RIO IGUAÇU, OU QUE INSTALE UMA LINHA FAZENDA/PINHEIRINHO SENTIDO UMBARÁ INTERLIGANDO OS TERMINAIS DE FAZENDA RIO GRANDE E PINHEIRINHO.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1139/1139_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1139/1139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL QUE SEJA ENCAMINHADO AO CHEFE DO EXECUTIVO MUNICIPAL, O ANTEPROJETO DE LEI DE IMPLANTAÇÃO DE PONTOS DE INTERNET WI-FI NAS PRAÇAS PÚBLICAS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A MESA DIRETORA DA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE REMETA OFÍCIO À PREFEITURA MUNICIPAL, PARA QUE ATRAVÉS DOS ÓRGÃOS QUE JULGAR COMPETENTES, PRESTE AS SEGUINTES INFORMAÇÕES: 01 - QUANTOS SÃO OS PRÉDIOS ALUGADOS PELO MUNICÍPIO DE FAZENDA RIO GRANDE? QUAIS SÃO ELES? QUE ÓRGÃOS DO MUNICÍPIO ABRIGAM E QUAIS OS PROGRAMAS QUE SÃO EXECUTADOS NELES OU A PARTIR DELES? 02 - REMESSA DE CÓPIA DE TODOS OS CONTRATOS DE LOCAÇÃO DE IMÓVEIS EM VIGOR, FIRMADOS PELO MUNICÍPIO DE FAZENDA RIO GRANDE. 03 - QUANTOS VEÍCULOS AUTOMOTORES ESTÃO LOCADOS PELO MUNICÍPIO? PARA QUE FINS? A SERVIÇO DE QUAIS ÓRGÃO ESTÃO LOCADOS TAIS VEÍCULOS? QUAL O VALOR DA SOMA DESTAS LOCAÇÕES? 04 - REMESSA DE CÓPIA DE TODOS OS CONTRATOS DE LOCAÇÃO DE VEÍCULOS EM VIGOR, FIRMADOS PELO MUNICÍPIO DE FAZENDA RIO GRANDE. 05 - QUAIS PROVIDÊNCIAS TÊM SIDO TOMADAS PARA A BOA GESTÃO DO RECURSO PÚBLICO NESTE QUESITO?</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO O OFÍCIO AO CHEFE DO PODER EXECUTIVO PARA QUE, EM CONJUNTO, OU ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO INFORME SE EXISTE EM ANDAMENTO PROJETO DE AMPLIAÇÃO DO COLÉGIO MUNICIPAL GENEROSO SALUSTIANO BARBOSA LOCALIZADO NO BAIRRO VENEZA, QUE VISE PROPICIAR O AUMENTO DE SALAS DE AULAS, PARA SUPRIR A CRESCENTE DEMANDA DE SOLICITAÇÕES DE MATRÍCULAS NAQUELE ESTABELECIMENTO ESCOLAR.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE O MESMO INFORME SE HÁ PREVISÃO ORÇAMENTÁRIA NO ORÇAMENTO REFERENTE A 2017, PARA CRIAÇÃO E EXECUÇÃO DOS PROGRAMAS DE APRENDIZ MUNICIPAL E PROGRAMA JOVEM PROFISSIONAL, ADOLESCENTE E TRABALHADOR, E QUE ESSES PROGRAMAS SEJAM MINISTRADOR COM AUTONOMIA PELO MUNICÍPIO ALÉM DE FIRMAR CONVENIO COM SISTEMA S, E OUTROS ENTIDADES SEGUINDO MOLDES DO PROGRAMA PRO JOVEM E APRENDIZ.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1149/1149_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1149/1149_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL A FIM DE QUE O MESMO APRECIE O ANTEPROJETO DE LEI QUE SEGUE EM ANEXO, VERIFICANDO A CONVENIÊNCIA E A EXISTÊNCIA DE INTERESSE PÚBLICO PARA PROPOR O MESMO NA FORMA DE PROJETO DE LEI NESTA CASA.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA VIAÇÃO NOBEL LTDA. PARA QUE EM CONJUNTO COM O MUNICÍPIO, ESTUDEM A POSSIBILIDADE DE REFORMAR A COBERTURA DO PONTO DE ÔNIBUS DA AVENIDA NOSSA SENHORA APARECIDA EM FRENTE AO Nº400, NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1150/1150_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1150/1150_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO SECRETÁRIO DE SAÚDE DO MUNICÍPIO, SENHOR JOSÉ ROBERTO ZANCHI, PARA QUE INFORME A POSSIBILIDADE DE OFERECER E CUSTEAR CURSO DE FORMAÇÃO DE INTÉRPRETE DE LÍNGUAS DE SINAIS PARA POSSIBILITAR ATENDIMENTO AOS QUE NECESSITAM DESSE TRABALHO.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1151/1151_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1151/1151_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA, NA FORMA REGIMENTAL, QUE SEJA ENCAMINHADA AO CHEFE DO EXECUTIVO MUNICIPAL O ANTEPROJETO DE LEI QUE DISPÕE SOBRE A CRIAÇÃO DA OUVIDORIA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1152/1152_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1152/1152_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO SR. RAFAEL TADASHI, GERENTE DA URCTS - SANEPAR, PARA QUE O MESMO INTERMEDEIE JUNTO A SANEPAR O EFETIVO FUNCIONAMENTO DO SISTEMA BOOSTER PRESSURIZADORES DE REDE DE ÁGUA, VIABILIZANDO A INSTALAÇÃO DESSE SISTEMA PARA O ABASTECIMENTO DOS SEGUINTES BAIRROS: JD. PALMEIRA NO BAIRRO GRALHA AZUL, JD. VENEZA, SÃO SEBASTIÃO E OUTRAS LOCALIDADES. SUPLINDO A NECESSIDADE DESSAS REGIÕES QUE VEM SOFRENDO COM A FALTA DE ÁGUA DEVIDO A CONSTRUÇÃO DE CONJUNTO HABITACIONAIS.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A AUTOPISTA PLANALTO SUL PARA QUE A MESMA ARRUME A PONTE DE ACESSO QUE INTERLIGA A RUA DAS ARARAS, GRALHA AZUL COM A BR 116 (RODOVIA RÉGIS BITTENCOURT).</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA ENVIADO OFICIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO APRECIE O ANTEPROJETO DE LEI QUE AUTORIZA O MUNICÍPIO DE FAZENDA RIO GRANDE A FIRMAR CONVÊNIO PARA CESSÃO DE SERVIDORES PÚBLICOS MUNICIPAIS EM FAVOR DA ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE FAZENDA RIO GRANDE/PR - APAE </t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO CENTRO DE HEMATOLOGIA E HEMOTERAPIA DO PARANÁ (HEMEPAR), PARA QUE O MESMO INFORME A POSSIBILIDADE DE ENVIAR UMA EQUIPE PARA COLETA DE DOAÇÃO DE SANGUE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO APRECIE O ANTEPROJETO DE LEI QUE REGULAMENTA A CONTRATAÇÃO DE ESTAGIÁRIOS NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1176/1176_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1176/1176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO APRECIE O ANTEPROJETO DE LEI QUE CRIA O BAIRRO FAZENDA IGUAÇU, NO TERRITÓRIO DE FAZENDA RIO GRANDE/PR, COMPLEMENTANDO-O NAQUILO EM QUE FOR CARENTE, ESPECIALMENTE NO QUE TOCA AO GEORREFERENCIAMENTO.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A PREFEITURA MUNICIPAL E A ARTERIS SOLICITANDO INFORMAÇÕES QUANTO A ABERTURA DE UMA VIA DE LIGAÇÃO ENTRE A RUA FLAMINGOS COM A BR 116 NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO Á EXMO SR. PREFEITO MUNICIPAL PARA QUE O MESMO INFORME Á ESTA CASA DE LEIS, SE Á POSSIBILIDADE DE IMPLANTAR O PROGRAMA "RESTAURANTE POPULAR" NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>Gilberto do Dog, Juarez da Silva, Luiz Sergio Claudino - Serjão, Mestre Nelson, Paulinho Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1185/1185_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1185/1185_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA SEJA EXPEDIDO OFÍCIO AO TRIBUNAL REGIONAL ELEITORAL (TRE), PARA QUE O MESMO ANALISE A POSSIBILIDADE DE FAZER UM MUTIRÃO PARA ATENDER OS ELEITORES QUE POR ALGUM MOTIVO NÃO FIZERAM A BIOMETRIA, PARA QUE TENHAM A OPORTUNIDADE DE REGULARIZAR SEUS TÍTULOS DE ELEITOR.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1186/1186_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1186/1186_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR DEPUTADO FEDERAL TONINHO WANDSCHEER, PLEITEANDO QUE O MENCIONADO PARLAMENTAR DESENVOLVA AÇÕES NO SENTIDO DE APRESENTAR EMENDA PARLAMENTAR PARA AQUISIÇÃO DE EQUIPAMENTOS E MEDICAMENTOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1187/1187_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1187/1187_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO APRECIE O ANTEPROJETO DE LEI QUE CITA O CARGO DE PROVIMENTO EFETIVO DE TERAPEUTA EM REABILITAÇÃO DE DEPENDÊNCIA QUÍMICA, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE FAZENDA RIO GRANDE/PR.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1188/1188_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1188/1188_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A PREFEITURA MUNICIPAL SOLICITANDO ESTUDO DE VIABILIDADE QUANTO A INCLUSÃO DE RECURSOS NO ORÇAMENTO PARA UMA GALERIA DE FOTOS E ARQUIVOS VOLTADA A PREOCUPAÇÃO E CONSERVAÇÃO DE REGISTROS DE MEMÓRIA DA HISTÓRIA E CULTURA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1192/1192_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1192/1192_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO A COMEC, NO SENTIDO DE QUE A MESMA VERIFIQUE A POSSIBILIDADE DE DISPONIBILIZAR MAIS ÔNIBUS PARA ATENDER A LINHA JARDIM VENEZA, NESTE MUNICÍPIO NO HORÁRIO DAS 17H45.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL. SEJA EXPEDIDO OFÍCIO A EMPRESA DE TELEFONIA OI, PARA QUE A MESMA ESTUDE A POSSIBILIDADE DE FAZER VISTORIA EM TODOS OS TELEFONES PÚBLICOS INSTALADOS EM NOSSO MUNICÍPIO, PARA DETECTAR OS QUAIS ESTÃO COM PROBLEMAS E SE POSSÍVEL FAZER A MANUTENÇÃO NOS MESMO.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1194/1194_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1194/1194_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO À SANEPAR - COMPANHIA DE SANEAMENTO DO PARANÁ - PARA QUE PROVIDENCIE A IMPLANTAÇÃO DE ÁGUA TRATADA PARA A REGIÃO DO PASSO AMARELO, EM FAZENDA RIO GRANDE, PARANÁ, E SOLICITAMOS QUE INFORME A PREVISÃO DE INÍCIO DAS OBRAS NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO BANCO DO BRASIL AGÊNCIA FAZENDA RIO GRANDE-PR, PARA QUE O MESMO INFORME A ESTA CASA DE LEIS O MOTIVO PELO QUAL O AUTOATENDIMENTO (CAIXA ELETRÔNICO), NÃO FUNCIONA AOS FINAIS DE SEMANA E FERIADOS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, PARA QUE SEJA EXPEDIDO OFÍCIO A AUTOPISTA PLANALTO-SUL PARA QUE A MESMA ANALISE A POSSIBILIDADE DE IMPLANTAR UMA TRAVESSIA ELEVADA PARA PEDESTRES NA AVENIDA NOSSA SENHORA APARECIDA EMBAIXO DA TRINCHEIRA DA BR 116, NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO O OFÍCIO PARA EMPRESA DE CORREIOS DE TELÉGRAFOS PARA VIABILIZAREM A IMPLANTAÇÃO DE CÓDIGO DE ENDEREÇAMENTO POSTAL - CEP - NAS RUAS DO BAIRRO PASSO AMARELO.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A COMPANHIA PARANAENSE DE ENERGIA (COPEL AGÊNCIA FAZENDA RIO GRANDE), PARA QUE SEJA FEITO A MUDANÇA DE LOCAL DE UM POSTE DE ENERGIA ELÉTRICA QUE SE ENCONTRA EM FRENTE A UM COMÉRCIO NA RUA DINAMARCA Nº247.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1205/1205_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1205/1205_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. DEPUTADO FEDERAL ANTONIO WANDSCHEER PARA QUE, ATRAVÉS DE EMENDA PARLAMENTAR, DESTINE RECURSOS AO MUNICÍPIO DE FAZENDA RIO GRANDE, ESTADO DO PARANÁ PARA IMPLEMENTAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS CARLOS DRUMMOND DE ANDRADE, LUCENIR FRANCO DA ROCHA AMBAS SITUADAS NO BAIRRO JARDIM COLONIAL E TAMBÉM NA CONTINUAÇÃO DA AV. PORTUGAL, QUE ATÉ A PRESENTE DATA NÃO FORAM CONTEMPLADAS COM A PAVIMENTAÇÃO ASFÁLTICA E QUE VEM CAUSANDO ENORMES DESCONFORTOS A POPULAÇÃO COM A PROLIFERAÇÃO DE POEIRA E SEUS COMPLICADORES QUER PARA SAÚDE DA POPULAÇÃO QUER PARA QUALIDADE DE VIDA. </t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO SR. PREFEITO MUNICIPAL PARA QUE O MESMO ENCAMINHE A RECEITA FEDERAL PARA QUE SEJA DESTINADO EQUIPAMENTOS ORIUNDOS DE APREENSÃO COMO COMPUTADORES E NOTEBOOKS PARA DOAÇÃO AO MUNICÍPIO DE FAZENDA RIO GRANDE QUE SERÃO UTILIZADOS EM LABORATÓRIOS DE INFORMÁTICA.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO AO SECRETÁRIO DE OBRAS SR. PEDRO FERNANDO CAVICHIOLO, SOLICITANDO INFORMAÇÃO PELA NÃO CONCLUSÃO ASFÁLTICA DA RUA ALECRIM, APÓS O NÚMERO 355, SENDO QUE HOUVE O PAGAMENTO DO ASFALTO REALIZADOS PELOS MORADORES.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>Policial Batista, Ratinho</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEREM QUE SEJAM EXPEDIDO OFÍCIO AOS EXCELENTÍSSIMOS DEPUTADOS FEDERAIS SR. VALDIR ROSSONI, SR. HIDEKAZU TAKAYAMA, SR. DELEGADO FRANCISCHINI, SR. DILCEU SPERAFICO, SR. FERNANDO LÚCIO GIACOBO, SR. MARCELO BELINATI, SR. SANDRO FELIX, SR. EDMAR ARRUDA, SR. LUIZ NISHIMORI, SR. NELSON MEURER, SR. RUBENS BUENO, SR. EVANDRO ROMAN, SR. LUIZ CARLOS HAULY, SR. ALFREDO KAEFER, SRA. CHRISTIANE YARED, SR. TONINHO WANDSCHEER, SR.JOÃO ARRUDA, SR. HERMES FRANGÃO PARCIANELLO, SR. ORMAR SERRAGLIO, SR. SERGIO SOUZA, SR. ALEX CANZIANI, SR. DIEGO GARCIA, SR. LUCIANO DUCCI, SR. LEOPOLDO MEYER E SRA. LEANDRE DAL PONTE, PARA QUE INFORMEM SE EXISTE INTERESSE POR ALGUM DOS PARLAMENTARES DE INVESTIR EM FAZENDA RIO GRANDE - PR, ESPECIFICAMENTE NO TOCANTE A CRIAÇÃO DE UM CENTRO MULTIDISCIPLINAR, VOLTADO PARA A ÁREA DA SAÚDE E EDUCAÇÃO DE CRIANÇAS E ADOLESCENTES COM PROFISSIONAIS NAS ÁREAS DA SAÚDE E EDUCAÇÃO DE CRIANÇAS E ADOLESCENTES COM PROFISSIONAIS DE PSICOLOGIA, NEUROPEDIATRIA, TERAPIA OCUPACIONAL, FONOAUDIOLOGIA E OFTALMOLOGIA.  </t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1216/1216_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1216/1216_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A EMPRESA VIAÇÃO NOBEL LTDA. PARA QUE EM CONJUNTO COM O MUNICÍPIO, ESTUDEM A POSSIBILIDADE DE FAZER UM LEVANTAMENTO DOS PONTOS DE ÔNIBUS QUE ESTÃO PRECISANDO DE MANUTENÇÃO.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1224/1224_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1224/1224_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. ANTONIO CARLOS ROSA DE OLIVEIRA JUNIOR DIRETOR EXECUTIVO DO FUNDO NACIONAL DE SAÚDE, PARA QUE INFORME A POSSIBILIDADE DE INVESTIMENTO DA ORDEM DE R$ 1.600.000,00 (UM MILHÃO E SEISCENTOS MIL REAIS), ESPECIFICAMENTE PARA CRIAÇÃO DO CENTRO DE ATENÇÃO PSICOSSOCIAL INFANTIL - CAPS-I E DO CENTRO DE ATENÇÃO PSICOSSOCIAL ÁLCOOL DROGAS - CAPS-AD NO MUNICÍPIO DE FAZENDA RIO GRANDE-PR</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1217/1217_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1217/1217_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A MESA DIRETORA DA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE REMETA OFÍCIO À PREFEITURA MUNICIPAL DE FAZENDA RIO GRANDE, PARA QUE A MESMA INFORME SOBRE OS MOTIVOS DO NÃO PAGAMENTO DE AVANÇOS NAS CARREIRAS DE SERVIDORES PÚBLICOS MUNICIPAIS, BEM COMO QUAL A PREVISÃO DO PAGAMENTO DOS MESMOS, POSTO QUE EXISTE LEI MUNICIPAL REGULAMENTANDO ESSA QUESTÃO.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1225/1225_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1225/1225_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A ACINFAZ (ASSOCIAÇÃO COMERCIAL E INDUSTRIAL DE FAZENDA RIO GRANDE) NO INTUITO DE PROMOVER UMA CAMPANHA DE INFORMAÇÃO PARA AS EMPRESAS, COMÉRCIO E COMUNIDADE EM GERAL INCENTIVANDO AS PESSOAS QUE PREFEREM NÃO INFORMAR O CPF EM NOTA FISCAIS TENDO A OPÇÃO DE DOAR CRÉDITOS A ENTIDADES BENEFICENTES.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1226/1226_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1226/1226_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA REMETIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO QUE INFORME A RESPEITO DO ATENDIMENTO PSICOLÓGICO PROMOVIDO PELO CREAS E PELO CAPS NO MUNICÍPIO DE FAZENDA RIO GRANDE, ESCLARECENDO SE TAL SERVIÇO ESTÁ SENDO PRESTADO PELO MUNICÍPIO: QUANTOS SÃO OS PROFISSIONAIS QUE O DESEMPENHAM; DAS VAGAS CRIADAS PARA ESTE CARGO, QUANTAS ESTÃO OCUPADAS; SE ESTE SERVIÇO ESTÁ SENDO PRESTADO POR SERVIDORES CONCURSADOS OU POR QUAIS OUTROS MEIOS.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1235/1235_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1235/1235_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA REMETIDO AO PODER EXECUTIVO MUNICIPAL DE FAZENDA RIO GRANDE, REQUERENDO QUE ESTE, ATRAVÉS DE SEUS ÓRGÃOS COMPETENTES, INFORME SE FOI AUTORIZADA A CONSTRUÇÃO LOCALIZADA NA ESQUINA ENTRE A AVENIDA ARAUCÁRIA E A AVENIDA BRASIL, CASO HAJA ALVARÁ, QUAL A JUSTIFICATIVA PARA A LIBERAÇÃO DA OBRA.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1236/1236_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1236/1236_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A AUTOPISTA PLANALTO SUL PARA QUE A MESMA VIABILIZE TRABALHOS DE RECUPERAÇÃO A AMPLIAÇÃO EM SUA MALHA VIÁRIA NO PERÍODO NOTURNO, QUE DARÁ COMODIDADE AO FLUXO DE VEÍCULOS E TRANSPORTES COLETIVOS.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1237/1237_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1237/1237_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SR. PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA MUNICIPAL DE URBANISMO, INFORME SOBRE AS MEDIDAS QUE ESTÃO SENDO ADOTADAS REFERENTE AO ESTABELECIMENTO NOSSO BAR LOCALIZADO NA AV. BRASIL. 1901, QUANTO AO DESCUMPRIMENTO DA LEI 861/2011 QUE DISPÕE SOBRE RUÍDOS URBANOS, PROTEÇÃO DO BEM ESTAR E DO SOSSEGO PÚBLICO BEM COMO SE O REFERIDO ESTABELECIMENTO POSSUI ALVARÁ DE FUNCIONAMENTO E DE MÚSICA AO VIVO.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t xml:space="preserve">CONSIDERANDO O PROBLEMA DE ENGENHARIA DE TRÁFEGO EXISTENTE NA BR 116, NA ALTURA DO KM 130, PRÓXIMO A BALANÇA DE PESAGEM, NO MUNICÍPIO DE FAZENDA RIO GRANDE E QUE ISSO VEM CAUSANDO ENORMES TRANSTORNOS AOS USUÁRIOS DESTA VIA, PREJUDICANDO ESPECIALMENTE AOS QUASE 30 MIL MORADORES DOS BAIRROS ADJACENTES E AINDA CONSIDERANDO O ABAIXO ASSINADO QUE SEGUE ANEXO, ONDE FORAM COLETADAS QUASE 1.000 (MIL) ASSINATURAS DE TRANSEUNTES NO LOCAL COMPROVANDO A NECESSIDADE DE ALGUMA MEDIDA, REQUER SEJA EXPEDIDO OFÍCIO AO ILMO. SR. MARIO RODRIGUES JUNIOR, DIRETOR GERAL DA AGÊNCIA NACIONAL DE TRANSPORTES TERRESTRES - ANTT, PARA QUE O MESMO VIABILIZE A IMPLANTAÇÃO DE UM RETORNO NESTA REGIÃO A FIM DE PROPORCIONAR PRINCIPALMENTE MAIOR SEGURANÇA AOS USUÁRIOS DA VIA E DESAFOGAR O TRÂNSITO DO LOCAL. </t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1238/1238_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1238/1238_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO PARA A SANEPAR PARA QUE A MESMA DISPONIBILIZE A ESTA CASA DE LEIS O NÚMERO DE RESIDÊNCIA QUE SÃO ATENDIDAS PELOS SERVIÇOS DE ABASTECIMENTO DE ÁGUA E TRATAMENTO DE ESGOTO.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA VIAÇÃO NOBEL LTDA. PARA QUE EM CONJUNTO COM O MUNICÍPIO, ESTUDEM A POSSIBILIDADE DE COLOCAR UM PONTO DE ÔNIBUS NA RUA MATO GROSSO EM FRENTE AO Nº 4043, E QUE O ÔNIBUS FAÇA TAMBÉM ESSE ITINERÁRIO AOS SÁBADOS APÓS AS 20:00 HORAS E TAMBÉM NOS DOMINGOS E FERIADOS.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO PARA A CONCESSIONÁRIA AUTOPISTA PLANALTO SUL, A QUAL ADMINISTRA O TRECHO DA VIA RÉGIS BITTENCOURT QUE CRUZA O MUNICÍPIO DE FAZENDA RIO GRANDE, PARA QUE VIABILIZE COM URGÊNCIA A MANUTENÇÃO DA PISTA DE CORRIDA E CAMINHADA, DA PASSARELA QUE REALIZA A TRAVESSIA DA TRINCHEIRA DA AVENIDA CÉSAR CARELLI, DAS LIXEIRAS E DOS BANCOS QUE OS PEDESTRES UTILIZAM, QUE ESTÃO LOCALIZADOS AO LADO DA BR.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1253/1253_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1253/1253_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO APRECIE O ANTEPROJETO DE LEI QUE CRIA O EVENTO FEIRA DE INVENÇÕES DO MUNICÍPIO, ENCONTROS QUE PODERÃO SER SEMESTRAIS OU ATÉ MESMO ITINERANTES.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1254/1254_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1254/1254_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE A MESA DIRETORA DA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE REMETA OFÍCIO À SECRETARIA DE URBANISMO COM CÓPIA PARA A SECRETARIA DE MEIO AMBIENTE, PARA QUE INFORME SOBRE O EMPREENDIMENTO IMOBILIÁRIO QUE ESTÁ SENDO REALIZADO ÀS MARGENS DO RIO DESPIQUE, NA DIVISA ENTRE FAZENDA RIO GRANDE E SÃO JOSÉ DOS PINHAIS, O QUAL ESTÁ IDENTIFICADO COMO EMPREENDIMENTO PARA INDÚSTRIAS, ESCLARECENDO OS SEGUINTES FATOS: O PRESENTE EMPREENDIMENTO ESTÁ DE ACORDO COM AS LEIS AMBIENTAIS? A PROXIMIDADE COM O RIO DESPIQUE NÃO OFERECE RISCO À CONTAMINAÇÃO DESTE MANANCIAL? EXISTE ESTUDO DE IMPACTO AMBIENTAL - CASO AFIRMATIVO - REQUER-SE CÓPIA DO MESMO.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO SR. MAURICIO FERRAZ DA COSTA, CHEFE DO NÚCLEO REGIONAL DE EDUCAÇÃO DA ÁREA METROPOLITANA SUL DA SECRETARIA DA EDUCAÇÃO DO PARANÁ, PARA QUE INFORME SE HÁ POSSIBILIDADE DE REALIZAR A MUDANÇA FÍSICA DO SETOR DA SECRETARIA DO COLÉGIO ESTADUAL DESEMBARGADOR JORGE ANDRIGUETTO PARA O ANDAR TÉRREO DA EDIFICAÇÃO.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1264/1264_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1264/1264_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA REMETIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO QUE INFORME SOBRE A REVISÃO ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS NO PODER EXECUTIVO DE FAZENDA RIO GRANDE, ESCLARECENDO QUAL A O PERCENTUAL APURADO PARA A REVISÃO, E QUANTO SERÁ APRESENTADO NA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE/PR, O COMPETENTE PROJETO DE LEI PARA REGULAMENTAÇÃO DA REVISÃO DAS REMUNERAÇÕES DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1269/1269_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1269/1269_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE ATRAVÉS DO DEPARTAMENTO DE ARRECADAÇÕES INFORME A ESTA CADA DE LEIS SOBRE OS INCENTIVOS FISCAIS OPORTUNIZADOS AS EMPRESAS QUE DEMONSTRAM INTERESSE EM INSTALAR-SE EM NOSSO MUNICÍPIO. OUTROSSIM, QUE INFORME QUAIS EMPRESAS JÁ SE BENEFICIAM DESTA CONDIÇÕES E POR QUAL PERÍODO FOI CONCEDIDO ESTE BENEFÍCIOS.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1270/1270_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1270/1270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO A LEBLON TRANSPORTES DE PASSAGEIROS E A COMEC PARA QUE SEJAM FEITOS ESTUDOS PARA QUE A LINHA JARDIM VENEZA QUE PASSA PELO GRALHA AZUL POSSA VOLTAR AO SEU ANTIGO TRAJETO OU SEJA PELA RODOVIA REGIS BETENCOURT OU ATÉ MESMO COMO ALTERNATIVA PELA AVENIDA PORTUGAL, PELO PERÍODO EM QUE SE REALIZAM AS OBRAS DE PAVIMENTAÇÃO NO TRAJETO HOJE REALIZADO.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1271/1271_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1271/1271_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO DO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE INFORME SOBRE A REGULAMENTAÇÃO E VIABILIZAÇÃO DO ANTEPROJETO DE LEI QUE CRIA A FEIRA LIVRE DO PRODUTOR E AGRICULTOR FAMILIAR DE FAZENDA RIO GRANDE APRESENTADO POR MEIO DO REQUERIMENTO 92/2014, E APROVADO POR ESTA CÂMARA MUNICIPAL EM 24/04/14 E RECEBIDO PELA PREFEITURA SOB O PROTOCOLO GERAL DE Nº 9617/2014.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5793,67 +5793,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1271/1271_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/788/788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/804/804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/805/805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/825/825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/806/806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/807/807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/808/808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/809/809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/810/810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/811/811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/826/826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/827/827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/828/828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/829/829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/830/830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/831/831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/832/832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/842/842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/856/856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/843/843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/844/844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/845/845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/846/846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/847/847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/848/848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/849/849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/857/857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/858/858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/859/859_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/860/860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/861/861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/862/862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/863/863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/872/872_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/873/873_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/874/874_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/875/875_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/876/876_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/877/877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/878/878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/884/884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/879/879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/885/885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/886/886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/887/887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/888/888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/889/889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/890/890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/897/897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/898/898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/899/899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/900/900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/901/901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/902/902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/903/903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/904/904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/905/905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/913/913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/914/914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/915/915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/916/916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/917/917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/918/918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/919/919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/920/920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/921/921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/922/922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/932/932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/933/933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/934/934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/935/935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/936/936_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/937/937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/938/938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/946/946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/947/947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/948/948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/949/949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/950/950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/951/951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/952/952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/953/953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/960/960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/961/961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/962/962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/963/963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/964/964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/965/965_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/966/966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/967/967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/968/968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/969/969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/979/979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/980/980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/981/981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/982/982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/983/983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/984/984_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/985/985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/986/986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/987/987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1005/1005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1006/1006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1007/1007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1008/1008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1009/1009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1010/1010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1011/1011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1020/1020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1012/1012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1013/1013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1021/1021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1022/1022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1023/1023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1024/1024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1025/1025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1036/1036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1037/1037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1038/1038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1039/1039_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1040/1040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1041/1041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1042/1042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1043/1043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1044/1044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1045/1045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1054/1054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1055/1055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1056/1056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1057/1057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1058/1058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1059/1059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1060/1060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1061/1061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1068/1068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1069/1069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1070/1070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1071/1071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1072/1072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1073/1073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1074/1074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1075/1075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1084/1084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1085/1085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1086/1086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1087/1087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1088/1088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1089/1089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1090/1090_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1091/1091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1100/1100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1101/1101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1102/1102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1103/1103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1104/1104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1110/1110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1111/1111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1112/1112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1113/1113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1114/1114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1115/1115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1116/1116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1117/1117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1118/1118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1128/1128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1129/1129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1130/1130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1131/1131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1132/1132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1133/1133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1134/1134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1135/1135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1143/1143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1144/1144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1145/1145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1146/1146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1147/1147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1148/1148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1153/1153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1154/1154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1155/1155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1156/1156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1157/1157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1158/1158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1159/1159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1160/1160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1165/1165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1166/1166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1167/1167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1170/1170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1180/1180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1171/1171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1172/1172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1173/1173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1174/1174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1175/1175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1181/1181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1182/1182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1183/1183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1189/1189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1195/1195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1184/1184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1190/1190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1191/1191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1196/1196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1197/1197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1198/1198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1199/1199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1200/1200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1207/1207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1208/1208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1209/1209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1210/1210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1211/1211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1212/1212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1213/1213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1219/1219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1220/1220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1221/1221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1222/1222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1223/1223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1230/1230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1232/1232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1233/1233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1234/1234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1248/1248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1249/1249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1258/1258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1259/1259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1260/1260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1261/1261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1262/1262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1268/1268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1275/1275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1276/1276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1296/1296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/802/802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/800/800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/821/821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/822/822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/823/823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/824/824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/870/870_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1297/1297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/803/803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/841/841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/871/871_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/943/943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/944/944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1003/1003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1004/1004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/801/801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/789/789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/790/790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/791/791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/792/792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/793/793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/794/794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/795/795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/796/796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/797/797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/798/798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/799/799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/812/812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/813/813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/814/814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/815/815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/816/816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/817/817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/818/818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/819/819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/820/820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/833/833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/834/834_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/835/835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/836/836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/837/837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/838/838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/839/839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/840/840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/851/851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/852/852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/853/853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/854/854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/855/855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/864/864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/865/865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/866/866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/923/923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/867/867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/868/868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/869/869_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/880/880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/891/891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/881/881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/882/882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/883/883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/892/892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/893/893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/894/894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/895/895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/896/896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/906/906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/908/908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/909/909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/910/910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/911/911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/924/924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/925/925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/926/926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/927/927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/928/928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/929/929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/930/930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/931/931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/939/939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/940/940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/941/941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/942/942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/954/954_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/955/955_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/956/956_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/958/958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/959/959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/970/970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/971/971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/972/972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/973/973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/974/974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/988/988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/975/975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/976/976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/977/977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/978/978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/989/989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/990/990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/991/991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/992/992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/993/993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/994/994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/995/995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/996/996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/997/997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/998/998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/999/999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1001/1001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1016/1016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1017/1017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1018/1018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1019/1019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1026/1026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1027/1027_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1028/1028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1030/1030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1031/1031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1046/1046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1032/1032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1047/1047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1048/1048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1049/1049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1050/1050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1076/1076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1062/1062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1063/1063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1064/1064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1065/1065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1066/1066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1067/1067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1077/1077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1078/1078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1079/1079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1080/1080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1081/1081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1082/1082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1095/1095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1096/1096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1097/1097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1098/1098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1105/1105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1106/1106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1107/1107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1119/1119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1120/1120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1121/1121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1122/1122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1123/1123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1124/1124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1125/1125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1137/1137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1138/1138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1139/1139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1140/1140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1141/1141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1142/1142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1149/1149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1161/1161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1150/1150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1151/1151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1152/1152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1162/1162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1163/1163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1168/1168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1169/1169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1176/1176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1177/1177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1178/1178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1185/1185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1186/1186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1187/1187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1188/1188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1192/1192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1193/1193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1194/1194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1201/1201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1202/1202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1203/1203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1204/1204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1205/1205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1206/1206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1214/1214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1216/1216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1224/1224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1217/1217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1225/1225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1226/1226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1235/1235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1236/1236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1237/1237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1238/1238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1251/1251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1252/1252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1253/1253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1254/1254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1264/1264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1269/1269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1270/1270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2016/1271/1271_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H515"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="194.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>