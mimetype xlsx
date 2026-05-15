--- v0 (2025-12-24)
+++ v1 (2026-05-15)
@@ -54,6813 +54,6813 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EMEE</t>
   </si>
   <si>
     <t>Emenda Executivo Executivo</t>
   </si>
   <si>
     <t>Márcio Claudio Wozniack</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO § 1º DO ARTIGO 102 DA LEI ORGÂNICA DO MUNICÍPIO DE FAZENDA RIO GRANDE, PARANÁ.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>EMLL</t>
   </si>
   <si>
     <t>Emenda Legislativo Legislativo</t>
   </si>
   <si>
     <t>Gilberto do Dog, Homem do Chapéu, Luiz Sergio Claudino - Serjão, Silvestre da DBS</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 14 DA LEI ORGÂNICA DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA FEITA DUAS LOMBADAS NA RUA TRIDI, UMA EM FRENTE O MERCADO RECANTO E OUTRA EM FRENTE AO NUMERO 1525, AMBAS NO BAIRRO JARDIM PALMEIRA.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Paulinho Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA CONSTRUÇÃO DE ESCOLA MUNICIPAL COM QUADRA COBERTA, ENTRE AS RUAS MATINHOS, VIRMOND E TRAVESSA PINHÃO NO BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Gilberto do Dog</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO A LIMPEZA DAS RUAS HOLANDA/SUÉCIA ESQUINA COM A BULGÁRIA.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Professor Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO IMPLANTAÇÃO DE LOMBADAS NA AV. CURITIBA, ENTRE A UNIDADE DE SAÚDE SANTA MARIA E A ESCOLA ESTADUAL VALDEVINO PAROLIN ACORDES E NAS PROXIMIDADES.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Juarez da Silva</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITA SINALIZAÇÃO HORIZONTAL NO RADAR DE VELOCIDADE 40 POR HORA, NA RUA RIO MADEIRA PRÓXIMO A RUA RIO MADEIRA PRÓXIMA A RUA RIO ORINOCO, NO BAIRRO IGUAÇU I.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dr. Nassib</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO A SECRETÁRIA MUNICIPAL DE OBRAS PÚBLICAS, E/E AO EXECUTIVO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DO ÓRGÃO COMPETENTE PROVIDENCIE LIMPEZA DO LAGO NA AV. BRASIL FUNDOS COM ECO ESTÁDIO.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO O ESTUDO DE VIABILIDADE PARA A CONSTRUÇÃO DE UMA ÁREA DE LAZER COM ACADEMIA AO AR LIVRE, NA RUA PLANALTO ESQUINA COM A RUA JAGUARAIVA, JARDIM SUZUKI, BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Silvestre da DBS</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO AGENDAMENTO PARA A REALIZAÇÃO DO PROGRAMA JUSTIÇA NO BAIRRO EM FAZENDA RIO GRANDE PARA O ANO DE 2015.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Marcos Ribas</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO, ESTUDOS NO SENTIDO DE QUE A PISTA PARA CAMINHADAS, LOCALIZADA NA PRAÇA BRASIL SEJA ALARGADA E AMPLIADA.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Mestre Nelson</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA REALIZADA A IMPLANTAÇÃO DE SINALIZAÇÃO HORIZONTAL E VERTICAL, REDUTOR DE VELOCIDADES NAS VIAS PÚBLICAS DO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXECUTADAS MANUTENÇÃO PREVENTIVAS OU REFORMAS NAS SEGUINTES ESCOLAS MUNICIPAIS: SANTA FÁ E MARLENE BARBOSA.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E/E AO EXECUTIVO MUNICIPAL. PARA QUE A MESMA ATRAVÉS DO ÓRGÃO COMPETENTE PROVIDENCIE ROÇADA NO ENTORNO DA APAE, SENDO OPORTUNO TAMBÉM EXECUTAR O MESMO SERVIÇO EM TODAS AS UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Professor Leslie</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM PROVIDÊNCIAS COM RELAÇÃO AOS TERRENOS ARROLADOS ABAIXO.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITA ESTUDO DE VIABILIDADE DE UM ESCOLA MUNICIPAL E UM CMEI, NO GREEN FIELD NOVO LOTEAMENTO DO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENVIADO OFICIO C/C A SECRETARIA DE MEIO AMBIENTE PARA QUE SEJA FEITA A MANUTENÇÃO E LIMPEZA DA PRAÇA MIRO SIQUEIRENSE LOCALIZADA NA RUA PALMITAL NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO A EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA ISLÂNDIA EM FRENTE AO Nº 841 E Nº 312 ESQUINA COM AV. ESTADOS UNIDOS, BAIRRO NAÇÕES</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE PROVIDENCIE A MANUTENÇÃO NO SEMÁFORO DA RUA EPHIGÊNIO PEREIRA DA CRUZ COM A RUA FRANCISCO CLAUDINO DOS SANTOS.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL QUE SEJA FIRMADO UM CONVENIO EM PARCERIA COM A APAE, PROGRAMA SORRINDO COM A TURMINHA DA APAE.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJAM EXECUTADAS PINTURAS DAS LOMBADAS E FAIXAS DE PEDESTRES E SINALIZAÇÕES HORIZONTAIS NAS RUAS DO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PARA QUE SEJA FEITA A SUBSTITUIÇÃO DA COBERTURA DO PONTO DE ÔNIBUS PELO MODELO NOVO E MAIOR NOS DOIS SENTIDOS EM FRENTE A UNIDADE DE SAÚDE GRALHA AZUL.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Homem do Chapéu</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ATRAVÉS DA SECRETARIA COMPETENTE FAÇA A LIMPEZA DO CÓRREGO LOCALIZADO ENTRE AS RUAS VIDEIRA E AV. PAINEIRAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO A TAPA BURACO NA RUA PARANÁ ESQUINA COM A RUA NELSON CLAUDINO DOS SANTOS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA LIMPEZA DO TERRENO LOCALIZADO À RUA SIRIEMA ESQUINA COM RUA ARAPONGAS NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A EXPEDIÇÃO DE OFICIO A SECRETARIA MUNICIPAL DE SAÚDE C/C AO EXECUTIVO MUNICIPAL, SOPESANDO O CONTIDO NA LEI COMPLEMENTAR Nº 101, DE 04 DE MAIO DE 2000, A CONTRATAÇÃO DE MÉDICOS PARA A UNIDADE DE PRONTO ATENDIMENTO (UPA). </t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITA A REGULARIZAÇÃO E A PAVIMENTAÇÃO DO BAIRRO JARDIM COLONIAL.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA PROVIDENCIADO INSTALAÇÃO DE BRINQUEDOS ADAPTADOS PARA CRIANÇAS COM DEFICIÊNCIA E/OU MOBILIDADE REDUZIDA, NO "PARQUE VERDE".</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITA A SEGURANÇA EM FRENTE O COLÉGIO, NOSSA SENHORA DE FÁTIMA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Paulinho Coxinha, Silvestre da DBS</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO A MANUTENÇÃO COM URGÊNCIA NAS CÂMERAS DE MONITORAMENTO INSTALADAS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA IMPLANTADA ACADEMIA AO AR LIVRE.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA COLOCADA REDE DE PROTEÇÃO NA PARTE SUPERIOR DE PROTEÇÃO DA QUADRA DE AREIA DA PRAÇA IZALTINO SALVADOR SITUADO NA RUA RIO DA BARRA ESQUINA COM A TAPAJÓS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA PROVIDENCIADA A LIMPEZA NAS CALÇADAS, BEM COMO PODA DA GRAMA NO ENTORNO DO COLÉGIO ESTADUAL DESEMBARGADOR CUNHA PEREIRA.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA COLOCADA UMA TRAVESSIA ELEVADA NA AVENIDA BRASIL COM RUA VINHEIRO, AO LADO DO PORTÃO DE ENTRADA DA APAE.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PARA QUE SEJA FEITO O SERVIÇO DE ROÇADA NO ESPAÇO DE LAZER ENTRE AS RUAS TV. RIO BETHARA E RIO PRADA.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA ESTUDO DE VIABILIDADE DE IMPLANTAR UMA BOCA DE LOBO NA RUA VENEZUELA ESQUINA COM A RUA DAS ROSAS EM FRENTE A ENTRADA DA PUC.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXPEDIÇÃO DE OFICIO A SECRETARIA MUNICIPAL DE SAÚDE C/C AO EXECUTIVO MUNICIPAL, VISANDO À CONTRATAÇÃO DE MÉDICO ORTOPEDISTA, EM CARÁTER EMERGENCIAL, VISANDO SUPRIR A LACUNA HOJE EXISTENTE EM NOSSO SISTEMA DE SAÚDE.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SE QUE SEJA REALIZADA MANUTENÇÃO NECESSÁRIA EM TODAS AS ACADEMIAS AO AR LIVRE DA CIDADE.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA TORNAR A RUA VINHEIRO, SENTIDO MÃO ÚNICA ENTRE A RUA BARAÚNA E AVENIDA BRASIL.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA REALIZADO MUTIRÃO NA VILA SANTA MARIA E JARDIM MORUMBI, SENDO FEITO ROÇADA COM LIMPEZA NA AV. CURITIBA E AOS REDORES DOS PRÉDIOS PÚBLICOS, A TROCA DE LÂMPADAS QUEIMADAS, PATROLAMENTO EM TODA AS RUAS, COM NIVELAMENTO EM FRENTE AO NUMERO 408 DA RUA UBERABA.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO C/C A SECRETARIA FAZTRANS, PARA QUE SEJA FEITA A PINTURA DE FAIXAS, PARA PEDESTRE NA RUA CESAR CARELLI COM RUA RIO AMAZONAS, NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITA PATROLAMENTO E ENSAIBRAMENTO DAS SEGUINTES RUAS:</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO ESTUDO DE VIABILIDADE PARA MELHORIAS NA ILUMINAÇÃO PUBLICA NAS AVENIDAS ÁUSTRIA E ESTADOS UNIDOS.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ESTUDE A VIABILIDADE DE FAZER O CALÇAMENTO DAS RUAS CEREJEIRA, PESSEGUEIRO, OLIVEIRA E ABACATEIRO NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE PROVIDENCIE A APLICAÇÃO DE SAIBRO E PATROLAMENTO NA RUA TIBAGI.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>FACE O NÃO ATENDIMENTO DE NOSSA INDICAÇÃO Nº 364/2014 RATIFICAMOS A NOSSO SOLICITAÇÃO, INDICANDO A EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS C/C AO EXECUTIVO MUNICIPAL, ESTUDO DE VIABILIDADE TÉCNICA E FINANCEIRA DE IMPLANTAÇÃO DE TRAVESSIA ELEVADA NAS CONFLUÊNCIAS DAS RUAS CÉSAR CARRELI COM EPHIGÊNIO PEREIRA DA CRUZ, PREFERENCIALMENTE NO CRUZAMENTO ENTRE O EDIFÍCIO CORDILHEIRAS E O ANTIGO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO ESTUDO DE VIABILIDADE PARA A COLOCAÇÃO DE UMA BOCA DE LOBO, NA AVENIDA HOLANDA ENFRENTE O Nº461</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO ESTUDO PARA COLOCAÇÃO DE LOMBADA NA RUA RIO AMAZONAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITA UMA ROTATÓRIA NA AVENIDA NOSSA SENHORA APARECIDA COM A RUA SANTO AGOSTINHO NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO AO QUE SEJA COLOCADO ABRIGOS NOS PONTOS DE ÔNIBUS, NA LINHA SANTA MARIA, NO BAIRRO SANTA MARIA.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE LIXEIRAS NAS ESCOLAS E CMEIS DA REDE PÚBLICA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Mestre Nelson, Paulinho Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A CONTRATAÇÃO DE MAIS MÉDICOS PARA A UNIDADE DE SAÚDE DA VILA MARLI DEVIDO À GRANDE DEMANDA DE USUÁRIOS.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O ROÇAMENTO E LIMPEZA DAS CALÇADAS NA RUA SÃO BENEDITO, ENTRE AS RUAS SÃO NATALINO E RIO PIQUIRI.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ATRAVÉS DA SECRETÁRIA DE OBRAS FAÇA A PAVIMENTAÇÃO ASFÁLTICA DA RUA: FLAMINGOS ENTRE AS RUAS AV. PORTUGAL E ROMÊNIA NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO UMA PRAÇA COM ACADEMIA AO AR LIVRE NO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PARA QUE A SECRETARIA DE SAÚDE PROVIDENCIE A COMPRA E REPOSIÇÃO DOS SEGUINTES ITENS NAS UNIDADES DE SAÚDE RELACIONADAS ABAIXO:</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXPEDIÇÃO DE OFICIO A SECRETARIA MUNICIPAL DE SAÚDE C/C AO EXECUTIVO MUNICIPAL, COM VÊNIA AO CONTIDO NA LEI COMPLEMENTAR Nº 101, DE 04 DE MAIO DE 2000, E VISANDO O COMPRIMENTO AO CONTIDO NA PORTARIA 2.488 DE 21 DE OUTUBRO DE 2011, DO MINISTÉRIO DA SAÚDE, A RECOMPOSIÇÃO DO QUADRO DE MÉDICOS (AS) DAS UNIDADES DE SAÚDE DE NOSSO MUNICÍPIO, EM FACE DA ATUAL COMPOSIÇÃO DO QUADRO DAS MESMAS COMO SEGUE:</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA FEITO ESTUDO DE VIABILIDADE PARA SEREM REALIZADOS REPAROS NECESSÁRIOS (TAPA BURACOS) NA RUA ROUXINOL PRÓXIMO AO NUMERO 283.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA AMPLIADA A REDE DE ILUMINAÇÃO PUBLICA NA AV. PARANÁ COM A RUA NATAL, SENDO INSTALADO RAMAL DE BAIXA TENSÃO NA MESMA E EM ALGUNS PONTOS DA AV. CURITIBA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO AO EXMO. SR. PREFEITO MUNICIPAL, C/C PARA SECRETARIA DE MEIO AMBIENTE, PARA QUE PROVIDENCIE A LIMPEZA NAS CALÇADAS DA AVENIDA DAS ARAUCÁRIAS COM A RUA COQUEIROS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PARA QUE A SECRETARIA DE SAÚDE PROVIDENCIE A COMPRA, REPOSIÇÃO DOS SEGUINTES ITENS NAS UNIDADES DE SAÚDE RELACIONADAS ABAIXO:</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO O ESTUDO DE VIABILIDADE PARA A CONSTRUÇÃO DE UMA ÁREA DE LAZER COM ACADEMIA AO AR LIVRE, NA RUA TRAVESSA SÃO JORGE ESQUINA COM A AVENIDA Nº SENHORA CONCEIÇÃO, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO ESTUDOS DA PROBABILIDADE DA PAVIMENTAÇÃO RUA MATINHOS E TAMBÉM A CONSTRUÇÃO DE UMA LOMBADA NA MESMA EM FRENTE AO NUMERO 1358 NO BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXPEDIÇÃO DE OFICIO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS C/C AO EXECUTIVO MUNICIPAL, A EXECUÇÃO DE ROÇADA, MANUTENÇÃO BEM COMO REPOSIÇÃO DE TELHAS E CONCERTOS DE TELHADOS NA CASA DE PASSAGEM E CASA LAR.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA FEITO DESASSOREAMENTO NO RIO MASCATE EM TODA SUA EXTENSÃO. </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA FEITO ESTUDO DE VIABILIDADE PARA A COLOCAÇÃO DE UMA LOMBADA FÍSICA, NA RUA MATO GROSSO.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE A RUA TRÊS MARIA PASSE A SER SENTIDO ÚNICO, DA RUA GOIABEIRA Á RUA VENEZUELA, NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO ESTUDO DE VIABILIDADE, PARA SER COLOCADO UMA CONTENÇÃO AO LADO DO TERMINAL INDO ATÉ A FAIXA DE PEDESTRES NA RUA AVENIDA DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A LIMPEZA E RESTAURAÇÃO DAS PRAÇAS LOCALIZADAS NA RUA RIO JAÚ, BAIRRO IGUAÇU E ABERTURA DA RUA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA DESOBSTRUÍDA O EIXO DA AV. CURITIBA, MUITO MATO E AREIA TOMADO CONTA DA PISTA, ENTUPINDO OS BUEIROS.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA CRIADO O FUNDO MUNICIPAL DE CULTURA.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A INSTALAÇÃO DE PLACAS DENOMINATIVAS NAS RUAS DO MUNICÍPIO E/OU SUBSTITUIÇÃO DAS ILEGÍVEIS. </t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ATRAVÉS DA SECRETARIA DE OBRAS FAÇA A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS MACIEIRA, SEQUÓIA, PALMEIRA, CAJUEIRO, E NAS TRAVESSAS SAPOPEMA, MANJOEIRO, MURICI, BORDÔ, ACÁCIA, CATAIA, CAUNA, PIQUI, OLMO, PINUS E PEREIRA NO BAIRRO PÁTRIA MINHA.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXPEDIÇÃO DE OFICIO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS C/C AO EXECUTIVO MUNICIPAL, A EXECUÇÃO DE ROÇADA, BEM COMO REVISAR TODAS AS INSTALAÇÕES DOS VASOS SANITÁRIAS, DEVIDO À EXALAÇÃO DE GASES FÉTIDOS, NA ESCOLA MUNICIPAL ANTÔNIO BALDAN.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA CONTRATAÇÃO DE MAIS EQUIPES DE ROÇADA.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO E REDUTOR DE VELOCIDADE ELETRÔNICO NA AVENIDA PORTUGAL, JARDIM PALMEIRAS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDENCIAS PARA LIMPEZA E CONSTRUÇÃO DE CALÇADAS PADRONIZADA NA ESTRADA DO PASSO AMARELO, (CONTINUAÇÃO DA AVENIDA PORTUGAL) DESDE SEU INÍCIO NA RUA PITASSILGO, ATÉ O FINAL DA PARTE ASFALTADA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO RELATÓRIO INDICANDO TODAS AS RUAS COM NOME, CEP E REGULARIZAÇÃO DE NÚMEROS DAS RESIDÊNCIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO A PINTURA DE FAIXAS DE PEDESTRES EM FRENTE À ESCOLA MUNICIPAL, SÃO GABRIEL, SITUADA NA AVENIDA POLÔNIA ESQUINA COM A RUA DINAMARCA E NA AVENIDA HOLANDA, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ATRAVÉS DA SECRETARIA DO MEIO AMBIENTE C/C AO EXECUTIVO MUNICIPAL, FAÇA A RETIRADA DE UM PINHEIRO, LOCALIZADO NA RUA TANGARÁ Nº73, CASA 01, NO BAIRRO GRALHA AZUL, EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA PROVIDENCIADO INSTALAÇÃO DE PISO TÁTIL NAS RUAS PRÓXIMAS AO TERMINAL RODOVIÁRIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO A LIMPEZA DE MANILHAS E DAS VALETAS DA RUA LUCENIR FRANCO DA ROCHA.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PARA QUE A SECRETARIA DE EDUCAÇÃO COM COPIA SECRETARIA DE OBRAS PROVIDENCIE REPAROS E ATENDA AS NECESSIDADES DE TODOS CMEI RELACIONADOS ABAIXO: CMEI SANTA TEREZINHA: PRECISAM QUE TODAS AS SALAS SEJAM PINTADAS POIS AS PINTURAS ESTÃO BEM PRECÁRIAS E COM UMIDADE NAS PAREDES. AS CRIANÇAS PRECISAM DE UM OUTRO ESPAÇO PARA BRINCAR POIS O ESPAÇO ATUAL DEIXA AS CRIANÇAS EXPOSTAS AO SOL NO PERÍODO DA TARDE. CMEI TIA FANI: NECESSITA DE MAIS DOIS FUNCIONÁRIOS, POIS OS DEMAIS ESTÃO SOBRECARREGADOS. CMEI FRANCISCO JOÃO ORSO: A NECESSIDADE DE QUE A GUARDA MUNICIPAL FAÇA RONDAS COM MAIS FREQUÊNCIA. OS MUROS SÃO BAIXOS E A DIRETORA JÁ ENVIOU VÁRIOS OFÍCIOS A PREFEITURA SOLICITANDO A AMPLIAÇÃO DOS MUROS MAIS ATÉ O MOMENTO NÃO OBTEVE RESPOSTA. CMEI ZILDA ARNS: PROBLEMA GRAVE DE MAU CHEIRO DE ESGOTO EU ESTA TORNANDO O AMBIENTE INSUPORTÁVEL COM RISCO DE DOENÇAS E BACTÉRIAS PRINCIPALMENTE NA HORA DA REFEIÇÕES DA CRIANÇAS, A DIRETORA TAMBÉM JA COMUNICOU A PREFEITURA MAIS ATÉ O MOMENTO NÃO OBTEVE NENHUMA RESPOSTA. CMEI GRALHA AZUL: CONSERTO DA CALÇADA NA ENTRADA DO CMEI POIS ESTÁ TODA QUEBRADA, TRAZENDO RISCO AS CRIANÇAS. PRECISAM DE UMA LIXEIRA COM TAMPA, E QUE FAÇAM O RECOLHIMENTO DOS (BENS) MÓVEIS VELHOS QUE ESTÃO AO FUNDO DA CRECHE TOMANDO ESPAÇO, A DIRETORIA TAMBÉM JÁ ENVIOU OFÍCIO PARA A PREFEITURA MAIS ATÉ O MOMENTO NÃO OBTEVE RESPOSTA. CMEI ESTADOS: NECESSITA DE RONDAS PERIÓDICAS DA GUARDA MUNICIPAL PRINCIPALMENTE NA HORA DA SAÍDA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA REALIZADO PROJETO PREFEITURA VAI AO BAIRRO, NA VILA SANTA MARIA.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA À SECRETARIA DE OBRAS QUE PROVIDENCIE A MARCAÇÃO DE DISTÂNCIA NAS PISTAS DE CAMINHADA DAS PRAÇAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A EXPEDIÇÃO DE OFICIO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICA C/C AO EXECUTIVO MUNICIPAL, A EXECUÇÃO DE AÇÕES DE TATROLAMENTO E ENSAIBRAMENTO NA RUA: RIO MIRINGUAVA NO BAIRRO IGUAÇU. </t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO ESTUDO DE VIABILIDADE DE CONSTRUÇÃO DE CANCHA COBERTA NA ESCOLA MUNICIPAL LUIS NICHELE.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO SINALIZAÇÃO NA RUA RIO AMAZONAS, COMO IMPLANTAÇÃO DE UMA LOMBADA FÍSICA PRÓXIMA AO Nº 733, PINTURA DE FAIXAS E COLOCAÇÃO DE PLACA PREFERENCIAL NA RUA RIO AMAZONAS NO BAIRRO IGUAÇU I.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA DEITO REPARO E MANUTENÇÃO NO TELHADO DO CENTRO DE ABASTECIMENTO FARMACÊUTICO - CAF</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS QUE INDICAM A DELIMITAÇÃO ENTRE OS MUNICÍPIOS QUE FAZ DIVISA DE FAZENDA RIO GRANDE COM MANDIRITUBA, CURITIBA, ARAUCÁRIA, E SÃO JOSÉ DOS PINHAIS.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>EM FACE DA FALTA DE PRESERVAÇÃO PERMANENTE DO RIBEIRÃO ANA LUIZA, RATIFICO A INDICAÇÃO Nº 553/2013 DE NOSSA LAVRA, CORROBORADO PELA INDICAÇÃO Nº 57/2014, DO NOBRE EDIL, VEREADOR POLICIAL BATISTA, INDICA A EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS C/C AO EXECUTIVO MUNICIPAL, A EXECUÇÃO DE SERVIÇO DE ROÇADA, LIMPEZA E DESASSOREAMENTO, BEM COMO REVITALIZAÇÃO DO RIBEIRÃO ANA LUIZA, À RUA BUENO AIRES, PRÓXIMO DO NUMERAL, 09 E EM SUAS TRANSVERSAIS RUA FINLÂNDIA E AV: POLÔNIA, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO A LIMPEZA COM URGÊNCIA EM BAIXO DAS TORRES ELÉTRICAS NO JARDIM SANTARÉM.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ATRAVÉS DA SECRETARIA DO MEIO AMBIENTE, FAÇA A ROÇADA NA ESQUINA ENTRE A RUA PESSEGUEIRO E RUA VIDEIRA, NO BAIRRO EUCALIPTOS, EM FRENTE AO COLÉGIO ESTADUAL LUCY REQUIÃO DE MELLHO E SILVA.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA DEITO ATENDIMENTO PELO CRAS E CREAS PELO MENOS UM DIA POR SEMANA NO BAIRRO SANTA MARIA COM ATENDIMENTO SOCIAL, CADASTRO DE PROGRAMAS SOCIAIS E ARTICULAÇÕES ESTRATÉGICAS EM FORMA DE REDE DE PROTEÇÃO. ENVOLVENDO A UNIDADE DE SAÚDE MUNICIPAL, COLÉGIO ESTADUAL, SECRETARIA DE ESPORTE, CULTURA E LAZER E O CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A MANUTENÇÃO DAS CALÇADAS NA RUA EPHIGÊNIO PEREIRA DA CRUZ, ENTRE AS RUAS CÉSAR CARELLI E FRANCISCO CLAUDINO DOS SANTOS, AO LADO DO ANTIGO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, VISANDO QUE SEJA VERIFICADO A VIABILIDADE DE SER CONSTRUÍDO, O MAIS BREVE POSSÍVEL, UM CENTRO DE REFERENCIA DE ASSISTÊNCIA SOCIAL - CRAS, NA COMUNIDADE DE SANTA MARIA, BAIRRO ESTADOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA ESTUDO PARA COLOCAÇÃO DE LOMBADA FÍSICA NA AVENIDA DOS PERDIZES.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA DEITO ESTUDO DE VIABILIDADE, PARA RETIRADA OU PODA DE PINHEIROS NA RUA HONDURAS NUMERO 116.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO UMA LOMBADA NA RUA NELSON CLAUDINO DOS SANTOS PRÓXIMO A IGREJA EVANGÉLICA VINDA DE JESUS Nº 164 NO BAIRRO PIONEIROS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA IMPLANTADA UMA ACADEMIA AO AR LIVRE, NA PRAÇA MIRO SIQUEIRENSE LOCALIZADA NA BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Gilberto do Dog, Professor Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO ESTUDO DE VIABILIDADE PARA A IMPLANTAÇÃO DE UMA ÁREA DE LAZER COM ACADEMIA AO AR LIVRE, PARQUINHO, E QUADRA DE AREIA, NA LOCALIDADE DO BAIRRO SUZUKI, NO FINAL DA RUA SÃO DOMINGO SÁVIO.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ATRAVÉS DA SECRETARIA DO MEIO AMBIENTE C/C AO EXECUTIVO MUNICIPAL, FAÇA A RETIRADA DE UM PINHEIRO, LOCALIZADO NA RUA CORUJA Nº 2107, CASA 01, NO BAIRRO GRALHA AZUL, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Falcão</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE PROVIDENCIE A COLOCAÇÃO DE GRELHAS NOS BUEIROS DA RUA IRERÊ E AVENIDA PARANÁ.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE PROVIDENCIE A PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA CUBA, ENTRE A AVENIDA HOLANDA E RUA FLAMINGOS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA COLOCADA SINALIZAÇÃO DE TRÂNSITO NA RUA EL SALVADOR ESQUINA COM AV. POLÔNIA.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE VIABILIZE A REFORMA DO PRÉDIO DA EDUCAÇÃO INTEGRADA DA ESCOLA MUNICIPAL SANTA MARIA (ANTIGO PETI), COM A CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA AO LADO DO MESMO SENDO CERCADO COM MURO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO UMA LOMBADA NA RUA CARLOS DRUMONT DE ANDRADE EM FRENTE À IGREJA EVANGÉLICA ASSEMBLÉIA DE DEUS NO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECORRIDO MAIS DE 02(DOIS) ANOS QUE APRESENTAMOS A INDICAÇÃO Nº 193/2013 DE 09 DE ABRIL DE 2013, DE MINHA LAVRA, PROTOCOLADO SOB O Nº 218, DATADA DA MESMA DATA, RATIFICO ESTA INDICAÇÃO SOLICITANDO A EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS C/C AO EXECUTIVO MUNICIPAL, ROGANDO A IMPLANTAÇÃO DE UMA ACADEMIA DE GINÁSTICA AO AR LIVRE, NO BAIRRO PIONEIROS, COM ESTUDO DE VIABILIDADE DE A MESMA SER IMPLANTADO PRÓXIMO A NOVAS INSTALAÇÕES DA UNIDADE DE SAÚDE DO MESMO.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO ESTUDO DE VIABILIDADE PARA A CONTINUAÇÃO DE UMA DESSAS RUAS LOCALIZADA, NO BAIRRO SUZUKI, RUA SÃO DOMINGOS SÁVIA, RUA SÃO FELIX, RUA SANTA BERNADETE, RUA MATINHOS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO ESTUDO VIABILIDADE PARA TROCA DE POTÊNCIA ILUMINAÇÃO PUBLICA NA AVENIDA NOSSA SENHORA APARECIDA, ENTRE AS RUAS RIO PIQUIRI E RUA SANTA MONICA, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA COLOCADO COBERTURA NOS PONTOS DE ÔNIBUS LOCALIZADOS NA AVENIDA PAINEIRAS, EM FRENTE AO MERCADO CLEITON E NO PONTO DE ÔNIBUS ESQUINA COM AVENIDA BRASIL.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITA RECAPEAMENTO ASFÁLTICO NAS RUAS RIO PARANAPANEMA DO NÚMERO Nº689 AO Nº889 E NA RUA IGUAÇU DO Nº 624 AO Nº 1153 NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO ESTUDO DE VIABILIDADE, PARA A CONTRATAÇÃO DE UM CIRURGIÃO-DENTISTA PARA UNIDADE DE SAÚDE VILA MARLI.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO ESTUDO DE VIABILIDADE, PARA QUE O HORÁRIO DE ATENDIMENTO DA FARMÁCIA POPULAR PASSE A SER DE 24 HORAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO PARA QUE SEJA FEITO O SERVIÇO DE ENSAIBRAMENTO NAS RUAS TICO-TICO. TIRIVA NO BAIRRO GRALHA AZUL E RIO MANDAÇAI BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITA A REVITALIZAÇÃO ASFÁLTICA NA RUA GUARÁ LOCALIZADA NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA PROVIDENCIADO REPARO E MANUTENÇÃO NA DE BOCA DE LOBO, EM FRENTE À ESCOLA MUNICIPAL MARYLE APARECISA SCHETTER FERRI, NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE ATRAVÉS DA SECRETARIA DE OBRAS, FAÇA A PAVIMENTAÇÃO ASFÁLTICA NA RUA MARMELEIRO, NO BAIRRO EUCALIPTOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A FAZTRANS QUE ESTUDE A POSSIBILIDADE DE COLOCAÇÃO DE TRAVESSIA ELEVADA PARA PEDESTRES NA RUA MANGUEIRA, EM FRENTE À ESCOLA JOÃOZINHO E MARIA, NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EFETIVADO COM CELERIDADE UM CONSULTÓRIO ODONTOLÓGICO NA UNIDADE DE SAÚDE SANTA MARIA, COM A CONTRATAÇÃO DE PROFISSIONAIS DA ÁREA.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL C/C PARA A SECRETARIA DE EDUCAÇÃO, PARA QUE SEJA FEITO O ESTUDO DE VIABILIDADE PARA O AUMENTO NA ALTURA DO MURO E GRADES NAS JANELAS DO CMEI ZILDA ARNS, BAIRRO NAÇÕES.  </t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, A FIM DE QUE PROVIDENCIE PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJAM TERMINADAS AS OBRAS DE CALÇAMENTO DAS RUAS CASTANHEIRA E PITANGUEIRA.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EXPEDIÇÃO DE OFICIO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS C/C AO EXECUTIVO MUNICIPAL, ESTUDO DE VIABILIDADE ECONÔMICA E URBANÍSTICO COM O FITO DE CONSTRUIR PISTA DE CAMINHADA EM TODA A SUA EXTENSÃO, NO ENTORNO DA HORTA COMUNITÁRIA DO BAIRRO EUCALIPTOS, ENTRE AS RUAS GERIVÁ E CEREJEIRA, IGUALMENTE PLEITEAMOS UM PROJETO DE ILUMINAÇÃO PÚBLICA ORÇAMENTAL NOS MESMOS PADRÃO DA RUA CESAR CARELLI.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL ESTUDO DE VIABILIDADE PARA IMPLANTAÇÃO DE CALÇADAS NA AVENIDA DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO ESTUDO DE VIABILIDADE, PARA REPAROS NA VIA DA AV. ÁUSTRIA COM ESQUINA COM AVENIDA DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITA A MANUTENÇÃO NA RUA RIO NHUNDIAQUARA NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INDICO QUE SEJA FEITO A EXTENSÃO DA REDE DE ILUMINAÇÃO PÚBLICA NA RUA DINAMARCA EM FRENTE AO Nº 814 ESQUINA COM AV. POLÔNIA, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO MUNICIPAL COM COPIA PARA A SECRETARIA DE PLANEJAMENTO, URBANISMO E AÇÃO SOCIAL, VIABILIZE COM RECURSOS DO FUNDO MUNICIPAL DE HABITAÇÃO E MÃO DE OBRA PRÓPRIA DA SECRETARIA MUNICIPAL DE OBRAS, A PAVIMENTAÇÃO SIMILAR AO QUE FOI REALIZADO PRÓXIMO AO PROAÇÃO DA PUC NO BAIRRO IGUAÇU, EM TODAS AS RUAS DO JARDIM MURUMBI E VILA SANTA MARIA, TENDO EM VISTA QUE JÁ EXISTE RECURSO PARA A PAVIMENTAÇÃO DA AVENIDA UBERABA LOCALIZADA NA MESMA REGIÃO.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM COLOCADAS PLACAS PARA IDENTIFICAR LOCALIZAÇÃO DO HOSPITAL E MATERNIDADE NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL E FAZTRANS, PARA QUE PROVIDENCIE PLACAS DE SINALIZAÇÃO (PROIBIDO SOM ALTO) NAS RUAS, CESAR CARELLI E FRANCISCO CLAUDINO DOS SANTOS NAS PROXIMIDADES DO HOSPITAL NOSSA SENHORA APARECIDA E COLÉGIO DESEMBARGADOR JORGE ANDRIGUETTO NO BAIRRO PIONEIRO E NOS DEMAIS COLÉGIOS, CMEIS E POSTOS DE SAÚDE, DE ACORDO COM A LEI MUNICIPAL N° 861/2011.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO DO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DE SECRETARIA DE OBRAS COM COPIA PARA SECRETARIA DE EDUCAÇÃO, ATENDA AS NECESSIDADES DAS ESCOLAS MUNICIPAIS RELACIONADAS A BAIXO: </t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA PARA SECRETARIA DE OBRAS, A FIM DE QUE O MESMO PROVIDENCIE A PAVIMENTAÇÃO ASFÁLTICA PARA AS RUAS:</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>Falcão, Professor Hélio</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS SÃO ABILIO, SÃO MARCOS, SANTA MARTA, SANTA GISELE E SANTA LUZIA, TODAS NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE PROVIDENCIE A LIMPEZA DA GRELHA E TUBULAÇÃO PLUVIAL DA RUA MADEIRA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, COM CÓPIA PARA A FAZTRANS PARA QUE SEJAM PINTADAS AS FAIXAS DA RUA JOÃO QUIRINO LEAL.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS FAÇA A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS RIO PRETO E TRAVESSA RIO GUAPORÉ, NO BAIRRO IGUAÇU EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXPEDIÇÃO DE OFICIO A SECRETARIA MUNICIPAL DE SAÚDE C/C AO EXECUTIVO MUNICIPAL, PLEITEANDO A INSTALAÇÃO DE EQUIPAMENTOS DE CFTV (CIRCUITO FECHADO DE TV), NA RECEPÇÃO DA UNIDADE DE PRONTO ATENDIMENTO (UPA).</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNIRA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS SEJA FEITO ESTUDO DE VIABILIDADE QUANTO À IMPLANTAÇÃO DE CALÇADA NA CARLOS EDUARDO NICHELE, NO TRECHO COMPREENDIDO ENTRE A TRAVESSA SÃO PATRÍCIO E A AVENIDA NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFICIO AO EXMO SENHOR PREFEITO MUNICIPAL, E A SECRETARIA MUNICIPAL E ADMINISTRAÇÃO, PARA QUE VIABILIZE A ENTREGA DOS PONTOS DE ÔNIBUS, A EMPRESA VIAÇÃO NOBEL LTDA PARA QUE A MESMA FAÇA A COLOCAÇÃO DOS PONTOS DA LINHA (F18-PARQUE INDUSTRIAL) NA AVENIDA DAS INDÚSTRIAS, NA LINHA (EUCALIPTOS III) NO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL E A FAZTRANS PARTA QUE A MESMA VIABILIZE SINALIZAÇÃO NA RUA GROENLÂNDIA COMO PLACAS DE VELOCIDADE CONTROLADA DE ACORDO COM A VIA E IMPLANTAÇÃO DE UMA LOMBADA FÍSICA PRÓXIMO AO Nº770, NO BAIRRO NAÇÕES. </t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL E FAZTRANS, PARA QUE ESTUDE A POSSIBILIDADE DE COLOCAÇÃO DE UMA TRAVESSIA ELEVADA NA RUA FRANCISCO CLAUDINO DOS SANTOS, EM FRENTE AO COLÉGIO ESTADUAL DESEMBARGADOR JORGE ANDRIGUETTO.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL COM CÓPIA PARA A SECRETARIA DE OBRAS, PARA QUE VIABILIZE JUNTO AO SEDU A PAVIMENTAÇÃO E COM A SANEPAR A INSTALAÇÃO DA LINHA DE ESGOTO EM TODAS AS RUAS DO JARDIM SUZUKI SENDO ELAS: RUAS SANTA LUCIA, SANTA BERNADETE, SÃO FELIX, SÃO DOMINGOS SAVIO, AV. SANTO HILÁRIO DE PORTIER E A AV. MATINHOS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS FAÇA A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE, NA CANCHA DE AREIA, LOCALIZADA NA RUA ABACATEIRO, NO BAIRRO EUCALIPTOS II, EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE PLACAS INDICATIVAS DE PREFERENCIAL.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A EXPEDIÇÃO DE OFICIO A SECRETARIA MUNICIPAL DE SAÚDE C/C AO EXECUTIVO MUNICIPAL SOLICITANDO A RECARGA DOS EXTINTORES PARA PREVENÇÃO DE INCÊNDIO NA UNIDADE DE FARMÁCIA POPULAR DO BRASIL, EM NOSSO MUNICÍPIO, CONFORME REGULAMENTAÇÃO DO MINISTÉRIO DE SAÚDE, ASSIM COMO PRECONIZA A FIOCRUZ E O CORPO DE BOMBEIROS. BEM ASSIM ROGAMOS A REVISÃO DE TODOS OS EQUIPAMENTOS DE SEGURANÇA E PREVENÇÃO DE INCÊNDIOS EM TODAS AS UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITO ESTUDO DE VIABILIDADE, PARA A LIMPEZA DAS VALAS SITUADA NA RUA CISNE, PRÓXIMO AO NUMERO 59.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL C/C PARA A SECRETARIA DE SAÚDE, PARA ESTUDAR A VIABILIDADE DE CONTRATAÇÃO DE MÉDICOS ESPECIALISTAS, INCLUINDO A ESPECIALIDADE EM OFTALMOLOGIA PARA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFICIO A FAZTRANS PARA QUE SEJA FEITA A IMPLANTAÇÃO DE UMA LOMBADA FÍSICA NA RUA URUGUAI NAS PROXIMIDADES DO Nº851.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E A SECRETARIA DE OBRAS, PARA A QUE VIABILIZE A REVITALIZAÇÃO DA AV. PERNAMBUCO NO BAIRRO ESTADOS, COM A TROCA DA MANTA ASFÁLTICA, CALÇAMENTO, SINALIZAÇÃO HORIZONTAL E VERTICAL.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS PARA QUE A MESMA VIABILIZE PAVIMENTAÇÃO ASFÁLTICA NA RUA GUAPURUVÚ, TRAVESSA VIOLETA E TRAVESSA IMBUIA NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DE MEIO AMBIENTE, PARA QUE PROVIDENCIE A LIMPEZA NA CALÇADA DA RUA GOIABEIRA ESQUINA COM A TRAVESSA IMBÚIA.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICA C/C AO EXECUTIVO MUNICIPAL, A REALIZAÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA, NAS RUAS: JOSÉ MIRANDA, JOSÉ AMBROSIO CLAUDINO E MANOEL BERTOLINO DA CRUZ, NO BAIRRO PIONEIROS.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL E A SECRETARIA DE DEFESA SOCIAL, PARA QUE SEJA FEITO O ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NO TERMINAL RODOVIÁRIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL E PARA FAZTRANS, PARA QUE VIABILIZE A PINTURA DAS LAMBADAS  DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFICIO AO PODER EXECUTIVO MUNICIPAL, SUGERINDO EDIÇÃO DE LEI ESPECÍFICA PARA A CONCESSÃO DE ADICIONAL DE RISCO PARA AS ASSISTENTES SOCIAIS ATUANTES NA UPA 24H.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFICIO A SECRETARIA DE OBRAS, PARA QUE VIABILIZA A PAVIMENTAÇÃO DA RUA ESCÓCIA, NO TRECHO ENTRE A AVENIDA ESTADOS UNIDOS COM A TRAVESSA BIRMÂNIA LOCALIZADA NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL E FAZTRANS PARA QUE A MESMA VIABILIZE MELHORIAS NA SINALIZAÇÃO COLOCANDO TACHÕES OU ALGO PARECIDO NA RUA RIO PIQUIRI CRUZAMENTO DA RUA RIO OIAPOQUE NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, FAÇA A PAVIMENTAÇÃO ASFÁLTICA NA RUA BUTIÁ, ENTRE AVENIDA CEDRO E RUA GOIABEIRA, NO BAIRRO EUCALIPTOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL E A SECRETARIA DE OBRAS, PARA QUE SEJA VIABILIZADO A REVITALIZAÇÃO DA AV. BRASIL E A AV. PORTUGAL ENTRE AS AV. DAS ARAUCÁRIAS E FLAMINGOS, COM SINALIZAÇÃO HORIZONTAL E VERTICAL, ALARGAMENTO E REFORMA DAS CALÇADAS, COM ACESSIBILIDADE ADEQUADA E ILUMINAÇÃO REBAIXADA E DECORATIVA.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DE OBRAS, PARA QUE PROVIDENCIE O MANILHAMENTO DE ESGOTO NA RUA MACAU, ENTRE AS RUAS PERU E EGITO.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO MUNICIPAL E PARA A SECRETARIA DE OBRAS, PARA QUE SEJA CONCLUÍDO O ASFALTO NA RUA NAMÍBIA, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA E INDICA A EXPEDIÇÃO DE OFICIO AO EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, COM O FITO DA REALIZAÇÃO DE MANUTENÇÃO PERMANENTE E REPAROS NAS INSTALAÇÕES DA PRAÇA DA JUVENTUDE, LOCALIZADA NO BAIRRO IGUAÇU, POIS EM VISITA "IN LOCO", VERIFICAMOS VIDROS QUEBRADOS, ALAMBRADOS DANIFICADOS, "ET AL". </t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE SEJA FEITO A PAVIMENTAÇÃO ASFALTICA NAS CONTINUAÇÕES DAS RUAS NÍGES, CONGO, ALVORADA, CABO VERDE, ERITRÉIA, BENIN, ESTADOS UNIDOS, ETIÓPIA, GÂMBIA E LÍBIA, JARDIM SANTARÉM.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E FAZTRANS, PARA QUE A MESMA VIABILIZE SINALIZAÇÃO COMO SEMÁFOROS PARA PEDESTRES NA RUA CARELLI CRUZAMENTO DA RUA RIO IVAÍ NO BAIRRO IGUAÇU I.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DE OBRAS, A FIM DE QUE O MESMO PROVIDENCIE REPAROS NA CALÇADA DA AVENIDA PARANÁ ESQUINA COM A RUA JOSÉ MIRANDA, NO BAIRRO PIONEIROS.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFICIO A SECRETARIA DE OBRAS PARA QUE VIABILIZE A MANUTENÇÃO DOS APARELHOS DE GINÁSTICAS, JUNTAMENTE COM OS PLAYGROUND DE TODAS AS ACADEMIAS AO AR LIVRE, NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, E PARA SECRETARIA DO URBANISMO-DEPARTAMENTO DA ILUMINAÇÃO PUBLICA, PARA QUE VIABILIZE RONDAS PERIÓDICAS NA REDE DE ILUMINAÇÃO PUBLICA NESSE PERÍODO DE INVERNO.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO DO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DA SECRETARIA DE OBRAS, QUE EXECUTE AS OBRAS DE DRENAGEM, TERRAPLANAGEM E ENSAIBRAMENTO NA RUA CANCUM NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, FAÇA A LIMPEZA NA RUA GERIVÁ, PRÓXIMO AO NÚMERO 704, NO BAIRRO EUCALIPTOS, EM FAZENDA RIO GRANDE. </t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E SECRETARIA DE OBRAS PARA QUE SEJA FEITO O PATROLAMENTO NAS SEGUINTES RUAS DA VILA SANTA MARIA: BELÉM, MANAUS, PORTO VELHO, MACAPÁ, TEREZINHA, GOIÂNIA, FORTALEZA, URBELÂNDIA, ARACAJU, NATAL, JOÃO PESSOA, RECIFE, SALVADOR, VITORIA, BELO HORIZONTE, UBERABA, CAXIAS DO SUL E JACAREZINHO E ONDE NECESSÁRIO CORREÇÃO COM NIVELAMENTO E ENSAIBRAMENTO DE FORMA ADEQUADA BEM COMO CRIE CRONOGRAMA MENSAL OU BIMESTRAL DE REPAROS NESSA COMUNIDADE.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, A FIM DE QUE ATRAVÉS DO SETOR DE ILUMINAÇÃO PÚBLICA, REALIZE A IMPLANTAÇÃO DE REDE DE BAIXA TENSÃO, A FIM DE POSSIBILITAR A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA RIO MADEIRA, ENTRE AS RUAS IVAI E RIO TAQUARI.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, COM COPIA PARA A SECRETARIA DE OBRAS PARA QUE SEJA FEITO UMA LOMBADA NA RUA FRANCISCO C MACHADO EM FRENTE AO NUMERO 390.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A EXPEDIÇÃO DE OFÍCIO AO EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, A REALIZAÇÃO DE SERVIÇOS, VISANDO Á RECUPERAÇÃO DAS PINTURAS NAS FAIXAS DE PEDESTRES, NO ENTORNO DO TERMINAL EM CARÁTER EMERGENCIAL.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE SEJA FEITO A PAVIMENTAÇÃO ASFALTICA NAS RUAS CEILÃO, JAMAICA, TENERIFÉ, COSTA DO MARFIM, LITUÂNIA, GUINÉ, CONCUN, MARTINICA E CROÁCIA.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS FAÇA A PAVIMENTAÇÃO ASFÁLTICA NA RUA RIO ORINOCO, NO BAIRRO IGUAÇU EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS PARA QUE A MESMA VIABILIZE PAVIMENTAÇÃO ASFALTICA NAS RUAS RIO IAPÓ, RUA RIO IGUATEMI, RUA RIO IGUAÇU DA RUA RIO TIETE ATÉ O FINAL, RUA RIO PARANAÍBA DA RUA RIO OIAPOQUE ATÉ O FINAL E RUA RIO OIAPOQUE DA RUA RIO PARAÍBA ATÉ O FINAL NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS, PARA QUE SEJA FEITO ESTUDO DE VIABILIDADE PARA A REFORMA DO TELHADO, JUNTAMENTE COM A PARTE ELÉTRICA, E HIDRÁULICA, INCLUINDO A PINTURA DA UNIDADE DE SAÚDE GRALHA AZUL.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL COM COPIA PARA SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA QUE SEJA FEITO POSSÍVEIS REPAROS E TROCAS DE LÂMPADAS DO REFLETORES DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL ARNALDO BUSATO. ASSIM CONTRIBUINDO PARA MAIOR VISIBILIDADE NO PERÍODO NOTURNO E A SEGURANÇA DOS ALUNOS E FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO DO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DA SECRETARIA COMPETENTE ATRAVÉS DO ÓRGÃO (FAZ TRANS) PROVIDENCIE A PINTURA E SINALIZAÇÃO ASFALTICA NA AVENIDA PORTUGAL ATÉ O FINAL NA RUA PINTASSILGO.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO MUNICIPAL E AO DEPARTAMENTO DE ILUMINAÇÃO PUBLICA PARA QUE SE POSSÍVEL SEJA TROCADO A ILUMINAÇÃO ATUAL POR MAIOR POTENCIA NAS RUAS FLAMINGOS, PAPAGAIO, GAVIÃO, UBERABA E QUERO QUERO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL OBRAS REALIZE MANUTENÇÃO DAS FLOREIRAS DA RUA CESAR CARELLI, EFETUANDO FUROS NO INTERIOR DO RECIPIENTE E PLANTANDO FLORES.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO MUNICIPAL E PARA A SECRETARIA DE MEIO AMBIENTE PARA QUE PROVIDENCIE ESTUDO PARA IMPLANTAÇÃO DE PAISAGISMO NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFICIO AO EXMO SR. PREFEITO MUNICIPAL E PARA SECRETARIA DE OBRAS PRA QUE PROVIDENCIEM A OPERAÇÃO TAPA BURACO NA RUA ALBATROZ ESPECIFICAMENTE NA CHEGADA DA ROTATÓRIA.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFICIO A SECRETARIA DE OBRAS, PARA QUE SEJA FEITO ESTUDO DE VIABILIDADE, PARA A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS CITADAS ABAIXO, RUA RIO PALMITAL, RUA RIO AÇUNGUI, RUA RIO CAICHOEIRA, RUA RIO MOINHO, RUA RIO MANDAÇAI, RUA RIO MIRINGUAVA, TRAVESSA RIO BETERA, RUA RIO JAU, LOCALIZADAS NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO DO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DA SECRETARIA DE OBRAS, PROVIDENCIE OS SERVIÇOS DE PATROLAMENTO E ENSAIAMENTO NAS RUAS RIO PASSAÚNA, RUA RIO PALMEIRINHA E RUA NHUNDIAQUARA NO BAIRRO IGUAÇU. </t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E SECRETARIA DE OBRAS PARA QUE CRIE ACESSO DE VEÍCULOS COM SAIBRO, AOS MORADORES DA VILA SANTA MARIA, ENTRE A RUA NATAL E ARACAJÚ, POIS O ACESSO LOCAL FOI IMPEDIDO PELA CONSTRUÇÃO DO MURO DE CONTENÇÃO NA AVENIDA CURITIBA.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DE OBRAS, PARA QUE PROVIDENCIE A COLOCAÇÃO DE CALÇADAS NA RUA RIO TEJO, ENTRE A RUA RIO IVAÍ E AVENIDA RIO AMAZONAS, NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E FAZTRANS PARA QUE A MESMA VIABILIZE IMPLANTAÇÃO DE SENTIDO ÚNICO NA TRAVESSA RIO PADILHA EM FRENTE À ESCOLA MUNICIPAL SANTA FÉ NO BAIRRO IGUAÇU I.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL COM COPIA PARA ÓRGÃO MUNICIPAL - FAZTRANS, PARA QUE SEJA FEITO REPAROS E NOVA PINTURA DAS FAIXAS DE SINALIZAÇÃO DA VIA, AVENIDA BRASIL. ASSIM CONTRIBUINDO PARA SEGURANÇA DOS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS FAÇA A REALIZAÇÃO DO 'PROGRAMA TAPA BURACO' NAS RUAS PONTAL DO PARANÁ, CLEVELÂNDIA, DOIS VIZINHOS, ITAMBÉ, CRUZ MACHADO, ITAPERUÇU, CONTENDA, MORRETES E ANTONINA, NO BAIRRO ESTADOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXECUTIVO MUNICIPAL E PARA FAZTRANS, PARA QUE SEJA VIABILIZADO ESTUDO PARA A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA AV. ÁUSTRIA NAS PROXIMIDADES DA RUA PAVÃO.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE SEJA FEITA A REVITALIZAÇÃO DAS PINTURAS DE FAIXAS DE SINALIZAÇÃO NA RUA FRANCISCO CLAUDINO DOS SANTOS, BAIRRO PIONEIROS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO  SENHOR PREFEITO MUNICIPAL E PARA SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA FEITO REPARO NA BOCA DE LOBO DA AVENIDA DAS ARAUCÁRIAS, NO NÚMERO 1101, NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS FAÇA O CALÇAMENTO NA AV. BRASIL ENTRE AS RUAS LIMEIRA E ENTRADA DO JARDIM GREEN FIELD, NO BAIRRO EUCALIPTOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DE OBRAS, A FIM DE QUE A MESMA PROVIDENCIE COM URGÊNCIA A RECUPERAÇÃO DE PARTE DA RUA LA PAZ ESQUINA COM A RUA PERU, NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO A SECRETARIA MUNICIPAL DE OBRAS, PARA QUE A MESMA PROVIDENCIE A IMPLANTAÇÃO/CONSTRUÇÃO DE UMA LOMBADA ELEVADA NA AVENIDA BRASIL, PRÓXIMO AO BANCO HSBC.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL E A SECRETARIA DE OBRAS, PARA QUE SEJA REALIZADO A LIMPEZA E A DESOBSTRUÇÃO DA VALETA EM FRENTE O NÚMERO 1436 NA AVENIDA LUCENIR FRANCO DA ROCHA NO CAMPO DA CRUZ.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE OBRAS DE PAVIMENTAÇÃO ASFALTICA RUA MANDIRITUBA, BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE URBANISMO SETOR DE ILUMINAÇÃO PÚBLICA PARA QUE A MESMA VIABILIZE COLOCAÇÃO DE BRAÇOS E LÂMPADAS NOS POSTES DE ILUMINAÇÃO PÚBLICA DA RUA RIO NEGRO NO POSTE EM FRENTE AO Nº 1337 NO BAIRRO IGUAÇU II, RUA SANTO INÁCIO Nº833 NO BAIRRO SANTA TEREZINHA. </t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA E SOLICITA A EXPEDIÇÃO DE OFÍCIO AO EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, VISANDO A CONTEMPLAÇÃO DE MELHORIAS E REVITALIZAÇÃO, EM LOGRADOUROS NO BAIRRO EUCALIPTOS, ESPECIFICAMENTE À RUA MAGNÓLIA, COM PAVIMENTAÇÃO ASFÁLTICA BEM COMO MODERNIZAÇÃO DA ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFICIO AO EXMO SENHOR PREFEITO MUNICIPAL PARA QUE O MESMO ENCAMINHE A SECRETARIA DE OBRAS, PARA QUE VIABILIZE A CONSTRUÇÃO DE CICLOVIAS NA AVENIDA ESTADOS UNIDOS, NO BAIRRO NAÇÕES, E AVENIDA VENEZUELA NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO A SECRETARIA MUNICIPAL DE OBRAS, PARA QUE A MESMA PROVIDENCIE A IMPLANTAÇÃO/CONSTRUÇÃO DE UMA LOMBADA NA RUA RIO JAU, PRÓXIMO AO NÚMERO 1238, IGUAÇU II.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E PARA SECRETARIA DE OBRAS, PARA QUE SE POSSÍVEL QUANDO FOREM FAZER REPAROS NAS CALÇADAS SEJA DEITO A GUIA PARA DEFICIENTES VISUAIS.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DE OBRAS, PARA QUE O MESMO PROVIDENCIE PAVIMENTAÇÃO ASFÁLTICA NA RUA RIO MEKONG, NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA COMPETENTE POR INTERMÉDIO ÓRGÃO DE TRANSITO FAZTRANS, REALIZE UM ESTUDO PARA ALTERAR O SENTIDO DA RUA CASTANHEIRA, BAIRRO EUCALIPTOS NO TRECHO ANEXO AO CAIC, PARA MÃO ÚNICA SENTIDO JACARANDÁ.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO MUNICIPAL E PARA A FAZTRANS, PARA QUE SEJA VIABILIZADO ESTUDO PARA A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA SÃO RICARDO, BAIRRO SANTA TEREZINHA. </t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL E A SECRETARIA DE OBRAS, PARA QUE SEJA FEITA REPAROS NA RUA SÃO PAULO ESQUINA COM A RUA RIO DE JANEIRO POIS A MESMA ENCONTRA-SE COM O ESGOTO CORRENTE A CÉU ABETO FORMANDO POÇAS DE BARRO E MAL ODOR.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO E GUARDA MUNICIPAL, PARA QUE MESMA VIABILIZE INSTALAÇÃO DE UMA CÂMERA DE MONITORAMENTO NO FINAL DA AVENIDA DAS PAINEIRAS ESQUINA COM AVENIDA DAS INDÚSTRIAS NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS FAÇA A EXPANSÃO DA ILUMINAÇÃO PÚBLICA NA RUA OLIVEIRA, ENTRE VIDEIRA E RUA ABACATEIRO. </t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE PARA QUE SEJA FEITO A MANUTENÇÃO DO ASFALTO NA RUA LÍBIA, JARDIM SANTARÉM.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, A FIM DE QUE ATRAVÉS DA SECRETARIA OBRAS DESTE MUNICÍPIO, REALIZE IRRIGAÇÃO DE ÁGUA NA RUA LUCENIR FRANCO DA ROCHA, CONSIDERANDO O ELEVADO NÚMERO DE VEÍCULOS PESADOS QUE TRANSITAM NA LOCAL, CONSIDERANDO O ELEVADO NÚMERO DE VEÍCULOS PESADOS QUE TRANSITAM NO LOCAL A FIM DE DESVIAR DO PEDÁGIO, LEVANTANDO POEIRA E CAUSANDO INÚMEROS TRANSTORNOS NO LOCAL, ANTE A AUSÊNCIA DE PAVIMENTAÇÃO ASFÁLTICA. IMPORTANTE FRISAR, QUE A SECRETARIA COMPETENTE POSSUI UM VEÍCULO CAPACITADO PARA A REALIZAÇÃO DE TAL SERVIÇO, OU SEJA, UM TRATOR ACOMPANHADO DE UM TANQUE DE ÁGUA PRÓPRIO PARA IRRIGAÇÃO, PODENDO REALIZAR A REFERIDA TAREFA SEM CUSTOS PARA O MUNICÍPIO , TENDO INCLUSIVE FUNCIONÁRIOS HABILITADOS PARA TAL.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA EXPEDIDO OFICIO AO EXMO SR PREFEITO MUNICIPAL E PARA SECRETARIA DE OBRAS PARA QUE SEJA FEITO ESTUDOS DE VIABILIDADE DA PARA DAR CONTINUIDADE ÀS OBRAS DAS CALÇADAS DA RUA JOÃO QUIRINO LEAL CONCLUINDO AS MESMAS ATE O VIADUTO. </t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO A SECRETARIA MUNICIPAL DE SAÚDE PARA QUE DISPONIBILIZE ATRAVÉS DO SEU ENDEREÇO ELETRÔNICO UMA LISTAGEM DOS MEDICAMENTOS OFERECIDOS À POPULAÇÃO, INDICANDO TAMBÉM A FALTA OU PROCESSO DE COMPRA DE DETERMINADO ITEM.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE, QUE SEJA FEITO A REVITALIZAÇÃO NAS PINTURAS DAS FAIXAS DE TRAVESSIA DE PEDESTRES E LOMBADAS NA AVENIDA ÁUSTRIA.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL, PARA QUE ENCAMINHE A (FAZ TRANS) PARA QUE VIABILIZE A PINTURA DAS FAIXAS DE PEDESTRES NA RUA JACARANDÁ, NOS CRUZAMENTOS COM AS RUAS JEQUITIBÁ, FRANÇA, INGLATERRA, PITANGUEIRA, MACEDÔNIA, CASTANHEIRA, E COM A TRAVESSA BÉLGICA.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, FAÇA A LIMPEZA NO TERRENO LOCALIZADO NA TRAV. GRAVIOLA AO LADO DO Nº 152, BAIRRO EUCALIPTOS, EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE URBANISMO, SETOR DE ILUMINAÇÃO PUBLICA PARA QUE A MESMA VIABILIZE TROCA DE LÂMPADAS NAS SEGUINTES RUAS: RIO TIETE, RIO TAPAJÓS, RIO IPIRANGA, RIO SÃO FRANCISCO, RIO OIAPOQUE, RUA PIQUIRI E SÃO BENEDITO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO DO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DA SECRETARIA DE MEIO AMBIENTE, QUE PROVIDENCIE A LIMPEZA DO LIXO E O ENTULHO NA BEIRA DA AV. RIO AMAZONAS NA ALTURA DO NÚMERO 3410 (FOTO EM ANEXO).</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA FAZTRANS, PARA QUE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE UMA ROTATÓRIA NA INTERSEÇÃO DA AVENIDA BRASIL COM A RUA JACARANDÁ.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E PARA A SECRETARIA DE OBRAS PARA QUE PROVIDENCIE A MANUTENÇÃO CONSTANTE DOS PARQUINHOS E PRAÇAS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA COMPETENTE PARA QUE SEJA FEITO O PATROLAMENTO E ENSAIBRAMENTO DAS RUAS PEDRO FRANCO, ANTONIO BERTULINO DA CRUZ, CANDIDO RANGEL, JOÃO CUBIS JOÃO DE SOUZA SANTOS, TODAS SITUADAS NO ANTIGO BAIRRO SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E PARA SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA FEITO COLOCAÇÃO E/OU POSSÍVEIS REPAROS DAS CALÇADAS DA EXTENSÃO DA AVENIDA BRASIL. ASSIM CONTRIBUINDO PARA A SEGURANÇA DOS PEDESTRES E CADEIRANTES.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA E SOLICITA A EXPEDIÇÃO DE OFÍCIO AO EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE SAÚDE, VISANDO A INSTALAÇÃO DE CFTV (CIRCUITO FECHADO DE TV), EM TODAS AS UNIDADES BÁSICAS DE SAÚDE, EM NOSSO MUNICÍPIO. DESTARTE, PODEREMOS DIRIMIR EVENTUAIS DISSÍDIOS EM DISCORDÂNCIA COM A ÉTICA NOS RELACIONAMENTOS INTERPESSOAIS. </t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL E DEPARTAMENTO DE TRANSITO PARA QUE VIABILIZE A IMPLANTAÇÃO DE LOMBADAS E SINALIZAÇÃO NOS ENDEREÇOS REFERIDOS, SENDO: UMA LOMBADA DE SAIBRO NA RUA LAPA Nº 67; UMA LOMBADA DE SAIBRO NA RUA ALAGOAS ENTRE A RUA ITAJAÍ E AVENIDA SÃO PAULO; UMA LOMBADA NA ALBATROZ COM ROTATÓRIA DA ESCOLA MUNICIPAL  ANTONIO BALDAN; UMA LOMBADA NA AVENIDA NOSSO SENHORA DA CONCEIÇÃO ENTRE AS RUAS SÃO VICENTE E SÃO JOAQUIM._x000D_
 REFAZER AS LOMBADAS NA AVENIDA LUCENIR FRANCO DA ROCHA ENTRE JARDIM COLONIAL E CAMPO DA CRUZ.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, A FIM DE QUE ATRAVÉS DA SECRETÁRIA COMPETENTE, REALIZE O TERMINO DAS CALÇADAS EM TODA A EXTENSÃO DA RUA NELSON CLAUDINO DOS SANTOS, CONSIDERANDO A JÁ EXISTENTE PAVIMENTAÇÃO ASFÁLTICA NA VIA.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS PARA QUE VIABILIZE A IMPLANTAÇÃO DE UMA ACADEMIA AO AR LIVRE, JUNTAMENTE COM PLAYGROUND E COLOCAÇÃO DE TRAVES NA QUADRA DE AREIA NA PRAÇA AO LADO DA ESCOLA MUNICIPAL JOAQUIM KATSUKI MATSUMOTO NA RUA MANDIRITUBA, NO BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL E A SECRETARIA DE URBANISMO PARA QUE VIABILIZE A COLOCAÇÃO DE PLAQUETAS DE IDENTIFICAÇÃO NA RUA GOIÁS, BEM COM TAMBÉM FAÇA UM LEVANTAMENTO DAS RUAS QUE AINDA NÃO TEM IDENTIFICAÇÃO QUE PROVIDENCIANDO A MESMA.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS, PARA QUE A MESMA VIABILIZE PATROLAMENTO E ENSAIBRAMENTO NA RUA RIO PIQUIRI E O RIO MASCATE NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL, E PARA A SECRETARIA DE OBRAS PARA QUE SEJA PROVIDENCIADO REPARO NO TELHADO DA UNIDADE DE SAÚDE DA VILA MARLI.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA SECRETARIA DE MEIO AMBIENTE, PARA QUE REALIZE LIMPEZA NO ENTORNO DO COLÉGIO ESTADUAL DOUTOR BAYARD OSNA, NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE SEJA FEITO ESTUDO DE VIABILIDADE PARA MELHORIAS NA ILUMINAÇÃO PUBLICA NA RUA GUAPURUVU, BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO AO EXMO. SENHOR PREFEITO MUNICIPAL E AO DEPARTAMENTO DE TRÂNSITO (FAZ TRANS), PARA QUE SEJA VIABILIZADA A IMPLANTAÇÃO DE LOMBADAS E DE SINALIZAÇÃO NOS ENDEREÇOS REFERIDOS SENDO: UMA LOMBADA NA RUA SÃO PAULO EM FRENTE AO Nº 660 E OUTRA ENFRENTE AO Nº 774.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL A FIM DE QUE, ATRAVÉS DA SECRETARIA COMPETENTE, CONSTRUA CALÇADAS EM TODA A EXTENSÃO DA RUA CHILE.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO A SECRETARIA DE SAÚDE PARA QUE A MESMA FAÇA UM ESTUDO DE VIABILIDADE PARA QUE SEJA DISPONIBILIZADO, MAIS UM MÉDICO, E UMA ENFERMEIRA, NA UNIDADE DE SAÚDE GRALHA AZUL, NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS, PARA QUE MESMA VIABILIZE CONSTRUÇÃO DE CALÇADAS NA RUA RIO TEJO DO COLÉGIO CUNHA PEREIRA ATE O RIO MASCATE NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA FAZTRANS, PARA QUE SEJA INSTALADA PLACA DE SINALIZAÇÃO DE PREFERENCIAL NA RUA RIO PALMEIRINHA ESQUINA COM A RUA RIO TAQUARI, NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO A SECRETARIA MUNICIPAL DE SAÚDE PARA QUE REALIZE ESTUDO DE VIABILIDADE PARA CONTRATAÇÃO DE PSICÓLOGO ESPECIALIZADO EM TRATAMENTO DE DEPENDENTES QUÍMICOS, PARA QUE ATUE NO CENTRO DE ATENÇÃO PSICOSSOCIAL (CAPS) DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL  C/C PARA SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA FEITO REPARO NOS BURACOS ENCONTRADOS NO ASFALTO DA VIA AVENIDA BRASIL. ASSIM CONTRIBUINDO PARA SEGURANÇA E BOM FLUXO DOS VEÍCULOS.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E PARA QUE ESTUDEM A POSSIBILIDADE DE SE FAZER ASFALTAMENTO NAS RUAS: IRERÊ, TANGARÁ E BEIJA-FLOR NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO DO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DA SECRETARIA DE EDUCAÇÃO, QUE PROVIDENCIE UM ESTUDO PARA QUE SEJA REAJUSTADO O SALÁRIO DOS PROFESSORES DOS CMEI'S.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE PARA QUE PROVIDENCIE A REFORMA DA CALÇADA EM FRENTE À ESCOLA MUNICIPAL SÃO GABRIEL NA RUA DINAMARCA. </t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA E SOLICITA A EXPEDIÇÃO DE OFÍCIOS, A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E AO EXECUTIVO MUNICIPAL, OBJETIVANDO OBRAS DE RECONSTRUÇÃO DO CALÇAMENTO À RUA: CASTANHEIRA, BAIRRO EUCALIPTOS, PRINCIPALMENTE EM FRENTE AO NUMERAL, 528.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO QUE SEJA EXPEDIDO OFICIO AO SENHOR PREFEITO MUNICIPAL, E A SECRETARIA DE ADMINISTRAÇÃO PARA QUE VIABILIZE A CONSTRUÇÃO DE UM BICICLETÁRIO NAS PROXIMIDADES DA PREFEITURA MUNICIPAL DE FAZENDA RIO GRANDE. </t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO, PARA QUE O MESMO ATRAVÉS DA SECRETARIA DE ASSISTÊNCIA SOCIAL PROCEDA ESTUDO PARA IMPLANTAÇÃO E IMPLEMENTAÇÃO DE UM CREAS - CENTRO DE REFERÊNCIA ESPECIALIZADO EM ASSISTÊNCIA, NO BAIRRO SANTA MARIA.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E SECRETARIA DE EDUCAÇÃO E OBRAS QUE SEJA FEITO REPARO NOS TELHADOS DAS ESCOLAS MUNICIPAIS MARLENE BARBOSA E SANTA MARIA.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA SECRETARIA DE MEIO AMBIENTE, PARA QUE REALIZE ROÇADA E LIMPEZA NO PARQUE INFANTIL E NA ACADEMIA AO AR LIVRE, NA AVENIDA POLÔNIA EM FRENTE AO NÚMERO 94.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFICIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA A SECRETARIA DE OBRAS PARA QUE SEJA FEITO A OPERAÇÃO TAPA BURACOS EM TODAS AS RUAS DO BAIRRO JARDIM VENEZA ESPECIFICAMENTE NA RUA CARLOS DRUMONT DE ANDRADE QUE ENCONTRA-SE EM PIOR ESTADO.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE SAÚDE, PARA QUE A MESMA VIABILIZE IMPLANTAÇÃO DE UM BEBEDOURO PARA PACIENTES NA UNIDADE DE SAÚDE CANAÃ NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS FAÇA A PAVIMENTAÇÃO ASFÁLTICA EM FRENTE AO COLÉGIO ESTADUAL DOUTOR DECIO DOSSI, NA RUA LARGO AMOREIRA, NO BAIRRO EUCALIPTOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITO E INDICO A EXPEDIÇÃO DE OFÍCIO AO EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE OBRAS PÚBLICA, BEM COMO A SECRETARIA MEIO AMBIENTE, A REALIZAÇÃO DE SERVIÇOS URGENTES DE PATROLAMENTO E ENSAIBRAMENTO, NA ESTRADA DO AREAL, EM TODA A SUA EXTENSÃO, APROXIMADAMENTE, 2KM, CONFORME MAPA ANEXO. OUTROSSIM, EXECUTAR A LIMPEZA DAS MARGINAIS DESTA REFERIDA VIA, POIS TORNOU-SE EM DEPÓSITO DE LIXO E ENTULHOS DE TODA NATUREZA. </t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO A SECRETARIA MUNICIPAL DE OBRAS PARA QUE REALIZE ASFALTAMENTO NAS RUAS RIO DO MEIO, RIO PARDO, RIO CURUÁ, RIO MURIÁ E PROXIMIDADES.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO A SECRETARIA MUNICIPAL DE DEFESA SOCIAL PARA QUE A FAZTRANS REALIZE O TRABALHO DE AUXILIO DE FLUIDEZ DO TRANSITO NOS HORÁRIOS DE FLUXO INTENSO NA REGIÃO CENTRAL DA CIDADE, CUMPRINDO A LEI 522/07.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/553/553_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO SENHOR PREFEITO MUNICIPAL E AO SECRETARIO DE EDUCAÇÃO, E CULTURA EDNELSON QUEIROZ SOBRAL PARA VIABILIZE IMPLANTAÇÃO DE UMA CASA DE CULTURA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO PODER EXECUTIVO MUNICIPAL, PARA QUE O MESMO PROVIDENCIE A VISTORIA E MANUTENÇÃO DA AMBULÂNCIA DA UPA 24H.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA DE SAÚDE E SECRETARIA DE OBRAS PROCEDA O SEGUINTE ESTUDO: - VIABILIDADE DE ATENDIMENTO EM AMBIENTES SEPARADOS PARA CRIANÇAS E IDOSOS NA UNIDADE DE PRONTO ATENDIMENTO - UPA.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS SECRETARIA MUNICIPAL DE DEFESA SOCIAL, VIABILIZE A CONTEMPLAÇÃO DE UMA TRAVESSIA ELEVADA NA RUA GUIANA 544, EM FRENTE A ESCOLA ESTADUAL OLINDAMIR MERLIN CLAUDINO.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS FAÇA REPAROS NA CALÇADAS NA RUA PESSEGUEIRO, EM FRENTE A ESCOLA MUNICIPAL ALCIDES MÁRIO PELANDA, NO BAIRRO EUCALIPTOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA SECRETÁRIO DE MEIO AMBIENTE, PARA QUE REALIZE LIMPEZA E PRESERVAÇÃO DA MATA NATIVA NA RUA RIO IVAÍ, ENTRE RUA PINHÃO E RIO FORMOSO, NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E FAZTRANS PARA QUE A MESMA VIABILIZE IMPLANTAÇÃO DE SENTIDO ÚNICO NA TRAVESSA RIO ADELAIDE ENTRE AS RUA RIO SANTANA E RIO PARANÁ, NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA COMPETENTE, REALIZE ESTUDOS ECONÔMICOS/FINANCEIROS OBJETIVANDO QUE OS CÁLCULOS DAS GRATIFICAÇÕES DE PERICULOSIDADE E/OU INSALUBRIDADE RECEBIDAS PELOS SERVIDORES PÚBLICOS INTEGRANTES DOS QUADROS DA ADMINISTRAÇÃO PÚBLICA DA PREFEITURA DE FAZENDA RIO GRANDE PASSEM A SER CALCULADOS SOBRE O VENCIMENTO DO CARGO E NÃO MAIS SOBRE O MENOR VENCIMENTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, A FIM DE QUE ATRAVÉS DOS ÓRGÃOS COMPETENTES DESTE MUNICÍPIO, REALIZE AS SEGUINTES: A) SEJA REALIZADO PERIODICAMENTE A LIMPEZA DE VIDROS E BANHEIROS DA CAPELA MORTUÁRIA DO CEMITÉRIO DE FAZENDA RIO GRANDE NA RUA IVAÍ Nº 67. B) SEJAM INSTALADAS LUMINÁRIAS A FIM DE DE QUE SEJA ILUMINADO O AMBIENTE ONDE ENCONTRA-SE OS JAZIGOS. C) SEJA DISPONIBILIZADO TORNEIRAS DE ÁGUA EM PONTOS ESTRATÉGICOS, PRÓXIMO AOS TÚMULOS, PARA A MANUTENÇÃO, CONSERVAÇÃO E LIMPEZA DOS MESMOS. </t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E PARA A SECRETARIA DE PLANEJAMENTO, URBANISMO E OBRAS PARA QUE VIABILIZE AS SEGUINTES PAVIMENTAÇÕES: RUA JOINVILLE, PARANAVAÍ, MARANHÃO, TRAVESSA CASCAVEL, TRAV. JANDAIA, TRAV. UNIÃO DA VITÓRIA, TRAV, CAMPINAS E AVENIDA PARANÁ ENTRE A AVENIDA PERNAMBUCO E O PARQUE VERDE.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E PARA SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA FEITO PATROLAMENTO E COLOCAÇÃO DE SAIBRO NAS RUAS MIGUEL BIDA, NICOLAU CHAPULA, NO PASSO AMARELO.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO CRIE UM CENTRO DE REFERÊNCIA (CASA DE PASSAGEM) PARA MULHERES VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR E EM SITUAÇÃO DE RISCO, OFERECENDO ATENDIMENTO COM EQUIPE MULTIPROFISSIONAL INCLUINDO TRABALHOS VOLUNTÁRIOS, COMO, POR EXEMPLO, APOIO ESPIRITUAL.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS, PARA QUE A MESMA VIABILIZE CONSTRUÇÃO DE UMA MURETA OU GRADE DE PROTEÇÃO ÀS MARGENS DO RIO MASCATE NA RUA RIO TIETE NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS FAÇA A PAVIMENTAÇÃO ASFÁLTICA NA RUA PARÁ, NO BAIRRO ESTADOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL PARA QUE ATRAVÉS DA FAZTRANS, PROVIDENCIE A IMPLANTAÇÃO DE UMA PLACA DE SINALIZAÇÃO, PARA PESO BRUTO TOTAL MÁXIMO PERMITIDO NA AVENIDA CARVALHO, NO JARDIM PÁTRIA MINHA.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, COM COPIA PARA A SECRETARIA DE OBRAS PARA QUE SEJA FEITO DUAS LOMBADAS NA RUA CARLOS DRUMON DE ANDRADE EM FRENTE AOS NÚMEROS 1878 E 1948 E UMA LOMBADA NA RUA LUCENIR DE FRANCO ROCHA EM FRENTE AO NÚMERO 11.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE REFORMA GERAL NA PINTURA EXTERNA E INTERNA DO TERMINAL RODOVIÁRIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA DEPARTAMENTO DE TRÂNSITO FAZTRANS, PARA QUE ESTUDE A POSSIBILIDADE DE MELHORIAS DE SINALIZAÇÃO NA AVENIDA NOSSA SENHORA APARECIDA EM AVENIDA SANTO AGOSTINHO. </t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO AO EXECUTIVO MUNICIPAL E PARA S SECRETARIA DE OBRAS QUE SEJA VIABILIZADO A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL NA ÁREA DISPONÍVEL ENTRE AS TRAVESSAS JANDAIAS, UNIÃO E CAMPINAS NO BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA ENVIADO OFICIO AO SENHOR: PREFEITO MUNICIPAL E AO SECRETÁRIO DE SAÚDE FRANCISCO ROBERTO BARBOSA PARA QUE VIABILIZE A CONSTRUÇÃO DE UMA SALA DE ATENDIMENTO MÉDICO, NO ESPAÇO JUNTO A ESCOLA ALÔ GUIMARÃES NO PASSO AMARELO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E FAZTRANS PARA QUE A MESMA VIABILIZE IMPLANTAÇÃO DE UMA TRAVESSIA ELEVADA PARA PEDESTRES NA AVENIDA BRASIL PRÓXIMO 967 NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E PARA SECRETARIA MUNICIPAL DE DEFESA SOCIAL, PARA QUE VIABILIZE A CONSTRUÇÃO DE UMA FAIXA ELEVADA NA AVENIDA DAS AMÉRICAS PRÓXIMO AO NÚMERO 2788.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA COMPETENTE PARA QUE SEJA FEITO O ALARGAMENTO DA RUA PEDRO BARBOSA LOCALIZADA NO BAIRRO CAMPO DA CRUZ.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR UMA CAPELA MORTUÁRIA, NO BAIRRO EUCALIPTOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE CONSTRUA LOMBADA FÍSICA NA RUA BULGÁRIA ENTRE RUA SUÉCIA ATÉ AV. PARAGUAI, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA MUNICIPAL DE OBRAS PARA QUE REALIZE AVALIAÇÃO DO SISTEMA DE DRENAGEM NAS PROXIMIDADES DO TERMINAL, PROPONDO MELHORIAS NO ESCOAMENTO DAS ÁGUAS EM DIAS CHUVOSOS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA SECRETARIA DE OBRAS PARA QUE REALIZE A RECUPERAÇÃO ASFÁLTICA NA RUA CÉSAR CARELLI COM A RUA IVAÍ. </t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E PARA O DEPARTAMENTO DE DEFESA CIVIL E SECRETARIA DO MEIO AMBIENTE PARA QUE VIABILIZE LEGALMENTE A REMOÇÃO DE QUATRO ARAUCÁRIAS NA AVENIDA CURITIBA Nº 512 E UMA NO N° 432 E SE POSSÍVEL CONSTRUIR BARREIRA NA RAIZ DA ARAUCÁRIA EM FRENTE AO NÚMERO N° 432 EVITANDO O CORTE DA MESMA.   </t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADA A PINTURA DA ESCOLA MUNICIPAL MARYLE SHETTER APARECIDA FERRIA, LOCALIZADO NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE, ESTUDE A POSSIBILIDADE DE TROCA DE POTÊNCIA NA RUA URUGUAI EM FRENTE AOS NÚMEROS 176, 200 E 251, BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS, PARA QUE A MESMA VIABILIZE REVITALIZAÇÃO ASFÁLTICA NA RUA RIO IGUAÇU ESQUINA DA RUA PIRAÍ, ATÉ A RUA RIO OIAPOQUE NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS FAÇA REPAROS NA CALÇADA NA AVENIDA BRASIL, ESQUINA COM A RUA JACARANDÁ, NO BAIRRO EUCALIPTOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO A SECRETARIA DE DEFESA SOCIAL, PARA QUE JUNTAMENTE COM A (FAZ TRANS) FAÇA UM ESTUDO DE VIABILIDADE PARA COLOCAR UMA LOMBADA FÍSICA OU UMA LOMBADA ELETRÔNICA, NA AVENIDA RIO AMAZÔNIA PRÓXIMO AO Nº2165.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL E PARA A SECRETARIA DE OBRAS, PARA QUE SEJA VIABILIZADO A COLOCAÇÃO DE CALÇADAS NA AVENIDA CURITIBA.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO A SECRETARIA DE DEFESA SOCIAL PARA QUE ATRAVÉS DA FAZTRANS, PROVIDENCIE A MUDANÇA DE SENTIDO ÚNICO DA RUA ESPANHA PARA SENTIDO DUPLO.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OF&amp;#180;CIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA DEPARTAMENTO DE TRÂNSITO FAZTRANS, QUE REFAÇA A PINTURA DA SINALIZAÇÃO DE TRÂNSITO NA RUA JEQUITIBÁ ENTRE A AVENIDA ARAUCÁRIA E A RUA JACARANDÁ.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE DEFESA SOCIAL, PARA QUE SEJA VIABILIZADA SINALIZAÇÃO HORIZONTAL E VERTICAL NOS BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA COMPETENTE PROVIDENCIE OBRAS DE COLOCAÇÃO OU REPOSIÇÃO DAS PLACAS DE IDENTIFICAÇÃO COM NOMES DAS RUAS NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA FAZTRANS PROVIDENCIE A PINTURA DE FAIXAS BRANCAS E AMARELAS, NA AV. PAINEIRAS E NA AV. DAS ARAUCÁRIAS, NO BAIRRO EUCALIPTOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/609/609_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS, PARA QUE SEJAM CONTEMPLADOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA AS SEGUINTES RUAS: RUA PIRAQUARA, RUA RIO PITANGA ENTRE A RUA TAQUARI E RUA RIO XINGU E RUA RIO ORINICO NO BAIRRO IGUAÇU I.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA OFICIO A SECRETARIA DE DEFESA SOCIAL PARA QUE JUNTAMENTE COM O DEPARTAMENTO DA (FAZTRANS) PARA QUE SEJA FEITO LOMBADAS FÍSICAS NAS SEGUINTES RUAS, SUÉCIA, PRÓXIMO AO Nº 570, IRLANDA, PRÓXIMO AO Nº 169, AVENIDA POLÔNIA, PRÓXIMO AO Nº 973, ESCÓCIA, PRÓXIMO AO Nº 251, RIO TAPAJÓS, PRÓXIMO AO Nº 95, RIO OIAPOQUE, PRÓXIMO AO Nº 216, AVENIDA MATO GROSSO, PRÓXIMO AO Nº 46, RIO MADEIRA, PRÓXIMO AO Nº 930.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA SECRETARIA DE OBRAS, PARA QUE REFAÇA TODO O CALÇAMENTO COM GUIA REBAIXADA NA AVENIDA BRASIL, LADO ESQUERDO SENTINDO BAIRRO, ENTRE A AVENIDA VENEZUELA E A RUA JACARANDÁ.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E SECRETARIA DE OBRAS PARA QUE SEJA FEITO O PATROLAMENTO EM TODAS AS RUAS QUE NÃO ENCONTRAM-SE PAVIMENTADAS E QUE NECESSITEM, NO JARDIM MORUMBI, VILA SANTA MARIA, BAIRRO ESTADOS E JARDIM DOM BOSCO, E ONDE NECESSÁRIO CORREÇÃO, COM NIVELAMENTO E ENSAIBRAMENTO DE FORMA ADEQUADA BEM COMO CRIE CRONOGRAMA MENSAL OU BIMESTRAL DE REPAROS NESSA COMUNIDADE.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL C/C PARA A SECRETARIA DE OBRAS E URBANISMO, PARA QUE SEJA DEITO O ESTUDO DE VIABILIDADE PARA A CONSTRUÇÃO DE UMA CANCHA DE AREIA COM ILUMINAÇÃO NA RUA TRAVESSA SÃO JORGE ESQUINA COM A AVENIDA Nª SENHORA CONCEIÇÃO, BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO AO EXMO. SENHOR PREFEITO MUNICIPAL, COM CÓPIA A SECRETARIA DE OBRAS, PARA QUE VIABILIZE A REVITALIZAÇÃO ASFÁLTICA NA TRAVESSA LARGO AMOREIRA, NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA DEPARTAMENTO DE TRÂNSITO FAZTRANS, PARA QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR NA RUA GOIABEIRA, ENTRE A AVENIDA BRASIL E A RUA IPÊ, COMO MEDIDA DE REGULAMENTAÇÃO DO TRÂNSITO O ESTACIONAMENTO SOMENTE DE UM LADO DA VIA PÚBLICA COM A DEVIDA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS PARA QUE A MESMA VIABILIZE CONSTRUÇÃO DE CICLOVIA NA AVENIDA BRASIL, AVENIDA PAINEIRAS, AVENIDA DAS INDÚSTRIAS E RUA FRANCISCO FERREIRA DA CRUZ.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E PARA A SECRETARIA DE OBRAS, SECRETARIA DE MEIO AMBIENTE E SECRETARIA DE DEFESA SOCIAL QUE REALIZEM REPAROS NECESSÁRIOS NA RUA LIMEIRA.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE SAÚDE QUE VIABILIZE MAIS UM MÉDICO PARA ATENDER NA UNIDADE DE SAÚDE SÃO SEBASTIÃO QUE ATENDE OS MORADORES DO JARDIM VENEZA E PASSO AMARELO.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E PARA SECRETARIA DE URBANISMO SETOR DE ILUMINAÇÃO PÚBLICA, PARA QUE SEJA INSTALADO POSTES DECORATIVO DE ILUMINAÇÃO NA AVENIDA BRASIL ENTRE AS AVENIDA DAS ARAUCÁRIAS E RUA ITÁLIA E TAMBÉM NA RUA ITÁLIA ENTRE A AVENIDA BRASIL E O ELEVADO NA AVENIDA DAS AMÉRICAS.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, FAÇA A LIMPEZA DE BUEIROS NA AV. PAINEIRAS, NO BAIRRO EUCALIPTOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE SEJA FEITO ESTUDO DE IMPACTO FINANCEIRO COM OBJETIVO DE ADEQUAR O VALOR DO VALE ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, COM COPIA PARA A SECRETARIA DE OBRAS PARA QUE SEJA INSTALADA UMA LOMBADA ELETRÔNICA NA RUA TRIDE EM FRENTE AO NÚMERO 1525 CASA 17.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXECUTIVO PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS E FAZ TRANS PROVIDENCIEM A ADEQUAÇÃO DO ESTACIONAMENTO E DA CALÇADA LOCALIZADA À RUA FARID STEPHENS, ENTRE A FARMÁCIA NISSEI E O LABORATÓRIO RIO FARMA.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE OBRAS, PROVIDENCIE AS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS RIO PASSAÚNA, RIO PALMEIRINHA, RIO NHUNDIAQUARA E RUA NELSON CLAUDINO DOS SANTOS NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E PARA A SECRETARIA DE OBRAS, PARA QUE REALIZE REPAROS NO PLAYGROUND DA PRAÇA BRASIL.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA MUNICIPAL DE OBRAS PARA QUE REALIZE A INSTALAÇÃO DE BICICLETÁRIOS NA RUA CESAR CARELLI.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO SENHOR PREFEITO MUNICIPAL, PARA QUE JUNTAMENTE COM A SECRETARIA DE URBANISMO PARA QUE SEJA, FEITA A REMOÇÃO E RECOLOCAÇÃO, DO POSTE DA REDE ELÉTRICA QUE ESTÁ NO MEIO DA RUA CROÁCIA ESQUINA COM A RUA ESCÓCIA NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS, FAÇA A PAVIMENTAÇÃO ASFÁLTICA NA RUA SALGUEIRO ENTRE AV. DAS ARAUCÁRIAS E AV. PAINEIRAS, NO BAIRRO EUCALIPTOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS PARA QUE A MESMA VIABILIZE COLOCAÇÃO DE LIXEIRAS AS MARGENS DA CICLOVIA DA AVENIDA NOSSA SENHORA APARECIDA NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E A FAZTRANS PARA QUE VIABILIZE A COLOCAÇÃO DE SINALIZAÇÃO HORIZONTAL E VERTICAL NA AVENIDA PORTUGAL ENTRE A AVENIDA ÁUSTRIA E AVENIDA FLAMINGO, PERMITINDO ESTACIONAR EM APENAS UM LADO DA VIA.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DE OBRAS, PARA VERIFIQUE A POSSIBILIDADE DE PATROLAMENTO/PAVIMENTAÇÃO NA RUA RIO MISSISSIPI ENTRE A RUA RIO MADEIRA E A TRAVESSA RIO VERDE, NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA PROVIDENCIANDO A CONSTRUÇÃO DE BANHEIROS PÚBLICOS SUBTERRÂNEOS NA PRAÇA BRASIL, SENDO NO MÍNIMO: 5 BANHEIROS FEMININOS, 5 BANHEIROS MASCULINOS, 5 BANHEIROS INFANTIL, 2 FRALDÁRIOS E 1 BANHEIRO ADAPTADO PARA PESSOAS PORTADORAS DE DEFICIÊNCIA FÍSICA.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E PARA SECRETARIA DE OBRAS, PARA QUE VIABILIZE CONSTRUÇÃO DE UM PISO ESPECIAL NOS PONTOS DE ÔNIBUS, PARA ORIENTAÇÃO DOS DEFICIENTES VISUAIS E PARA MELHOR ACESSO DE PESSOAS COM DEFICIÊNCIAS.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A PINTURA DO PRÉDIO E A PINTURA DO NOME DA ESCOLA MUNICIPAL SÃO GABRIEL, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO A SECRETARIA MUNICIPAL DE OBRAS PARA QUE REALIZE REFORMAS NA AVENIDA MATO GROSSO, PRINCIPALMENTE NO TRECHO PRÓXIMO A BR.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFICIO AO EXMO SENHOR PREFEITO MUNICIPAL, A AO SECRETARIO DE SAÚDE PARA QUE O MESMO FAÇA UM ESTUDO DE VIABILIDADE PARA QUE SEJA DISPONIBILIZADO, UM MEDICO PSICÓLOGO, E UM MEDICO CLINICO GERAL PARA O ATENDIMENTO TODOS OS DIAS DOS PACIENTES DO CAPS EUCALIPTOS.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFICIO PARA SECRETARIA DE DEFESA SOCIAL E FAZTRANS PARA QUE SEJA COLOCADA UMA PLACA DE PARE PREFERENCIAL NA ESTRADA RURAL FRANCISCO DYBAS QUE DA ACESSO A RUA LUCENIR FRANCO DA ROCHA.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS PARA QUE A MESMA VIABILIZE REPAROS E COMPACTAÇÃO DO SOLO NA RUA OIAPOQUE NA PONTE DO RIO MASCATE NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, FAÇA A LIMPEZA NO TERRENO LOCALIZADO NA RUA NOGUEIRA Nº 716, NO BAIRRO EUCALIPTOS, EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE SAÚDE ESTUDE A VIABILIDADE DO FORNECIMENTO DA PRIMEIRA DOSE DE MEDICAÇÃO AOS PACIENTES ATENDIDOS NA UNIDADE DE PRONTO ATENDIMENTO, APÓS O RECEBIMENTO DA ALTA.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA SEJA EXPEDIDO AO EXMO. SR. PREFEITO E PARA O DEPARTAMENTO DE TRÂNSITO - FAZTRANS, PARA QUE PROVIDENCIE A SINALIZAÇÃO ADEQUADA NO CRUZAMENTO DA RUA RIO MADEIRA COM A RUA RIO MISSISSIPI, NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFICIO A SECRETARIA MUNICIPAL DE SAÚDE E SECRETARIA DE EDUCAÇÃO PARA QUE INTENSIFIQUE AS AÇÕES DE ACOMPANHAMENTO ODONTOLÓGICO NA UNIDADE DE SAÚDE SANTA MARIA, COM A DIVULGAÇÃO NA ESCOLA MUNICIPAL SANTA MARIA E COLÉGIO VALDEVINO PAROLIN ACORDES DO PROGRAMA ODONTOSESC E SEU PÚBLICO ALVO. VIABILIZANDO JUNTO A COORDENAÇÃO DO PROGRAMA, LOGÍSTICA E SE NECESSÁRIO DISPONIBILIZAR ÔNIBUS PARA LEVAR GRUPO DE ALUNOS QUE NECESSITEM DE PROCEDIMENTOS.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO AO EXMO SENHOR SENHOR PREFEITO MUNICIPAL, PARA QUE JUNTAMENTE COM A SECRETARIA DA EDUCAÇÃO E ESPORTE VIABILIZE A CONSTRUÇÃO DE UMA QUADRA SINTÉTICA NAS SEGUINTES LOCALIDADES: JD.SUZUKI, PRAÇA BRASIL E NO FINAL DA RUA RIO JAÚ.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL COM COPIA PARA O SETOR DE ILUMINAÇÃO PUBLICA PARA QUE VIABILIZE MANUTENÇÃO PERIÓDICA NA ILUMINAÇÃO PRÓXIMA AS ESCOLAS E PONTOS DE ÔNIBUS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA O DEPARTAMENTO DE TRÂNSITO FAZTRANS, PARA QUE REALIZE ESTUDOS DE VIABILIDADE TÉCNICA PARA IMPLANTAÇÃO DE MÃO ÚNICA NA RUA MANGUEIRA.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA PARA SEJA EXPEDIDO OFICIO AO EXECUTIVO DO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE, POR INTERMÉDIO DA SECRETARIA DE OBRAS, SEJA FEITO UM RECAPEAMENTO ASFÁLTICO NAS TRAVESSAS SÃO GEREMIAS E SÃO ROMÃO QUE FICA NO BAIRRO SANTA TEREZINHA.  </t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AOS ÓRGÃOS COMPETENTES, A FIM DE QUE PROVIDENCIE A COLOCAÇÃO DE UMA LOMBADA EM FRENTE A ESCOLA ESTADUAL OLINDAMIR MERLIN CLAUDINO SITUADO E RUA GUIANA, 544 BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL, COM CÓPIA PARA A SECRETARIA DE OBRAS, PARA QUE PROVIDENCIE O ASFALTAMENTO NAS RUAS TICO TICO E TIRIVA, NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL, COM CÓPIA PARA A SECRETARIA DE OBRAS, PARA QUE PROVIDENCIE  O CONCERTO DOS BURACOS LOCALIZADOS NA TRAVESSA AMOREIRA, EM FRENTE AO COLÉGIO DR. DÉSSIO DOSSI.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS E ENSAIBRAMENTO NA TRAV. GERIVA NO BAIRRO EUCALIPTOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, E PARA SECRETARIA DO MEIO AMBIENTE PARA QUE SEJA FEITO A LIMPEZA DAS LATERAIS DAS RUAS TRIDI E FRANCISCO DA CONCEIÇÃO MACHADO.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS, PARA QUE A MESMA VIABILIZE CONSTRUÇÃO DE CALÇADAS NA AVENIDA PORTUGAL DO Nº 1099 ATÉ O FINAL NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO TRAVÉS DA SECRETARIA COMPETENTE REALIZE A MANUTENÇÃO DO ASFALTO NA AV. POLÔNIA ESQUINA COM AV. ISLÂNDIA E RUA DINAMARCA ESQUINA COM AV. POLÔNIA, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA MUNICIPAL DE URBANISMO PARA QUE REALIZE MELHORIAS NA ILUMINAÇÃO DA RUA JEQUITIBÁ.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO O OFÍCIO PARA O EXECUTIVO MUNICIPAL E FAZTRANS PARA QUE VIABILIZE A COLOCAÇÃO NO HORIZONTAL E VERTICAL EM TODA A EXTENSÃO DA RUA RIO IVAI PERMITINDO ESTACIONAR EM APENAS EM UM LADO DA VIA.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E PARA A SECRETARIA DE EDUCAÇÃO, PARA QUE SEJA VIABILIZADO A MANUTENÇÃO DA ESCOLA MUNICIPAL GUISELA KUSS RIEKE.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DO MEIO AMBIENTE FAÇA A RETIRADA DE UM PINHEIRO, LOCALIZADO NA RUA SALIX, PRÓXIMO AO Nº 155 NO BAIRRO JARDIM GREEN FIELD EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E FAZTRANS PARA QUE A MESMA MELHORE A SINALIZAÇÃO HORIZONTAL NA ROTATÓRIA DA AVENIDA DAS AMÉRICAS COM AVENIDA DAS ARAUCÁRIAS NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E SECRETARIA DE OBRAS PARA QUE JUNTOS VIABILIZE O MANILHAMENTO E FECHAMENTO DE PEQUENOS TRECHOS DAS RUAS VITÓRIA, SALVADOR E LUCENIR FRANCO DA ROCHA NO Nº 1436.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA DE OBRAS, PROVIDENCIE OS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA RUA FERNANDO DE NORONHA, RUA ESPÍRITO SANTO, RUA TOCANTINS, RUA SERGIPE, TRAV. BAHIA E AV. PARANÁ, BAIRRO ESTADOS.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL, COM CÓPIA A SECRETARIA DE OBRAS, PARA QUE VIABILIZE A REVITALIZAÇÃO ASFÁLTICA NA RUA RIO VOLGA, CRUZAMENTO COM A RUA FRANCISCO CLAUDINO DOS SANTOS.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E ÓRGÃOS COMPETENTES, PARA QUE SEJA FEITA A CONTINUAÇÃO DE MÃO ÚNICA DA RUA MANOEL CLAUDINO BARBOSA QUE COMEÇA NA RUA JOÃO GREGÓRIO BARBOSA E VAI ATÉ A RUA NELSON CLAUDINO DOS SANTOS, TENDO EM VISTA QUE ELA JÁ TEM MÃO ÚNICA ATÉ A RUA JOÃO GREGÓRIO BARBOSA, BEM COMO A AVENIDA PARANÁ FICANDO EM MÃO ÚNICA DANDO INÍCIO A NELSON CLAUDINO DOS SANTOS ATÉ A RUA CESAR CARELLI, TENDO EM VISTA QUE A PARTIR DA RUA CESAR CARELLI JÁ SE SE ENCONTRA EM MÃO ÚNICA.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. SECRETARIO DE MEIO AMBIENTE FERNANDO CAMARGO, PARA QUE VERIFIQUE A POSSIBILIDADE DE INSTALAR VENTILADORES NA CAPELA DO CEMITÉRIO MUNICIPAL DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA A EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS C/C AO EXECUTIVO MUNICIPAL, A REALIZAÇÃO DE SERVIÇOS DE TROCA DE LÂMPADAS BEM COMO REPOSIÇÃO DAS GUARNIÇÕES PROTETORAS, NOS ENDEREÇOS ABAIXO RELACIONADOS, TODOS LOCALIZADOS NA BAIRRO SANTA TEREZINHA. 1) RUA SÃO BRÁS, EM FRENTE AO NUMERAL, 158 E 229. 2) RUA SÃO CAETANO, EM FRENTE AO NUMERAL, 962. 3) RUA SÃO MIGUEL, EM FRENTE AO NUMERAL, 540 E 624. 4) RUA SANTA RITA DE CÁSSIA, EM FRENTE AO NUMERAL, 357. </t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO SEJA EXPEDIDO OFÍCIO A SECRETARIA DE OBRAS, PARA QUE VIABILIZE A MANUTENÇÃO, NAS SEGUINTES RUAS: RUA RIO PALMITAL, RUA RIO AÇUNGUI, RUA RIO CACHOEIRA, RUA RIO MOINHO, RUA RIO MIRINGUAVA, TRAVESSA RIO BETARA E RUA RIO JAU, LOCALIZADAS NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA DE OBRAS, PROVIDENCIE A CONSTRUÇÃO DE UMA CANCHA DE AREIA LOCALIZADO NA TV. URUCUM NO BAIRRO JARDIM EUROPA, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA SECRETARIA MUNICIPAL DE DEFESA SOCIAL ATRAVÉS DO ÓRGÃO DE TRANSITO FAZTRANS, QUE PROVIDENCIE UM ESTUDO DE VIABILIDADE PARA ALTERAR O SENTIDO DA RUA TRÊS MARIAS NO BAIRRO EUCALIPTOS PARA SENTIDO ÚNICO.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DO ÓRGÃO COMPETENTE ESTUDE A VIABILIDADE DE CONTRATAÇÃO DE MAIS AGENTES DE SERVIÇOS GERAIS PARA O UPA DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E SECRETARIA DE OBRAS, PARA QUE A MESMA FAÇA LIMPEZA DE BOCAS DE LOBOS RUA RIO OIAPOQUE EM FRENTE AOS NÚMEROS: 74, 254, 374, 345 E 302 E RUA RIO PIRAI EM FRENTE AO Nº 955 NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA O DEPARTAMENTO DE TRÂNSITO FAZTRANS, PARA QUE INSTALE PLACAS DE SINALIZAÇÃO NAS PROXIMIDADES DO DISPOSITIVO DE SINALIZAÇÃO YELLOW BOX QUE FORAM APLICADO NA CIDADE.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, PROVIDENCIE A LIMPEZA CONSTANTE DOS BANHEIROS PÚBLICOS.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL E SECRETARIA DE EDUCAÇÃO PARA QUE JUNTOS VIABILIZE UM CAMINHÃO DE AREIA PARA A QUADRA DE ESPORTE DA ESCOLA MUNICIPAL ANTONIO BALDAN.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE ROÇADAS, RETIRADA DE ENTULHOS E A MANUTENÇÃO NOS ASFALTOS DO JARDIM SIDON. </t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO A EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE SAÚDE C/C AO EXECUTIVO MUNICIPAL, VISANDO À REPOSIÇÃO DE MATERIAIS DE USO CONTINUO, PARA OS SERVIDORES MUNICIPAIS, BEM COMO PARA ATENDER AS NECESSIDADES DOS USUÁRIOS DA UNIDADE DE PRONTO ATENDIMENTO, U.P.A. MATERIAIS BÁSICOS DE GRANDE CONSUMO, TAIS COMO: 1) COPOS DESCARTÁVEIS. 2) PAPEL HIGIÊNICO. 3) TOALHAS DESCARTÁVEIS, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E PARA SECRETARIA MUNICIPAL DE OBRAS, PARA QUE SEJA FEITO REPARO NO BURACO ENCONTRADO NO ASFALTO NA ESQUINA DA AVENIDA DAS AMÉRICAS COM A RUA GRÉCIA.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA ENVIADO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DA FAZTRANS, ESTUDE A POSSIBILIDADE DE IMPLANTAR PLACAS DE INDICAÇÃO EM TODAS AS RUAS DE ACESSO Á BR 116, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E FAZTRANS, PARA QUE EM CONJUNTO COM A SECRETARIA DE OBRAS VIABILIZEM A CONSTRUÇÃO DE LOMBADA ELEVADA COM BARREIRAS LATERAIS PARA PROIBIR O TRANSITO DE CAMINHÕES DE GRANDE PORTE NAS RUAS: RIO TAMANDUÁ, RIO NEGRO E RIO OIAPOQUE NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO PREFEITO MUNICIPAL E AOS ÓRGÃOS COMPETENTES PARA QUE SEJAM ASFALTADAS AS RUAS ABAIXO. A) RUA RIO PALMEIRINHA ENTRE AS RUAS RIO IVAI E RUA RIO AMAZONAS NO BAIRRO IGUAÇU. B) RUA RIO PASSAÚNA ENTRE AS RUAS RIO IVAÍ E RUA RIO AMAZONAS NO BAIRRO IGUAÇU. C) RUA RIO NHUNDIAQUARA ENTRE AS RUAS RIO IVAÍ E RIO AMAZONAS NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICO A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, PARA QUE O MESMO ATRAVÉS DA SECRETARIA COMPETENTE REALIZE PATROLAMENTO, CASCALHAMENTO E NIVELAMENTO NAS: ESCÓCIA, BIRMÂNIA E INDONÉSIA, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA SECRETARIA DE OBRAS, PARA QUE REALIZE ESTUDOS DE VIABILIDADE PARA CONSTRUÇÃO DE CALÇADAS E MELHORIAS ONDE JÁ HÁ CALÇADAS AO LONGO DA RUA FRANCISCO CLAUDINO DOS SANTOS.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL, SECRETARIA DE OBRAS, SECRETARIA AÇÃO SOCIAL E SECRETARIA DE URBANISMO PARA QUE JUNTOS VIABILIZE A PAVIMENTAÇÃO DA RUA NATAL, LIGANDO A AV. CURITIBA Á AV. PARANÁ A QUAL TEM UM TRECHO DE APROXIMADAMENTE 150 METROS, SENDO QUE A MESMA É LINHA DE ÔNIBUS E ATRAVESSA A AV. UBERABA E AV. CAXIAS DO SUL, CONTEMPLANDO OS MORADORES DA VILA SANTA MARIA E JARDIM MORUMBI.</t>
   </si>
   <si>
     <t>MSG</t>
   </si>
   <si>
     <t>Mensagem</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA ALTERADA A REDAÇÃO DO INCISO VIII DO ARTIGO 3º DA LEI MUNICIPAL N. 516 DE 26 DE NOVEMBRO DE 2007, APRESENTADO NO PROJETO DE LEI Nº 06/2015 DE 17 DE MARÇO DE 2015, O QUAL PASSARÁ A VIGORAR COM A SEGUINTE REDAÇÃO:</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Gilberto do Dog, Dr. Nassib, Homem do Chapéu, Juarez da Silva, Luiz Sergio Claudino - Serjão, Marcos Ribas, Mestre Nelson, Paulinho Coxinha, Professor Hélio, Professor Leslie, Professor Marcelo, Silvestre da DBS</t>
   </si>
   <si>
     <t>A CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE POR INTERMÉDIO DESTA MOÇÃO DE APLAUSOS VEM PARABENIZAR A SECRETARIA MUNICIPAL DE EDUCAÇÃO, ATRAVÉS DO PROF.º EDNELSON QUEIROS SOBRAL, PELA CLASSIFICAÇÃO ENTRE AS 100 MELHORES DO BRASIL E A 2º MELHOR DO ESTADO DO PARANÁ NO PRÊMIO DE RECONHECIMENTO POR EFICIÊNCIA NA APRECIAÇÃO DE RECURSOS, TRANSPARÊNCIAS PÚBLICAS E COMPROMISSO COM A SOCIEDADE.</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI DISPOSITIVOS NA LEI MUNICIPAL N. 158 DE 17 DE ABRIL DE 1998 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕES ACERCA DO LANÇAMENTO DA TAXA CRIADA NA FORMA DA LEI COMPLEMENTAR Nº105 DE 19 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DO IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN - NO CASO QUE ESPECIFICA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE O § 6º AO ARTIGO 18 DA LEI COMPLEMENTAR N. 08 DE 15 DE SETEMBRO DE 2006.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE MOBILIDADE URBANA DE FAZENDA RIO GRANDE E ESTABELECE AS DIRETRIZES PARA ACOMPANHAR E MONITORAR A SUA IMPLEMENTAÇÃO, SUA AVALIAÇÃO E SUA REVISÃO PERIÓDICA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS DISPOSITIVOS QUE ESPECIFICA REFERENTE A LEI MUNICIPAL Nº 195, DE 23 DE DEZEMBRO DE 2003, ALTERADA PELA LEI COMPLEMENTAR Nº 54, DE 26 DE OUTUBRO DE 2012.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA TABELA II DO ANEXO III DA LEI 195 DE 23 DE DEZEMBRO DE 2003 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ATRIBUIÇÕES DO CARGO DE ESTOQUISTA CONSTANTES NO ANEXO III DA LEI COMPLEMENTAR 47/2011 E DA OUTRAS PROVIDENCIAIS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DA VIGÊNCIA DOS DISPOSITIVOS LEGAIS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE OS §§ 6º, 7° E 8º AO ARTIGO 18 DA LEI COMPLEMENTAR N. 018E 15 DE SETEMBRO DE 2006.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>DELIMITA AS ÁREAS URBANAS QUE ESPECIFICA COMO ZONAS ESPECIAIS DE INTERESSE SOCIAL - ZEIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS À LEI MUNICIPAL Nº 168 DE 20 DE MAIO DE 2003.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE O § 4º AO ARTIGO 21 DA LEI COMPLEMENTAR N. 07 DE 15 DE SETEMBRO DE 2006.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO II DO ARTIGO 18 DA LEI COMPLEMENTAR MUNICIPAL Nº 112, DE 26 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 13 E 14, AMBOS DA LEI COMPLEMENTAR N. 47 DE 01 DEZEMBRO DE 2011 ALTERADOS PELA LEI COMPLEMENTAR Nº 60 DE 28 DE FEVEREIRO DE 2013 E CONFERE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 60, PARÁGRAFO 5º DA LEI COMPLEMENTAR MUNICIPAL Nº92 DE 29 DE ABRIL DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PROCURADORIA GERAL DO MUNICÍPIO A PROCEDER A EXTINÇÃO DAS DEMANDAS DE EXECUÇÃO FISCAL EM TRÂMITE CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS INCISOS III E IV DO ARTIGO 60, PARÁGRAFO 7º DA LEI COMPLEMENTAR MUNICIPAL Nº 92 DE 29 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTENDE OS EFEITOS DA LEI COMPLEMENTAR N. 62, DE 28 DE FEVEREIRO DE 2013.</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PROGRAMA AUXÍLIO-CRECHE" ÀS MÃES EM FILA DE ESPERA NAS CRECHES DA REDE PÚBLICA DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSERE O § 5º NO ART. 19 DE LEI COMPLEMENTAR Nº 06/2006 A FIM DE QUE A APROVAÇÃO DE LOTEAMENTOS NO MUNICÍPIO DE FAZENDA RIO GRANDE OCORRA MEDIANTE AUTORIZAÇÃO LEGISLATIVA.</t>
   </si>
   <si>
     <t>Dr. Nassib, Gilberto do Dog, Homem do Chapéu, Juarez da Silva, Marcos Ribas, Mestre Nelson, Paulinho Coxinha, Professor Hélio, Professor Leslie, Professor Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINA TAMANHO MÍNIMO DE TODO E QUALQUER LOTE DE TERRA, URBANO OU RURAL, NO ÂMBITO DO MUNICÍPIO DE FAZENDA RIO GRANDE/PR.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I E II DA LEI COMPLEMENTAR Nº 31/2009</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº767 DE 25 DE OUTUBRO DE 2010.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 1043 DE 17 DE NOVEMBRO DE 2014.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 16.262,94 (DEZESSEIS MIL, DUZENTOS E SESSENTA E DOIS REAIS E NOVENTA E QUATRO CENTAVOS), NO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A OUTORGAR CONCESSÃO DE DIREITO REAL DE USO MEDIANTE CONCORRÊNCIA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O TRANSPORTE ESCOLAR DO MUNICÍPIO DE FAZENDA RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVOS DA LEI MUNICIPAL Nº 516 DE 26 DE NOVEMBRO DE 2007 E INCLUI DISPOSITIVOS NA MESMA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 1º DO ARTIGO 4º DA LEI MUNICIPAL N. 1001 DE 27 DEZEMBRO DE 2013.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 2º DA LEI MUNICIPAL Nº 893 DE 01 DE JUNHO DE 2012 E A INCLUSÃO DE §§ AO REFERIDO DISPOSITIVO</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REGULAMENTA A CELEBRAÇÃO DE TERMO DE AJUSTAMENTO DE CONDUTA - TAC - PELO MUNICÍPIO DE FAZENDA RIO GRANDE, PARANÁ, E PARTICULARES. </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO COM A AGÊNCIA DE FOMENTO DO PARANÁ S.A.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRA CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE FAZENDA RIO GRANDE, PARANÁ, NO VALOR DE R$ 21.451,31 (VINTE E UM MIM, QUATROCENTOS E CINQUENTA E UM REAIS E TRINTA E UM CENTAVOS).</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO "CAPUT" DO ARTIGO 21 DA LEI MUNICIPAL N. 845 DE 08 DE SETEMBRO DE 2011 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O MENOR VENCIMENTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE FAZENDA RIO GRANDE, PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO I DA LEI MUNICIPAL N. 861, DE 16 DE DEZEMBRO DE 2011.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSPENDE A REALIZAÇÃO DO EVENTO CONSTANTE DA LEI MUNICIPAL Nº 826 DE 08 DE JULHO DE 2011.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE 39.988,00 (TRINTA E OITO MIM, NOVECENTOS E OITENTA E OITO REAIS), NO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.000.000,00 (HUM MILHÃO DE REAIS), NO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZO O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E ESPECIAL NO VALOR DE R4 872.491,42 (OITOCENTOS E SETENTA E DOIS MIL QUATROCENTOS E NOVENTA E UM REAIS E QUARENTA E DOIS CENTAVOS), NO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE EDUCAÇÃO (PME) DO MUNICÍPIO DE FAZENDA RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº767 DE 25 DE OUTUBRO DE 2010.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVOS DA LEI MUNICIPAL N. 168 DE 20 DE MAIO DE 2003, INCLUI DISPOSITIVOS NA MESMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A FIRMAR CONVÊNIO COM A ASSOCIAÇÃO DE PRODUTORES RURAIS DE FAZENDA RIO GRANDE, NO INTUITO DE REALIZAR TRANSFERÊNCIAS VOLUNTÁRIAS DE RECURSOS E CEDER BENS MÓVEIS EM COMODATO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIOS, PARCERIAS, ASSIM COMO INVESTIR RECURSOS PRÓPRIOS PARA VIABILIZAR E EXECUTAR A IMPLANTAÇÃO DE VIAS MARGINAIS À BR 116, NA FORMA QUE ESPECÍFICA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR ACORDO NOS TERMOS EM QUE SE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS NOMES DOS DISPOSITIVOS DE PASSAGEM DE NÍVEL DA BR 116 SITUADOS NOS LIMITES DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 433.440,71 (QUATROCENTOS E TRINT E TRÊS MIL, SETECENTOS E SETENTA REAIS, SETENTA E UM CENTAVOS), NO ORÇAMENTO GERAL DO MUNICÍPIO PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES PARA A REALIZAÇÃO DE POLÍTICAS PÚBLICAS PARA A PREVENÇÃO E ERRADICAÇÃO DO TRABALHO INFANTIL NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL N. 912 DE 26 DE OUTUBRO DE 2012 E A LEI MUNICIPAL 942 DE28 DE FEVEREIRO DE 2013.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE FAZENDA RIO GRANDE PARA O EXERCÍCIO FINANCEIRO DE 2016. </t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 971, DE 08 DE JULHO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE JUVENTUDE - COMJUV - E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DO INSTITUTO DE PREVIDÊNCIA NO VALOR DE R$ 100.000,00</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA O PERCENTUAL A TÍTULO DE REVISÃO GERAL ANUAL DA REMUNERAÇÃO E DOS SUBSÍDIOS.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCE O § 3º NO ARTIGO 1º E ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº. 767 DE 25 DE OUTUBRO DE 2010.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DE DISPOSITIVOS DA LEI MUNICIPAL N. 168 DE 20 DE MAIO DE 2003.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A REALIZAR A DOAÇÃO DAS ÁREAS QUE ESPECIFICA AO ESTADO DO PARANÁ, PARA OS FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO PARÁGRAFO 2º DO ARTIGO 15 DA LEI MUNICIPAL Nº 522 DE 06 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O PLANTÃO DE ATENDIMENTO PARA FARMÁCIAS E DROGARIAS NOS HORÁRIOS DAS 18H ÀS 7H, SOB O SISTEMA DE RODÍZIO E ATENDIMENTO POR TELEFONE. </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA DE CAPTAÇÃO E REUSO DE ÁGUA PLUVIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTROLE DE SINAIS APARENTES DE RIQUEZA OU DE ENRIQUECIMENTO ILÍCITO POR AGENTE PÚBLICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>FICA DECLARADO DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE MORADORES JARDIM NOVA VENEZA - CNPJ Nº 08.453.363/0001-94 E DÁ OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A RESERVA DE VAGAS DE ESTABELECIMENTO DE SHOPPINGS CENTERS, CENTROS COMERCIAIS, HIPERMERCADOS E ESTABELECIMENTOS COM MAIS DE 05 (CINCO) VAGAS, PARA GESTANTES E PESSOAS COM CRIANÇAS DE COLO, NO ÂMBITO DO MUNICÍPIO DE FAZENDA RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A NOMEAÇÃO DA RUA RIO XIMGU PARA A RUA GUIDO IRINEU PELANDA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO, DOS SECRETÁRIOS MUNICIPAIS E DOS VEREADORES PARA A LEGISLATURA DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>Paulinho Coxinha, Professor Leslie</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A INSTITUIÇÃO DA BICICLETA COMO MODAL DE TRANSPORTE REGULAR DE INTERESSE SOCIAL E PREVÊ CONSTRUÇÕES DE CICLOFAIXAS E CICLOVIAS.  </t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>Professor Hélio, Professor Leslie</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS PARA FUNCIONAMENTO DE CASAS DE DIVERSÕES ELETRÔNICAS, CONHECIDAS COMO "LAN HOUSES", "CYBER CAFÉ" E SIMILARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO SUBTERRÂNEAS DE SERVIÇOS HIDRÁULICOS, DE ENERGIA ELÉTRICA, TELEFONIA, INTERNET E TV A CABO NOS LOTEAMENTOS NOVOS NO MUNICÍPIO DE FAZENDA RIO GRANDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OI PODER EXECUTIVO MUNICIPAL A ENVIAR A PROTESTO AS CERTIDÕES DE DÍVIDA DE DÍVIDA ATIVA DE CRÉDITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA PERCENTUAL A TITULO DE REVISÃO GERAL ANUAL DA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SENHOR DEPUTADO FEDERAL, ANTONIO WANDSCHEER PLEITEANDO QUE O MENCIONADO PARLAMENTAR DESENVOLVA AÇÕES NO SENTIDO DE APRESENTAR EMENDA PARLAMENTAR QUE POSSIBILITE A DESTINAÇÃO DE RECURSOS PARA QUE SEJA DADA CONTINUIDADE A PAVIMENTAÇÃO DA AVENIDA PORTUGAL E QUE TAMBÉM SEJA FEITA A PAVIMENTAÇÃO DA RUA LUCENIR DE FRANCO ROCHA QUE A CONTINUAÇÃO DA PORTUGAL.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFICIO AO EXMO SENHOR PREFEITO MUNICIPAL A FIM DE QUE O MESMO APRECIE O ANTEPROJETO DE LEI QUE SEGUE ANEXO, VERIFICANDO A CONVENIÊNCIA E A EXISTÊNCIA DE INTERESSE PÚBLICO PARA PROPOR O MESMO NA FORMA DE PROJETO DE LEI NESTA CASA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFICIO AO EXMO SENHOR PREFEITO MUNICIPAL C/C PARA O SECRETARIO COMPETENTE QUE ESTUDE A VIABILIDADE DE IMPLANTAR O PONTO BIOMÉTRICO PARA MÉDICOS DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL ENCAMINHANDO O SEGUINTE ANTEPROJETO DE LEI._x000D_
 CRIA A OBRIGATORIEDADE DAS CONCESSIONÁRIAS DE AUTOMÓVEIS E MOTOCICLETAS A PLANTAREM ÁRVORES PARA MITIGAÇÃO DO EFEITO ESTUFA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFICIO AO GRUPO ARTÉRIS - CONCESSIONÁRIA QUE ADMINISTRA A RODOVIA RÉGIS BITTENCOURT, PARA QUE APRESENTE A ESTA CASA DE LEIS UM RELATÓRIO CONTENDO O NÚMERO DE ACIDENTES DE TRÂNSITO OCORRIDOS NA RODOVIA DENTRO DOS LIMITES TERRITORIAIS DE FAZENDA RIO GRANDE, BEM COMO O LOCAL, NÚMERO DE VEÍCULOS, MORTES E FERIDOS NESTES ACIDENTES. REQUER QUE ESTE RELATÓRIO LEVE EM CONSIDERAÇÃO OS DADOS A PARTIR DO ANO 2010 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO A EMPRESA ESTRE AMBIENTAL, PARA QUE SEJA REALIZADA MANUTENÇÃO, REVITALIZAÇÃO E PAISAGISMO DA RUA MATO GROSSO EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO DEPUTADO FEDERAL, LUCIANO DUCCI PLEITEANDO QUE O MENCIONADO PARLAMENTAR DESENVOLVA, AÇÕES NO SENTIDO DE APRESENTAR EMENDAS PARLAMENTARES QUE POSSIBILITE A DESTINAÇÃO DE RECURSOS E INVESTIMENTOS NA ÁREA DA SAÚDE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SENHOR DEPUTADO RUBENS BUENO, PLEITEANDO QUE O MENCIONADO PARLAMENTAR  DESENVOLVA AÇÕES NO SENTIDO DE APRESENTAR EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UMA AMBULÂNCIA PARA O MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA COMPETENTE PRESTE INFORMAÇÕES SOBRE A UNIDADE DE PLANEJAMENTO TERRITORIAL, CITADA NA LEI 04 DE 2006, A QUAL INCLUI ENTRE SUAS FUNÇÕES, DE ACORDO COM ARTIGO 134, PARÁGRAFO XII: "ORIENTAR A ELABORAÇÃO DE PROJETOS DE EMPREENDIMENTOS PARTICULARES QUE TENHAM REVELANTE IMPACTO URBANÍSTICO, AVALIANDO AS PROPOSTAS APRESENTADAS ATÉ QUE ESTAS ESTEJAM EM CONDIÇÕES DE APROVAÇÃO POR ÓRGÃO COMPETENTES; E AINDA, - EMITIR PARECER OPINATIVO COM RELAÇÃO AOS PEDIDOS DE ALVARÁ DE CONSTRUÇÃO, OBSERVANDO OBRIGATORIAMENTE A CORRETA DISPOSIÇÃO DAS EDIFICAÇÕES E O MONITORAMENTO DAS POLÍTICAS PÚBLICAS QUE CONFIRAM A MELHOR OCUPAÇÃO TERRITORIAL NO MUNICÍPIO;</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO PODER LEGISLATIVO ENVIAR OFICIO A EMPRESA ARTERIS, PARA QUE SEJA MANILHADO A VALA QUE FICA ENTRE A AV. PERNAMBUCO NO BAIRRO ESTADOS E O RIO MASCATE NA RODOVIA RÉGIS BITENCOUT. E TAMBÉM A PAVIMENTAÇÃO NO ACESSO A AV. PERNAMBUCO SAINDO DA RODOVIA RÉGIS BITENCOUT.</t>
   </si>
   <si>
     <t>REQUER QUE SEJA OFICIADO AO DIRETOR PRESIDENTE DA COORDENAÇÃO DA REGIÃO METROPOLITANA DE CURITIBA - COMEC, SR. OMAR AKEL, CONVIDANDO-O PARA COMPARECER NESTA CASA DE LEIS (EM DATA E PRÉ DEFINIDA PELO PRESIDENTE DESTA CÂMARA), COMO O INTUÍDO DE QUE O DIRETOR PRESIDENTE EXPLANE ACERCA DO TRANSPORTE COLETIVO DA REGIÃO METROPOLITANA DE CURITIBA, ESPECIFICAMENTE, O DE FAZENDA RIO GRANDE, TENDO EM VISTA O AUMENTO DO VALOR COBRADO PELA PASSAGEM, BEM COMO EVENTUAIS MODIFICAÇÕES NO SISTEMA DE INTEGRAÇÃO DO TRANSPORTE COLETIVO INTERMUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL SEJA EXPEDIDO OFICIO PARA SECRETARIA DE EDUCAÇÃO DO ESTADO DO PARANÁ (SEED), PARA VIABILIZAR A CONSTRUÇÃO DE UNIDADE ESCOLARES ESTADUAIS, NO MUNICÍPIO DE FAZENDA RIO GRANDE. SEGUE EM ANEXO AS ÁREAS QUE JÁ FORAM DOADAS PELO MUNICÍPIO, PARA A CONSTRUÇÃO DOS NOVOS COLÉGIOS ESTADUAIS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO Á SECRETARIA ESTADUAL DO ESTADO DO PARANÁ, SOLICITANDO QUE SEJA FEITO ESTUDO DE VIABILIDADE DE CONSTRUÇÃO DE UMA ESCOLA NO GREEN FIELD, PARA ATENDER ALUNOS DO ENSINO MÉDIO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA O PREFEITO MUNICIPAL PARA QUE O MESMO ENCAMINHE AO SETOR RESPONSÁVEL PARA FISCALIZAR I IMÓVEL SITUADO NA RUA PERU AO LADO DO NÚMERO 475, E QUE TOME AS PROVIDÊNCIAS CABÍVEIS JUNTAMENTE AO PROPRIETÁRIO, PARA QUE O MESMO PROVIDENCIE A LIMPEZA E REMOVA OS ENTULHOS DO LOCAL.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFICIO A PREVIDÊNCIA SOCIAL DE FAZENDA RIO GRANDE, PARA QUE A MESMA ANALISE A POSSIBILIDADE DE IMPLANTAR BANCOS OU CADEIRAS NO LOCAL DE ESPERA ATÉ QUE SEJA ABERTA A PORTA DE ACESSO A RECEPÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE O MESMO JUNTO ÀS SECRETARIAS COMPETENTES, NOS ENVIE COPIA DO PROJETO, E ESTIMATIVA DE CUSTO DESTINADO À CONSTRUÇÃO DE UM PORTAL DE ENTRADA E SAÍDA DO MUNICÍPIO DE FAZENDA RIO GRANDE.  </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SENHOR DEPUTADO FEDERAL, LUCIANO DUCCI PLEITEANDO QUE O MENCIONADO PARLAMENTAR DESENVOLVA AÇÕES NO SENTIDO DE APRESENTAR EMENDA PARLAMENTAR QUE POSSIBILITE A DESTINAÇÃO DE RECURSOS PARA A COMPRA DE UMA AGRÍCOLA E IMPLEMENTOS PARA O MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO SENHOR GOVERNADOR DO ESTADO DO PARANÁ CARLOS ALBERTO RICHA E AO EXMO SENHOR PREFEITO DO MUNICÍPIO DE CURITIBA GUSTAVO FRUET, SOLICITANDO QUE OS MESMOS VIABILIZEM A CONTINUAÇÃO DA INTEGRAÇÃO DO TRANSPORTE COLETIVO ENTRE A CAPITAL E AS CIDADES DA REGIÃO METROPOLITANA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL SEJA EXPEDIDO OFICIO AO SENHOR PREFEITO MUNICIPAL PARA QUE SEJA CONSTRUIDA UMA NOVA CASA DO PATRÃO DO "CTG" CENTRO DE TRADIÇÕES GAUCHAS DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO PARA A SECRETARIA DE EDUCAÇÃO DO ESTADO DO PARANÁ PARA QUE INFORME SOBRE O NÚMERO DO PROTOCOLO Nº 11.015.751-7 ONDE SOLICITAMOS EM 31.05.2011 JUNTO AO NÚCLEO ESTADUAL DO PARANÁ À AMPLIAÇÃO DO NÚMERO DE SALAS DE AULA NO COLÉGIO ESTADUAL LIRIA MICHELETO NICHELE, TUDO A FIM DE DAR ATENDIMENTO À CRESCENTE DEMANDA LOCAL POR VAGAS NESTA INSTITUIÇÃO DE ENSINO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL SEJA EXPEDIDO OFICIO A EMPRESA DE SANEAMENTO BÁSICO DO PARANÁ (SANEPAR), PARA QUE A MESMA MANTENHA ROÇADA NAS DIVISAS DOS LOTES A (ETE), REDE DE TRATAMENTO DE ESGOTO SITUADO NA RUA RIO IRATI BAIRRO IGUAÇU II.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO PODER LEGISLATIVO ENVIAR OFICIO AO DEPUTADO MAURO MORAES, PARA QUE O MESMO VIABILIZE JUNTO A SECRETARIA DE SEGURANÇA DO ESTADO, DUAS VIATURAS DESCARACTERIZADAS PARA A POLÍCIA CIVIL, COM MAIS TRÊS ESCRIVÃES E TRÊS INVESTIGADORES, BEM COMO TAMBÉM VIABILIZE O ENVIO DE MAIS POLICIAIS MILITARES E DUAS VIATURAS CARACTERIZADAS POSSIBILITANDO JUNTO AO DESTACAMENTO LOCAL A CRIAÇÃO DA PATRULHA RURAL E DOS BAIRROS PERIFÉRICOS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFICIO PARA O GOVERNO DO ESTADO DO PARANÁ, SOLICITANDO ESTUDO PARA IMPLANTAÇÃO E CONSTRUÇÃO DE UMA CLINICA ESPECIALIZADA EM EXAMES (CENTRO DE DIAGNÓSTICOS) NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO AO EXMO SENHOR PREFEITO MUNICIPAL A FIM DE QUE O MESMO APRECIE O ANTEPROJETO DE LEI QUE SEGUE ANEXO, VERIFICANDO A CONVENIÊNCIA E A EXISTÊNCIA DE INTERESSE PÚBLICO PARA PROPOR O MESMO NA FORMA DE PROJETO DE LEI NESTA CASA. DISPÕE SOBRE A IMPLANTAÇÃO DO PROJETO "AMBIENTAL LIXO RURAL" NO MUNICÍPIO DE FAZENDA RIO GRANDE O E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AOS CORREIOS PARA QUE REGULARIZE O CEP DA RUA JOÃO CUBIS, SITUADO NO JARDIM VENEZA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA ENVIADO OFICIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL A FIM DE QUE O MESMO APRECIE O ANTEPROJETO DE LEI QUE CRIA O PROGRAMA DE CAPTAÇÃO E REUSO DE ÁGUAS PLUVIAIS E DÁ OUTRAS PROVIDÊNCIAS SEGUE EM ANEXO, VERIFICANDO A CONVENIÊNCIA E A EXISTÊNCIA DE INTERESSE PÚBLICO PARA PROPOR O MESMO NA FORMA DE PROJETO DE LEI NESTA CASA. </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFICIO AO EXMO. DR. CESAR ANTONIO RIBAS SASS, (RESPONSÁVEL PELA AUTO PISTA PLANALTO SUL) INFORMANDO SE É POSSÍVEL QUE O SEMÁFORO ENTRE A RODOVIA RÉGIS BITENCOURT E AV. CARLOS EDUARDO NICHELE FIQUE FUNCIONANDO NORMALMENTE ATÉ AS 01H00MIM.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXECUTIVO MUNICIPAL C/C A SECRETARIA DE ADMINISTRAÇÃO PARA QUE ENVIE PARA A CÂMARA E PROCEDA A PUBLICAÇÃO DA RELAÇÃO DOS CARGOS COMISSIONADOS EXISTENTES NO MUNICÍPIO COM OS RESPECTIVOS SALÁRIOS E LOCAL DE TRABALHO, NO SITE DO MUNICÍPIO NA PÁGINA DA TRANSPARÊNCIA, COMO PREVÊ A LEI 12.527 DE 18 DE NOVEMBRO DE 2011 E A LEI COMPLEMENTAR 131/2009, LEI.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO PODER LEGISLATIVO ENVIAR OFÍCIO A CONCESSIONÁRIA ARTERIS, QUE PROJETE O PONTO DE ÔNIBUS NA RODOVIA BITTENCOURT KM  129+500, PRÓXIMO A PASSARELA QUE LIGA AV. PERNAMBUCO COM O OUTRO LADO DA RODOVIA, TRANSFERINDO POSTERIORMENTE O ABRIGO QUE ENCONTRA-SE PRÓXIMO AO RIO MASCATE AO MESMO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFICIO A EMPRESA BRASIL TELECOM-OI QUE A MESMA PROVIDENCIE A RETIRADA DE UM TELEFONE PUBLICO (ORELHÃO) QUE ESTA DENTRO DO PÁTIO DO COLÉGIO ESTADUAL DR. BAYARD OSNA SITUADO NA RUA SANTANA Nº 459 NA BAIRRO IGUAÇU.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO PARA O SECRETÁRIO DE EDUCAÇÃO DO MUNICÍPIO, SOLICITANDO UM ESTUDO DE VIABILIDADE PARA CRIAÇÃO DE UM CENTRO DE FORMAÇÃO CONTINUADA PARA PROFESSORES E FUNCIONÁRIOS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, PARA QUE POR INTERMÉDIO DA SECRETARIA COMPETENTE, RESPEITADO O PRAZO LEGA, ENCAMINHE À ESTA CASA DE LEIS, COMO REFERENCIA ÀS OBRAS DE PAVIMENTAÇÃO DAS RUAS SÃO PEDRO E SÃO TIMÓTEO, NO BAIRRO SANTA TEREZINHA, RUAS JAPIM, MAGUARI, FAISÃO E PELICANO BAIRRO GRALHA AZUL EM NOSSA CIDADE: </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO FORNEÇA INFORMAÇÕES SOBRE O ANDAMENTO DA IMPLANTAÇÃO DA LEI GERAL DA MICRO E PEQUENA EMPRESA, LEI 123/2006, QUE NO MUNICÍPIO  FOI TRANSFORMADO EM LEI MUNICIPAL, ADEQUANDO A LEI MAIOR À REALIDADE LOCAL, ATRAVÉS DA LEI MUNICIPAL Nº 39/2010, QUE ATENDE O QUE DETERMINA O ART. 170 DA CONSTITUIÇÃO FEDERAL, VISANDO TRATAMENTO FAVORECIDO PARA AS EMPRESAS DE PEQUENO PORTE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXCENTÍSSIMO SENHOR DEPUTADO FEDERAL TONINHO WANDSCHEER, SOLICITANDO QUE MENCIONADO PARLAMENTAR INTERCEDA JUNTO AO GOVERNO FEDERAL - MINISTÉRIO DA SAÚDE, OBJETIVANDO A LIBERAÇÃO DE VERBA FEDERAL DE CUSTEIO PARA A UPA 24H DO MUNICÍPIO DE FAZENDA RIO GRANDE. TENDO EM VISTA PARECER FAVORÁVEL, A CONTAR DA COMPETÊNCIA DE OUTUBRO DE 2014.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA SEJA EXPEDIDO OFÍCIO AO DEPARTAMENTO DE TRANSITO DO PARANÁ (DETRAN), PARA QUE EM CONJUNTO COM O MUNICÍPIO DE FAZENDA RIO GRANDE, FAÇA UM ESTUDO DE VIABILIDADE EM IMPLANTAR SERVIÇOS RELACIONADOS, À PRIMEIRA HABILITAÇÃO (CNH) E RENOVAÇÃO COM PROVAS TEÓRICAS E DIREÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO PODER LEGISLATIVO ENVIAR OFICIO A EMPRESA COPEL PARA A MESMA PROVIDENCIAR A REMOÇÃO DE TRÊS POSTES DE ENERGIA ELÉTRICA QUE ESTA EM CIMA DA CALÇADA, SENDO O PRIMEIRO EM FRENTE AO NUMERO 1273, O SEGUNDO EM FRENTE AO NUMERO 1323, E O TERCEIRO EM FRENTE AO NUMERO 1385, TODOS NA RUA IVAI.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFICIO AO EXMO SENHOR PREFEITO MUNICIPAL A FIM DE QUE O MESMO APRECIE O ANTEPROJETO DE LEI QUE SEGUE ANEXO, VERIFICANDO A CONVENIÊNCIA E A EXISTÊNCIA DE INTERESSE PÚBLICO PARA PROPOR O MESMO NA FORMA DE PROJETO DE LEI NESTA CASA. DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE DETECTOR DE METAIS EM TODAS AS ESCOLAS PÚBLICAS MUNICIPAIS DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, PARA QUE POR INTERMÉDIO DA SECRETARIA COMPETENTE, RESPEITANDO O PRAZO LEGAL, ENCAMINHE À ESTA CASA DE LEIS, COM REFERENCIA ÀS OBRAS DE PAVIMENTAÇÃO DAS RUAS INHAMBU, BEIJA FLOR, TANGARA, CARAÚNA, SABIÁ, MARABÚ E CAURÉ NO BAIRRO GRALHA AZUL EM NOSSA CIDADE: </t>
   </si>
   <si>
     <t>Marcos Ribas, Professor Leslie</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DA SECRETARIA COMPETENTE, INFORME ESTA CASA DE LEIS ACERCA DA POSSIBILIDADE DE DISPONIBILIZAR AO MENOS DOIS GUARDAS MUNICIPAIS, PARA PERMANECER JUNTO AO CMEI ESTADOS (AO MENOS DO PERÍODO DE 16:00H ATÉ AS 18:00H), EM DIA ÚTEIS, BEM COMO INFORME ESTA CASA DE LEIS, SOBRE A POSSIBILIDADE DE SER IMPLANTANDO MONITORAMENTO ELETRÔNICO, CONSISTINDO EM CÂMARAS DE VIGILÂNCIAS NESTE CMEI.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFICIO PARA A SECRETARIA DE SEGURANÇA PUBLICA DO ESTADO DO PARANÁ E DEPUTADO FERNANDO FRANCISCHINI, PARA QUE O MESMO VIABILIZE AUMENTO DE EFETIVO DE POLICIAIS MILITARES COM VIATURA, PARA EFETIVAMENTE ATUAREM NOS COLÉGIOS ESTADUAIS DO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE SEJA DETERMINADO O COMPRIMENTO DA LEI Nº 872 DE 21 DE DEZEMBRO DE 2011. "ART. 1º. NOS ESTABELECIMENTOS DE ENSINO PÚBLICO MUNICIPAL DE FAZENDA RIO GRANDE É OBRIGATÓRIO A EXECUÇÃO DO HINO MUNICIPAL  UMA VEZ POR SEMANA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO PODER LEGISLATIVO ENVIAR OFICIO A EMPREITEIRA DE OBRAS SANESUL, QUE EXECUTOU A PAVIMENTAÇÃO DA AV. CURITIBA, SOLICITANDO QUE A MESMA NO CONTRATO DE GARANTIA CONSERTE A CRATERA QUE SURGIU ENFRENTE AO NUMERO 695, BEM COMO CONSERTAR ALGUNS BURACOS QUE ESTÃO SURGINDO EM ALGUNS PONTOS DA AVENIDA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO À COPEL - COMPANHIA PARANAENSE DE ENERGIA PARA QUE INFORME QUAIS AS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS PARA A ADEQUAÇÃO DO FORNECIMENTO DE ENERGIA À DEMANDA DO MUNICÍPIO, PRINCIPALMENTE NA ÁREA INDUSTRIAL, CONSIDERANDO QUE AS EMPRESAS DESTE MUNICÍPIO  ESTÃO TENDO PREJUÍZO DEVIDO A CONSTANTES QUEDAS DE ENERGIA E DESLIGAMENTOS NÃO PROGRAMADOS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DA SECRETARIA COMPETENTE, RESPEITADO O PRAZO LEGAL, ENCAMINHE À ESTA CASA DE LEIS, CERTIDÃO INFORMADO SOBRE O CONDOMÍNIO RESIDENCIAL LE VILLAGE BRASIL LOCALIZADO NA AVENIDA BRASIL, BAIRRO EUCALIPTOS (ENTRE JD HORTÊNCIAS E JD EUROPA), PRÓXIMO DO ANTIGO MOINHO E AO LADO DO RIO DA DIVISA: I - SE ESTÁ LOCALIZADO EM ÁREA DE PRESERVAÇÃO; II - SE O EMPREENDIMENTO ESTÁ SENDO INSTALADO EM ÁREA DE RISCOS DE ALAGAMENTOS E/OU ENCHENTES; III - QUAL É A DISTANCIA DO EMPREENDIMENTO DO RIO DA DIVISA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO SENHOR DEPUTADO FEDERAL LUCIANO DUCCI, PLEITEANDO QUE O MENCIONADO PARLAMENTAR DESENVOLVA AÇÕES NO SENTIDO DE APRESENTAR PEDIDO DE RECURSOS PARA QUE SEJA INVESTIDO NO PROGRAMA MÃE FAZENDENSE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL, QUE INTERFIRA JUNTO ÀS EMPRESAS ARTERIS E A ANTT PARA QUE ESTUDEM A PROBABILIDADE DA CONSTRUÇÃO DE UMA MARGINAL OU UM RETORNO NO TRECHO ENTRE O VIADUTO DE ENTRADA DO BAIRRO JARDIM VENEZA E A PRAÇA DE PEDÁGIO AMBOS NA RODOVIA REGIS BETENCUR BR 116.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR CARLOS ALBERTO RICHA, GOVERNO PARA QUE O MESMO ANALISE A POSSIBILIDADE DE IMPLANTAR UM LABORATÓRIO MUNICIPAL EM FAZENDA RIO GRANDE PARA EXAMES COMPLEMENTARES PARA ATENDIMENTO A POPULAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO A COPEL, AO SENHOR EDMAR LÚCIO DA SILVA GERENTE DA UNIDADE DE FAZENDA RIO GRANDE, PARA QUE O MESMO ENVIE HÁ ESTA CASA DE LEIS O NÚMERO APROXIMADO DE QUANTAS UNIDADES CONSUMIDORAS HÁ NO NOSSO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETIVA A REALIZAÇÃO A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR A DESTINAÇÃO E TRATAMENTO DOS RESÍDUOS SÓLIDOS EM FAZENDA RIO GRANDE, COM A CONVOCAÇÃO DE REPRESENTANTES DA SOCIEDADE ORGANIZADA, LEGISLAÇÃO, SECRETARIA DO MEIO AMBIENTE, SECRETARIA DE URBANISMO, SECRETARIA DA EDUCAÇÃO, SECRETARIA DE SAÚDE E OUTRAS QUE POSSAM CONTRIBUIR PARA O DEBATE, ALÉM DA CONVOCAÇÃO DE REPRESENTANTE DO MINISTÉRIO PÚBLICO, EMPRESA ESTRE AMBIENTAL, MEMBROS DO CONSÓRCIO INTERMUNICIPAL PARA GESTÃO DOS RESÍDUOS SÓLIDOS URBANOS DE CURITIBA E REGIÃO, E DEMAIS ENTIDADES QUE POSSAM CONTRIBUIR NA DISCUSSÃO DO TEMA PROPOSTO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO GRUPO LEBLON TRANSPORTES, QUE A LINHA DE ÔNIBUS SANTA MARIA ESTENDA-SE EM PERÍODO INTEGRAL ATÉ O PONTO FINAL NA ESQUINA COM A RUA MANAUS SEJA ESTENDIDA ATÉ AS 10:00 E NO PERÍODO DA TARDE A PARTIR DAS 16:00 HORAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL C/C PARA SECRETARIA DE OBRAS QUE SEJAM FINALIZADAS AS OBRAS DE PAVIMENTAÇÃO NA RUA JOÃO QUIRINO LEAL ENTRE O TRECHO DA RODOVIA REGIS BETENCUR BR116 E O BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À MESA, NA FORMA REGIMENTAL QUE SEJA ENCAMINHADO AO CHEFE DO EXECUTIVO MUNICIPAL, O ANTEPROJETO DE LEI QUE DISPÕE SOBRE A DENOMINAÇÃO, EMPLACAMENTO E NUMERAÇÃO DAS VIAS PÚBLICAS, INSTITUI A OBRIGATORIEDADE DE COLOCAÇÃO DE NUMERAÇÃO PREDIAL E DE CAIXA RECEPTORA DE CORRESPONDÊNCIA EM CADA DOMICÍLIO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL SEJA ENVIADO OFICIO "COPEL" COMPANHIA PARANAENSE DE ENERGIA ELÉTRICA, PARA QUE POSSA IMPLANTAR PROGRAMA DE PREVENÇÃO DE ACIDENTES COM A REDE ELÉTRICA DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA SEJA EXPEDIDO OFÍCIO A CONCESSIONÁRIA ARTERIS PARA QUE A MESMA ESTUDE A POSSIBILIDADE DE CONSTRUIR UMA LIXEIRA E UM BANCO DE ACENTO NO PONTO DE ÔNIBUS INTERMUNICIPAL EM FRENTE AO TERMINAL VELHO BEM COMO SUBSTITUIR AS LIXEIRAS E REFORMAR OS BANCOS EXISTENTES QUE ESTÃO DANIFICADOS NA CICLOVIA DA RODOVIA REGIS BITTENCOURT.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA OFICIADO A SECRETARIA DE EDUCAÇÃO DO ESTADO DO PARANÁ COM CÓPIA AO EXECUTIVO MUNICIPAL, QUE ESTUDE A VIABILIDADE DA COLOCAÇÃO DE CORTINAS NAS SALAS DE AULA REFORMA NA QUADRA ESPORTIVA DO COLÉGIO ESTADUAL LUCY REQUIÃO DE MELHO E SILVA. SÃO ELAS: TELHADO E TELAS DE PROTEÇÃO AO REDOR DA QUADRA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>TENDO EM VISTA QUE NOSSO MUNICÍPIO FOI CONTEMPLADO COM EMENDA PARLAMENTAR DESTINANDO RECURSOS NO VALOR DE R$ 199.999,00 MIL, ORIUNDOS DO MINISTÉRIO DA SAÚDE E EMPENHADO NO FUNDO MUNICIPAL DE SAÚDE, TENDO SUA DESTINAÇÃO PARA A IMPLANTAÇÃO DE LABORATÓRIO DE ANÁLISES CLÍNICAS DO HOSPITAL NOSSA SENHORA APARECIDA; REQUER QUE SEJA INFORMADO À ESTA CASA DE LEIS, A ATUAL SITUAÇÃO DESTE LABORATÓRIO. BEM COMO DOS RECURSOS DESTINADOS PARA TAL FIM.</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO PODER LEGISLATIVO ENVIO OFÍCIO A CONCESSIONÁRIA ARTÉRIS, COM COPIA ANTT, PARA QUE SEJA TRANSFORMADO O TRÂNSITO DENTRO DA TRINCHEIRA EM MÃO INGLESA. BEM COMO ALTERE O SENTIDO DAS MARGINAIS SAINDO DA RUA LAPA E RUA ÁGUIAS EM DIREÇÃO DA TRINCEIRA, POSSIBILITANDO O FLUXO LOCAL NAS MARGINAIS, COM RETORNO EMBAIXO DA MESMA. COMO TAMBÉM VIABILIZE ANTES DO FECHAMENTO DA CANALETA CENTRAL DA RODOVIA REGIS BITTENCOUT, A CONSTRUÇÃO DA MARGINAL LIGANDO A AV. PERNANBUCO ATÉ A AV. CARLOS EDUARDO NICHELLE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO A EMPRESA DE COORDENAÇÃO DA REGIÃO METROPOLITANA DE CURITIBA - COMEC PARA QUE A MESMA PROVIDENCIE COLOCAÇÃO DA ESTRUTURA NO PONTO DE ÔNIBUS NA BR 116 NAS PROXIMIDADES DO KM 124.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO A EMPRESA AUTO PISTA PLANALTO SUL - ARTERIS PARA CONHECIMENTO E PROVIDÊNCIAS, UMA PASSARELA E/OU TRINCHEIRA NAS PROXIMIDADES DO KM 124, LIGANDO OS BAIRROS PÁTRIA MINHA E PIONEIROS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DE FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A EMPRESA BRASIL TELOCOM-OI, QUE A MESMA PROVIDENCIE MANUTENÇÃO DE TODOS OS TELEFONES PÚBLICOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFICIO A EMPRESA DE SANEAMENTO BÁSICO DO PARANÁ (SANEPAR), PARA QUE A MESMA ANALISE A POSSIBILIDADE DE IMPLANTAR REDE DE ESGOTO NAS SEGUINTES RUAS: RIO DA PIEDADE Nº30 AO Nº394, RIO PADINHA Nº58 AOS 500, RIO ROSEIRA 53 AO Nº337, RIO TANGUÁ, Nº108 ATÉ P Nº312, RIO MIRINGUAVA Nº617 ATÉ O Nº5081, RIO RINCÃO Nº98 ATÉ O Nº224, RIO BELÉM Nº120 ATÉ O Nº242, RIO CUBATÃO Nº53 ATÉ O Nº123 NO BAIRRO IGUAÇU I. E RUA SANTO INÁCIO Nº725 ATÉ O Nº833, RUA SANTA CÂNDIDA Nº713 ATÉ O Nº892 NO BAIRRO SANTA TEREZINHA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO A SECRETÁRIA DE DESENVOLVIMENTO URBANO, PARA QUE FAÇA A IMPLANTAÇÃO DE UMA ROTATÓRIA OU SIMILAR, NO PLANO MUNICIPAL DE MOBILIDADE URBANA, NA AV. BRASIL ESQUINA COM A RUA JACARANDÁ, PRÓXIMO A ESCOLA MUNICIPAL 26 DE JANEIRO (CAIC).</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO QUE SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL VALDIR ROSSANI E DEPUTADO ESTADUAL MAURO MORAES PARA QUE OS MESMOS VIABILIZEM RECURSOS EM FORMA DE EMENDA PARLAMENTAR PARA A CONSTRUÇÃO DE UMA PRAÇA NA VILA SANTA MARIA COM PISTA DE CORRIDA, ACADEMIA DE AR LIVRE, QUADRA DE FUTEBOL, VÔLEI, PISTA DE SKATE E PLAYGROUND INFANTIL. </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE APRECIE O ANTEPROJETO DE LEI QUE SEGUE ANEXO, QUE TRATA DA CRIAÇÃO DE INSTITUIÇÃO DE PROGRAMA DE INCENTIVO NOMEADO BOLSA ATLETA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, RESPEITADO O PRAZO, ENCAMINHE À ESTA CASA DE LEIS, CERTIDÃO INFORMANDO SOBRE OS MOTIVOS DOS PRÉDIOS PÚBLICOS ABAIXO LOCALIZADOS ESTAREM SEM SUAS ATIVIDADES:</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL ATRAVÉS DO EXMO. SR. PREFEITO MUNICIPAL PARA QUE SEJA APRESENTADA A ESSA CASA DE LEIS ÀS PLANILHAS DE GASTOS COM PUBLICIDADE DO MUNICÍPIO DER FAZENDA RIO GRANDE NO EXERCÍCIO DE 2015, PLANILHA ESSA DETALHADA DA SEGUINTE FORMA:</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL C/C PARA AS SECRETARIAS DE URBANISMO E OBRAS PARA QUE MESMA REALIZE UM LEVANTAMENTO DOS IMÓVEIS EXISTENTES NA ZONA URBANA DO MUNICÍPIO QUE NÃO POSSUEM EDIFICAÇÃO, SÃO SUBUTILIZADOS OU INADEQUADAMENTE UTILIZADOS, PARA OS RESPECTIVOS PROPRIETÁRIOS SEJA NOTIFICADOS PARA CUMPRIREM AS LEIS MUNICIPAIS NO TOCANTE AO TEMA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL SEJA EXPEDIDO OFICIO AO EXMO SENHOR DEPUTADO FEDERAL LUCIANO DUCCI PARA QUE SEJA INCLUSO, EMENDA PARLAMENTAR PARA A COMPRA DE EQUIPAMENTOS PERMANENTES PARA O HOSPITAL NOSSA SENHORA APARECIDA, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA EXPEDIDO OFICIO AO SECRETARIO MUNICIPAL DE DESENVOLVIMENTO URBANO, INDÚSTRIA, COMERCIO E SERVIÇOS EXCELENTÍSSIMO SENHOR ELOI KUHN, PARA QUE O MESMO FORNEÇA O NÚMERO DE INDÚSTRIAS INSTALADAS EM NOSSO MUNICÍPIO, BEM COMO SEJA OFICIALIZADO AO SECRETARIO DO TRABALHO EXCELENTÍSSIMO SENHOR ELIDIO JOSÉ SEGALA CARVALHEIRO, PARA QUE O MESMO POSSA ENVIAR O NÚMERO DE TRABALHADORES FORMAIS QUE FAZEM PARTES DAS INDÚSTRIAS INSTALADAS EM FAZENDA RIO GRANDE. </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFICIO A EMPRESA DE SANEAMENTO BÁSICO DO PARANÁ (SANEPAR), PARA QUE A MESMA ANALISE A POSSIBILIDADE DE MAPEAR TODOS OS HIDRANTES DO MUNICÍPIO , FAZER MANUTENÇÃO E IDENTIFICA-LOS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO A SECRETARIA DE DESENVOLVIMENTO URBANO, PARA QUE INCLUA NO PLANO MUNICIPAL DE MOBILIDADE URBANA, A IMPLANTAÇÃO DE UM SISTEMA BINÁRIO DE TRÂNSITO, COM O RECUO DE ÔNIBUS, NA A. BRASIL, NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS CORREIOS, PARA QUE A MESMA PROVIDENCIE DISPONIBILIZAÇÃO DE CÓDIGO DE ENDEREÇAMENTO POSTAL-CEP PARA RUA ANTÔNIO BALDAN, ESTRADA RURAL JÃO BATISTA BALDÃN E TRAVESSA - BERNADINO PILATO NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFICIO A EMPRESA OI S/A, PARA QUE PROVIDENCIE A INSTALAÇÃO DE TELEFONES PÚBLICOS EM FRENTE À UNIDADE DE PRONTO ATENDIMENTO DESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO À SECRETARIA DE SEGURANÇA PÚBLICA DO PARANÁ QUE PRESTE AS SEGUINTES INFORMAÇÕES REFERENTE À VIOLÊNCIA CONTRA AS MULHERES NOS ÚLTIMOS 3 ANOS, EM FAZENDA RIO GRANDE. Nº DE ASSASSINATOS DE MULHERES; - Nº DE MULHERES QUE SOFREM ESTUPRO; - Nº MULHERES QUE SOFREM AGRESSÃO FÍSICA; - Nº DE MULHERES IDOSAS E DEFICIENTES QUE SOFREM VIOLÊNCIA;</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO AO SR. ANDRÉ DOS REIS SIALHO DIRETOR DE TRANSPORTES DA COMEC QUE O MESMO VIABILIZE A COLOCAÇÃO DE UM PONTO DE ÔNIBUS NA RUA CARLOS EDUARDO NICHELLE ESQUINA COM A RUA LAPA E TAMBÉM NO KM 125+500 NA RODOVIA RÉGIS BITTENCOUT. BEM COMO VIABILIZE A INTEGRAÇÃO DA LINHA DO ÔNIBUS DO PASSO AMARELO NO TERMINAL O QUAL FAZ PARTE DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO AO EXECUTIVO SENHOR CARLOS DE REGO DE ALMEIDA FILHO, COORDENADOR GERAL DA REGIÃO METROPOLITANA DE CURITIBA, PARA QUE ESTUDE A POSSIBILIDADE DE QUE A LINHA DE ÔNIBUS EUCALIPTOS SEJA AMPLIADA ESTENDENDO-SE ATÉ A PUC.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO SENHORA ANA SÉRIES TRENTO COMIN SECRETARIA ESTADUAL DE EDUCAÇÃO PARA QUE A MESMA ANALISE A POSSIBILIDADE DE IMPLANTAR UMA LIXEIRA EM FRENTE AO COLÉGIO ESTADUAL DR. BAYARD OSNA SITUADO A RUA SANTANA Nº459 NO BAIRRO IGUAÇU I.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE SAÚDE, RESPEITADO O PRAZO LEGAL, CONSIDERANDO O CONTIDO DAS INDICAÇÕES 56/2015 E 61/2015, ENCAMINHE À ESTA CASA DE LEIS INFORMAÇÃO INDICANDO SE FOI PROVIDENCIADA A AQUISIÇÃO DOS SEGUINTES ITENS NAS UNIDADES DE SAÚDE RELACIONADAS ABAIXO:</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFÍCIO A SECRETARIA DE SAÚDE, COM CÓPIA AO EXECUTIVO MUNICIPAL, PARA QUE IMPLANTAR UM PROGRAMA DE PREVENÇÃO CONTRA O MOSQUITO DA DENGUE, NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA O GRUPO LEBLON TRANSPORTE DE PASSAGEIROS, COM ENDEREÇO A RUA FRANCISCO CLAUDINO DOS SANTOS, 616, FAZENDA RIO GRANDE/PR, PARA QUE ESSA EMPRESA PROVIDENCIE A INSTALAÇÃO DE ABRIGO NA PARADA DE ÔNIBUS DA RUA GOIABEIRA ENTRE AS RUAS CAMBARÁ E COQUEIRO, NO BAIRRO EUCALIPTOS, E ONDE MAIS SE FAÇA NECESSÁRIO A INSTALAÇÃO OU TROCA DOS MESMOS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE APRECIE O ANTEPROJETO DE LEI QUE SEGUE ANEXO QUE TRATA DA IMPLANTAÇÃO DE MOVIMENTO CIDADÃO COMPARTILHADO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFICIO AO GRUPO ARTÉRIS - CONCESSIONÁRIA QUE ADMINISTRA A RODOVIA RÉGIS BITTENCOURT, PARA QUE ELABORE UM PROJETO DE SINALIZAÇÃO PREVENTIVA À ACIDENTES NO TRECHO DE FAZENDA RIO GRANDE. CONFORME ESTATÍSTICAS APONTADAS PELA PRÓPRIA EMPRESA, NOS LOCAIS COM MAIOR INCIDÊNCIA DE ACIDENTES COM VITIMAS FATAIS, KM 127 E KM 131. AS ZONAS DE PERIGO DE COLISÃO, DEVEM CONTAR COM SINALIZAÇÃO VERTICAL "ATENÇÃO TRECHO COM ALTO ÍNDICE DE ACIDENTES (EXEMPLO EM ANEXO), DE MODO QUE CHAME A ATENÇÃO DOS MOTORISTAS ASSIM QUE ESTIVEREM SE APROXIMANDO DA ZONA DE ACIDENTES."</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO A EMPRESA, AUTO PISTA PLANALTO SUL-ARTERIS, PARA QUE A MESMA POSSA ENVIAR COPIA DO PROJETO DE EXECUÇÃO DA DUPLICAÇÃO DA BR 116, ENTRE O KM 120 E KM 129, E QUE A MESMA POSSA NOS INFORMAR SE HAVERÁ UMA SAÍDA PARA A MARGINAL PRÓXIMA AO KM 122.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFICIO AO COMANDANTE DA POLICIA MILITAR E DELEGADO GERAL DA POLICIA CIVIL DO ESTADO DO PARANÁ, PARA QUE DISPONIBILIZE POLICIAMENTO DESCARACTERIZADO, PREVENTIVO E RESERVADO NOS ÔNIBUS, OBJETIVANDO IDENTIFICAR OS MARGINAIS QUE VEM PRATICANDO ASSALTO A MÃO ARMADA NOS COLETIVOS QUE FAZEM A LINHA CURITIBA - FAZENDA RIO GRANDE, MAIS PRECISAMENTE APÓS AS 18:00 HORAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL QUE SEJA ENVIADO OFICIO AO IAP, IBAMA, (SEMA) SECRETARIA ESTADUAL DO MEIO AMBIENTE, PARA QUE REALIZE ESTUDO DE VIABILIDADE PARA A TRANSFORMAÇÃO DAS ÁREAS DO RIO MAURICIO, RIO DESPIQUE E RIO MASCATE E, ÁREA DE PRESERVAÇÃO PERMANENTE E REFÚGIO SILVESTRE, CONTEMPLANDO TODO SEU PERCURSOS DAS NASCENTES ÁS FOZ, BEM COMO SUAS VERTENTES, ENCOSTAS E VÁRZEAS QUE COMPÕEM A BACIA DO RIO IGUAÇU.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO MUNICIPAL PARA QUE ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO REALIZE A MANUTENÇÃO DE TODAS AS ESCOLAS MUNICIPAIS E CMEI'S (CENTROS MUNICIPAIS DE EDUCAÇÃO INFANTIL) DA CIDADE PARA O PROMEIRO SEMESTRE DO ANO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE APRECIE O ANTEPROJETO DE LEI QUE INSTITUI O CÓDIGO MUNICIPAL AMBIENTAL DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E HABITAÇÃO, COM O INTUITO DE QUE VERIFIQUE JUNTO AO FUNDO SOCIAL E HABITAÇÃO, ACERCA DA POSSIBILIDADE DE SEREM UTILIZADOS VALORES DESTE FUNDO DE HABITAÇÃO, PARA SEREM INSTALADOS ARMÁRIOS DE CORRESPONDÊNCIAS E REDE DE ESGOTO, QUE ATENDAM OS MORADORES DO CONDOMÍNIO RESIDENCIAL PINHEIRAIS (COAPAR), LOCALIZADO NA RUA ROMÊNIA, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO À OI S/A PARA QUE DISPONIBILIZE RELATÓRIO CONTENDO UMA LISTA DE ENDEREÇOS DE TODOS OS TELEFONES PÚBLICOS NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL QUE SEJA ENVIADO OFÍCIO AO DELEGADO GERAL DA PLICIA CIVIL COM COPIA PARA DPMETRO (DEPARTAMENTO DE POLICIA METROPOLITANA), A DELEGACIA LOCAL, A SECRETARIA DE SEGURANÇA E AO DEPUTADO ESTADUAL MAURO MORAIS PARA QUE VIABILIZE Á IMPLANTAÇÃO DA DELEGACIA DE CRIMES CONTRA AS MULHERES, CRIANÇAS E IDOSOS, FUNCIONADO EM REGIME COMPARTILHADO COM A DELEGACIA LOCAL, SEMELHANTE AO MUNICÍPIO DE ARAUCÁRIA. OU SE POSSÍVEL TAMBÉM VIABILIZE A VINDA DE MAIS UM DELEGADO, ESCRIVÃO E INVESTIGADORES.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA DE SANEAMENTO BÁSICO DO PARANÁ (SANEPAR), PARA QUE A MESMA FAÇA VISTORIA NA ESTAÇÃO DE TRATAMENTO DE ESGOTO (ETE) DA RUA RIO IRAI NO BAIRRO IGUAÇU II, E ANALISE PARA DETECTAR FORTES ODORES EMANADOS AO REDOR DA MESMA NOS ÚLTIMOS DIAS.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO A COPEL - COMPANHIA PARANAENSE DE ENERGIA, PARA QUE REALIZE MANUTENÇÃO E REPARO NA CAIXA DE INSPEÇÃO, DA AVENIDA BRASIL, ENTRE A TRAVESSA JAPÃO E RUA ITÁLIA.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">JUNTAMENTE COM O EXECUTIVO MUNICIPAL, PARA QUE SEJA ENVIADO OFICIO A EMPRESA DE PETRÓLEO BRASILEIRO S.A (PETROBRAS), PARA QUE FAÇA O ATERRO OU SIMILAR, NA VALETA JUNTO AO GASODUTO, LOCALIZADO ENTRE AS RUAS ABACATEIRO E SERINGUEIRA, NO BAIRRO EUCALIPTOS II, EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL C/C PARA SECRETARIA DE URBANISMO, PARA QUE SEJAM PRESTADAS AS SEGUINTES INFORMAÇÕES: - QUANTOS E QUAIS FORAM OS EMPREENDIMENTOS IMOBILIÁRIOS APROVADOS NO MUNICÍPIO A PARTIR DE 2009; - QUANTOS EMPREENDIMENTOS APROVADOS E EXECUTADOS; - QUANTOS EMPREENDIMENTOS APROVADOS E AINDA NÃO EXECUTADOS; - QUANTOS EMPREENDIMENTOS ESTÃO EM FASE DE APROVAÇÃO; - PREVISÃO DE LIBERAÇÃO DE NOVOS EMPREENDIMENTOS PARA OS PRÓXIMOS 3 ANOS; - ESTIMATIVA DE AUMENTO DE HABITANTES NOS PRÓXIMOS 3 ANOS; - QUAL O NÚMERO DE INSCRITOS NO PROGRAMA MUNICIPAL DE MORADIA POPULAR.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO A CAIXA ECONÔMICA FEDERAL SUPER INTENDÊNCIA CURITIBA - OESTE, PARA O SENHOR FABIO CARNELOS DIRETOR GERAL, PARA QUE POSSA ANALISAR A INSTALAÇÃO DE MAIS UMA AGÊNCIA PARA FAZENDA RIO GRANDE NA REGIÃO DO BAIRRO PIONEIROS OU PROXIMIDADES.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA QUE, NA FORMA REGIMENTAL, SEJA ENVIADO OFICIO AO EXECUTIVO MUNICIPAL C/C PARA A SECRETARIAS DE ADMINISTRAÇÃO, AÇÃO SOCIAL E EDUCAÇÃO PARA QUE INFORMEM SE HÁ ALGUM PROJETO EM ANDAMENTO OU EM FASE DE ELABORAÇÃO PARA QUE ENTIDADES CONFESSIONAIS E FILANTRÓPICAS POSSAM FAZER CONVÊNIO COM O PODER PÚBLICO MUNICIPAL PARA UTILIZAR E ATÉ ADMINISTRAR ESPAÇOS PÚBLICOS QUE NÃO ESTÃO CUMPRINDO A SUA FUNÇÃO SOCIAL.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO A SECRETÁRIA MUNICIPAL DE SAÚDE, E AO EXECUTIVO MUNICIPAL, PARA QUE ESTUDE A VIABILIDADE PARA MARCAÇÃO DE CONSULTAS NAS UNIDADES DE SAÚDE.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFICIO A EMPRESA DE SANEAMENTO BÁSICO DO PARANÁ (SANEPAR), PARA QUE A MESMA ANALISE A POSSIBILIDADE DE IMPLANTAR REDE DE ESGOTO NAS SEGUINTES RUAS: PARAGUAI, RUA EL SALVADOR, AV. ÁUSTRIA, RUA GROELÂNDIA, RUA GUATEMALA, RUA SUDÃO MALÁSIA, RUA BUENOS AIRES, TRAVESSA NIGÉRIA, LA PAZ, RUA IUGOSLÁVIA, RUA CISNE, RUA CHILE, RUA BOLÍVIA, RUA GUIANA, RUA JACARTA, RUA ISLÂNDIA, AV POLÔNIA, AV SUÉCIA, RUA HUNGRIA, TV ZAIRE, RUA CORÉIA, RUA SUÍÇA, RUA NEPAL, RUA ESTADO UNIDOS, RUA MALI, RUA ÍNDIA E RUA CHINA NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL QUE SEJA ENVIADO OFICIO Á VIGILÂNCIA SANITÁRIA ESTADUAL, VIGILÂNCIA EM SAÚDE DO MUNICÍPIO, SECRETARIA DO MEIO AMBIENTE E FISCAIS PARA QUE REALIZEM VISTORIA JUNTO AS CLINICAS VETERINÁRIA E PET SHOPPINGS DO MUNICÍPIO, NO INTUITO DE VERIFICAR SE HÁ MAUS TRATOS EM ANIMAIS, SUAS CONDIÇÕES SANITÁRIAS E FISCAIS.</t>
   </si>
   <si>
     <t>Paulinho Coxinha, Professor Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO PARA A SANEPAR (COMPANHIA DE SANEAMENTO BÁSICO DO PARANÁ), PARA QUE A MESMA FORNEÇA AS INFORMAÇÕES E PRAZOS, DATAS DE EXECUÇÃO DOS CRONOGRAMAS DE OBRAS E REDE DE ESGOTO NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Paulinho Coxinha</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO PARA A SECRETARIA DE OBRAS, PARA QUE A MESMA FORNEÇA INFORMAÇÕES SOBRE AS INDICAÇÕES Nº 704/2013 E 01/2014. POSSÍVEL PRAZO DATA DE EXECUÇÃO DOS CRONOGRAMAS DE OBRAS DE PAVIMENTAÇÃO ASFÁLTICA DAS RUAS: ESCÓCIA, INDONÉSIA, BIRMÂNIA E MARMELEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFICIO AO 17º BATALHÃO DA POLICIA  MILITAR DE FAZENDA RIO GRANDE PARA QUE SEJA INFORMADO A QUANTIDADE DE OCORRÊNCIA QUE HOUVE NESTE MUNICÍPIO POR INTERMÉDIO DO TELEFONE 190 A PARTIR DO DIA 01 DE JANEIRO DE 2015 ATÉ A PRESENTE DATA, BEM COMO QUANTAS FORAM ÀS OCORRÊNCIAS, E SE HOUVE OCORRÊNCIA NÃO ATENDIDAS, QUAL SERIA O MOTIVO. </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA DOS CORREIOS DE FAZENDA RIO GRANDE, PARA QUE A MESMA ANÁLISE A POSSIBILIDADE DE IMPLANTAR UM NOVO POSTO AVANÇADO DE ATENDIMENTO NO BAIRRO EUCALIPTOS OU NAS PROXIMIDADES.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO A EMPRESA DE PETRÓLEO BRASILEIRO S.A (PETROBRAS) E AO EXECUTIVO MUNICIPAL, PARA QUE A MESMA FORNEÇA O PROJETO PARA PAVIMENTAÇÃO ASFÁLTICA DO GASODUTO, LOCALIZADO NA AVENIDA DAS INDÚSTRIAS, NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFICIO PARA A COPEL E AO SETOR DE ILUMINAÇÃO PUBLICA DO MUNICÍPIO PARA QUE A MESMA AMPLIE A REDE DE BAIXA TENSÃO, E A INSTALAÇÃO DE ILUMINAÇÃO PUBLICA, NA AV. MATO GROSSO ENTRE A AV. AMAZONAS NO BAIRRO ESTADOS COM A RUA ASSIS CHATEAUBRIAND NO JARDIM ANGICO.</t>
   </si>
   <si>
     <t>Dr. Nassib, Gilberto do Dog, Homem do Chapéu, Juarez da Silva, Luiz Sergio Claudino - Serjão, Marcos Ribas, Mestre Nelson, Paulinho Coxinha, Professor Hélio, Professor Leslie, Professor Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE FAZENDA RIO GRANDE, PLEITEANDO QUE O EXECUTIVO MUNICIPAL INSTAURE IMEDIATAMENTE PROCEDIMENTO LICITATÓRIO COM A FINALIDADE DE APURAR E CONTRATAR POSSÍVEIS EMPRESÁRIOS DA ÁREA DA CONSTRUÇÃO CIVIL, INTERESSADOS EM CONSTRUIR UNIDADES HABITACIONAIS POPULARES NAS ÁREAS DECLARADAS DE INTERESSE SOCIAL POR ESTA CASA DE LEIS NA FORMA DA LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFICIO AO EXECUTIVO MUNICIPAL, PARA QUE O MESMO, ATRAVÉS DA AGENCIA DO TRABALHADOR, SOLICITE INFORMAÇÕES À EMPRESA ESTRE AMBIENTAL PARA QUE A MESMA PRESTE INFORMAÇÃO SOBRE AMBIENTAL PARA QUE A MESMA PRESTE INFORMAÇÕES SOBRE SEU QUADRO DE FUNCIONÁRIOS, ESPECIALMENTE A FIM DE SE VERIFICAR QUANTOS CIDADÃO FAZENDENSES ENCONTRAM-SE EMPREGADOS OU A SEREM CHAMADOS PARA EXERCER FUNÇÃO NA SEDE DA EMPRESA SITUADA NESTA CIDADE, BEM COMO QUAL FOI A VIA DE SUA CONTRATAÇÃO, SE DIRETA, SE ATRAVÉS DE AGÊNCIA DO TRABALHADOR, CONVÊNIOS, ETC.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA QUE, NA FORMA REGIMENTAL, SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL PROPONDO QUE ALTERE A LEGISLAÇÃO (DECRETO MUNICIPAL) PERTINENTE A FIM DE QUE A UNIDADE DE PLANEJAMENTO TERRITORIAL PASSE A SER COMPOSTA TAMBÉM DE ENTIDADES DO TERCEIRO SETOR, EM ESPECIAL AQUELAS QUE REPRESENTAM A INICIATIVA PRIVADA - INDÚSTRIA, COMÉRCIO, SERVIÇOS E A POPULAÇÃO DIRETA E/OU INDIRETAMENTE ATENDIDA PELAS ATIVIDADES DESENVOLVIDAS PELA UNIDADE DE PLANEJAMENTO TERRITORIAL, BEM COMO ENTIDADES DE CLASSE.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO PARA A SECRETARIA DE OBRAS, PARA QUE A MESMA FORNEÇA INFORMAÇÕES SOBRE A INDICAÇÃO Nº 177/2013. POSSÍVEL PRAZO DATA DE EXECUÇÃO DO CRONOGRAMAS DE OBRAS DE PAVIMENTAÇÃO ASFALTICA NAS CONTINUAÇÕES DAS RUAS: MADAGASCAR, LÍBIA, NAMÍBIA E NA RUA NIGER.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFICIO À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E HABITAÇÃO PARA QUE DISPONIBILIZE PLANILHA CONTENDO A LISTA DE CADASTROS PARA OS PROGRAMAS DE HABITAÇÃO SOCIAL EM ORDEM DE COLOCAÇÃO.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A EMPRESA DE TELEFONIA OI, TIM, VIVO E CLARO PARA QUE A MESMA ANALISE A POSSIBILIDADE EM INSTALAR TORRES DE TRANSMISSÃO NO BAIRRO JARDIM VENEZA PARA ATENDER ESTE BAIRRO E REGIÃO.      </t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE O MESMO, JUNTO À SECRETARIA DE OBRAS, EFETUE ESTUDO DE VIABILIDADE PARA PROVIDENCIAR A REVITALIZAÇÃO DA  ÁREA NA RUA CEREJEIRA ENTRE AS RUAS SERINGUEIRA E CANAFISTOLA, NO JARDIM EUCALIPTOS, VISANDO A CONSTRUÇÃO DE PISTA DE CAMINHADA, ACADEMIA AO AR LIVRE, PARQUE INFANTIL E CANCHA DE FUTEBOL. </t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO DIRECIONADO AO EXMO. SENHOR DEPUTADO ESTADUAL FRANCISCO BÜHRER, ATRAVÉS DO GOVERNO DO ESTADO DO PARANÁ E O SECRETÁRIO ESTADUAL DE SAÚDE SENHOR MICHELE CAPUTO NETO, QUE VIABILIZE VERBAS DIRECIONADAS PARA COMPRA DE ÔNIBUS, AMBULÂNCIAS E MEDICAMENTOS EM GERAL, PARA MELHORIA DA SAÚDE DOS MUNÍCIPES DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO A SECRETARIA MUNICIPAL DE SAÚDE E AO EXECUTIVO MUNICIPAL, PARA QUE ESTUDE A VIABILIDADE DA CONTRATAÇÃO DE UM MÉDICO FONOAUDIÓLOGO, PARA ESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO SR. ANDRE DOS REIS SIALHO, DIRETOR DE TRENSPORTES DA COMEC, PARA QUE VIABILIZE JUNTO AO GRUPO LEBLON TRANSPORTES, QUE A LINHA DE ÔNIBUS SANTA MARIA ESTENDA-SE EM PERÍODO INTEGRAL ATÉ O PONTO FINAL NA ESQUINA COM A RUA MANAUS E SE HOUVER INVIABILIDADE ECONÔMICA QUE PELO MENOS NA PARTE DA MANHÃ SEJA ESTENDIDA ATÉ AS 10:00 ENO PERÍODO DA TARDE A PARTIR DAS 16:00 HORAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, A FIM DE QUE SEJA ENCAMINHADO À ESTA CASA DE LEIS OFÍCIO, INFORMANDO: QUAL A DIMENSÃO DA ÁREA. QUAL SERÁ O VALOR MÍNIMO DE ÁREA A SER LIBERADO, IMÓVEL LOCALIZADO NO JARDIM SANTA MARIA, DESTINADO À MORADIAS SOCIAIS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>SOLICITA E REQUER A MESA DIRETIVA DESTA EGRÉGIA CASA DE LEIS, EXPEDIÇÃO DE OFÍCIO A COORDENADORIA DA REGIÃO METROPOLITANA DE CURITIBA - COMEC, NA PESSOA DE SEU DIRETOR PRESIDENTE ILMO SRº OMAR AKEL E SEU DIRETOR TÉCNICO ILMO SRº SANDRO ALMIR SETIM, A REALIZAÇÃO IMPERATIVA DE OBRAS DE AMPLIAÇÃO DA COBERTURA EM NOSSO TERMINAL, ESPECIALMENTE NO EMBARQUE E DESEMBARQUE DA LINHA DO "LIGEIRINHO", EM FACE DE QUANDO DA OCORRÊNCIA DE PRECIPITAÇÕES PLUVIOMÉTRICAS E/OU VENTOS, FICA IMPRATICÁVEL A PERMANÊNCIA DOS USUÁRIOS DO SISTEMA, IGUALMENTE, IMPLANTAÇÃO E INSTALAÇÃO DE RAIAS METÁLICAS COM O FITO DE ORGANIZAR AS FILAS DE EMBARQUE, IGUALMENTE REPAROS NOS BANHEIROS COLETIVOS DO REFERIDO LOGRADOURO.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFICIO PARA O TRIBUNAL ELEITORAL PARA QUE VIABILIZE CAMPANHA DE ESCLARECIMENTO À POPULAÇÃO FAZENDENSE PARA QUE TRANSFIRAM SEU DOMICILIO ELEITORAL PARA FAZENDA RIO GRANDE CIDADE QUE ESCOLHERAM PARA FIXAR SUAS RESIDÊNCIAS._x000D_
 TAL PROCEDÊNCIA SE JUSTIFICA FACE CRESCENTE NUMERO DE PESSOAS QUE PASSARAM A RESIDIR NO MUNICÍPIO RECENTEMENTE E AINDA MANTÉM DOMICILIO ELEITORAL EM OUTRAS CIDADES.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERA MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO EXECUTIVO MUNICIPAL, PARA QUE ENVIE A ESTÁ CASA DE LEIS, INFORMAÇÕES REFERENTES AO REQUERIMENTO Nº 167/2013 SOBRA A IMPLANTAÇÃO DE UMA "RUA DA CIDADANIA", NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR FRANCISCO BUHRER DEPUTADO ESTADUAL, PARA QUE O MENCIONADO PARLAMENTAR INCLUA NA SUA EMENDA RECURSO PARA SER INVESTIDO EM CONSTRUÇÕES DE CALÇADAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO DIRECIONADO A EMPRESA DE TELECOMUNICAÇÕES OI E GVT, PARA QUE DISPONIBILIZE ACESSO À TELEFONIA FIXA E INTERNET BANDA LARGA PARA OS BAIRROS: PÁTRIA MINHA, NAÇÕES II (SANTARÉM), ESTADOS, SUZUKI, JARDIM VENEZA E PASSO AMARELO</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFICIO PARA A SANEPAR (COMPANHIA DE SANEAMENTO BÁSICO DO PARANÁ), PARA QUE A MESMA DE FORMA POSSÍVEL VIABILIZE COM CELERIDADE A REDE COLETORA DE ESGOTO EM TODAS AS RUAS DO BAIRRO SANTA MARIA SENDO ELAS: AV. CURITIBA, UBERABA, CAXIAS DO SUL E AS RUAS: BRASÍLIA, PORTO ALEGRE, CAMPO GRANDE, GUANABARA, BELO HORIZONTE, VITORIA, SALVADOR, RECIFE, JOÃO PESSOA, NATAL, ARACAJU. FORTALEZA, GOIÂNIA, TERESINA, RIO BRANCO, MACAPÁ, PORTO VELHO, MANAUS, BELÉM E JACAREZINHO.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE FERNANDO ARAÚJO DE CAMARGO, SOLICITANDO UMA CONSULTA PÚBLICA PARA APRESENTAÇÃO DO ANDAMENTO DO PROJETO DE ARBORIZAÇÃO DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À MESA QUE NA FORMA REGIMENTAL, SEJA ENVIADO OFICIO À EMPRESA AUTO PISTA PLANALTO SUL, ARTERIS PARA QUE SEJA PROVIDENCIA A ALTERAÇÃO DA PLACA LOCALIZADA NO VIADUTO DO BAIRRO VENEZA, NA QUAL ESTÁ ESCRITO VILA VENEZA, SENDO QUE O NOME CORRETO É BAIRRO VENEZA. </t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO GRUPO LEBLON TRANSPORTES DE PASSAGEIROS PARA QUE PROVIDENCIE AS COBERTURAS DOS PONTOS DE ÔNIBUS DA LINHA NOVA QUE PASSA NAS RUAS FRANCISCO DA CONCEIÇÃO MACHADO E TRIDI.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFICIO PARA AO COMANDANTE DO 17º BATALHÃO DA POLICIA MILITAR DO PR CORONEL KUCZYNSKI, AO COMANDANTE DA POLICIA MILITAR DE FAZENDA RIO GRANDE TENENTE FABIO ALESSANDRE DA SILVA, AO DELEGADO CHEFE DO DENARC RIAD BRAGA FARHAT, AO DELEGADO LOCAL DE POLICIA CIVIL FABIO MACHADO DOS SANTOS, AO SECRETARIO DE DEFESA SOCIAL JOÃO BATISTA DE OLIVEIRA, QUE COM BASE NO NARCODENÚNCIA (181), REALIZE OPERAÇÕES NOS ALVOS E PROXIMIDADES, NO INTUITO DE COMBATER E INIBIR QUALQUER TIPO DE ILICITO. SENDO QUE ESSAS LOCALIDADES ABRIGAM FORAGIDOS, ARMAS, DROGAS E VEÍCULOS ROUBADOS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO AS EMPRESAS VIAÇÃO NOBEL LTDA, E COMEC SA. PARA QUE AS MESMAS ANALISEM A POSSIBILIDADE EM ATENDER AS EMPRESAS BEIJA-FLOR Nº 226 E CABINET Nº 417, NA AVENIDA BRASIL NOS HORÁRIOS DE ENTRADA E SAÍDA, BEIJA-FLOR DE MANHÃ 07H10MIN E À TARDE 17H30MIN, CABINET DE MANHÃ 07H50MIN E À TARDE 18H10MIN.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO DIRECIONADO AO CORREIOS, PARA QUE DISPONIBILIZE UMA CAIXA POSTAL COMUNITÁRIA PARA OS MUNÍCIPES DO CONDOMÍNIO DA RUA ROMÊNIA, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A AGENCIA DOS CORREIOS DE FAZENDA RIO GRANDE PARA QUE DISPONIBILIZE UM RELATÓRIO CONTENDO O NÚMERO DE ATENDIMENTOS DIÁRIOS E A MÉDIA DO TEMPO DE ESPERA DE CADA CLIENTE.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA OFICIADO AO EXECUTIVO MUNICIPAL, SOLICITANDO PARA QUE SE ENCAMINHE A ESSA CASA DE LEIS A REMESSA DAS SEGUINTES INFORMAÇÕES:_x000D_
 - A PREFEITURA MUNICIPAL JÁ TEM ALGUM PLANEJAMENTO OU PROPOSTA QUE VISE GARANTIR QUE A ÁGUA QUE CHEGA RESIDÊNCIAS, EDIFICAÇÕES COMERCIAIS E PÚBLICAS, DO NOSSO MUNICÍPIO  SEJA UTILIZADA DE FORMA CORRETA E EM QUANTIDADES NÃO ABUSIVAS?_x000D_
 - HÁ A POSSIBILIDADE DO PODER EXECUTIVO ENCAMINHAR UM PROJETO DE LEI Á CÂMARA MUNICIPAL, QUE VISE O USO RACIONAL DA ÁGUA COM A PENALIDADE DOS ABUSOS?</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO DISPONIBILIZE INFORMAÇÕES SOBRE O PERCENTUAL DE GASTOS ATUAL COM FUNCIONÁRIOS ESTATUTÁRIOS, E FUNCIONÁRIOS CONTRATADOS EM CARGOS DE COMISSÃO E OUTROS CONTRATADOS, BEM COMO PREVISÃO DE GASTOS COM FUNCIONALISMO PÚBLICO ATÉ 2016, CONSIDERANDO O QUE A LEI Nº 101 DE 04/05/200, LEI DE RESPIRABILIDADE FISCAL.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>Homem do Chapéu, Professor Leslie</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFICIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO APRECIE O ANTEPROJETO DE LEI QUE TRATA DA CRIAÇÃO DO INSTITUTO DAS ÁGUAS DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E PARA SECRETARIA MUNICIPAL DE DEFESA SOCIAL, PARA QUE SEJA ANALISADA A POSSIBILIDADE DA IMPLANTAÇÃO DE UM MÓDULO DA GUARDA MUNICIPAL NO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA O GOVERNO FEDERAL, ATRAVÉS DO MINISTÉRIO DA SAÚDE PARA QUE SEJAM REALIZADOS OS ESTUDOS NECESSÁRIOS PARA VIABILIZAÇÃO DA INSTALAÇÃO DE OUTRA UNIDADE DE PRONTO ATENDIMENTO (UPA) NA CIDADE, A LESTE DA BR116, PARA QUE A POPULAÇÃO DAQUELE LADO DA CIDADE TAMBÉM TENHA ACESSO A MELHORES SERVIÇOS.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO PARA AO CHEFE DO EXECUTIVO MUNICIPAL, PARA QUE DE CUMPRIMENTO IMEDIATO AOS TERMOS DA LEI MUNICIPAL Nº09/2006 (COPIA DA LEI EM ANEXO), ESPECIALMENTE AOS LOTEAMENTOS E CONDOMÍNIOS EXISTENTES NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO À EMPRESA DE TELEFONIA "OI", COM O INTUITO DE QUE SEJA REALIZADA A INSTALAÇÃO DE TELEFONE PÚBLICO EM FRENTE À ESCOLA MUNICIPAL RURAL ALÔ GUIMARÃES, NO PASSO AMARELO, EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR DEPUTADO ESTADUAL FRANCISCO BUHRER, PARA O MENCIONADO PARLAMENTAR INCLUA EM SUA EMENDA PEDIDO DE RECURSOS A SEREM INVESTIDO EM PAVIMENTAÇÃO ASFÁLTICA, CALÇADA E PAISAGISMO NAS RUAS, RIO PRETO, RUA RIO GUAPORÉ, RUA RIO MEKONG, TRAVESSA RIO MISSISSIPI E RUA EUFRATES NO BAIRRO IGUAÇU I.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO MINISTÉRIO DO TRABALHO, PARA QUE ANALISE A POSSIBILIDADE DE IMPLANTAÇÃO DA VARA DO TRABALHO NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFICIO AO PREFEITO MUNICIPAL, PARA QUE O MESMO REALIZE UM ESTUDO DE VIABILIDADE JUNTAMENTE COM CUIDADORES DE ANIMAIS E ONGS DE DEFESA DE ANIMAIS PARA ELABORAR UM PROGRAMA DE CASTRAÇÃO, CUIDADOS E DESTINAÇÃO AO ANIMAIS, EM PARCEIRA COM A SECRETARIA DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE INFORME SE EXISTE PLANO EMERGENCIAL PARA AUXILIAR O TRIBUNAL ELEITORAL COM RECURSOS HUMANOS NO RECADASTRAMENTO BIOMÉTRICO, QUE TEM DATA PREVISTA PARA SEU INÍCIO NO DIA 29 DE SETEMBRO.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA QUE SEJA EXPEDIDO OFÍCIO A EMPRESA DE SANEAMENTO BÁSICO DO PARANÁ (SANEPAR), PARA QUE A MESMA ANALISE A POSSIBILIDADE DE INSTAR REDE DE ÁGUA NA AVENIDA DAS INDÚSTRIAS DO Nº 1701 ATÉ O ÓLEO DUTO SENTIDO BAIRRO EUCALIPTOS. </t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>QUE SEJA ENVIADO OFICIO A SECRETARIA MUNICIPAL DE OBRAS JUNTO À SECRETARIA MUNICIPAL DE EDUCAÇÃO, PARA QUE ESTUDE A VIABILIDADE DE FAZER UM RECUO EM FRENTE AO TEATRO MUNICIPAL, LOCALIZADO NA RUA ITÁLIA, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR DEPUTADO FEDERAL ANTONIO WANDSCHEER, SOLICITANDO SUA INTERVENÇÃO JUNTO AO GOVERNO FEDERAL NO SENTIDO DE DESENVOLVER AÇÕES PARA LIBERAÇÃO URGENTE DOS REPASSES FINANCEIROS ATRASADOS REFERENTES ÀS UNIDADES DE SAÚDE CONSTANTES DOS SEGUINTES PROTOCOLOS; 09240360000113001 - U.S JARDIM SANTARÉM; 09240360000113002 - U.S PIONEIROS; 09240360000113003 - U.S SÃO SEBASTIÃO.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL RATINHO JUNIOR, PLEITEANDO VERBAS PARA A CONSTRUÇÃO DE CALÇADAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO PREFEITO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE REALIZE OS SEGUINTES REQUERIMENTOS:_x000D_
 A) A INSTALAÇÃO DE UMA CÂMERA DE VIGILÂNCIA, EM ALTURA SUFICIENTE A VISUALIZAR O BAIRRO TODO DO JARDIM SUZUKI._x000D_
 B) SEJA INFORMADO A ESTA CÂMARA DE VEREADORES QUAIS CÂMERAS DESTE MUNICÍPIO FUNCIONAM E QUAIS NÃO FUNCIONAM E QUAL O MOTIVO.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO E PARA O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, PARA QUE APRECIE O ANTEPROJETO DE LEI QUE SEGUE ANEXO, QUE FIXA OS VENCIMENTOS E A DATA BASE DOS MOTORISTAS DO TRANSPORTE ESCOLAR PÚBLICO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE DISPONIBILIZE INFORMAÇÕES SOBRE COMPRAS DOS PONTOS DE ÔNIBUS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO PARA A SANEPAR (COMPANHIA DE SANEAMENTO BÁSICO DO PARANÁ), PARA QUE A MESMA FORNEÇA AS INFORMAÇÕES A ESTA CASA LEGISLATIVA ONDE CONSTE QUAL NUMERO DE RELÓGIO MEDIDOR DE CONSUMO DE ÁGUA EXISTEM INSTALADOS NO MUNICÍPIO DE FAZENDA RIO GRANDE, EM QUANTOS CONSTAM O LANÇAMENTO COBRADO A TAXA DE LIXO, QUAL O VALOR ARRECADADO MENSALMENTE E O VALOR REPASSADO A PREFEITURA. </t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DE FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, PARA QUE VIABILIZE A ENTREGA DAS COBERTURAS DOS PONTOS DE ÔNIBUS, A EMPRESA VIAÇÃO NOBEL "LTDA" PARA QUE A MESMA FAÇA A COLOCAÇÃO DOS PONTOS DA LINHA (F18-PARQUE INDUSTRIAL) NA AVENIDA DAS INDÚSTRIAS, NA LINHA (EUCALIPTOS III) NO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFÍCIO A EMPRESA DE ÔNIBUS VIAÇÃO NOBEL LTDA. PARA QUE A MESMA ESTUDE A POSSIBILIDADE DE COLOCAR UM PONTO DE ÔNIBUS DA AVENIDA DAS INDÚSTRIAS AO LADO Nº 1701 NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL, COM CÓPIA PARA A SECRETARIA DO MEIO AMBIENTE, CÓPIA A PREFEITURA MUNICIPAL DE CURITIBA, E CÓPIA PARA CONSORCIO INTERMUNICIPAL PARA GESTÃO DE RESÍDUOS SÓLIDOS URBANOS (CONRESOL), EM MÃOS DO SENHOR PRESIDENTE GUSTAVO FRUET. SOLICITA INFORMAÇÕES SOBRE AVANÇOS DAS DISCUSSÕES DA CÂMARA TÉCNICA CRIADA PARA APRECIAR PROPOSTA DE COMPENSAÇÃO INDENIZATÓRIA PARA FAZENDA RIO GRANDE, DEVIDO AO FATO DE SEDIAR O ATERRO QUE SERVE A CURITIBA E A DIVERSOS MUNICÍPIOS DA REGIÃO METROPOLITANA. SOLICITAMOS ESCLARECIMENTOS EM RELAÇÃO AO VALOR QUE SE ESTÁ DISCUTINDO PARA A JUSTA COMPENSAÇÃO E INFORMAÇÃO COM RELAÇÃO AS PRAZOS PREVISTOS PARA INICIAR OS PAGAMENTOS.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO CHEFE DO PODER EXECUTIVO PARA QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO QUE RETOME AS ATIVIDADES ESCOLARES EM "PERÍODO INTEGRAL" NAS ESCOLAS MUNICIPAIS FRANCISCO QUIRINO MACHADO E SALUSTIANO BARBOSA QUE JÁ FUNCIONARAM EM 2014 NESSE SISTEMA E PAULATINAMENTE VIABILIZE A IMPLANTAÇÃO DO SISTEMA NAS DEMAIS UNIDADES ESCOLARES MUNICIPAIS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>Luiz Sergio Claudino - Serjão, Professor Leslie</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL COM CÓPIA PARA A SECRETARIA DO MEIO AMBIENTE SOLICITANDO A CÓPIA CONTRATO QUE REGULAMENTA A DESTINAÇÃO DE RESÍDUOS SÓLIDOS EM FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO DIRECIONADO A SANEPAR PARA QUE SEJA AMPLAMENTE DIVULGADO AS INTERRUPÇÕES DO BAIRRO GRALHA AZUL/JARDIM PALMEIRA.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>Juarez da Silva, Mestre Nelson</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A MESA QUE SEJA EXPEDIDO OFÍCIO A IMOBILIÁRIA RHS IMÓVEIS LTDA. RESPONSÁVEL PELO CONDOMÍNIO RESIDENCIAL GREEN HILL E COPEL, PARA QUE A MESMA ESTUDE A POSSIBILIDADE DE COLOCAR BRAÇOS E LÂMPADAS NOS POSTES QUE FORAM COLOCADOS DENTRO DO CONDOMÍNIO OS QUAIS SÃO ESTÃO LIGADOS A ILUMINAÇÃO PUBLICA.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO QUE SEJA ENVIADO OFÍCIO AO DEPUTADO FEDERAL VALDIR ROSSONI E DEPUTADO ESTADUAL MAURO MORAES PARA QUE OS MESMOS VIABILIZEM RECURSOS EM FORMA DE EMENDAS PARLAMENTAR PARA A PAVIMENTAÇÃO DAS RUAS: BELÉM, MANAUS, PORTO VELHO, MACAPÁ, TERESINA, GOIÂNIA, FORTALEZA, UBERLÂNDIA, ARACAJU, NATAL, JOÃO PESSOA, RECIFE, SALVADOR, VITORIA, BELO HORIZONTE, UBERABA, CAXIAS DO SUL E JACAREZINHO. </t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL PARA QUE, ATRAVÉS DA SECRETARIA COMPETENTE, INSTALE UMA COBERTURA NO LOCAL DE SAÍDA DOS ALUNOS, DO COLÉGIO ESTADUAL DESEMBARGADOR JORGE ANDRIGUETTO.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>Gilberto do Dog, Juarez da Silva, Mestre Nelson, Silvestre da DBS</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM QUE SEJA EXPEDIDO OFÍCIO AO EXMO SENHOR PREFEITO MUNICIPAL PARA QUE VERIFIQUEM A POSSIBILIDADE DO AUMENTO DO REPASSE DE RECURSOS DESTINADOS A APAE DEVIDO SUAS NECESSIDADES.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE APRECIE O ANTEPROJETO DE LEI QUE SEGUE ANEXO, QUE TRATA DO REGULAMENTO DOS PONTOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL SEJA EXPEDIDO OFÍCIO AO SECRETARIO DE EDUCAÇÃO EDNELSON QUEIROZ SOBRAL, PARA QUE VIABILIZE A COLOCAÇÃO DE UMA LINHA FIXA DE TELEFONE NA ESCOLA MUNICIPAL RURAL ALÔ GUIMARÃES.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFÍCIO A COMEC - COORDENAÇÃO DA REGIÃO METROPOLITANA DE CURITIBA, PARA QUE A MESMA ESTUDE A POSSIBILIDADE EM AUMENTAR O ESPAÇO FÍSICO DA PLATAFORMA DE ESPERA DA ESTAÇÃO TUBO CARLOS GOMES DA LINHA DO LIGEIRINHO FAZENDA/CURITIBA.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA QUE, NA FORMA REGIMENTAL, SEJA ENVIADO OFICIO AO EXECUTIVO MUNICIPAL COM CÓPIA PARA A SECRETARIA DE ADMINISTRAÇÃO, PARA QUE SEJA ENVIADO CÓPIA DE NOMEAÇÃO DA PROCURADOR GERAL DO MUNICÍPIO QUE ESTÁ EM EXERCÍCIO. NA HIPÓTESE DE NÃO HAVER NOMEAÇÃO, APRESENTAR INFORMAÇÃO POR ESCRITO DE QUEM ESTÁ RESPONDENDO PELO CARGO DE PROCURADOR E OS DOCUMENTOS DE DESIGNAÇÃO.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL DIRECIONADO A COM CÓPIA AO FÓRUM ELEITORAL DE FAZENDA RIO GRANDE PARA QUE SEJA ANALISADO A POSSIBILIDADE DE DISPOSIÇÃO DO SISTEMA DE CONFECÇÃO E REGULARIZAÇÃO DOS TÍTULOS ELEITORAIS NO PROGRAMA PREFEITURA NOS BAIRROS.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE APRECIE O ANTEPROJETO DE LEI QUE SEGUE ANEXO, QUE TRATA DA CRIAÇÃO E INSTITUIÇÃO DE LEGISLAÇÃO REFERENTE A GUARDA E POSSE RESPONSÁVEL DE ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO PARA A EMPRESA ELETROSUL, PARA QUE NOS INFORME SOBRE A POSSIBILIDADE DE SER CRIADO O PROJETO DE HORTA COMUNITÁRIA EM BAIXO DAS TORRES DE TRANSMISSÃO DE ENERGIA ELÉTRICA, LOCALIZADAS NO BAIRRO NAÇÕES ESPECIFICAMENTE NO JARDIM SANTARÉM.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DA SECRETARIA COMPETENTE, RESPEITANDO O PRAZO LEGAL, ENCAMINHE À ESTA CASA DE LEIS, RELAÇÃO DE CONTENDO O NÚMERO DE CRIANÇAS QUE AGUARDAM VAGAS NAS CRECHES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO A EMPRESA DE ÔNIBUS VIAÇÃO NOBEL LTDA. PARA QUE A MESMA JUNTAMENTE COM A FAZTRANS ESTUDE A POSSIBILIDADE DE MUDAR OS PONTOS QUE ESTÃO LOCALIZADOS EM FRENTE AOS NÚMEROS Nº241 E Nº435 DA RUA RIO SANTANA NO BAIRRO IGUAÇU II.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR DEPUTADO FEDERAL RUBENS BUENO, PLEITEANDO ÔNIBUS PARA A APAE DESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE ESTUDE A POSSIBILIDADE DE CEDER UM MOTORISTA E UMA CUIDADORA PARA APAE DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR DEPUTADO FEDERAL TONINHO WANDSCHEER, PLEITEANDO QUE O MENCIONADO PARLAMENTAR DESENVOLVA AÇÕES NA SENTIDO DE APRESENTAR EMENDA PARLAMENTAR PARA CONSTRUÇÃO DE CALÇADAS E MEIO-FIO, NA AVENIDA POLÔNIA, AVENIDA PARAGUAI E AVENIDA ESTADOS UNIDOS SITUADAS NO BAIRRO NAÇÕES, FAZENDA RIO GRANDE - PR.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE APRECIE O ANTEPROJETO DE LEI QUE SEGUE ANEXO, QUE TRATA DA LEI QUE CRIA O CENTRO DE REFERÊNCIA E ACOMPANHAMENTO ODONTOLÓGICO.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OF&amp;#180;CIO AO EXECUTIVO MUNICIPAL C/C PARA A SECRETARIA DE SAÚDE PARA QUE PRESTEM INFORMAÇÕES QUANTO AO ATENDIMENTO NA ÁREA DE SAÚDE MENTAL OFERTADO ÀS CRIANÇAS, ADOLESCENTES, IDOSOS E DEPENDENTES QUÍMICOS: - QUAIS PROGRAMAS SÃO DISPONIBILIZADOS PARA TRATAMENTO NA ÁREA DE SAÚDE MENTAL, ALÉM DO CAPS; - QUANTAS EQUIPES MULTIPROFISSIONAIS PRESTAM ATENDIMENTO NO MUNICÍPIO, E QUAIS SÃO OS PROFISSIONAIS QUE INTEGRAM ESSAS EQUIPES; - QUAIS PROFISSIONAIS COMPÕEM A EQUIPE MULTIDISCIPLINAR QUE PRESTEM ATENDIMENTO NO CAPS; - QUANTOS PACIENTES SÃO ATENDIDOS MENSALMENTE; QUANTOS PACIENTES SE ENCONTRAM NA FILA DE ESPERA PARA AVALIAÇÃO E TRATAMENTO; - EXISTE PREVISÃO DE AMPLIAÇÃO DO ATENDIMENTO.  </t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E PARA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, PARA QUE SEJA ANALISANDO A POSSIBILIDADE DE IMPLANTAÇÃO DE SISTEMA DE SECRETÁRIA ELETRÔNICA NOS DIVERSOS SETORES DA PREFEITURA MUNICIPAL DE FAZENDA RIO GRANDE. </t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, O QUAL POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, EM CONJUNTO COM A SECRETARIA MUNICIPAL DE AÇÃO SOCIAL, INFORMEM ESTA CASA DE LEIS, ACERCA DE QUAL É A PREVISÃO E PROJEÇÃO DE DEMANDA PARA AS CRECHES EM NOSSO MUNICÍPIO, ENGLOBANDO OS PRÓXIMOS DOIS ANOS, E CONSIDERANDO O NOVO PLANO MUNICIPAL DE EDUCAÇÃO, BEM COMO SEJA INFORMADO QUAL SÃO OS PROJETOS PARA IMPLANTAÇÃO DE NOVAS CRECHES.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFICIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO DISPONIBILIZE CÓPIA DP TERMO DE AJUSTAMENTO DE CONDUTA - TAC - ASSINADO PELO EXECUTIVO A PEDIDO DO MINISTÉRIO PÚBLICO, QUE VERSA SOBRE O COMPROMISSO PARA AUMENTO DE VAGAS EM CRECHES NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR GOVERNADOR CARLOS ALBERTO RICHA C/COPIA PARA SSP/PR(SECRETARIA PÚBLICA DO PARANÁ), SOLICITANDO:_x000D_
 - CRIAÇÃO DE UM BATALHÃO DA PM EM FAZENDA RIO GRANDE; - SOLICITAR A DESIGNAÇÃO DE UM GRUPO DE POLICIAIS ESPECIAIS PARA INVESTIGAR ASSALTO A BANCO EM FAZENDA RIO GRANDE._x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO AO EXCELENTÍSSIMO SENHOR DEPUTADO FEDERAL ANTONIO WANDSCHEER PLEITEANDO QUE O MENCIONADO PARLAMENTAR DESENVOLVA AÇÕES NO SENTIDO DE APRESENTAR EMENDA PARLAMENTAR QUE POSSIBILITE A DESTINAÇÃO DE RECURSOS PARA QUE SEJA IMPLANTADA UMA PRAÇA ACADEMIA AO AR LIVRE NO BAIRRO JARDIM VENEZA.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO PARA EXMO SR. PREFEITO MUNICIPAL E SECRETARIA DE EDUCAÇÃO EDNELSON QUEIROZ SOBRAL, PARA QUE REALIZE UM ESTUDO DE VIABILIDADE PARA CONSTRUÇÃO DE MAIS UM CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFICIO AO EXMO. SENHOR DEPUTADO ESTADUAL MAURO MORAES, PARA QUE O MENCIONADO PARLAMENTAR PLEITEIE JUNTO A SECRETARIA DE SEGURANÇA PUBLICA DO ESTADO AUMENTANDO DE VIATURAS E GUARDAS PARA A PATRULHA ESCOLAR.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFICIO A SECRETARIA DO MEIO AMBIENTE E DE DESENVOLVIMENTO URBANO, PARA QUE INCLUA NO PLANO MUNICIPAL DE MOBILIDADE URBANA, PARA QUE ESTUDE A VIABILIDADE DE LIGAÇÃO DA RUA ABACATEIRO COM O JARDIM GREEN FIELDE NO BAIRRO EUCALIPTOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE APRECIE O ANTEPROJETO DE LEI QUE SEGUE ANEXO, QUE TRATA DA CRIAÇÃO DO PROGRAMA DE ACOMPANHAMENTO E ASSISTÊNCIA AS PESSOAS COM DEFICIÊNCIA MOTORA E MULTI DEFICIÊNCIA PROFUNDA.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>Mestre Nelson, Professor Leslie</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, PARA QUE ATRAVÉS DA SECRETARIA DE EDUCAÇÃO APRECIE O ANTEPROJETO DE LEI QUE TRATA DO PROGRAMA MÉTODOS E MODALIDADES DE LUTAS DESPORTIVAS, CULTURAIS E DE AUTODEFESA.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DE FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL A SECRETARIA DESENVOLVIMENTO ECONÔMICO, SECRETARIA DE DEFESA SOCIAL, PARA QUE DISPONIBILIZE UM VIATURA PARA FAZER O PATRULHAMENTO NAS ÁREAS RURAL, DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO DIRECIONADO AO GOVERNO DO PARANÁ COM PEDIDO PARA INSTALAÇÃO DO POSTO DE ATENDIMENTO DA COORDENADORIA ESTADUAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR - PROCON</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE INCLUA NO PLANO MUNICIPAL DE MOBILIDADE URBANA, A FISCALIZAÇÃO DA ACESSIBILIDADE PARA DEFICIENTES, NAS VIAS E ESPAÇOS PÚBLICOS, NO MOBILIÁRIO URBANO, NA CONSTRUÇÃO E REFORMA DE EDIFÍCIOS E NOS MEIOS DE TRANSPORTE E DE COMUNICAÇÃO, FAZENDO COM QUE AS ÁREAS FORA DO PADRÃO SE REGULARIZEM COM BASE NA LEI Nº 10.098, DE 19 DE DEZEMBRO DE 2000.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA SR. PREFEITO MUNICIPAL E PARA SECRETARIA DE OBRAS, QUE PROVIDENCIE UM ESTUDO DE VIABILIDADE PARA CONSTRUÇÃO DE UMA RAMPA DE ACESSIBILIDADE NO PALCO DO TEATRO MUNICIPAL.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL PARA QUE SEJA ASFALTADA A RUA MACIEIRA NO BAIRRO EUCALIPTOS, JUNTAMENTE COM A INSTALAÇÃO DE EXTENSÃO DE REDE BAIXA A FIM IMPLANTAR ILUMINAÇÃO PÚBLICA NA REFERIDA VIA.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO PARA O EXECUTIVO MUNICIPAL E PARA A EMPRESA ARTÉRIS, PARA QUE JUNTOS VIABILIZE A REVITALIZAÇÃO DA PISTA DE CAMINHADA, ENTRE A RUA NELSON CLAUDINO DOS SANTOS E A NOVA TRINCHEIRA, ALARGANDO A MESMA, POSSIBILITANDO ASSIM ANEXAR CICLOVIA, SENDO QUE A PASSAGEM ELEVADA ESTÁ EM FASE DE CONCLUSÃO, SERIA INTERESSANTE PARA O MUNICÍPIO E A CONCESSIONÁRIA INAUGURAR A MESMA COM ESSA INFRAESTRUTURA, SENDO UTILIZADO O NOVO PAISAGISMO COMO PUBLICIDADE PARA CONCESSIONÁRIA.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/552/552_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A COMPANHIA PARANAENSE DE ENERGIA (COPEL AGENCIA FAZENDA RIO GRANDE), PARA QUE SUBSTITUA UM POSTE DE ENERGIA ELÉTRICA QUE SE ENCONTRA EXTREMAMENTE DANIFICADO NA RUA URUGUAI PRÓXIMO A RESIDÊNCIA DE Nº 376.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA ENVIADO OFICIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA DE EDUCAÇÃO INFORME A PREVISÃO DE FUNCIONAMENTO DOS NOVOS CMEIS, LOCALIZADOS NOS BAIRROS EUCALIPTOS, GRALHA AZUL E QUANDO ESTARÁ EM PLENO FUNCIONAMENTO O CMEI IGUAÇU, BEM COMO INFORME SOBRE OS MOTIVOS DE ATÉ O MOMENTO ENCONTRAM-SE FECHADOS OU PARCIALMENTE FUNCIONAMENTO. </t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA, NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A CONCESSIONÁRIO AUTOPISTA PLANALTO SUL PARA QUE A MESMA ESTUDE A POSSIBILIDADE DE INSTALAR CÂMERAS DE MONITORAMENTO NAS VIAS DE ENTRADA E SAÍDA DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, QUE FIRME PARCERIA COM A PREFEITURA DE SÃO JOSÉ DOS PINHAIS, PARA QUE VIABILIZEM A CONSTRUÇÃO ASFÁLTICA DO ACESSO DA RUA FRANSCISCO FERREIRA DA CRUZ ATÉ PEDRO BUHRER, QUE LIGA FAZENDA RIO GRANDE A SÃO JOSÉ DOS PINHAIS.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO EXECUTIVO MUNICIPAL, E A EMPRESA GRUPO LEBRON, PARA QUE ESTUDE A VIABILIDADE DE AUMENTAR OS HORÁRIOS DOS ÔNIBUS NO BAIRRO JARDIM EUROPA E JARDIM GREEN FIELD EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA MUNICIPAL DE MEIO AMBIENTE PARA QUE REALIZE TRABALHOS DE FISCALIZAÇÃO NOS ARREDORES DO HOSPITAL DO MUNICÍPIO, E NA RUA CESAR CARELLI, IDENTIFICANDO COMÉRCIOS E VEÍCULOS QUE EMITAM SOM ALTO. </t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SR. PREFEITO MUNICIPAL E PARA DEPARTAMENTO DE URBANISMO DO MUNICÍPIO PARA QUE ESTUDE A VIABILIDADE DE SUBSTITUIR AS LÂMPADAS ATUAIS POR LÂMPADAS DE VAPOR DE SÓDIO OU DE LED EM TODAS AS RUAS ONDE HÁ COLÉGIOS CUJO FUNCIONAMENTO SE ESTENDE ATÉ A NOITE.  </t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL QUE SEJA ENVIADO OFICIO AO IAP, SANEPAR, EDUCAÇÃO, MEIO AMBIENTE E OBRAS, PARA QUE REALIZE EM FORMA DE MUTIRÃO, ORIENTAÇÃO DIFERENCIANDO GALERIA PLUVIAL DA REDE DE ESGOTO A IMPOTÊNCIA DA LIGAÇÃO NA REDE E A EXECUÇÃO DAS MESMAS, PRIORIZANDO OS ÓRGÃOS PÚBLICOS DE TODAS AS ESFERAS, COMÉRCIOS E INDÚSTRIAS, POIS GRANDE PARTE AINDA LANÇA SEU ESGOTO NAS GALERIAS PLUVIAIS, SENDO QUE A REDE DE ESGOTO JÁ ATENDE A REGIÃO.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO CONSELHO TUTELAR DE FAZENDA RIO GRANDE PARA QUE ENVIE PARA ESTA CÂMARA, OS DADOS ESTATÍSTICOS REFERENTE AOS ATENDIMENTOS DISPONIBILIZADOS ATRAVÉS DO SISTEMA DE INFORMAÇÃO PARA INFÂNCIA E ADOLESCÊNCIA - SIPIA:_x000D_
 - NÚMERO DE ATENDIMENTOS NO ANO 2014 E 2015._x000D_
 - DESTES ATENDIMENTOS, QUANTOS E QUAIS OS DIREITOS VIOLADOS?_x000D_
 - QUAIS OS AGENTES VIOLADORES DE DIREITOS?_x000D_
 - DADOS REFERENTES À VIOLÊNCIA CONTRA A POPULAÇÃO INFANTO-JUVENIL, ATRAVÉS DE GRÁFICOS POR BAIRROS.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>Professor Leslie, Professor Marcelo</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, PARA QUE ATRAVÉS DA SECRETARIA DE EDUCAÇÃO E DA GUARDA MUNICIPAL APRECIE O ANTEPROJETO DE LEI QUE TRATA DO PROGRAMA PATRULHA ESCOLA MUNICIPAL.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA QUE SEJA EXPEDIDO OFÍCIO A EMPRESA ESTRE AMBIENTAL, PARA QUE A MESMA ESTUDE A POSSIBILIDADE DE FAZER ROÇADA E LIMPEZA DE BUEIROS E SARJETAS DA AVENIDA MATO GROSSO. </t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO CHEFE DO PODER EXECUTIVO PARA QUE, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS, PROVIDENCIE A AQUISIÇÃO DE UM CAMINHÃO PIPA DEVIDAMENTE EQUIPADO COM REGADORES PARA QUE POSSA IMPLEMENTAR PROGRAMA DESTINADO A MOLHAR AS RUAS DO MUNICÍPIO QUE NÃO FORAM CONTEMPLADAS COM A PAVIMENTAÇÃO ASFÁLTICA E QUE VEM CAUSANDO ENORMES DESCONFORTOS A POPULAÇÃO NESSA ÉPOCA DE SECA COM A PROLIFERAÇÃO DE POEIRA E SEUS COMPLICADORES QUE PARA SAÚDE DA POPULAÇÃO QUE PARA QUALIDADE DE VIDA.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE ESTUDE A VIABILIDADE, DE INCLUIR NO PLANO MUNICIPAL DE MOBILIDADE URBANA, A CRIAÇÃO DE UMA ÁREA DE LAZER E/OU ESPORTES, NO ESPAÇO DO C.T.G EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO AO INSTITUTO DE IDENTIFICAÇÃO DO PARANÁ PARA QUE O MESMO AGILIZE A INSTALAÇÃO DO PATI - POSTO DE ATENDIMENTO TOTAL INFORMATIZADO, CONFORME OFÍCIO 117/2012 DA S.M. DE AÇÃO SOCIAL. SENDO ASSIM TEREMOS A POSSIBILIDADE DE INFORMATIZAR TOTALMENTE O POSTO DE EMISSÃO DE DOCUMENTOS DO MUNICÍPIO. HOJE O SERVIÇO É DE FORMA PARCIALMENTE INFORMATIZADO.  </t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM A MÁXIMA VÊNIA, REQUEIRO E SOLICITO A MESA DIRETIVA DESTA INSIGNE CASA DE LEIS, A EXPEDIÇÃO DE OFÍCIO AO EXECUTIVO MUNICIPAL E A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E HABITAÇÃO, OBJETIVANDO A REALIZAÇÃO DE ESTUDOS E VISANDO À CRIAÇÃO DE UMA UNIDADE PARA RECEPCIONAR JOVENS SAÍDOS DE OUTRAS CASAS DE AMPARO, COM O FITO DE CRIARMOS UM "TRIPÉ", COM AS JÁ EXISTENTES, CASA LAR E CASA DE PASSAGEM.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO SR. ANDRÉ DOS REIS SIALHO, DIRETOR DE TRANSPORTES DA COMEC, PARA QUE VIABILIZE JUNTO AO GRUPO LEBLON TRANSPORTES, A COLOCAÇÃO DE MAIS VEÍCULOS DIMINUINDO O INTERVALO ENTRE OS HORÁRIOS DA LINHA ESTADOS I.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>Professor Leslie, Silvestre da DBS</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE JUNTAMENTE COM A SECRETARIA DE AÇÃO SOCIAL ANALISE O ANTE-PROJETO DE LEI QUE TRATA DA CRIAÇÃO DO FUNDO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SE ENCAMINHE OFÍCIO AO INSTITUTO DE PESQUISA E PLANEJAMENTO URBANO DE CURITIBA - IPPUC, COM CÓPIA AO DEPARTAMENTO DE OBRAS DA PREFEITURA MUNICIPAL DE CURITIBA PARA QUE ESCLAREÇA SOBRE O MOTIVO DA DEMORA, BEM COMO SOBRE A PREVISÃO DE CONCLUSÃO DE OBRAS DE MELHORIA DO TRÂNSITO DA BR 116, NOS TRECHOS DE SUA RESPONSABILIDADE, NO QUE CONCERNE ÀS OBRAS DE CONSTRUÇÃO DE ALÇAS DE ACESSO, E TAMBÉM DE OUTRAS MELHORIAS QUE PERMITIRÃO A INAUGURAÇÃO DA NOVA TRINCHEIRA PRÓXIMO AO CEASA (BAIRRO TATUQUARA)E NA VILA POMPÉIA (PRÓXIMO AO VIADUTO DA LINHA FÉRREA), CONFORME PROJETOS APROVADOS PELA ANTT, E CONSIDERANDO PRAZOS DEFINIDOS NO PLANO DE TRABALHO.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA QUE SEJA EXPEDIDO OFÍCIO A VIAPLAN ENGENHARIA USINA DISTRIBUIDORA DE ASFALTO PARA QUE A MESMA FISCALIZE A ROTA FEITA PELOS CAMINHÕES DA EMPRESA E TERCEIROS NO BAIRRO IGUAÇU II. </t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFICIO AO EXECUTIVO MUNICIPAL, PARA QUE ENVIE A ESTÁ CASA DE LEIS, INFORMAÇÕES REFERENTE AO REQUERIMENTO Nº 086/2013 SOBRE A IMPLANTAÇÃO DE MAIS UMA ESCOLA MUNICIPAL, NO BAIRRO GRALHA AZUL, EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DE FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR DEPUTADO FRANCISCO BÜHRER PARA QUE ATRAVÉS DO GOVERNADOR BETO RICHA DISPONIBILIZE VERBAS PARA QUE SEJA CONSTRUIDO UM ESPAÇO FÍSICO, PARA ATENDER O PROJETO AMIGOS DA MELHOR IDADE, DO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO PARA O SENHOR MAURICIO FERRAZ DA COSTA, CHEFE DO NÚCLEO ÁREA METROPOLITANA SUL PARA QUE VIABILIZE A CONSTRUÇÃO DE UM COLÉGIO ESTADUAL QUE BENEFICIE AS COMUNIDADES DOS BAIRROS SANTA MARIA, ESTADOS, RESIDENCIAL NITTA E ADJACÊNCIAS. E EM CONJUNTO COM O EXECUTIVO MUNICIPAL TRANSFORME O ATUAL PRÉDIO DO COLÉGIO VALDEVINO PAROLIN ACORDES EM UM CMEI - CENTRO MUNICIPAL DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXMO. GOVERNADOR DO ESTADO DO PARANÁ SR. CARLOS ALBERTO RICHA, COM CÓPIA AO EXMO. SR. SECRETÁRIO DE SEGURANÇA WAGNER MESQUITA, PARA QUE ATENDA O MUNICÍPIO DE FAZENDA RIO GRANDE DESTINANDO À POLÍCIA CIVIL OS SEGUINTES ITENS: AUMENTO DO EFETIVO; NOVAS VIATURAS; ARMAMENTO DIFERENCIADO E MODERNO; MUNIÇÃO. </t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO DEPUTADO ESTADUAL FRANCISCO BÜHRER E À SECRETARIA DE SEGURANÇA PÚBLICA E ADMINISTRAÇÃO PENITENCIÁRIA DO PARANÁ, PARA QUE SEJA VIABILIZADA A AMPLIAÇÃO DA DELEGACIA SEDE DO MUNICÍPIO DE FAZENDA RIO GRANDE, SENDO NECESSÁRIO O AUMENTO DO EFETIVO, ADICIONANDO O NÚMERO DE PELO MENOS QUATRO INVESTIGADORES E DOIS ESTAGIÁRIOS À EQUIPE.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE ESTUDE A POSSIBILIDADE DE INCLUIR NO PLANO MUNICIPAL DE MOBILIDADE URBANA, A CONSTRUÇÃO DE UMA PRAÇA E UMA INSTALAÇÃO DE ACADEMIA AO AR LIVRE, NO TERRENO LOCALIZADO ENTRE A AVENIDA PORTUGAL E RUA JURUVIARA NO BAIRRO GRALHA AZUL, AO LADO DA ESCOLA MUNICIPAL A SER CONSTRUIDA. </t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA ENVIADO OFICIO AO EXECUTIVO, COM CÓPIA PARA SECRETARIA MEIO AMBIENTE, SOLICITANDO INFORMAÇÕES SOBRE SE FOI LIBERADO, NO CASO DE TER SIDO AUTORIZADO, QUEM AUTORIZOU E COMO SE PROCESSOU A LIBERAÇÃO DE CONSTRUÇÃO DE RESIDÊNCIAS EM ÁREA DE ATERRO, ALAGAMENTO E RESERVA LEGAL DE MARGEM EM BEIRA DE CÓRREGO, ÀS MARGENS DO RIO DA DIVISA, NA AV. BRASIL. </t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFÍCIO A COMEC - COORDENAÇÃO DA REGIÃO METROPOLITANA DE CURITIBA, PARA QUE A MESMA ESTUDE A POSSIBILIDADE DE COLOCAR UM FISCAL NOS HORÁRIOS DE PICO NO PONTO DE EMBARQUE E DESEMBARQUE DA LINHA LIGEIRINHO FAZENDA/CURITIBA.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO PREFEITO MUNICIPAL E PARA O SECRETARIO JOÃO BATISTA DE OLIVEIRA, PARA QUE FAÇA UM ESTUDO, TORNANDO SENTIDO ÚNICO A RUA MANGUEIRA E COM UM DOS LADOS COM PROIBIDO ESTACIONAR.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA A EMPRESA GRUPO LEBLON TRANSPORTES DE PASSAGEIROS, PARA QUE SE CUMPRA DO DISPOSTO NA LEI 10.741 DE 01/10/2003 EM SEU ART. 42 - (ART. 42. SÃO ASSEGURADOS A PRIORIDADE E A SEGURANÇA DO IDOSO NOS PROCEDIMENTOS DE EMBARQUE E DESEMBARQUE NO VEÍCULOS DO SISTEMA DE TRANSPORTE COLETIVO.).)</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER À MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO MERITÍSSIMO DRº PETERSON CADERGIANI SANTOS, JUIZ PRESIDENTE DA COMARCA DE FAZENDA RIO GRANDE PARA QUE VIABILIZE O PROGRAMA JUSTIÇA NO BAIRRO COM UM MUTIRÃO JUDICIÁRIO, TENDO A FINALIDADE DE ACELERAR LITÍGIOS EM TODAS AS ESFERAS. </t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COM RELEVAMENTO, SOLICITAR E REQUER A MESA DIRETIVA DESTA EGRÉGIA CASA DE LEIS EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE SAÚDE, NA PESSOA DO SEU M.D. SECRETÁRIO, SR. FRANCISCO ROBERTO BARBOSA, "BETO ROCHA", PEDIDO DE INFORMAÇÃO, A RESPEITO DA FROTA DE AMBULÂNCIAS DE NOSSO MUNICÍPIO. 1) QUANTAS AMBULÂNCIAS DISPÕEM ATUALMENTE A FROTA? 2) QUANTAS SÃO DO SAMU? 3) QUANTAS SÃO DA SMS? 4) QUANTAS ESTÃO BAIXADAS? 5) HAVENDO AMBULÂNCIAS BAIXADAS, QUAL A PREVISÃO E O CUSTO DOS REPAROS PARA REINTEGRÁ-LA? </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DE FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A EMPRESA DE TELEFONIA (OI) PARA QUE FALA A COLOCAÇÃO DE UM ORELHÃO, NO JARDIM EUROPA LOCALIZADO NO BAIRRO EUCALIPTOS.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA O GRUPO LEBLON TRANSPORTE, EM ENDEREÇO A RUA FRANCISCO CLAUDINO DOS SANTOS, 616, FAZENDA RIO GRANDE/PR, PARA QUE ESSA EMPRESA PROVIDENCIE O AUMENTO DO NÚMERO DE BANCOS PREFERENCIAIS NOS ÔNIBUS QUE ATENDEM AO TRANSPORTE COLETIVO DA CIDADE.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFÍCIO A COPEL, PEDINDO PARA QUE A MESMA FAÇA UMA VISTORIA NO POSTE QUE ESTÁ EM FRENTE AO Nº 40 DA RUA RIO IPIRANGA NO BAIRRO IGUAÇU.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO DIRECIONADO A COMPANHIA DE SANEAMENTO DO PARANÁ-SANEPAR, PARA QUE VIABILIZE O ESTUDO DE IMPLANTAÇÃO DA REDE COLETORA DE ESGOTO NOS BAIRROS E CASAS QUE DESPROVEM DO SERVIÇO DE ESGOTAMENTO  SANITÁRIO.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA ENVIADO AO SR. ANDRÉ DOS REIS FIALHO DIRETOR DE TRANSPORTES DA COMEC E PARA A EMPRESA DE TRANSPORTES LEBLON PARA QUE OS MESMOS VIABILIZEM A COLOCAÇÃO DE UM ÔNIBUS NA AVENIDA DAS AMÉRICAS ENFRENTE AO Nº 525 PRÓXIMO A NOVA TRINCHEIRA DA RODOVIA RÉGIS BITTENCOURT SENTIDO SUL NORTE. </t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A SECRETARIA MUNICIPAL DE OBRAS E A SECRETARIA MUNICIPAL DE MEIO AMBIENTE, PARA QUE DISPONIBILIZEM PLANTAS VIRTUAIS EM DWG DO ARRUAMENTO, SISTEMA DE DRENAGEM, REDE DE ESGOTO, ZONEAMENTO, COBERTURA FLORESTAL, PARQUES E PRAÇAS, E OUTRAS PLANTAS RELATIVAS AO EQUIPAMENTO URBANO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO ATRAVÉS DA SECRETARIA DE URBANISMO ESCLAREÇA O PORQUÊ DO AUMENTO SIGNIFICATIVO DE DEFERIMENTOS DOS PEDIDOS DE ALVARÁ E FORNECIMENTO DE CVCOS - CERTIFICADO DE VISTORIA DE CONCLUSÃO DE OBRAS DOS EMPREENDIMENTOS IMOBILIÁRIOS, NOS ANOS DE 2013 E 2014, EM RELAÇÃO AO ANO 2012. QUAL O IMPACTO FINACEIRO-SOCIAL-AMBIENTAL DESTES DEFERIMENTOS.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO DIRECIONANDO AO CORREIOS, PARA QUE SEJA REALIZADA A ENTREGA DE CORRESPONDÊNCIA NA TRAVESSA MONTENEGRO E SERVIA NO BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO, PARA QUE ATRAVÉS DA SECRETARIA DE SAÚDE APRECIE O ANTEPROJETO DE LEI QUE "DISPÕE SOBRE O CONTROLE REPRODUTIVO DE ANIMAIS DOMÉSTICOS OU DOMESTICADOS E A PROMOÇÃO DE MEDIDAS PROTETIVAS".</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>COM RELEVAMENTO, REQUER E SOLICITA A MESA DIRETIVA DESTA INSIGNE CASA DE LEIS, EXPEDIÇÃO DE OFÍCIO AO EXMO SENHOR DEPUTADO ESTADUAL ADELINO RIBEIRO, M.D. PRESIDENTE ESTADUAL DO PARTIDO SOCIAL LIBERAL - PSL, COM O FITO DE REALIZAR GESTÃO JUNTO AO GOVERNO DE ESTADO, APRESENTANDO EMENDA PARLAMENTAR OBJETIVANDO A AQUISIÇÃO DE UMA AMBULÂNCIA PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, E A EMPRESA GRUPO LEBLON, PARA QUE ESTUDE A VIABILIDADE DA COLOCAÇÃO DE PONTOS DE ÔNIBUS, COM COBERTURA, NO BAIRRO GREEN FIELD, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OF&amp;#180;CIO EMPRESA DE SANEAMENTO BÁSICO DO PARANÁ (SANEPAR), PARA QUE A MESMA ANALISE A POSSIBILIDADE DE AMPLIAR A REDE DE HIDRANTES EM PONTOS ESTRATÉGICOS DO NOSSO MUNICÍPIO, E IDENTIFICAR OS JÁ EXISTENTES, PARA QUE TENHAM UMA BOA VISUALIZAÇÃO.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO PARA APRECIAÇÃO DO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E DO ÓRGÃO COMPETENTE PELA ADMINISTRAÇÃO DO TERMINAL RODOVIÁRIO PARA QUE ESTA EMPRESA PROVIDENCIE A INSTALAÇÃO DE BARRAS DE PROTEÇÃO NAS LATERAIS DA PLATAFORMA DE EMBARQUE E DESEMBARQUE DO ÔNIBUS DA LINHA CURITIBA - FAZENDA RIO GRANDE (LIGEIRINHO, DIREITO), TENDO EM VISTA QUE TEM HAVIDO ALGUNS ACIDENTES COM  PASSAGEIROS CAINDO DA PLATAFORMA, EM ESPECIAL IDOSOS, COLOCANDO EM RISCO OS USUÁRIOS DO TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO SR. EDSON PASCOAL CARDOZO, SUPERINTENDENTE REGIONAL DO BANCO DO BRASIL E PARA O SR. FABIO CARNELÓS, SUPERINTENDENTE REGIONAL DA CAIXA ECONÔMICA FEDERAL PARA QUE VIABILIZEM A AMPLIAÇÃO NO HORÁRIO DE ATENDIMENTO DOS CLIENTES NAS AGÊNCIAS DE FAZENDA RIO GRANDE, SENDO QUE SÓ EXISTE UMA AGÊNCIA DE CADA BANCO NO MUNICÍPIO E NÃO HAVENDO PREVISÃO DE ABERTURA DE NOVAS AGÊNCIAS, TENDO EM VISTA O AUMENTO NA DEMANDA BEM COMO TAMBÉM A MELHORA NA LOGÍSTICA DO MUNICÍPIO, PRINCIPALMENTE COM A DUPLICAÇÃO DA BR.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A AGENCIA DOS CORREIOS DE FAZENDA RIO GRANDE, PARA QUE FORNEÇA OS SERVIÇOS DE ENTREGA DE CORRESPONDÊNCIA NO CONDOMÍNIO CENTRAL PARK 2, JARDIM SANTARÉM, BAIRRO NAÇÕES.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFICIO PARA ABEL MARIANO DA SILVA DIRETOR DO COLÉGIO VALDIVINO PAROLIN ACORDES E O COORDENADOR DO PROGRAMA ODONTOSESC PARA QUE VIABILIZE JUNTO A UNIDADE DE SAÚDE DO SANTA MARIA A DIVULGAÇÃO AOS ALUNOS, DO PROGRAMA ODONTOSESC E SEU PUBLICO ALVO, COM O OBJETIVO DE ABRANGER O MAIOR POSSÍVEL TENDO EM VISTA A NECESSIDADE E SUA LOGÍSTICA, APROVEITANDO O MÁXIMO POSSÍVEL O PERÍODO DO PROGRAMA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, PARA QUE SEJA EXPEDIDO OFÍCIO EMPRESA DE SANEAMENTO BÁSICO DO PARANÁ (SANEPAR), PARA QUE A MESMA ANALISE A POSSIBILIDADE DE ISENTAR EM 30% O VALOR DA COLETA DE REDE DE ESGOTO AS RESIDÊNCIAS A UM RAIO DE DOIS MIL METROS DA REDE DE TRATAMENTO DE ESGOTO (ETE).</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DE FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO A EMPRESA TIM CELULAR S.A, CLARO E VIVO, SOLICITANDO QUE NOS INFORME QUAL A PREVISÃO DE MELHORIAS DO SINAL DE RECEPÇÃO DOS TELEFONES CELULARES EM NOSSO MUNICÍPIO EM GERAL, PRIORIZANDO OS BAIRROS SUZUKI, JARDIM VENEZA, SANTA MARIA E OS DEMAIS BAIRROS QUE ESTÃO EM ESTUDO, PRECISANDO COM URGÊNCIA DE INVESTIMENTOS (COLOCAÇÃO DE TORRES DE TRANSMISSÃO) PARA QUE SEUS APARELHOS CELULARES FUNCIONEM REGULARMENTE. </t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA EXPEDIDO OFICIO AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL LEONALDO PARANHOS DA SILVA (PARANHOS) PLEITEANDO QUE O MENCIONADO PARLAMENTAR DESENVOLVA AÇÕES NO SENTIDO DE APRESENTAR EMENDA PARLAMENTAR QUE POSSIBILITE ENVIO DE MATERIAIS PARA A UPA DO NOSSO MUNICÍPIO, SENDO, 07 POLTRONAS PARA MEDICAÇÃO, MACAS RETRÁTEIS E AMBULÂNCIA PARA TRANSPORTE DE PACIENTES. </t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA O PODER EXECUTIVO MUNICIPAL, ATRAVÉS DE SEUS ÓRGÃOS COMPETENTES PARA TANTO, OFICIADO DE MANEIRA QUE INFORME A ESTA CASA LEGISLATIVA, TODOS OS PROCESSOS LICITATÓRIOS, OS EMPENHOS, LIQUIDAÇÕES E RESPECTIVAS NOTAS FISCAIS RELATIVAS A TODOS OS GASTOS EFETUADOS PELO MUNICÍPIO DE FAZENDA RIO GRANDE COM MEDICAMENTOS DESDE JANEIRO DE 2006 ATÉ NOVEMBRO DE 2015.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COM RELEVAMENTO, REQUER E SOLICITA A MESA DIRETIVA DESTA EGRÉGIA CASA DE LEIS, EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE SAÚDE, NA PESSOA DO SEU. M.D. SECRETÁRIO SR. FRANCISCO ROBERTO BARBOSA, "BETO ROCHA", PEDIDO DE INFORMAÇÃO, A RESPEITO DO QUE SEGUE: 1) NASCIDOS VIVOS? 2) ABORTO? 3) MORTE FETAL? 4) NATIMORTO? 5) NÚMERO TOTAL DE NASCIMENTOS (VIVOS E MORTOS)? 6) MORTE INFANTIL? 7) NÚMERO DE ÓBITOS DE MÃES POR CAUSAS RELACIONADAS COM GESTÃO, PARTO, PUERPÉRIO._x000D_
 </t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO PREFEITO E AO SECRETÁRIO DE EDUCAÇÃO SENHOR EDNELSON QUEIROS SOBRAL PARA QUE NOS INFORME SOBRE A CONSTRUÇÃO DE ESCOLAS ESTADUAIS: QUANTAS ESTÃO PLEITEADAS PARA ESTE MUNICÍPIO; ONDE SERÃO CONSTRUIDAS; SE HÁ REVISÃO DE INÍCIO DAS OBRAS.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA ENVIADA A SECRETARIA DE URBANISMO PARA QUE ENCAMINHE A ESTÁ CASA DE LEIS MAPA DO MUNICÍPIO DISCRIMINANDO OS LIMITES URBANOS INDUSTRIAIS E RURAIS E SOBRE AS QUAIS INCIDEM COBRANÇA DE IPTU. </t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO AO SENHOR PREFEITO DIRECIONADO A SECRETARIA DE DEFESA SOCIAL COM COPIA AO ÓRGÃO DE TRANSITO FAZTRANS,PARA QUE SEJA VIABILIZADO UM ESTUDO DE IMPLANTAÇÃO DE VIAS BINÁRIAS AOS BAIRROS EUCALIPTOS, NAÇÕES E GRALHA AZUL. </t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXMO SR. PREFEITO E AO SECRETÁRIO DE SAÚDE SR. FRANCISCO BABOSA, PARA QUE NOS INFORME SE HÁ PREVISÃO PARA COMPRA DE UMA VAN OU MICRO-ÔNIBUS PARA TRANSPORTE DE PACIENTES CARENTES QUE PRECISAM REALIZAR CONSULTAS E/OU EXAMES NAS CIDADES VIZINHAS.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>Marcos Ribas, Paulinho Coxinha</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO OFICIADO, A EXA. VICE-GOVERNADORA CIDA BORGUETTI E A.EXA DEPUTADA ESTADUAL MARIA VICTORIA PARA QUE VIABILIZEM UM APARELHO DE MAMOGRAFIA PARA HOSPITAL E MATERNIDADE NOSSA SENHORA APARECIDA PARA MELHOR ATENDIMENTO AS MULHERES QUE RESIDEM NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AO PREFEITO MUNICIPAL E SECRETARIA DA EDUCAÇÃO PARA QUE, SEJA FEITO UM CONVITE AOS ALUNOS DAS ESCOLAS DO ENSINO FUNDAMENTAL PARA QUE TENHAM PARTICIPAÇÃO DA DECORAÇÃO NATALINA QUE ACONTECE ANUALMENTE.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER: QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE O MESMO ENVIE OFÍCIO Á SECRETARIA DA EDUCAÇÃO DO ESTADO DO PARANÁ, PARA QUE ESTUDE A POSSIBILIDADE DE AMPLIAR O COLÉGIO ESTADUAL LUCY REQUIÃO DE MELHO E SILVA, LOCALIZADO NO BAIRRO EUCALIPTOS, EM NOSSO MUNICÍPIO. SENDO A CONSTRUÇÃO DE MAIS SALAS DE AULAS, A CONSTRUÇÃO DE QUADRA ESPORTIVA DE TÊNIS E VÔLEI, UM ESPAÇO PARA A POSSÍVEL CONSTRUÇÃO DE UM TEATRO E A REFORMA DO LABORATÓRIO.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFÍCIO A EMPRESA DE SANEAMENTO BÁSICO DO PARANÁ (SANEPAR), PARA QUE A MESMA ANALISE A POSSIBILIDADE DE INSTALAR REDE DE ESGOTO NAS RUAS: TRAVESSA ZABELE, TRAVESSA SARACURA, RUA JOÃO DE BARRO, TRAVESSA CIGARRINHA, RUA SANHAÇO, RUA SERIEMA, RUA TIZIU E TRAVESSA PATATIVA NO BAIRRO GRALHA AZUL.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFICIO A EMPRESA LEBLON TRANSPORTES PARA QUE O MESMO ESTUDE A POSSIBILIDADE DE COLOCAR UM PONTO DE ÔNIBUS NA AV. PORTUGAL EM FRENTE AO Nº1015 E NA RUA GAVIÃO EM FRENTE AO Nº568. SEGUE FOTOS EM ANEXO.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO CHEFE DO PODER EXECUTIVO MUNICIPAL QUE APRECIE O ANTEPROJETO DE LEI QUE SEGUE ANEXO, QUE TRATA DA IMPLANTAÇÃO DE CICLOVIAS E CICLO FAIXAS NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>COM APREÇO, REQUER E SOLICITA A MESA DIRETIVA DESTA INSIGNE CASA DE LEIS, EXPEDIÇÃO DE OFÍCIO A SECRETARIA MUNICIPAL DE SAÚDE, NA PESSOA DO SEU M.D. SECRETÁRIO SR. FRANCISCO ROBERTO BARBOSA, "BETO ROCHA", PEDIDO DE INFORMAÇÃO, A RESPEITO DO QUE SEGUE: 1) NÚMERO DE NASCIDOS VIVOS EM OUTROS MUNICÍPIOS, MAS RESIDENTES EM FAZENDA RIO GRANDE? REFERENCIA AO 1º,2º E 3º QUADRIMESTRE  DE 2014 E 1º E 2º QUADRIMESTRES DE 2015. 2) ESPECIFICAR DETALHADAMENTE EM QUAIS UNIDADES HOSPITALARES E EM QUAIS MUNICÍPIOS FORAM REALIZADOS ESSES PARTOS? REFERENCIA AO 1º,2º E 3º QUADRIMESTRE  DE 2014 E 1º E 2º QUADRIMESTRES DE 2015. 3) È QUAL A MOTIVAÇÃO PARA REALIZAR PARTOS EM OUTROS MUNICÍPIOS?</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXMO. SENHOR PREFEITO MUNICIPAL E DIRECIONADO AO SECRETARIO DE DEFESA SOCIAL E PARA FAZTRANS, PARA QUE SEJA ANALISADO E VIABILIZADO A IMPLANTAÇÃO DE TRAVESSIA ELEVADA NAS ESCOLAS MUNICIPAIS DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA QUE SEJA EXPEDIDO OFÍCIO AO BANCO DO BRASIL, DE FAZENDA RIO GRANDE, PARA QUE O MESMO ESTUDE A POSSIBILIDADE INSTALAR MAIS UM CORRESPONDENTE BANCÁRIO NO BAIRRO PIONEIROS NESSE MUNICÍPIO.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR LESLIE CARLOS KHERVALD DE MOURA, QUE ADIANTE SUBSCREVE, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, SUBMETE AO PLENÁRIO A SEGUINTE PROPOSIÇÃO:_x000D_
 REQUER SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO PRESTE AS SEGUINTES INFORMAÇÕES REFERENTE AOS CONSELHOS REGULAMENTADOS NO MUNICÍPIO:_x000D_
 - QUANTOS CONSELHOS EXISTEM E SÃO REGULAMENTADOS;_x000D_
 - QUANTOS CONSELHOS AGUARDAM REGULAMENTAÇÃO;_x000D_
 - QUAL A COMPOSIÇÃO DOS CONSELHOS;_x000D_
 - DIA, HORÁRIO E LOCAL DAS REUNIÕES;_x000D_
 - QUAIS CONSELHOS ESTÃO INATIVOS E POR QUÊ;_x000D_
 - COMO É FEITO A DIVULGAÇÃO DAS REUNIÕES E O CHAMAMENTO PARA A PARTICIPAÇÃO POPULAR.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE O MESMO, INCLUA NAS ISENÇÕES PATROCINADAS PELA LEI MUNICIPAL Nº195/2003 OS CIDADÃOS FAZENDENCES BENEFICIADOS PELO RECEBIMENTO DO AMPARO SOCIAL (AUXILIO DOENÇA) ATRAVÉS DO INSS. PARA TANTO SEGUE MINUTA DA PROPOSTA DAS ALTERAÇÕES NECESSÁRIAS AO ATENDIMENTO DO PLEITO.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENVIADO OFÍCIO A SECRETARIA DE PLANEJAMENTO URBANO PARA QUE ENVIE A ESTÁ CASA DE LEIS, PRESTAÇÃO DE CONTAS REFERENTES À INDICAÇÃO N º 409/2013 SOBRE A INSTALAÇÃO DE BANCOS, LIXEIRAS, ACADEMIA AO AR LIVRE, PARQUE INFANTIL, ALAMBRADO AO REDOR DAS CANCHAS E ARBORIZAÇÃO NA PRAÇA ANGICO, LOCALIZADA ENTRE AS RUAS JAGUARIAÍVA E MANDIRITUBA NO BAIRRO ESTADOS, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER NA FORMA REGIMENTAL QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL E SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE VIABILIZE JUNTO AO GOVERNO ESTADUAL E FEDERAL UM EQUIPAMENTO DE ECOGRAFIA E RX, E ACESSÓRIOS PARA MONTAR UM ESPAÇO PRÓPRIO DE IMAGENS, UTILIZANDO DE ESTAGIÁRIOS, POSSIBILITANDO HORÁRIO ESTENDIDO E DE ATENDIMENTO, PARA EQUALIZAR A DEMANDA.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO, RESPEITADO O PRAZO LEGAL,ENCAMINHE À ESTA CADA DE LEIS, RELAÇÃO ATUALIZADA CONTENDO: I - TODOS OS SERVIDORES OCUPANTES EM CARGOS EM COMISSÃO, COM NOME E CARGO OCUPADO; II - SUAS RESPECTIVAS LOTAÇÕES;</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL QUE SEJA EXPEDIDO OFÍCIO AS AGENCIAS BANCARIAS: BANCO DO BRASIL, BRADESCO, CAIXA ECONÔMICA FEDERAL, ITAÚ E BANCO SICOOB PARA QUE SEJAM INSTALADOS BEBEDOUROS DENTRO DAS AGENCIAS.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFÍCIO A AGÊNCIA DOS CORREIOS DO MUNICÍPIO, PARA QUE SEJA INSTALADO BEBEDOURO DE ÁGUA NO INTERIOR DA AGÊNCIA.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER SEJA EXPEDIDO OFÍCIO A LEBLON E URBS, PARA QUE AS MESMAS ESTUDEM A POSSIBILIDADE DE AUMENTAR O NÚMERO DE ÔNIBUS DA LINHA FAZENDA - CIC, NOS DIAS DE SÁBADOS. </t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>REQUER A MESA DE FORMA REGIMENTAL, QUE SEJA EXPEDIDO OFÍCIO. AO SENHOR FLÁVIO AUGUSTO GOMES DIRETOR DA REGIÃO SUL DA EMPRESA OI S.A PARA QUE FAÇA A MANUTENÇÃO DOS APARELHOS TELEFÔNICOS DOS ORELHÕES, LOCALIZADO NA RUA RIO TEJO NO PÁTIO DA (UPA), E NA RUA FARID STEPHENS AO LADO DO CMEI IGUAÇU, NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA EXPEDIDO OFÍCIO A SANEPAR PARA QUE SEJA REALIZADA MANUTENÇÃO NO CALÇAMENTO DA RUA RIO CERNE, PRÓXIMO AO NÚMERO 181. </t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER: JUNTAMENTE COM O EXECUTIVO MUNICIPAL, PARA QUE SEJA ENVIADO OFÍCIO AO INSTITUTO BRASILEIRO DE GEOGRAFIA E ESTATÍSTICA (IBGE), PARA QUE FAÇA A RECONTAGEM DA POPULAÇÃO, BASEADO NO RECADASTRAMENTO BIOMÉTRICO, EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE PLANEJAMENTO E FINANÇAS, RESPEITADO O PRAZO LEGAL, ENCAMINHE À ESTA CASA DE LEIS, CÓPIA INTEGRAL DA CONCORRÊNCIA PÚBLICA Nº005/2013, QUE POSSUI COMO ABJETO A PAVIMENTAÇÃO ASFÁLTICA DE VIAS DE NOSSO MUNICÍPIO. OS DOCUMENTOS AQUI SOLICITADOS, PODEM SER ENCAMINHADOS EM ARQUIVO DIGITAL, CASO A ADMINISTRAÇÃO MUNICIPAL PREFIRA.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA PARA QUE SEJA EXPEDIDO OFÍCIO A EMPRESA DOS CORREIOS DE FAZENDA RIO GRANDE, PARA QUE VERIFIQUE O MOTIVO JUNTO AOS FUNCIONÁRIOS RESPONSÁVEIS PELAS ENTREGAS DE CORRESPONDÊNCIAS ESTAREM CHEGANDO AOS ENDEREÇOS NÃO CORRESPONDIDOS.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE O MESMO INFORME SOBRE A CONFECÇÃO E DISPONIBILIZAÇÃO DO RELATÓRIO DE AVALIAÇÃO DOS RESULTADOS DA REVISÃO DO PLANO DIRETOR, CONFORME DETERMINA O ART. 5º, INCISO VI, DO PLANO DIRETOR.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFÍCIO A ARTERIS, PARA QUE A MESMA ANÁLISE A POSSIBILIDADE DE SE FAZER UMA TRAVESSIA ELEVADA PRÓXIMO AS TRINCHEIRAS LOCALIZADAS NO MUNICÍPIO DE FAZENDA RIO GRANDE.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER: QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL, PARA QUE O MESMO ENVIE OFÍCIO Á SECRETARIA DA DIVISÃO DE ARRECADAÇÃO, PARA QUE ESTUDE A VIABILIDADE DE REGULAMENTAR OS VENDEDORES AMBULANTES, NO TERMINAL DE ÔNIBUS DE FAZENDA RIO GRANDE, BASEADO NA LEI 552/2007.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA NA FORMA REGIMENTAL, SEJA EXPEDIDO OFÍCIO A CONCESSIONÁRIA AUTOPISTA PLANALTO SUL PARA QUE AS MESMAS EM CONJUNTO AO DNIT ESTUDEM A VIABILIDADE PARA REVITALIZAÇÃO ASFÁLTICA NA RUA CARLOS EDUARDO NICHELE ENTRE AS RUAS NELSON CLAUDINO DOS SANTOS E JOSE MIRANDA NO BAIRRO PIONEIROS.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARA QUE SEJA OFICIADO AO CHEFE DO EXECUTIVO DO MUNICÍPIO DE FAZENDA RIO GRANDE, QUE RESPEITADO O PRAZO LEGAL, ENCAMINHE À ESTA CASA DE LEIS, DOCUMENTAÇÃO REFERENTE AO EMPREENDIMENTO IMOBILIÁRIO QUE ESTÁ SENDO EXECUTADO AO FINAL DA RUA RIO PARANAÍBA, NO BAIRRO IGUAÇU, AO LADO DA ESTAÇÃO DE TRATAMENTO DE ESGOTO E DAS CAVAS DO RIO IGUAÇU, COMPREENDENDO: I - CÓPIA DAS LICENÇAS AMBIENTAIS; II - DECLARAÇÃO INFORMANDO SE O ZONEAMENTO PERMITE LOTEAMENTO OU CONDOMÍNIO NA ÁREA EM QUESTÃO; III - DECLARAÇÃO INFORMANDO SE ESTA ÁREA NÃO ESTÁ INSERIDO NO  "REFUGIO DO BUGIO"; IV - CÓPIA DE PARECERES TÉCNICOS, DO MEIO AMBIENTE, DO URBANISMO E DA SECRETARIA MUNICIPAL DE OBRAS, INFORMANDO SE A ÁREA É ADEQUADA PARA OCUPAÇÃO, BEM COMO QUAL SERÁ O IMPACTO AMBIENTAL; V - DECLARAÇÃO INFORMANDO SE A ÁREA NÃO ESTÁ INSERIDA EM FAIXA DE PRESERVAÇÃO DEFINIDA EM LEGISLAÇÃO ESTADUAL - ÁREA DE PRESERVAÇÃO DO RIO IGUAÇU.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA EXPEDIDO OFÍCIO AO COMONDANTE-GERAL DA PM, CORONEL MAURICIO TORTATO PARA QUE INFORME A ESTA CASA DE LEI SE O MUNICÍPIO DE FAZENDA RIO GRANDE ENCONTRA-SE INCLUSO NA OPERAÇÃO NATAL E, SE NÃO ESTIVER CONTEMPLADO, QUE SEJA VIABILIZADO SUA INCLUSÃO FACE AO CONSTANTE AUMENTO DE NÚMEROS DE ASSALTOS AO COMERCIO E AOS CAIXAS ELETRÔNICOS INSTALADOS NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER QUE SEJA EXPEDIDO OFÍCIO AO PREFEITO E AO SECRETARIO DE SAÚDE SENHOR BETO ROCHA PARA QUE NOS INFORME SE HÁ NÚMERO DE PESSOAS QUE FAZEM TRATAMENTO PARA CONTROLE DE PRESSÃO ARTERIAL E CONTROLE DE DIABETES NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL PARA QUE INFORME, ATRAVÉS DO SETOR COMPETENTE, A RESPEITO DA APLICAÇÃO DO DISPOSTO NO ARTIGO 26. § 1º E 2º DA CONSTITUIÇÃO DO ESTADO DO PARANÁ, EM ESPECIAL, REQUERENDO QUE O MESMO INFORME QUE PROVIDÊNCIAS TÊM SIDO TOMADAS PARA O PAGAMENTO DA COMPENSAÇÃO FINANCEIRA PREVISTA EM TAL DISPOSITIVO LEGAL, DESDE QUANDO ESTA PROVIDÊNCIAS TÊM SIDO EFETIVADAS, POR QUAIS RAZÕES NÃO SE APLICOU ATÉ O MOMENTO ESTA LEGISLAÇÃO QUE ADMITE O APORTE DE RECEITAS PARA O MUNICÍPIO, E A QUAL ÓRGÃO DO PODER EXECUTIVO MUNICIPAL A ADOÇÃO DAS PROVIDÊNCIAS NECESSÁRIAS PARA FAZER O DISPOSTO NA LEI ABAIXO ESPECIFICADA:</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER NA FORMA REGIMENTAL QUE SEJA ENVIADO OFÍCIO AO EXECUTIVO MUNICIPAL E SECRETARIA MUNICIPAL DE SAÚDE, PARA QUE VIABILIZE UM PROGRAMA DE PACTO PELA SAÚDE EM FORMA DE MUTIRÃO MUNICIPAL PRECONIZANDO AÇÕES CONJUNTAS COM OS SETORES DA ADMINISTRAÇÃO MUNICIPAL, GOVERNO ESTADUAL, ALÉM DE INSTITUIÇÕES DE ENSINO PARA OTIMIZAR O ATENDIMENTO PÚBLICO NA SAÚDE, MELHORANDO DENTRO AO POSSÍVEL O ACOLHIMENTO NA UPA, MATERNIDADE E UNIDADES DE SAÚDE. </t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJA EXPEDIDO OFICIO AO EXMO. SENHOR PREFEITO MUNICIPAL PARA QUE ATRAVÉS DOS ÓRGÃO COMPETENTES ESTUDE A VIABILIDADE DA IMPLANTAÇÃO DE UM MÓDULO DA GUARDA MUNICIPAL POR BAIRRO.</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA DE VEREADORES, COMUNICO À VOSSA EXCELÊNCIA QUE, NOS TERMOS DOS § 1º DO ART. 49 DA LEI ORGÂNICA DO MUNICÍPIO, DECIDE VETAR TOTALMENTE, POR INCONSTITUCIONALIDADE, O PROJETO DE LEI Nº21/2014, DE AUTORIA DO LEGISLATIVO, QUE DISPÕE QUE TODOS OS ATOS OFICIAIS DOS PODERES EXECUTIVO E LEGISLATIVO E DOS ÓRGÃOS QUE ESPECIFICA, QUE IMPLIQUEM NA REALIZAÇÃO DE DESPESAS PÚBLICAS DEVERÃO SE PUBLICADOS NO DIÁRIO OFICIAL DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">COMUNICO À VOSSA EXCELÊNCIA QUE, NOS TERMOS DOS §§ 1º E 2º DO ARTIGO 49 DA LEI ORGÂNICA DO MUNICÍPIO, DECIDI VETAR PARCIALMENTE, POR INCONSTITUCIONALIDADE FORMAL (VÍCIO DE INICIATIVA), O ART. 5º DO PROJETO Nº 23/2014, DE AUTORIA DO LEGISLATIVO. </t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA DE VEREADORES, COMUNICO À VOSSA EXCELÊNCIA QUE, NOS TERMOS DOS §§ 1º E 2º DO ARTIGO 49 DA LEI ORGÂNICA DO MUNICÍPIO, DECIDE VETAR TOTALMENTE, POR INCONSTITUCIONALIDADE FORMAL (VÍCIO DE INICIATIVA), O PROJETO DE LEI 24/2014, DE AUTORIA DO LEGISLATIVO, QUE CONTA COM A SEGUINTE SÚMULA: "DISPÕE SOBRE A OBRIGATORIEDADE DAS AGÊNCIAS BANCÁRIAS QUE POSSUEM PORTAS COM DISPOSITIVO DE TRAVAMENTO ELETRÔNICO, MANTEREM, NA ÁREA QUE AS ANTECEDEM, "GUARDA-VOLUME", NO ÂMBITO DO MUNICÍPIO DE FAZENDA RIO GRANDE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> EXCELENTÍSSIMO SENHOR PRESIDENTE DA CÂMARA DE VEREADORES, COMUNICO À VOSSA EXCELÊNCIA QUE, NOS TERMOS DOS §§ 1º E 2º DO ARTIGO 49 DA LEI ORGÂNICA DO MUNICÍPIO, DECIDE VETAR TOTALMENTE, POR INCONSTITUCIONALIDADE FORMAL (VÍCIO DE INICIATIVA), O PROJETO DE LEI 22/2014, DE AUTORIA DO LEGISLATIVO, QUE CONTA COM A SEGUINTE SÚMULA: "ASSEGURA MATRÍCULA PARA ALUNO PORTADOR DE "DEFICIÊNCIA LOCOMOTORA PERMANENTE" NA ESCOLA MUNICIPAL MAIS PRÓXIMA DE SUA RESIDÊNCIA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>COMUNICO À VOSSA EXCELÊNCIA QUE, NOS TERMOS DOS §§ 1º E 2º DO ARTIGO DA LEI ORGÂNICA DO MUNICÍPIO  , DECIDI VETAR PARCIALMENTE, POR INCONSTITUCIONALIDADE, O ARTIGO 2º DO PROJETO DE LEI Nº 06/2015, DE AUTORIA DO PODER LEGISLATIVO, QUE DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA DA ASSOCIAÇÃO DE MORADORES JARDIM NOVA VENEZA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>Márcio Claudio Wozniack, Silvestre da DBS</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL DE FAZENDA RIO GRANDE, SR. MARCIO CLAUDIO WOZNIACK, EM CONJUNTO COM O PRESIDENTE DA CÂMARA MUNICIPAL DE FAZENDA RIO GRANDE, SR. SILVESTRE SAVITZKI, DECIDIRAM, NOS TERMOS DOS §§ 1º E 2º DO ARTIGO 49 DA LEI ORGÂNICA DO MUNICÍPIO, VETAR TOTALMENTE, POR CONTRARIEDADE AO INTERESSE PÚBLICO, O PROJETO DE LEI Nº 009/2015, DE AUTORIA DA MESA DIRETIVA, QUE CONTA COM O SEGUINTE SÚMULA: "FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO, DOS SECRETÁRIOS MUNICIPAIS E DOS VEREADORES PARA A LEGISLATURA DE 2017 A 2020 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL DE FAZENDA RIO GRANDE, SR. MARCIO CLAUDIO WOZNIACK, NOS TERMOS DOS §§ 1º E 2º DO ARQTIGO 49 DA LEI ORGÂNICA DO MUNICÍPIO, DECIDE VETAR TOTALMENTE, POR CONTRARIEDADE AO INTERESSE PÚBLICO E INCONSTITUCIONALIDADE ,MANIFESTA, O PROJETO DE LEI Nº 003/2015, DE AUTORIA DO VEREADOR JUAREZ DA SILVA, QUE CONTA COM A SEGUINTE SÚMULA "INSERE O § 5º NO ART. 19 DA LEI COMPLEMENTAR 06/2006 A FIM DE QUE A APROVAÇÃO DE LOTEAMENTOS NO MUNICÍPIO DE FAZENDA RIO GRANDE OCORRA MEDIANTE AUTORIZAÇÃO LEGISLATIVA".</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf</t>
+    <t>http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>O PREFEITO MUNICIPAL DE FAZENDA RIO GRANDE, SR. MARCIO CLAUDIO WOZNIACK NOS TERMOS DOS §§ 1º E 2º DO ARTIGO 49 DA LEI ORGÂNICA DO MUNICÍPIO, DECIDE VETAR TOTALMENTE, POR CONTRARIEDADE AO INTERESSE PÚBLICO, AS EMENDAS REALIZADAS AO PROJETO DE LEI Nº 041/2015, DE AUTORIA DO PODER EXECUTIVO MUNICIPAL, QUE CONTA COM A SEGUINTE SÚMULA:"ALTERA A REDAÇÃO DO PARÁGRAFO 2º DO ARTIGO 15 DA LEI MUNICIPAL N. 522 DE 06 DE DEZEMBRO DE 2007".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7167,68 +7167,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/62/62_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/63/63_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/64/64_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/65/65_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/215/215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/303/303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/329/329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/524/524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/535/535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/537/537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/575/575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/581/581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/670/670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/637/637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/60/60_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/88/88_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/291/291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/546/546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/582/582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/604/604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/618/618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/746/746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/745/745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.fazendariogrande.pr.leg.br/media/./sapl/public/materialegislativa/2015/770/770_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H725"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="186.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>